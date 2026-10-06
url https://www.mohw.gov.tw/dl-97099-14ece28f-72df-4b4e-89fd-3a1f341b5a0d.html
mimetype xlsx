--- v0 (2026-05-17)
+++ v1 (2026-10-06)
@@ -1,90 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\114年年報(半年報)\3.31報送\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\115年年報(半年報)\9.30報送(半年報)\報送檔\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9183780-818C-4E62-8697-63FF412B3406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BFA6BE5A-F2CB-4C8F-8BA9-F731DD8B2748}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="690" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="114年" sheetId="31" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="編製說明" sheetId="29" r:id="rId4"/>
+    <sheet name="115年上半年" sheetId="32" r:id="rId1"/>
+    <sheet name="114年" sheetId="31" r:id="rId2"/>
+    <sheet name="114年下半年" sheetId="30" r:id="rId3"/>
+    <sheet name="114年上半年" sheetId="28" r:id="rId4"/>
+    <sheet name="編製說明" sheetId="29" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">編製說明!$A$1:$S$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">編製說明!$A$1:$S$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="86">
   <si>
     <t>行政處分</t>
   </si>
   <si>
     <t>移送法辦</t>
   </si>
   <si>
     <t>移他縣市</t>
   </si>
   <si>
     <t>其他違法</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>四、統計項目定義：</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>三、分類標準：</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>移其他局處</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
@@ -713,50 +715,133 @@
       </rPr>
       <t>　</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 114 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 115 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年上半年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -1190,110 +1275,122 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般 8 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="4">
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="33" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="33" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1368,51 +1465,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1669,195 +1766,880 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\stjudy\Desktop\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E3A0550-B642-425C-9FF9-65A27361BAED}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{250024B1-E63C-47CB-B5E5-34642C7C1D0A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AC23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.09765625" customWidth="1"/>
     <col min="2" max="3" width="10" customWidth="1"/>
     <col min="4" max="9" width="9.69921875" customWidth="1"/>
     <col min="10" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="11.3984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="16" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1" s="52" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="L1" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="M1" s="55"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+    </row>
+    <row r="2" spans="1:29" s="16" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="49" t="s">
+        <v>78</v>
+      </c>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="L2" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="M2" s="56"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:29" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="59" t="s">
+        <v>85</v>
+      </c>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" s="17" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="63"/>
+    </row>
+    <row r="6" spans="1:29" s="17" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="60"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="L6" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M6" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="17" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="28">
+        <v>8655</v>
+      </c>
+      <c r="C7" s="29">
+        <v>489</v>
+      </c>
+      <c r="D7" s="29">
+        <v>605</v>
+      </c>
+      <c r="E7" s="29">
+        <v>7</v>
+      </c>
+      <c r="F7" s="29">
+        <v>12</v>
+      </c>
+      <c r="G7" s="29">
+        <v>27</v>
+      </c>
+      <c r="H7" s="29">
+        <v>531</v>
+      </c>
+      <c r="I7" s="29">
+        <v>28</v>
+      </c>
+      <c r="J7" s="29">
+        <v>185</v>
+      </c>
+      <c r="K7" s="29">
+        <v>17</v>
+      </c>
+      <c r="L7" s="29">
+        <v>320</v>
+      </c>
+      <c r="M7" s="29">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="30">
+        <v>49</v>
+      </c>
+      <c r="C8" s="31">
+        <v>8</v>
+      </c>
+      <c r="D8" s="31">
+        <v>9</v>
+      </c>
+      <c r="E8" s="31">
+        <v>5</v>
+      </c>
+      <c r="F8" s="31">
+        <v>1</v>
+      </c>
+      <c r="G8" s="31">
+        <v>0</v>
+      </c>
+      <c r="H8" s="31">
+        <v>0</v>
+      </c>
+      <c r="I8" s="31">
+        <v>3</v>
+      </c>
+      <c r="J8" s="31">
+        <v>4</v>
+      </c>
+      <c r="K8" s="31">
+        <v>5</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="30">
+        <v>3466</v>
+      </c>
+      <c r="C9" s="31">
+        <v>19</v>
+      </c>
+      <c r="D9" s="31">
+        <v>20</v>
+      </c>
+      <c r="E9" s="31">
+        <v>1</v>
+      </c>
+      <c r="F9" s="31">
+        <v>8</v>
+      </c>
+      <c r="G9" s="31">
+        <v>0</v>
+      </c>
+      <c r="H9" s="31">
+        <v>3</v>
+      </c>
+      <c r="I9" s="31">
+        <v>8</v>
+      </c>
+      <c r="J9" s="31">
+        <v>18</v>
+      </c>
+      <c r="K9" s="31">
+        <v>1</v>
+      </c>
+      <c r="L9" s="31">
+        <v>4</v>
+      </c>
+      <c r="M9" s="31">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="30">
+        <v>1507</v>
+      </c>
+      <c r="C10" s="31">
+        <v>1</v>
+      </c>
+      <c r="D10" s="31">
+        <v>1</v>
+      </c>
+      <c r="E10" s="31">
+        <v>0</v>
+      </c>
+      <c r="F10" s="31">
+        <v>0</v>
+      </c>
+      <c r="G10" s="31">
+        <v>0</v>
+      </c>
+      <c r="H10" s="31">
+        <v>1</v>
+      </c>
+      <c r="I10" s="31">
+        <v>0</v>
+      </c>
+      <c r="J10" s="31">
+        <v>1</v>
+      </c>
+      <c r="K10" s="31">
+        <v>0</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="30">
+        <v>39</v>
+      </c>
+      <c r="C11" s="31">
+        <v>0</v>
+      </c>
+      <c r="D11" s="31">
+        <v>0</v>
+      </c>
+      <c r="E11" s="31">
+        <v>0</v>
+      </c>
+      <c r="F11" s="31">
+        <v>0</v>
+      </c>
+      <c r="G11" s="31">
+        <v>0</v>
+      </c>
+      <c r="H11" s="31">
+        <v>0</v>
+      </c>
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="30">
+        <v>566</v>
+      </c>
+      <c r="C12" s="31">
+        <v>8</v>
+      </c>
+      <c r="D12" s="31">
+        <v>8</v>
+      </c>
+      <c r="E12" s="31">
+        <v>0</v>
+      </c>
+      <c r="F12" s="31">
+        <v>3</v>
+      </c>
+      <c r="G12" s="31">
+        <v>0</v>
+      </c>
+      <c r="H12" s="31">
+        <v>0</v>
+      </c>
+      <c r="I12" s="31">
+        <v>5</v>
+      </c>
+      <c r="J12" s="31">
+        <v>6</v>
+      </c>
+      <c r="K12" s="31">
+        <v>0</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="30">
+        <v>1057</v>
+      </c>
+      <c r="C13" s="31">
+        <v>430</v>
+      </c>
+      <c r="D13" s="31">
+        <v>544</v>
+      </c>
+      <c r="E13" s="31">
+        <v>1</v>
+      </c>
+      <c r="F13" s="31">
+        <v>0</v>
+      </c>
+      <c r="G13" s="31">
+        <v>13</v>
+      </c>
+      <c r="H13" s="31">
+        <v>522</v>
+      </c>
+      <c r="I13" s="31">
+        <v>8</v>
+      </c>
+      <c r="J13" s="31">
+        <v>145</v>
+      </c>
+      <c r="K13" s="31">
+        <v>7</v>
+      </c>
+      <c r="L13" s="31">
+        <v>315</v>
+      </c>
+      <c r="M13" s="31">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="32">
+        <v>1971</v>
+      </c>
+      <c r="C14" s="33">
+        <v>23</v>
+      </c>
+      <c r="D14" s="33">
+        <v>23</v>
+      </c>
+      <c r="E14" s="33">
+        <v>0</v>
+      </c>
+      <c r="F14" s="33">
+        <v>0</v>
+      </c>
+      <c r="G14" s="33">
+        <v>14</v>
+      </c>
+      <c r="H14" s="33">
+        <v>5</v>
+      </c>
+      <c r="I14" s="33">
+        <v>4</v>
+      </c>
+      <c r="J14" s="33">
+        <v>11</v>
+      </c>
+      <c r="K14" s="33">
+        <v>4</v>
+      </c>
+      <c r="L14" s="33">
+        <v>1</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="39"/>
+      <c r="B15" s="39"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="39"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="39"/>
+      <c r="N15" s="39"/>
+      <c r="O15" s="39"/>
+      <c r="Q15" s="39"/>
+      <c r="R15" s="39"/>
+      <c r="T15" s="39"/>
+      <c r="U15" s="39"/>
+      <c r="W15" s="39"/>
+      <c r="Y15" s="39"/>
+      <c r="AC15" s="42"/>
+    </row>
+    <row r="16" spans="1:29" s="6" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="K16" s="7"/>
+    </row>
+    <row r="17" spans="1:20" s="6" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+    </row>
+    <row r="18" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="3"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A20" s="13"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="14"/>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A21" s="13"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="14"/>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A22" s="13"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+    </row>
+    <row r="23" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A23" s="13"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+    </row>
+  </sheetData>
+  <dataConsolidate>
+    <dataRefs count="22">
+      <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
+      <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
+      <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
+      <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
+      <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
+      <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
+      <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
+      <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
+      <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
+      <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
+      <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
+      <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
+      <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
+      <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
+      <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
+      <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
+      <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
+      <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
+      <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
+      <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
+      <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
+      <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
+    </dataRefs>
+  </dataConsolidate>
+  <mergeCells count="9">
+    <mergeCell ref="L1:M1"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:I5"/>
+    <mergeCell ref="J5:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="B7:M14 B15:E15 G15:J15 L15:M15">
+    <cfRule type="cellIs" dxfId="3" priority="1" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236215" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="97" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E3A0550-B642-425C-9FF9-65A27361BAED}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC23"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.09765625" customWidth="1"/>
+    <col min="2" max="3" width="10" customWidth="1"/>
+    <col min="4" max="9" width="9.69921875" customWidth="1"/>
+    <col min="10" max="12" width="9.59765625" customWidth="1"/>
+    <col min="13" max="13" width="11.3984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29" s="16" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="43" t="s">
         <v>75</v>
       </c>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
       <c r="J1" s="44"/>
       <c r="K1" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="L1" s="51" t="s">
+      <c r="L1" s="55" t="s">
         <v>73</v>
       </c>
-      <c r="M1" s="51"/>
+      <c r="M1" s="55"/>
       <c r="O1" s="23"/>
       <c r="P1" s="24"/>
       <c r="Q1" s="24"/>
       <c r="R1" s="24"/>
     </row>
     <row r="2" spans="1:29" s="16" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="26"/>
       <c r="J2" s="45"/>
       <c r="K2" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="52" t="s">
+      <c r="L2" s="56" t="s">
         <v>74</v>
       </c>
-      <c r="M2" s="52"/>
+      <c r="M2" s="56"/>
       <c r="O2" s="23"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
     </row>
     <row r="3" spans="1:29" s="1" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="54"/>
-[...10 lines deleted...]
-      <c r="M3" s="53"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
     </row>
     <row r="4" spans="1:29" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="8"/>
-      <c r="D4" s="55" t="s">
+      <c r="D4" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="E4" s="56"/>
-[...3 lines deleted...]
-      <c r="I4" s="56"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:29" s="17" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="59" t="s">
+      <c r="D5" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="E5" s="51"/>
-[...4 lines deleted...]
-      <c r="J5" s="59" t="s">
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="51"/>
-[...1 lines deleted...]
-      <c r="M5" s="60"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="63"/>
     </row>
     <row r="6" spans="1:29" s="17" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="57"/>
-[...1 lines deleted...]
-      <c r="C6" s="58"/>
+      <c r="A6" s="60"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
       <c r="D6" s="15" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>54</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="15" t="s">
@@ -2356,192 +3138,192 @@
   </dataConsolidate>
   <mergeCells count="9">
     <mergeCell ref="L1:M1"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:M5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="B7:M14 B15:E15 G15:J15 L15:M15">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236215" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA5CB450-57FB-4F39-B1F7-C627B6706414}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AC23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.09765625" customWidth="1"/>
     <col min="2" max="3" width="10" customWidth="1"/>
     <col min="4" max="9" width="9.69921875" customWidth="1"/>
     <col min="10" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="11.3984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="16" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="62" t="s">
+      <c r="B1" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="C1" s="63"/>
-      <c r="D1" s="63"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
       <c r="J1" s="44"/>
       <c r="K1" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="L1" s="51" t="s">
+      <c r="L1" s="55" t="s">
         <v>73</v>
       </c>
-      <c r="M1" s="51"/>
+      <c r="M1" s="55"/>
       <c r="O1" s="23"/>
       <c r="P1" s="24"/>
       <c r="Q1" s="24"/>
       <c r="R1" s="24"/>
     </row>
     <row r="2" spans="1:29" s="16" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="51" t="s">
         <v>82</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="C2" s="64"/>
-      <c r="D2" s="64"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="26"/>
       <c r="J2" s="45"/>
       <c r="K2" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="52" t="s">
+      <c r="L2" s="56" t="s">
         <v>74</v>
       </c>
-      <c r="M2" s="52"/>
+      <c r="M2" s="56"/>
       <c r="O2" s="23"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
     </row>
     <row r="3" spans="1:29" s="1" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="54"/>
-[...10 lines deleted...]
-      <c r="M3" s="53"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
     </row>
     <row r="4" spans="1:29" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="8"/>
-      <c r="D4" s="56" t="s">
+      <c r="D4" s="59" t="s">
         <v>83</v>
       </c>
-      <c r="E4" s="56"/>
-[...3 lines deleted...]
-      <c r="I4" s="56"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:29" s="17" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="59" t="s">
+      <c r="D5" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="E5" s="51"/>
-[...4 lines deleted...]
-      <c r="J5" s="59" t="s">
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="51"/>
-[...1 lines deleted...]
-      <c r="M5" s="60"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="63"/>
     </row>
     <row r="6" spans="1:29" s="17" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="57"/>
-[...1 lines deleted...]
-      <c r="C6" s="58"/>
+      <c r="A6" s="60"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
       <c r="D6" s="15" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>54</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="15" t="s">
@@ -3037,192 +3819,192 @@
   </dataConsolidate>
   <mergeCells count="9">
     <mergeCell ref="L1:M1"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:M5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="B7:M14 B15:E15 G15:J15 L15:M15">
     <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236215" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AC23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.09765625" customWidth="1"/>
     <col min="2" max="3" width="10" customWidth="1"/>
     <col min="4" max="9" width="9.69921875" customWidth="1"/>
     <col min="10" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="11.3984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="16" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="62" t="s">
+      <c r="B1" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="C1" s="63"/>
-      <c r="D1" s="63"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
       <c r="J1" s="44"/>
       <c r="K1" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="L1" s="51" t="s">
+      <c r="L1" s="55" t="s">
         <v>73</v>
       </c>
-      <c r="M1" s="51"/>
+      <c r="M1" s="55"/>
       <c r="O1" s="23"/>
       <c r="P1" s="24"/>
       <c r="Q1" s="24"/>
       <c r="R1" s="24"/>
     </row>
     <row r="2" spans="1:29" s="16" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="51" t="s">
         <v>82</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="C2" s="64"/>
-      <c r="D2" s="64"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="26"/>
       <c r="J2" s="45"/>
       <c r="K2" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="52" t="s">
+      <c r="L2" s="56" t="s">
         <v>74</v>
       </c>
-      <c r="M2" s="52"/>
+      <c r="M2" s="56"/>
       <c r="O2" s="23"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
     </row>
     <row r="3" spans="1:29" s="1" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="54"/>
-[...10 lines deleted...]
-      <c r="M3" s="53"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
     </row>
     <row r="4" spans="1:29" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="8"/>
-      <c r="D4" s="56" t="s">
+      <c r="D4" s="59" t="s">
         <v>84</v>
       </c>
-      <c r="E4" s="56"/>
-[...3 lines deleted...]
-      <c r="I4" s="56"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:29" s="17" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="59" t="s">
+      <c r="D5" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="E5" s="51"/>
-[...4 lines deleted...]
-      <c r="J5" s="59" t="s">
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="51"/>
-[...1 lines deleted...]
-      <c r="M5" s="60"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="63"/>
     </row>
     <row r="6" spans="1:29" s="17" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="57"/>
-[...1 lines deleted...]
-      <c r="C6" s="58"/>
+      <c r="A6" s="60"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
       <c r="D6" s="15" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>54</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="15" t="s">
@@ -3718,51 +4500,51 @@
   </dataConsolidate>
   <mergeCells count="9">
     <mergeCell ref="L1:M1"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:M5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="B7:M14 B15:E15 G15:J15 L15:M15">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236215" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="87" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="23.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="10"/>
       <c r="G1" s="46" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="10"/>
       <c r="G2" s="46"/>
     </row>
     <row r="3" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="18"/>
@@ -3999,60 +4781,61 @@
       </c>
     </row>
     <row r="46" spans="1:1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="89" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>115年上半年</vt:lpstr>
       <vt:lpstr>114年</vt:lpstr>
       <vt:lpstr>114年下半年</vt:lpstr>
       <vt:lpstr>114年上半年</vt:lpstr>
       <vt:lpstr>編製說明</vt:lpstr>
       <vt:lpstr>編製說明!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DOH2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>