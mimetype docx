--- v0 (2026-05-23)
+++ v1 (2026-06-13)
@@ -7751,141 +7751,149 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75758167" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="75758167" w14:textId="1D8D89D1" w:rsidR="006F33F4" w:rsidRPr="00AE6E86" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1998-20</w:t>
             </w:r>
-            <w:r w:rsidR="001F647C" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="001F647C" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="0045459E" w:rsidRPr="00737E5B">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F2437B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="37F2437B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00AE6E86" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include date of drug use (DRG_DATE), artificial reproduction method, and newborn information etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64139149" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="0045459E" w:rsidP="00832817">
+          <w:p w14:paraId="64139149" w14:textId="711FA968" w:rsidR="006F33F4" w:rsidRPr="00AE6E86" w:rsidRDefault="0045459E" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
-[...7 lines deleted...]
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DB981EC" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -10006,326 +10014,50 @@
               </w:rPr>
               <w:t>Centers for Disease Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D6FBE93" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w14:paraId="2771840D" w14:textId="77777777" w:rsidTr="00C0658D">
-[...274 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w14:paraId="27F7C91D" w14:textId="77777777" w:rsidTr="00C0658D">
         <w:trPr>
           <w:trHeight w:val="989"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E3AAC2" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10606,1082 +10338,50 @@
           <w:p w14:paraId="7EFF6CA4" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Note </w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...1030 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w14:paraId="78E71FEB" w14:textId="77777777" w:rsidTr="00C0658D">
         <w:trPr>
           <w:trHeight w:val="989"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A21419E" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -13872,69 +12572,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30DA9707" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Files contain basic </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, diet, diseases and environmental exposure, health-risk actions, family disease history, general physical attributes, physical </w:t>
+              <w:t xml:space="preserve">Files contain basic demography, diet, diseases and environmental exposure, health-risk actions, family disease history, general physical attributes, physical </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>examination, and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> blood, urine, and other biological and chemical examinations etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -15199,164 +13881,148 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4E5FC9" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="3B4E5FC9" w14:textId="32A44BB1" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2014-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FC2ABB" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48BD74D1" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="48BD74D1" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), date of newest evaluation (DATE_NEW), date of re-evaluation (DATE_RE), disability category (CATEGORY), and grade of disability (GRADE) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273744C1" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+          <w:p w14:paraId="273744C1" w14:textId="60996458" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006D79B7" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FC2ABB" w:rsidRPr="00737E5B">
+              <w:t>228</w:t>
+            </w:r>
+            <w:r w:rsidR="006C7975" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006C7975" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E5556E4" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15488,141 +14154,141 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="438E31C7" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="438E31C7" w14:textId="05ED5293" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2012-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="009D2001" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41188066" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="41188066" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), gender (ID_S), type of household (LOWTYPE), start year and month (STARTYM), and end year and month (UNTILYM) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6402B27A" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="009D2001" w:rsidP="006C7975">
+          <w:p w14:paraId="6402B27A" w14:textId="7AC295F3" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006D79B7" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>45</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C7975" w:rsidRPr="00737E5B">
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidR="006C7975" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5685E1F6" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15772,215 +14438,213 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C8F82D" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+          <w:p w14:paraId="11C8F82D" w14:textId="197D72F7" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:leftChars="-11" w:left="-26" w:rightChars="-20" w:right="-48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2011-202</w:t>
             </w:r>
-            <w:r w:rsidR="005C41ED" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E599DB" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="65E599DB" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include reporting person (INFOERTYPE), reporting unit (INFOUNIT), national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> victim (CLIENTID), and national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (DID) etc.</w:t>
+            <w:r w:rsidRPr="00AE6E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>offender (DID) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344C59A6" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+          <w:p w14:paraId="344C59A6" w14:textId="29AC18E3" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="005C41ED" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="005C41ED" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>.4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70180F24" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -16114,213 +14778,213 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E25C42" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+          <w:p w14:paraId="08E25C42" w14:textId="39F48D49" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2011-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00676B9E" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFA0300" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+          <w:p w14:paraId="6EFA0300" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include reporting person (INFOERTYPE), reporting unit (INFOUNIT), national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> victim (CLIENTID), and national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> suspected offender (ID_D) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08520B98" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+          <w:p w14:paraId="08520B98" w14:textId="14B98599" w:rsidR="006C7975" w:rsidRPr="00AE6E86" w:rsidRDefault="006D79B7" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00AE6E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> MB</w:t>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:r w:rsidR="006C7975" w:rsidRPr="00AE6E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E936B9B" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -16565,69 +15229,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> (DID) etc.</w:t>
+              <w:t xml:space="preserve"> offender (DID) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FB6E79E" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="00ED3831" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -17106,51 +15752,51 @@
       <w:r w:rsidR="003F269D" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>: Health-49 data available for the following years: 1965, 1967, 1970, 1973, 1980, 1986, 1992, 1998, 2004, 2008, 2012</w:t>
       </w:r>
       <w:r w:rsidR="00456F19" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, 2016</w:t>
       </w:r>
       <w:r w:rsidR="003F269D" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B8C710" w14:textId="77777777" w:rsidR="0072735B" w:rsidRPr="00737E5B" w:rsidRDefault="0072735B" w:rsidP="004A3AF5">
+    <w:p w14:paraId="01B8C710" w14:textId="413969EF" w:rsidR="0072735B" w:rsidRPr="00737E5B" w:rsidRDefault="0072735B" w:rsidP="004A3AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>52</w:t>
@@ -17163,51 +15809,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> data available for the following years: 1998-20</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2021</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B972E7" w14:textId="77777777" w:rsidR="00583B68" w:rsidRPr="00737E5B" w:rsidRDefault="00583B68" w:rsidP="004A3AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -17293,50 +15979,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D79C356" w14:textId="77777777" w:rsidR="00D9618A" w:rsidRPr="00737E5B" w:rsidRDefault="00D9618A" w:rsidP="00D9618A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Health-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5 ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -17713,67 +16400,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welfare-8 data available for the following years: 1998, 2002, 2006, 2011</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D803DE" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2015</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>2015,</w:t>
       </w:r>
       <w:r w:rsidR="00D803DE" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidR="00DE2114" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,2024</w:t>
       </w:r>
@@ -17781,84 +16458,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A7DB3C" w14:textId="77777777" w:rsidR="008470A2" w:rsidRPr="00737E5B" w:rsidRDefault="008470A2" w:rsidP="00F720FD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Welfare-19 data available for the following years: 2018, 2022.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008470A2" w:rsidRPr="00737E5B" w:rsidSect="007A614B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="387420FC" w14:textId="77777777" w:rsidR="00496341" w:rsidRDefault="00496341">
+    <w:p w14:paraId="7FE99335" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B7214FA" w14:textId="77777777" w:rsidR="00496341" w:rsidRDefault="00496341">
+    <w:p w14:paraId="1979DD1E" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76A2BD8E" w14:textId="77777777" w:rsidR="00496341" w:rsidRDefault="00496341"/>
+    <w:p w14:paraId="5ABA76BE" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -17955,132 +16631,132 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00201738">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="577E9CFB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00201738" w:rsidRDefault="006F33F4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F3432E9" w14:textId="77777777" w:rsidR="00496341" w:rsidRDefault="00496341">
+    <w:p w14:paraId="300BE374" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F4AB9C0" w14:textId="77777777" w:rsidR="00496341" w:rsidRDefault="00496341">
+    <w:p w14:paraId="4C7AB446" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07CF310B" w14:textId="77777777" w:rsidR="00496341" w:rsidRDefault="00496341"/>
+    <w:p w14:paraId="57586784" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C1444D9" w14:textId="7B7F5697" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
+  <w:p w14:paraId="2C1444D9" w14:textId="26BF590C" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">LST001: Data File Checklist </w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t>Amended on</w:t>
     </w:r>
     <w:r w:rsidR="00DE1674" w:rsidRPr="00DE1674">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003D7BD1">
+    <w:r w:rsidR="006D79B7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>F</w:t>
-[...5 lines deleted...]
-      <w:t>ebruary</w:t>
+      <w:t>May</w:t>
     </w:r>
     <w:r w:rsidR="003D7BD1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="003D7BD1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00466977">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003C5D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -18545,50 +17221,51 @@
     <w:rsid w:val="001F24C4"/>
     <w:rsid w:val="001F3315"/>
     <w:rsid w:val="001F41DB"/>
     <w:rsid w:val="001F58DF"/>
     <w:rsid w:val="001F647C"/>
     <w:rsid w:val="001F6B43"/>
     <w:rsid w:val="00201738"/>
     <w:rsid w:val="00203BDA"/>
     <w:rsid w:val="00206101"/>
     <w:rsid w:val="00206821"/>
     <w:rsid w:val="002078FC"/>
     <w:rsid w:val="0021260B"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00215B04"/>
     <w:rsid w:val="00215CCC"/>
     <w:rsid w:val="00216D69"/>
     <w:rsid w:val="00220C69"/>
     <w:rsid w:val="00223A99"/>
     <w:rsid w:val="002242A6"/>
     <w:rsid w:val="00224C47"/>
     <w:rsid w:val="002251F1"/>
     <w:rsid w:val="00225502"/>
     <w:rsid w:val="00225A40"/>
     <w:rsid w:val="002306F0"/>
     <w:rsid w:val="00230F58"/>
+    <w:rsid w:val="0023182C"/>
     <w:rsid w:val="0023371E"/>
     <w:rsid w:val="00233F33"/>
     <w:rsid w:val="00235F71"/>
     <w:rsid w:val="002367B2"/>
     <w:rsid w:val="00237817"/>
     <w:rsid w:val="00237D55"/>
     <w:rsid w:val="0024091F"/>
     <w:rsid w:val="00244717"/>
     <w:rsid w:val="00244CE8"/>
     <w:rsid w:val="00246E8E"/>
     <w:rsid w:val="00247707"/>
     <w:rsid w:val="002509DA"/>
     <w:rsid w:val="00252503"/>
     <w:rsid w:val="00252A62"/>
     <w:rsid w:val="00253C49"/>
     <w:rsid w:val="00257489"/>
     <w:rsid w:val="00257FBE"/>
     <w:rsid w:val="002611E1"/>
     <w:rsid w:val="002615B4"/>
     <w:rsid w:val="00263D11"/>
     <w:rsid w:val="00263E9D"/>
     <w:rsid w:val="0026426C"/>
     <w:rsid w:val="00264ABB"/>
     <w:rsid w:val="00265101"/>
     <w:rsid w:val="00266EBF"/>
@@ -18792,50 +17469,51 @@
     <w:rsid w:val="00442B0C"/>
     <w:rsid w:val="0044351E"/>
     <w:rsid w:val="00443D17"/>
     <w:rsid w:val="00444E8F"/>
     <w:rsid w:val="0044543C"/>
     <w:rsid w:val="004470A1"/>
     <w:rsid w:val="00447A52"/>
     <w:rsid w:val="00450316"/>
     <w:rsid w:val="00451E8F"/>
     <w:rsid w:val="00452E55"/>
     <w:rsid w:val="0045459E"/>
     <w:rsid w:val="004556C9"/>
     <w:rsid w:val="00456231"/>
     <w:rsid w:val="00456F19"/>
     <w:rsid w:val="0045771B"/>
     <w:rsid w:val="004605E4"/>
     <w:rsid w:val="00461495"/>
     <w:rsid w:val="004618B9"/>
     <w:rsid w:val="0046259B"/>
     <w:rsid w:val="004640D0"/>
     <w:rsid w:val="00464548"/>
     <w:rsid w:val="004646C0"/>
     <w:rsid w:val="00464DDA"/>
     <w:rsid w:val="00464F16"/>
     <w:rsid w:val="00465B50"/>
+    <w:rsid w:val="00466977"/>
     <w:rsid w:val="004700A3"/>
     <w:rsid w:val="0047073A"/>
     <w:rsid w:val="004718C6"/>
     <w:rsid w:val="004729BE"/>
     <w:rsid w:val="00472CAD"/>
     <w:rsid w:val="00473C06"/>
     <w:rsid w:val="00475134"/>
     <w:rsid w:val="00475354"/>
     <w:rsid w:val="00477C15"/>
     <w:rsid w:val="00480A05"/>
     <w:rsid w:val="00480EE6"/>
     <w:rsid w:val="0048178F"/>
     <w:rsid w:val="00483925"/>
     <w:rsid w:val="004858E1"/>
     <w:rsid w:val="00487893"/>
     <w:rsid w:val="00487945"/>
     <w:rsid w:val="0049019B"/>
     <w:rsid w:val="0049046A"/>
     <w:rsid w:val="00490582"/>
     <w:rsid w:val="00490F95"/>
     <w:rsid w:val="00491F9C"/>
     <w:rsid w:val="00492859"/>
     <w:rsid w:val="004940DE"/>
     <w:rsid w:val="00494AB4"/>
     <w:rsid w:val="00496341"/>
@@ -18918,50 +17596,51 @@
     <w:rsid w:val="005357A9"/>
     <w:rsid w:val="0053746A"/>
     <w:rsid w:val="005403DC"/>
     <w:rsid w:val="0054229E"/>
     <w:rsid w:val="005430DF"/>
     <w:rsid w:val="00543179"/>
     <w:rsid w:val="00543779"/>
     <w:rsid w:val="005439E2"/>
     <w:rsid w:val="00545227"/>
     <w:rsid w:val="00545A83"/>
     <w:rsid w:val="00547754"/>
     <w:rsid w:val="0055015A"/>
     <w:rsid w:val="0055110A"/>
     <w:rsid w:val="00552780"/>
     <w:rsid w:val="00553FA1"/>
     <w:rsid w:val="00554BA2"/>
     <w:rsid w:val="00555A7A"/>
     <w:rsid w:val="00557FC2"/>
     <w:rsid w:val="00560702"/>
     <w:rsid w:val="005661CF"/>
     <w:rsid w:val="00567041"/>
     <w:rsid w:val="00567C9A"/>
     <w:rsid w:val="0057157B"/>
     <w:rsid w:val="00573DC4"/>
     <w:rsid w:val="005763D4"/>
+    <w:rsid w:val="00577FC6"/>
     <w:rsid w:val="00581333"/>
     <w:rsid w:val="005832DE"/>
     <w:rsid w:val="00583B68"/>
     <w:rsid w:val="005841D5"/>
     <w:rsid w:val="005849FB"/>
     <w:rsid w:val="00585909"/>
     <w:rsid w:val="005878E0"/>
     <w:rsid w:val="00592B13"/>
     <w:rsid w:val="00592B24"/>
     <w:rsid w:val="005959F8"/>
     <w:rsid w:val="00597B37"/>
     <w:rsid w:val="00597B45"/>
     <w:rsid w:val="005A49ED"/>
     <w:rsid w:val="005A5D7A"/>
     <w:rsid w:val="005A6EAD"/>
     <w:rsid w:val="005A74FC"/>
     <w:rsid w:val="005B09C3"/>
     <w:rsid w:val="005B0C2A"/>
     <w:rsid w:val="005B2249"/>
     <w:rsid w:val="005B340D"/>
     <w:rsid w:val="005B3D99"/>
     <w:rsid w:val="005B4F15"/>
     <w:rsid w:val="005B51C7"/>
     <w:rsid w:val="005B5CA8"/>
     <w:rsid w:val="005B5D07"/>
@@ -19093,50 +17772,51 @@
     <w:rsid w:val="006A518A"/>
     <w:rsid w:val="006A694D"/>
     <w:rsid w:val="006A6D01"/>
     <w:rsid w:val="006A7D32"/>
     <w:rsid w:val="006A7F93"/>
     <w:rsid w:val="006B3A4B"/>
     <w:rsid w:val="006B3AE4"/>
     <w:rsid w:val="006B3F98"/>
     <w:rsid w:val="006B4077"/>
     <w:rsid w:val="006B5105"/>
     <w:rsid w:val="006B5DAD"/>
     <w:rsid w:val="006B5F42"/>
     <w:rsid w:val="006B62E1"/>
     <w:rsid w:val="006C0941"/>
     <w:rsid w:val="006C21AE"/>
     <w:rsid w:val="006C222B"/>
     <w:rsid w:val="006C3610"/>
     <w:rsid w:val="006C5696"/>
     <w:rsid w:val="006C581D"/>
     <w:rsid w:val="006C5BB4"/>
     <w:rsid w:val="006C6234"/>
     <w:rsid w:val="006C7975"/>
     <w:rsid w:val="006D1AA2"/>
     <w:rsid w:val="006D5E7A"/>
     <w:rsid w:val="006D6F94"/>
+    <w:rsid w:val="006D79B7"/>
     <w:rsid w:val="006D7E43"/>
     <w:rsid w:val="006D7FEA"/>
     <w:rsid w:val="006E028E"/>
     <w:rsid w:val="006E0934"/>
     <w:rsid w:val="006E0D8F"/>
     <w:rsid w:val="006E19FC"/>
     <w:rsid w:val="006E225D"/>
     <w:rsid w:val="006E23B7"/>
     <w:rsid w:val="006E283C"/>
     <w:rsid w:val="006E3EE0"/>
     <w:rsid w:val="006E5E38"/>
     <w:rsid w:val="006E70BA"/>
     <w:rsid w:val="006F1794"/>
     <w:rsid w:val="006F27EC"/>
     <w:rsid w:val="006F33F4"/>
     <w:rsid w:val="006F35CD"/>
     <w:rsid w:val="006F4CE9"/>
     <w:rsid w:val="006F4E65"/>
     <w:rsid w:val="006F57D1"/>
     <w:rsid w:val="006F6C8A"/>
     <w:rsid w:val="006F6D5C"/>
     <w:rsid w:val="006F787A"/>
     <w:rsid w:val="0070321A"/>
     <w:rsid w:val="007038D2"/>
     <w:rsid w:val="00705961"/>
@@ -19280,50 +17960,51 @@
     <w:rsid w:val="008220A3"/>
     <w:rsid w:val="008228B2"/>
     <w:rsid w:val="00822E69"/>
     <w:rsid w:val="00822F03"/>
     <w:rsid w:val="00823D8D"/>
     <w:rsid w:val="00824D4A"/>
     <w:rsid w:val="00825619"/>
     <w:rsid w:val="00825D1D"/>
     <w:rsid w:val="00825DDE"/>
     <w:rsid w:val="008261B4"/>
     <w:rsid w:val="00827E57"/>
     <w:rsid w:val="0083031E"/>
     <w:rsid w:val="00832817"/>
     <w:rsid w:val="00832ABC"/>
     <w:rsid w:val="00833410"/>
     <w:rsid w:val="0083407A"/>
     <w:rsid w:val="00834139"/>
     <w:rsid w:val="00843657"/>
     <w:rsid w:val="00843E11"/>
     <w:rsid w:val="008440D7"/>
     <w:rsid w:val="00846777"/>
     <w:rsid w:val="008470A2"/>
     <w:rsid w:val="00847D98"/>
     <w:rsid w:val="00847DDC"/>
     <w:rsid w:val="008536BB"/>
+    <w:rsid w:val="00854BE0"/>
     <w:rsid w:val="0085594A"/>
     <w:rsid w:val="00855DF5"/>
     <w:rsid w:val="008569A0"/>
     <w:rsid w:val="00856CEE"/>
     <w:rsid w:val="0086003A"/>
     <w:rsid w:val="00861320"/>
     <w:rsid w:val="00861C94"/>
     <w:rsid w:val="00861D44"/>
     <w:rsid w:val="00861DC8"/>
     <w:rsid w:val="0086303A"/>
     <w:rsid w:val="008659C4"/>
     <w:rsid w:val="00866343"/>
     <w:rsid w:val="008718AE"/>
     <w:rsid w:val="00876D9A"/>
     <w:rsid w:val="008771F2"/>
     <w:rsid w:val="00877340"/>
     <w:rsid w:val="00880782"/>
     <w:rsid w:val="00880A4A"/>
     <w:rsid w:val="0088104E"/>
     <w:rsid w:val="00881897"/>
     <w:rsid w:val="00882F40"/>
     <w:rsid w:val="00883DB3"/>
     <w:rsid w:val="00885504"/>
     <w:rsid w:val="008863EE"/>
     <w:rsid w:val="00886D3E"/>
@@ -19553,50 +18234,51 @@
     <w:rsid w:val="00AB230D"/>
     <w:rsid w:val="00AB23BE"/>
     <w:rsid w:val="00AB2B82"/>
     <w:rsid w:val="00AB2DF1"/>
     <w:rsid w:val="00AB35DD"/>
     <w:rsid w:val="00AB65F5"/>
     <w:rsid w:val="00AB742A"/>
     <w:rsid w:val="00AC0679"/>
     <w:rsid w:val="00AC1201"/>
     <w:rsid w:val="00AC1501"/>
     <w:rsid w:val="00AC3106"/>
     <w:rsid w:val="00AC4FC2"/>
     <w:rsid w:val="00AC7ED9"/>
     <w:rsid w:val="00AD161C"/>
     <w:rsid w:val="00AD21AE"/>
     <w:rsid w:val="00AD4A02"/>
     <w:rsid w:val="00AD6698"/>
     <w:rsid w:val="00AD68FE"/>
     <w:rsid w:val="00AD74F6"/>
     <w:rsid w:val="00AE0E91"/>
     <w:rsid w:val="00AE1ED0"/>
     <w:rsid w:val="00AE20E5"/>
     <w:rsid w:val="00AE529C"/>
     <w:rsid w:val="00AE543C"/>
     <w:rsid w:val="00AE5A99"/>
+    <w:rsid w:val="00AE6E86"/>
     <w:rsid w:val="00AE7122"/>
     <w:rsid w:val="00AF1A95"/>
     <w:rsid w:val="00AF3CE7"/>
     <w:rsid w:val="00AF41D6"/>
     <w:rsid w:val="00AF43B9"/>
     <w:rsid w:val="00AF4C07"/>
     <w:rsid w:val="00AF56CF"/>
     <w:rsid w:val="00AF59A9"/>
     <w:rsid w:val="00AF5C44"/>
     <w:rsid w:val="00AF6169"/>
     <w:rsid w:val="00AF686C"/>
     <w:rsid w:val="00B0193A"/>
     <w:rsid w:val="00B03056"/>
     <w:rsid w:val="00B03084"/>
     <w:rsid w:val="00B0560C"/>
     <w:rsid w:val="00B05A89"/>
     <w:rsid w:val="00B05E26"/>
     <w:rsid w:val="00B06615"/>
     <w:rsid w:val="00B06F81"/>
     <w:rsid w:val="00B07501"/>
     <w:rsid w:val="00B10463"/>
     <w:rsid w:val="00B11843"/>
     <w:rsid w:val="00B11BEF"/>
     <w:rsid w:val="00B12EEF"/>
     <w:rsid w:val="00B13BC2"/>
@@ -19788,92 +18470,94 @@
     <w:rsid w:val="00CD0FE4"/>
     <w:rsid w:val="00CD12FE"/>
     <w:rsid w:val="00CD1776"/>
     <w:rsid w:val="00CD4257"/>
     <w:rsid w:val="00CD56F8"/>
     <w:rsid w:val="00CD769A"/>
     <w:rsid w:val="00CE0C96"/>
     <w:rsid w:val="00CE1852"/>
     <w:rsid w:val="00CE1FDB"/>
     <w:rsid w:val="00CE2A4D"/>
     <w:rsid w:val="00CE358F"/>
     <w:rsid w:val="00CE4342"/>
     <w:rsid w:val="00CE6BB3"/>
     <w:rsid w:val="00CF035D"/>
     <w:rsid w:val="00CF0D86"/>
     <w:rsid w:val="00CF0FED"/>
     <w:rsid w:val="00CF27B3"/>
     <w:rsid w:val="00CF38D4"/>
     <w:rsid w:val="00CF3BEC"/>
     <w:rsid w:val="00CF4866"/>
     <w:rsid w:val="00CF569F"/>
     <w:rsid w:val="00CF65D1"/>
     <w:rsid w:val="00D0015E"/>
     <w:rsid w:val="00D00174"/>
     <w:rsid w:val="00D00E7E"/>
+    <w:rsid w:val="00D043D5"/>
     <w:rsid w:val="00D05A97"/>
     <w:rsid w:val="00D07E34"/>
     <w:rsid w:val="00D07FF5"/>
     <w:rsid w:val="00D14A4D"/>
     <w:rsid w:val="00D21374"/>
     <w:rsid w:val="00D216C0"/>
     <w:rsid w:val="00D22294"/>
     <w:rsid w:val="00D2324E"/>
     <w:rsid w:val="00D24780"/>
     <w:rsid w:val="00D250CD"/>
     <w:rsid w:val="00D25E16"/>
     <w:rsid w:val="00D26427"/>
     <w:rsid w:val="00D26CBE"/>
     <w:rsid w:val="00D26FCE"/>
     <w:rsid w:val="00D2780C"/>
     <w:rsid w:val="00D27A55"/>
     <w:rsid w:val="00D27C50"/>
     <w:rsid w:val="00D3081B"/>
     <w:rsid w:val="00D32C97"/>
     <w:rsid w:val="00D33487"/>
     <w:rsid w:val="00D35108"/>
     <w:rsid w:val="00D353D1"/>
     <w:rsid w:val="00D3578A"/>
     <w:rsid w:val="00D3631D"/>
     <w:rsid w:val="00D36CE4"/>
     <w:rsid w:val="00D411B5"/>
     <w:rsid w:val="00D412D0"/>
     <w:rsid w:val="00D41A23"/>
     <w:rsid w:val="00D41F4D"/>
     <w:rsid w:val="00D43317"/>
     <w:rsid w:val="00D44938"/>
     <w:rsid w:val="00D45851"/>
     <w:rsid w:val="00D458A5"/>
     <w:rsid w:val="00D469A4"/>
     <w:rsid w:val="00D4726F"/>
     <w:rsid w:val="00D5129E"/>
     <w:rsid w:val="00D51461"/>
     <w:rsid w:val="00D515CF"/>
     <w:rsid w:val="00D533A8"/>
     <w:rsid w:val="00D55041"/>
     <w:rsid w:val="00D55906"/>
     <w:rsid w:val="00D56479"/>
+    <w:rsid w:val="00D5777C"/>
     <w:rsid w:val="00D57DD4"/>
     <w:rsid w:val="00D60698"/>
     <w:rsid w:val="00D619A9"/>
     <w:rsid w:val="00D61CE0"/>
     <w:rsid w:val="00D642DD"/>
     <w:rsid w:val="00D67529"/>
     <w:rsid w:val="00D67DD2"/>
     <w:rsid w:val="00D71593"/>
     <w:rsid w:val="00D73C9D"/>
     <w:rsid w:val="00D74836"/>
     <w:rsid w:val="00D75EB5"/>
     <w:rsid w:val="00D7607B"/>
     <w:rsid w:val="00D76AD3"/>
     <w:rsid w:val="00D803DE"/>
     <w:rsid w:val="00D80636"/>
     <w:rsid w:val="00D808E2"/>
     <w:rsid w:val="00D824CF"/>
     <w:rsid w:val="00D826DD"/>
     <w:rsid w:val="00D837B2"/>
     <w:rsid w:val="00D86C7C"/>
     <w:rsid w:val="00D87503"/>
     <w:rsid w:val="00D8763C"/>
     <w:rsid w:val="00D90D56"/>
     <w:rsid w:val="00D90FF8"/>
     <w:rsid w:val="00D929DB"/>
@@ -19891,50 +18575,51 @@
     <w:rsid w:val="00DA56CF"/>
     <w:rsid w:val="00DA68E7"/>
     <w:rsid w:val="00DA7222"/>
     <w:rsid w:val="00DA7905"/>
     <w:rsid w:val="00DA7A22"/>
     <w:rsid w:val="00DB0CDD"/>
     <w:rsid w:val="00DB10C0"/>
     <w:rsid w:val="00DB29DA"/>
     <w:rsid w:val="00DB3B2A"/>
     <w:rsid w:val="00DB46FD"/>
     <w:rsid w:val="00DB4F37"/>
     <w:rsid w:val="00DB5668"/>
     <w:rsid w:val="00DB5794"/>
     <w:rsid w:val="00DB5C8C"/>
     <w:rsid w:val="00DB5FE3"/>
     <w:rsid w:val="00DB64F8"/>
     <w:rsid w:val="00DB7D4B"/>
     <w:rsid w:val="00DC14A0"/>
     <w:rsid w:val="00DC1CB4"/>
     <w:rsid w:val="00DC3948"/>
     <w:rsid w:val="00DC5919"/>
     <w:rsid w:val="00DC6151"/>
     <w:rsid w:val="00DC6A90"/>
     <w:rsid w:val="00DC7844"/>
     <w:rsid w:val="00DD347B"/>
+    <w:rsid w:val="00DD37E1"/>
     <w:rsid w:val="00DD4E0C"/>
     <w:rsid w:val="00DD6BE3"/>
     <w:rsid w:val="00DE069E"/>
     <w:rsid w:val="00DE1674"/>
     <w:rsid w:val="00DE2114"/>
     <w:rsid w:val="00DE24D4"/>
     <w:rsid w:val="00DE2571"/>
     <w:rsid w:val="00DE3F84"/>
     <w:rsid w:val="00DE43DB"/>
     <w:rsid w:val="00DE5BCF"/>
     <w:rsid w:val="00DE6591"/>
     <w:rsid w:val="00DE686E"/>
     <w:rsid w:val="00DE6A7F"/>
     <w:rsid w:val="00DE6E31"/>
     <w:rsid w:val="00DE7002"/>
     <w:rsid w:val="00DF4590"/>
     <w:rsid w:val="00DF7ACB"/>
     <w:rsid w:val="00E0231C"/>
     <w:rsid w:val="00E034F1"/>
     <w:rsid w:val="00E03E1C"/>
     <w:rsid w:val="00E04480"/>
     <w:rsid w:val="00E069AF"/>
     <w:rsid w:val="00E112ED"/>
     <w:rsid w:val="00E11CF6"/>
     <w:rsid w:val="00E123B7"/>
@@ -21169,70 +19854,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{386DDD20-33AB-4284-84FB-C0F80BDE94E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>15211</Characters>
+  <Pages>12</Pages>
+  <Words>2462</Words>
+  <Characters>14034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>116</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>資料檔清單</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17844</CharactersWithSpaces>
+  <CharactersWithSpaces>16464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料檔清單</dc:title>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>