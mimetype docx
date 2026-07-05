--- v1 (2026-06-13)
+++ v2 (2026-07-05)
@@ -15665,50 +15665,471 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C30AB34" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8504B" w:rsidRPr="00F8504B" w14:paraId="37A7FB03" w14:textId="77777777" w:rsidTr="00E507CF">
+        <w:trPr>
+          <w:trHeight w:val="989"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="492C11EA" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB825EF" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Welfare-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45941931" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Long-Term Care Service Dataset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D973EB2" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4D20F6" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:leftChars="-17" w:left="-41" w:rightChars="-20" w:right="-48"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2021-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF63F3B" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ields include</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>national ID number (ID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bject </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Identifier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OBJID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partial management of disabled persons - assessment/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="64E4874F" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>W_LTC_CMS_CA110</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> list of case care issues</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>W_LTC_CMS_CA110SUGV2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E27C97A" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6 GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1313" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="476916C0" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Department of Long-Term Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259A9DE4" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="117C7369" w14:textId="77777777" w:rsidR="007A614B" w:rsidRPr="00737E5B" w:rsidRDefault="003F269D" w:rsidP="00BC4F54">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Note: Please refer to the “Database User Manual” for the format of the data files.</w:t>
       </w:r>
     </w:p>
@@ -15979,51 +16400,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D79C356" w14:textId="77777777" w:rsidR="00D9618A" w:rsidRPr="00737E5B" w:rsidRDefault="00D9618A" w:rsidP="00D9618A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Health-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5 ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -16476,65 +16896,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welfare-19 data available for the following years: 2018, 2022.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008470A2" w:rsidRPr="00737E5B" w:rsidSect="007A614B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE99335" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C">
+    <w:p w14:paraId="627B9377" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1979DD1E" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C">
+    <w:p w14:paraId="3F381CA6" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5ABA76BE" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C"/>
+    <w:p w14:paraId="073C32AD" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -16631,132 +17051,114 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00201738">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="577E9CFB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00201738" w:rsidRDefault="006F33F4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="300BE374" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C">
+    <w:p w14:paraId="70945E3D" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C7AB446" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C">
+    <w:p w14:paraId="4B05A7AC" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57586784" w14:textId="77777777" w:rsidR="00D5777C" w:rsidRDefault="00D5777C"/>
+    <w:p w14:paraId="5E5ABAD1" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C1444D9" w14:textId="26BF590C" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
+  <w:p w14:paraId="2C1444D9" w14:textId="50F2E8F0" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">LST001: Data File Checklist </w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t>Amended on</w:t>
     </w:r>
     <w:r w:rsidR="00DE1674" w:rsidRPr="00DE1674">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="006D79B7">
+    <w:r w:rsidR="00A52190">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>May</w:t>
-[...17 lines deleted...]
-      <w:t>8</w:t>
+      <w:t>Jun 26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003C5D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -17072,50 +17474,51 @@
     <w:rsid w:val="000907BA"/>
     <w:rsid w:val="00091B1F"/>
     <w:rsid w:val="00092812"/>
     <w:rsid w:val="00092C36"/>
     <w:rsid w:val="00095BDD"/>
     <w:rsid w:val="00095DDC"/>
     <w:rsid w:val="0009600E"/>
     <w:rsid w:val="00097550"/>
     <w:rsid w:val="000A285D"/>
     <w:rsid w:val="000A300C"/>
     <w:rsid w:val="000A377C"/>
     <w:rsid w:val="000A68CE"/>
     <w:rsid w:val="000A72BB"/>
     <w:rsid w:val="000B1F8A"/>
     <w:rsid w:val="000B3917"/>
     <w:rsid w:val="000B47F6"/>
     <w:rsid w:val="000B569C"/>
     <w:rsid w:val="000C109D"/>
     <w:rsid w:val="000C2AE6"/>
     <w:rsid w:val="000C55F9"/>
     <w:rsid w:val="000C5664"/>
     <w:rsid w:val="000C7A68"/>
     <w:rsid w:val="000D054F"/>
     <w:rsid w:val="000D1549"/>
     <w:rsid w:val="000D1B92"/>
+    <w:rsid w:val="000D2F22"/>
     <w:rsid w:val="000D3C56"/>
     <w:rsid w:val="000E1C3D"/>
     <w:rsid w:val="000E3745"/>
     <w:rsid w:val="000E3BB6"/>
     <w:rsid w:val="000E6AED"/>
     <w:rsid w:val="000F1F55"/>
     <w:rsid w:val="000F2796"/>
     <w:rsid w:val="000F2F20"/>
     <w:rsid w:val="000F2FFF"/>
     <w:rsid w:val="000F50BC"/>
     <w:rsid w:val="000F56D7"/>
     <w:rsid w:val="000F5996"/>
     <w:rsid w:val="000F742B"/>
     <w:rsid w:val="00100057"/>
     <w:rsid w:val="001000ED"/>
     <w:rsid w:val="00102233"/>
     <w:rsid w:val="00102A98"/>
     <w:rsid w:val="00102BFA"/>
     <w:rsid w:val="001079A0"/>
     <w:rsid w:val="001122A6"/>
     <w:rsid w:val="001122DA"/>
     <w:rsid w:val="00116EEE"/>
     <w:rsid w:val="00117842"/>
     <w:rsid w:val="00117CC8"/>
     <w:rsid w:val="0012024F"/>
@@ -17199,50 +17602,51 @@
     <w:rsid w:val="001C6BB9"/>
     <w:rsid w:val="001C709A"/>
     <w:rsid w:val="001D03BF"/>
     <w:rsid w:val="001D1A44"/>
     <w:rsid w:val="001D2DC0"/>
     <w:rsid w:val="001D2F37"/>
     <w:rsid w:val="001D30DB"/>
     <w:rsid w:val="001D467D"/>
     <w:rsid w:val="001D4758"/>
     <w:rsid w:val="001D53CA"/>
     <w:rsid w:val="001E09DF"/>
     <w:rsid w:val="001E0BE9"/>
     <w:rsid w:val="001E169D"/>
     <w:rsid w:val="001E174F"/>
     <w:rsid w:val="001E2C6D"/>
     <w:rsid w:val="001E365B"/>
     <w:rsid w:val="001E3B07"/>
     <w:rsid w:val="001E66CA"/>
     <w:rsid w:val="001E778E"/>
     <w:rsid w:val="001F0756"/>
     <w:rsid w:val="001F0AF9"/>
     <w:rsid w:val="001F1F33"/>
     <w:rsid w:val="001F24C4"/>
     <w:rsid w:val="001F3315"/>
     <w:rsid w:val="001F41DB"/>
+    <w:rsid w:val="001F5328"/>
     <w:rsid w:val="001F58DF"/>
     <w:rsid w:val="001F647C"/>
     <w:rsid w:val="001F6B43"/>
     <w:rsid w:val="00201738"/>
     <w:rsid w:val="00203BDA"/>
     <w:rsid w:val="00206101"/>
     <w:rsid w:val="00206821"/>
     <w:rsid w:val="002078FC"/>
     <w:rsid w:val="0021260B"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00215B04"/>
     <w:rsid w:val="00215CCC"/>
     <w:rsid w:val="00216D69"/>
     <w:rsid w:val="00220C69"/>
     <w:rsid w:val="00223A99"/>
     <w:rsid w:val="002242A6"/>
     <w:rsid w:val="00224C47"/>
     <w:rsid w:val="002251F1"/>
     <w:rsid w:val="00225502"/>
     <w:rsid w:val="00225A40"/>
     <w:rsid w:val="002306F0"/>
     <w:rsid w:val="00230F58"/>
     <w:rsid w:val="0023182C"/>
     <w:rsid w:val="0023371E"/>
     <w:rsid w:val="00233F33"/>
@@ -17735,50 +18139,51 @@
     <w:rsid w:val="0066321F"/>
     <w:rsid w:val="006636EC"/>
     <w:rsid w:val="006639EE"/>
     <w:rsid w:val="0066404E"/>
     <w:rsid w:val="006640A2"/>
     <w:rsid w:val="006646E3"/>
     <w:rsid w:val="00664C92"/>
     <w:rsid w:val="00664DDC"/>
     <w:rsid w:val="00665474"/>
     <w:rsid w:val="00666E0B"/>
     <w:rsid w:val="0066738A"/>
     <w:rsid w:val="00667A6C"/>
     <w:rsid w:val="00670035"/>
     <w:rsid w:val="00670A5A"/>
     <w:rsid w:val="00670DD9"/>
     <w:rsid w:val="0067295F"/>
     <w:rsid w:val="00673AD4"/>
     <w:rsid w:val="00674750"/>
     <w:rsid w:val="00676AA5"/>
     <w:rsid w:val="00676B9E"/>
     <w:rsid w:val="00677F5F"/>
     <w:rsid w:val="00681493"/>
     <w:rsid w:val="00681569"/>
     <w:rsid w:val="00683446"/>
     <w:rsid w:val="0068373D"/>
+    <w:rsid w:val="00683CF0"/>
     <w:rsid w:val="00684548"/>
     <w:rsid w:val="0068565F"/>
     <w:rsid w:val="00691569"/>
     <w:rsid w:val="0069230B"/>
     <w:rsid w:val="00694ADD"/>
     <w:rsid w:val="00694C5D"/>
     <w:rsid w:val="00697962"/>
     <w:rsid w:val="006A0C5B"/>
     <w:rsid w:val="006A29FE"/>
     <w:rsid w:val="006A2AA7"/>
     <w:rsid w:val="006A324F"/>
     <w:rsid w:val="006A49F5"/>
     <w:rsid w:val="006A518A"/>
     <w:rsid w:val="006A694D"/>
     <w:rsid w:val="006A6D01"/>
     <w:rsid w:val="006A7D32"/>
     <w:rsid w:val="006A7F93"/>
     <w:rsid w:val="006B3A4B"/>
     <w:rsid w:val="006B3AE4"/>
     <w:rsid w:val="006B3F98"/>
     <w:rsid w:val="006B4077"/>
     <w:rsid w:val="006B5105"/>
     <w:rsid w:val="006B5DAD"/>
     <w:rsid w:val="006B5F42"/>
     <w:rsid w:val="006B62E1"/>
@@ -18140,83 +18545,85 @@
     <w:rsid w:val="009A6F3E"/>
     <w:rsid w:val="009A70B6"/>
     <w:rsid w:val="009B0063"/>
     <w:rsid w:val="009B019C"/>
     <w:rsid w:val="009B1DF8"/>
     <w:rsid w:val="009B2C4A"/>
     <w:rsid w:val="009B576C"/>
     <w:rsid w:val="009C020A"/>
     <w:rsid w:val="009C082C"/>
     <w:rsid w:val="009C120C"/>
     <w:rsid w:val="009C2626"/>
     <w:rsid w:val="009C2C9D"/>
     <w:rsid w:val="009C2F76"/>
     <w:rsid w:val="009C483A"/>
     <w:rsid w:val="009C697B"/>
     <w:rsid w:val="009C6C2E"/>
     <w:rsid w:val="009D0B2B"/>
     <w:rsid w:val="009D2001"/>
     <w:rsid w:val="009D25E9"/>
     <w:rsid w:val="009D3857"/>
     <w:rsid w:val="009D39E0"/>
     <w:rsid w:val="009D3A47"/>
     <w:rsid w:val="009D7DEE"/>
     <w:rsid w:val="009E033C"/>
     <w:rsid w:val="009E2283"/>
+    <w:rsid w:val="009E5B50"/>
     <w:rsid w:val="009E7616"/>
     <w:rsid w:val="009F1A47"/>
     <w:rsid w:val="009F5CC5"/>
     <w:rsid w:val="009F77F8"/>
     <w:rsid w:val="009F7EA3"/>
     <w:rsid w:val="00A00E37"/>
     <w:rsid w:val="00A0300F"/>
     <w:rsid w:val="00A030B2"/>
     <w:rsid w:val="00A0315B"/>
     <w:rsid w:val="00A04394"/>
     <w:rsid w:val="00A04D3F"/>
     <w:rsid w:val="00A11F2E"/>
     <w:rsid w:val="00A1212F"/>
     <w:rsid w:val="00A12A70"/>
     <w:rsid w:val="00A12F6A"/>
     <w:rsid w:val="00A158D2"/>
     <w:rsid w:val="00A20E44"/>
     <w:rsid w:val="00A21758"/>
     <w:rsid w:val="00A2226B"/>
     <w:rsid w:val="00A2300F"/>
     <w:rsid w:val="00A23593"/>
     <w:rsid w:val="00A25437"/>
     <w:rsid w:val="00A27D6C"/>
     <w:rsid w:val="00A33333"/>
     <w:rsid w:val="00A3348B"/>
     <w:rsid w:val="00A3544A"/>
     <w:rsid w:val="00A4037A"/>
     <w:rsid w:val="00A405DD"/>
     <w:rsid w:val="00A40F3A"/>
     <w:rsid w:val="00A43773"/>
     <w:rsid w:val="00A44F4A"/>
     <w:rsid w:val="00A4529D"/>
     <w:rsid w:val="00A45F0E"/>
+    <w:rsid w:val="00A52190"/>
     <w:rsid w:val="00A52969"/>
     <w:rsid w:val="00A5371A"/>
     <w:rsid w:val="00A53A6E"/>
     <w:rsid w:val="00A56991"/>
     <w:rsid w:val="00A57316"/>
     <w:rsid w:val="00A60415"/>
     <w:rsid w:val="00A64EC9"/>
     <w:rsid w:val="00A6724D"/>
     <w:rsid w:val="00A732A4"/>
     <w:rsid w:val="00A7541B"/>
     <w:rsid w:val="00A777FE"/>
     <w:rsid w:val="00A80247"/>
     <w:rsid w:val="00A80885"/>
     <w:rsid w:val="00A826BF"/>
     <w:rsid w:val="00A84258"/>
     <w:rsid w:val="00A903C4"/>
     <w:rsid w:val="00A911A5"/>
     <w:rsid w:val="00A93F85"/>
     <w:rsid w:val="00A9467C"/>
     <w:rsid w:val="00A95D4A"/>
     <w:rsid w:val="00A95E90"/>
     <w:rsid w:val="00A95F35"/>
     <w:rsid w:val="00A96ED2"/>
     <w:rsid w:val="00AA06D1"/>
     <w:rsid w:val="00AA3984"/>
@@ -18765,50 +19172,51 @@
     <w:rsid w:val="00F56F8F"/>
     <w:rsid w:val="00F600AB"/>
     <w:rsid w:val="00F60143"/>
     <w:rsid w:val="00F6092F"/>
     <w:rsid w:val="00F616EB"/>
     <w:rsid w:val="00F624B4"/>
     <w:rsid w:val="00F64717"/>
     <w:rsid w:val="00F6487B"/>
     <w:rsid w:val="00F66EAB"/>
     <w:rsid w:val="00F6746A"/>
     <w:rsid w:val="00F70639"/>
     <w:rsid w:val="00F720FD"/>
     <w:rsid w:val="00F723DD"/>
     <w:rsid w:val="00F753AE"/>
     <w:rsid w:val="00F75697"/>
     <w:rsid w:val="00F76274"/>
     <w:rsid w:val="00F76A70"/>
     <w:rsid w:val="00F80462"/>
     <w:rsid w:val="00F808D4"/>
     <w:rsid w:val="00F813D6"/>
     <w:rsid w:val="00F81782"/>
     <w:rsid w:val="00F81923"/>
     <w:rsid w:val="00F83E15"/>
     <w:rsid w:val="00F83F86"/>
     <w:rsid w:val="00F8400C"/>
+    <w:rsid w:val="00F8504B"/>
     <w:rsid w:val="00F8559D"/>
     <w:rsid w:val="00F86D2F"/>
     <w:rsid w:val="00F90A31"/>
     <w:rsid w:val="00F90BD4"/>
     <w:rsid w:val="00F9378F"/>
     <w:rsid w:val="00F93B57"/>
     <w:rsid w:val="00F95113"/>
     <w:rsid w:val="00F96DFE"/>
     <w:rsid w:val="00F9701A"/>
     <w:rsid w:val="00F97542"/>
     <w:rsid w:val="00FA2A08"/>
     <w:rsid w:val="00FA2D49"/>
     <w:rsid w:val="00FA4724"/>
     <w:rsid w:val="00FA616B"/>
     <w:rsid w:val="00FA7A43"/>
     <w:rsid w:val="00FB02CE"/>
     <w:rsid w:val="00FB0891"/>
     <w:rsid w:val="00FB1699"/>
     <w:rsid w:val="00FB5F38"/>
     <w:rsid w:val="00FB65CC"/>
     <w:rsid w:val="00FB6AFC"/>
     <w:rsid w:val="00FB7D48"/>
     <w:rsid w:val="00FC2ABB"/>
     <w:rsid w:val="00FC3636"/>
     <w:rsid w:val="00FC4050"/>
@@ -19855,69 +20263,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{386DDD20-33AB-4284-84FB-C0F80BDE94E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2462</Words>
-  <Characters>14034</Characters>
+  <Words>2505</Words>
+  <Characters>14282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>資料檔清單</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16464</CharactersWithSpaces>
+  <CharactersWithSpaces>16754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料檔清單</dc:title>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>