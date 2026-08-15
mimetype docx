--- v2 (2026-07-05)
+++ v3 (2026-08-15)
@@ -1834,77 +1834,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="542283F9" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacy care information with fields including year and month of fee (FEE_YM), prescription preparation medical institution </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">code  </w:t>
+              <w:t xml:space="preserve">Pharmacy care information with fields including year and month of fee (FEE_YM), prescription preparation medical institution code  </w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...8 lines deleted...]
-              <w:t>HOSP_ID)</w:t>
+              <w:t>(HOSP_ID)</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, drug code (DRUG_NO), and drug usage (DRUG_USE) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B2DD2E7" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="006247A5" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2682,72 +2664,72 @@
               <w:t xml:space="preserve">Fields include mother’s ID (ID_M), year and month of mother’s birth (BIRTH_YM_M), notification of birth (L_D), gender of newborn (SEX), year and month of birth (BIRTH_YM), weeks of gestation (WEEK), weight at birth (WEIGHT), and birth </w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rder (DEL_NO) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8738FA" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="006E283C" w:rsidP="00832817">
+          <w:p w14:paraId="4B8738FA" w14:textId="1DF001C0" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00F56DE1" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00F56DE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+            <w:r w:rsidR="006E283C" w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DA1B314" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -3669,149 +3651,149 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBD6339" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0EBD6339" w14:textId="5E79BE25" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2007-</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FC5A41" w:rsidRPr="00737E5B">
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12943F3A" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4A4C6A" w14:textId="1CD689FD" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="00210074" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...47 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+              <w:t>938</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>762</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29626F20" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -3934,137 +3916,145 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28623C55" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="28623C55" w14:textId="4E29CDB7" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00525733" w:rsidRPr="00737E5B">
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB14EEF" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2E20A8" w14:textId="4CD06B16" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="00790603" w:rsidP="00832817">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidR="00525733" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">86 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50A7B435" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6547,141 +6537,141 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C89D879" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="3C89D879" w14:textId="2D490213" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1979-</w:t>
+            </w:r>
+            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E92679" w:rsidRPr="00737E5B">
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F426D6E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026CD5C7" w14:textId="7C52EC87" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="00790603" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...55 lines deleted...]
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+              <w:t>215</w:t>
+            </w:r>
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2451EB57" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6979,69 +6969,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2039D0C3" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Files contain information on growth and health of infants, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> of care, and lifestyle etc.</w:t>
+              <w:t>Files contain information on growth and health of infants, method of care, and lifestyle etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="650A8934" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
@@ -8315,181 +8287,189 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35974EC0" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="35974EC0" w14:textId="70A1F8CC" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2004-</w:t>
             </w:r>
-            <w:r w:rsidR="00583B68" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00583B68" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="002F1AD7" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00AB2190" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="002F1AD7" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="002F1AD7" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>023</w:t>
             </w:r>
-            <w:r w:rsidR="004D006B" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="004D006B" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00CB509D" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00CB509D" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2024</w:t>
             </w:r>
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08B4DD04" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="08B4DD04" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), sampling unit (SAMP_UNIT), interpretation unit (LAB_UNIT), and pap smear data (H_BHP_PST_SMEAR) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8F9DF3" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00CB509D" w:rsidP="00832817">
+          <w:p w14:paraId="1D8F9DF3" w14:textId="0310A826" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="00210074" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>493</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00583B68" w:rsidRPr="00737E5B">
+              <w:t>423</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29AB2F4C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -8629,171 +8609,179 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6AEB79" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="008C3DF3" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="4C6AEB79" w14:textId="4DCAE9C5" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="008C3DF3" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2010-2022</w:t>
             </w:r>
-            <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00AB2190" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
-            <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00AB2190" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00AB2190" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
+            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD850C2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="3CD850C2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), colonoscopy report (H_BHP_CCS_CUT), colonoscopy diagnosis (H_BHP_CCS_ CONF), and fecal occult blood test (H_BHP_CCS_FOBT) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="519EE71C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="008C3DF3" w:rsidP="00832817">
+          <w:p w14:paraId="519EE71C" w14:textId="4D4453EF" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="00790603" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> MB</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C3DF3" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="581505B2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8927,205 +8915,179 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0062C296" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0062C296" w14:textId="773E4D6E" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2004-2022</w:t>
             </w:r>
-            <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00AB2190" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>023</w:t>
             </w:r>
-            <w:r w:rsidR="004D006B" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="004D006B" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="003A57CD" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="003A57CD" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>2024</w:t>
+            </w:r>
+            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67CF95AF" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> (ID), mammogram data (H_BHP_BCS_DATA), mammogram screening unit (H_BHP_BCS_UNIT), and mammogram screening doctor (H_BHP_BCS_DR) etc.</w:t>
+          <w:p w14:paraId="67CF95AF" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (ID), mammogram data (H_BHP_BCS_DATA), mammogram screening unit (H_BHP_BCS_UNIT), and mammogram screening doctor (H_BHP_BCS_DR) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21AE4653" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="003A57CD" w:rsidP="002F1AD7">
+          <w:p w14:paraId="21AE4653" w14:textId="1DFACA70" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="00790603" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>469</w:t>
-[...23 lines deleted...]
-              <w:t>B</w:t>
+              <w:t>436</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35CCA7A8" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -9259,173 +9221,173 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32296602" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="32296602" w14:textId="2D21E427" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2010-202</w:t>
             </w:r>
-            <w:r w:rsidR="00D9618A" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00D9618A" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00AB2190" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00D9618A" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00D9618A" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
-            <w:r w:rsidR="004D006B" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="004D006B" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="004D006B" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="004D006B" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2024</w:t>
             </w:r>
+            <w:r w:rsidR="00CE4C0A" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="793B1B63" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="793B1B63" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), oral cancer diagnosis file (H_BHP_OMS_ CONFIRM), and biopsy data (H_BHP_OMS_ CUT) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B969BCC" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="00D9618A" w:rsidP="002F1AD7">
+          <w:p w14:paraId="6B969BCC" w14:textId="3224B32C" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="00CE4C0A" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
-[...7 lines deleted...]
-            <w:r w:rsidR="004D006B" w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BE3E49D" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -9529,69 +9491,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="255EA352" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">National </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> system databases</w:t>
+              <w:t>National genetic diagnosis system databases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AAC52D6" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -10170,105 +10114,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F40EC8B" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Fields include national ID number (ID), reporting unit (</w:t>
-[...53 lines deleted...]
-              <w:t>) etc.</w:t>
+              <w:t>Fields include national ID number (ID), reporting unit (rep_hspt), identity type (iden_no), x-ray results (xres1), and date of x-ray (xdate) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38BF695D" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -10708,188 +10598,164 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F77EBC1" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="4F77EBC1" w14:textId="2D24EB76" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2012</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4C0A" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4C0A" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CB509D" w:rsidRPr="00737E5B">
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469C3476" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include body check up</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blood biochemical test, renal function test, health consultation, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB153D3" w14:textId="236A611D" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="00CE4C0A" w:rsidP="00CE4C0A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...37 lines deleted...]
-            <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
+              <w:t>508</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43E96E57" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11056,98 +10922,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51B1CA33" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Fields include national ID number (ID), vaccine name and dosage (</w:t>
-[...46 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Fields include national ID number (ID), vaccine name and dosage (Ecode), date of vaccination (VaccDate), confirmed and death cases  etc.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA6E47D" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="00441AEF" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -11346,283 +11166,273 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF08E6B" w14:textId="77777777" w:rsidR="00784CFF" w:rsidRPr="00737E5B" w:rsidRDefault="00784CFF" w:rsidP="006C7975">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="6EF08E6B" w14:textId="7FB40473" w:rsidR="00784CFF" w:rsidRPr="00E91F4A" w:rsidRDefault="00784CFF" w:rsidP="006C7975">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>022</w:t>
             </w:r>
-            <w:r w:rsidR="00803E8C" w:rsidRPr="00737E5B">
-[...5 lines deleted...]
-              <w:t>-2024</w:t>
+            <w:r w:rsidR="00CE4C0A" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4C0A" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D94A0B9" w14:textId="77777777" w:rsidR="00784CFF" w:rsidRPr="00737E5B" w:rsidRDefault="00784CFF" w:rsidP="00784CFF">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="1D94A0B9" w14:textId="77777777" w:rsidR="00784CFF" w:rsidRPr="00E91F4A" w:rsidRDefault="00784CFF" w:rsidP="00784CFF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID),</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">lung </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>medical</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>istory</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          </w:p>
+          <w:p w14:paraId="69E6AACD" w14:textId="77777777" w:rsidR="00784CFF" w:rsidRPr="00E91F4A" w:rsidRDefault="00784CFF" w:rsidP="00784CFF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MedicalHistory</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">),code of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">PhotoHospital </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>PhotoHospital</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51337342" w14:textId="7F777B54" w:rsidR="00784CFF" w:rsidRPr="00E91F4A" w:rsidRDefault="00CE4C0A" w:rsidP="006C7975">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
-[...61 lines deleted...]
-            <w:r w:rsidR="00784CFF" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00784CFF" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DD97D53" w14:textId="77777777" w:rsidR="00784CFF" w:rsidRPr="00737E5B" w:rsidRDefault="00784CFF" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12572,69 +12382,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30DA9707" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Files contain basic demography, diet, diseases and environmental exposure, health-risk actions, family disease history, general physical attributes, physical </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> blood, urine, and other biological and chemical examinations etc.</w:t>
+              <w:t>Files contain basic demography, diet, diseases and environmental exposure, health-risk actions, family disease history, general physical attributes, physical examination, and blood, urine, and other biological and chemical examinations etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CE0C79A" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -14384,69 +14176,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="324420E3" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reported Data </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Domestic Violence</w:t>
+              <w:t>Reported Data of Domestic Violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AAE74EF" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -15112,199 +14886,207 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A19D935" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+          <w:p w14:paraId="0A19D935" w14:textId="5C0B00F3" w:rsidR="006C7975" w:rsidRPr="00E91F4A" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:leftChars="-17" w:left="-41" w:rightChars="-20" w:right="-48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00ED3831" w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2011-</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4C0A" w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4C0A" w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAE8F29" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
+          <w:p w14:paraId="1CAE8F29" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00E91F4A" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include reporting person (INFOERTYPE), reporting unit (INFOUNIT), national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> victim (CLIENTID), and national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> offender (DID) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB6E79E" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="00ED3831" w:rsidP="006C7975">
+          <w:p w14:paraId="6FB6E79E" w14:textId="01B7739E" w:rsidR="006C7975" w:rsidRPr="00E91F4A" w:rsidRDefault="00CE4C0A" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C7975" w:rsidRPr="00737E5B">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56E07C6D" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -15556,69 +15338,51 @@
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ields include </w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">hildren and youths living and health conditions, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> and education issues, and demand, utilize and expectation for welfare measures etc.</w:t>
+              <w:t>hildren and youths living and health conditions, child care and education issues, and demand, utilize and expectation for welfare measures etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A557A8" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="00554BA2" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -15882,112 +15646,92 @@
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">bject </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>bject Identifier</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Identifier</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OBJID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partial management of disabled persons - assessment/plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...41 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="64E4874F" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -16273,102 +16017,92 @@
       <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B972E7" w14:textId="77777777" w:rsidR="00583B68" w:rsidRPr="00737E5B" w:rsidRDefault="00583B68" w:rsidP="004A3AF5">
+    <w:p w14:paraId="28B972E7" w14:textId="401D4B24" w:rsidR="00583B68" w:rsidRPr="00E91F4A" w:rsidRDefault="00583B68" w:rsidP="004A3AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Health-</w:t>
+        <w:t>, Health-</w:t>
       </w:r>
       <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">data available for the following years: 2004-2022, </w:t>
       </w:r>
@@ -16382,143 +16116,165 @@
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
+      <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6D79C356" w14:textId="77777777" w:rsidR="00D9618A" w:rsidRPr="00737E5B" w:rsidRDefault="00D9618A" w:rsidP="00D9618A">
+    <w:p w14:paraId="6D79C356" w14:textId="2C1784EB" w:rsidR="00D9618A" w:rsidRPr="00737E5B" w:rsidRDefault="00D9618A" w:rsidP="00D9618A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737E5B">
+      <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00737E5B">
+      <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737E5B">
+      <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5 ,</w:t>
+        <w:t>5 , Health-</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00737E5B">
+      <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737E5B">
+      <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">7 data available for the following years: 2010-2022, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00737E5B">
+      <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737E5B">
+      <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
+      <w:r w:rsidR="00AB2190" w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2190" w:rsidRPr="00737E5B">
+      <w:r w:rsidR="00AB2190" w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7347ACA8" w14:textId="77777777" w:rsidR="00ED68A2" w:rsidRPr="00737E5B" w:rsidRDefault="00ED68A2" w:rsidP="00ED68A2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
@@ -16896,65 +16652,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welfare-19 data available for the following years: 2018, 2022.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008470A2" w:rsidRPr="00737E5B" w:rsidSect="007A614B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="627B9377" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22">
+    <w:p w14:paraId="633BB4CC" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F381CA6" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22">
+    <w:p w14:paraId="3A129B9C" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="073C32AD" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22"/>
+    <w:p w14:paraId="4E2783D8" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -17051,114 +16807,126 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00201738">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="577E9CFB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00201738" w:rsidRDefault="006F33F4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70945E3D" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22">
+    <w:p w14:paraId="2266A6B3" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B05A7AC" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22">
+    <w:p w14:paraId="7D0A3913" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E5ABAD1" w14:textId="77777777" w:rsidR="000D2F22" w:rsidRDefault="000D2F22"/>
+    <w:p w14:paraId="0730757F" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C1444D9" w14:textId="50F2E8F0" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
+  <w:p w14:paraId="2C1444D9" w14:textId="7050475D" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">LST001: Data File Checklist </w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t>Amended on</w:t>
     </w:r>
     <w:r w:rsidR="00DE1674" w:rsidRPr="00DE1674">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00DA3E65" w:rsidRPr="00DA3E65">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>Jul</w:t>
+    </w:r>
     <w:r w:rsidR="00A52190">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>Jun 26</w:t>
+      <w:t xml:space="preserve"> 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F56DE1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003C5D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -17332,51 +17100,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4462" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2137866863">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1561406344">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
@@ -17480,50 +17247,51 @@
     <w:rsid w:val="0009600E"/>
     <w:rsid w:val="00097550"/>
     <w:rsid w:val="000A285D"/>
     <w:rsid w:val="000A300C"/>
     <w:rsid w:val="000A377C"/>
     <w:rsid w:val="000A68CE"/>
     <w:rsid w:val="000A72BB"/>
     <w:rsid w:val="000B1F8A"/>
     <w:rsid w:val="000B3917"/>
     <w:rsid w:val="000B47F6"/>
     <w:rsid w:val="000B569C"/>
     <w:rsid w:val="000C109D"/>
     <w:rsid w:val="000C2AE6"/>
     <w:rsid w:val="000C55F9"/>
     <w:rsid w:val="000C5664"/>
     <w:rsid w:val="000C7A68"/>
     <w:rsid w:val="000D054F"/>
     <w:rsid w:val="000D1549"/>
     <w:rsid w:val="000D1B92"/>
     <w:rsid w:val="000D2F22"/>
     <w:rsid w:val="000D3C56"/>
     <w:rsid w:val="000E1C3D"/>
     <w:rsid w:val="000E3745"/>
     <w:rsid w:val="000E3BB6"/>
     <w:rsid w:val="000E6AED"/>
+    <w:rsid w:val="000E7A23"/>
     <w:rsid w:val="000F1F55"/>
     <w:rsid w:val="000F2796"/>
     <w:rsid w:val="000F2F20"/>
     <w:rsid w:val="000F2FFF"/>
     <w:rsid w:val="000F50BC"/>
     <w:rsid w:val="000F56D7"/>
     <w:rsid w:val="000F5996"/>
     <w:rsid w:val="000F742B"/>
     <w:rsid w:val="00100057"/>
     <w:rsid w:val="001000ED"/>
     <w:rsid w:val="00102233"/>
     <w:rsid w:val="00102A98"/>
     <w:rsid w:val="00102BFA"/>
     <w:rsid w:val="001079A0"/>
     <w:rsid w:val="001122A6"/>
     <w:rsid w:val="001122DA"/>
     <w:rsid w:val="00116EEE"/>
     <w:rsid w:val="00117842"/>
     <w:rsid w:val="00117CC8"/>
     <w:rsid w:val="0012024F"/>
     <w:rsid w:val="00121EB7"/>
     <w:rsid w:val="0012389C"/>
     <w:rsid w:val="00125B22"/>
     <w:rsid w:val="0013021F"/>
     <w:rsid w:val="001302A5"/>
@@ -17611,50 +17379,51 @@
     <w:rsid w:val="001D53CA"/>
     <w:rsid w:val="001E09DF"/>
     <w:rsid w:val="001E0BE9"/>
     <w:rsid w:val="001E169D"/>
     <w:rsid w:val="001E174F"/>
     <w:rsid w:val="001E2C6D"/>
     <w:rsid w:val="001E365B"/>
     <w:rsid w:val="001E3B07"/>
     <w:rsid w:val="001E66CA"/>
     <w:rsid w:val="001E778E"/>
     <w:rsid w:val="001F0756"/>
     <w:rsid w:val="001F0AF9"/>
     <w:rsid w:val="001F1F33"/>
     <w:rsid w:val="001F24C4"/>
     <w:rsid w:val="001F3315"/>
     <w:rsid w:val="001F41DB"/>
     <w:rsid w:val="001F5328"/>
     <w:rsid w:val="001F58DF"/>
     <w:rsid w:val="001F647C"/>
     <w:rsid w:val="001F6B43"/>
     <w:rsid w:val="00201738"/>
     <w:rsid w:val="00203BDA"/>
     <w:rsid w:val="00206101"/>
     <w:rsid w:val="00206821"/>
     <w:rsid w:val="002078FC"/>
+    <w:rsid w:val="00210074"/>
     <w:rsid w:val="0021260B"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00215B04"/>
     <w:rsid w:val="00215CCC"/>
     <w:rsid w:val="00216D69"/>
     <w:rsid w:val="00220C69"/>
     <w:rsid w:val="00223A99"/>
     <w:rsid w:val="002242A6"/>
     <w:rsid w:val="00224C47"/>
     <w:rsid w:val="002251F1"/>
     <w:rsid w:val="00225502"/>
     <w:rsid w:val="00225A40"/>
     <w:rsid w:val="002306F0"/>
     <w:rsid w:val="00230F58"/>
     <w:rsid w:val="0023182C"/>
     <w:rsid w:val="0023371E"/>
     <w:rsid w:val="00233F33"/>
     <w:rsid w:val="00235F71"/>
     <w:rsid w:val="002367B2"/>
     <w:rsid w:val="00237817"/>
     <w:rsid w:val="00237D55"/>
     <w:rsid w:val="0024091F"/>
     <w:rsid w:val="00244717"/>
     <w:rsid w:val="00244CE8"/>
     <w:rsid w:val="00246E8E"/>
@@ -17694,73 +17463,75 @@
     <w:rsid w:val="002A1689"/>
     <w:rsid w:val="002A1E4D"/>
     <w:rsid w:val="002A2652"/>
     <w:rsid w:val="002A70C0"/>
     <w:rsid w:val="002B1016"/>
     <w:rsid w:val="002B1907"/>
     <w:rsid w:val="002B634C"/>
     <w:rsid w:val="002B6AA2"/>
     <w:rsid w:val="002C0870"/>
     <w:rsid w:val="002C0B09"/>
     <w:rsid w:val="002C0CE0"/>
     <w:rsid w:val="002C28D3"/>
     <w:rsid w:val="002C2B6D"/>
     <w:rsid w:val="002C350E"/>
     <w:rsid w:val="002C35C9"/>
     <w:rsid w:val="002C3696"/>
     <w:rsid w:val="002C4AAA"/>
     <w:rsid w:val="002C66DE"/>
     <w:rsid w:val="002C6BE4"/>
     <w:rsid w:val="002C7005"/>
     <w:rsid w:val="002D16D0"/>
     <w:rsid w:val="002D2D6D"/>
     <w:rsid w:val="002D3858"/>
     <w:rsid w:val="002D3FCB"/>
     <w:rsid w:val="002D4AE2"/>
+    <w:rsid w:val="002D6599"/>
     <w:rsid w:val="002E052B"/>
     <w:rsid w:val="002E08AC"/>
     <w:rsid w:val="002E2242"/>
     <w:rsid w:val="002E2289"/>
     <w:rsid w:val="002E3461"/>
     <w:rsid w:val="002E3793"/>
     <w:rsid w:val="002E39AE"/>
     <w:rsid w:val="002E45BD"/>
     <w:rsid w:val="002E4754"/>
     <w:rsid w:val="002E6664"/>
     <w:rsid w:val="002E6DCD"/>
     <w:rsid w:val="002E7B10"/>
     <w:rsid w:val="002F078D"/>
     <w:rsid w:val="002F1AD7"/>
     <w:rsid w:val="002F1BBC"/>
     <w:rsid w:val="002F383A"/>
     <w:rsid w:val="002F3D34"/>
     <w:rsid w:val="002F478B"/>
     <w:rsid w:val="002F6665"/>
     <w:rsid w:val="002F6B72"/>
     <w:rsid w:val="002F6CEB"/>
     <w:rsid w:val="002F6D78"/>
     <w:rsid w:val="002F7084"/>
+    <w:rsid w:val="002F7745"/>
     <w:rsid w:val="0030006D"/>
     <w:rsid w:val="00304463"/>
     <w:rsid w:val="00304D76"/>
     <w:rsid w:val="00307091"/>
     <w:rsid w:val="003075D4"/>
     <w:rsid w:val="00310673"/>
     <w:rsid w:val="00311835"/>
     <w:rsid w:val="00313BFB"/>
     <w:rsid w:val="0031457B"/>
     <w:rsid w:val="00314DDC"/>
     <w:rsid w:val="00315B38"/>
     <w:rsid w:val="00324711"/>
     <w:rsid w:val="00326C49"/>
     <w:rsid w:val="00330A14"/>
     <w:rsid w:val="00330B0F"/>
     <w:rsid w:val="00331EF8"/>
     <w:rsid w:val="00336A9F"/>
     <w:rsid w:val="00340342"/>
     <w:rsid w:val="0034370D"/>
     <w:rsid w:val="00345FAA"/>
     <w:rsid w:val="00345FB5"/>
     <w:rsid w:val="00346AFD"/>
     <w:rsid w:val="00350C60"/>
     <w:rsid w:val="003520F7"/>
     <w:rsid w:val="003521FF"/>
@@ -18148,50 +17919,51 @@
     <w:rsid w:val="00666E0B"/>
     <w:rsid w:val="0066738A"/>
     <w:rsid w:val="00667A6C"/>
     <w:rsid w:val="00670035"/>
     <w:rsid w:val="00670A5A"/>
     <w:rsid w:val="00670DD9"/>
     <w:rsid w:val="0067295F"/>
     <w:rsid w:val="00673AD4"/>
     <w:rsid w:val="00674750"/>
     <w:rsid w:val="00676AA5"/>
     <w:rsid w:val="00676B9E"/>
     <w:rsid w:val="00677F5F"/>
     <w:rsid w:val="00681493"/>
     <w:rsid w:val="00681569"/>
     <w:rsid w:val="00683446"/>
     <w:rsid w:val="0068373D"/>
     <w:rsid w:val="00683CF0"/>
     <w:rsid w:val="00684548"/>
     <w:rsid w:val="0068565F"/>
     <w:rsid w:val="00691569"/>
     <w:rsid w:val="0069230B"/>
     <w:rsid w:val="00694ADD"/>
     <w:rsid w:val="00694C5D"/>
     <w:rsid w:val="00697962"/>
     <w:rsid w:val="006A0C5B"/>
+    <w:rsid w:val="006A2359"/>
     <w:rsid w:val="006A29FE"/>
     <w:rsid w:val="006A2AA7"/>
     <w:rsid w:val="006A324F"/>
     <w:rsid w:val="006A49F5"/>
     <w:rsid w:val="006A518A"/>
     <w:rsid w:val="006A694D"/>
     <w:rsid w:val="006A6D01"/>
     <w:rsid w:val="006A7D32"/>
     <w:rsid w:val="006A7F93"/>
     <w:rsid w:val="006B3A4B"/>
     <w:rsid w:val="006B3AE4"/>
     <w:rsid w:val="006B3F98"/>
     <w:rsid w:val="006B4077"/>
     <w:rsid w:val="006B5105"/>
     <w:rsid w:val="006B5DAD"/>
     <w:rsid w:val="006B5F42"/>
     <w:rsid w:val="006B62E1"/>
     <w:rsid w:val="006C0941"/>
     <w:rsid w:val="006C21AE"/>
     <w:rsid w:val="006C222B"/>
     <w:rsid w:val="006C3610"/>
     <w:rsid w:val="006C5696"/>
     <w:rsid w:val="006C581D"/>
     <w:rsid w:val="006C5BB4"/>
     <w:rsid w:val="006C6234"/>
@@ -18244,74 +18016,76 @@
     <w:rsid w:val="00722FDE"/>
     <w:rsid w:val="007230C8"/>
     <w:rsid w:val="00723F58"/>
     <w:rsid w:val="0072735B"/>
     <w:rsid w:val="00727AF4"/>
     <w:rsid w:val="00731383"/>
     <w:rsid w:val="0073303E"/>
     <w:rsid w:val="00733F99"/>
     <w:rsid w:val="0073489C"/>
     <w:rsid w:val="00735646"/>
     <w:rsid w:val="00737A45"/>
     <w:rsid w:val="00737C42"/>
     <w:rsid w:val="00737E5B"/>
     <w:rsid w:val="0074027F"/>
     <w:rsid w:val="007409DF"/>
     <w:rsid w:val="00742255"/>
     <w:rsid w:val="00743DE6"/>
     <w:rsid w:val="00744E31"/>
     <w:rsid w:val="0074597B"/>
     <w:rsid w:val="007474FF"/>
     <w:rsid w:val="0075039D"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="007538A9"/>
     <w:rsid w:val="007539DD"/>
     <w:rsid w:val="00753D77"/>
+    <w:rsid w:val="0075617F"/>
     <w:rsid w:val="00761601"/>
     <w:rsid w:val="0076260E"/>
     <w:rsid w:val="00762D54"/>
     <w:rsid w:val="00762EEB"/>
     <w:rsid w:val="00765F02"/>
     <w:rsid w:val="00767FCB"/>
     <w:rsid w:val="007718C4"/>
     <w:rsid w:val="00773BB1"/>
     <w:rsid w:val="00774972"/>
     <w:rsid w:val="00774CDE"/>
     <w:rsid w:val="00775418"/>
     <w:rsid w:val="00776EEE"/>
     <w:rsid w:val="00780C73"/>
     <w:rsid w:val="00780DDF"/>
     <w:rsid w:val="00781101"/>
     <w:rsid w:val="00781AB2"/>
     <w:rsid w:val="007829B2"/>
     <w:rsid w:val="00783406"/>
     <w:rsid w:val="00783CB0"/>
     <w:rsid w:val="00784423"/>
     <w:rsid w:val="00784560"/>
     <w:rsid w:val="00784C54"/>
     <w:rsid w:val="00784CFF"/>
     <w:rsid w:val="007854DB"/>
+    <w:rsid w:val="00790603"/>
     <w:rsid w:val="00792185"/>
     <w:rsid w:val="007926C1"/>
     <w:rsid w:val="00792B79"/>
     <w:rsid w:val="0079318C"/>
     <w:rsid w:val="00795961"/>
     <w:rsid w:val="007A2A31"/>
     <w:rsid w:val="007A31C5"/>
     <w:rsid w:val="007A467E"/>
     <w:rsid w:val="007A4AAA"/>
     <w:rsid w:val="007A4C84"/>
     <w:rsid w:val="007A4EE8"/>
     <w:rsid w:val="007A5613"/>
     <w:rsid w:val="007A60F8"/>
     <w:rsid w:val="007A614B"/>
     <w:rsid w:val="007B091D"/>
     <w:rsid w:val="007B0AFA"/>
     <w:rsid w:val="007B0F26"/>
     <w:rsid w:val="007B22A0"/>
     <w:rsid w:val="007B2BA7"/>
     <w:rsid w:val="007B316F"/>
     <w:rsid w:val="007B35FE"/>
     <w:rsid w:val="007B4145"/>
     <w:rsid w:val="007B46CC"/>
     <w:rsid w:val="007B5189"/>
     <w:rsid w:val="007B6D54"/>
@@ -18698,50 +18472,51 @@
     <w:rsid w:val="00B17674"/>
     <w:rsid w:val="00B200FC"/>
     <w:rsid w:val="00B2179F"/>
     <w:rsid w:val="00B27159"/>
     <w:rsid w:val="00B27F07"/>
     <w:rsid w:val="00B31542"/>
     <w:rsid w:val="00B319AD"/>
     <w:rsid w:val="00B33941"/>
     <w:rsid w:val="00B35358"/>
     <w:rsid w:val="00B36BB6"/>
     <w:rsid w:val="00B40005"/>
     <w:rsid w:val="00B41663"/>
     <w:rsid w:val="00B4256C"/>
     <w:rsid w:val="00B42EBE"/>
     <w:rsid w:val="00B43517"/>
     <w:rsid w:val="00B43B94"/>
     <w:rsid w:val="00B45A37"/>
     <w:rsid w:val="00B4603F"/>
     <w:rsid w:val="00B50584"/>
     <w:rsid w:val="00B51231"/>
     <w:rsid w:val="00B55BC4"/>
     <w:rsid w:val="00B566EE"/>
     <w:rsid w:val="00B579C8"/>
     <w:rsid w:val="00B611D4"/>
     <w:rsid w:val="00B627C1"/>
+    <w:rsid w:val="00B62BFD"/>
     <w:rsid w:val="00B635D8"/>
     <w:rsid w:val="00B6483C"/>
     <w:rsid w:val="00B669E0"/>
     <w:rsid w:val="00B672DF"/>
     <w:rsid w:val="00B67C89"/>
     <w:rsid w:val="00B70E3E"/>
     <w:rsid w:val="00B7188C"/>
     <w:rsid w:val="00B745D6"/>
     <w:rsid w:val="00B75018"/>
     <w:rsid w:val="00B75CAF"/>
     <w:rsid w:val="00B76453"/>
     <w:rsid w:val="00B77012"/>
     <w:rsid w:val="00B80318"/>
     <w:rsid w:val="00B823C9"/>
     <w:rsid w:val="00B84ACE"/>
     <w:rsid w:val="00B8590E"/>
     <w:rsid w:val="00B875BD"/>
     <w:rsid w:val="00B8773D"/>
     <w:rsid w:val="00B9130A"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B93FA4"/>
     <w:rsid w:val="00B943A4"/>
     <w:rsid w:val="00B97EEA"/>
     <w:rsid w:val="00BA02CF"/>
     <w:rsid w:val="00BA0EBC"/>
@@ -18864,50 +18639,51 @@
     <w:rsid w:val="00CC17BA"/>
     <w:rsid w:val="00CC20FB"/>
     <w:rsid w:val="00CC3883"/>
     <w:rsid w:val="00CC4224"/>
     <w:rsid w:val="00CC4CF2"/>
     <w:rsid w:val="00CC514A"/>
     <w:rsid w:val="00CC577F"/>
     <w:rsid w:val="00CC59D8"/>
     <w:rsid w:val="00CC5BA5"/>
     <w:rsid w:val="00CC6357"/>
     <w:rsid w:val="00CC6556"/>
     <w:rsid w:val="00CC6B0C"/>
     <w:rsid w:val="00CD0667"/>
     <w:rsid w:val="00CD0FE4"/>
     <w:rsid w:val="00CD12FE"/>
     <w:rsid w:val="00CD1776"/>
     <w:rsid w:val="00CD4257"/>
     <w:rsid w:val="00CD56F8"/>
     <w:rsid w:val="00CD769A"/>
     <w:rsid w:val="00CE0C96"/>
     <w:rsid w:val="00CE1852"/>
     <w:rsid w:val="00CE1FDB"/>
     <w:rsid w:val="00CE2A4D"/>
     <w:rsid w:val="00CE358F"/>
     <w:rsid w:val="00CE4342"/>
+    <w:rsid w:val="00CE4C0A"/>
     <w:rsid w:val="00CE6BB3"/>
     <w:rsid w:val="00CF035D"/>
     <w:rsid w:val="00CF0D86"/>
     <w:rsid w:val="00CF0FED"/>
     <w:rsid w:val="00CF27B3"/>
     <w:rsid w:val="00CF38D4"/>
     <w:rsid w:val="00CF3BEC"/>
     <w:rsid w:val="00CF4866"/>
     <w:rsid w:val="00CF569F"/>
     <w:rsid w:val="00CF65D1"/>
     <w:rsid w:val="00D0015E"/>
     <w:rsid w:val="00D00174"/>
     <w:rsid w:val="00D00E7E"/>
     <w:rsid w:val="00D043D5"/>
     <w:rsid w:val="00D05A97"/>
     <w:rsid w:val="00D07E34"/>
     <w:rsid w:val="00D07FF5"/>
     <w:rsid w:val="00D14A4D"/>
     <w:rsid w:val="00D21374"/>
     <w:rsid w:val="00D216C0"/>
     <w:rsid w:val="00D22294"/>
     <w:rsid w:val="00D2324E"/>
     <w:rsid w:val="00D24780"/>
     <w:rsid w:val="00D250CD"/>
     <w:rsid w:val="00D25E16"/>
@@ -18954,50 +18730,51 @@
     <w:rsid w:val="00D73C9D"/>
     <w:rsid w:val="00D74836"/>
     <w:rsid w:val="00D75EB5"/>
     <w:rsid w:val="00D7607B"/>
     <w:rsid w:val="00D76AD3"/>
     <w:rsid w:val="00D803DE"/>
     <w:rsid w:val="00D80636"/>
     <w:rsid w:val="00D808E2"/>
     <w:rsid w:val="00D824CF"/>
     <w:rsid w:val="00D826DD"/>
     <w:rsid w:val="00D837B2"/>
     <w:rsid w:val="00D86C7C"/>
     <w:rsid w:val="00D87503"/>
     <w:rsid w:val="00D8763C"/>
     <w:rsid w:val="00D90D56"/>
     <w:rsid w:val="00D90FF8"/>
     <w:rsid w:val="00D929DB"/>
     <w:rsid w:val="00D9383F"/>
     <w:rsid w:val="00D94220"/>
     <w:rsid w:val="00D94E56"/>
     <w:rsid w:val="00D9618A"/>
     <w:rsid w:val="00D96929"/>
     <w:rsid w:val="00D97986"/>
     <w:rsid w:val="00DA1910"/>
     <w:rsid w:val="00DA2D7A"/>
+    <w:rsid w:val="00DA3E65"/>
     <w:rsid w:val="00DA3EFD"/>
     <w:rsid w:val="00DA3FAA"/>
     <w:rsid w:val="00DA52BF"/>
     <w:rsid w:val="00DA56CF"/>
     <w:rsid w:val="00DA68E7"/>
     <w:rsid w:val="00DA7222"/>
     <w:rsid w:val="00DA7905"/>
     <w:rsid w:val="00DA7A22"/>
     <w:rsid w:val="00DB0CDD"/>
     <w:rsid w:val="00DB10C0"/>
     <w:rsid w:val="00DB29DA"/>
     <w:rsid w:val="00DB3B2A"/>
     <w:rsid w:val="00DB46FD"/>
     <w:rsid w:val="00DB4F37"/>
     <w:rsid w:val="00DB5668"/>
     <w:rsid w:val="00DB5794"/>
     <w:rsid w:val="00DB5C8C"/>
     <w:rsid w:val="00DB5FE3"/>
     <w:rsid w:val="00DB64F8"/>
     <w:rsid w:val="00DB7D4B"/>
     <w:rsid w:val="00DC14A0"/>
     <w:rsid w:val="00DC1CB4"/>
     <w:rsid w:val="00DC3948"/>
     <w:rsid w:val="00DC5919"/>
     <w:rsid w:val="00DC6151"/>
@@ -19062,50 +18839,51 @@
     <w:rsid w:val="00E5660E"/>
     <w:rsid w:val="00E56DD0"/>
     <w:rsid w:val="00E5789C"/>
     <w:rsid w:val="00E619BF"/>
     <w:rsid w:val="00E61B76"/>
     <w:rsid w:val="00E627A9"/>
     <w:rsid w:val="00E65904"/>
     <w:rsid w:val="00E6620F"/>
     <w:rsid w:val="00E709B2"/>
     <w:rsid w:val="00E70E4C"/>
     <w:rsid w:val="00E7103B"/>
     <w:rsid w:val="00E7169E"/>
     <w:rsid w:val="00E7364D"/>
     <w:rsid w:val="00E73654"/>
     <w:rsid w:val="00E73C6F"/>
     <w:rsid w:val="00E757B7"/>
     <w:rsid w:val="00E7596B"/>
     <w:rsid w:val="00E76C0A"/>
     <w:rsid w:val="00E77AC9"/>
     <w:rsid w:val="00E80A9B"/>
     <w:rsid w:val="00E81F35"/>
     <w:rsid w:val="00E82B63"/>
     <w:rsid w:val="00E86042"/>
     <w:rsid w:val="00E871CA"/>
     <w:rsid w:val="00E91ED7"/>
+    <w:rsid w:val="00E91F4A"/>
     <w:rsid w:val="00E92679"/>
     <w:rsid w:val="00E948EE"/>
     <w:rsid w:val="00E959E0"/>
     <w:rsid w:val="00E960C2"/>
     <w:rsid w:val="00E965EB"/>
     <w:rsid w:val="00E966B9"/>
     <w:rsid w:val="00E967E3"/>
     <w:rsid w:val="00EA01B1"/>
     <w:rsid w:val="00EA07BD"/>
     <w:rsid w:val="00EA2FDB"/>
     <w:rsid w:val="00EA3E70"/>
     <w:rsid w:val="00EA4DBF"/>
     <w:rsid w:val="00EA4FD4"/>
     <w:rsid w:val="00EA677E"/>
     <w:rsid w:val="00EA7F37"/>
     <w:rsid w:val="00EB1650"/>
     <w:rsid w:val="00EB4D93"/>
     <w:rsid w:val="00EB52F0"/>
     <w:rsid w:val="00EC390D"/>
     <w:rsid w:val="00EC44A9"/>
     <w:rsid w:val="00EC4B57"/>
     <w:rsid w:val="00EC5D95"/>
     <w:rsid w:val="00EC6B4F"/>
     <w:rsid w:val="00ED0196"/>
     <w:rsid w:val="00ED26E3"/>
@@ -19145,52 +18923,54 @@
     <w:rsid w:val="00F22C0A"/>
     <w:rsid w:val="00F23179"/>
     <w:rsid w:val="00F24288"/>
     <w:rsid w:val="00F25440"/>
     <w:rsid w:val="00F25653"/>
     <w:rsid w:val="00F259A3"/>
     <w:rsid w:val="00F25FA4"/>
     <w:rsid w:val="00F26C88"/>
     <w:rsid w:val="00F279B7"/>
     <w:rsid w:val="00F31505"/>
     <w:rsid w:val="00F32875"/>
     <w:rsid w:val="00F4123C"/>
     <w:rsid w:val="00F41ACD"/>
     <w:rsid w:val="00F4326E"/>
     <w:rsid w:val="00F43D24"/>
     <w:rsid w:val="00F443B4"/>
     <w:rsid w:val="00F44E5E"/>
     <w:rsid w:val="00F44E84"/>
     <w:rsid w:val="00F45201"/>
     <w:rsid w:val="00F460BC"/>
     <w:rsid w:val="00F4648F"/>
     <w:rsid w:val="00F47399"/>
     <w:rsid w:val="00F50145"/>
     <w:rsid w:val="00F50503"/>
     <w:rsid w:val="00F5061A"/>
+    <w:rsid w:val="00F5203E"/>
     <w:rsid w:val="00F531DE"/>
     <w:rsid w:val="00F564D1"/>
+    <w:rsid w:val="00F56DE1"/>
     <w:rsid w:val="00F56F8F"/>
     <w:rsid w:val="00F600AB"/>
     <w:rsid w:val="00F60143"/>
     <w:rsid w:val="00F6092F"/>
     <w:rsid w:val="00F616EB"/>
     <w:rsid w:val="00F624B4"/>
     <w:rsid w:val="00F64717"/>
     <w:rsid w:val="00F6487B"/>
     <w:rsid w:val="00F66EAB"/>
     <w:rsid w:val="00F6746A"/>
     <w:rsid w:val="00F70639"/>
     <w:rsid w:val="00F720FD"/>
     <w:rsid w:val="00F723DD"/>
     <w:rsid w:val="00F753AE"/>
     <w:rsid w:val="00F75697"/>
     <w:rsid w:val="00F76274"/>
     <w:rsid w:val="00F76A70"/>
     <w:rsid w:val="00F80462"/>
     <w:rsid w:val="00F808D4"/>
     <w:rsid w:val="00F813D6"/>
     <w:rsid w:val="00F81782"/>
     <w:rsid w:val="00F81923"/>
     <w:rsid w:val="00F83E15"/>
     <w:rsid w:val="00F83F86"/>
     <w:rsid w:val="00F8400C"/>
@@ -20263,69 +20043,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{386DDD20-33AB-4284-84FB-C0F80BDE94E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2505</Words>
-  <Characters>14282</Characters>
+  <Words>2510</Words>
+  <Characters>14308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>119</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>資料檔清單</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16754</CharactersWithSpaces>
+  <CharactersWithSpaces>16785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料檔清單</dc:title>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>