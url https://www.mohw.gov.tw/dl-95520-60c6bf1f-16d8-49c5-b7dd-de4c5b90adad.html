--- v3 (2026-08-15)
+++ v4 (2026-09-24)
@@ -1834,59 +1834,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="542283F9" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacy care information with fields including year and month of fee (FEE_YM), prescription preparation medical institution code  </w:t>
+              <w:t xml:space="preserve">Pharmacy care information with fields including year and month of fee (FEE_YM), prescription preparation medical institution </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">code  </w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(HOSP_ID)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HOSP_ID)</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, drug code (DRUG_NO), and drug usage (DRUG_USE) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B2DD2E7" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="006247A5" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2639,51 +2657,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10A2AB02" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fields include mother’s ID (ID_M), year and month of mother’s birth (BIRTH_YM_M), notification of birth (L_D), gender of newborn (SEX), year and month of birth (BIRTH_YM), weeks of gestation (WEEK), weight at birth (WEIGHT), and birth </w:t>
+              <w:t xml:space="preserve">Fields include </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>mother’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID (ID_M), year and month of mother’s birth (BIRTH_YM_M), notification of birth (L_D), gender of newborn (SEX), year and month of birth (BIRTH_YM), weeks of gestation (WEEK), weight at birth (WEIGHT), and birth </w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rder (DEL_NO) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8738FA" w14:textId="1DF001C0" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00F56DE1" w:rsidP="00832817">
@@ -2800,229 +2836,229 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F486967" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="5F486967" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00525896" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cause Of Death Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78006FFA" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="78006FFA" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00525896" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D4C8AD" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
-[...27 lines deleted...]
-            <w:r w:rsidR="009C697B" w:rsidRPr="00737E5B">
+          <w:p w14:paraId="43D4C8AD" w14:textId="4729D993" w:rsidR="00DB64F8" w:rsidRPr="00525896" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1971</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55235C41" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="55235C41" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00525896" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), year and month of birth (BIRTH_YM), date of death (D_DATE), location of death (D_LOCA), region code of place of death (D_PLACE), and cause of death classification (D_CODE) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4897076C" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00B31542" w:rsidP="00832817">
+          <w:p w14:paraId="4897076C" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00525896" w:rsidRDefault="00B31542" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="009C697B" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="009C697B" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00DB64F8" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00DB64F8" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6504A3F5" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="6504A3F5" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00525896" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E12D327" w14:textId="77777777" w:rsidR="00DB64F8" w:rsidRPr="00737E5B" w:rsidRDefault="00DB64F8" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -3066,245 +3102,245 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A36D0A7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="1A36D0A7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Services Utilization of Medical Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43EF5F0C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="43EF5F0C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="511E3B08" w14:textId="24716AFB" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="511E3B08" w14:textId="24716AFB" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1994-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="004F5F5F">
+            <w:r w:rsidR="004F5F5F" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCB7C6C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0FCB7C6C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include clinic visits (pt06), emergency visits (pt07), surgeries (pt04), cesarean sections (pt10), number of uses of specific medical equipment</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(equ_use01-31) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C70FEE6" w14:textId="11BA4EAD" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="0C70FEE6" w14:textId="11BA4EAD" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="004F5F5F">
+            <w:r w:rsidR="004F5F5F" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">.4 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65EF71DA" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="65EF71DA" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DEFB028" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -3348,213 +3384,213 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADE5963" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0ADE5963" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Resources of Medical Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F17D3BB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0F17D3BB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20225938" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00935481" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="20225938" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00935481" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1994-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C57A3B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="60C57A3B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include the number of medical facilities, level (HG_1), accreditation (HG_2), number of medical practitioners, and number of beds etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12EF0ED1" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="12EF0ED1" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7818122F" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="7818122F" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E7E7FFF" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -3598,229 +3634,229 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F92212" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00677F5F" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="40F92212" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00677F5F" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cancer registration databases—Long Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="309CE9AD" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="309CE9AD" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBD6339" w14:textId="5E79BE25" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E91F4A">
+          <w:p w14:paraId="0EBD6339" w14:textId="5E79BE25" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2007-</w:t>
             </w:r>
-            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12943F3A" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E91F4A">
+          <w:p w14:paraId="12943F3A" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4A4C6A" w14:textId="1CD689FD" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="00210074" w:rsidP="00832817">
+          <w:p w14:paraId="5C4A4C6A" w14:textId="1CD689FD" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00210074" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>938</w:t>
             </w:r>
-            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DA3E65" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00DA3E65" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29626F20" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="29626F20" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Promotion Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404DF8B0" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -3863,225 +3899,225 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05368EF6" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00677F5F" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="05368EF6" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00677F5F" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cancer registration databases—Short Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="191727E5" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="191727E5" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28623C55" w14:textId="4E29CDB7" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E91F4A">
+          <w:p w14:paraId="28623C55" w14:textId="4E29CDB7" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2007</w:t>
             </w:r>
-            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00790603" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-20</w:t>
             </w:r>
-            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00790603" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB14EEF" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E91F4A">
+          <w:p w14:paraId="5BB14EEF" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2E20A8" w14:textId="4CD06B16" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="00790603" w:rsidP="00832817">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E91F4A">
+          <w:p w14:paraId="3C2E20A8" w14:textId="4CD06B16" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00790603" w:rsidP="00832817">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
-            <w:r w:rsidR="00525733" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00525733" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50A7B435" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="50A7B435" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Promotion Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CB933AA" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -4124,201 +4160,201 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CF7A8C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00677F5F" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="08CF7A8C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00677F5F" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cancer registration databases—TCDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9CF34D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="1A9CF34D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="122E8B6B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="122E8B6B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2002-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA7556D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="1EA7556D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1484EA00" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00F159A4" w:rsidP="00832817">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="1484EA00" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00F159A4" w:rsidP="00832817">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A11CCB4" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="4A11CCB4" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Promotion Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27E6F2E7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -4362,229 +4398,229 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC793F2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="6FC793F2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Data of Drug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5683910A" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="5683910A" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10601CA7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="10601CA7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2011-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008D460C" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="008D460C" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5237FB59" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="5237FB59" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include drug code (DRUG_NO), pharmacology type (PHAR_TYPE), drug ingredient quantity (DRUG_ING_QTY), and single/compound prescription marking (DRUG_MULTI_MARK) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B26684" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="008D460C" w:rsidP="00832817">
+          <w:p w14:paraId="48B26684" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="008D460C" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F139FFB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="7F139FFB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>National Health Insurance Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EED4BB5" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -4628,196 +4664,196 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55ABF2E2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="55ABF2E2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Registry for Contracted Medical Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409199D9" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="409199D9" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC7FA31" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00784CFF">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="2CC7FA31" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00784CFF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2016, 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED5F3E8" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0ED5F3E8" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include medical institution code (HOSP_ID), medical institution governance type (HOS), and hospital type (HOSP_TYPE_ID) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40FAD769" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="40FAD769" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4.4 MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72269F99" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="72269F99" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Medical Affairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EC5A339" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -4861,237 +4897,237 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265ADC7D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="265ADC7D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Registry for Medical Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06C97BB5" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="06C97BB5" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9B8F7D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="7A9B8F7D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="-22" w:right="-53"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2010-2011, 2016</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDCAC37" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="3CDCAC37" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include gender of practitioner (PRSN_S), practitioner type (PRSN_TYPE), and status of operation (WORK_STATUS) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C792EB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="78C792EB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5C3284" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="1B5C3284" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Medical Affairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B0AB038" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5135,240 +5171,248 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCDC4A4" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0BCDC4A4" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Multiple Cause of Death Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFD865E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="6FFD865E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C18A63A" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="6C18A63A" w14:textId="7C86B63A" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="830"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="-22" w:right="-53"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2008</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C697B" w:rsidRPr="00737E5B">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08ADF66F" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="08ADF66F" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), year and month of birth (BIRTH_YM), date of death (D_DATE), location of death (D_LOCA), region code of place of death (D_PLACE), cause of death classification (D_CODE),</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B" w:rsidDel="004A3B08">
+            <w:r w:rsidRPr="00525896" w:rsidDel="004A3B08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>and multiple cause of death (MC1-20) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D3C171" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="002C0CE0" w:rsidP="00832817">
+          <w:p w14:paraId="14D3C171" w14:textId="7F66DEF0" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB0B99C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="1AB0B99C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08CD59EF" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5412,221 +5456,229 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD7C35F" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="7CD7C35F" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Delayed Report of Death Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6F2039" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="7C6F2039" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E342FB4" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...19 lines deleted...]
-            <w:r w:rsidR="009C697B" w:rsidRPr="00737E5B">
+          <w:p w14:paraId="4E342FB4" w14:textId="315EBA2D" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1994-</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4316F61D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="4316F61D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), year and month of birth (BIRTH_YM), date of death (D_DATE), location of death (D_LOCA), region code of place of death (D_PLACE), cause of death classification (D_CODE), and multiple cause of death (MC1-20) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62EC9BB0" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="62EC9BB0" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FB65CC" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="00FB65CC" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> KB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1D9105" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="2A1D9105" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B513DBD" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5670,221 +5722,221 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255878F2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="255878F2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>National Health Insurance Drug Price File (H_NHI_DRPRICE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E24A4AB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="4E24A4AB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECE1C45" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00B875BD" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="6ECE1C45" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00B875BD" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2000-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="741F6F56" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="741F6F56" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include order code (ORDER_CODE), effective date (EFF_YM), and order unit price (ORDER_PRICE) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FF2236" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00A826BF" w:rsidP="00832817">
+          <w:p w14:paraId="74FF2236" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00A826BF" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> M</w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD06813" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="7AD06813" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>National Health Insurance Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2835A7DA" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5928,237 +5980,237 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A6BA3B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="18A6BA3B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Monthly claim summary for ambulatory care claims (H_NHI_OPTOT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F432BD2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="4F432BD2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF4EE94" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="5EF4EE94" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2013-</w:t>
             </w:r>
-            <w:r w:rsidR="001122DA" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="001122DA" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-20</w:t>
             </w:r>
-            <w:r w:rsidR="001122DA" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="001122DA" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7571950E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="7571950E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include medical institution code (HOSP_ID), medical institution municipality and district code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B" w:rsidDel="00C45C84">
+            <w:r w:rsidRPr="00525896" w:rsidDel="00C45C84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(CITY), medical institution governance type (HOS), quantity of applications (APPL_QTY), and payment application points (APPL_DOT) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21702C81" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="001122DA" w:rsidP="00832817">
+          <w:p w14:paraId="21702C81" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="001122DA" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>117</w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6768126C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="6768126C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>National Health Insurance Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E97B6F7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6210,229 +6262,229 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3112FFF6" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="3112FFF6" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Monthly claim summary for inpatient claims (H_NHI_HPTOT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F241C8" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="40F241C8" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D25F16" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="28D25F16" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2013-</w:t>
             </w:r>
-            <w:r w:rsidR="006B3F98" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006B3F98" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="006B3F98" w:rsidRPr="00737E5B">
+            <w:r w:rsidR="006B3F98" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2996A922" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="2996A922" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include medical institution code (HOSP_ID), medical institution municipality and district code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B" w:rsidDel="00C45C84">
+            <w:r w:rsidRPr="00525896" w:rsidDel="00C45C84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(CITY), medical institution governance type (HOS), quantity of applications (APPL_QTY), and payment application points (APPL_DOT) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13E34489" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="13E34489" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>256 KB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C904AE" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="10C904AE" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>National Health Insurance Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AC53093" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6484,221 +6536,221 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="752475A5" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="752475A5" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cancer Registration Annual Report (H_BHP_CRSSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C22172" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="12C22172" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C89D879" w14:textId="2D490213" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E91F4A">
+          <w:p w14:paraId="3C89D879" w14:textId="2D490213" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1979-</w:t>
             </w:r>
-            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00790603" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00790603" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="00790603" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F426D6E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E91F4A">
+          <w:p w14:paraId="0F426D6E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="026CD5C7" w14:textId="7C52EC87" w:rsidR="006F33F4" w:rsidRPr="00E91F4A" w:rsidRDefault="00790603" w:rsidP="00832817">
+          <w:p w14:paraId="026CD5C7" w14:textId="7C52EC87" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00790603" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E91F4A">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>215</w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00E91F4A">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2451EB57" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="2451EB57" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Promotion Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75BE3D59" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6742,357 +6794,646 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24B5CED2" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="24B5CED2" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00525896" w:rsidRDefault="0090570B" w:rsidP="0090570B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Taiwan Birth Cohort Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCC0163" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="6DCC0163" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00525896" w:rsidRDefault="0090570B" w:rsidP="0090570B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="465E2E86" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="465E2E86" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00525896" w:rsidRDefault="0090570B" w:rsidP="0090570B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2005, 2007, 200</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, 20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, 20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>13,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2017,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="262B9263" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="262B9263" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00525896" w:rsidRDefault="0090570B" w:rsidP="0090570B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>22,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="709BB348" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="709BB348" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00525896" w:rsidRDefault="0090570B" w:rsidP="0090570B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2039D0C3" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
-[...16 lines deleted...]
-              <w:t>Files contain information on growth and health of infants, method of care, and lifestyle etc.</w:t>
+          <w:p w14:paraId="2039D0C3" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00525896" w:rsidRDefault="0090570B" w:rsidP="0090570B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Files contain information on growth and health of infants, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>method</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of care, and lifestyle etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="650A8934" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
+          <w:p w14:paraId="650A8934" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00525896" w:rsidRDefault="0090570B" w:rsidP="0090570B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25.6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="603E6ADA" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="603E6ADA" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00525896" w:rsidRDefault="0090570B" w:rsidP="0090570B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Promotion Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55961AAA" w14:textId="77777777" w:rsidR="0090570B" w:rsidRPr="00737E5B" w:rsidRDefault="0090570B" w:rsidP="0090570B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017583A" w:rsidRPr="00BC50FB" w14:paraId="59BB4B0B" w14:textId="77777777" w:rsidTr="00DE6427">
+        <w:trPr>
+          <w:trHeight w:val="989"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="303979CE" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2802AB0E" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Health-48-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0968FC0D" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taiwan Birth Cohort </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Study</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>( Include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Taiwan Birth Cohort Pilot Study)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9A2889" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0411D0E3" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2005, 2007, 2008, 2010, 2012, 2013, 2014, 2017, 2018, 2020, 2022, 2023, 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A874206" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Files contain information on growth and health of infants, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>method</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of care, and lifestyle etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FCA470" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>272.3MB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1313" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="043D48BD" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Health Promotion Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1C2B70" w14:textId="77777777" w:rsidR="0017583A" w:rsidRPr="00BC50FB" w:rsidRDefault="0017583A" w:rsidP="00DE6427">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F33F4" w:rsidRPr="00737E5B" w14:paraId="1A2D655C" w14:textId="77777777" w:rsidTr="00C0658D">
         <w:trPr>
           <w:trHeight w:val="989"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1499174C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="007C3329">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="center"/>
@@ -7114,213 +7455,213 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62E3F697" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00423BC4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="62E3F697" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00423BC4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fertility and Family survey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E77F7B7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="5E77F7B7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2-7 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6700CC" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="3B6700CC" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1965-201</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7996595D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="7996595D" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Monitoring and observation of long-term trends of the child-bearing attitudes, knowledge and practice of women of childbearing age etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17EF3B06" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="17EF3B06" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7.8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB820EE" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="4FB820EE" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Promotion Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65D43CCD" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -7372,245 +7713,245 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB40638" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="00A80885" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="7CB40638" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="00A80885" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Reported rare disease</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>databases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="215F92B3" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="215F92B3" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8B9658" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="6A8B9658" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2012-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0813AC74" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0813AC74" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include date of report (REP_DATE), name of diagnosis (DIG_NAME), date of diagnosis (DIG_DATE), and code of disease (D_CODE) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75CB82A1" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+          <w:p w14:paraId="75CB82A1" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5F45F0" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="1B5F45F0" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Promotion Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="310ACDF2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -7654,245 +7995,245 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07263087" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="0083031E" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="07263087" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="0083031E" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Artificial</w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reproduction databases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F204EA2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="5F204EA2" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75758167" w14:textId="1D8D89D1" w:rsidR="006F33F4" w:rsidRPr="00AE6E86" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00AE6E86">
+          <w:p w14:paraId="75758167" w14:textId="1D8D89D1" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1998-20</w:t>
             </w:r>
-            <w:r w:rsidR="001F647C" w:rsidRPr="00AE6E86">
+            <w:r w:rsidR="001F647C" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F2437B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00AE6E86" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00AE6E86">
+          <w:p w14:paraId="37F2437B" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include date of drug use (DRG_DATE), artificial reproduction method, and newborn information etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64139149" w14:textId="711FA968" w:rsidR="006F33F4" w:rsidRPr="00AE6E86" w:rsidRDefault="0045459E" w:rsidP="00832817">
+          <w:p w14:paraId="64139149" w14:textId="711FA968" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="0045459E" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE6E86">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="006D79B7" w:rsidRPr="00AE6E86">
+            <w:r w:rsidR="006D79B7" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00AE6E86">
+            <w:r w:rsidR="006F33F4" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB981EC" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="5DB981EC" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health Promotion Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30BA23DC" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="0072735B" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -7952,245 +8293,237 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health-53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3294BEDB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="3294BEDB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Delayed Report of Multiple Cause of Death Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6AAFE7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0F6AAFE7" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEAEA51" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0AEAEA51" w14:textId="20038E8E" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2010-</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="0017583A" w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C697B" w:rsidRPr="00737E5B">
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="712BDE25" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (ID), year and month of birth (BIRTH_YM), date of death (D_DATE), location of death (D_LOCA), region code of place of death (D_PLACE), code of disease (D_CODE), and multiple cause of death (MC1-20) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF61E8A" w14:textId="185366BF" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="0017583A" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...47 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+              <w:t>320</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525896">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00737E5B">
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFE5998" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00737E5B">
+          <w:p w14:paraId="0EFE5998" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00525896" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EBFDE4E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00737E5B" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -9007,51 +9340,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67CF95AF" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Fields include national ID number (ID), mammogram data (H_BHP_BCS_DATA), mammogram screening unit (H_BHP_BCS_UNIT), and mammogram screening doctor (H_BHP_BCS_DR) etc.</w:t>
+              <w:t xml:space="preserve">Fields include national ID </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ID), mammogram data (H_BHP_BCS_DATA), mammogram screening unit (H_BHP_BCS_UNIT), and mammogram screening doctor (H_BHP_BCS_DR) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21AE4653" w14:textId="1DFACA70" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="00790603" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
@@ -9491,51 +9842,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="255EA352" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>National genetic diagnosis system databases</w:t>
+              <w:t xml:space="preserve">National </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>genetic diagnosis</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system databases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AAC52D6" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -10114,51 +10483,105 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F40EC8B" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Fields include national ID number (ID), reporting unit (rep_hspt), identity type (iden_no), x-ray results (xres1), and date of x-ray (xdate) etc.</w:t>
+              <w:t>Fields include national ID number (ID), reporting unit (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rep_hspt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>), identity type (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>iden_no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>), x-ray results (xres1), and date of x-ray (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>xdate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38BF695D" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -10658,52 +11081,62 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="469C3476" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Fields include body check up</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Fields include body </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>check up</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> blood biochemical test, renal function test, health consultation, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EB153D3" w14:textId="236A611D" w:rsidR="002F1AD7" w:rsidRPr="00E91F4A" w:rsidRDefault="00CE4C0A" w:rsidP="00CE4C0A">
             <w:pPr>
@@ -10922,52 +11355,98 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51B1CA33" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Fields include national ID number (ID), vaccine name and dosage (Ecode), date of vaccination (VaccDate), confirmed and death cases  etc.</w:t>
-            </w:r>
+              <w:t>Fields include national ID number (ID), vaccine name and dosage (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ecode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>), date of vaccination (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>VaccDate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), confirmed and death </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cases  etc.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA6E47D" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00737E5B" w:rsidRDefault="00441AEF" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -11252,134 +11731,160 @@
             </w:pPr>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID),</w:t>
             </w:r>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">lung </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>medical</w:t>
             </w:r>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>istory</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="69E6AACD" w14:textId="77777777" w:rsidR="00784CFF" w:rsidRPr="00E91F4A" w:rsidRDefault="00784CFF" w:rsidP="00784CFF">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MedicalHistory</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">),code of </w:t>
-            </w:r>
+              <w:t>),code</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoHospital </w:t>
-            </w:r>
+              <w:t>PhotoHospital</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91F4A">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PhotoHospital</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E91F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51337342" w14:textId="7F777B54" w:rsidR="00784CFF" w:rsidRPr="00E91F4A" w:rsidRDefault="00CE4C0A" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -12382,51 +12887,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30DA9707" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Files contain basic demography, diet, diseases and environmental exposure, health-risk actions, family disease history, general physical attributes, physical examination, and blood, urine, and other biological and chemical examinations etc.</w:t>
+              <w:t xml:space="preserve">Files contain basic demography, diet, diseases and environmental exposure, health-risk actions, family disease history, general physical attributes, physical </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>examination, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blood, urine, and other biological and chemical examinations etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CE0C79A" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -14176,51 +14699,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="324420E3" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Reported Data of Domestic Violence</w:t>
+              <w:t xml:space="preserve">Reported Data </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Domestic Violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AAE74EF" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="006C7975" w:rsidP="006C7975">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -15338,51 +15879,69 @@
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ields include </w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>hildren and youths living and health conditions, child care and education issues, and demand, utilize and expectation for welfare measures etc.</w:t>
+              <w:t xml:space="preserve">hildren and youths living and health conditions, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>child care</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00737E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and education issues, and demand, utilize and expectation for welfare measures etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A557A8" w14:textId="77777777" w:rsidR="006C7975" w:rsidRPr="00737E5B" w:rsidRDefault="00554BA2" w:rsidP="006C7975">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -15646,92 +16205,112 @@
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>bject Identifier</w:t>
-            </w:r>
+              <w:t xml:space="preserve">bject </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Identifier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>OBJID</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> partial management of disabled persons - assessment/plan</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> partial management of disabled persons - assessment/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8504B">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="64E4874F" w14:textId="77777777" w:rsidR="00F8504B" w:rsidRPr="00F8504B" w:rsidRDefault="00F8504B" w:rsidP="00E507CF">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8504B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -16036,73 +16615,83 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B972E7" w14:textId="401D4B24" w:rsidR="00583B68" w:rsidRPr="00E91F4A" w:rsidRDefault="00583B68" w:rsidP="004A3AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, Health-</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health-</w:t>
       </w:r>
       <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="002F1AD7" w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">data available for the following years: 2004-2022, </w:t>
       </w:r>
@@ -16152,65 +16741,75 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D79C356" w14:textId="2C1784EB" w:rsidR="00D9618A" w:rsidRPr="00737E5B" w:rsidRDefault="00D9618A" w:rsidP="00D9618A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5 , Health-</w:t>
+        <w:t>5 ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E91F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health-</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">7 data available for the following years: 2010-2022, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E91F4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
@@ -16652,65 +17251,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00737E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welfare-19 data available for the following years: 2018, 2022.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008470A2" w:rsidRPr="00737E5B" w:rsidSect="007A614B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="633BB4CC" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E">
+    <w:p w14:paraId="2CC873E1" w14:textId="77777777" w:rsidR="00E54B7B" w:rsidRDefault="00E54B7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A129B9C" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E">
+    <w:p w14:paraId="530EAECA" w14:textId="77777777" w:rsidR="00E54B7B" w:rsidRDefault="00E54B7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E2783D8" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E"/>
+    <w:p w14:paraId="3F227FB5" w14:textId="77777777" w:rsidR="00E54B7B" w:rsidRDefault="00E54B7B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -16807,126 +17406,126 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00201738">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="577E9CFB" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00201738" w:rsidRDefault="006F33F4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2266A6B3" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E">
+    <w:p w14:paraId="6613BC08" w14:textId="77777777" w:rsidR="00E54B7B" w:rsidRDefault="00E54B7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D0A3913" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E">
+    <w:p w14:paraId="022AF3FC" w14:textId="77777777" w:rsidR="00E54B7B" w:rsidRDefault="00E54B7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0730757F" w14:textId="77777777" w:rsidR="00F5203E" w:rsidRDefault="00F5203E"/>
+    <w:p w14:paraId="2D2D4063" w14:textId="77777777" w:rsidR="00E54B7B" w:rsidRDefault="00E54B7B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C1444D9" w14:textId="7050475D" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
+  <w:p w14:paraId="2C1444D9" w14:textId="2FF4F8F4" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">LST001: Data File Checklist </w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t>Amended on</w:t>
     </w:r>
     <w:r w:rsidR="00DE1674" w:rsidRPr="00DE1674">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00DA3E65" w:rsidRPr="00DA3E65">
+    <w:r w:rsidR="0017583A">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>Jul</w:t>
+      <w:t>Sep</w:t>
     </w:r>
     <w:r w:rsidR="00A52190">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2</w:t>
     </w:r>
-    <w:r w:rsidR="00F56DE1">
+    <w:r w:rsidR="0017583A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003C5D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -17100,50 +17699,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4462" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2137866863">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1561406344">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
@@ -17310,89 +17910,91 @@
     <w:rsid w:val="00141921"/>
     <w:rsid w:val="00141E38"/>
     <w:rsid w:val="00144ED4"/>
     <w:rsid w:val="0014797E"/>
     <w:rsid w:val="00150390"/>
     <w:rsid w:val="001504AD"/>
     <w:rsid w:val="00152283"/>
     <w:rsid w:val="00153604"/>
     <w:rsid w:val="001554F0"/>
     <w:rsid w:val="001560D2"/>
     <w:rsid w:val="00160FB9"/>
     <w:rsid w:val="0016149E"/>
     <w:rsid w:val="001622AC"/>
     <w:rsid w:val="00162449"/>
     <w:rsid w:val="00162BF0"/>
     <w:rsid w:val="0016458B"/>
     <w:rsid w:val="00164AC3"/>
     <w:rsid w:val="00164F8D"/>
     <w:rsid w:val="0017225A"/>
     <w:rsid w:val="00172361"/>
     <w:rsid w:val="00172FA5"/>
     <w:rsid w:val="00172FCB"/>
     <w:rsid w:val="00174C7B"/>
     <w:rsid w:val="00174FBA"/>
     <w:rsid w:val="00175638"/>
+    <w:rsid w:val="0017583A"/>
     <w:rsid w:val="00177224"/>
     <w:rsid w:val="0018034A"/>
     <w:rsid w:val="00182BCB"/>
     <w:rsid w:val="00183134"/>
     <w:rsid w:val="00183514"/>
     <w:rsid w:val="0018567A"/>
     <w:rsid w:val="00185F76"/>
     <w:rsid w:val="001866D4"/>
     <w:rsid w:val="00186D5E"/>
     <w:rsid w:val="00186F1C"/>
     <w:rsid w:val="00190EDB"/>
     <w:rsid w:val="00193015"/>
     <w:rsid w:val="00193CB0"/>
     <w:rsid w:val="0019550C"/>
     <w:rsid w:val="00195806"/>
     <w:rsid w:val="00195A9E"/>
     <w:rsid w:val="0019623D"/>
     <w:rsid w:val="00197B47"/>
     <w:rsid w:val="00197F24"/>
     <w:rsid w:val="001A0057"/>
     <w:rsid w:val="001A1BD8"/>
     <w:rsid w:val="001A2529"/>
     <w:rsid w:val="001A744F"/>
     <w:rsid w:val="001B232B"/>
     <w:rsid w:val="001B4E5B"/>
     <w:rsid w:val="001B5349"/>
     <w:rsid w:val="001B55B6"/>
     <w:rsid w:val="001C05BF"/>
     <w:rsid w:val="001C0602"/>
     <w:rsid w:val="001C0BD0"/>
     <w:rsid w:val="001C0C24"/>
     <w:rsid w:val="001C4170"/>
     <w:rsid w:val="001C4FF3"/>
     <w:rsid w:val="001C5C9D"/>
     <w:rsid w:val="001C65F8"/>
     <w:rsid w:val="001C6BB9"/>
     <w:rsid w:val="001C709A"/>
     <w:rsid w:val="001D03BF"/>
     <w:rsid w:val="001D1A44"/>
+    <w:rsid w:val="001D1FA3"/>
     <w:rsid w:val="001D2DC0"/>
     <w:rsid w:val="001D2F37"/>
     <w:rsid w:val="001D30DB"/>
     <w:rsid w:val="001D467D"/>
     <w:rsid w:val="001D4758"/>
     <w:rsid w:val="001D53CA"/>
     <w:rsid w:val="001E09DF"/>
     <w:rsid w:val="001E0BE9"/>
     <w:rsid w:val="001E169D"/>
     <w:rsid w:val="001E174F"/>
     <w:rsid w:val="001E2C6D"/>
     <w:rsid w:val="001E365B"/>
     <w:rsid w:val="001E3B07"/>
     <w:rsid w:val="001E66CA"/>
     <w:rsid w:val="001E778E"/>
     <w:rsid w:val="001F0756"/>
     <w:rsid w:val="001F0AF9"/>
     <w:rsid w:val="001F1F33"/>
     <w:rsid w:val="001F24C4"/>
     <w:rsid w:val="001F3315"/>
     <w:rsid w:val="001F41DB"/>
     <w:rsid w:val="001F5328"/>
     <w:rsid w:val="001F58DF"/>
     <w:rsid w:val="001F647C"/>
     <w:rsid w:val="001F6B43"/>
@@ -17739,50 +18341,51 @@
     <w:rsid w:val="004F0D5E"/>
     <w:rsid w:val="004F3454"/>
     <w:rsid w:val="004F5349"/>
     <w:rsid w:val="004F565E"/>
     <w:rsid w:val="004F5F5F"/>
     <w:rsid w:val="00500442"/>
     <w:rsid w:val="0050224E"/>
     <w:rsid w:val="00502668"/>
     <w:rsid w:val="00503854"/>
     <w:rsid w:val="005052AB"/>
     <w:rsid w:val="0050537C"/>
     <w:rsid w:val="005074BD"/>
     <w:rsid w:val="005102E0"/>
     <w:rsid w:val="005109AC"/>
     <w:rsid w:val="005130AA"/>
     <w:rsid w:val="00513EF8"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00515D42"/>
     <w:rsid w:val="00516221"/>
     <w:rsid w:val="00516A46"/>
     <w:rsid w:val="00516D74"/>
     <w:rsid w:val="005204CA"/>
     <w:rsid w:val="00520B49"/>
     <w:rsid w:val="005223CB"/>
     <w:rsid w:val="00525733"/>
+    <w:rsid w:val="00525896"/>
     <w:rsid w:val="0052619A"/>
     <w:rsid w:val="00526935"/>
     <w:rsid w:val="00526D3B"/>
     <w:rsid w:val="00526DBF"/>
     <w:rsid w:val="00532677"/>
     <w:rsid w:val="0053411E"/>
     <w:rsid w:val="00535722"/>
     <w:rsid w:val="005357A9"/>
     <w:rsid w:val="0053746A"/>
     <w:rsid w:val="005403DC"/>
     <w:rsid w:val="0054229E"/>
     <w:rsid w:val="005430DF"/>
     <w:rsid w:val="00543179"/>
     <w:rsid w:val="00543779"/>
     <w:rsid w:val="005439E2"/>
     <w:rsid w:val="00545227"/>
     <w:rsid w:val="00545A83"/>
     <w:rsid w:val="00547754"/>
     <w:rsid w:val="0055015A"/>
     <w:rsid w:val="0055110A"/>
     <w:rsid w:val="00552780"/>
     <w:rsid w:val="00553FA1"/>
     <w:rsid w:val="00554BA2"/>
     <w:rsid w:val="00555A7A"/>
     <w:rsid w:val="00557FC2"/>
@@ -17888,50 +18491,51 @@
     <w:rsid w:val="0063359A"/>
     <w:rsid w:val="00633717"/>
     <w:rsid w:val="0063481C"/>
     <w:rsid w:val="0063699F"/>
     <w:rsid w:val="00640F11"/>
     <w:rsid w:val="00641F49"/>
     <w:rsid w:val="0064366B"/>
     <w:rsid w:val="00643A8A"/>
     <w:rsid w:val="00645563"/>
     <w:rsid w:val="00645C7D"/>
     <w:rsid w:val="0065024D"/>
     <w:rsid w:val="00650317"/>
     <w:rsid w:val="00650717"/>
     <w:rsid w:val="006539A0"/>
     <w:rsid w:val="00654C7A"/>
     <w:rsid w:val="00654E85"/>
     <w:rsid w:val="00656781"/>
     <w:rsid w:val="0065767B"/>
     <w:rsid w:val="00657AFB"/>
     <w:rsid w:val="0066030D"/>
     <w:rsid w:val="006614FD"/>
     <w:rsid w:val="0066228A"/>
     <w:rsid w:val="0066321F"/>
     <w:rsid w:val="006636EC"/>
     <w:rsid w:val="006639EE"/>
+    <w:rsid w:val="00663EB5"/>
     <w:rsid w:val="0066404E"/>
     <w:rsid w:val="006640A2"/>
     <w:rsid w:val="006646E3"/>
     <w:rsid w:val="00664C92"/>
     <w:rsid w:val="00664DDC"/>
     <w:rsid w:val="00665474"/>
     <w:rsid w:val="00666E0B"/>
     <w:rsid w:val="0066738A"/>
     <w:rsid w:val="00667A6C"/>
     <w:rsid w:val="00670035"/>
     <w:rsid w:val="00670A5A"/>
     <w:rsid w:val="00670DD9"/>
     <w:rsid w:val="0067295F"/>
     <w:rsid w:val="00673AD4"/>
     <w:rsid w:val="00674750"/>
     <w:rsid w:val="00676AA5"/>
     <w:rsid w:val="00676B9E"/>
     <w:rsid w:val="00677F5F"/>
     <w:rsid w:val="00681493"/>
     <w:rsid w:val="00681569"/>
     <w:rsid w:val="00683446"/>
     <w:rsid w:val="0068373D"/>
     <w:rsid w:val="00683CF0"/>
     <w:rsid w:val="00684548"/>
     <w:rsid w:val="0068565F"/>
@@ -18177,50 +18781,51 @@
     <w:rsid w:val="008718AE"/>
     <w:rsid w:val="00876D9A"/>
     <w:rsid w:val="008771F2"/>
     <w:rsid w:val="00877340"/>
     <w:rsid w:val="00880782"/>
     <w:rsid w:val="00880A4A"/>
     <w:rsid w:val="0088104E"/>
     <w:rsid w:val="00881897"/>
     <w:rsid w:val="00882F40"/>
     <w:rsid w:val="00883DB3"/>
     <w:rsid w:val="00885504"/>
     <w:rsid w:val="008863EE"/>
     <w:rsid w:val="00886D3E"/>
     <w:rsid w:val="008878D4"/>
     <w:rsid w:val="00887D7F"/>
     <w:rsid w:val="0089057F"/>
     <w:rsid w:val="00891292"/>
     <w:rsid w:val="00891524"/>
     <w:rsid w:val="00891BE1"/>
     <w:rsid w:val="008925AF"/>
     <w:rsid w:val="00894A2A"/>
     <w:rsid w:val="008959EA"/>
     <w:rsid w:val="00896330"/>
     <w:rsid w:val="008979C1"/>
     <w:rsid w:val="008A0974"/>
+    <w:rsid w:val="008A119E"/>
     <w:rsid w:val="008A127A"/>
     <w:rsid w:val="008A1379"/>
     <w:rsid w:val="008A1ECF"/>
     <w:rsid w:val="008A1F23"/>
     <w:rsid w:val="008A2C51"/>
     <w:rsid w:val="008A2F66"/>
     <w:rsid w:val="008A32B9"/>
     <w:rsid w:val="008A5D17"/>
     <w:rsid w:val="008A6656"/>
     <w:rsid w:val="008A7006"/>
     <w:rsid w:val="008B085E"/>
     <w:rsid w:val="008B6A65"/>
     <w:rsid w:val="008B7FFA"/>
     <w:rsid w:val="008C05AC"/>
     <w:rsid w:val="008C12DA"/>
     <w:rsid w:val="008C1BA8"/>
     <w:rsid w:val="008C2169"/>
     <w:rsid w:val="008C3DF3"/>
     <w:rsid w:val="008C67F9"/>
     <w:rsid w:val="008D19B6"/>
     <w:rsid w:val="008D460C"/>
     <w:rsid w:val="008D538E"/>
     <w:rsid w:val="008D59BF"/>
     <w:rsid w:val="008D6483"/>
     <w:rsid w:val="008D6F34"/>
@@ -18812,50 +19417,51 @@
     <w:rsid w:val="00E1533A"/>
     <w:rsid w:val="00E15956"/>
     <w:rsid w:val="00E16405"/>
     <w:rsid w:val="00E17D5C"/>
     <w:rsid w:val="00E21A4E"/>
     <w:rsid w:val="00E21C11"/>
     <w:rsid w:val="00E23ACD"/>
     <w:rsid w:val="00E242FA"/>
     <w:rsid w:val="00E26387"/>
     <w:rsid w:val="00E327C3"/>
     <w:rsid w:val="00E3295D"/>
     <w:rsid w:val="00E33544"/>
     <w:rsid w:val="00E33B06"/>
     <w:rsid w:val="00E36C3D"/>
     <w:rsid w:val="00E37230"/>
     <w:rsid w:val="00E37304"/>
     <w:rsid w:val="00E4135D"/>
     <w:rsid w:val="00E43FB6"/>
     <w:rsid w:val="00E44332"/>
     <w:rsid w:val="00E444E9"/>
     <w:rsid w:val="00E44CEE"/>
     <w:rsid w:val="00E47378"/>
     <w:rsid w:val="00E52824"/>
     <w:rsid w:val="00E54228"/>
     <w:rsid w:val="00E54353"/>
+    <w:rsid w:val="00E54B7B"/>
     <w:rsid w:val="00E55723"/>
     <w:rsid w:val="00E55820"/>
     <w:rsid w:val="00E5660E"/>
     <w:rsid w:val="00E56DD0"/>
     <w:rsid w:val="00E5789C"/>
     <w:rsid w:val="00E619BF"/>
     <w:rsid w:val="00E61B76"/>
     <w:rsid w:val="00E627A9"/>
     <w:rsid w:val="00E65904"/>
     <w:rsid w:val="00E6620F"/>
     <w:rsid w:val="00E709B2"/>
     <w:rsid w:val="00E70E4C"/>
     <w:rsid w:val="00E7103B"/>
     <w:rsid w:val="00E7169E"/>
     <w:rsid w:val="00E7364D"/>
     <w:rsid w:val="00E73654"/>
     <w:rsid w:val="00E73C6F"/>
     <w:rsid w:val="00E757B7"/>
     <w:rsid w:val="00E7596B"/>
     <w:rsid w:val="00E76C0A"/>
     <w:rsid w:val="00E77AC9"/>
     <w:rsid w:val="00E80A9B"/>
     <w:rsid w:val="00E81F35"/>
     <w:rsid w:val="00E82B63"/>
     <w:rsid w:val="00E86042"/>
@@ -18887,50 +19493,51 @@
     <w:rsid w:val="00EC6B4F"/>
     <w:rsid w:val="00ED0196"/>
     <w:rsid w:val="00ED26E3"/>
     <w:rsid w:val="00ED3831"/>
     <w:rsid w:val="00ED3A19"/>
     <w:rsid w:val="00ED3D9B"/>
     <w:rsid w:val="00ED46A2"/>
     <w:rsid w:val="00ED46E9"/>
     <w:rsid w:val="00ED56A0"/>
     <w:rsid w:val="00ED5DD8"/>
     <w:rsid w:val="00ED68A2"/>
     <w:rsid w:val="00EE0291"/>
     <w:rsid w:val="00EE2CEE"/>
     <w:rsid w:val="00EE3CCE"/>
     <w:rsid w:val="00EE3EEA"/>
     <w:rsid w:val="00EE4F80"/>
     <w:rsid w:val="00EE73E4"/>
     <w:rsid w:val="00EE765B"/>
     <w:rsid w:val="00EE7B89"/>
     <w:rsid w:val="00EE7CC0"/>
     <w:rsid w:val="00EF34EA"/>
     <w:rsid w:val="00EF7EFA"/>
     <w:rsid w:val="00F010FF"/>
     <w:rsid w:val="00F01F81"/>
     <w:rsid w:val="00F03773"/>
+    <w:rsid w:val="00F044C3"/>
     <w:rsid w:val="00F076B3"/>
     <w:rsid w:val="00F07E11"/>
     <w:rsid w:val="00F1016B"/>
     <w:rsid w:val="00F11424"/>
     <w:rsid w:val="00F13722"/>
     <w:rsid w:val="00F159A4"/>
     <w:rsid w:val="00F20892"/>
     <w:rsid w:val="00F20F67"/>
     <w:rsid w:val="00F21105"/>
     <w:rsid w:val="00F2121C"/>
     <w:rsid w:val="00F216EA"/>
     <w:rsid w:val="00F22C0A"/>
     <w:rsid w:val="00F23179"/>
     <w:rsid w:val="00F24288"/>
     <w:rsid w:val="00F25440"/>
     <w:rsid w:val="00F25653"/>
     <w:rsid w:val="00F259A3"/>
     <w:rsid w:val="00F25FA4"/>
     <w:rsid w:val="00F26C88"/>
     <w:rsid w:val="00F279B7"/>
     <w:rsid w:val="00F31505"/>
     <w:rsid w:val="00F32875"/>
     <w:rsid w:val="00F4123C"/>
     <w:rsid w:val="00F41ACD"/>
     <w:rsid w:val="00F4326E"/>
@@ -20043,69 +20650,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{386DDD20-33AB-4284-84FB-C0F80BDE94E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2510</Words>
-  <Characters>14308</Characters>
+  <Words>2554</Words>
+  <Characters>14559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>資料檔清單</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16785</CharactersWithSpaces>
+  <CharactersWithSpaces>17079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料檔清單</dc:title>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>