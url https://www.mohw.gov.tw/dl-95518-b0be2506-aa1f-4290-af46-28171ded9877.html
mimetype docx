--- v0 (2026-05-23)
+++ v1 (2026-06-13)
@@ -7814,149 +7814,149 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B165292" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="1B165292" w14:textId="4E0BFBBB" w:rsidR="006F33F4" w:rsidRPr="00195FCA" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1998-20</w:t>
             </w:r>
-            <w:r w:rsidR="001F647C" w:rsidRPr="00031B07">
+            <w:r w:rsidR="001F647C" w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00ED7B92" w:rsidRPr="00031B07">
+            <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="426A6C74" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00195FCA" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include date of drug use (DRG_DATE), artificial reproduction method, and newborn information etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CF6793" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00195FCA" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED7B92" w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...61 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AC5262E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13819,69 +13819,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4885ABB2" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Files contain basic </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, diet, diseases and environmental exposure, health-risk actions, family disease history, general physical attributes, physical </w:t>
+              <w:t xml:space="preserve">Files contain basic demography, diet, diseases and environmental exposure, health-risk actions, family disease history, general physical attributes, physical </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>examination, and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> blood, urine, and other biological and chemical examinations etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -15122,148 +15104,148 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40503D97" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="40503D97" w14:textId="6E02BD0A" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2014-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6157A1BF" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="6157A1BF" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), date of newest evaluation (DATE_NEW), date of re-evaluation (DATE_RE), disability category (CATEGORY), and grade of disability (GRADE) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E4F8B2" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="79E4F8B2" w14:textId="0E6CF0E0" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00E37661" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>207</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5A64" w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidR="00DC5A64" w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6025BC79" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15395,149 +15377,149 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0602EE63" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="0602EE63" w14:textId="7E0056A9" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2012-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3980079C" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (ID), gender (ID_S), type of household (LOWTYPE), start year and month (STARTYM), and end year and month (UNTILYM) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB0B59F" w14:textId="2D19BAD9" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39349FAE" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15687,205 +15669,203 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33A696DA" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="33A696DA" w14:textId="0211D617" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:leftChars="-11" w:left="-26" w:rightChars="-20" w:right="-48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
-[...5 lines deleted...]
-              <w:t>2011-2024</w:t>
+            <w:r w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2011-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F5FC98" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="18F5FC98" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include reporting person (INFOERTYPE), reporting unit (INFOUNIT), national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> victim (CLIENTID), and national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (DID) etc.</w:t>
+            <w:r w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>offender (DID) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE80D11" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="2FE80D11" w14:textId="1060A6E5" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00E37661" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...7 lines deleted...]
-              <w:t>.5 MB</w:t>
+              <w:t>19.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5A64" w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744A0157" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -16013,199 +15993,199 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64BC9D67" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="64BC9D67" w14:textId="48C6C83A" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2011-20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32EF5D0C" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="32EF5D0C" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include reporting person (INFOERTYPE), reporting unit (INFOUNIT), national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> victim (CLIENTID), and national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> suspected offender (ID_D) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D16D07" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="23D16D07" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00195FCA" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="00195FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11 MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34506CF3" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -16456,69 +16436,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> (DID) etc.</w:t>
+              <w:t xml:space="preserve"> offender (DID) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="648E3A93" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -16997,92 +16959,116 @@
       <w:r w:rsidR="003F269D" w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>: Health-49 data available for the following years: 1965, 1967, 1970, 1973, 1980, 1986, 1992, 1998, 2004, 2008, 2012</w:t>
       </w:r>
       <w:r w:rsidR="00456F19" w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, 2016</w:t>
       </w:r>
       <w:r w:rsidR="003F269D" w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EB9EF6" w14:textId="77777777" w:rsidR="0072735B" w:rsidRPr="00031B07" w:rsidRDefault="0072735B" w:rsidP="004A3AF5">
+    <w:p w14:paraId="73EB9EF6" w14:textId="6651BCDD" w:rsidR="0072735B" w:rsidRPr="00195FCA" w:rsidRDefault="0072735B" w:rsidP="004A3AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> data available for the following years: 1998-</w:t>
       </w:r>
       <w:r w:rsidR="00A00B81" w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2016, 2017, 2018, 2019, 2020, 2021, 2022</w:t>
+        <w:t>2016, 2017, 2018, 2019, 2020, 2021, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00B81" w:rsidRPr="00195FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313E44B2" w14:textId="77777777" w:rsidR="00583B68" w:rsidRPr="00031B07" w:rsidRDefault="00583B68" w:rsidP="004A3AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -17580,67 +17566,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welfare-8 data available for the following years: 1998, 2002, 2006, 2011</w:t>
       </w:r>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D803DE" w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2015</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>2015,</w:t>
       </w:r>
       <w:r w:rsidR="00D803DE" w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidR="0094175E" w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,2024</w:t>
       </w:r>
@@ -17666,65 +17642,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welfare-19 data available for the following years: 2018, 2022.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008470A2" w:rsidRPr="00031B07" w:rsidSect="007A614B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AC3F517" w14:textId="77777777" w:rsidR="00EB737E" w:rsidRDefault="00EB737E">
+    <w:p w14:paraId="54271F3E" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03E7E127" w14:textId="77777777" w:rsidR="00EB737E" w:rsidRDefault="00EB737E">
+    <w:p w14:paraId="5493445D" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53BEE775" w14:textId="77777777" w:rsidR="00EB737E" w:rsidRDefault="00EB737E"/>
+    <w:p w14:paraId="4E7E0746" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -17821,132 +17797,132 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00201738">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F6AD936" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00201738" w:rsidRDefault="006F33F4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70E73613" w14:textId="77777777" w:rsidR="00EB737E" w:rsidRDefault="00EB737E">
+    <w:p w14:paraId="40637523" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69793AB2" w14:textId="77777777" w:rsidR="00EB737E" w:rsidRDefault="00EB737E">
+    <w:p w14:paraId="68719A99" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6F6E3B5B" w14:textId="77777777" w:rsidR="00EB737E" w:rsidRDefault="00EB737E"/>
+    <w:p w14:paraId="1055CA33" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C0B477F" w14:textId="793254C5" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
+  <w:p w14:paraId="1C0B477F" w14:textId="4F36B7B3" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">LST001: Data File Checklist </w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t>Amended on</w:t>
     </w:r>
     <w:r w:rsidR="007D73A3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00257F27">
+    <w:r w:rsidR="00E37661">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>F</w:t>
-[...5 lines deleted...]
-      <w:t>ebruary</w:t>
+      <w:t>May</w:t>
     </w:r>
     <w:r w:rsidR="00257F27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00257F27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00260818">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00C52612">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00C52612" w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="00C52612">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B81CA8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -18352,50 +18328,51 @@
     <w:rsid w:val="00164AC3"/>
     <w:rsid w:val="00164F8D"/>
     <w:rsid w:val="0017225A"/>
     <w:rsid w:val="00172361"/>
     <w:rsid w:val="00172FA5"/>
     <w:rsid w:val="00172FCB"/>
     <w:rsid w:val="00174C7B"/>
     <w:rsid w:val="00174FBA"/>
     <w:rsid w:val="00175638"/>
     <w:rsid w:val="00177224"/>
     <w:rsid w:val="0018034A"/>
     <w:rsid w:val="00182BCB"/>
     <w:rsid w:val="00183134"/>
     <w:rsid w:val="00183514"/>
     <w:rsid w:val="0018567A"/>
     <w:rsid w:val="00185F76"/>
     <w:rsid w:val="001866D4"/>
     <w:rsid w:val="00186D5E"/>
     <w:rsid w:val="00186F1C"/>
     <w:rsid w:val="00190EDB"/>
     <w:rsid w:val="00193015"/>
     <w:rsid w:val="00193CB0"/>
     <w:rsid w:val="0019550C"/>
     <w:rsid w:val="00195806"/>
     <w:rsid w:val="00195A9E"/>
+    <w:rsid w:val="00195FCA"/>
     <w:rsid w:val="0019623D"/>
     <w:rsid w:val="00197B47"/>
     <w:rsid w:val="00197F24"/>
     <w:rsid w:val="001A0057"/>
     <w:rsid w:val="001A04A2"/>
     <w:rsid w:val="001A1BD8"/>
     <w:rsid w:val="001A22B7"/>
     <w:rsid w:val="001A2529"/>
     <w:rsid w:val="001A744F"/>
     <w:rsid w:val="001B232B"/>
     <w:rsid w:val="001B327C"/>
     <w:rsid w:val="001B4E5B"/>
     <w:rsid w:val="001B5349"/>
     <w:rsid w:val="001B55B6"/>
     <w:rsid w:val="001B5686"/>
     <w:rsid w:val="001C05BF"/>
     <w:rsid w:val="001C0602"/>
     <w:rsid w:val="001C0BD0"/>
     <w:rsid w:val="001C0C24"/>
     <w:rsid w:val="001C4170"/>
     <w:rsid w:val="001C4FF3"/>
     <w:rsid w:val="001C5C9D"/>
     <w:rsid w:val="001C65F8"/>
     <w:rsid w:val="001C6BB9"/>
     <w:rsid w:val="001C709A"/>
@@ -18445,50 +18422,51 @@
     <w:rsid w:val="00224C47"/>
     <w:rsid w:val="002251F1"/>
     <w:rsid w:val="00225502"/>
     <w:rsid w:val="00225A40"/>
     <w:rsid w:val="002306F0"/>
     <w:rsid w:val="0023371E"/>
     <w:rsid w:val="00233F33"/>
     <w:rsid w:val="00235F71"/>
     <w:rsid w:val="002367B2"/>
     <w:rsid w:val="00237817"/>
     <w:rsid w:val="00237D55"/>
     <w:rsid w:val="0024091F"/>
     <w:rsid w:val="0024269F"/>
     <w:rsid w:val="00242F78"/>
     <w:rsid w:val="00244717"/>
     <w:rsid w:val="00244CE8"/>
     <w:rsid w:val="00246E8E"/>
     <w:rsid w:val="00247707"/>
     <w:rsid w:val="002509DA"/>
     <w:rsid w:val="00252503"/>
     <w:rsid w:val="00252A62"/>
     <w:rsid w:val="00253C49"/>
     <w:rsid w:val="00257489"/>
     <w:rsid w:val="00257F27"/>
     <w:rsid w:val="00257FBE"/>
+    <w:rsid w:val="00260818"/>
     <w:rsid w:val="002611E1"/>
     <w:rsid w:val="002615B4"/>
     <w:rsid w:val="00263D11"/>
     <w:rsid w:val="0026426C"/>
     <w:rsid w:val="00266EBF"/>
     <w:rsid w:val="00266FC9"/>
     <w:rsid w:val="002679F0"/>
     <w:rsid w:val="0027172E"/>
     <w:rsid w:val="0027226A"/>
     <w:rsid w:val="002755BD"/>
     <w:rsid w:val="00275B0F"/>
     <w:rsid w:val="00275E26"/>
     <w:rsid w:val="0027766A"/>
     <w:rsid w:val="00277932"/>
     <w:rsid w:val="00282732"/>
     <w:rsid w:val="00283F3C"/>
     <w:rsid w:val="00283FEE"/>
     <w:rsid w:val="00284479"/>
     <w:rsid w:val="00284C52"/>
     <w:rsid w:val="0028537B"/>
     <w:rsid w:val="00285D8D"/>
     <w:rsid w:val="00290D8F"/>
     <w:rsid w:val="002920A0"/>
     <w:rsid w:val="00296930"/>
     <w:rsid w:val="002A076B"/>
@@ -19082,50 +19060,51 @@
     <w:rsid w:val="00776EEE"/>
     <w:rsid w:val="00780C73"/>
     <w:rsid w:val="00780DDF"/>
     <w:rsid w:val="00781101"/>
     <w:rsid w:val="00781AB2"/>
     <w:rsid w:val="007829B2"/>
     <w:rsid w:val="00783406"/>
     <w:rsid w:val="00783CB0"/>
     <w:rsid w:val="00784423"/>
     <w:rsid w:val="00784560"/>
     <w:rsid w:val="007854DB"/>
     <w:rsid w:val="00792185"/>
     <w:rsid w:val="007926C1"/>
     <w:rsid w:val="00792B79"/>
     <w:rsid w:val="007933D3"/>
     <w:rsid w:val="00795961"/>
     <w:rsid w:val="007A2A31"/>
     <w:rsid w:val="007A31C5"/>
     <w:rsid w:val="007A467E"/>
     <w:rsid w:val="007A4AAA"/>
     <w:rsid w:val="007A4C84"/>
     <w:rsid w:val="007A4EE8"/>
     <w:rsid w:val="007A5613"/>
     <w:rsid w:val="007A60F8"/>
     <w:rsid w:val="007A614B"/>
+    <w:rsid w:val="007A72B1"/>
     <w:rsid w:val="007B091D"/>
     <w:rsid w:val="007B0AFA"/>
     <w:rsid w:val="007B0F26"/>
     <w:rsid w:val="007B22A0"/>
     <w:rsid w:val="007B2BA7"/>
     <w:rsid w:val="007B316F"/>
     <w:rsid w:val="007B4145"/>
     <w:rsid w:val="007B46CC"/>
     <w:rsid w:val="007B5189"/>
     <w:rsid w:val="007B6D54"/>
     <w:rsid w:val="007C02BE"/>
     <w:rsid w:val="007C2D2D"/>
     <w:rsid w:val="007C3329"/>
     <w:rsid w:val="007C3533"/>
     <w:rsid w:val="007C5B99"/>
     <w:rsid w:val="007D0847"/>
     <w:rsid w:val="007D0980"/>
     <w:rsid w:val="007D13F2"/>
     <w:rsid w:val="007D338C"/>
     <w:rsid w:val="007D3F99"/>
     <w:rsid w:val="007D5AB8"/>
     <w:rsid w:val="007D716B"/>
     <w:rsid w:val="007D73A3"/>
     <w:rsid w:val="007E0751"/>
     <w:rsid w:val="007E1B87"/>
@@ -19541,50 +19520,51 @@
     <w:rsid w:val="00B878E7"/>
     <w:rsid w:val="00B9130A"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B920FB"/>
     <w:rsid w:val="00B93715"/>
     <w:rsid w:val="00B93FA4"/>
     <w:rsid w:val="00B943A4"/>
     <w:rsid w:val="00B94C6B"/>
     <w:rsid w:val="00B95EC5"/>
     <w:rsid w:val="00B97EEA"/>
     <w:rsid w:val="00BA02CF"/>
     <w:rsid w:val="00BA0EBC"/>
     <w:rsid w:val="00BA2697"/>
     <w:rsid w:val="00BA3DE0"/>
     <w:rsid w:val="00BA42DF"/>
     <w:rsid w:val="00BA672C"/>
     <w:rsid w:val="00BA7BB7"/>
     <w:rsid w:val="00BB15AF"/>
     <w:rsid w:val="00BB21F1"/>
     <w:rsid w:val="00BB300A"/>
     <w:rsid w:val="00BB320C"/>
     <w:rsid w:val="00BB56EC"/>
     <w:rsid w:val="00BB7BCD"/>
     <w:rsid w:val="00BC4F54"/>
     <w:rsid w:val="00BD1D57"/>
+    <w:rsid w:val="00BD26D1"/>
     <w:rsid w:val="00BD3C0C"/>
     <w:rsid w:val="00BD4EE8"/>
     <w:rsid w:val="00BD50E4"/>
     <w:rsid w:val="00BD6FFB"/>
     <w:rsid w:val="00BD7057"/>
     <w:rsid w:val="00BD7C49"/>
     <w:rsid w:val="00BE00C5"/>
     <w:rsid w:val="00BE0B8B"/>
     <w:rsid w:val="00BE1CBA"/>
     <w:rsid w:val="00BE2743"/>
     <w:rsid w:val="00BE4F1F"/>
     <w:rsid w:val="00BE5600"/>
     <w:rsid w:val="00BE5AFB"/>
     <w:rsid w:val="00BE67A0"/>
     <w:rsid w:val="00BE7822"/>
     <w:rsid w:val="00BE7E13"/>
     <w:rsid w:val="00BF0208"/>
     <w:rsid w:val="00BF1AE2"/>
     <w:rsid w:val="00BF1B3F"/>
     <w:rsid w:val="00BF56B3"/>
     <w:rsid w:val="00BF5BC1"/>
     <w:rsid w:val="00BF7272"/>
     <w:rsid w:val="00C0125F"/>
     <w:rsid w:val="00C01985"/>
     <w:rsid w:val="00C03D69"/>
@@ -19675,150 +19655,154 @@
     <w:rsid w:val="00CC4224"/>
     <w:rsid w:val="00CC4CF2"/>
     <w:rsid w:val="00CC514A"/>
     <w:rsid w:val="00CC59D8"/>
     <w:rsid w:val="00CC5BA5"/>
     <w:rsid w:val="00CC6357"/>
     <w:rsid w:val="00CC6556"/>
     <w:rsid w:val="00CC6B0C"/>
     <w:rsid w:val="00CD0667"/>
     <w:rsid w:val="00CD0FE4"/>
     <w:rsid w:val="00CD12FE"/>
     <w:rsid w:val="00CD1776"/>
     <w:rsid w:val="00CD4257"/>
     <w:rsid w:val="00CD56F8"/>
     <w:rsid w:val="00CD769A"/>
     <w:rsid w:val="00CE0C96"/>
     <w:rsid w:val="00CE1852"/>
     <w:rsid w:val="00CE2A4D"/>
     <w:rsid w:val="00CE358F"/>
     <w:rsid w:val="00CE4342"/>
     <w:rsid w:val="00CE6A3F"/>
     <w:rsid w:val="00CE6BB3"/>
     <w:rsid w:val="00CF035D"/>
     <w:rsid w:val="00CF0D86"/>
     <w:rsid w:val="00CF0FED"/>
+    <w:rsid w:val="00CF2053"/>
     <w:rsid w:val="00CF27B3"/>
     <w:rsid w:val="00CF38D4"/>
     <w:rsid w:val="00CF3BEC"/>
     <w:rsid w:val="00CF4866"/>
     <w:rsid w:val="00CF569F"/>
     <w:rsid w:val="00CF65D1"/>
     <w:rsid w:val="00D0015E"/>
     <w:rsid w:val="00D00174"/>
     <w:rsid w:val="00D00E7E"/>
     <w:rsid w:val="00D05A97"/>
     <w:rsid w:val="00D07E34"/>
     <w:rsid w:val="00D07FF5"/>
     <w:rsid w:val="00D14A4D"/>
     <w:rsid w:val="00D1782D"/>
     <w:rsid w:val="00D21374"/>
     <w:rsid w:val="00D216C0"/>
     <w:rsid w:val="00D22294"/>
     <w:rsid w:val="00D2324E"/>
     <w:rsid w:val="00D23B31"/>
     <w:rsid w:val="00D24780"/>
     <w:rsid w:val="00D24859"/>
     <w:rsid w:val="00D250CD"/>
     <w:rsid w:val="00D25E16"/>
     <w:rsid w:val="00D26427"/>
     <w:rsid w:val="00D26780"/>
     <w:rsid w:val="00D26CBE"/>
     <w:rsid w:val="00D26FCE"/>
     <w:rsid w:val="00D2780C"/>
     <w:rsid w:val="00D27A55"/>
     <w:rsid w:val="00D27C50"/>
     <w:rsid w:val="00D3081B"/>
     <w:rsid w:val="00D32C97"/>
     <w:rsid w:val="00D33352"/>
     <w:rsid w:val="00D33487"/>
     <w:rsid w:val="00D34F75"/>
     <w:rsid w:val="00D35108"/>
     <w:rsid w:val="00D353D1"/>
     <w:rsid w:val="00D3578A"/>
     <w:rsid w:val="00D3631D"/>
     <w:rsid w:val="00D36CE4"/>
     <w:rsid w:val="00D411B5"/>
     <w:rsid w:val="00D412D0"/>
     <w:rsid w:val="00D41A23"/>
     <w:rsid w:val="00D41F4D"/>
     <w:rsid w:val="00D43317"/>
+    <w:rsid w:val="00D43ABC"/>
     <w:rsid w:val="00D44938"/>
     <w:rsid w:val="00D45851"/>
     <w:rsid w:val="00D458A5"/>
     <w:rsid w:val="00D469A4"/>
     <w:rsid w:val="00D4726F"/>
     <w:rsid w:val="00D50E43"/>
     <w:rsid w:val="00D5129E"/>
     <w:rsid w:val="00D51461"/>
     <w:rsid w:val="00D515CF"/>
     <w:rsid w:val="00D533A8"/>
     <w:rsid w:val="00D55041"/>
     <w:rsid w:val="00D55906"/>
     <w:rsid w:val="00D56479"/>
     <w:rsid w:val="00D57DD4"/>
     <w:rsid w:val="00D60698"/>
     <w:rsid w:val="00D619A9"/>
     <w:rsid w:val="00D642DD"/>
     <w:rsid w:val="00D67529"/>
+    <w:rsid w:val="00D6762C"/>
     <w:rsid w:val="00D67DD2"/>
     <w:rsid w:val="00D71593"/>
     <w:rsid w:val="00D73C9D"/>
     <w:rsid w:val="00D74836"/>
     <w:rsid w:val="00D74E87"/>
     <w:rsid w:val="00D75EB5"/>
     <w:rsid w:val="00D7607B"/>
     <w:rsid w:val="00D76AD3"/>
     <w:rsid w:val="00D803DE"/>
     <w:rsid w:val="00D808E2"/>
     <w:rsid w:val="00D80C95"/>
     <w:rsid w:val="00D824CF"/>
     <w:rsid w:val="00D826DD"/>
     <w:rsid w:val="00D837B2"/>
     <w:rsid w:val="00D86C7C"/>
     <w:rsid w:val="00D87503"/>
     <w:rsid w:val="00D8763C"/>
     <w:rsid w:val="00D90D56"/>
     <w:rsid w:val="00D90FF8"/>
     <w:rsid w:val="00D929DB"/>
     <w:rsid w:val="00D9383F"/>
     <w:rsid w:val="00D94220"/>
     <w:rsid w:val="00D94E56"/>
     <w:rsid w:val="00D9618A"/>
     <w:rsid w:val="00D96929"/>
     <w:rsid w:val="00D97986"/>
     <w:rsid w:val="00DA1910"/>
     <w:rsid w:val="00DA2D7A"/>
     <w:rsid w:val="00DA3EFD"/>
     <w:rsid w:val="00DA3FAA"/>
     <w:rsid w:val="00DA458D"/>
     <w:rsid w:val="00DA52BF"/>
     <w:rsid w:val="00DA56CF"/>
     <w:rsid w:val="00DA68E7"/>
     <w:rsid w:val="00DA7222"/>
     <w:rsid w:val="00DA7905"/>
     <w:rsid w:val="00DA7A22"/>
+    <w:rsid w:val="00DA7B80"/>
     <w:rsid w:val="00DA7E77"/>
     <w:rsid w:val="00DB0CDD"/>
     <w:rsid w:val="00DB0FBE"/>
     <w:rsid w:val="00DB10C0"/>
     <w:rsid w:val="00DB29DA"/>
     <w:rsid w:val="00DB3B2A"/>
     <w:rsid w:val="00DB45B0"/>
     <w:rsid w:val="00DB46FD"/>
     <w:rsid w:val="00DB4F37"/>
     <w:rsid w:val="00DB5668"/>
     <w:rsid w:val="00DB5794"/>
     <w:rsid w:val="00DB5C8C"/>
     <w:rsid w:val="00DB5FE3"/>
     <w:rsid w:val="00DB64F8"/>
     <w:rsid w:val="00DB7D4B"/>
     <w:rsid w:val="00DC14A0"/>
     <w:rsid w:val="00DC1CB4"/>
     <w:rsid w:val="00DC3948"/>
     <w:rsid w:val="00DC5919"/>
     <w:rsid w:val="00DC5A64"/>
     <w:rsid w:val="00DC5D06"/>
     <w:rsid w:val="00DC6151"/>
     <w:rsid w:val="00DC672A"/>
     <w:rsid w:val="00DC6A90"/>
     <w:rsid w:val="00DC730D"/>
@@ -19851,50 +19835,51 @@
     <w:rsid w:val="00E069AF"/>
     <w:rsid w:val="00E112ED"/>
     <w:rsid w:val="00E11CF6"/>
     <w:rsid w:val="00E123B7"/>
     <w:rsid w:val="00E136DC"/>
     <w:rsid w:val="00E137A2"/>
     <w:rsid w:val="00E1533A"/>
     <w:rsid w:val="00E15956"/>
     <w:rsid w:val="00E16405"/>
     <w:rsid w:val="00E17D5C"/>
     <w:rsid w:val="00E17DBA"/>
     <w:rsid w:val="00E2165F"/>
     <w:rsid w:val="00E21A4E"/>
     <w:rsid w:val="00E21C11"/>
     <w:rsid w:val="00E22D79"/>
     <w:rsid w:val="00E23ACD"/>
     <w:rsid w:val="00E242FA"/>
     <w:rsid w:val="00E26387"/>
     <w:rsid w:val="00E327C3"/>
     <w:rsid w:val="00E3295D"/>
     <w:rsid w:val="00E33544"/>
     <w:rsid w:val="00E33B06"/>
     <w:rsid w:val="00E36D62"/>
     <w:rsid w:val="00E37230"/>
     <w:rsid w:val="00E37304"/>
+    <w:rsid w:val="00E37661"/>
     <w:rsid w:val="00E4311F"/>
     <w:rsid w:val="00E4327C"/>
     <w:rsid w:val="00E44332"/>
     <w:rsid w:val="00E444E9"/>
     <w:rsid w:val="00E44CEE"/>
     <w:rsid w:val="00E47378"/>
     <w:rsid w:val="00E52824"/>
     <w:rsid w:val="00E54228"/>
     <w:rsid w:val="00E54353"/>
     <w:rsid w:val="00E55723"/>
     <w:rsid w:val="00E55820"/>
     <w:rsid w:val="00E5660E"/>
     <w:rsid w:val="00E56DD0"/>
     <w:rsid w:val="00E5789C"/>
     <w:rsid w:val="00E619BF"/>
     <w:rsid w:val="00E61B76"/>
     <w:rsid w:val="00E627A9"/>
     <w:rsid w:val="00E65007"/>
     <w:rsid w:val="00E65904"/>
     <w:rsid w:val="00E6620F"/>
     <w:rsid w:val="00E709B2"/>
     <w:rsid w:val="00E7103B"/>
     <w:rsid w:val="00E7169E"/>
     <w:rsid w:val="00E7364D"/>
     <w:rsid w:val="00E73654"/>
@@ -21094,69 +21079,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64DCFFA1-E076-45D9-84D5-93AF52434078}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2611</Words>
-  <Characters>14887</Characters>
+  <Words>2612</Words>
+  <Characters>14891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>124</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>資料檔清單</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17464</CharactersWithSpaces>
+  <CharactersWithSpaces>17469</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料檔清單</dc:title>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>