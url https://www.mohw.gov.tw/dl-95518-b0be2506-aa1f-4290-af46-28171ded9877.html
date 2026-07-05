--- v1 (2026-06-13)
+++ v2 (2026-07-05)
@@ -16872,50 +16872,471 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="428DEB6A" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w14:paraId="549A0482" w14:textId="77777777" w:rsidTr="00C864F5">
+        <w:trPr>
+          <w:trHeight w:val="989"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48207EE7" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B14CE5" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Welfare-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DFB307" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Long-Term Care Service Dataset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E3D21D" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1000495A" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:leftChars="-17" w:left="-41" w:rightChars="-20" w:right="-48"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2021-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760AB89D" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ields include</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>national ID number (ID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bject </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Identifier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OBJID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partial management of disabled persons - assessment/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="145964B6" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>W_LTC_CMS_CA110</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> list of case care issues</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>W_LTC_CMS_CA110SUGV2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44794F64" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6 GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1313" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE78EC9" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Department of Long-Term Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5D9E98" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17F9D901" w14:textId="77777777" w:rsidR="007A614B" w:rsidRPr="00031B07" w:rsidRDefault="003F269D" w:rsidP="00BC4F54">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Note: Please refer to the “Database User Manual” for the format of the data files.</w:t>
       </w:r>
     </w:p>
@@ -17460,50 +17881,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781B5580" w14:textId="77777777" w:rsidR="00946EE4" w:rsidRPr="00031B07" w:rsidRDefault="00946EE4" w:rsidP="00946EE4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Society-12-1 data available for the following years: 2000, 2006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BAC09A2" w14:textId="77777777" w:rsidR="001622AC" w:rsidRPr="00031B07" w:rsidRDefault="001622AC" w:rsidP="001622AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Society-1</w:t>
       </w:r>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -17642,65 +18064,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welfare-19 data available for the following years: 2018, 2022.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008470A2" w:rsidRPr="00031B07" w:rsidSect="007A614B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54271F3E" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80">
+    <w:p w14:paraId="09B5802F" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5493445D" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80">
+    <w:p w14:paraId="7FBCCACB" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E7E0746" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80"/>
+    <w:p w14:paraId="4FD0C29B" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -17797,132 +18219,126 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00201738">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F6AD936" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00201738" w:rsidRDefault="006F33F4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40637523" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80">
+    <w:p w14:paraId="5B0C06BE" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68719A99" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80">
+    <w:p w14:paraId="741E5A3A" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1055CA33" w14:textId="77777777" w:rsidR="00DA7B80" w:rsidRDefault="00DA7B80"/>
+    <w:p w14:paraId="6434C9CC" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C0B477F" w14:textId="4F36B7B3" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
+  <w:p w14:paraId="1C0B477F" w14:textId="0D033870" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">LST001: Data File Checklist </w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t>Amended on</w:t>
     </w:r>
     <w:r w:rsidR="007D73A3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E37661">
+    <w:r w:rsidR="004F5BA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>May</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Jun </w:t>
     </w:r>
     <w:r w:rsidR="00257F27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00260818">
+    <w:r w:rsidR="004F5BA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C52612">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00C52612" w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="00C52612">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B81CA8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -18736,50 +19152,51 @@
     <w:rsid w:val="004C193E"/>
     <w:rsid w:val="004C19EE"/>
     <w:rsid w:val="004C28F6"/>
     <w:rsid w:val="004C4538"/>
     <w:rsid w:val="004C4D10"/>
     <w:rsid w:val="004C5688"/>
     <w:rsid w:val="004C5C19"/>
     <w:rsid w:val="004C7417"/>
     <w:rsid w:val="004C7573"/>
     <w:rsid w:val="004C7CD6"/>
     <w:rsid w:val="004D12A9"/>
     <w:rsid w:val="004D5239"/>
     <w:rsid w:val="004D651F"/>
     <w:rsid w:val="004D6D5F"/>
     <w:rsid w:val="004E0706"/>
     <w:rsid w:val="004E071C"/>
     <w:rsid w:val="004E1930"/>
     <w:rsid w:val="004E3BEA"/>
     <w:rsid w:val="004E3FCE"/>
     <w:rsid w:val="004E4B68"/>
     <w:rsid w:val="004E53BC"/>
     <w:rsid w:val="004F0D5E"/>
     <w:rsid w:val="004F3454"/>
     <w:rsid w:val="004F5349"/>
     <w:rsid w:val="004F565E"/>
+    <w:rsid w:val="004F5BA7"/>
     <w:rsid w:val="004F7401"/>
     <w:rsid w:val="00500442"/>
     <w:rsid w:val="0050224E"/>
     <w:rsid w:val="00503854"/>
     <w:rsid w:val="00504C89"/>
     <w:rsid w:val="005052AB"/>
     <w:rsid w:val="0050537C"/>
     <w:rsid w:val="005074BD"/>
     <w:rsid w:val="005102E0"/>
     <w:rsid w:val="005109AC"/>
     <w:rsid w:val="005130AA"/>
     <w:rsid w:val="00513EF8"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00515D42"/>
     <w:rsid w:val="00516759"/>
     <w:rsid w:val="00516A46"/>
     <w:rsid w:val="00516D74"/>
     <w:rsid w:val="005204CA"/>
     <w:rsid w:val="00520B49"/>
     <w:rsid w:val="005223CB"/>
     <w:rsid w:val="0052442F"/>
     <w:rsid w:val="0052619A"/>
     <w:rsid w:val="00526935"/>
     <w:rsid w:val="00526D3B"/>
     <w:rsid w:val="00526DBF"/>
@@ -19482,62 +19899,64 @@
     <w:rsid w:val="00B31542"/>
     <w:rsid w:val="00B319AD"/>
     <w:rsid w:val="00B33941"/>
     <w:rsid w:val="00B35358"/>
     <w:rsid w:val="00B358E3"/>
     <w:rsid w:val="00B36BB6"/>
     <w:rsid w:val="00B40005"/>
     <w:rsid w:val="00B41663"/>
     <w:rsid w:val="00B4256C"/>
     <w:rsid w:val="00B43B94"/>
     <w:rsid w:val="00B45A37"/>
     <w:rsid w:val="00B4603F"/>
     <w:rsid w:val="00B50584"/>
     <w:rsid w:val="00B51231"/>
     <w:rsid w:val="00B55BC4"/>
     <w:rsid w:val="00B566EE"/>
     <w:rsid w:val="00B579C8"/>
     <w:rsid w:val="00B611D4"/>
     <w:rsid w:val="00B627C1"/>
     <w:rsid w:val="00B635D8"/>
     <w:rsid w:val="00B63C80"/>
     <w:rsid w:val="00B6483C"/>
     <w:rsid w:val="00B669E0"/>
     <w:rsid w:val="00B672DF"/>
     <w:rsid w:val="00B70E3E"/>
+    <w:rsid w:val="00B71640"/>
     <w:rsid w:val="00B7188C"/>
     <w:rsid w:val="00B745D6"/>
     <w:rsid w:val="00B75018"/>
     <w:rsid w:val="00B75CAF"/>
     <w:rsid w:val="00B76453"/>
     <w:rsid w:val="00B77012"/>
     <w:rsid w:val="00B80318"/>
     <w:rsid w:val="00B8191B"/>
     <w:rsid w:val="00B81CA8"/>
     <w:rsid w:val="00B823C9"/>
     <w:rsid w:val="00B84ACE"/>
     <w:rsid w:val="00B8590E"/>
+    <w:rsid w:val="00B87161"/>
     <w:rsid w:val="00B8773D"/>
     <w:rsid w:val="00B878E7"/>
     <w:rsid w:val="00B9130A"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B920FB"/>
     <w:rsid w:val="00B93715"/>
     <w:rsid w:val="00B93FA4"/>
     <w:rsid w:val="00B943A4"/>
     <w:rsid w:val="00B94C6B"/>
     <w:rsid w:val="00B95EC5"/>
     <w:rsid w:val="00B97EEA"/>
     <w:rsid w:val="00BA02CF"/>
     <w:rsid w:val="00BA0EBC"/>
     <w:rsid w:val="00BA2697"/>
     <w:rsid w:val="00BA3DE0"/>
     <w:rsid w:val="00BA42DF"/>
     <w:rsid w:val="00BA672C"/>
     <w:rsid w:val="00BA7BB7"/>
     <w:rsid w:val="00BB15AF"/>
     <w:rsid w:val="00BB21F1"/>
     <w:rsid w:val="00BB300A"/>
     <w:rsid w:val="00BB320C"/>
     <w:rsid w:val="00BB56EC"/>
     <w:rsid w:val="00BB7BCD"/>
     <w:rsid w:val="00BC4F54"/>
@@ -21078,70 +21497,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64DCFFA1-E076-45D9-84D5-93AF52434078}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>14891</Characters>
+  <Pages>13</Pages>
+  <Words>2655</Words>
+  <Characters>15139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>資料檔清單</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17469</CharactersWithSpaces>
+  <CharactersWithSpaces>17759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料檔清單</dc:title>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>