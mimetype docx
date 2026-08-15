--- v2 (2026-07-05)
+++ v3 (2026-08-15)
@@ -3773,149 +3773,149 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D966C80" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="3D966C80" w14:textId="64FCBE13" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003C245F" w:rsidRPr="00031B07">
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD3846" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F4C41A" w14:textId="0BACA4B7" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="00991275" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...47 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+              <w:t>891</w:t>
+            </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>811</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00031B07">
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1613D7CA" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -4038,137 +4038,145 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BADC29E" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="0BADC29E" w14:textId="4D267675" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D50E43" w:rsidRPr="00031B07">
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="240FED89" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (ID), date of initial diagnosis (DIAG_DT), primary site (CASITE), and histology (HIST) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="121854D9" w14:textId="659E2C16" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006523AC" w:rsidP="00832817">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50E43" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">96 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00031B07">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F33F4" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A7BC586" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6692,149 +6700,149 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="726977F9" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="726977F9" w14:textId="08FE52E0" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1979</w:t>
+            </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532C709C" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="0035194A" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fields include national ID number (IDNO), date of initial diagnosis (DIAGDAY), primary site (CASITE), and histology (HISTOLOG) etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE8F2E7" w14:textId="3D1639EA" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006523AC" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00AA07C3" w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...63 lines deleted...]
-            <w:r w:rsidR="006F33F4" w:rsidRPr="00031B07">
+              <w:t>48</w:t>
+            </w:r>
+            <w:r w:rsidR="006F33F4" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05BB66C8" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -8370,187 +8378,211 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D10F608" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="1D10F608" w14:textId="63D1A679" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2004-</w:t>
             </w:r>
-            <w:r w:rsidR="00583B68" w:rsidRPr="00031B07">
+            <w:r w:rsidR="00583B68" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="002F1AD7" w:rsidRPr="00031B07">
+            <w:r w:rsidR="002F1AD7" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+            <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="002F1AD7" w:rsidRPr="00031B07">
+            <w:r w:rsidR="002F1AD7" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002F1AD7" w:rsidRPr="00031B07">
+            <w:r w:rsidR="002F1AD7" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>023</w:t>
             </w:r>
-            <w:r w:rsidR="0046146A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="0046146A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="0046146A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="0046146A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBB5B03" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="2EBB5B03" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), sampling unit (SAMP_UNIT), interpretation unit (LAB_UNIT), and pap smear data (H_BHP_PST_SMEAR) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="649F4E37" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="0046146A" w:rsidP="00832817">
+          <w:p w14:paraId="649F4E37" w14:textId="3F2495EB" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006523AC" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>508</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> MB</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00020A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E8882CD" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8684,165 +8716,165 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="777089FD" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="008C3DF3" w:rsidP="00832817">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="777089FD" w14:textId="4A8476A8" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="008C3DF3" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2010-2022</w:t>
             </w:r>
-            <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+            <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
-            <w:r w:rsidR="00DC672A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="00DC672A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+            <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="336AAD17" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="336AAD17" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006F33F4" w:rsidP="00832817">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), colonoscopy report (H_BHP_CCS_CUT), colonoscopy diagnosis (H_BHP_CCS_ CONF), and fecal occult blood test (H_BHP_CCS_FOBT) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7F20B3" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="00031954" w:rsidP="00832817">
+          <w:p w14:paraId="1E7F20B3" w14:textId="0ED25922" w:rsidR="006F33F4" w:rsidRPr="000E7539" w:rsidRDefault="006523AC" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="008C3DF3" w:rsidRPr="00031B07">
+              <w:t xml:space="preserve">286 </w:t>
+            </w:r>
+            <w:r w:rsidR="008C3DF3" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E164899" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00031B07" w:rsidRDefault="006F33F4" w:rsidP="00832817">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -8982,213 +9014,205 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D518CF2" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00031B07" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="2D518CF2" w14:textId="00CE8D4C" w:rsidR="002F1AD7" w:rsidRPr="000E7539" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2004-2022</w:t>
             </w:r>
-            <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+            <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>023</w:t>
             </w:r>
-            <w:r w:rsidR="00DC672A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="00DC672A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="0046146A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="0046146A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0046146A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="0046146A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
+            <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C98ECB8" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00031B07" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="2C98ECB8" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="000E7539" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Fields include national ID </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ID), mammogram data (H_BHP_BCS_DATA), mammogram screening unit (H_BHP_BCS_UNIT), and mammogram screening doctor (H_BHP_BCS_DR) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01BE094B" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00031B07" w:rsidRDefault="00155B1F" w:rsidP="002F1AD7">
+          <w:p w14:paraId="01BE094B" w14:textId="2BB6BB8F" w:rsidR="002F1AD7" w:rsidRPr="000E7539" w:rsidRDefault="006523AC" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>328</w:t>
-[...23 lines deleted...]
-              <w:t>B</w:t>
+              <w:t>474</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7277296E" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00031B07" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -9322,171 +9346,179 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C96474" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00031B07" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="09C96474" w14:textId="00824DB8" w:rsidR="002F1AD7" w:rsidRPr="000E7539" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2010-202</w:t>
             </w:r>
-            <w:r w:rsidR="00D9618A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="00D9618A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+            <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00D9618A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="00D9618A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
-            <w:r w:rsidR="00DC672A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="00DC672A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00DC672A" w:rsidRPr="00031B07">
+            <w:r w:rsidR="00DC672A" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2024</w:t>
             </w:r>
+            <w:r w:rsidR="00126AB6" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1F7E60" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00031B07" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="0E1F7E60" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="000E7539" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID), oral cancer diagnosis file (H_BHP_OMS_ CONFIRM), and biopsy data (H_BHP_OMS_ CUT) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="693FE03F" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00031B07" w:rsidRDefault="00DC672A" w:rsidP="002F1AD7">
+          <w:p w14:paraId="693FE03F" w14:textId="6BAA49CE" w:rsidR="002F1AD7" w:rsidRPr="000E7539" w:rsidRDefault="00126AB6" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>78</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> MB</w:t>
+              <w:t xml:space="preserve">96 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="528AB3A4" w14:textId="77777777" w:rsidR="002F1AD7" w:rsidRPr="00031B07" w:rsidRDefault="002F1AD7" w:rsidP="002F1AD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -11249,165 +11281,173 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400C05FC" w14:textId="77777777" w:rsidR="00D26780" w:rsidRPr="00031B07" w:rsidRDefault="00D26780" w:rsidP="00D26780">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="400C05FC" w14:textId="09EF0B43" w:rsidR="00D26780" w:rsidRPr="000E7539" w:rsidRDefault="00D26780" w:rsidP="00D26780">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2012</w:t>
+            </w:r>
+            <w:r w:rsidR="00126AB6" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="00126AB6" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00126AB6" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="284E7C19" w14:textId="77777777" w:rsidR="00D26780" w:rsidRPr="00031B07" w:rsidRDefault="00D26780" w:rsidP="00D26780">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="284E7C19" w14:textId="77777777" w:rsidR="00D26780" w:rsidRPr="000E7539" w:rsidRDefault="00D26780" w:rsidP="00D26780">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Fields include body </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>check up</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> blood biochemical test, renal function test, health consultation, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65FBA5F8" w14:textId="77777777" w:rsidR="00D26780" w:rsidRPr="00031B07" w:rsidRDefault="00D26780" w:rsidP="00D26780">
+          <w:p w14:paraId="65FBA5F8" w14:textId="6DB09CBE" w:rsidR="00D26780" w:rsidRPr="000E7539" w:rsidRDefault="00126AB6" w:rsidP="00D26780">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> MB</w:t>
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>621 MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="021B019A" w14:textId="77777777" w:rsidR="00D26780" w:rsidRPr="00031B07" w:rsidRDefault="00D26780" w:rsidP="00D26780">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -12609,289 +12649,273 @@
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5B61BE" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="0D5B61BE" w14:textId="263C8B28" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>022</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidR="00126AB6" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>-2024</w:t>
+              <w:t>-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C17D6F" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="05C17D6F" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include national ID number (ID),</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">lung </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>medical</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>istory</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6AF5C2C5" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="6AF5C2C5" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MedicalHistory</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>),code</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PhotoHospital</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PhotoHospital</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="713DE94A" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="713DE94A" w14:textId="6432268F" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00126AB6" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>22</w:t>
-[...15 lines deleted...]
-              <w:t>MB</w:t>
+              <w:t>33 MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F2BA11C" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -16207,1493 +16231,1509 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C708417" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5A64" w:rsidRPr="00031B07" w14:paraId="5FF8C780" w14:textId="77777777" w:rsidTr="009367F3">
+      <w:tr w:rsidR="00DC5A64" w:rsidRPr="000E7539" w14:paraId="5FF8C780" w14:textId="77777777" w:rsidTr="009367F3">
         <w:trPr>
           <w:trHeight w:val="989"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B536A3" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="29B536A3" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27FDC6EF" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="27FDC6EF" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Welfare-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC58FBF" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="4DC58FBF" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Reported Data of Sexual Assault</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2872D2" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="2F2872D2" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC9B35D" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="3DC9B35D" w14:textId="59797DA9" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:leftChars="-17" w:left="-41" w:rightChars="-20" w:right="-48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+            <w:r w:rsidR="00126AB6" w:rsidRPr="000E7539">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00126AB6" w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF2BECA" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="7DF2BECA" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fields include reporting person (INFOERTYPE), reporting unit (INFOUNIT), national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> victim (CLIENTID), and national ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> offender (DID) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="648E3A93" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="648E3A93" w14:textId="137D6C84" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00126AB6" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6A0885" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="3F6A0885" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Protective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61D5BE77" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="61D5BE77" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5A64" w:rsidRPr="00031B07" w14:paraId="598D2CBB" w14:textId="77777777" w:rsidTr="00DF0922">
+      <w:tr w:rsidR="00DC5A64" w:rsidRPr="000E7539" w14:paraId="598D2CBB" w14:textId="77777777" w:rsidTr="00DF0922">
         <w:trPr>
           <w:trHeight w:val="989"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="660A6565" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="660A6565" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E0C31C" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00031B07">
+          <w:p w14:paraId="37E0C31C" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>elfare-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A9E6D5" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="44A9E6D5" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Children and Youth Living Conditions Survey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4509552B" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="4509552B" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>year</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="121519A8" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="121519A8" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:leftChars="-17" w:left="-41" w:rightChars="-20" w:right="-48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>018</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E85FD00" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="4E85FD00" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ields include </w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">hildren and youths living and health conditions, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>child care</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and education issues, and demand, utilize and expectation for welfare measures etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0547C0F8" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="0547C0F8" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC2A703" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="2CC2A703" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428DEB6A" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="00031B07" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
+          <w:p w14:paraId="428DEB6A" w14:textId="77777777" w:rsidR="00DC5A64" w:rsidRPr="000E7539" w:rsidRDefault="00DC5A64" w:rsidP="00DC5A64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031B07">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w14:paraId="549A0482" w14:textId="77777777" w:rsidTr="00C864F5">
+      <w:tr w:rsidR="004F5BA7" w:rsidRPr="000E7539" w14:paraId="549A0482" w14:textId="77777777" w:rsidTr="00C864F5">
         <w:trPr>
           <w:trHeight w:val="989"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48207EE7" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="48207EE7" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B14CE5" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004F5BA7">
+          <w:p w14:paraId="21B14CE5" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Welfare-20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29DFB307" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="29DFB307" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Long-Term Care Service Dataset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E3D21D" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="05E3D21D" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1000495A" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="1000495A" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:leftChars="-17" w:left="-41" w:rightChars="-20" w:right="-48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2021-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="760AB89D" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="760AB89D" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ields include</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>national ID number (ID</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">bject </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Identifier</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>OBJID</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> partial management of disabled persons - assessment/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="145964B6" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="145964B6" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W_LTC_CMS_CA110</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> list of case care issues</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W_LTC_CMS_CA110SUGV2</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44794F64" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="44794F64" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6 GB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE78EC9" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="7CE78EC9" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:rightChars="11" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F5BA7">
+            <w:r w:rsidRPr="000E7539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Long-Term Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5D9E98" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="004F5BA7" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
+          <w:p w14:paraId="5A5D9E98" w14:textId="77777777" w:rsidR="004F5BA7" w:rsidRPr="000E7539" w:rsidRDefault="004F5BA7" w:rsidP="00C864F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17F9D901" w14:textId="77777777" w:rsidR="007A614B" w:rsidRPr="00031B07" w:rsidRDefault="003F269D" w:rsidP="00BC4F54">
+    <w:p w14:paraId="17F9D901" w14:textId="77777777" w:rsidR="007A614B" w:rsidRPr="000E7539" w:rsidRDefault="003F269D" w:rsidP="00BC4F54">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Note: Please refer to the “Database User Manual” for the format of the data files.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6706B162" w14:textId="77777777" w:rsidR="007A467E" w:rsidRPr="00031B07" w:rsidRDefault="003F269D" w:rsidP="00BC4F54">
+    <w:p w14:paraId="6706B162" w14:textId="77777777" w:rsidR="007A467E" w:rsidRPr="000E7539" w:rsidRDefault="003F269D" w:rsidP="00BC4F54">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Note 1: To apply for specific files, please submit the official document from the unit providing the file stating its authorization for use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CFFB62" w14:textId="77777777" w:rsidR="00070635" w:rsidRPr="00031B07" w:rsidRDefault="00FE2786" w:rsidP="00BC4F54">
+    <w:p w14:paraId="06CFFB62" w14:textId="77777777" w:rsidR="00070635" w:rsidRPr="000E7539" w:rsidRDefault="00FE2786" w:rsidP="00BC4F54">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Note 2</w:t>
       </w:r>
-      <w:r w:rsidR="003F269D" w:rsidRPr="00031B07">
+      <w:r w:rsidR="003F269D" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>: Health-49 data available for the following years: 1965, 1967, 1970, 1973, 1980, 1986, 1992, 1998, 2004, 2008, 2012</w:t>
       </w:r>
-      <w:r w:rsidR="00456F19" w:rsidRPr="00031B07">
+      <w:r w:rsidR="00456F19" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, 2016</w:t>
       </w:r>
-      <w:r w:rsidR="003F269D" w:rsidRPr="00031B07">
+      <w:r w:rsidR="003F269D" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EB9EF6" w14:textId="6651BCDD" w:rsidR="0072735B" w:rsidRPr="00195FCA" w:rsidRDefault="0072735B" w:rsidP="004A3AF5">
+    <w:p w14:paraId="73EB9EF6" w14:textId="6651BCDD" w:rsidR="0072735B" w:rsidRPr="000E7539" w:rsidRDefault="0072735B" w:rsidP="004A3AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> data available for the following years: 1998-</w:t>
       </w:r>
-      <w:r w:rsidR="00A00B81" w:rsidRPr="00031B07">
+      <w:r w:rsidR="00A00B81" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2016, 2017, 2018, 2019, 2020, 2021, 202</w:t>
+        <w:t>2016, 2017, 2018, 2019, 2020, 2021, 2022</w:t>
       </w:r>
-      <w:r w:rsidR="00A00B81" w:rsidRPr="00195FCA">
-[...7 lines deleted...]
-      <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+      <w:r w:rsidR="00E37661" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00E37661" w:rsidRPr="00195FCA">
+      <w:r w:rsidR="00E37661" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313E44B2" w14:textId="77777777" w:rsidR="00583B68" w:rsidRPr="00031B07" w:rsidRDefault="00583B68" w:rsidP="004A3AF5">
+    <w:p w14:paraId="313E44B2" w14:textId="00829EA6" w:rsidR="00583B68" w:rsidRPr="000E7539" w:rsidRDefault="00583B68" w:rsidP="004A3AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:r w:rsidR="002F1AD7" w:rsidRPr="00031B07">
+      <w:r w:rsidR="002F1AD7" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002F1AD7" w:rsidRPr="00031B07">
+      <w:r w:rsidR="002F1AD7" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health-</w:t>
       </w:r>
-      <w:r w:rsidR="002F1AD7" w:rsidRPr="00031B07">
+      <w:r w:rsidR="002F1AD7" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="002F1AD7" w:rsidRPr="00031B07">
+      <w:r w:rsidR="002F1AD7" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">data available for the following years: 2004-2022, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+      <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+      <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
+      <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3CDE27EC" w14:textId="77777777" w:rsidR="00D9618A" w:rsidRPr="00031B07" w:rsidRDefault="00D9618A" w:rsidP="00D9618A">
+    <w:p w14:paraId="3CDE27EC" w14:textId="15DC1C3E" w:rsidR="00D9618A" w:rsidRPr="000E7539" w:rsidRDefault="00D9618A" w:rsidP="00D9618A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5 ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">7 data available for the following years: 2010-2022, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031B07">
+      <w:r w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+      <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003A7509" w:rsidRPr="00031B07">
+      <w:r w:rsidR="003A7509" w:rsidRPr="000E7539">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="006523AC" w:rsidRPr="000E7539">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AE589C" w14:textId="77777777" w:rsidR="00ED68A2" w:rsidRPr="00031B07" w:rsidRDefault="00ED68A2" w:rsidP="00ED68A2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Health-</w:t>
       </w:r>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
@@ -18064,65 +18104,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00031B07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welfare-19 data available for the following years: 2018, 2022.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008470A2" w:rsidRPr="00031B07" w:rsidSect="007A614B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09B5802F" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161">
+    <w:p w14:paraId="192AACAB" w14:textId="77777777" w:rsidR="00684BEA" w:rsidRDefault="00684BEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FBCCACB" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161">
+    <w:p w14:paraId="43AD666A" w14:textId="77777777" w:rsidR="00684BEA" w:rsidRDefault="00684BEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4FD0C29B" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161"/>
+    <w:p w14:paraId="77700653" w14:textId="77777777" w:rsidR="00684BEA" w:rsidRDefault="00684BEA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -18219,126 +18259,138 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00201738">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F6AD936" w14:textId="77777777" w:rsidR="006F33F4" w:rsidRPr="00201738" w:rsidRDefault="006F33F4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B0C06BE" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161">
+    <w:p w14:paraId="19A35D60" w14:textId="77777777" w:rsidR="00684BEA" w:rsidRDefault="00684BEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="741E5A3A" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161">
+    <w:p w14:paraId="1CB18860" w14:textId="77777777" w:rsidR="00684BEA" w:rsidRDefault="00684BEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6434C9CC" w14:textId="77777777" w:rsidR="00B87161" w:rsidRDefault="00B87161"/>
+    <w:p w14:paraId="09A238A3" w14:textId="77777777" w:rsidR="00684BEA" w:rsidRDefault="00684BEA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C0B477F" w14:textId="0D033870" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
+  <w:p w14:paraId="1C0B477F" w14:textId="214FA63C" w:rsidR="006F33F4" w:rsidRPr="007C3329" w:rsidRDefault="006F33F4" w:rsidP="00780DDF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">LST001: Data File Checklist </w:t>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t>Amended on</w:t>
     </w:r>
     <w:r w:rsidR="007D73A3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004F5BA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t xml:space="preserve">Jun </w:t>
+      <w:t>Ju</w:t>
+    </w:r>
+    <w:r w:rsidR="006523AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>l</w:t>
+    </w:r>
+    <w:r w:rsidR="004F5BA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00257F27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="004F5BA7">
+    <w:r w:rsidR="000E7539">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00C52612">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00C52612" w:rsidRPr="00887D7F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="00C52612">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B81CA8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -18577,50 +18629,51 @@
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A614B"/>
     <w:rsid w:val="000004AF"/>
     <w:rsid w:val="0000081F"/>
     <w:rsid w:val="00000BD6"/>
     <w:rsid w:val="000042EB"/>
     <w:rsid w:val="00004670"/>
     <w:rsid w:val="00004722"/>
     <w:rsid w:val="00004E91"/>
     <w:rsid w:val="00005673"/>
     <w:rsid w:val="000064E8"/>
     <w:rsid w:val="00007B8A"/>
     <w:rsid w:val="000108A9"/>
     <w:rsid w:val="00010932"/>
     <w:rsid w:val="000111EA"/>
     <w:rsid w:val="0001568A"/>
     <w:rsid w:val="0001714C"/>
     <w:rsid w:val="00017B7E"/>
     <w:rsid w:val="00020901"/>
+    <w:rsid w:val="00020A2C"/>
     <w:rsid w:val="00023955"/>
     <w:rsid w:val="00023971"/>
     <w:rsid w:val="00023CCC"/>
     <w:rsid w:val="000241D5"/>
     <w:rsid w:val="000245B9"/>
     <w:rsid w:val="00024EEF"/>
     <w:rsid w:val="0002586D"/>
     <w:rsid w:val="00026445"/>
     <w:rsid w:val="0002776B"/>
     <w:rsid w:val="00027B2D"/>
     <w:rsid w:val="00030740"/>
     <w:rsid w:val="00031954"/>
     <w:rsid w:val="000319C5"/>
     <w:rsid w:val="00031B07"/>
     <w:rsid w:val="00032F63"/>
     <w:rsid w:val="00033084"/>
     <w:rsid w:val="0003370B"/>
     <w:rsid w:val="00037A2A"/>
     <w:rsid w:val="0004125F"/>
     <w:rsid w:val="00044CC1"/>
     <w:rsid w:val="00044FF9"/>
     <w:rsid w:val="00045E8B"/>
     <w:rsid w:val="0004601A"/>
     <w:rsid w:val="00046DC9"/>
     <w:rsid w:val="000500D4"/>
@@ -18664,72 +18717,74 @@
     <w:rsid w:val="00095BDD"/>
     <w:rsid w:val="00095DDC"/>
     <w:rsid w:val="0009600E"/>
     <w:rsid w:val="00097550"/>
     <w:rsid w:val="000A300C"/>
     <w:rsid w:val="000A377C"/>
     <w:rsid w:val="000A68CE"/>
     <w:rsid w:val="000A72BB"/>
     <w:rsid w:val="000B1F8A"/>
     <w:rsid w:val="000B3917"/>
     <w:rsid w:val="000B47F6"/>
     <w:rsid w:val="000B569C"/>
     <w:rsid w:val="000B78FD"/>
     <w:rsid w:val="000C109D"/>
     <w:rsid w:val="000C55F9"/>
     <w:rsid w:val="000C5664"/>
     <w:rsid w:val="000C7A68"/>
     <w:rsid w:val="000D054F"/>
     <w:rsid w:val="000D1549"/>
     <w:rsid w:val="000D1B92"/>
     <w:rsid w:val="000D3C56"/>
     <w:rsid w:val="000E1C3D"/>
     <w:rsid w:val="000E3745"/>
     <w:rsid w:val="000E3BB6"/>
     <w:rsid w:val="000E6AED"/>
+    <w:rsid w:val="000E7539"/>
     <w:rsid w:val="000F1F55"/>
     <w:rsid w:val="000F2796"/>
     <w:rsid w:val="000F2F20"/>
     <w:rsid w:val="000F2FFF"/>
     <w:rsid w:val="000F50BC"/>
     <w:rsid w:val="000F56D7"/>
     <w:rsid w:val="000F5996"/>
     <w:rsid w:val="000F742B"/>
     <w:rsid w:val="00100057"/>
     <w:rsid w:val="001000ED"/>
     <w:rsid w:val="00102233"/>
     <w:rsid w:val="00102A98"/>
     <w:rsid w:val="00102BFA"/>
     <w:rsid w:val="0010350C"/>
     <w:rsid w:val="001122A6"/>
     <w:rsid w:val="00116EEE"/>
     <w:rsid w:val="00117842"/>
     <w:rsid w:val="00117CC8"/>
     <w:rsid w:val="0012024F"/>
     <w:rsid w:val="00121EB7"/>
     <w:rsid w:val="0012389C"/>
     <w:rsid w:val="0012607D"/>
+    <w:rsid w:val="00126AB6"/>
     <w:rsid w:val="0013021F"/>
     <w:rsid w:val="001302A5"/>
     <w:rsid w:val="00130620"/>
     <w:rsid w:val="00130BD5"/>
     <w:rsid w:val="001319EB"/>
     <w:rsid w:val="00133D00"/>
     <w:rsid w:val="00134270"/>
     <w:rsid w:val="00134623"/>
     <w:rsid w:val="00136725"/>
     <w:rsid w:val="00140650"/>
     <w:rsid w:val="00140716"/>
     <w:rsid w:val="00140843"/>
     <w:rsid w:val="00140BD9"/>
     <w:rsid w:val="00140E4D"/>
     <w:rsid w:val="00141921"/>
     <w:rsid w:val="00141E38"/>
     <w:rsid w:val="00142639"/>
     <w:rsid w:val="00144ED4"/>
     <w:rsid w:val="001471B3"/>
     <w:rsid w:val="0014797E"/>
     <w:rsid w:val="00150390"/>
     <w:rsid w:val="00151B2F"/>
     <w:rsid w:val="00152283"/>
     <w:rsid w:val="00153604"/>
     <w:rsid w:val="001554F0"/>
@@ -18931,50 +18986,51 @@
     <w:rsid w:val="002F1BBC"/>
     <w:rsid w:val="002F333D"/>
     <w:rsid w:val="002F383A"/>
     <w:rsid w:val="002F3D34"/>
     <w:rsid w:val="002F478B"/>
     <w:rsid w:val="002F6665"/>
     <w:rsid w:val="002F6B72"/>
     <w:rsid w:val="002F6CEB"/>
     <w:rsid w:val="002F6D78"/>
     <w:rsid w:val="002F7084"/>
     <w:rsid w:val="0030006D"/>
     <w:rsid w:val="00304463"/>
     <w:rsid w:val="00304D76"/>
     <w:rsid w:val="00307091"/>
     <w:rsid w:val="003075D4"/>
     <w:rsid w:val="00310673"/>
     <w:rsid w:val="00311835"/>
     <w:rsid w:val="00313BFB"/>
     <w:rsid w:val="0031457B"/>
     <w:rsid w:val="00314DDC"/>
     <w:rsid w:val="00315B38"/>
     <w:rsid w:val="00322E4A"/>
     <w:rsid w:val="0032306A"/>
     <w:rsid w:val="00323683"/>
     <w:rsid w:val="00323731"/>
+    <w:rsid w:val="0032468F"/>
     <w:rsid w:val="00324711"/>
     <w:rsid w:val="00326C49"/>
     <w:rsid w:val="00330A14"/>
     <w:rsid w:val="00330B0F"/>
     <w:rsid w:val="00331EF8"/>
     <w:rsid w:val="00336A9F"/>
     <w:rsid w:val="00340342"/>
     <w:rsid w:val="0034370D"/>
     <w:rsid w:val="00345FAA"/>
     <w:rsid w:val="00346AFD"/>
     <w:rsid w:val="00350C60"/>
     <w:rsid w:val="0035194A"/>
     <w:rsid w:val="003520F7"/>
     <w:rsid w:val="003521FF"/>
     <w:rsid w:val="00352579"/>
     <w:rsid w:val="0035621F"/>
     <w:rsid w:val="003564F3"/>
     <w:rsid w:val="003567E2"/>
     <w:rsid w:val="00357A8C"/>
     <w:rsid w:val="003608ED"/>
     <w:rsid w:val="00362BB2"/>
     <w:rsid w:val="003645F6"/>
     <w:rsid w:val="003649E7"/>
     <w:rsid w:val="00365EF0"/>
     <w:rsid w:val="00367B59"/>
@@ -19308,82 +19364,84 @@
     <w:rsid w:val="006146C4"/>
     <w:rsid w:val="006175E0"/>
     <w:rsid w:val="00620CF5"/>
     <w:rsid w:val="00622DF3"/>
     <w:rsid w:val="00622F72"/>
     <w:rsid w:val="006255F2"/>
     <w:rsid w:val="00625C31"/>
     <w:rsid w:val="00626964"/>
     <w:rsid w:val="00627B7F"/>
     <w:rsid w:val="00627FFB"/>
     <w:rsid w:val="006314E7"/>
     <w:rsid w:val="00631926"/>
     <w:rsid w:val="006321DA"/>
     <w:rsid w:val="0063359A"/>
     <w:rsid w:val="00633717"/>
     <w:rsid w:val="0063481C"/>
     <w:rsid w:val="0063699F"/>
     <w:rsid w:val="00640F11"/>
     <w:rsid w:val="00641F49"/>
     <w:rsid w:val="0064366B"/>
     <w:rsid w:val="00643A8A"/>
     <w:rsid w:val="00645563"/>
     <w:rsid w:val="00645C7D"/>
     <w:rsid w:val="0065024D"/>
     <w:rsid w:val="00650717"/>
+    <w:rsid w:val="006523AC"/>
     <w:rsid w:val="006539A0"/>
     <w:rsid w:val="00654C7A"/>
     <w:rsid w:val="00654E85"/>
     <w:rsid w:val="00656781"/>
     <w:rsid w:val="0065767B"/>
     <w:rsid w:val="0066030D"/>
     <w:rsid w:val="006614FD"/>
     <w:rsid w:val="0066228A"/>
     <w:rsid w:val="0066321F"/>
     <w:rsid w:val="006636EC"/>
     <w:rsid w:val="0066386A"/>
     <w:rsid w:val="006639EE"/>
     <w:rsid w:val="0066404E"/>
     <w:rsid w:val="006640A2"/>
     <w:rsid w:val="006646E3"/>
     <w:rsid w:val="00664C92"/>
     <w:rsid w:val="00664DDC"/>
     <w:rsid w:val="00665474"/>
     <w:rsid w:val="00666E0B"/>
     <w:rsid w:val="0066738A"/>
     <w:rsid w:val="00670035"/>
     <w:rsid w:val="00670A5A"/>
     <w:rsid w:val="00670DD9"/>
     <w:rsid w:val="0067295F"/>
     <w:rsid w:val="00673AD4"/>
     <w:rsid w:val="00674750"/>
     <w:rsid w:val="00677F5F"/>
     <w:rsid w:val="00681493"/>
     <w:rsid w:val="00681569"/>
     <w:rsid w:val="00683446"/>
     <w:rsid w:val="0068373D"/>
     <w:rsid w:val="00684548"/>
+    <w:rsid w:val="00684BEA"/>
     <w:rsid w:val="0068565F"/>
     <w:rsid w:val="00690B29"/>
     <w:rsid w:val="00691569"/>
     <w:rsid w:val="0069230B"/>
     <w:rsid w:val="006937D1"/>
     <w:rsid w:val="00694ADD"/>
     <w:rsid w:val="00697962"/>
     <w:rsid w:val="006A0C5B"/>
     <w:rsid w:val="006A29FE"/>
     <w:rsid w:val="006A2AA7"/>
     <w:rsid w:val="006A324F"/>
     <w:rsid w:val="006A49F5"/>
     <w:rsid w:val="006A518A"/>
     <w:rsid w:val="006A694D"/>
     <w:rsid w:val="006A6D01"/>
     <w:rsid w:val="006A7D32"/>
     <w:rsid w:val="006A7F93"/>
     <w:rsid w:val="006B3A4B"/>
     <w:rsid w:val="006B3AE4"/>
     <w:rsid w:val="006B4077"/>
     <w:rsid w:val="006B5105"/>
     <w:rsid w:val="006B5DAD"/>
     <w:rsid w:val="006B5E03"/>
     <w:rsid w:val="006B5F42"/>
     <w:rsid w:val="006B62E1"/>
@@ -19601,50 +19659,51 @@
     <w:rsid w:val="008718AE"/>
     <w:rsid w:val="00876D9A"/>
     <w:rsid w:val="008771F2"/>
     <w:rsid w:val="00877340"/>
     <w:rsid w:val="00880782"/>
     <w:rsid w:val="0088104E"/>
     <w:rsid w:val="00881897"/>
     <w:rsid w:val="00882F40"/>
     <w:rsid w:val="008850C4"/>
     <w:rsid w:val="00885504"/>
     <w:rsid w:val="008863EE"/>
     <w:rsid w:val="00886D3E"/>
     <w:rsid w:val="00887D7F"/>
     <w:rsid w:val="0089057F"/>
     <w:rsid w:val="00891292"/>
     <w:rsid w:val="00891524"/>
     <w:rsid w:val="00891BE1"/>
     <w:rsid w:val="008959EA"/>
     <w:rsid w:val="00896330"/>
     <w:rsid w:val="008979C1"/>
     <w:rsid w:val="008A0974"/>
     <w:rsid w:val="008A127A"/>
     <w:rsid w:val="008A1379"/>
     <w:rsid w:val="008A1ECF"/>
     <w:rsid w:val="008A1F23"/>
+    <w:rsid w:val="008A2B8B"/>
     <w:rsid w:val="008A2C51"/>
     <w:rsid w:val="008A2F66"/>
     <w:rsid w:val="008A32B9"/>
     <w:rsid w:val="008A5D17"/>
     <w:rsid w:val="008A6656"/>
     <w:rsid w:val="008A7006"/>
     <w:rsid w:val="008B085E"/>
     <w:rsid w:val="008B527D"/>
     <w:rsid w:val="008B6A65"/>
     <w:rsid w:val="008B7587"/>
     <w:rsid w:val="008B7FFA"/>
     <w:rsid w:val="008C05AC"/>
     <w:rsid w:val="008C12DA"/>
     <w:rsid w:val="008C1BA8"/>
     <w:rsid w:val="008C2169"/>
     <w:rsid w:val="008C3DF3"/>
     <w:rsid w:val="008C67F9"/>
     <w:rsid w:val="008C7E17"/>
     <w:rsid w:val="008D19B6"/>
     <w:rsid w:val="008D538E"/>
     <w:rsid w:val="008D59BF"/>
     <w:rsid w:val="008D6483"/>
     <w:rsid w:val="008D6F34"/>
     <w:rsid w:val="008D7042"/>
     <w:rsid w:val="008E0F0A"/>
@@ -19704,83 +19763,85 @@
     <w:rsid w:val="009503C3"/>
     <w:rsid w:val="00953866"/>
     <w:rsid w:val="0095533D"/>
     <w:rsid w:val="00956ED2"/>
     <w:rsid w:val="009653B0"/>
     <w:rsid w:val="00966D69"/>
     <w:rsid w:val="009678C8"/>
     <w:rsid w:val="00971573"/>
     <w:rsid w:val="0097326E"/>
     <w:rsid w:val="009738E9"/>
     <w:rsid w:val="00974630"/>
     <w:rsid w:val="00974A65"/>
     <w:rsid w:val="00975CF9"/>
     <w:rsid w:val="009764DE"/>
     <w:rsid w:val="00976FEB"/>
     <w:rsid w:val="00982325"/>
     <w:rsid w:val="00982A0E"/>
     <w:rsid w:val="00982B65"/>
     <w:rsid w:val="00984956"/>
     <w:rsid w:val="00985DEF"/>
     <w:rsid w:val="00985F74"/>
     <w:rsid w:val="00987394"/>
     <w:rsid w:val="00990386"/>
     <w:rsid w:val="00990CD8"/>
     <w:rsid w:val="009911D1"/>
+    <w:rsid w:val="00991275"/>
     <w:rsid w:val="00991EB6"/>
     <w:rsid w:val="00992B11"/>
     <w:rsid w:val="00992B34"/>
     <w:rsid w:val="00993789"/>
     <w:rsid w:val="00996634"/>
     <w:rsid w:val="00997C90"/>
     <w:rsid w:val="009A0ECC"/>
     <w:rsid w:val="009A35FE"/>
     <w:rsid w:val="009A4746"/>
     <w:rsid w:val="009A6F3E"/>
     <w:rsid w:val="009A70B6"/>
     <w:rsid w:val="009B0063"/>
     <w:rsid w:val="009B019C"/>
     <w:rsid w:val="009B1DF8"/>
     <w:rsid w:val="009B2C4A"/>
     <w:rsid w:val="009B576C"/>
     <w:rsid w:val="009C020A"/>
     <w:rsid w:val="009C082C"/>
     <w:rsid w:val="009C120C"/>
     <w:rsid w:val="009C2626"/>
     <w:rsid w:val="009C2C9D"/>
     <w:rsid w:val="009C2F76"/>
     <w:rsid w:val="009C483A"/>
     <w:rsid w:val="009C6C2E"/>
     <w:rsid w:val="009D0B2B"/>
     <w:rsid w:val="009D25E9"/>
     <w:rsid w:val="009D3857"/>
     <w:rsid w:val="009D39E0"/>
     <w:rsid w:val="009D3A47"/>
     <w:rsid w:val="009D7DEE"/>
     <w:rsid w:val="009E033C"/>
     <w:rsid w:val="009E2283"/>
     <w:rsid w:val="009E32E7"/>
+    <w:rsid w:val="009E4D9A"/>
     <w:rsid w:val="009E7616"/>
     <w:rsid w:val="009F1A47"/>
     <w:rsid w:val="009F5CC5"/>
     <w:rsid w:val="009F7662"/>
     <w:rsid w:val="009F77F8"/>
     <w:rsid w:val="009F7EA3"/>
     <w:rsid w:val="00A00B81"/>
     <w:rsid w:val="00A00E37"/>
     <w:rsid w:val="00A0300F"/>
     <w:rsid w:val="00A030B2"/>
     <w:rsid w:val="00A0315B"/>
     <w:rsid w:val="00A04394"/>
     <w:rsid w:val="00A04D3F"/>
     <w:rsid w:val="00A05869"/>
     <w:rsid w:val="00A11F2E"/>
     <w:rsid w:val="00A1212F"/>
     <w:rsid w:val="00A12A70"/>
     <w:rsid w:val="00A12F6A"/>
     <w:rsid w:val="00A158D2"/>
     <w:rsid w:val="00A162F0"/>
     <w:rsid w:val="00A20E44"/>
     <w:rsid w:val="00A21758"/>
     <w:rsid w:val="00A2226B"/>
     <w:rsid w:val="00A2300F"/>
     <w:rsid w:val="00A23593"/>
@@ -19893,50 +19954,51 @@
     <w:rsid w:val="00B16F70"/>
     <w:rsid w:val="00B17674"/>
     <w:rsid w:val="00B200FC"/>
     <w:rsid w:val="00B2179F"/>
     <w:rsid w:val="00B27159"/>
     <w:rsid w:val="00B27F07"/>
     <w:rsid w:val="00B31542"/>
     <w:rsid w:val="00B319AD"/>
     <w:rsid w:val="00B33941"/>
     <w:rsid w:val="00B35358"/>
     <w:rsid w:val="00B358E3"/>
     <w:rsid w:val="00B36BB6"/>
     <w:rsid w:val="00B40005"/>
     <w:rsid w:val="00B41663"/>
     <w:rsid w:val="00B4256C"/>
     <w:rsid w:val="00B43B94"/>
     <w:rsid w:val="00B45A37"/>
     <w:rsid w:val="00B4603F"/>
     <w:rsid w:val="00B50584"/>
     <w:rsid w:val="00B51231"/>
     <w:rsid w:val="00B55BC4"/>
     <w:rsid w:val="00B566EE"/>
     <w:rsid w:val="00B579C8"/>
     <w:rsid w:val="00B611D4"/>
     <w:rsid w:val="00B627C1"/>
+    <w:rsid w:val="00B62BFD"/>
     <w:rsid w:val="00B635D8"/>
     <w:rsid w:val="00B63C80"/>
     <w:rsid w:val="00B6483C"/>
     <w:rsid w:val="00B669E0"/>
     <w:rsid w:val="00B672DF"/>
     <w:rsid w:val="00B70E3E"/>
     <w:rsid w:val="00B71640"/>
     <w:rsid w:val="00B7188C"/>
     <w:rsid w:val="00B745D6"/>
     <w:rsid w:val="00B75018"/>
     <w:rsid w:val="00B75CAF"/>
     <w:rsid w:val="00B76453"/>
     <w:rsid w:val="00B77012"/>
     <w:rsid w:val="00B80318"/>
     <w:rsid w:val="00B8191B"/>
     <w:rsid w:val="00B81CA8"/>
     <w:rsid w:val="00B823C9"/>
     <w:rsid w:val="00B84ACE"/>
     <w:rsid w:val="00B8590E"/>
     <w:rsid w:val="00B87161"/>
     <w:rsid w:val="00B8773D"/>
     <w:rsid w:val="00B878E7"/>
     <w:rsid w:val="00B9130A"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B920FB"/>
@@ -20192,50 +20254,51 @@
     <w:rsid w:val="00DA2D7A"/>
     <w:rsid w:val="00DA3EFD"/>
     <w:rsid w:val="00DA3FAA"/>
     <w:rsid w:val="00DA458D"/>
     <w:rsid w:val="00DA52BF"/>
     <w:rsid w:val="00DA56CF"/>
     <w:rsid w:val="00DA68E7"/>
     <w:rsid w:val="00DA7222"/>
     <w:rsid w:val="00DA7905"/>
     <w:rsid w:val="00DA7A22"/>
     <w:rsid w:val="00DA7B80"/>
     <w:rsid w:val="00DA7E77"/>
     <w:rsid w:val="00DB0CDD"/>
     <w:rsid w:val="00DB0FBE"/>
     <w:rsid w:val="00DB10C0"/>
     <w:rsid w:val="00DB29DA"/>
     <w:rsid w:val="00DB3B2A"/>
     <w:rsid w:val="00DB45B0"/>
     <w:rsid w:val="00DB46FD"/>
     <w:rsid w:val="00DB4F37"/>
     <w:rsid w:val="00DB5668"/>
     <w:rsid w:val="00DB5794"/>
     <w:rsid w:val="00DB5C8C"/>
     <w:rsid w:val="00DB5FE3"/>
     <w:rsid w:val="00DB64F8"/>
+    <w:rsid w:val="00DB66C6"/>
     <w:rsid w:val="00DB7D4B"/>
     <w:rsid w:val="00DC14A0"/>
     <w:rsid w:val="00DC1CB4"/>
     <w:rsid w:val="00DC3948"/>
     <w:rsid w:val="00DC5919"/>
     <w:rsid w:val="00DC5A64"/>
     <w:rsid w:val="00DC5D06"/>
     <w:rsid w:val="00DC6151"/>
     <w:rsid w:val="00DC672A"/>
     <w:rsid w:val="00DC6A90"/>
     <w:rsid w:val="00DC730D"/>
     <w:rsid w:val="00DC7844"/>
     <w:rsid w:val="00DD347B"/>
     <w:rsid w:val="00DD4E0C"/>
     <w:rsid w:val="00DD6BE3"/>
     <w:rsid w:val="00DE069E"/>
     <w:rsid w:val="00DE24D4"/>
     <w:rsid w:val="00DE2571"/>
     <w:rsid w:val="00DE3F84"/>
     <w:rsid w:val="00DE43DB"/>
     <w:rsid w:val="00DE5BCF"/>
     <w:rsid w:val="00DE6591"/>
     <w:rsid w:val="00DE686E"/>
     <w:rsid w:val="00DE6A7F"/>
     <w:rsid w:val="00DE6E31"/>
@@ -20328,50 +20391,51 @@
     <w:rsid w:val="00EA4DBF"/>
     <w:rsid w:val="00EA4FD4"/>
     <w:rsid w:val="00EA677E"/>
     <w:rsid w:val="00EA7C54"/>
     <w:rsid w:val="00EA7F37"/>
     <w:rsid w:val="00EB1650"/>
     <w:rsid w:val="00EB4D93"/>
     <w:rsid w:val="00EB52F0"/>
     <w:rsid w:val="00EB737E"/>
     <w:rsid w:val="00EC390D"/>
     <w:rsid w:val="00EC44A9"/>
     <w:rsid w:val="00EC4B57"/>
     <w:rsid w:val="00EC5D95"/>
     <w:rsid w:val="00EC6B4F"/>
     <w:rsid w:val="00ED0196"/>
     <w:rsid w:val="00ED26E3"/>
     <w:rsid w:val="00ED3A19"/>
     <w:rsid w:val="00ED3D9B"/>
     <w:rsid w:val="00ED46A2"/>
     <w:rsid w:val="00ED56A0"/>
     <w:rsid w:val="00ED5DD8"/>
     <w:rsid w:val="00ED68A2"/>
     <w:rsid w:val="00ED7B92"/>
     <w:rsid w:val="00EE0291"/>
     <w:rsid w:val="00EE2CEE"/>
+    <w:rsid w:val="00EE366D"/>
     <w:rsid w:val="00EE3CCE"/>
     <w:rsid w:val="00EE3EEA"/>
     <w:rsid w:val="00EE4F80"/>
     <w:rsid w:val="00EE73E4"/>
     <w:rsid w:val="00EE765B"/>
     <w:rsid w:val="00EE7B89"/>
     <w:rsid w:val="00EE7CC0"/>
     <w:rsid w:val="00EF096E"/>
     <w:rsid w:val="00EF34EA"/>
     <w:rsid w:val="00EF7EFA"/>
     <w:rsid w:val="00F010FF"/>
     <w:rsid w:val="00F01F81"/>
     <w:rsid w:val="00F03773"/>
     <w:rsid w:val="00F076B3"/>
     <w:rsid w:val="00F07E11"/>
     <w:rsid w:val="00F1016B"/>
     <w:rsid w:val="00F11424"/>
     <w:rsid w:val="00F13722"/>
     <w:rsid w:val="00F159A4"/>
     <w:rsid w:val="00F20892"/>
     <w:rsid w:val="00F20F67"/>
     <w:rsid w:val="00F21105"/>
     <w:rsid w:val="00F2121C"/>
     <w:rsid w:val="00F216EA"/>
     <w:rsid w:val="00F22C0A"/>
@@ -20429,50 +20493,51 @@
     <w:rsid w:val="00F83E15"/>
     <w:rsid w:val="00F83F86"/>
     <w:rsid w:val="00F8400C"/>
     <w:rsid w:val="00F840BF"/>
     <w:rsid w:val="00F8559D"/>
     <w:rsid w:val="00F86D2F"/>
     <w:rsid w:val="00F90A31"/>
     <w:rsid w:val="00F90BD4"/>
     <w:rsid w:val="00F9378F"/>
     <w:rsid w:val="00F93B57"/>
     <w:rsid w:val="00F95113"/>
     <w:rsid w:val="00F96DFE"/>
     <w:rsid w:val="00F9701A"/>
     <w:rsid w:val="00F97542"/>
     <w:rsid w:val="00FA2A08"/>
     <w:rsid w:val="00FA2D49"/>
     <w:rsid w:val="00FA4724"/>
     <w:rsid w:val="00FA616B"/>
     <w:rsid w:val="00FA7A43"/>
     <w:rsid w:val="00FB02CE"/>
     <w:rsid w:val="00FB0891"/>
     <w:rsid w:val="00FB1699"/>
     <w:rsid w:val="00FB5F38"/>
     <w:rsid w:val="00FB65CC"/>
     <w:rsid w:val="00FB6AFC"/>
+    <w:rsid w:val="00FB782A"/>
     <w:rsid w:val="00FB7D48"/>
     <w:rsid w:val="00FC3636"/>
     <w:rsid w:val="00FC4050"/>
     <w:rsid w:val="00FC43B0"/>
     <w:rsid w:val="00FC4CDA"/>
     <w:rsid w:val="00FC4DE8"/>
     <w:rsid w:val="00FC6B33"/>
     <w:rsid w:val="00FC6F94"/>
     <w:rsid w:val="00FC6F9B"/>
     <w:rsid w:val="00FC73F3"/>
     <w:rsid w:val="00FC79B7"/>
     <w:rsid w:val="00FD03C2"/>
     <w:rsid w:val="00FD05A3"/>
     <w:rsid w:val="00FD0A5B"/>
     <w:rsid w:val="00FD1282"/>
     <w:rsid w:val="00FD1E44"/>
     <w:rsid w:val="00FD41EF"/>
     <w:rsid w:val="00FD50B9"/>
     <w:rsid w:val="00FD5256"/>
     <w:rsid w:val="00FD725C"/>
     <w:rsid w:val="00FD7915"/>
     <w:rsid w:val="00FE09B4"/>
     <w:rsid w:val="00FE0B8D"/>
     <w:rsid w:val="00FE2786"/>
     <w:rsid w:val="00FE632D"/>
@@ -21155,50 +21220,52 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="835925699">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -21497,70 +21564,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64DCFFA1-E076-45D9-84D5-93AF52434078}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>15139</Characters>
+  <Pages>1</Pages>
+  <Words>2661</Words>
+  <Characters>15170</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>126</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>資料檔清單</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17759</CharactersWithSpaces>
+  <CharactersWithSpaces>17796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料檔清單</dc:title>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>