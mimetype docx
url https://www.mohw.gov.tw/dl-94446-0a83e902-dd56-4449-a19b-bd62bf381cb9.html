--- v0 (2026-05-25)
+++ v1 (2026-11-06)
@@ -3,2663 +3,2421 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006E4883" w:rsidRPr="00CE50F3" w:rsidRDefault="00FC3124" w:rsidP="005167C0">
+    <w:p w14:paraId="6E88AF23" w14:textId="77777777" w:rsidR="006E4883" w:rsidRPr="00CE50F3" w:rsidRDefault="00FC3124" w:rsidP="005167C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>衛生福利資料科學中心</w:t>
       </w:r>
       <w:r w:rsidR="006E4883" w:rsidRPr="00CE50F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>資料庫</w:t>
+        <w:t>資料</w:t>
       </w:r>
       <w:r w:rsidR="006E4883" w:rsidRPr="00CE50F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請使用</w:t>
       </w:r>
       <w:r w:rsidR="006E4883" w:rsidRPr="00CE50F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>流程圖</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E674DD" w:rsidRPr="00E674DD" w:rsidRDefault="00DA6838" w:rsidP="005167C0">
+    <w:p w14:paraId="0CB3BFDD" w14:textId="155D919E" w:rsidR="00E674DD" w:rsidRPr="00E674DD" w:rsidRDefault="00B8562B" w:rsidP="005167C0">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE50F3">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpc">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-                <wp:docPr id="263" name="畫布 263"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66D4355C" wp14:editId="14EAF8F5">
+                <wp:extent cx="5229225" cy="8277225"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="324" name="畫布 570"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
                     <wpc:wpc>
                       <wpc:bg>
                         <a:noFill/>
                       </wpc:bg>
                       <wpc:whole/>
+                      <wps:wsp>
+                        <wps:cNvPr id="161" name="AutoShape 53"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="2546976" y="512445"/>
+                            <a:ext cx="4445" cy="449580"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="straightConnector1">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd type="triangle" w="med" len="med"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
                       <wpg:wgp>
-                        <wpg:cNvPr id="1" name="Group 265"/>
+                        <wpg:cNvPr id="526" name="Group 50"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="1419225" y="6236335"/>
-                            <a:ext cx="3056890" cy="913130"/>
+                            <a:off x="1076326" y="5788018"/>
+                            <a:ext cx="3056890" cy="669345"/>
                             <a:chOff x="3004" y="10895"/>
-                            <a:chExt cx="3156" cy="1502"/>
+                            <a:chExt cx="3156" cy="1101"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
-                          <wps:cNvPr id="2" name="AutoShape 266"/>
+                          <wps:cNvPr id="527" name="AutoShape 51"/>
                           <wps:cNvSpPr>
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="3004" y="10895"/>
-                              <a:ext cx="3156" cy="1502"/>
+                              <a:ext cx="3156" cy="1101"/>
                             </a:xfrm>
                             <a:prstGeom prst="flowChartProcess">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00E674DD" w:rsidRPr="00CE50F3" w:rsidRDefault="00B379C7" w:rsidP="005167C0">
+                              <w:p w14:paraId="58925AB3" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00CE50F3" w:rsidRDefault="00333139" w:rsidP="00333139">
                                 <w:pPr>
                                   <w:spacing w:line="360" w:lineRule="auto"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>本</w:t>
                                 </w:r>
-                                <w:r w:rsidR="00E674DD" w:rsidRPr="00CE50F3">
+                                <w:r w:rsidRPr="00CE50F3">
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>中心資料處理作業</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00F73F21" w:rsidRPr="00A96AFC" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                              <w:p w14:paraId="01AE6D42" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00A96AFC" w:rsidRDefault="00333139" w:rsidP="00333139">
                                 <w:pPr>
                                   <w:spacing w:afterLines="50" w:after="180"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00CE50F3">
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>資料處理視資料量，</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00CE50F3">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                                   </w:rPr>
                                   <w:t>約</w:t>
                                 </w:r>
-                                <w:r w:rsidR="007C5621">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                                  </w:rPr>
+                                  <w:t>2-4</w:t>
+                                </w:r>
+                                <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                                   </w:rPr>
-                                  <w:t>2-4</w:t>
-[...5 lines deleted...]
-                                  <w:t>周</w:t>
+                                  <w:t>週</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
-                          <wps:cNvPr id="3" name="AutoShape 267"/>
+                          <wps:cNvPr id="528" name="AutoShape 52"/>
                           <wps:cNvCnPr>
                             <a:cxnSpLocks noChangeShapeType="1"/>
                           </wps:cNvCnPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="3004" y="11482"/>
                               <a:ext cx="3087" cy="1"/>
                             </a:xfrm>
                             <a:prstGeom prst="straightConnector1">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="dashDot"/>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
-                            <a:extLst>
-[...5 lines deleted...]
-                            </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </wpg:wgp>
                       <wps:wsp>
-                        <wps:cNvPr id="4" name="AutoShape 268"/>
+                        <wps:cNvPr id="529" name="AutoShape 53"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
-                          <a:stCxn id="2" idx="2"/>
-                          <a:endCxn id="5" idx="0"/>
+                          <a:stCxn id="527" idx="2"/>
+                          <a:endCxn id="530" idx="0"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
-                          <a:xfrm flipH="1">
-[...1 lines deleted...]
-                            <a:ext cx="4445" cy="509270"/>
+                          <a:xfrm>
+                            <a:off x="2604771" y="6457363"/>
+                            <a:ext cx="14605" cy="380317"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd type="triangle" w="med" len="med"/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="5" name="AutoShape 269"/>
+                        <wps:cNvPr id="530" name="AutoShape 54"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="1144905" y="7658735"/>
+                            <a:off x="821056" y="6837680"/>
                             <a:ext cx="3596640" cy="1216025"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00A96AFC" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="36385A30" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00A96AFC" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00CE50F3">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>資料處理人員預約完成，首次前來分析需繳交：</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00EA3F21" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="2AE8C3DF" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00EA3F21" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  1.</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00EA3F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>正本保密切結書</w:t>
                               </w:r>
                               <w:r w:rsidRPr="004E7D27">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                                 </w:rPr>
                                 <w:t>(SEC001)</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00EA3F21" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="3EAF1316" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00EA3F21" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  2.</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00EA3F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>正本資料使用聲明書</w:t>
                               </w:r>
                               <w:r w:rsidRPr="004E7D27">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                                 </w:rPr>
                                 <w:t>(SEC002)</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="5D7BFAFF" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  3.</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00EA3F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>分析人員兩吋照片</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>一張</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00EA3F21" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="7858F7D4" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00EA3F21" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  4.含照片之身分證明證件&lt;僅作識別，不需繳交&gt;</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:wgp>
-                        <wpg:cNvPr id="6" name="Group 270"/>
+                        <wpg:cNvPr id="531" name="Group 55"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2285365" y="2862580"/>
-[...2 lines deleted...]
-                            <a:chExt cx="2054" cy="1401"/>
+                            <a:off x="1905001" y="2538087"/>
+                            <a:ext cx="1313815" cy="885827"/>
+                            <a:chOff x="5042" y="6937"/>
+                            <a:chExt cx="2069" cy="1396"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wpg:grpSp>
-                          <wpg:cNvPr id="7" name="Group 271"/>
+                          <wpg:cNvPr id="532" name="Group 56"/>
                           <wpg:cNvGrpSpPr>
                             <a:grpSpLocks/>
                           </wpg:cNvGrpSpPr>
                           <wpg:grpSpPr bwMode="auto">
                             <a:xfrm>
-                              <a:off x="5057" y="6922"/>
-[...2 lines deleted...]
-                              <a:chExt cx="1903" cy="1026"/>
+                              <a:off x="5042" y="6937"/>
+                              <a:ext cx="2069" cy="969"/>
+                              <a:chOff x="6235" y="6464"/>
+                              <a:chExt cx="1917" cy="969"/>
                             </a:xfrm>
                           </wpg:grpSpPr>
                           <wps:wsp>
-                            <wps:cNvPr id="8" name="AutoShape 272"/>
+                            <wps:cNvPr id="533" name="AutoShape 57"/>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
-                                <a:off x="6249" y="6449"/>
-                                <a:ext cx="1903" cy="1026"/>
+                                <a:off x="6235" y="6464"/>
+                                <a:ext cx="1903" cy="969"/>
                               </a:xfrm>
                               <a:prstGeom prst="flowChartProcess">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                                <w:p w14:paraId="123C5394" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>統計處</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00B83ECB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>審查</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>作業</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                                <w:p w14:paraId="2F5F21A5" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00B83ECB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>申請文件審核</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wps:wsp>
-                            <wps:cNvPr id="9" name="AutoShape 273"/>
+                            <wps:cNvPr id="534" name="AutoShape 58"/>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="6249" y="6899"/>
                                 <a:ext cx="1903" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="dashDot"/>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
-                              <a:extLst>
-[...5 lines deleted...]
-                              </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </wpg:grpSp>
                         <wps:wsp>
-                          <wps:cNvPr id="10" name="AutoShape 274"/>
+                          <wps:cNvPr id="535" name="AutoShape 59"/>
                           <wps:cNvCnPr>
                             <a:cxnSpLocks noChangeShapeType="1"/>
+                            <a:stCxn id="533" idx="2"/>
+                            <a:endCxn id="562" idx="0"/>
                           </wps:cNvCnPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
-                              <a:off x="6064" y="7938"/>
-                              <a:ext cx="0" cy="385"/>
+                              <a:off x="6069" y="7906"/>
+                              <a:ext cx="5" cy="427"/>
                             </a:xfrm>
                             <a:prstGeom prst="straightConnector1">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd type="triangle" w="med" len="med"/>
                             </a:ln>
-                            <a:extLst>
-[...5 lines deleted...]
-                            </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </wpg:wgp>
                       <wps:wsp>
-                        <wps:cNvPr id="11" name="AutoShape 275"/>
+                        <wps:cNvPr id="536" name="AutoShape 60"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="1607820" y="16510"/>
-                            <a:ext cx="2711450" cy="512445"/>
+                            <a:off x="1198246" y="0"/>
+                            <a:ext cx="2711450" cy="561975"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
-[...16 lines deleted...]
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00E30361" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="1408047E" w14:textId="77777777" w:rsidR="000D58D3" w:rsidRDefault="000D58D3" w:rsidP="00333139">
                               <w:pPr>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
                                   <w:numId w:val="16"/>
                                 </w:numPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00E30361">
+                              <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
-                                <w:t>提出申請</w:t>
+                                <w:t>詳閱重大公告事項及管理要點</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="12A1098D" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="003103D2" w:rsidRDefault="00333139" w:rsidP="00333139">
+                              <w:pPr>
+                                <w:numPr>
+                                  <w:ilvl w:val="0"/>
+                                  <w:numId w:val="16"/>
+                                </w:numPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                </w:rPr>
+                                <w:t>至</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00D66AA5">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                </w:rPr>
+                                <w:t>資科中心申請系統提出申請</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="12" name="AutoShape 280"/>
+                        <wps:cNvPr id="541" name="AutoShape 65"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2052955" y="1064260"/>
-                            <a:ext cx="1718310" cy="1247140"/>
+                            <a:off x="1133475" y="962025"/>
+                            <a:ext cx="2809875" cy="1247140"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
-[...39 lines deleted...]
-                            <w:p w:rsidR="005B7681" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="39F2B7B0" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:spacing w:line="300" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
-                                <w:t>2.</w:t>
-[...5 lines deleted...]
-                                <w:t>新申請案重點檢核表</w:t>
+                                <w:t>檢附：</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00CD4C6C" w:rsidP="005167C0">
+                            <w:p w14:paraId="2F7DAAAA" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00036278" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:spacing w:line="300" w:lineRule="exact"/>
+                                <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
-                                <w:t>3.</w:t>
+                                <w:t>1.</w:t>
                               </w:r>
-                              <w:r w:rsidR="00E674DD">
+                              <w:r w:rsidRPr="00036278">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                </w:rPr>
+                                <w:t>檢附機關授權申請公文(須註明計畫名稱、案號及研究計畫主持人姓名)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0308F96E" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
+                              <w:pPr>
+                                <w:spacing w:line="300" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
-                                <w:t>欄位勾選表</w:t>
+                                <w:t>2.I</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00036278">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                </w:rPr>
+                                <w:t>RB相關文件</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="006E4883" w:rsidRDefault="00CD4C6C" w:rsidP="005167C0">
+                            <w:p w14:paraId="0A5590E2" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:spacing w:line="300" w:lineRule="exact"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                </w:rPr>
+                                <w:t>3.其</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00036278">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                </w:rPr>
+                                <w:t>他申請所需文件</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0FA3F01E" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="006E4883" w:rsidRDefault="00333139" w:rsidP="00333139">
+                              <w:pPr>
+                                <w:spacing w:line="300" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>4</w:t>
                               </w:r>
-                              <w:r w:rsidR="00E674DD" w:rsidRPr="00CE50F3">
+                              <w:r w:rsidRPr="00CE50F3">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
-                              <w:r w:rsidR="00E674DD" w:rsidRPr="00CE50F3">
+                              <w:r w:rsidRPr="00CE50F3">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                                 </w:rPr>
                                 <w:t>IRB</w:t>
                               </w:r>
-                              <w:r w:rsidR="00E434AE">
+                              <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>相關</w:t>
                               </w:r>
-                              <w:r w:rsidR="00E674DD" w:rsidRPr="00CE50F3">
+                              <w:r w:rsidRPr="00CE50F3">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>文件</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="13" name="AutoShape 283"/>
+                        <wps:cNvPr id="544" name="AutoShape 68"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
+                          <a:endCxn id="536" idx="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="840105" y="280035"/>
-                            <a:ext cx="767715" cy="1270"/>
+                            <a:off x="430533" y="280988"/>
+                            <a:ext cx="767713" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd type="triangle" w="med" len="med"/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="14" name="AutoShape 284"/>
+                        <wps:cNvPr id="545" name="AutoShape 69"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
+                          <a:stCxn id="550" idx="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
-                          <a:xfrm rot="5400000" flipH="1">
-[...1 lines deleted...]
-                            <a:ext cx="5289550" cy="1565275"/>
+                          <a:xfrm rot="10800000">
+                            <a:off x="419100" y="295276"/>
+                            <a:ext cx="1653225" cy="4830121"/>
                           </a:xfrm>
-                          <a:prstGeom prst="bentConnector3">
-[...2 lines deleted...]
-                            </a:avLst>
+                          <a:prstGeom prst="bentConnector2">
+                            <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="15" name="AutoShape 285"/>
+                        <wps:cNvPr id="546" name="AutoShape 70"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2457450" y="5871210"/>
+                            <a:off x="2019301" y="5401310"/>
                             <a:ext cx="603250" cy="301625"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...17 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="61454930" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>完成</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                            <w:p w14:paraId="3A159602" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                            <w:p w14:paraId="6928AB88" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="16" name="AutoShape 286"/>
+                        <wps:cNvPr id="547" name="AutoShape 71"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2940685" y="5871210"/>
+                            <a:off x="2588261" y="5420988"/>
                             <a:ext cx="0" cy="367030"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd type="triangle" w="med" len="med"/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="17" name="AutoShape 287"/>
+                        <wps:cNvPr id="548" name="AutoShape 72"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="1607820" y="5280025"/>
+                            <a:off x="1317309" y="4832978"/>
                             <a:ext cx="755015" cy="302260"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...17 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="1500478E" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>未完成</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                            <w:p w14:paraId="46C5DD4A" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                            <w:p w14:paraId="2FC73D65" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:wgp>
-                        <wpg:cNvPr id="18" name="Group 288"/>
+                        <wpg:cNvPr id="549" name="Group 73"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2413000" y="5280025"/>
+                            <a:off x="2072324" y="4829803"/>
                             <a:ext cx="1033780" cy="591185"/>
                             <a:chOff x="5231" y="9717"/>
                             <a:chExt cx="1629" cy="930"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
-                          <wps:cNvPr id="19" name="AutoShape 289"/>
+                          <wps:cNvPr id="550" name="AutoShape 74"/>
                           <wps:cNvSpPr>
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="5231" y="9717"/>
                               <a:ext cx="1629" cy="930"/>
                             </a:xfrm>
                             <a:prstGeom prst="flowChartDecision">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00E674DD" w:rsidRPr="00484C6F" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                              <w:p w14:paraId="385FB8C5" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00484C6F" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
-                          <wps:cNvPr id="20" name="AutoShape 290"/>
+                          <wps:cNvPr id="551" name="AutoShape 75"/>
                           <wps:cNvSpPr>
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="5511" y="9794"/>
                               <a:ext cx="1097" cy="853"/>
                             </a:xfrm>
                             <a:prstGeom prst="flowChartProcess">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
-                            <a:extLst>
-[...17 lines deleted...]
-                            </a:extLst>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00E674DD" w:rsidRPr="006F7E85" w:rsidRDefault="000C2CD8" w:rsidP="005167C0">
+                              <w:p w14:paraId="7A9D16CF" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="006F7E85" w:rsidRDefault="00333139" w:rsidP="00333139">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   </w:rPr>
-                                  <w:t>四</w:t>
+                                  <w:t>四週</w:t>
                                 </w:r>
-                                <w:r w:rsidR="00E674DD" w:rsidRPr="006F7E85">
+                                <w:r w:rsidRPr="006F7E85">
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   </w:rPr>
-                                  <w:t>周內</w:t>
+                                  <w:t>內</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00E674DD" w:rsidRPr="006F7E85" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                              <w:p w14:paraId="77810FB0" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="006F7E85" w:rsidRDefault="00333139" w:rsidP="00333139">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="006F7E85">
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>繳費</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                              <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                              <w:p w14:paraId="2D43C2F5" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                              <w:p w14:paraId="1B9AF9C3" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:wgp>
                       <wps:wsp>
-                        <wps:cNvPr id="21" name="AutoShape 291"/>
+                        <wps:cNvPr id="552" name="AutoShape 76"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2934335" y="4210050"/>
-                            <a:ext cx="0" cy="1068070"/>
+                            <a:off x="2559726" y="4010653"/>
+                            <a:ext cx="25060" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd type="triangle" w="med" len="med"/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="22" name="AutoShape 292"/>
+                        <wps:cNvPr id="553" name="AutoShape 77"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="3548380" y="4697095"/>
+                            <a:off x="3357881" y="4392295"/>
                             <a:ext cx="372110" cy="765175"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...17 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="12033966" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>(不收費)</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                            <w:p w14:paraId="20BDC397" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                            <w:p w14:paraId="2B0540EA" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="23" name="AutoShape 293"/>
+                        <wps:cNvPr id="554" name="AutoShape 78"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="3599180" y="4624705"/>
-                            <a:ext cx="635" cy="1611630"/>
+                            <a:off x="3262671" y="4558658"/>
+                            <a:ext cx="20320" cy="1242067"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd type="triangle" w="med" len="med"/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="24" name="AutoShape 294"/>
+                        <wps:cNvPr id="555" name="AutoShape 79"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2517140" y="4321810"/>
+                            <a:off x="2003426" y="4026535"/>
                             <a:ext cx="604520" cy="302895"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...17 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="7A83741F" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>通過</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                            <w:p w14:paraId="200AB6A9" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                            <w:p w14:paraId="560E2C5D" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="25" name="AutoShape 295"/>
+                        <wps:cNvPr id="556" name="AutoShape 80"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2933700" y="4624705"/>
+                            <a:off x="2597191" y="4558658"/>
                             <a:ext cx="665480" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="26" name="AutoShape 296"/>
+                        <wps:cNvPr id="557" name="AutoShape 81"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2683510" y="4697095"/>
+                            <a:off x="2153286" y="4287520"/>
                             <a:ext cx="370840" cy="629920"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...17 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="490A8008" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>(收費)</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                            <w:p w14:paraId="32DE804F" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                            <w:p w14:paraId="1CED2287" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="27" name="AutoShape 297"/>
+                        <wps:cNvPr id="558" name="AutoShape 82"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
+                          <a:stCxn id="562" idx="3"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
-                          <a:xfrm rot="16200000">
-[...1 lines deleted...]
-                            <a:ext cx="3750310" cy="1888490"/>
+                          <a:xfrm flipV="1">
+                            <a:off x="2908301" y="276225"/>
+                            <a:ext cx="1835149" cy="3438518"/>
                           </a:xfrm>
-                          <a:prstGeom prst="bentConnector3">
-[...2 lines deleted...]
-                            </a:avLst>
+                          <a:prstGeom prst="bentConnector2">
+                            <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="28" name="AutoShape 298"/>
+                        <wps:cNvPr id="559" name="AutoShape 83"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
+                          <a:endCxn id="536" idx="3"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
-                          <a:xfrm flipH="1" flipV="1">
-[...1 lines deleted...]
-                            <a:ext cx="848995" cy="1905"/>
+                          <a:xfrm flipH="1">
+                            <a:off x="3909696" y="280988"/>
+                            <a:ext cx="843279" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd type="triangle" w="med" len="med"/>
                           </a:ln>
-                          <a:extLst>
-[...5 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="29" name="AutoShape 299"/>
+                        <wps:cNvPr id="560" name="AutoShape 84"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="3599180" y="3733165"/>
+                            <a:off x="3246756" y="3423913"/>
                             <a:ext cx="876935" cy="302895"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartProcess">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...17 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                            <w:p w14:paraId="046C31AD" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>未通過</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                            <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                            <w:p w14:paraId="45BA6861" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                            <w:p w14:paraId="1B43235D" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:wgp>
-                        <wpg:cNvPr id="30" name="Group 300"/>
+                        <wpg:cNvPr id="561" name="Group 85"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2583815" y="3739515"/>
+                            <a:off x="2212341" y="3423913"/>
                             <a:ext cx="695960" cy="581660"/>
                             <a:chOff x="5511" y="8323"/>
                             <a:chExt cx="1097" cy="916"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
-                          <wps:cNvPr id="31" name="AutoShape 301"/>
+                          <wps:cNvPr id="562" name="AutoShape 86"/>
                           <wps:cNvSpPr>
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="5511" y="8323"/>
                               <a:ext cx="1097" cy="916"/>
                             </a:xfrm>
                             <a:prstGeom prst="flowChartDecision">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00E674DD" w:rsidRPr="00484C6F" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                              <w:p w14:paraId="7DF688D6" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00484C6F" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
-                          <wps:cNvPr id="32" name="AutoShape 302"/>
+                          <wps:cNvPr id="563" name="AutoShape 87"/>
                           <wps:cNvSpPr>
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="5587" y="8515"/>
                               <a:ext cx="952" cy="476"/>
                             </a:xfrm>
                             <a:prstGeom prst="flowChartProcess">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
-                            <a:extLst>
-[...17 lines deleted...]
-                            </a:extLst>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00E674DD" w:rsidRPr="006F7E85" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                              <w:p w14:paraId="0A4E9ED7" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="006F7E85" w:rsidRDefault="00333139" w:rsidP="00333139">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>審查</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                              <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                              <w:p w14:paraId="05304EE3" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                              <w:p w14:paraId="294F1775" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:wgp>
                       <wps:wsp>
-                        <wps:cNvPr id="33" name="AutoShape 316"/>
+                        <wps:cNvPr id="160" name="AutoShape 53"/>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
+                          <a:endCxn id="533" idx="0"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2931160" y="2311400"/>
-                            <a:ext cx="635" cy="539750"/>
+                            <a:off x="2546976" y="2219325"/>
+                            <a:ext cx="10135" cy="318762"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd type="triangle" w="med" len="med"/>
                           </a:ln>
-                          <a:extLst>
-[...37 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="畫布 263" o:spid="_x0000_s1026" editas="canvas" style="width:450.65pt;height:709.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57232,90081" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIhmJxLwsAAPlmAAAOAAAAZHJzL2Uyb0RvYy54bWzsXV1zm0gWfd+q/Q+U3hXT3Xyq4kxlLDu7&#10;VdmZVM3svGMJSexKoAUcObO1/33P7W4aJJBjOxaxY/xgIwkQXE7fe8+9p9tvf7rdrK3PcV4kWXo+&#10;Ym/skRWns2yepMvz0T9/vxoHI6soo3QerbM0Ph99iYvRT+/++pe3u+0k5tkqW8/j3MJJ0mKy256P&#10;VmW5nZydFbNVvImKN9k2TvHhIss3UYmX+fJsnkc7nH2zPuO27Z3tsny+zbNZXBR4d6o+HL2T518s&#10;4ln562JRxKW1Ph/h2kr5O5e/r+n32bu30WSZR9tVMtOXET3iKjZRkuJLzammURlZN3nSOtUmmeVZ&#10;kS3KN7Nsc5YtFskslveAu2H2wd1cROnnqJA3M4N1qgvE1hOe93pJ151mV8l6DWuc4ewTeo/+7vB8&#10;Yry52y4nu+XWPCc824MH9aD7+pBnN1t5W8vJ7JfPn3IrmQM8IyuNNsCI/NjinktPh74a+3zIt79t&#10;P+XKxNj8mM3+XajL3f+c9l+qna3r3T+yOU4Y3ZSZfDq3i3xDp4DdrVt8o8NCzt2R9eV85HHhCSG/&#10;MprEt6U1ww7Cdr0gBG5m2CNkggmNmNkKsKJTCNt25PHMDkJ99Gx1WR3PXE8dzFyb0+2cRRN1EbCz&#10;uVC6S8C/qA1cfJuBf1tF21gauGgYmFcGfg97yF1gZE8ZWe5XWbhQ5rXS7GIVpcv4fZ5nu1UczXFZ&#10;TN4FXS+eijqAXhR4OF+1d5exjKmPmyqabPOi/BBnG4s2zkeLdbbDleXlJzXw5bONPn8sSmXhand6&#10;1EW2TuaEbfkiX15frHPrcwR3cCV/9EPZ222dWjs8bxfQuPsUtvzpOsUmKeHX1snmfBSYnaIJGfEy&#10;neMyo0kZJWu1DVCsUzn0lCEVHsrb61vsSNa9zuZfYN88U/4L/hYbqyz/c2Tt4LvOR8V/bqI8Hlnr&#10;v6d4RiFzHHJ28oXj+hwv8uYn181PonSGU52PypGlNi9K5SBvtnmyXOGbmDRDmhFuFok0cn1V+rqB&#10;3p5gLLpg7DdgfJEqRzG7TbWjMEiWqP/9yxZOYQ/I6pBHAJk5gRzXTZ8R+HrMa2BUXqeCpUZxUeYR&#10;2fciS1PEqSxXZj6CY+OgCSvfDE+6lGlUrNRImGNrmpV0udEEvlkD9E6wyhvGiKNDaAzLYPff0A4v&#10;g8vAGTvcuxw79nQ6fn914Yy9K+a7UzG9uJiy/xGamDNZJfN5nNLQrAIvc+7n9nQKoEKmCb3GQmf7&#10;Z5dOF5dY/ZUXDffbHGtqgJH3oPcllqWDRtDrCdWIIir6NZ1z8DhUw+uVF7epjKpw+skcgapCaTqv&#10;PkHck5/IkCbvGx79PgPBWqyT7d8qt6BjKQ8dUcVSnzmho8J3PS4cx8E3UiB17ZD76luraNhy8d9z&#10;cNw5AqxSeo8yTxAZ13C5iBSbeA7XGyMBpi1CkXLoP/wY0YPF5IUnSVuAmvbICBsj49RpC0M4DW1c&#10;BrDre27gt9JEN/Q8iriEbsaZZyNzUDA44vtfTwajU3tYg8DychKZHggPqMEe4VE+8ZSEh/PAFXDM&#10;hGQeeNwNNJ+psnAmbIdXhCcA9bEPCY9ru0hvcLwH6kQgjyY13+G2izgmR4FjqwSr8vAynGpiRljQ&#10;5Edt1iQQ5963iTzLKW3ScUOVNRq3Y3NJlOhmNfPzuBMqQ8A7HBqChTbSVGkIfeT3JH6owbQ8qC8f&#10;Ho1Jw+OQNpyI+HXYqrLxHZZqJQWvzGuaJ/RyvGYPVQwMujaYRSMdOD39q+EchHrot+H8jBPcgf2R&#10;36OSVTMroYRNJ7RyqxGheoA1Q/rYxrXTL65tD+GbstxQSOpZszed3IrgK4ntwNuG2gbqOzqvqCr7&#10;prTfKG74Ekk9JSCgZH5AZVAiaJ6LwSYz18prcx8cz9UYdxmnUgW5gyp5fe2ZiAmvvWQiszJ/IaVo&#10;1tVSUZyqJ2CDovDQVYyOwX1z7wDazGeBoOCiahMOanNfyUxeWZZtQuyAbUUGK6fd1WcJjCcwtWJQ&#10;4pP1WQJUEXThjaONdlh38z3fZ8C+gvZQUv4R2i46Az9tSZl1dVsC4wlOh23VwnUd1RLubKSMmc3h&#10;tHWRjjopKlOqc3GXQ2pQZStom7tc7XE8XbmO07rNKGQ3V7YZqXq3nGveEc3/hTxtsVlDAIMGuTXm&#10;niS3OK3eGVtVD5OONA23J2lJPqZjPjRY3jxIeCPb3+30HFhrUU9F9PrKYiBSkPk30nP0V9BCOchi&#10;PFvwCvHCZqhcP11+vgfjPVwD76TLeH4o21OrFPcRtRztiSu3orv3YD72zzwcX3mBP3auHHcc+nYw&#10;tln4c+jZcEXTq/3u/cckjb+9e39POcNxwc4DfYcRH9DlS5oHIlj97ZIHkBRHNrIMZ+0lWSxfCg0y&#10;nawGvw+ayrLT12ShP7A9OC1i+J0upKpgeb6tVHzHw+VQxHoJRax+MkXTkGxCu6k2O7n6oFG6QuZn&#10;a21BnQ76yAUrFiRsrisAx9H9EH4/xEajbBti4215Z2w0/v7lxMYeRB7MNN+1rD3Qor592TrNHHgq&#10;WTt3IOOAcEOGwi6PwWwhfJQpZeHEDRlTyX5D3OByAS6IUBr6TDq7psoD6TeasFR0CQ8i6aHIo4++&#10;WVc/OOhTHtZhq6qvcNxSNZM+1LRP41lCs2lqlq46EU3m/fD8/7tRdNlSrVutJpM2IfTleIse0Ewt&#10;qhYVhx4LEOiJirsuq0Z+KAtidaLB7FAr26EiG/j3gyaVDPy7Mdvl8fzbCOJfiteQEbG/WQS8q9Me&#10;ag2llPr1wcSFQzPpKH1wUMmzUbjb67brxAPtysAemjZD06Y177W7TA25cUdsNCLJHmSswnUCQXkz&#10;IdtDabSa8Vnle8LnrOq1Y6YA5jwNYXIIk2b6aW9lakN/OsNkHP2BCaSvceoo79I0hP1qGoQbhsw4&#10;Ee74EDjshUePYqeUNHiMeQcMu8Ubh1r1UKvWih3epWpQJK4n8sgR8khfJgOk4Cxo93EdlzguwRu1&#10;ar1kwlCrpibz0Med9BYgFS5pVHRGyNe6tAKthdIuP5mm9+l0UYR/M5EcxWldvXYw06YdHz2k4dqH&#10;fEXK+myDoyrpPk9xien5Ha1ZwV+D8XQ1g9RoorujsdXfmiCYndkBXNOR6oEbci8QNK/gDm5oQ86q&#10;Qh8aKCHCoELBE0wRN4+sEiyZN/ConifKHt7COArHQcJEM1XuK2FCeR+4Oxr6XjE57JJ6oOOhrXW6&#10;4KdEwegVKlVwMxYKJwj0fH1aV8I7nN0hfNeuZ3cEQYCFKu52K4+TAmOWtj7tIAVur9/Xy3pEOqCe&#10;VhjPjVqhIXcKTdflhGPArCkkRfF/HKwu5Ais1IdeAUVXHkDecFAzCRzMxK7KJrRWy52h9dmmhcPi&#10;Qr0njl3yETWpnwZcD4ljsx4ofCEwPZXQW7fdA98Lq5LgUDN5xIKOQ+L4JL13THa9K3F8ljWTHgR+&#10;KNBr6qkEfpDeKTudUODnog2pZ4jBZYQutvdchhdiRTLNNd0AeaO8pKa+r1L5BAI9EXlsvYpTrfMJ&#10;maTQpj77HfR9pEM8LElhBlAFxR4ctFFE1baq+r3HLdXq0xjV9SvR9zHTVRsqrI01mEWHiAFBvVc4&#10;0/q0yKODltvAiseqPuX4++P+OJrvsQKzqUVVpSjzxlCcGubXyUqUUQVjYvYLyzF6FviJDgUDKENl&#10;tdMR9GZVKhQQJmgyjk3MZqfvrxmLUTC4IkSBij40KUTLlQxkfBAwaAGD6BAwCDX/RJPxPtSrmD4D&#10;3R5FSJc7raWiBmz/iCu9z+jfq0gvpf8XDP0Dl+Zr2dGs/2PNu/8DAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2QFma2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBNAUQlxKlSp&#10;nMohKR/gxkuSJl5HsZu6f8/CBS4jrWY087bYRDuKBWffO1KQrhIQSI0zPbUKPg+7hzUIHzQZPTpC&#10;BVf0sClvbwqdG3ehCpc6tIJLyOdaQRfClEvpmw6t9is3IbH35WarA59zK82sL1xuR/mYJJm0uide&#10;6PSE2w6boT5bBSe5u1bv2wpPw/6jHUwds/0Slbq/i2+vIALG8BeGH3xGh5KZju5MxotRAT8SfpW9&#10;lyR9AnHk0HO6zkCWhfyPX34DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyIZicS8LAAD5&#10;ZgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtkBZmtsA&#10;AAAGAQAADwAAAAAAAAAAAAAAAACJDQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEO&#10;AAAAAA==&#10;">
+              <v:group w14:anchorId="66D4355C" id="畫布 570" o:spid="_x0000_s1026" editas="canvas" style="width:411.75pt;height:651.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="52292,82772" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcCAK3BQoAADlNAAAOAAAAZHJzL2Uyb0RvYy54bWzsXF1z27gVfe9M/wOH740JgABJTZSdHXuT&#10;dmbbZibbfacpytJUIlWSjpz99T0XAEFRory2YzHW2HlwKPEbOPeecz+g9z/drVfe17yql2Ux9dm7&#10;wPfyIitny+Jm6v/nt49/i32vbtJilq7KIp/63/La/+nDX//yfruZ5LxclKtZXnm4SFFPtpupv2ia&#10;zeTios4W+Tqt35WbvMDOeVmt0wYfq5uLWZVucfX16oIHgbrYltVsU5VZXtf49srs9D/o68/nedb8&#10;ez6v88ZbTX08W6P/VvrvNf29+PA+ndxU6WaxzOxjpE94inW6LHBTd6mrtEm922p5cKn1MqvKupw3&#10;77JyfVHO58ss1++At2HB3ttcpsXXtNYvk2F02gfE1jNe9/qGnrsoPy5XK4zGBa4+oe/o/y3mJ8eX&#10;2w1mp964eaq/7/5fFukm169VT7J/ff1cecsZwKOY7xXpGij5+bYp9UGeFDRFdH8ceFl8ruhhs7vi&#10;y+bXMvtv7RXl5SItbnJ99G/fNjiZ0Rl4jZ1T6EO9wX2ut/8sZzgmxQ30fN3NqzVdEjPh3U19LkOV&#10;RMr3vk19yXgYSoOQ/K7xMuwP6Rsvw94wTGSs8XORTtqrbKq6+ZSXa482pn7dVOnyZtFclkUBJJYV&#10;0/dMv/5aN/SM6aQ9oTcF6WRVeNupn0gu9Ql1uVrOaH7osLq6ub5cVd7XlCCt/+kXxp7dw6rytpjh&#10;JulkkaezX+x2ky5X2PYaPVJNtcTYrXKf7rbOZ763ymHFtGUeb1XYkaTBM9NwXc6+fa7aEQYo6Oub&#10;yfamQwcsf8+MH4X6T3j0Dd6bLtuhQ3LMikGHPsCTevDtQZ+qzRf9iGSB2NTgMA+pL+L20/H6iAeA&#10;gQWREnRbAkMUxwGL+2gQgVRxArdCgFAqES1csgW8DuFJBEGoz2dBnFgsZYtfLJoEk7g6ncxYYGDb&#10;Ygn4dQ9qBv7k9id51I7wjv3px7LG1A5xvWd8P1dVuSWYwS/0rM+c8GDrGxqt1vLuGavOjKzdzVfl&#10;Fm6haj4bYrjP6npG07Otj/rfkG09g3mulw14b7VcT/3Y2fCgrR61xObu+g47aXSNUXpVafgNfIyN&#10;RVn9AcsGt8ET/e82rWDnq38UmKOEhSGRof4QyojjQ7W753p3T1pkuNTUb3zPbF42hkBvNxV5N5pz&#10;478INvOldm3dU1kPYj3FCDwiOTTHAY9wmkiL49PzSIdkFsb61unEITmIYWja6i24XiB9EDFdpfXC&#10;0MwMW1dlY7zfvcxyFK0DvKF9HIhjNP+WDODiifoCbNtc3hVauGjHuZyRfDAjlBczt0/AtvQ+oxV6&#10;CKQPxKx/LktUEEYR5BHxDAxWKP3YHaZYqAIrTEQcCBa9XGTdC5/nFiZjuBua4QN3E9IE2Mk+NW3G&#10;nEGIGHDEIlJGlnbgEDJRihy+9jmcqQC60hjqEc/zegjURB7tZJ0Pj46huIWLx6zi1qg5qeJOAhlA&#10;CZOf4xKeDEwJoHZQZoKJmFlPF8cyhmbVBzjFLYOQG1NIhNvXCm4eKHCANgORqJ4N7Atuq77JiHth&#10;iMDVe2GIvswpB2XgjVop0b1PghfrD4TiAuOkCUNpb4S42UUeLAFF6IGwJ7ogdn8cRvGgoh3TncBD&#10;T95IHnRgrNohZkmApyPI7I/UKw47tNd0ivp8vOYoYEbAfyAHdOKgp/1OmcVSPISbI9OPE+sWDuH8&#10;gnNXowUfOhM0VvhB7vgAGHp6Hg+MXvgh4KCOhR8KdPXd4YfStAk8RUmg6a4jZEvFoeFhxyIHvvGV&#10;pELHDmmFS4p2zKlsYlTnv08dezCWxDw0wYe+bwcNHjEWIkuryVMqlkRvUQcCfkrbaf50mYdR+DNr&#10;qnPJ34Uu7tgBtY09RgK1ECHQShSaKG7D5R1kx0ES034TUIcRQ3T9FlB30HbZjzdow+J3iljhgDhU&#10;TxSHwONunhE+WBN9rwBjMt2kLx6UZwxR0SI1AdxzwvhevStSSELaaOhPAP9K+J5G9vSFOao57ytH&#10;E+9/p3Ikdn4aaEytCVVNU7yiHI0toYfILQS4LmEIFWwU0/sZHCUFR/5R+84wFgHj/crngXS8zouu&#10;gs7vq+W5JoZnqaA/Q4nOuD9iBguUsWINUmT7iInG1IXoZkkwtxoGMgyQt9tThyoQvBWHOFA9Z0q6&#10;hwNTmmy7WwgZBz0NTpI5kTEKb51NQTUcaAxANQq4frz/0Zbgenno/AcxE5dxzKlBCG5FhvyQm2yc&#10;IVQUoCBzrxh74ybbXfeothzdYaXbcvqKZqDYHrnUICb65BEoqp0iMPku8AlPon3VImXQlgxEwLmJ&#10;j4+nKh5T/Hqyp7FVg3Nq3Rij5ER5S8NbpuQU2SC538T1nE1ePIi44JDlcCxo1UhQPd8TLIEQEUqq&#10;Jo2RMBZrlqBqim3ykpwqZTg/iUzhvVdpUdyWnMCHPb/0IyotxLgHusBFayNY68BYudT00ZE6kITO&#10;RK/ybEmtx/epwvPu8NKpIlcLe9Mlu9G0HEgUmSSj1SWn5h4pWWv5ia2xOjQHia2wxqaH+QcTjksy&#10;nAuExk6lS1fY77KOJni1YDp91yCXMolswzFipgChcp+LEDFBvWgmihFmw5u/Cd2xQmrMxSF1Osc8&#10;AnUKQU3oxt+EIuHIrvTRISKOPnIDj0hJ9pz1licLXVfgHPQ7efo7epVfZZeyHEgFm9BlNH+DxQ1c&#10;2bbSUMpYyb3QiSNJYwGFxTDoNtJ4P85kb5H1M0bWciDrGzlzGsHhYH2dCB0dcbDRnsNBV7Js8YHI&#10;2q5wOQ4PJ9sfsC7jyQ7HJBrJhgY9zqtdFUEdwvuhn+kUHs3fcMgbyBYTaw/5G6Vk2Iba56ptjCIb&#10;yDIbONJuGvAR18PIgfQtdASexM78qcMkzlDziU2TSMhROYfTwN27grqIgrhtUEcWIDH7f7QjcUM0&#10;6Ehes3QZyPmaVU6PdyW9TjbXrabjnseUCrz5arn5vV2K1q7mTQIqMGp/g0IklR17sGOxkIxSjtTH&#10;IUIRS7PC8zjw3mqR9yxXP1IhkC6n2wXWsc3r6lLCIwLrIz0PT4PL3/fgIpIAPd7GTQ21P8Sh4BBg&#10;Gi3nyk7nuMCKUh4HymXMpDXqAyqyK6ygiEWCJpieI4kjLP62PQ0vRwi7Ktwgf71IITxGjan7mQlT&#10;YzL1nFOu4OGccUFdjZpmBvCjEizRs4G2jJkyJcrdElObaEaB02JvZzGPSzUnTNcVHX/9iBITcfiB&#10;tbpy5whhq0vKd2N1mJTfH6lXX2IyLo302/l4izF677DS+hDOY6Z9EScjfoPngDrd069orzNqJDSF&#10;Cmf3x9F80syL4+RzgdDINSasvD4E01N/4WhPCgOm373OZ/fXj8BZCTr0+joHv1LjZA6D6NEK4zjq&#10;Xkk6GCjK6Oe5kNnp/QDY7med9el+8ezD/wEAAP//AwBQSwMEFAAGAAgAAAAhADgiy/TaAAAABgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkbgVp6AilMZBFRKc6CEpH2DibRISr6PY&#10;BPP33fbSXla7mtHsm2wXbS8mHH3rSMHLMgGBVDnTUq3g/Hl43oLwQZPRvSNU8EAPu3z2lOnUuDsV&#10;OJWhFhxCPtUKmhCGVEpfNWi1X7oBibUvN1od+BxraUZ953Dby1WSbKTVLfGHRg+4b7DqyptVcJWH&#10;R3HcF3jtTh91Z8q4OU1RqcU8vr+BCBjDnxl+8Bkdcma6uBsZL3oFXCT8Tta2q/UriAub1glvMs/k&#10;f/z8GwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABwIArcFCgAAOU0AAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADgiy/TaAAAABgEAAA8AAAAAAAAA&#10;AAAAAAAAXwwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmDQAAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:57232;height:90081;visibility:visible;mso-wrap-style:square">
+                <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:52292;height:82772;visibility:visible;mso-wrap-style:square">
                   <v:fill o:detectmouseclick="t"/>
                   <v:path o:connecttype="none"/>
                 </v:shape>
-                <v:group id="Group 265" o:spid="_x0000_s1028" style="position:absolute;left:14192;top:62363;width:30569;height:9131" coordorigin="3004,10895" coordsize="3156,1502" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAQuKFK8AAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9L/gfwgje&#10;1rTKLlKNIqLiQRZWBfE2NGNbbCaliW3990YQPA2P9zmzRWdK0VDtCssK4mEEgji1uuBMwem4+Z6A&#10;cB5ZY2mZFDzIwWLe+5phom3L/9QcfCZCCLsEFeTeV4mULs3JoBvaijhwV1sb9AHWmdQ1tiHclHIU&#10;Rb/SYMGhIceKVjmlt8PdKNi22C7H8brZ366rx+X483fex6TUoN8tpyA8df4jfrt3OsyH1yuvK+dP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAAAAAA&#10;NQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAAAAAA&#10;NgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQBC4oUrwAAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAlwMAAAAA&#10;">
+                <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                  <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                  <o:lock v:ext="edit" shapetype="t"/>
+                </v:shapetype>
+                <v:shape id="AutoShape 53" o:spid="_x0000_s1028" type="#_x0000_t32" style="position:absolute;left:25469;top:5124;width:45;height:4496;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFLG6vxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXhrNukh1NQ1SKFFLD1UJdTbkB2TYHY27K4a++u7guBtHu9zZuVoenEi5zvLCrIkBUFc&#10;W91xo2C7+Xh+BeEDssbeMim4kIdy/vgww0LbM//QaR0aEUPYF6igDWEopPR1SwZ9YgfiyO2tMxgi&#10;dI3UDs8x3PTyJU1zabDj2NDiQO8t1Yf10Sj4/Zoeq0v1Tasqm6526Iz/23wqNXkaF28gAo3hLr65&#10;lzrOzzO4PhMvkPN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEUsbq/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:stroke endarrow="block"/>
+                </v:shape>
+                <v:group id="Group 50" o:spid="_x0000_s1029" style="position:absolute;left:10763;top:57880;width:30569;height:6693" coordorigin="3004,10895" coordsize="3156,1101" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7W1fKxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvhf6H5RVya1ZTlGKzEQltySEUYgqlt4f7ohL3rbhbNf8+GyjkOMzMN8w6n00nRhpca1lBvIxA&#10;EFdWt1wr+D5+PL+CcB5ZY2eZFFzIQb55fFhjpu3EBxpLX4sAYZehgsb7PpPSVQ0ZdEvbEwfvZAeD&#10;PsihlnrAKcBNJ1dRlEqDLYeFBnvaNlSdyz+j4HPCqXiJ38f9+bS9/B6Tr599TEotnubiDYSn2d/D&#10;/+2dVpCsUridCUdAbq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+1tXysYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="AutoShape 266" o:spid="_x0000_s1029" type="#_x0000_t109" style="position:absolute;left:3004;top:10895;width:3156;height:1502;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAhogBCMMA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE78J+h/AWvIim/lmRahQRKnrwYNeLt2fz&#10;ti3bvJQm1vrtzcKCx2HmN8OsNp2pREuNKy0rGI8iEMSZ1SXnCi7fyXABwnlkjZVlUvAkB5v1R2+F&#10;sbYPPlOb+lyEEnYxKii8r2MpXVaQQTeyNXHwfmxj0AfZ5FI3+AjlppKTKJpLgyWHhQJr2hWU/aZ3&#10;o2CyGKR7PiWH2e2oE/waX9vB9KhU/7PbLkF46vw7/E8fdODg70q4AXL9AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAhogBCMMAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;">
+                  <v:shape id="AutoShape 51" o:spid="_x0000_s1030" type="#_x0000_t109" style="position:absolute;left:3004;top:10895;width:3156;height:1101;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHi2IvxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oRepG5MtZXUVUohogcPRi/eXrOvSTD7NmTXmP57VxA8DjPzDbNY9aYWHbWusqxgMo5A&#10;EOdWV1woOB7StzkI55E11pZJwT85WC1fBgtMtL3ynrrMFyJA2CWooPS+SaR0eUkG3dg2xMH7s61B&#10;H2RbSN3iNcBNLeMo+pAGKw4LJTb0U1J+zi5GQTwfZWvepZvp71anOJucutH7VqnXYf/9BcJT75/h&#10;R3ujFcziT7ifCUdALm8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx4tiL8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E674DD" w:rsidRPr="00CE50F3" w:rsidRDefault="00B379C7" w:rsidP="005167C0">
+                        <w:p w14:paraId="58925AB3" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00CE50F3" w:rsidRDefault="00333139" w:rsidP="00333139">
                           <w:pPr>
                             <w:spacing w:line="360" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t>本</w:t>
                           </w:r>
-                          <w:r w:rsidR="00E674DD" w:rsidRPr="00CE50F3">
+                          <w:r w:rsidRPr="00CE50F3">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t>中心資料處理作業</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00F73F21" w:rsidRPr="00A96AFC" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                        <w:p w14:paraId="01AE6D42" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00A96AFC" w:rsidRDefault="00333139" w:rsidP="00333139">
                           <w:pPr>
                             <w:spacing w:afterLines="50" w:after="180"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00CE50F3">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t>資料處理視資料量，</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00CE50F3">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                             </w:rPr>
                             <w:t>約</w:t>
                           </w:r>
-                          <w:r w:rsidR="007C5621">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                            </w:rPr>
+                            <w:t>2-4</w:t>
+                          </w:r>
+                          <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                             </w:rPr>
-                            <w:t>2-4</w:t>
-[...5 lines deleted...]
-                            <w:t>周</w:t>
+                            <w:t>週</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
-                  <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-[...3 lines deleted...]
-                  <v:shape id="AutoShape 267" o:spid="_x0000_s1030" type="#_x0000_t32" style="position:absolute;left:3004;top:11482;width:3087;height:1;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAs6PnssQAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IKvelGC1JSN0EC&#10;ihAqJJX2+sg+k2D2bciuJu2v7wpCj8PMfMNs0sl04kaDay0rWC4iEMSV1S3XCk6fu/kbCOeRNXaW&#10;ScEPOUiTp9kGY21HLuhW+loECLsYFTTe97GUrmrIoFvYnjh4ZzsY9EEOtdQDjgFuOrmKorU02HJY&#10;aLCnrKHqUl6Ngu+PU/+V77KsOJz3Xke/10tOR6VenqftOwhPk/8PP9oHreAV7lfCDZDJHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQCzo+eyxAAAANoAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;">
+                  <v:shape id="AutoShape 52" o:spid="_x0000_s1031" type="#_x0000_t32" style="position:absolute;left:3004;top:11482;width:3087;height:1;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQdHTOvgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E5TBUWqUaSgCKLgB90OzdgWm0lpolZPbxaCy8f7zxaNKcWTaldYVjDoRyCIU6sLzhSc&#10;T6veBITzyBpLy6TgTQ4W83ZrhrG2Lz7Q8+gzEULYxagg976KpXRpTgZd31bEgbvZ2qAPsM6krvEV&#10;wk0ph1E0lgYLDg05VpTklN6PD6PgujtXl+0qSQ6b29rr6PO4b2mvVLfTLKcgPDX+L/65N1rBaBjW&#10;hjPhCMj5FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANB0dM6+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
                     <v:stroke dashstyle="dashDot"/>
                   </v:shape>
                 </v:group>
-                <v:shape id="AutoShape 268" o:spid="_x0000_s1031" type="#_x0000_t32" style="position:absolute;left:29432;top:71494;width:44;height:5093;flip:x;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA+a8bZcEAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWsCMRSE7wX/Q3gFb91si5WyGkUF&#10;QbxItaDHx+a5G9y8LJt0s/57Uyh4HGbmG2a+HGwjeuq8cazgPctBEJdOG64U/Jy2b18gfEDW2Dgm&#10;BXfysFyMXuZYaBf5m/pjqESCsC9QQR1CW0jpy5os+sy1xMm7us5iSLKrpO4wJrht5EeeT6VFw2mh&#10;xpY2NZW3469VYOLB9O1uE9f788XrSOb+6YxS49dhNQMRaAjP8H97pxVM4O9KugFy8QAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;Y29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQD5rxtlwQAAANoAAAAPAAAAAAAAAAAAAAAA&#10;AKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjwMAAAAA&#10;">
+                <v:shape id="AutoShape 53" o:spid="_x0000_s1032" type="#_x0000_t32" style="position:absolute;left:26047;top:64573;width:146;height:3803;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2v3dwxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kahxURXKYWKWDz4h9DeHtlnEpp9G3ZXjX56VxA8DjPzG2Y670wjTuR8bVnBcJCA&#10;IC6srrlUsN99v41B+ICssbFMCi7kYT7rvUwx0/bMGzptQykihH2GCqoQ2kxKX1Rk0A9sSxy9g3UG&#10;Q5SulNrhOcJNI0dJ8iEN1hwXKmzpq6Lif3s0Cn5/0mN+yde0yofp6g+d8dfdQqnXfvc5ARGoC8/w&#10;o73UCt5HKdzPxCMgZzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANr93cMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke endarrow="block"/>
                 </v:shape>
-                <v:shape id="AutoShape 269" o:spid="_x0000_s1032" type="#_x0000_t109" style="position:absolute;left:11449;top:76587;width:35966;height:12160;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEACWGZfMUA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEL8FstI2E1FWkENFDD41eenvN&#10;vibB7NuQ3cb033cLhR6HmfmG2e4n04mRBtdaVrCKExDEldUt1wqul2KZgXAeWWNnmRR8k4P9bvaw&#10;xVzbO7/RWPpaBAi7HBU03ve5lK5qyKCLbU8cvE87GPRBDrXUA94D3HRynSQbabDlsNBgTy8NVbfy&#10;yyhYZ1F55Nfi9PRx1gWmq/cxejwrtZhPh2cQnib/H/5rn7SCFH6vhBsgdz8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQAJYZl8xQAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;">
+                <v:shape id="AutoShape 54" o:spid="_x0000_s1033" type="#_x0000_t109" style="position:absolute;left:8210;top:68376;width:35966;height:12161;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNu2yGxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHoRs9FoCamrlEIkHjw07cXbNDsmwexsyG5j/PfdQ8Hj431v95PpxEiDay0rWEYxCOLK&#10;6pZrBd9f+SIF4Tyyxs4yKbiTg/3uabbFTNsbf9JY+lqEEHYZKmi87zMpXdWQQRfZnjhwFzsY9AEO&#10;tdQD3kK46eQqjl+lwZZDQ4M9fTRUXctfo2CVzssDn/Ji/XPUOW6W53GeHJV6eZ7e30B4mvxD/O8u&#10;tIJNEuaHM+EIyN0fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM27bIbEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00A96AFC" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="36385A30" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00A96AFC" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00CE50F3">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>資料處理人員預約完成，首次前來分析需繳交：</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00EA3F21" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="2AE8C3DF" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00EA3F21" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t xml:space="preserve">  1.</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00EA3F21">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>正本保密切結書</w:t>
                         </w:r>
                         <w:r w:rsidRPr="004E7D27">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                           </w:rPr>
                           <w:t>(SEC001)</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00EA3F21" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="3EAF1316" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00EA3F21" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t xml:space="preserve">  2.</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00EA3F21">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>正本資料使用聲明書</w:t>
                         </w:r>
                         <w:r w:rsidRPr="004E7D27">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                           </w:rPr>
                           <w:t>(SEC002)</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="5D7BFAFF" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t xml:space="preserve">  3.</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00EA3F21">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>分析人員兩吋照片</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>一張</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00EA3F21" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="7858F7D4" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00EA3F21" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t xml:space="preserve">  4.含照片之身分證明證件&lt;僅作識別，不需繳交&gt;</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:group id="Group 270" o:spid="_x0000_s1033" style="position:absolute;left:22853;top:28625;width:13043;height:8890" coordorigin="5057,6922" coordsize="2054,1401" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAzQsdX8IAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE7wv+h/AE&#10;b2taZUWqUURUPIiwKoi3R/Nsi81LaWJb/71ZEPY4zMw3zHzZmVI0VLvCsoJ4GIEgTq0uOFNwOW+/&#10;pyCcR9ZYWiYFL3KwXPS+5pho2/IvNSefiQBhl6CC3PsqkdKlORl0Q1sRB+9ua4M+yDqTusY2wE0p&#10;R1E0kQYLDgs5VrTOKX2cnkbBrsV2NY43zeFxX79u55/j9RCTUoN+t5qB8NT5//CnvdcKJvB3JdwA&#10;uXgDAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAAAAAA&#10;AAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAAAAAA&#10;AAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAM0LHV/CAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACZAwAAAAA=&#10;">
-[...1 lines deleted...]
-                    <v:shape id="AutoShape 272" o:spid="_x0000_s1035" type="#_x0000_t109" style="position:absolute;left:6249;top:6449;width:1903;height:1026;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA52A24sIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWuDQBC9F/Iflgn0InFN2gYxbkIIWOKhh9peepu6&#10;E5W4s+JujP333UOhx8f7zg+z6cVEo+ssK1jHCQji2uqOGwWfH8UqBeE8ssbeMin4IQeH/eIhx0zb&#10;O7/TVPlGhBB2GSpovR8yKV3dkkEX24E4cBc7GvQBjo3UI95DuOnlJkm20mDHoaHFgU4t1dfqZhRs&#10;0qh65bfi/Pxd6gJf1l9T9FQq9bicjzsQnmb/L/5zn7WCsDVcCTdA7n8BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQDnYDbiwgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;">
+                <v:group id="Group 55" o:spid="_x0000_s1034" style="position:absolute;left:19050;top:25380;width:13138;height:8859" coordorigin="5042,6937" coordsize="2069,1396" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxa1ljxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81U0Ui6TZiIgVD1KoCtLbI/vyh2Tfhuw2id/eLRR6HGbmN0y6mUwrBupdbVlBPI9A&#10;EOdW11wquF4+XtcgnEfW2FomBXdysMmen1JMtB35i4azL0WAsEtQQeV9l0jp8ooMurntiINX2N6g&#10;D7Ivpe5xDHDTykUUvUmDNYeFCjvaVZQ35x+j4DDiuF3G++HUFLv792X1eTvFpNTsZdq+g/A0+f/w&#10;X/uoFayWMfyeCUdAZg8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8WtZY8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:group id="Group 56" o:spid="_x0000_s1035" style="position:absolute;left:5042;top:6937;width:2069;height:969" coordorigin="6235,6464" coordsize="1917,969" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABuccUxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmlZRpBpFRJc9yIJVWPb2aJ5tsXkpTWzrv98sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul+N4CcJ5ZI2VZVLwJAfbzXCwxkTbjs/Upj4XAcIuQQWF93UipcsKMugmtiYO3s02Bn2Q&#10;TS51g12Am0pOo2ghDZYcFgqsaV9Qdk8fRsFnh91uFh/a0/22f/5e5t8/p5iU+hj1uxUIT71/h1/t&#10;L61gPpvC/5lwBOTmDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAG5xxTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                    <v:shape id="AutoShape 57" o:spid="_x0000_s1036" type="#_x0000_t109" style="position:absolute;left:6235;top:6464;width:1903;height:969;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9afLxxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvohuNlpC6Simk6MFD0168vWafSTD7NmS3Mf33riB4HGbmG2azG0wjeupcbVnBYh6B&#10;IC6srrlU8POdzRIQziNrbCyTgn9ysNuORxtMtb3yF/W5L0WAsEtRQeV9m0rpiooMurltiYN3tp1B&#10;H2RXSt3hNcBNI5dR9CoN1hwWKmzpo6Likv8ZBctkmn/yMduvfg86w/Xi1E/jg1Ivk+H9DYSnwT/D&#10;j/ZeK1jHMdzPhCMgtzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWny8cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                          <w:p w14:paraId="123C5394" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>統計處</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B83ECB">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>審查</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>作業</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                          <w:p w14:paraId="2F5F21A5" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B83ECB">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>申請文件審核</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
-                    <v:shape id="AutoShape 273" o:spid="_x0000_s1036" type="#_x0000_t32" style="position:absolute;left:6249;top:6899;width:1903;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA0kvQWMQAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IKvelGD8WmboIE&#10;FCFUSCrt9ZF9JsHs25BdTdpf3xWEHoeZ+YbZpJPpxI0G11pWsFxEIIgrq1uuFZw+d/M1COeRNXaW&#10;ScEPOUiTp9kGY21HLuhW+loECLsYFTTe97GUrmrIoFvYnjh4ZzsY9EEOtdQDjgFuOrmKoldpsOWw&#10;0GBPWUPVpbwaBd8fp/4r32VZcTjvvY5+r5ecjkq9PE/bdxCeJv8ffrQPWsEb3K+EGyCTPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQDSS9BYxAAAANoAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;">
+                    <v:shape id="AutoShape 58" o:spid="_x0000_s1037" type="#_x0000_t32" style="position:absolute;left:6249;top:6899;width:1903;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDU4OgWxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcATv1tT1h6UaZSkogqxgV/T20BzbYnNSmqjVp98IgpfDzHzDzBatqcSVGldaVjDoRyCI&#10;M6tLzhXs/5af3yCcR9ZYWSYFd3KwmHc+Zhhre+MdXVOfiwBhF6OCwvs6ltJlBRl0fVsTB+9kG4M+&#10;yCaXusFbgJtKfkXRRBosOSwUWFNSUHZOL0bB8XdfHzbLJNmtTyuvo8flvKGtUr1u+zMF4an17/Cr&#10;vdYKxsMRPM+EIyDn/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDU4OgWxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                       <v:stroke dashstyle="dashDot"/>
                     </v:shape>
                   </v:group>
-                  <v:shape id="AutoShape 274" o:spid="_x0000_s1037" type="#_x0000_t32" style="position:absolute;left:6064;top:7938;width:0;height:385;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA3wHoecUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBCF74L/YRmhN93YQ9HUVUqh&#10;pSgeNCW0tyE7TUKzs2F31eivdw6F3mZ4b977ZrUZXKfOFGLr2cB8loEirrxtuTbwWbxNF6BiQrbY&#10;eSYDV4qwWY9HK8ytv/CBzsdUKwnhmKOBJqU+1zpWDTmMM98Ti/bjg8Mka6i1DXiRcNfpxyx70g5b&#10;loYGe3ptqPo9npyBr93yVF7LPW3L+XL7jcHFW/FuzMNkeHkGlWhI/+a/6w8r+EIvv8gAen0HAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEA3wHoecUAAADbAAAADwAAAAAAAAAA&#10;AAAAAAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJMDAAAAAA==&#10;">
+                  <v:shape id="AutoShape 59" o:spid="_x0000_s1038" type="#_x0000_t32" style="position:absolute;left:6069;top:7906;width:5;height:427;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyK+uoxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y2KpcZspAhKsXiolqC3R/aZhGbfht1VY399Vyj0OMzMN0y26E0rLuR8Y1nBaJiA&#10;IC6tbrhS8LVfPb+C8AFZY2uZFNzIwyJ/fMgw1fbKn3TZhUpECPsUFdQhdKmUvqzJoB/ajjh6J+sM&#10;hihdJbXDa4SbVo6T5EUabDgu1NjRsqbye3c2Cg4fs3NxK7a0KUazzRGd8T/7tVKDp/5tDiJQH/7D&#10;f+13rWA6mcL9TDwCMv8FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMivrqMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                     <v:stroke endarrow="block"/>
                   </v:shape>
                 </v:group>
-                <v:shape id="AutoShape 275" o:spid="_x0000_s1038" type="#_x0000_t109" style="position:absolute;left:16078;top:165;width:27114;height:5124;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAi4FrNsEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS2vCQBC+F/wPywi9lLqxlFiiq1hBKL2IDzyP2TGJ&#10;ZmbT7Krpv3cLBW/z8T1nMuu4VldqfeXEwHCQgCLJna2kMLDbLl8/QPmAYrF2QgZ+ycNs2nuaYGbd&#10;TdZ03YRCxRDxGRooQ2gyrX1eEqMfuIYkckfXMoYI20LbFm8xnGv9liSpZqwkNpTY0KKk/Ly5sIFP&#10;PrjTvlqP0nfuXqT4Sfmy+jbmud/Nx6ACdeEh/nd/2Th/CH+/xAP09A4AAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIuBazbBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;">
+                <v:shape id="AutoShape 60" o:spid="_x0000_s1039" type="#_x0000_t109" style="position:absolute;left:11982;width:27114;height:5619;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqNqpuxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfhX6HYwu+iL34p7HEXoIKgvgibcXnbW5N0mb3Yu6Sxm/vCYKPw8z8hlkXE7dqpN43TgxcLRJQ&#10;JKWzjVQG3nfPlytQPqBYbJ2QgW/yUOSzszVm1p1kQ+M2VCpCxGdooA6hy7T2ZU2MfuE6kuh9up4x&#10;RNlX2vZ4inBu9XWSpJqxkbhQY0dPNZXH7cAGHnnvDh/N5i695elCqq+Uh7dXY87n08M9qEBT+A//&#10;tV+sgeVNCr9n4hHQ+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKjaqbsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
-[...16 lines deleted...]
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00E30361" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="1408047E" w14:textId="77777777" w:rsidR="000D58D3" w:rsidRDefault="000D58D3" w:rsidP="00333139">
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
                             <w:numId w:val="16"/>
                           </w:numPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="00E30361">
+                        <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
-                          <w:t>提出申請</w:t>
+                          <w:t>詳閱重大公告事項及管理要點</w:t>
                         </w:r>
                       </w:p>
-                    </w:txbxContent>
-[...5 lines deleted...]
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="12A1098D" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="003103D2" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
-                          <w:spacing w:line="300" w:lineRule="exact"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="16"/>
+                          </w:numPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
-                          <w:t>檢附</w:t>
+                          <w:t>至</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00D66AA5">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          </w:rPr>
+                          <w:t>資科中心申請系統提出申請</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
-[...25 lines deleted...]
-                      <w:p w:rsidR="005B7681" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="AutoShape 65" o:spid="_x0000_s1040" type="#_x0000_t109" style="position:absolute;left:11334;top:9620;width:28099;height:12471;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD92UFnxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim4sNpXoKlUolF6Ktnh+Zp9JNO9tml01/feuIPQ4zMw3zGzRca3O1PrKiYHRMAFF&#10;kjtbSWHg5/t9MAHlA4rF2gkZ+CMPi3nvYYaZdRdZ03kTChUh4jM0UIbQZFr7vCRGP3QNSfT2rmUM&#10;UbaFti1eIpxr/ZwkqWasJC6U2NCqpPy4ObGBJe/cYVutX9Mxd09S/KZ8+vo05rHfvU1BBerCf/je&#10;/rAGXsYjuJ2JR0DPrwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD92UFnxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="39F2B7B0" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
-                          <w:t>2.</w:t>
-[...5 lines deleted...]
-                          <w:t>新申請案重點檢核表</w:t>
+                          <w:t>檢附：</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00CD4C6C" w:rsidP="005167C0">
+                      <w:p w14:paraId="2F7DAAAA" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00036278" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
+                          <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
                           <w:rPr>
-                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
-                          <w:t>3.</w:t>
+                          <w:t>1.</w:t>
                         </w:r>
-                        <w:r w:rsidR="00E674DD">
+                        <w:r w:rsidRPr="00036278">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          </w:rPr>
+                          <w:t>檢附機關授權申請公文(須註明計畫名稱、案號及研究計畫主持人姓名)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="0308F96E" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
+                        <w:pPr>
+                          <w:spacing w:line="300" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
-                          <w:t>欄位勾選表</w:t>
+                          <w:t>2.I</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00036278">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          </w:rPr>
+                          <w:t>RB相關文件</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="006E4883" w:rsidRDefault="00CD4C6C" w:rsidP="005167C0">
+                      <w:p w14:paraId="0A5590E2" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
                           <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          </w:rPr>
+                          <w:t>3.其</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00036278">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          </w:rPr>
+                          <w:t>他申請所需文件</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="0FA3F01E" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="006E4883" w:rsidRDefault="00333139" w:rsidP="00333139">
+                        <w:pPr>
+                          <w:spacing w:line="300" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>4</w:t>
                         </w:r>
-                        <w:r w:rsidR="00E674DD" w:rsidRPr="00CE50F3">
+                        <w:r w:rsidRPr="00CE50F3">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>.</w:t>
                         </w:r>
-                        <w:r w:rsidR="00E674DD" w:rsidRPr="00CE50F3">
+                        <w:r w:rsidRPr="00CE50F3">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                           </w:rPr>
                           <w:t>IRB</w:t>
                         </w:r>
-                        <w:r w:rsidR="00E434AE">
+                        <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>相關</w:t>
                         </w:r>
-                        <w:r w:rsidR="00E674DD" w:rsidRPr="00CE50F3">
+                        <w:r w:rsidRPr="00CE50F3">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>文件</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="AutoShape 283" o:spid="_x0000_s1040" type="#_x0000_t32" style="position:absolute;left:8401;top:2800;width:7677;height:13;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAL9N2DsIAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9C/6HMII3TV1B1moUEVZE&#10;8bC6lPU2NLNt2WZSkqjVX2+Ehb3N433OfNmaWlzJ+cqygtEwAUGcW11xoeDr9DF4B+EDssbaMim4&#10;k4flotuZY6rtjT/pegyFiCHsU1RQhtCkUvq8JIN+aBviyP1YZzBE6AqpHd5iuKnlW5JMpMGKY0OJ&#10;Da1Lyn+PF6Pgez+9ZPfsQLtsNN2d0Rn/OG2U6vfa1QxEoDb8i//cWx3nj+H1SzxALp4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAL9N2DsIAAADbAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;">
+                <v:shape id="AutoShape 68" o:spid="_x0000_s1041" type="#_x0000_t32" style="position:absolute;left:4305;top:2809;width:7677;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFYT1OxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kaxRdNsRISWonioSmhvj+xrEsy+Dburxv56Vyj0OMzMN0y26E0rzuR8Y1nBeJSA&#10;IC6tbrhScNi/Pc1A+ICssbVMCq7kYZEPHjJMtb3wJ513oRIRwj5FBXUIXSqlL2sy6Ee2I47ej3UG&#10;Q5SuktrhJcJNKydJ8iINNhwXauxoVVN53J2Mgq/N/FRciy2ti/F8/Y3O+N/9u1KPw375CiJQH/7D&#10;f+0PreB5OoX7mXgEZH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABWE9TsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke endarrow="block"/>
                 </v:shape>
-                <v:shapetype id="_x0000_t34" coordsize="21600,21600" o:spt="34" o:oned="t" adj="10800" path="m,l@0,0@0,21600,21600,21600e" filled="f">
+                <v:shapetype id="_x0000_t33" coordsize="21600,21600" o:spt="33" o:oned="t" path="m,l21600,r,21600e" filled="f">
                   <v:stroke joinstyle="miter"/>
-                  <v:formulas>
-[...1 lines deleted...]
-                  </v:formulas>
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
-                  <v:handles>
-[...1 lines deleted...]
-                  </v:handles>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
-                <v:shape id="AutoShape 284" o:spid="_x0000_s1041" type="#_x0000_t34" style="position:absolute;left:-10218;top:21495;width:52895;height:15652;rotation:-90;flip:x;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEArTTCssIAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS4vCMBC+C/6HMMLeNPXBotUoPhB6&#10;XLuCehuasS02k9JErfvrN8LC3ubje85i1ZpKPKhxpWUFw0EEgjizuuRcwfF735+CcB5ZY2WZFLzI&#10;wWrZ7Sww1vbJB3qkPhchhF2MCgrv61hKlxVk0A1sTRy4q20M+gCbXOoGnyHcVHIURZ/SYMmhocCa&#10;tgVlt/RuFNxOm6/Z6/yz3yTJud2Vl9ROxqlSH712PQfhqfX/4j93osP8Cbx/CQfI5S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEArTTCssIAAADbAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" adj="-58"/>
-                <v:shape id="AutoShape 285" o:spid="_x0000_s1042" type="#_x0000_t109" style="position:absolute;left:24574;top:58712;width:6033;height:3016;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAc2Y78b0A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9L/gfwgjetumKinSNIqLo1ar3oZltyzaT&#10;2ola/70RFvY2j/c5i1XvGnWnTmrPBr6SFBRx4W3NpYHzafc5ByUB2WLjmQw8SWC1HHwsMLP+wUe6&#10;56FUMYQlQwNVCG2mtRQVOZTEt8SR+/GdwxBhV2rb4SOGu0aP03SmHdYcGypsaVNR8ZvfnIHxvtzW&#10;N9lNWrrYXJPM11cpjBkN+/U3qEB9+Bf/uQ82zp/C+5d4gF6+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54bWxQ&#10;SwECLQAUAAYACAAAACEAc2Y78b0AAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA9QAAAIIDAAAAAA==&#10;" filled="f" stroked="f" strokecolor="white">
+                <v:shape id="AutoShape 69" o:spid="_x0000_s1042" type="#_x0000_t33" style="position:absolute;left:4191;top:2952;width:16532;height:48301;rotation:180;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwvnjTwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKE3zSpaytYosiD2olD10ONj85osbl7WTarpvzdCocdhZr5hluvkWnGjPjSeFUwnBQji&#10;2uuGjYLzaTt+AxEissbWMyn4pQDr1XCwxFL7O3/S7RiNyBAOJSqwMXallKG25DBMfEecvW/fO4xZ&#10;9kbqHu8Z7lo5K4pX6bDhvGCxo8pSfTn+OAXmfNjuwslU7mqrLs13fpP2X0q9jNLmHUSkFP/Df+0P&#10;rWAxX8DzTD4CcvUAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsL5408MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;"/>
+                <v:shape id="AutoShape 70" o:spid="_x0000_s1043" type="#_x0000_t109" style="position:absolute;left:20193;top:54013;width:6032;height:3016;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDY4HjjwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbpmrXXapRRPDPdbt72dujedsUm5fSxFq/vREEj8PM/IZZb3tbi45aXzlWMJsmIIgL&#10;pysuFfz+HCZfIHxA1lg7JgV38rDdDAdrzLS78Td1eShFhLDPUIEJocmk9IUhi37qGuLo/bvWYoiy&#10;LaVu8RbhtpbzJFlKixXHBYMN7Q0Vl/xqFXTp7n78+zyV6UKfTeKP1QwXuVLjUb9bgQjUh3f41T5r&#10;BR/pEp5n4hGQmwcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2OB448MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="61454930" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>完成</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                      <w:p w14:paraId="3A159602" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                      <w:p w14:paraId="6928AB88" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="AutoShape 286" o:spid="_x0000_s1043" type="#_x0000_t32" style="position:absolute;left:29406;top:58712;width:0;height:3670;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAP6TVlsMAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZYTedGMPUlNXKYKl&#10;pPSgKaHehuyYhGZnw+5qkv56t1DobR7vcza7wbTiRs43lhUsFwkI4tLqhisFn/lh/gTCB2SNrWVS&#10;MJKH3XY62WCqbc9Hup1CJWII+xQV1CF0qZS+rMmgX9iOOHIX6wyGCF0ltcM+hptWPibJShpsODbU&#10;2NG+pvL7dDUKvt7X12IsPigrluvsjM74n/xVqYfZ8PIMItAQ/sV/7jcd56/g95d4gNzeAQAA//8D&#10;AFBLAQItABQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAAAAAAAAAAAAAAAAMQEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABQAAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9jb25uZWN0b3J4bWwueG1sUEsBAi0AFAAGAAgAAAAhAD+k1ZbDAAAA2wAAAA8AAAAAAAAAAAAA&#10;AAAAoQIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPkAAACRAwAAAAA=&#10;">
+                <v:shape id="AutoShape 71" o:spid="_x0000_s1044" type="#_x0000_t32" style="position:absolute;left:25882;top:54209;width:0;height:3671;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD1s6M5xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gRvdaPYqqmriKCIpYfGEtrbI/tMQrNvw+6qsb++Wyh4HGbmG2ax6kwjLuR8bVnBaJiA&#10;IC6srrlU8HHcPs5A+ICssbFMCm7kYbV86C0w1fbK73TJQikihH2KCqoQ2lRKX1Rk0A9tSxy9k3UG&#10;Q5SulNrhNcJNI8dJ8iwN1hwXKmxpU1HxnZ2Ngs/X+Tm/5W90yEfzwxc643+OO6UG/W79AiJQF+7h&#10;//ZeK3iaTOHvTDwCcvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9bOjOcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke endarrow="block"/>
                 </v:shape>
-                <v:shape id="AutoShape 287" o:spid="_x0000_s1044" type="#_x0000_t109" style="position:absolute;left:16078;top:52800;width:7550;height:3022;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA7PgAHb0A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9L/gfwgjetumKqHSNIqLo1ar3oZltyzaT&#10;2ola/70RFvY2j/c5i1XvGnWnTmrPBr6SFBRx4W3NpYHzafc5ByUB2WLjmQw8SWC1HHwsMLP+wUe6&#10;56FUMYQlQwNVCG2mtRQVOZTEt8SR+/GdwxBhV2rb4SOGu0aP03SqHdYcGypsaVNR8ZvfnIHxvtzW&#10;N9lNWrrYXJPM11cpjBkN+/U3qEB9+Bf/uQ82zp/B+5d4gF6+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54bWxQ&#10;SwECLQAUAAYACAAAACEA7PgAHb0AAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA9QAAAIIDAAAAAA==&#10;" filled="f" stroked="f" strokecolor="white">
+                <v:shape id="AutoShape 72" o:spid="_x0000_s1045" type="#_x0000_t109" style="position:absolute;left:13173;top:48329;width:7550;height:3023;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGM0kKwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89b8Iw&#10;EN0r8R+sQ+pWbCAtKGBQVKmUtSkL2yk+4oj4HMVuEv59PVTq+PS+98fJtWKgPjSeNSwXCgRx5U3D&#10;tYbL98fLFkSIyAZbz6ThQQGOh9nTHnPjR/6ioYy1SCEcctRgY+xyKUNlyWFY+I44cTffO4wJ9rU0&#10;PY4p3LVypdSbdNhwarDY0bul6l7+OA1DVjxO181nna3N2apwapa4LrV+nk/FDkSkKf6L/9xno+E1&#10;S2vTmXQE5OEXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxjNJCsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="1500478E" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>未完成</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                      <w:p w14:paraId="46C5DD4A" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                      <w:p w14:paraId="2FC73D65" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:group id="Group 288" o:spid="_x0000_s1045" style="position:absolute;left:24130;top:52800;width:10337;height:5912" coordorigin="5231,9717" coordsize="1629,930" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAE0vOHMUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBDF70K/wzKF&#10;3nQTS0tJ3YhIlR6kUC2ItyE7+YPZ2ZBdk/jtO4dCbzO8N+/9ZrWeXKsG6kPj2UC6SEARF942XBn4&#10;Oe3mb6BCRLbYeiYDdwqwzh9mK8ysH/mbhmOslIRwyNBAHWOXaR2KmhyGhe+IRSt97zDK2lfa9jhK&#10;uGv1MkletcOGpaHGjrY1FdfjzRnYjzhuntOP4XAtt/fL6eXrfEjJmKfHafMOKtIU/81/159W8AVW&#10;fpEBdP4LAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhABNLzhzFAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
+                <v:group id="Group 73" o:spid="_x0000_s1046" style="position:absolute;left:20723;top:48298;width:10338;height:5911" coordorigin="5231,9717" coordsize="1629,930" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXGyYYxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdRM1YqOriNjSQyhUC6W3R/aZBLNvQ3ZN4r93C4Ueh5n5htnsBlOLjlpXWVYQTyMQ&#10;xLnVFRcKvs6vzysQziNrrC2Tgjs52G1HTxtMte35k7qTL0SAsEtRQel9k0rp8pIMuqltiIN3sa1B&#10;H2RbSN1iH+CmlrMoWkqDFYeFEhs6lJRfTzej4K3Hfj+Pj112vRzuP+fk4zuLSanJeNivQXga/H/4&#10;r/2uFSSLF/g9E46A3D4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVxsmGMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shapetype id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                   </v:shapetype>
-                  <v:shape id="AutoShape 289" o:spid="_x0000_s1046" type="#_x0000_t110" style="position:absolute;left:5231;top:9717;width:1629;height:930;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAqPIuJ8IA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9F/wPywje6sYqtY2uUgqlPUhRWzyP2TEJ&#10;ZmZDdjXRX+8WhN7m8T5nvuy4UmdqfOnEwGiYgCLJnC0lN/D78/H4AsoHFIuVEzJwIQ/LRe9hjql1&#10;rWzovA25iiHiUzRQhFCnWvusIEY/dDVJ5A6uYQwRNrm2DbYxnCv9lCTPmrGU2FBgTe8FZcftiQ2s&#10;95M1t6vrgVfXyY6r0+d09z02ZtDv3magAnXhX3x3f9k4/xX+fokH6MUNAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCo8i4nwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;">
+                  <v:shape id="AutoShape 74" o:spid="_x0000_s1047" type="#_x0000_t110" style="position:absolute;left:5231;top:9717;width:1629;height:930;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7qwfZwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTVtfpK5SCkUPUnzheZodk9DMbMiuJvrr3UPB48f3ni06rtSFGl86MfA6SECRZM6W&#10;khs47L9fpqB8QLFYOSEDV/KwmPeeZpha18qWLruQqxgiPkUDRQh1qrXPCmL0A1eTRO7kGsYQYZNr&#10;22Abw7nSb0ky1oylxIYCa/oqKPvbndnA5ne44XZ9O/H6NjxydV5Ojj/vxjz3u88PUIG68BD/u1fW&#10;wGgU58cz8Qjo+R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7qwfZwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E674DD" w:rsidRPr="00484C6F" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                        <w:p w14:paraId="385FB8C5" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00484C6F" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
-                  <v:shape id="AutoShape 290" o:spid="_x0000_s1047" type="#_x0000_t109" style="position:absolute;left:5511;top:9794;width:1097;height:853;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEArX1S1LwA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZQq96aYiItFVRJR6bdT7kJ0modnZ&#10;mFk1/fedQ8Hj432vt0NozYN6aSI7+JhmYIjL6BuuHFzOx8kSjCRkj21kcvBLAtvNeLTG3Mcnf9Gj&#10;SJXREJYcHdQpdbm1UtYUUKaxI1buO/YBk8K+sr7Hp4aH1s6ybGEDNqwNNXa0r6n8Ke7BweyzOjR3&#10;Oc47uvrCkix3Nymde38bdiswiYb0Ev+7T159ul6/6A+wmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;APD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnhtbFBL&#10;AQItABQABgAIAAAAIQCtfVLUvAAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABAD1AAAAgQMAAAAA&#10;" filled="f" stroked="f" strokecolor="white">
+                  <v:shape id="AutoShape 75" o:spid="_x0000_s1048" type="#_x0000_t109" style="position:absolute;left:5511;top:9794;width:1097;height:853;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDS0HZKxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJviezGaYITJZhA3Vzr9tLbYm0sU2tlLMV2/r4qFHocZuYNczjNthMjDb51rCBdJSCI&#10;a6dbbhR8frwudyB8QNbYOSYFd/JwOj4sDphrN/E7jVVoRISwz1GBCaHPpfS1IYt+5Xri6F3dYDFE&#10;OTRSDzhFuO3kc5K8SIstxwWDPZ0N1d/VzSoYs+Jefm3fmmytLybxZZviulLq6XEu9iACzeE//Ne+&#10;aAWbTQq/Z+IRkMcfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANLQdkrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E674DD" w:rsidRPr="006F7E85" w:rsidRDefault="000C2CD8" w:rsidP="005167C0">
+                        <w:p w14:paraId="7A9D16CF" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="006F7E85" w:rsidRDefault="00333139" w:rsidP="00333139">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             </w:rPr>
-                            <w:t>四</w:t>
+                            <w:t>四週</w:t>
                           </w:r>
-                          <w:r w:rsidR="00E674DD" w:rsidRPr="006F7E85">
+                          <w:r w:rsidRPr="006F7E85">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             </w:rPr>
-                            <w:t>周內</w:t>
+                            <w:t>內</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00E674DD" w:rsidRPr="006F7E85" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                        <w:p w14:paraId="77810FB0" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="006F7E85" w:rsidRDefault="00333139" w:rsidP="00333139">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006F7E85">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t>繳費</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                        <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                        <w:p w14:paraId="2D43C2F5" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                        <w:p w14:paraId="1B9AF9C3" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
-                <v:shape id="AutoShape 291" o:spid="_x0000_s1048" type="#_x0000_t32" style="position:absolute;left:29343;top:42100;width:0;height:10681;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAfiGHX8QAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXlCb2YTD6VGVymC&#10;pSg9VCXY2yP7moRm34bdVaO/visIHoeZ+YaZL3vTijM531hWkCUpCOLS6oYrBYf9evwGwgdkja1l&#10;UnAlD8vFcDDHXNsLf9N5FyoRIexzVFCH0OVS+rImgz6xHXH0fq0zGKJ0ldQOLxFuWjlJ01dpsOG4&#10;UGNHq5rKv93JKDhup6fiWnzRpsimmx90xt/2H0q9jPr3GYhAfXiGH+1PrWCSwf1L/AFy8Q8AAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQB+IYdfxAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;">
+                <v:shape id="AutoShape 76" o:spid="_x0000_s1049" type="#_x0000_t32" style="position:absolute;left:25597;top:40106;width:250;height:8192;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgHZZ8xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kbBojEbEaGlWHrwD0Fvj+wzCWbfht1VYz99t1DocZiZ3zDZsjetuJHzjWUF41EC&#10;gri0uuFKwWH/9jID4QOyxtYyKXiQh2U+eMow1fbOW7rtQiUihH2KCuoQulRKX9Zk0I9sRxy9s3UG&#10;Q5SuktrhPcJNKydJ8ioNNhwXauxoXVN52V2NguPn/Fo8ii/aFOP55oTO+O/9u1LPw361ABGoD//h&#10;v/aHVjCdTuD3TDwCMv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYB2WfMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke endarrow="block"/>
                 </v:shape>
-                <v:shape id="AutoShape 292" o:spid="_x0000_s1049" type="#_x0000_t109" style="position:absolute;left:35483;top:46970;width:3721;height:7652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAsp+hR8EA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPwWrDMBBE74H+g9hCb4lcHUJxogRTCPiUkrSHHhdr&#10;a5lYK0dSY/vvq0Igx2Fm3jDb/eR6caMQO88aXlcFCOLGm45bDV+fh+UbiJiQDfaeScNMEfa7p8UW&#10;S+NHPtHtnFqRIRxL1GBTGkopY2PJYVz5gTh7Pz44TFmGVpqAY4a7XqqiWEuHHecFiwO9W2ou51+n&#10;4RorqewxfH8ch9DyfFFY907rl+ep2oBINKVH+N6ujQal4P9L/gFy9wcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALKfoUfBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" filled="f" stroked="f" strokecolor="white">
+                <v:shape id="AutoShape 77" o:spid="_x0000_s1050" type="#_x0000_t109" style="position:absolute;left:33578;top:43922;width:3721;height:7652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5lnMJxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmlVRy9YorSjUgwdtf8Dr5nV3281LSKK79tcbQfA4zDczzGLVmUacyYfasoLRMANB&#10;XFhdc6ng63M7eAERIrLGxjIpuFCA1fKpt8Bc25YPdD7GUqQSDjkqqGJ0uZShqMhgGFpHnLwf6w3G&#10;JH0ptcc2lZtGjrNsJg3WnBYqdLSuqPg7nowCN9/wxI/ep9NJ+//9e9rv5Mw4pfrP3dsriEhdfMD3&#10;9IdWkHi4nUlHQC6vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADmWcwnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox style="layout-flow:vertical-ideographic">
                     <w:txbxContent>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="12033966" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>(不收費)</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                      <w:p w14:paraId="20BDC397" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                      <w:p w14:paraId="2B0540EA" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="AutoShape 293" o:spid="_x0000_s1050" type="#_x0000_t32" style="position:absolute;left:35991;top:46247;width:7;height:16116;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA4b+8s8QAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74X+h+UVvNWNCqVGVymF&#10;ilg81EjQ2yP7TEKzb8PuqtFf7wqCx2FmvmGm88404kTO15YVDPoJCOLC6ppLBdvs5/0ThA/IGhvL&#10;pOBCHuaz15cpptqe+Y9Om1CKCGGfooIqhDaV0hcVGfR92xJH72CdwRClK6V2eI5w08hhknxIgzXH&#10;hQpb+q6o+N8cjYLd7/iYX/I1rfLBeLVHZ/w1WyjVe+u+JiACdeEZfrSXWsFwBPcv8QfI2Q0AAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQDhv7yzxAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;">
+                <v:shape id="AutoShape 78" o:spid="_x0000_s1051" type="#_x0000_t32" style="position:absolute;left:32626;top:45586;width:203;height:12421;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAuKuTxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y2ipcZspAhKsXiolqC3R/aZhGbfht1VY399Vyj0OMzMN0y26E0rLuR8Y1nBaJiA&#10;IC6tbrhS8LVfPb+C8AFZY2uZFNzIwyJ/fMgw1fbKn3TZhUpECPsUFdQhdKmUvqzJoB/ajjh6J+sM&#10;hihdJbXDa4SbVo6T5EUabDgu1NjRsqbye3c2Cg4fs3NxK7a0KUazzRGd8T/7tVKDp/5tDiJQH/7D&#10;f+13rWA6ncD9TDwCMv8FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgLirk8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke endarrow="block"/>
                 </v:shape>
-                <v:shape id="AutoShape 294" o:spid="_x0000_s1051" type="#_x0000_t109" style="position:absolute;left:25171;top:43218;width:6045;height:3029;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA0kZU178A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPwYrCQBBE74L/MLTgTSeKLJJ1EmRR9Gp0702mNwmb&#10;6cmmR41/7wjCHouqV0Vt8sG16ka9NJ4NLOYJKOLS24YrA5fzfrYGJQHZYuuZDDxIIM/Gow2m1t/5&#10;RLciVCqWsKRooA6hS7WWsiaHMvcdcfR+fO8wRNlX2vZ4j+Wu1csk+dAOG44LNXb0VVP5W1ydgeWh&#10;2jVX2a86+raFJllv/6Q0ZjoZtp+gAg3hP/ymjzZyK3h9iT9AZ08AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQDSRlTXvwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" filled="f" stroked="f" strokecolor="white">
+                <v:shape id="AutoShape 79" o:spid="_x0000_s1052" type="#_x0000_t109" style="position:absolute;left:20034;top:40265;width:6045;height:3029;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCt63BJxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBujZw4bosbJYRC3Fzr5pLbYm0tE2tlLNU/b18VCj0OM/MNsz9OthUD9b5xrGCzTkAQ&#10;V043XCu4fp4fX0D4gKyxdUwKZvJwPCwe9phrN/IHDWWoRYSwz1GBCaHLpfSVIYt+7Tri6H253mKI&#10;sq+l7nGMcNvKbZI8SYsNxwWDHb0Zqu7lt1Uw7E5zcXt+r3epvpjEF80G01Kp1XI6vYIINIX/8F/7&#10;ohVkWQa/Z+IRkIcfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK3rcEnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="7A83741F" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>通過</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                      <w:p w14:paraId="200AB6A9" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                      <w:p w14:paraId="560E2C5D" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="AutoShape 295" o:spid="_x0000_s1052" type="#_x0000_t32" style="position:absolute;left:29337;top:46247;width:6654;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAdRLjmMQAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2sCMRTE74LfITzBi9SsgkW2RlkL&#10;ghY8+O/+unndBDcv203U7bdvCgWPw8z8hlmsOleLO7XBelYwGWcgiEuvLVcKzqfNyxxEiMgaa8+k&#10;4IcCrJb93gJz7R98oPsxViJBOOSowMTY5FKG0pDDMPYNcfK+fOswJtlWUrf4SHBXy2mWvUqHltOC&#10;wYbeDZXX480p2O8m6+LT2N3H4dvuZ5uivlWji1LDQVe8gYjUxWf4v73VCqYz+PuSfoBc/gIAAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQB1EuOYxAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;"/>
-                <v:shape id="AutoShape 296" o:spid="_x0000_s1053" type="#_x0000_t109" style="position:absolute;left:26835;top:46970;width:3708;height:6300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAzaSnRMAA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE74L/ITxhb9vUHkSqsciC4ElR97DHR/Ns&#10;SpuXbhK1/nuzsOBxmJlvmHU12l7cyYfWsYJ5loMgrp1uuVHwfdl9LkGEiKyxd0wKnhSg2kwnayy1&#10;e/CJ7ufYiAThUKICE+NQShlqQxZD5gbi5F2dtxiT9I3UHh8JbntZ5PlCWmw5LRgc6MtQ3Z1vVsFv&#10;2MrCHPzP8TD4hp9dgfveKvUxG7crEJHG+A7/t/daQbGAvy/pB8jNCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAzaSnRMAAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" filled="f" stroked="f" strokecolor="white">
+                <v:shape id="AutoShape 80" o:spid="_x0000_s1053" type="#_x0000_t32" style="position:absolute;left:25971;top:45586;width:6655;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAy8TwoxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbMWVspqlLUg1IIHrd6fm+cmuHnZbqJu/31TKHgcZuYbZr7sXSNu1AXrWcFknIEg&#10;rry2XCs4fK1HbyBCRNbYeCYFPxRguRg8zbHQ/s47uu1jLRKEQ4EKTIxtIWWoDDkMY98SJ+/sO4cx&#10;ya6WusN7grtGvmbZVDq0nBYMtvRuqLrsr07BdjNZlSdjN5+7b7vN12VzrV+OSj0P+3IGIlIfH+H/&#10;9odWkOdT+DuTjoBc/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAy8TwoxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;"/>
+                <v:shape id="AutoShape 81" o:spid="_x0000_s1054" type="#_x0000_t109" style="position:absolute;left:21532;top:42875;width:3709;height:6299;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGrXUKxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvSPyDtUi9gUNRoEoxiFatBIceSvsB23ibpMRryzYk8PUYqRLH0cy80SzXvWnFiXxoLCuYTjIQ&#10;xKXVDVcKvr/ex08gQkTW2FomBWcKsF4NB0sstO34k077WIkE4VCggjpGV0gZypoMhol1xMn7td5g&#10;TNJXUnvsEty08jHL5tJgw2mhRkevNZWH/dEocIs3nvnpS57PusvP3/FjJ+fGKfUw6jfPICL18R7+&#10;b2+1gjxfwO1MOgJydQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGrXUKxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox style="layout-flow:vertical-ideographic">
                     <w:txbxContent>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="490A8008" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>(收費)</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                      <w:p w14:paraId="32DE804F" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                      <w:p w14:paraId="1CED2287" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="AutoShape 297" o:spid="_x0000_s1054" type="#_x0000_t34" style="position:absolute;left:23488;top:12166;width:37503;height:18885;rotation:-90;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAqgVpOL8AAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPzQrCMBCE74LvEFbwpqke1FajiCCI&#10;N38OHtdmbUubTWlSrW9vBMHjMPPNMKtNZyrxpMYVlhVMxhEI4tTqgjMF18t+tADhPLLGyjIpeJOD&#10;zbrfW2Gi7YtP9Dz7TIQSdgkqyL2vEyldmpNBN7Y1cfAetjHog2wyqRt8hXJTyWkUzaTBgsNCjjXt&#10;ckrLc2sUTONHedfpvj2+Y2nL2ek2by9WqeGg2y5BeOr8P/yjDzpwc/h+CT9Arj8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJzL2Nv&#10;bm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAqgVpOL8AAADbAAAADwAAAAAAAAAAAAAAAACh&#10;AgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAI0DAAAAAA==&#10;" adj="-41"/>
-                <v:shape id="AutoShape 298" o:spid="_x0000_s1055" type="#_x0000_t32" style="position:absolute;left:43192;top:2813;width:8490;height:19;flip:x y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA/VPFKr8AAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS2vCQBC+F/wPywi91Y0hiI2uIhZB&#10;pBcfhx6H7LgJZmdDdqrpv3cPBY8f33u5Hnyr7tTHJrCB6SQDRVwF27AzcDnvPuagoiBbbAOTgT+K&#10;sF6N3pZY2vDgI91P4lQK4ViigVqkK7WOVU0e4yR0xIm7ht6jJNg7bXt8pHDf6jzLZtpjw6mhxo62&#10;NVW306838HPx35958eVd4c5yFDo0eTEz5n08bBaghAZ5if/de2sgT2PTl/QD9OoJAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJzL2Nv&#10;bm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEA/VPFKr8AAADbAAAADwAAAAAAAAAAAAAAAACh&#10;AgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAI0DAAAAAA==&#10;">
+                <v:shape id="AutoShape 82" o:spid="_x0000_s1055" type="#_x0000_t33" style="position:absolute;left:29083;top:2762;width:18351;height:34385;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw1wUtwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxmCKRFcRQSqe1Ba8DtkxCWZnQ3Zr0v565yD0+Hjfq83gGvWgLtSeDcymCSjiwtua&#10;SwPfX/v3BagQkS02nsnALwXYrEdvK8yt7/lMj0sslYRwyNFAFWObax2KihyGqW+Jhbv5zmEU2JXa&#10;dthLuGt0miQf2mHN0lBhS7uKivvlx0nJX5ue+l3xaelwzWbHdLjO+7Mxk/GwXYKKNMR/8ct9sAay&#10;TNbKGTkCev0EAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMNcFLcAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;"/>
+                <v:shape id="AutoShape 83" o:spid="_x0000_s1056" type="#_x0000_t32" style="position:absolute;left:39096;top:2809;width:8433;height:0;flip:x;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/qE9OxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBvjZyAS+JGNkmgEHopTQLpcbG2tqi1MpZqOX9fFQo5DjPzhtlWk+3ESIM3jhUsFxkI&#10;4tppw42Cy/n1aQ3CB2SNnWNScCMPVTl72GKhXeQPGk+hEQnCvkAFbQh9IaWvW7LoF64nTt6XGyyG&#10;JIdG6gFjgttOrrLsWVo0nBZa7OnQUv19+rEKTHw3Y388xP3b9dPrSOaWO6PU43zavYAINIV7+L99&#10;1AryfAN/Z9IRkOUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH+oT07EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke endarrow="block"/>
                 </v:shape>
-                <v:shape id="AutoShape 299" o:spid="_x0000_s1056" type="#_x0000_t109" style="position:absolute;left:35991;top:37331;width:8770;height:3029;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAPEf7Sb8A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPwYrCQBBE74L/MPSCNzNZEdHoKCKKezXu3ptMbxI2&#10;0xPTo8a/3xEEj0XVq6JWm9416kad1J4NfCYpKOLC25pLA9/nw3gOSgKyxcYzGXiQwGY9HKwws/7O&#10;J7rloVSxhCVDA1UIbaa1FBU5lMS3xNH79Z3DEGVXatvhPZa7Rk/SdKYd1hwXKmxpV1Hxl1+dgcmx&#10;3NdXOUxb+rG5JplvL1IYM/rot0tQgfrwDr/oLxu5BTy/xB+g1/8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQA8R/tJvwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" filled="f" stroked="f" strokecolor="white">
+                <v:shape id="AutoShape 84" o:spid="_x0000_s1057" type="#_x0000_t109" style="position:absolute;left:32467;top:34239;width:8769;height:3029;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBz8BlswAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89b8Iw&#10;EN0r9T9Yh8TWOJQ0rQIGoUoE1gYWtlN8xBHxOYrdEP49Hip1fHrf6+1kOzHS4FvHChZJCoK4drrl&#10;RsH5tH/7AuEDssbOMSl4kIft5vVljYV2d/6hsQqNiCHsC1RgQugLKX1tyKJPXE8cuasbLIYIh0bq&#10;Ae8x3HbyPU1zabHl2GCwp29D9a36tQrGbPcoL5+HJlvqo0l92S5wWSk1n027FYhAU/gX/7mPWsFH&#10;HufHM/EIyM0TAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc/AZbMAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="00E674DD" w:rsidRPr="00B83ECB" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                      <w:p w14:paraId="046C31AD" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00B83ECB" w:rsidRDefault="00333139" w:rsidP="00333139">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>未通過</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                      <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                      <w:p w14:paraId="45BA6861" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                      <w:p w14:paraId="1B43235D" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:group id="Group 300" o:spid="_x0000_s1057" style="position:absolute;left:25838;top:37395;width:6959;height:5816" coordorigin="5511,8323" coordsize="1097,916" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEApoieesIAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9F/wPywje&#10;6iZKi0TXIGKlByk0EcTbkB2TkOxsyG6T+O+7h0KPj/e9SyfTioF6V1tWEC8jEMSF1TWXCq75x+sG&#10;hPPIGlvLpOBJDtL97GWHibYjf9OQ+VKEEHYJKqi87xIpXVGRQbe0HXHgHrY36APsS6l7HEO4aeUq&#10;it6lwZpDQ4UdHSsqmuzHKDiPOB7W8Wm4NI/j856/fd0uMSm1mE+HLQhPk/8X/7k/tYJ1WB++hB8g&#10;978AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAAAAAA&#10;AAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAAAAAA&#10;AAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAKaInnrCAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACZAwAAAAA=&#10;">
-                  <v:shape id="AutoShape 301" o:spid="_x0000_s1058" type="#_x0000_t110" style="position:absolute;left:5511;top:8323;width:1097;height:916;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAHTF+QcUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPX2vCQBDE3wt+h2OFvtWLf6gl9ZRSkPZBRKP4vM2t&#10;SWh2L+ROk/rpvUKhj8PM/IZZrHqu1ZVaXzkxMB4loEhyZyspDBwP66cXUD6gWKydkIEf8rBaDh4W&#10;mFrXyZ6uWShUhIhP0UAZQpNq7fOSGP3INSTRO7uWMUTZFtq22EU413qSJM+asZK4UGJD7yXl39mF&#10;Dey+ZjvuNrczb26zE9eXj/lpOzXmcdi/vYIK1If/8F/70xqYjuH3S/wBenkHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQAdMX5BxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;">
+                <v:group id="Group 85" o:spid="_x0000_s1058" style="position:absolute;left:22123;top:34239;width:6960;height:5816" coordorigin="5511,8323" coordsize="1097,916" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi2HZ+xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6azZRFImuIYiVHqRQI4i3R/aZBLNvQ3abxH/fLRR6HGbmG2aTTaYVA/WusawgiWIQ&#10;xKXVDVcKzsX72wqE88gaW8uk4EEOsu3z0wZTbUf+ouHkKxEg7FJUUHvfpVK6siaDLrIdcfButjfo&#10;g+wrqXscA9y0chbHS2mw4bBQY0e7msr76dsoOIw45vNkPxzvt93jWiw+L8eElHp9mfI1CE+T/w//&#10;tT+0gsUygd8z4QjI7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4th2fsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:shape id="AutoShape 86" o:spid="_x0000_s1059" type="#_x0000_t110" style="position:absolute;left:5511;top:8323;width:1097;height:916;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqWfaIxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U3VWkldRQSxBynWiufX7DMJzXsbsqtJ/fWuIPQ4zMw3zHTecaXO1PjSiYGXfgKK&#10;JHO2lNzA/nv1PAHlA4rFygkZ+CMP89njwxRT61r5ovMu5CpCxKdooAihTrX2WUGMvu9qkugdXcMY&#10;omxybRtsI5wrPUiSsWYsJS4UWNOyoOx3d2ID25/RltvN5ciby+jA1Wn9dvgcGtN76hbvoAJ14T98&#10;b39YA6/jAdzOxCOgZ1cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKln2iMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E674DD" w:rsidRPr="00484C6F" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                        <w:p w14:paraId="7DF688D6" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="00484C6F" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
-                  <v:shape id="AutoShape 302" o:spid="_x0000_s1059" type="#_x0000_t109" style="position:absolute;left:5587;top:8515;width:952;height:476;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAtzr/5b8A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPwYrCQBBE7wv+w9CCt3VilEWio4go7tWs3ptMmwQz&#10;PTE9avx7Z2Fhj0VVvaKW69416kGd1J4NTMYJKOLC25pLA6ef/ecclARki41nMvAigfVq8LHEzPon&#10;H+mRh1JFCEuGBqoQ2kxrKSpyKGPfEkfv4juHIcqu1LbDZ4S7RqdJ8qUd1hwXKmxpW1Fxze/OQHoo&#10;d/Vd9rOWzjbXJPPNTQpjRsN+swAVqA//4b/2tzUwTeH3S/wBevUGAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQC3Ov/lvwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" filled="f" stroked="f" strokecolor="white">
+                  <v:shape id="AutoShape 87" o:spid="_x0000_s1060" type="#_x0000_t109" style="position:absolute;left:5587;top:8515;width:952;height:476;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDIocbwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbplpXpRpFFla9bncv3h7Nsyk2L6WJtf57IyzscZiZb5jtvre16Kj1lWMFs2kCgrhw&#10;uuJSwe/P12QNwgdkjbVjUvAkD/vdcLDFTLsHf1OXh1JECPsMFZgQmkxKXxiy6KeuIY7e1bUWQ5Rt&#10;KXWLjwi3tZwnyVJarDguGGzo01Bxy+9WQbc4PI+X1alcpPpsEn+sZpjmSo1H/WEDIlAf/sN/7bNW&#10;8LFM4X0mHgG5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDIocbwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E674DD" w:rsidRPr="006F7E85" w:rsidRDefault="00E674DD" w:rsidP="005167C0">
+                        <w:p w14:paraId="0A4E9ED7" w14:textId="77777777" w:rsidR="00333139" w:rsidRPr="006F7E85" w:rsidRDefault="00333139" w:rsidP="00333139">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t>審查</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
-                        <w:p w:rsidR="00E674DD" w:rsidRDefault="00E674DD" w:rsidP="005167C0"/>
+                        <w:p w14:paraId="05304EE3" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
+                        <w:p w14:paraId="294F1775" w14:textId="77777777" w:rsidR="00333139" w:rsidRDefault="00333139" w:rsidP="00333139"/>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
-                <v:shape id="AutoShape 316" o:spid="_x0000_s1060" type="#_x0000_t32" style="position:absolute;left:29311;top:23114;width:6;height:5397;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAZGYqbsQAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74X+h+UVvNWNCqVGVymF&#10;ilg81EjQ2yP7TEKzb8PuqtFf7wqCx2FmvmGm88404kTO15YVDPoJCOLC6ppLBdvs5/0ThA/IGhvL&#10;pOBCHuaz15cpptqe+Y9Om1CKCGGfooIqhDaV0hcVGfR92xJH72CdwRClK6V2eI5w08hhknxIgzXH&#10;hQpb+q6o+N8cjYLd7/iYX/I1rfLBeLVHZ/w1WyjVe+u+JiACdeEZfrSXWsFoBPcv8QfI2Q0AAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQBkZipuxAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;">
-[...2 lines deleted...]
-                <v:shape id="AutoShape 317" o:spid="_x0000_s1061" type="#_x0000_t32" style="position:absolute;left:29241;top:5245;width:7;height:5397;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA64+yGsYAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE7wW/w/KE3urGthSNriJC&#10;S7H04B+C3h7ZZxLMvg27axL76buFgsdhZn7DzJe9qUVLzleWFYxHCQji3OqKCwWH/fvTBIQPyBpr&#10;y6TgRh6Wi8HDHFNtO95SuwuFiBD2KSooQ2hSKX1ekkE/sg1x9M7WGQxRukJqh12Em1o+J8mbNFhx&#10;XCixoXVJ+WV3NQqOX9Nrdsu+aZONp5sTOuN/9h9KPQ771QxEoD7cw//tT63g5RX+vsQfIBe/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAAAAAAAAAAAAAAAAMQEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABQAAAAAAAAAAAAAAAAALgIA&#10;AGRycy9jb25uZWN0b3J4bWwueG1sUEsBAi0AFAAGAAgAAAAhAOuPshrGAAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAAoQIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPkAAACUAwAAAAA=&#10;">
+                <v:shape id="AutoShape 53" o:spid="_x0000_s1061" type="#_x0000_t32" style="position:absolute;left:25469;top:22193;width:102;height:3187;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqYMs0xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMoXedGMPotFVpNBSLB6qEvQ2ZMckmJ0Nu6vG/vrOodDbDO/Ne98sVr1r1Y1CbDwbGI8y&#10;UMSltw1XBg779+EUVEzIFlvPZOBBEVbLp8ECc+vv/E23XaqUhHDM0UCdUpdrHcuaHMaR74hFO/vg&#10;MMkaKm0D3iXctfo1yybaYcPSUGNHbzWVl93VGTh+za7Fo9jSphjPNicMLv7sP4x5ee7Xc1CJ+vRv&#10;/rv+tII/EXx5RibQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKmDLNMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke endarrow="block"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E674DD" w:rsidRPr="00E674DD" w:rsidSect="006E4883">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1134" w:bottom="567" w:left="1134" w:header="426" w:footer="192" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004004CA" w:rsidRDefault="004004CA" w:rsidP="003D0AF2">
+    <w:p w14:paraId="61DADD7A" w14:textId="77777777" w:rsidR="007C21FD" w:rsidRDefault="007C21FD" w:rsidP="003D0AF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004004CA" w:rsidRDefault="004004CA" w:rsidP="003D0AF2">
+    <w:p w14:paraId="65D2C2FF" w14:textId="77777777" w:rsidR="007C21FD" w:rsidRDefault="007C21FD" w:rsidP="003D0AF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00621607" w:rsidRDefault="006B09B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="685C184C" w14:textId="77777777" w:rsidR="00621607" w:rsidRDefault="006B09B5">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DA6838" w:rsidRPr="00DA6838">
+    <w:r w:rsidR="00CD4C6C" w:rsidRPr="00CD4C6C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00621607" w:rsidRDefault="00621607" w:rsidP="006E4883">
+  <w:p w14:paraId="301D12E6" w14:textId="77777777" w:rsidR="00621607" w:rsidRDefault="00621607" w:rsidP="006E4883">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:ind w:firstLineChars="200" w:firstLine="400"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004004CA" w:rsidRDefault="004004CA" w:rsidP="003D0AF2">
+    <w:p w14:paraId="3267066E" w14:textId="77777777" w:rsidR="007C21FD" w:rsidRDefault="007C21FD" w:rsidP="003D0AF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004004CA" w:rsidRDefault="004004CA" w:rsidP="003D0AF2">
+    <w:p w14:paraId="6B41C6F6" w14:textId="77777777" w:rsidR="007C21FD" w:rsidRDefault="007C21FD" w:rsidP="003D0AF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="001B4D74" w:rsidRPr="001B4D74" w:rsidRDefault="001B4D74" w:rsidP="00513914">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08AB4726" w14:textId="77777777" w:rsidR="001B4D74" w:rsidRPr="001B4D74" w:rsidRDefault="001B4D74" w:rsidP="00513914">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>FLOW001</w:t>
     </w:r>
     <w:r w:rsidR="00513914">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00513914">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CE50F3">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>中華民國</w:t>
     </w:r>
     <w:r w:rsidR="007C5621">
       <w:t>11</w:t>
     </w:r>
-    <w:r w:rsidR="008F1332">
+    <w:r w:rsidR="00333139">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE50F3">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
     <w:r w:rsidR="006F39B4" w:rsidRPr="00CE50F3">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="008F1332">
+    <w:r w:rsidR="00333139">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE50F3">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
     <w:r w:rsidR="008F1332">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00333139">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE50F3">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>日修訂</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A774B73A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="361"/>
         </w:tabs>
         <w:ind w:leftChars="200" w:left="361" w:hangingChars="200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011C2CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F707456"/>
@@ -4065,260 +3823,265 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="988557776">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1183402858">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1435395953">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="369230812">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1170607015">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="793063415">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1544639036">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="398140523">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1272276140">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1418792137">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="858590766">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="791095783">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1331523490">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1635061839">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1432621749">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1797067535">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E37023"/>
     <w:rsid w:val="00001536"/>
     <w:rsid w:val="00012968"/>
     <w:rsid w:val="0001298F"/>
     <w:rsid w:val="000137C0"/>
     <w:rsid w:val="00023CCC"/>
     <w:rsid w:val="000246B9"/>
     <w:rsid w:val="000319C5"/>
     <w:rsid w:val="0003370B"/>
     <w:rsid w:val="00044FF9"/>
     <w:rsid w:val="0004504A"/>
     <w:rsid w:val="00056BC2"/>
     <w:rsid w:val="0006048B"/>
     <w:rsid w:val="00064437"/>
     <w:rsid w:val="00066596"/>
     <w:rsid w:val="000748BA"/>
     <w:rsid w:val="000830B7"/>
     <w:rsid w:val="00085581"/>
     <w:rsid w:val="000907EA"/>
     <w:rsid w:val="00091B1F"/>
     <w:rsid w:val="00093080"/>
     <w:rsid w:val="00095BDD"/>
     <w:rsid w:val="000A1C05"/>
     <w:rsid w:val="000A68E0"/>
     <w:rsid w:val="000B569C"/>
     <w:rsid w:val="000C109D"/>
     <w:rsid w:val="000C2CD8"/>
+    <w:rsid w:val="000D58D3"/>
     <w:rsid w:val="000F2F20"/>
     <w:rsid w:val="000F3B97"/>
     <w:rsid w:val="000F742B"/>
     <w:rsid w:val="000F7777"/>
     <w:rsid w:val="00102233"/>
     <w:rsid w:val="00102472"/>
     <w:rsid w:val="00107346"/>
     <w:rsid w:val="0011118C"/>
     <w:rsid w:val="0013021F"/>
     <w:rsid w:val="00133D00"/>
     <w:rsid w:val="00134623"/>
     <w:rsid w:val="00140650"/>
     <w:rsid w:val="0015021C"/>
     <w:rsid w:val="00150390"/>
     <w:rsid w:val="00154D90"/>
     <w:rsid w:val="0016322F"/>
     <w:rsid w:val="00175638"/>
     <w:rsid w:val="00182E50"/>
     <w:rsid w:val="00183134"/>
     <w:rsid w:val="00186D5E"/>
     <w:rsid w:val="001B1E53"/>
     <w:rsid w:val="001B4D74"/>
     <w:rsid w:val="001B6148"/>
     <w:rsid w:val="001C3F09"/>
     <w:rsid w:val="001C65FD"/>
     <w:rsid w:val="001D4758"/>
     <w:rsid w:val="001D4B4D"/>
+    <w:rsid w:val="001D4DB3"/>
     <w:rsid w:val="001D53CA"/>
     <w:rsid w:val="001E0BE9"/>
     <w:rsid w:val="001E1CFD"/>
     <w:rsid w:val="001E2179"/>
     <w:rsid w:val="001E3593"/>
     <w:rsid w:val="001F41DB"/>
     <w:rsid w:val="00202DC5"/>
     <w:rsid w:val="00203BDA"/>
     <w:rsid w:val="002042F6"/>
     <w:rsid w:val="0021450D"/>
     <w:rsid w:val="002231AF"/>
     <w:rsid w:val="00223EEB"/>
     <w:rsid w:val="0022556D"/>
     <w:rsid w:val="00225FD2"/>
     <w:rsid w:val="00237593"/>
     <w:rsid w:val="002611E1"/>
+    <w:rsid w:val="002667B3"/>
     <w:rsid w:val="00266EBF"/>
     <w:rsid w:val="0027281C"/>
     <w:rsid w:val="00276501"/>
     <w:rsid w:val="002828F9"/>
     <w:rsid w:val="002B04E7"/>
     <w:rsid w:val="002B1907"/>
     <w:rsid w:val="002B24CA"/>
     <w:rsid w:val="002C35C9"/>
     <w:rsid w:val="002D0FBC"/>
     <w:rsid w:val="002D5792"/>
     <w:rsid w:val="002E0A7F"/>
     <w:rsid w:val="002E1DC1"/>
     <w:rsid w:val="002E4754"/>
     <w:rsid w:val="002E6664"/>
     <w:rsid w:val="002E6BBD"/>
     <w:rsid w:val="002F078D"/>
     <w:rsid w:val="002F1BBC"/>
     <w:rsid w:val="002F3A4A"/>
     <w:rsid w:val="002F6B72"/>
     <w:rsid w:val="002F6E6D"/>
     <w:rsid w:val="002F7D11"/>
     <w:rsid w:val="0030593E"/>
     <w:rsid w:val="00305BA1"/>
     <w:rsid w:val="00314DDC"/>
     <w:rsid w:val="003240DE"/>
+    <w:rsid w:val="00333139"/>
     <w:rsid w:val="00340212"/>
     <w:rsid w:val="003521FF"/>
     <w:rsid w:val="003522FF"/>
     <w:rsid w:val="00357A8C"/>
     <w:rsid w:val="0036554C"/>
     <w:rsid w:val="00376652"/>
     <w:rsid w:val="00377417"/>
     <w:rsid w:val="00377EF0"/>
     <w:rsid w:val="003830CB"/>
     <w:rsid w:val="00387E0F"/>
     <w:rsid w:val="00387E40"/>
     <w:rsid w:val="003908DC"/>
     <w:rsid w:val="003914D3"/>
     <w:rsid w:val="003921B7"/>
     <w:rsid w:val="00395E81"/>
     <w:rsid w:val="003A180E"/>
     <w:rsid w:val="003A6CF4"/>
     <w:rsid w:val="003B2825"/>
     <w:rsid w:val="003C4BB7"/>
     <w:rsid w:val="003C51D0"/>
     <w:rsid w:val="003C6657"/>
     <w:rsid w:val="003D0AF2"/>
     <w:rsid w:val="003E4755"/>
     <w:rsid w:val="003F4F46"/>
-    <w:rsid w:val="004004CA"/>
     <w:rsid w:val="004010B3"/>
     <w:rsid w:val="00410698"/>
     <w:rsid w:val="00416031"/>
+    <w:rsid w:val="00420CB0"/>
     <w:rsid w:val="00423188"/>
     <w:rsid w:val="0042755E"/>
     <w:rsid w:val="00427CED"/>
     <w:rsid w:val="004454CD"/>
     <w:rsid w:val="0044771C"/>
     <w:rsid w:val="00452E55"/>
     <w:rsid w:val="0045771B"/>
     <w:rsid w:val="00464DDA"/>
     <w:rsid w:val="004718C6"/>
     <w:rsid w:val="0047192E"/>
     <w:rsid w:val="00485476"/>
     <w:rsid w:val="00492859"/>
     <w:rsid w:val="004A2B0A"/>
     <w:rsid w:val="004B61B3"/>
     <w:rsid w:val="004C118F"/>
     <w:rsid w:val="004C5688"/>
     <w:rsid w:val="004C5E1A"/>
     <w:rsid w:val="004C7573"/>
     <w:rsid w:val="004D651F"/>
     <w:rsid w:val="004E071C"/>
     <w:rsid w:val="004E12AE"/>
     <w:rsid w:val="004E7D27"/>
     <w:rsid w:val="00504A92"/>
     <w:rsid w:val="0050537C"/>
     <w:rsid w:val="005102E0"/>
@@ -4368,115 +4131,118 @@
     <w:rsid w:val="005F6EB0"/>
     <w:rsid w:val="006029A6"/>
     <w:rsid w:val="00607ABD"/>
     <w:rsid w:val="0061092F"/>
     <w:rsid w:val="0061134A"/>
     <w:rsid w:val="00612229"/>
     <w:rsid w:val="00621607"/>
     <w:rsid w:val="00622DF3"/>
     <w:rsid w:val="00625C2B"/>
     <w:rsid w:val="0063263A"/>
     <w:rsid w:val="00633384"/>
     <w:rsid w:val="00633717"/>
     <w:rsid w:val="006418BC"/>
     <w:rsid w:val="00643E21"/>
     <w:rsid w:val="00663386"/>
     <w:rsid w:val="00665223"/>
     <w:rsid w:val="00665474"/>
     <w:rsid w:val="00666B32"/>
     <w:rsid w:val="00684548"/>
     <w:rsid w:val="00691569"/>
     <w:rsid w:val="0069348D"/>
     <w:rsid w:val="00694ADD"/>
     <w:rsid w:val="006953F4"/>
     <w:rsid w:val="0069680A"/>
     <w:rsid w:val="0069721B"/>
+    <w:rsid w:val="00697B36"/>
     <w:rsid w:val="006A615E"/>
     <w:rsid w:val="006A694D"/>
     <w:rsid w:val="006B09B5"/>
     <w:rsid w:val="006B62E1"/>
     <w:rsid w:val="006C3610"/>
     <w:rsid w:val="006D58A3"/>
     <w:rsid w:val="006D7FEA"/>
     <w:rsid w:val="006E4883"/>
     <w:rsid w:val="006F39B4"/>
     <w:rsid w:val="006F4E65"/>
     <w:rsid w:val="006F6C8A"/>
     <w:rsid w:val="00702DB7"/>
     <w:rsid w:val="0070333D"/>
     <w:rsid w:val="007038D2"/>
     <w:rsid w:val="00710FC5"/>
     <w:rsid w:val="0071204C"/>
     <w:rsid w:val="00715431"/>
     <w:rsid w:val="0072285F"/>
     <w:rsid w:val="00730074"/>
     <w:rsid w:val="0073078A"/>
     <w:rsid w:val="00733D4A"/>
     <w:rsid w:val="00742B77"/>
     <w:rsid w:val="00743DE6"/>
     <w:rsid w:val="00753029"/>
     <w:rsid w:val="00755DEF"/>
     <w:rsid w:val="00757EF1"/>
     <w:rsid w:val="00770402"/>
     <w:rsid w:val="00770C97"/>
     <w:rsid w:val="0077238E"/>
     <w:rsid w:val="00781AB2"/>
     <w:rsid w:val="007866C3"/>
     <w:rsid w:val="007A467E"/>
     <w:rsid w:val="007A60F8"/>
+    <w:rsid w:val="007C21FD"/>
     <w:rsid w:val="007C31E1"/>
     <w:rsid w:val="007C5621"/>
     <w:rsid w:val="007C5B99"/>
     <w:rsid w:val="007D0847"/>
     <w:rsid w:val="007D13F2"/>
     <w:rsid w:val="007E06F4"/>
     <w:rsid w:val="007E1E64"/>
     <w:rsid w:val="007F3745"/>
     <w:rsid w:val="007F71E2"/>
     <w:rsid w:val="0080001F"/>
     <w:rsid w:val="0080024A"/>
     <w:rsid w:val="008026D4"/>
     <w:rsid w:val="00805412"/>
     <w:rsid w:val="008063DD"/>
     <w:rsid w:val="00807330"/>
     <w:rsid w:val="0080750D"/>
     <w:rsid w:val="00810528"/>
     <w:rsid w:val="008108BB"/>
     <w:rsid w:val="00814356"/>
     <w:rsid w:val="00822A58"/>
     <w:rsid w:val="00822C13"/>
     <w:rsid w:val="00822F03"/>
     <w:rsid w:val="00825B19"/>
     <w:rsid w:val="00825DDE"/>
     <w:rsid w:val="008423B5"/>
     <w:rsid w:val="00843BA0"/>
     <w:rsid w:val="008659C4"/>
     <w:rsid w:val="00872293"/>
     <w:rsid w:val="0089057F"/>
     <w:rsid w:val="00894E14"/>
     <w:rsid w:val="008A0BA4"/>
     <w:rsid w:val="008A18F7"/>
+    <w:rsid w:val="008A6015"/>
     <w:rsid w:val="008B1406"/>
     <w:rsid w:val="008B40AA"/>
     <w:rsid w:val="008C6FBA"/>
     <w:rsid w:val="008D19B6"/>
     <w:rsid w:val="008D6F34"/>
     <w:rsid w:val="008E09E7"/>
     <w:rsid w:val="008E4D3B"/>
     <w:rsid w:val="008F1332"/>
     <w:rsid w:val="008F235E"/>
     <w:rsid w:val="008F3ECE"/>
     <w:rsid w:val="00901020"/>
     <w:rsid w:val="009017B0"/>
     <w:rsid w:val="00910379"/>
     <w:rsid w:val="00912023"/>
     <w:rsid w:val="00916CB2"/>
     <w:rsid w:val="00923743"/>
     <w:rsid w:val="0093059C"/>
     <w:rsid w:val="00933428"/>
     <w:rsid w:val="0093558A"/>
     <w:rsid w:val="0093590C"/>
     <w:rsid w:val="00936EE8"/>
     <w:rsid w:val="009400AA"/>
     <w:rsid w:val="009404DA"/>
     <w:rsid w:val="00940B23"/>
     <w:rsid w:val="00961270"/>
@@ -4522,50 +4288,51 @@
     <w:rsid w:val="00AB6D2A"/>
     <w:rsid w:val="00AC33A4"/>
     <w:rsid w:val="00AC6AA5"/>
     <w:rsid w:val="00AD388C"/>
     <w:rsid w:val="00AD4449"/>
     <w:rsid w:val="00AE1F3B"/>
     <w:rsid w:val="00AE20E5"/>
     <w:rsid w:val="00AE2F2E"/>
     <w:rsid w:val="00AE3AEE"/>
     <w:rsid w:val="00AF531F"/>
     <w:rsid w:val="00AF5B53"/>
     <w:rsid w:val="00B0353B"/>
     <w:rsid w:val="00B11243"/>
     <w:rsid w:val="00B11C86"/>
     <w:rsid w:val="00B22D2F"/>
     <w:rsid w:val="00B34325"/>
     <w:rsid w:val="00B379C7"/>
     <w:rsid w:val="00B53454"/>
     <w:rsid w:val="00B54C0B"/>
     <w:rsid w:val="00B55320"/>
     <w:rsid w:val="00B633FC"/>
     <w:rsid w:val="00B657A6"/>
     <w:rsid w:val="00B672DF"/>
     <w:rsid w:val="00B7431E"/>
     <w:rsid w:val="00B823C9"/>
+    <w:rsid w:val="00B8562B"/>
     <w:rsid w:val="00B9130A"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B931F2"/>
     <w:rsid w:val="00BB2B88"/>
     <w:rsid w:val="00BD1B5A"/>
     <w:rsid w:val="00BD7CE9"/>
     <w:rsid w:val="00BE4390"/>
     <w:rsid w:val="00BE7822"/>
     <w:rsid w:val="00BF1B3F"/>
     <w:rsid w:val="00C053BC"/>
     <w:rsid w:val="00C11D68"/>
     <w:rsid w:val="00C149E8"/>
     <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C15971"/>
     <w:rsid w:val="00C21EF2"/>
     <w:rsid w:val="00C32853"/>
     <w:rsid w:val="00C3431D"/>
     <w:rsid w:val="00C3684C"/>
     <w:rsid w:val="00C36F8B"/>
     <w:rsid w:val="00C3735E"/>
     <w:rsid w:val="00C43492"/>
     <w:rsid w:val="00C438EE"/>
     <w:rsid w:val="00C448A4"/>
     <w:rsid w:val="00C501C0"/>
     <w:rsid w:val="00C50FDE"/>
@@ -4580,61 +4347,61 @@
     <w:rsid w:val="00CD21B2"/>
     <w:rsid w:val="00CD334C"/>
     <w:rsid w:val="00CD4C6C"/>
     <w:rsid w:val="00CD56F8"/>
     <w:rsid w:val="00CD769A"/>
     <w:rsid w:val="00CE0443"/>
     <w:rsid w:val="00CE4342"/>
     <w:rsid w:val="00CE50F3"/>
     <w:rsid w:val="00CE6875"/>
     <w:rsid w:val="00CF39B3"/>
     <w:rsid w:val="00D00174"/>
     <w:rsid w:val="00D076F9"/>
     <w:rsid w:val="00D10630"/>
     <w:rsid w:val="00D14A4D"/>
     <w:rsid w:val="00D17E3F"/>
     <w:rsid w:val="00D22294"/>
     <w:rsid w:val="00D250CD"/>
     <w:rsid w:val="00D26427"/>
     <w:rsid w:val="00D31FC3"/>
     <w:rsid w:val="00D33487"/>
     <w:rsid w:val="00D411B5"/>
     <w:rsid w:val="00D458A5"/>
     <w:rsid w:val="00D4726F"/>
     <w:rsid w:val="00D473E3"/>
     <w:rsid w:val="00D53BAD"/>
+    <w:rsid w:val="00D614C2"/>
     <w:rsid w:val="00D61904"/>
     <w:rsid w:val="00D619A9"/>
     <w:rsid w:val="00D62414"/>
     <w:rsid w:val="00D86C7C"/>
     <w:rsid w:val="00D90FF8"/>
     <w:rsid w:val="00D94220"/>
     <w:rsid w:val="00DA1F9D"/>
     <w:rsid w:val="00DA24DB"/>
     <w:rsid w:val="00DA2D7A"/>
     <w:rsid w:val="00DA52BF"/>
-    <w:rsid w:val="00DA6838"/>
     <w:rsid w:val="00DB46FD"/>
     <w:rsid w:val="00DB4F37"/>
     <w:rsid w:val="00DB5668"/>
     <w:rsid w:val="00DB5FE3"/>
     <w:rsid w:val="00DB7D4B"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC7844"/>
     <w:rsid w:val="00DD3426"/>
     <w:rsid w:val="00DD434C"/>
     <w:rsid w:val="00DD655A"/>
     <w:rsid w:val="00DE24D4"/>
     <w:rsid w:val="00DE57CE"/>
     <w:rsid w:val="00DE7002"/>
     <w:rsid w:val="00DE7A02"/>
     <w:rsid w:val="00DF0403"/>
     <w:rsid w:val="00DF7ACB"/>
     <w:rsid w:val="00E00E44"/>
     <w:rsid w:val="00E03B0A"/>
     <w:rsid w:val="00E0656C"/>
     <w:rsid w:val="00E069AF"/>
     <w:rsid w:val="00E112ED"/>
     <w:rsid w:val="00E11310"/>
     <w:rsid w:val="00E1533A"/>
     <w:rsid w:val="00E17B7A"/>
     <w:rsid w:val="00E20E75"/>
@@ -4704,74 +4471,75 @@
     <w:rsid w:val="00FD27C9"/>
     <w:rsid w:val="00FD6FF7"/>
     <w:rsid w:val="00FD725C"/>
     <w:rsid w:val="00FE515E"/>
     <w:rsid w:val="00FE598B"/>
     <w:rsid w:val="00FF0826"/>
     <w:rsid w:val="00FF335A"/>
     <w:rsid w:val="00FF52DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="40E57F64"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2F634CBB-3195-4EFC-9B8C-05A32F4F60DD}"/>
+  <w15:docId w15:val="{B2056144-686F-4A6D-B747-6E14505BE61B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5099,50 +4867,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006E4883"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
@@ -5264,171 +5037,205 @@
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B4D74"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B6148"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5446,65 +5253,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5525,85 +5332,105 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{094911F9-86F5-4E31-9F33-D74A113E5790}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F3E714-111A-445E-820F-6C74D354A379}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>3</Words>
-  <Characters>20</Characters>
+  <Characters>19</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>DOH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22</CharactersWithSpaces>
+  <CharactersWithSpaces>21</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>