--- v0 (2026-05-23)
+++ v1 (2026-11-06)
@@ -1,118 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00524278" w:rsidRPr="002F5A8D" w:rsidRDefault="00E77D6A" w:rsidP="00577596">
+    <w:p w14:paraId="67134CAA" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="002F5A8D" w:rsidRDefault="00E77D6A" w:rsidP="00577596">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk132015986"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>衛生福利資料科學</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>中心</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>協作分析</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>資料</w:t>
       </w:r>
       <w:r w:rsidR="00524278" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>使用聲明書</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="002F5A8D" w:rsidRDefault="00524278" w:rsidP="00524278">
+    <w:p w14:paraId="6A70FE0E" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="002F5A8D" w:rsidRDefault="00524278" w:rsidP="00524278">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003352B4" w:rsidRPr="002F5A8D" w:rsidRDefault="00524792" w:rsidP="00863D36">
+    <w:p w14:paraId="0BCF594C" w14:textId="77777777" w:rsidR="003352B4" w:rsidRPr="002F5A8D" w:rsidRDefault="00524792" w:rsidP="00863D36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>本人(</w:t>
       </w:r>
       <w:r w:rsidR="006E3F6C" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>即</w:t>
       </w:r>
@@ -242,51 +240,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="001C05DB" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003352B4" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00863D36" w:rsidRPr="002F5A8D" w:rsidRDefault="003352B4" w:rsidP="00863D36">
+    <w:p w14:paraId="2CA175E7" w14:textId="77777777" w:rsidR="00863D36" w:rsidRPr="002F5A8D" w:rsidRDefault="003352B4" w:rsidP="00863D36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="001C05DB" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
@@ -300,51 +298,51 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C05DB" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>研究之用</w:t>
       </w:r>
       <w:r w:rsidR="00C04BC5" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00863D36" w:rsidRPr="002F5A8D" w:rsidRDefault="00C04BC5" w:rsidP="00863D36">
+    <w:p w14:paraId="4934E8B9" w14:textId="77777777" w:rsidR="00863D36" w:rsidRPr="002F5A8D" w:rsidRDefault="00C04BC5" w:rsidP="00863D36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00863D36" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -395,51 +393,51 @@
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidR="001C05DB" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>，資料年度：</w:t>
       </w:r>
       <w:r w:rsidR="001C05DB" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C05DB" w:rsidRPr="002F5A8D" w:rsidRDefault="00C04BC5" w:rsidP="00863D36">
+    <w:p w14:paraId="0DD0D7D4" w14:textId="77777777" w:rsidR="001C05DB" w:rsidRPr="002F5A8D" w:rsidRDefault="00C04BC5" w:rsidP="00863D36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00AE2760" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -481,158 +479,158 @@
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidR="001C05DB" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>，資料年度：</w:t>
       </w:r>
       <w:r w:rsidR="001C05DB" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="00B056F3" w:rsidRDefault="00524278" w:rsidP="00AA187A">
+    <w:p w14:paraId="1FF49298" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="00B056F3" w:rsidRDefault="00524278" w:rsidP="00AA187A">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B056F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>並同意遵守下列各項規定</w:t>
       </w:r>
       <w:r w:rsidR="00C04BC5" w:rsidRPr="00B056F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="00B056F3" w:rsidRDefault="00524278" w:rsidP="00216BB0">
+    <w:p w14:paraId="04A89C00" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="00B056F3" w:rsidRDefault="00524278" w:rsidP="00216BB0">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:right="96" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B056F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>遵守「個人資料保護法」及相關法令之規定。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E93101" w:rsidRPr="0014541A" w:rsidRDefault="00847160" w:rsidP="00847160">
+    <w:p w14:paraId="53756A1D" w14:textId="77777777" w:rsidR="00E93101" w:rsidRPr="0014541A" w:rsidRDefault="00847160" w:rsidP="00847160">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:right="96" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>申請者申請</w:t>
       </w:r>
       <w:r w:rsidR="005D784F" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>協作分析</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>前</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk132016234"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk132016234"/>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D46475" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>應先自行檢核</w:t>
       </w:r>
       <w:r w:rsidR="0085602F" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -695,307 +693,281 @@
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>包括</w:t>
       </w:r>
       <w:r w:rsidR="00FB50DA" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>空白、</w:t>
       </w:r>
       <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>重複、亂碼、</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>重複、亂碼、末碼檢核碼不正確等)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="005D784F" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>，若提供之身分證</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1DF3" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>字號</w:t>
+      </w:r>
+      <w:r w:rsidR="005D784F" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>有誤</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk132016377"/>
+      <w:r w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>將</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>退回請申請者重新更正，</w:t>
+      </w:r>
+      <w:r w:rsidR="005D784F" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>案件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>作業</w:t>
+      </w:r>
+      <w:r w:rsidR="005D784F" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>時程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>因而</w:t>
+      </w:r>
+      <w:r w:rsidR="005D784F" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>延</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00971BA1" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>宕</w:t>
+      </w:r>
+      <w:r w:rsidR="005D784F" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>亦</w:t>
+      </w:r>
+      <w:r w:rsidR="005D784F" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>由</w:t>
+      </w:r>
       <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>末碼檢核</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>申請者自行承擔責任</w:t>
+      </w:r>
       <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...178 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0F71" w:rsidRPr="0014541A" w:rsidRDefault="00971BA1" w:rsidP="00847160">
+    <w:p w14:paraId="5A74CAA0" w14:textId="77777777" w:rsidR="006C0F71" w:rsidRPr="0014541A" w:rsidRDefault="00971BA1" w:rsidP="00847160">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:right="96" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>完成串</w:t>
       </w:r>
       <w:r w:rsidR="00900F7A" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>檔</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>協作分析案</w:t>
       </w:r>
       <w:r w:rsidR="009A0CD0" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>資料</w:t>
       </w:r>
       <w:r w:rsidR="00617404" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -1057,165 +1029,139 @@
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
       <w:r w:rsidR="004101BE" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidR="00CF1DF3" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>需求欄位</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CF1DF3" w:rsidRPr="0014541A">
+        <w:t>需求欄位勾選表所勾選之</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>勾選表所</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CF1DF3" w:rsidRPr="0014541A">
+        <w:t>欄位</w:t>
+      </w:r>
+      <w:r w:rsidR="004101BE" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>勾選之</w:t>
+        <w:t>提供資料</w:t>
       </w:r>
       <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...16 lines deleted...]
-        <w:t>提供資料</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>；如有更進一步需求(如需更多欄位</w:t>
+      </w:r>
+      <w:r w:rsidR="00510812" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>或加值判定者</w:t>
       </w:r>
       <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>；如有更進一步需求(如需更多欄位</w:t>
-[...8 lines deleted...]
-        <w:t>或加值判定者</w:t>
+        <w:t>)，請申請至</w:t>
+      </w:r>
+      <w:r w:rsidR="00847160" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>昆陽作業區</w:t>
       </w:r>
       <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>)，請</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>或各分中心</w:t>
+      </w:r>
+      <w:r w:rsidR="00433228">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>安全作業環境</w:t>
+      </w:r>
       <w:r w:rsidR="006C0F71" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>申請至</w:t>
-[...27 lines deleted...]
-        <w:t>或各分中心獨立作業區分析應用。</w:t>
+        <w:t>分析應用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00524278" w:rsidP="00847160">
+    <w:p w14:paraId="4D8E5223" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00524278" w:rsidP="00847160">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:right="96" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
@@ -1239,83 +1185,83 @@
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>分析，不得因任何理由侵犯個人隱私權或藉以辨識個別單位，亦不得作為其他非統計分</w:t>
       </w:r>
       <w:r w:rsidR="00D36DE3" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>析之目的及用途，如因而致生損害於他人者，應負法律責任</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00524278" w:rsidP="00B65F50">
+    <w:p w14:paraId="67F1E5C6" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00524278" w:rsidP="00B65F50">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:right="96" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>不得以任何方式複製資料檔案或將資料檔案提供給參與研究以外之他人使用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00524278" w:rsidP="00847160">
+    <w:p w14:paraId="4608CDB2" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00524278" w:rsidP="00847160">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:right="96" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
@@ -1457,470 +1403,424 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>存查，以利參考</w:t>
       </w:r>
       <w:r w:rsidR="00D45CD1" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>未提供者，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008A2D8E" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>貴</w:t>
       </w:r>
       <w:r w:rsidR="00CB1C10" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>得拒絕</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>得拒絕其下次申請案</w:t>
+      </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00524278" w:rsidP="00F3624F">
+    <w:p w14:paraId="5AC80DAA" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00524278" w:rsidP="00F3624F">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:right="96" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>如違反</w:t>
       </w:r>
       <w:r w:rsidR="00603A4D" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>本資料庫相關規定時，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>本資料庫相關規定時，除繳回所有資料且絕不保留備份資料外，</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93170" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>貴</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1C10" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>部</w:t>
+      </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>除繳回</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>得停止</w:t>
+      </w:r>
+      <w:r w:rsidR="00603A4D" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidR="00200CAF" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>人及</w:t>
+      </w:r>
+      <w:r w:rsidR="00603A4D" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>研究團隊</w:t>
+      </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>所有資料且絕不保留備份資料外，</w:t>
-[...18 lines deleted...]
-        <w:t>部</w:t>
+        <w:t>申請使用</w:t>
+      </w:r>
+      <w:r w:rsidR="00603A4D" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>本</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>得停止</w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t>資料庫之權利。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97CF9" w:rsidRPr="0014541A" w:rsidRDefault="00F97CF9" w:rsidP="00F3624F">
+    <w:p w14:paraId="47C11118" w14:textId="77777777" w:rsidR="00F97CF9" w:rsidRPr="0014541A" w:rsidRDefault="00F97CF9" w:rsidP="00F3624F">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:right="96" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>申請者應先瞭解所提供</w:t>
       </w:r>
       <w:r w:rsidR="00636EF1" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>協作分析</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>服務是否符合研究所需，繳費</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>服務是否符合研究所需，繳費後</w:t>
+      </w:r>
+      <w:r w:rsidR="00793D86" w:rsidRPr="0014541A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>貴部得</w:t>
+      </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>後</w:t>
+        <w:t>不</w:t>
       </w:r>
       <w:r w:rsidR="00793D86" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>貴部得</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>予</w:t>
+      </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>不</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>退費。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97CF9" w:rsidRPr="0014541A" w:rsidRDefault="00F97CF9" w:rsidP="00B65F50">
+    <w:p w14:paraId="54B9937E" w14:textId="77777777" w:rsidR="00F97CF9" w:rsidRPr="0014541A" w:rsidRDefault="00F97CF9" w:rsidP="00B65F50">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:right="96" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>因違反所有相關法令規定所致一切後果，由</w:t>
       </w:r>
       <w:r w:rsidR="00603A4D" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>本人</w:t>
       </w:r>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>負全部責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526BC" w:rsidRPr="0014541A" w:rsidRDefault="008526BC" w:rsidP="00524278">
+    <w:p w14:paraId="6E5C3771" w14:textId="77777777" w:rsidR="008526BC" w:rsidRPr="0014541A" w:rsidRDefault="008526BC" w:rsidP="00524278">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00250862" w:rsidP="00524278">
+    <w:p w14:paraId="62C7CEC1" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="0014541A" w:rsidRDefault="00250862" w:rsidP="00524278">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidR="00524278" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>本人確認已詳細閱讀相關規定，完全瞭解其內容，並同意遵守之。</w:t>
       </w:r>
       <w:r w:rsidR="00971BA1" w:rsidRPr="0014541A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(請勾選)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="002F5A8D" w:rsidRDefault="00524278" w:rsidP="00524278">
+    <w:p w14:paraId="2653A0C0" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="002F5A8D" w:rsidRDefault="00524278" w:rsidP="00524278">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRPr="002F5A8D" w:rsidRDefault="008E4059" w:rsidP="00524278">
+    <w:p w14:paraId="714AA908" w14:textId="77777777" w:rsidR="00524278" w:rsidRPr="002F5A8D" w:rsidRDefault="008E4059" w:rsidP="00524278">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>本人(即</w:t>
       </w:r>
       <w:r w:rsidR="00524278" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -1987,75 +1887,75 @@
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>簽章</w:t>
       </w:r>
       <w:r w:rsidR="00524278" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00524278" w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  日期：民國　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524278" w:rsidRDefault="00524278" w:rsidP="00524278">
+    <w:p w14:paraId="58439C74" w14:textId="77777777" w:rsidR="00524278" w:rsidRDefault="00524278" w:rsidP="00524278">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B00B0" w:rsidRPr="002F5A8D" w:rsidRDefault="004B00B0" w:rsidP="00524278">
+    <w:p w14:paraId="34D5F46B" w14:textId="77777777" w:rsidR="004B00B0" w:rsidRPr="002F5A8D" w:rsidRDefault="004B00B0" w:rsidP="00524278">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A467E" w:rsidRPr="002F5A8D" w:rsidRDefault="00524278" w:rsidP="002E28A2">
+    <w:p w14:paraId="0F0E8464" w14:textId="77777777" w:rsidR="007A467E" w:rsidRPr="002F5A8D" w:rsidRDefault="00524278" w:rsidP="002E28A2">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">代表人：　　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -2098,138 +1998,143 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5A8D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  日期：民國　　年　　月　　日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007A467E" w:rsidRPr="002F5A8D" w:rsidSect="00B056F3">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D706E" w:rsidRDefault="002D706E" w:rsidP="00524278">
+    <w:p w14:paraId="0B23CD8C" w14:textId="77777777" w:rsidR="00AC23B4" w:rsidRDefault="00AC23B4" w:rsidP="00524278">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D706E" w:rsidRDefault="002D706E" w:rsidP="00524278">
+    <w:p w14:paraId="176536FE" w14:textId="77777777" w:rsidR="00AC23B4" w:rsidRDefault="00AC23B4" w:rsidP="00524278">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D706E" w:rsidRDefault="002D706E" w:rsidP="00524278">
+    <w:p w14:paraId="71B853AF" w14:textId="77777777" w:rsidR="00AC23B4" w:rsidRDefault="00AC23B4" w:rsidP="00524278">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D706E" w:rsidRDefault="002D706E" w:rsidP="00524278">
+    <w:p w14:paraId="178CFC48" w14:textId="77777777" w:rsidR="00AC23B4" w:rsidRDefault="00AC23B4" w:rsidP="00524278">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00524278" w:rsidRDefault="00367DF7" w:rsidP="00F9240B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30EDE671" w14:textId="77777777" w:rsidR="00524278" w:rsidRDefault="00367DF7" w:rsidP="00F9240B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00166DD6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>SEC00</w:t>
     </w:r>
     <w:r w:rsidRPr="00166DD6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00103033" w:rsidRPr="00166DD6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
@@ -2247,98 +2152,98 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00577596">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00524278">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>中華民國</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00B056F3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B27870">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+        <w:lang w:eastAsia="zh-TW"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00524278">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
-    <w:r w:rsidR="00B056F3">
+    <w:r w:rsidR="00B27870">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>09</w:t>
     </w:r>
     <w:r w:rsidR="001409E5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
-    <w:r w:rsidR="00B056F3">
+    <w:r w:rsidR="00B27870">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...6 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>09</w:t>
     </w:r>
     <w:r w:rsidR="00524278">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>日修訂</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="288249E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1428C4CA"/>
     <w:lvl w:ilvl="0" w:tplc="4A109C5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -2384,213 +2289,216 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="282880970">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00524278"/>
     <w:rsid w:val="00023CCC"/>
     <w:rsid w:val="000271F7"/>
     <w:rsid w:val="000319C5"/>
     <w:rsid w:val="0003370B"/>
     <w:rsid w:val="00041FC5"/>
     <w:rsid w:val="00044B55"/>
     <w:rsid w:val="00044FF9"/>
     <w:rsid w:val="000452E2"/>
     <w:rsid w:val="00056BC2"/>
     <w:rsid w:val="000748BA"/>
     <w:rsid w:val="00081A00"/>
     <w:rsid w:val="000830B7"/>
     <w:rsid w:val="00091B1F"/>
     <w:rsid w:val="00095BDD"/>
     <w:rsid w:val="000B569C"/>
     <w:rsid w:val="000C109D"/>
     <w:rsid w:val="000E7AD1"/>
     <w:rsid w:val="000F2F20"/>
     <w:rsid w:val="000F47EC"/>
     <w:rsid w:val="000F5F3F"/>
     <w:rsid w:val="000F6296"/>
     <w:rsid w:val="000F742B"/>
     <w:rsid w:val="0010028C"/>
     <w:rsid w:val="00102233"/>
     <w:rsid w:val="001025FB"/>
     <w:rsid w:val="00103033"/>
     <w:rsid w:val="00106C7E"/>
     <w:rsid w:val="0013021F"/>
     <w:rsid w:val="00133D00"/>
     <w:rsid w:val="00134623"/>
     <w:rsid w:val="001347E1"/>
     <w:rsid w:val="00140650"/>
     <w:rsid w:val="001409E5"/>
     <w:rsid w:val="0014541A"/>
     <w:rsid w:val="00150390"/>
     <w:rsid w:val="00166DD6"/>
     <w:rsid w:val="00172EFC"/>
     <w:rsid w:val="00175638"/>
     <w:rsid w:val="00183134"/>
     <w:rsid w:val="00186D5E"/>
+    <w:rsid w:val="00192CF8"/>
     <w:rsid w:val="0019422A"/>
     <w:rsid w:val="001971AD"/>
     <w:rsid w:val="001C05DB"/>
     <w:rsid w:val="001C3D86"/>
     <w:rsid w:val="001D4758"/>
     <w:rsid w:val="001D53CA"/>
     <w:rsid w:val="001E0BE9"/>
     <w:rsid w:val="001F0DFF"/>
     <w:rsid w:val="001F41DB"/>
     <w:rsid w:val="00200CAF"/>
     <w:rsid w:val="00203BDA"/>
     <w:rsid w:val="00204A96"/>
     <w:rsid w:val="00211308"/>
     <w:rsid w:val="00212F72"/>
     <w:rsid w:val="002151ED"/>
     <w:rsid w:val="00216BB0"/>
     <w:rsid w:val="00221255"/>
     <w:rsid w:val="00236846"/>
     <w:rsid w:val="00250862"/>
     <w:rsid w:val="002611E1"/>
     <w:rsid w:val="0026580B"/>
     <w:rsid w:val="00266EBF"/>
     <w:rsid w:val="002716B8"/>
     <w:rsid w:val="0027347B"/>
     <w:rsid w:val="0029049C"/>
     <w:rsid w:val="00291540"/>
     <w:rsid w:val="002B1907"/>
     <w:rsid w:val="002B5D9C"/>
     <w:rsid w:val="002C2DA2"/>
     <w:rsid w:val="002C35C9"/>
     <w:rsid w:val="002D0AC1"/>
-    <w:rsid w:val="002D706E"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E4754"/>
     <w:rsid w:val="002E6664"/>
     <w:rsid w:val="002F078D"/>
     <w:rsid w:val="002F1BBC"/>
     <w:rsid w:val="002F5A8D"/>
     <w:rsid w:val="002F6B72"/>
     <w:rsid w:val="00303861"/>
     <w:rsid w:val="00314DDC"/>
     <w:rsid w:val="003217F5"/>
     <w:rsid w:val="003352B4"/>
     <w:rsid w:val="00335FC9"/>
     <w:rsid w:val="003521FF"/>
     <w:rsid w:val="00357A8C"/>
     <w:rsid w:val="003643E7"/>
     <w:rsid w:val="00367DF7"/>
     <w:rsid w:val="00377EF0"/>
     <w:rsid w:val="0038281F"/>
     <w:rsid w:val="003829D1"/>
     <w:rsid w:val="003830CB"/>
     <w:rsid w:val="0038590F"/>
     <w:rsid w:val="00387E40"/>
     <w:rsid w:val="003908DC"/>
     <w:rsid w:val="003914D3"/>
     <w:rsid w:val="003921B7"/>
     <w:rsid w:val="003A095E"/>
     <w:rsid w:val="003A180E"/>
     <w:rsid w:val="003A6CF4"/>
     <w:rsid w:val="003B65BB"/>
     <w:rsid w:val="003C0C88"/>
     <w:rsid w:val="003C6657"/>
     <w:rsid w:val="003F6A31"/>
     <w:rsid w:val="0040434B"/>
     <w:rsid w:val="004101BE"/>
     <w:rsid w:val="00410698"/>
     <w:rsid w:val="00420413"/>
     <w:rsid w:val="00421E25"/>
     <w:rsid w:val="00427CED"/>
+    <w:rsid w:val="00433228"/>
     <w:rsid w:val="00442FB1"/>
     <w:rsid w:val="004439E2"/>
     <w:rsid w:val="00452E55"/>
     <w:rsid w:val="0045771B"/>
     <w:rsid w:val="00460022"/>
     <w:rsid w:val="00464DDA"/>
     <w:rsid w:val="0046732E"/>
     <w:rsid w:val="004718C6"/>
     <w:rsid w:val="004826A3"/>
+    <w:rsid w:val="00483068"/>
     <w:rsid w:val="00492859"/>
     <w:rsid w:val="0049477A"/>
     <w:rsid w:val="004A2B0A"/>
     <w:rsid w:val="004B00B0"/>
     <w:rsid w:val="004C118F"/>
     <w:rsid w:val="004C5688"/>
     <w:rsid w:val="004C7573"/>
     <w:rsid w:val="004D5426"/>
     <w:rsid w:val="004D651F"/>
     <w:rsid w:val="004E071C"/>
     <w:rsid w:val="004E0E9C"/>
     <w:rsid w:val="0050537C"/>
     <w:rsid w:val="005102E0"/>
     <w:rsid w:val="00510812"/>
     <w:rsid w:val="00513EF8"/>
     <w:rsid w:val="00524278"/>
     <w:rsid w:val="00524792"/>
     <w:rsid w:val="00526D3B"/>
     <w:rsid w:val="00526DBF"/>
     <w:rsid w:val="00530ABF"/>
     <w:rsid w:val="00535722"/>
     <w:rsid w:val="005357A9"/>
     <w:rsid w:val="005430DF"/>
     <w:rsid w:val="00545A83"/>
     <w:rsid w:val="00553FA1"/>
@@ -2670,51 +2578,50 @@
     <w:rsid w:val="007E1E64"/>
     <w:rsid w:val="007E2D3B"/>
     <w:rsid w:val="007F3745"/>
     <w:rsid w:val="007F6D32"/>
     <w:rsid w:val="007F71E2"/>
     <w:rsid w:val="0080024A"/>
     <w:rsid w:val="008026D4"/>
     <w:rsid w:val="008063DD"/>
     <w:rsid w:val="0080750D"/>
     <w:rsid w:val="008108BB"/>
     <w:rsid w:val="008134D4"/>
     <w:rsid w:val="00814356"/>
     <w:rsid w:val="0082251C"/>
     <w:rsid w:val="00822824"/>
     <w:rsid w:val="00822F03"/>
     <w:rsid w:val="00825DDE"/>
     <w:rsid w:val="008463BD"/>
     <w:rsid w:val="00847160"/>
     <w:rsid w:val="008526BC"/>
     <w:rsid w:val="0085602F"/>
     <w:rsid w:val="00863D36"/>
     <w:rsid w:val="008659C4"/>
     <w:rsid w:val="0089057F"/>
     <w:rsid w:val="00892F19"/>
     <w:rsid w:val="008A2D8E"/>
-    <w:rsid w:val="008A445D"/>
     <w:rsid w:val="008A639B"/>
     <w:rsid w:val="008A6896"/>
     <w:rsid w:val="008B74F2"/>
     <w:rsid w:val="008D19B6"/>
     <w:rsid w:val="008D6F34"/>
     <w:rsid w:val="008E4059"/>
     <w:rsid w:val="008E4D3B"/>
     <w:rsid w:val="00900B5F"/>
     <w:rsid w:val="00900F7A"/>
     <w:rsid w:val="00901020"/>
     <w:rsid w:val="009020D1"/>
     <w:rsid w:val="00904DF2"/>
     <w:rsid w:val="00912023"/>
     <w:rsid w:val="00916CB2"/>
     <w:rsid w:val="00917285"/>
     <w:rsid w:val="00923743"/>
     <w:rsid w:val="00925AFE"/>
     <w:rsid w:val="0093059C"/>
     <w:rsid w:val="00933428"/>
     <w:rsid w:val="00936EE8"/>
     <w:rsid w:val="009400AA"/>
     <w:rsid w:val="00971573"/>
     <w:rsid w:val="00971BA1"/>
     <w:rsid w:val="00982B65"/>
     <w:rsid w:val="009A0CD0"/>
@@ -2727,55 +2634,58 @@
     <w:rsid w:val="009D3857"/>
     <w:rsid w:val="009E033C"/>
     <w:rsid w:val="009E0AEE"/>
     <w:rsid w:val="009E2283"/>
     <w:rsid w:val="009E7616"/>
     <w:rsid w:val="009F4359"/>
     <w:rsid w:val="009F4DB7"/>
     <w:rsid w:val="00A04D3F"/>
     <w:rsid w:val="00A25437"/>
     <w:rsid w:val="00A47D50"/>
     <w:rsid w:val="00A51E35"/>
     <w:rsid w:val="00A53A6E"/>
     <w:rsid w:val="00A61321"/>
     <w:rsid w:val="00A63DDF"/>
     <w:rsid w:val="00A6724D"/>
     <w:rsid w:val="00A73E16"/>
     <w:rsid w:val="00A7541B"/>
     <w:rsid w:val="00A81CE1"/>
     <w:rsid w:val="00A871CC"/>
     <w:rsid w:val="00A9293C"/>
     <w:rsid w:val="00A9467C"/>
     <w:rsid w:val="00AA0FD4"/>
     <w:rsid w:val="00AA187A"/>
     <w:rsid w:val="00AB1102"/>
     <w:rsid w:val="00AB54D2"/>
+    <w:rsid w:val="00AC23B4"/>
     <w:rsid w:val="00AD78A0"/>
     <w:rsid w:val="00AE20E5"/>
     <w:rsid w:val="00AE2760"/>
+    <w:rsid w:val="00AF2F74"/>
     <w:rsid w:val="00B056F3"/>
     <w:rsid w:val="00B21340"/>
+    <w:rsid w:val="00B27870"/>
     <w:rsid w:val="00B62D46"/>
     <w:rsid w:val="00B65F50"/>
     <w:rsid w:val="00B672DF"/>
     <w:rsid w:val="00B823C9"/>
     <w:rsid w:val="00B86F99"/>
     <w:rsid w:val="00B9130A"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00BC3046"/>
     <w:rsid w:val="00BD50ED"/>
     <w:rsid w:val="00BE56D3"/>
     <w:rsid w:val="00BE7822"/>
     <w:rsid w:val="00BF1B3F"/>
     <w:rsid w:val="00C04BC5"/>
     <w:rsid w:val="00C21EF2"/>
     <w:rsid w:val="00C24835"/>
     <w:rsid w:val="00C32853"/>
     <w:rsid w:val="00C3431D"/>
     <w:rsid w:val="00C43492"/>
     <w:rsid w:val="00C438EE"/>
     <w:rsid w:val="00C536B7"/>
     <w:rsid w:val="00C54DD9"/>
     <w:rsid w:val="00C62AC8"/>
     <w:rsid w:val="00C95800"/>
     <w:rsid w:val="00CA64D1"/>
     <w:rsid w:val="00CB1C10"/>
@@ -2873,74 +2783,75 @@
     <w:rsid w:val="00FB50DA"/>
     <w:rsid w:val="00FB53F9"/>
     <w:rsid w:val="00FB7B0C"/>
     <w:rsid w:val="00FC527A"/>
     <w:rsid w:val="00FD03C2"/>
     <w:rsid w:val="00FD1282"/>
     <w:rsid w:val="00FD725C"/>
     <w:rsid w:val="00FF335A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="08F52744"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0D1FF2B2-27EB-46A8-AE77-DEC7B826BBC2}"/>
+  <w15:docId w15:val="{1FD6EF3C-C6B0-4C0E-82F6-B9C1CCD59DC5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3268,50 +3179,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00524278"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -3445,186 +3361,220 @@
     <w:rsid w:val="008A6896"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008A6896"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="525413501">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3642,65 +3592,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3721,70 +3671,90 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>170</Words>
-  <Characters>974</Characters>
+  <Characters>975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1142</CharactersWithSpaces>
+  <CharactersWithSpaces>1143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>統計室施婉菁</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>