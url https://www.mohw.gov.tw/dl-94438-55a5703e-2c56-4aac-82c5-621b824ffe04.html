--- v0 (2026-05-22)
+++ v1 (2026-09-26)
@@ -1,1373 +1,725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00013039" w:rsidRPr="00E23133" w:rsidRDefault="00013039" w:rsidP="000E54A5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af2"/>
+    <w:p w14:paraId="7C64DF4F" w14:textId="68E8E06B" w:rsidR="00353A72" w:rsidRPr="00C836DE" w:rsidRDefault="00372C38" w:rsidP="00696F30">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:after="0"/>
+        <w:spacing w:beforeLines="50" w:before="180"/>
         <w:ind w:left="28" w:hanging="28"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E23133">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>計畫</w:t>
+      </w:r>
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>序號：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...17 lines deleted...]
-        <w:t>______</w:t>
+        <w:t>__________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00462AB9" w:rsidRPr="00E23133" w:rsidRDefault="009F51D2" w:rsidP="008B3AED">
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3F921056" w14:textId="77777777" w:rsidR="00445720" w:rsidRPr="00445720" w:rsidRDefault="00445720" w:rsidP="00445720">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-          <w:sz w:val="36"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23133">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00462AB9" w:rsidRPr="00E23133" w:rsidRDefault="00462AB9" w:rsidP="00462AB9">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w14:paraId="27E9236D" w14:textId="1CC152CC" w:rsidR="00353A72" w:rsidRPr="00445720" w:rsidRDefault="00353A72" w:rsidP="00445720">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="12" w:left="57" w:hanging="28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="28"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00445720">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>衛生福利資料科學中心使用資料聲明書</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00462AB9" w:rsidRPr="00E23133" w:rsidRDefault="00462AB9" w:rsidP="00462AB9">
+    <w:p w14:paraId="2B9F6B7C" w14:textId="77777777" w:rsidR="00445720" w:rsidRPr="00445720" w:rsidRDefault="00445720" w:rsidP="00445720"/>
+    <w:p w14:paraId="3600E743" w14:textId="5B319677" w:rsidR="00353A72" w:rsidRPr="00C836DE" w:rsidRDefault="0008271B" w:rsidP="00696F30">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E23133">
+        <w:t>立聲明書人</w:t>
+      </w:r>
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>申請者____________________(以下簡稱本人)</w:t>
+        <w:t>____________________(以下簡稱本人)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 於民國   年    月   日起，</w:t>
-[...19 lines deleted...]
-        <w:t>。並同意遵守下列事項：</w:t>
+        <w:t xml:space="preserve"> 於民國   年    月   日起，使用「衛生福利資料科學中心」(以下簡稱貴中心)資料。並同意遵守下列事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00462AB9" w:rsidRPr="00E23133" w:rsidRDefault="00E96132" w:rsidP="001C6C57">
+    <w:p w14:paraId="093CAD86" w14:textId="77777777" w:rsidR="0008271B" w:rsidRPr="00C836DE" w:rsidRDefault="0008271B" w:rsidP="0008271B">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E23133">
+        <w:t>本人同意遵守「個人資料保護法」</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>本人同意遵守「個人資料保護法」、</w:t>
+        <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="001C6C57" w:rsidRPr="00E23133">
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>衛生福利部衛生福利資料應用管理要點</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>相關法令之規定，並依最新規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00462AB9" w:rsidRPr="00E23133" w:rsidRDefault="00106F36" w:rsidP="00462AB9">
+    <w:p w14:paraId="4140B79C" w14:textId="77777777" w:rsidR="00353A72" w:rsidRPr="00C836DE" w:rsidRDefault="00353A72">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...203 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="180"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>本人於使用</w:t>
+        <w:t>本人同意於貴中心僅執行與申請目的相符之內容，不得將結果作為他用。本人如違反貴中心相關規定時，貴中心得視情節輕重，限制或停止其申請，且恕不退費。</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0DE1" w:rsidRPr="00E23133">
+    </w:p>
+    <w:p w14:paraId="6AD0AE04" w14:textId="77777777" w:rsidR="00353A72" w:rsidRPr="00C836DE" w:rsidRDefault="00353A72">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>貴</w:t>
+        <w:t>本人同意貴中心得視使用現況調整原申請核可之使用期限。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+    </w:p>
+    <w:p w14:paraId="62B0C131" w14:textId="77777777" w:rsidR="00353A72" w:rsidRPr="00C836DE" w:rsidRDefault="00353A72">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>中心各項設備及資料時應妥善保管，如由可歸責於本人之因，</w:t>
+        <w:t>本人於使用貴中心各項設備及資料時應妥善保管，如由可歸責於本人之因，而使貴中心資料減損、毀壞時應負損害賠償責任。貴中心並得停止該申請案之使用。</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E23133">
+    </w:p>
+    <w:p w14:paraId="31F06AD0" w14:textId="014A1294" w:rsidR="00E47A5A" w:rsidRPr="00E47A5A" w:rsidRDefault="00E47A5A">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786717">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>而使</w:t>
+        <w:t>昆陽</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0DE1" w:rsidRPr="00E23133">
+      <w:r w:rsidR="003C2D25" w:rsidRPr="003C2D25">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>安全作業環境</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786717">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>貴</w:t>
+        <w:t>提供定額網路磁碟備份空間，本人若於昆陽</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidR="003C2D25" w:rsidRPr="003C2D25">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>安全作業環境</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786717">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>中心</w:t>
-[...76 lines deleted...]
-        <w:t>定額</w:t>
+        <w:t>作業，需自行備份程式及重要分析結果等相關資料至網路磁碟，當抽取式硬碟因故致資料損毀時，貴</w:t>
       </w:r>
       <w:r w:rsidRPr="001214FB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>網路磁碟備份空間，</w:t>
-[...237 lines deleted...]
-        <w:t>責任。</w:t>
+        <w:t>中心得不負相關賠償責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53A42" w:rsidRPr="00056CA0" w:rsidRDefault="0017158A" w:rsidP="00AC34C9">
+    <w:p w14:paraId="6F3E8A9F" w14:textId="562B4762" w:rsidR="00353A72" w:rsidRPr="00C836DE" w:rsidRDefault="00353A72">
       <w:pPr>
         <w:pStyle w:val="Web"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:beforeLines="50" w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00056CA0">
+      <w:r w:rsidRPr="00C836DE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>本人同意因運用貴中心之資料撰成之一切論著(如會議論文、期刊論文、博碩士論文、專書或其他等)，資料來源註明「衛生福利部衛生福利資料科學中心</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>本人同意</w:t>
+        <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="00D53A42" w:rsidRPr="00056CA0">
+      <w:r w:rsidRPr="00C836DE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>或「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>因運用貴中心之資料撰成之一切論著(如會議論文、期刊論文、博碩士論文、專書或其他等)</w:t>
+        <w:t>Health and Welfare Data Science Center, Ministry of Health and Welfare (HWDC,</w:t>
       </w:r>
-      <w:r w:rsidR="00A757C5" w:rsidRPr="00056CA0">
+      <w:r w:rsidRPr="00C836DE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>，資料來源註明「衛生</w:t>
+        <w:t>MOHW)</w:t>
       </w:r>
-      <w:r w:rsidR="002047B3" w:rsidRPr="00056CA0">
+      <w:r w:rsidRPr="00C836DE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>」。並在出版或發表後一個月之內，由計畫主持人及申請人提供</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5A3E" w:rsidRPr="005F5A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>一份論著紙本或電子檔</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C836DE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>送貴中心存查，以利參考；未提供者，貴中心得拒絕其下次申請案。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D58E687" w14:textId="77777777" w:rsidR="00353A72" w:rsidRPr="00E47A5A" w:rsidRDefault="00353A72">
+      <w:pPr>
+        <w:pStyle w:val="Web"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1077" w:right="96" w:hanging="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>福利部</w:t>
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00E23133">
+      </w:pPr>
+      <w:r w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>本人同意遵守｢衛生福利資料科學中心攜出資料原則說明｣，並依最新規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00726E29" w:rsidRPr="00E23133" w:rsidRDefault="00726E29" w:rsidP="008F1B5F">
-[...56 lines deleted...]
-    <w:p w:rsidR="00462AB9" w:rsidRPr="00E23133" w:rsidRDefault="00462AB9" w:rsidP="00462AB9">
+    <w:p w14:paraId="6690B11E" w14:textId="77777777" w:rsidR="00353A72" w:rsidRPr="00C836DE" w:rsidRDefault="00353A72" w:rsidP="00696F30">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C836DE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>□  本人確認已詳細閱讀相關規定，完全瞭解其內容，並同意遵守之。</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00462AB9" w:rsidRPr="00E23133" w:rsidRDefault="00462AB9" w:rsidP="00462AB9">
+    <w:p w14:paraId="57E7B133" w14:textId="77777777" w:rsidR="00353A72" w:rsidRPr="00C836DE" w:rsidRDefault="00353A72" w:rsidP="00696F30">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00462AB9" w:rsidRPr="00E23133" w:rsidRDefault="00462AB9" w:rsidP="00462AB9">
+    <w:p w14:paraId="12F192C7" w14:textId="77777777" w:rsidR="00E537F7" w:rsidRDefault="00E537F7" w:rsidP="007C432B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D10C6E" w14:textId="3825887A" w:rsidR="009F58DD" w:rsidRPr="000A3F90" w:rsidRDefault="003B550D" w:rsidP="007C432B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E23133">
+        <w:t>立聲明書人</w:t>
+      </w:r>
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">申請者：　　　　　　　　　　　</w:t>
+        <w:t xml:space="preserve">：　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>簽章</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23133">
+      <w:r w:rsidR="00353A72" w:rsidRPr="00C836DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">　    日期：民國　　年　　月　　日</w:t>
+        <w:t xml:space="preserve">　    日期：民國　　年　　月　</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_十一、附件6、使用軟體聲明書"/>
+      <w:bookmarkStart w:id="1" w:name="_附件3-6、使用軟體聲明書"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="009A2EC1" w:rsidRPr="00C836DE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D225A5" w:rsidRPr="00E23133" w:rsidRDefault="00D225A5" w:rsidP="00462AB9">
-[...9 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="993" w:left="1134" w:header="851" w:footer="850" w:gutter="0"/>
+    <w:sectPr w:rsidR="009F58DD" w:rsidRPr="000A3F90" w:rsidSect="007C432B">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="360"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A13D24" w:rsidRDefault="00A13D24" w:rsidP="00B36125">
+    <w:p w14:paraId="6D8B1646" w14:textId="77777777" w:rsidR="00006B20" w:rsidRDefault="00006B20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A13D24" w:rsidRDefault="00A13D24" w:rsidP="00B36125">
+    <w:p w14:paraId="0A436C76" w14:textId="77777777" w:rsidR="00006B20" w:rsidRDefault="00006B20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FDCC346" w14:textId="04FD0182" w:rsidR="00AF4FA8" w:rsidRDefault="00AF4FA8">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="433C1D69" w14:textId="77777777" w:rsidR="00AF4FA8" w:rsidRDefault="00AF4FA8" w:rsidP="00AE221F">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A13D24" w:rsidRDefault="00A13D24" w:rsidP="00B36125">
+    <w:p w14:paraId="02465802" w14:textId="77777777" w:rsidR="00006B20" w:rsidRDefault="00006B20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A13D24" w:rsidRDefault="00A13D24" w:rsidP="00B36125">
+    <w:p w14:paraId="3F4B1A2F" w14:textId="77777777" w:rsidR="00006B20" w:rsidRDefault="00006B20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00737574" w:rsidRPr="00A240AB" w:rsidRDefault="00737574" w:rsidP="00013039">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77B2F9A2" w14:textId="77777777" w:rsidR="007C432B" w:rsidRPr="00A240AB" w:rsidRDefault="007C432B" w:rsidP="00696F30">
     <w:pPr>
-      <w:pStyle w:val="aa"/>
+      <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4819"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>SEC002</w:t>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>：使用資料聲明書</w:t>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
@@ -1382,365 +734,3920 @@
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>中華民國</w:t>
     </w:r>
-    <w:r w:rsidR="00E9218F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004C196B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...5 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>15</w:t>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
-    <w:r w:rsidR="004C196B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...5 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>09</w:t>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
-    <w:r w:rsidR="00A94643">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>26</w:t>
+      <w:t>09</w:t>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>日修訂</w:t>
     </w:r>
     <w:r w:rsidRPr="00A240AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06884B38"/>
+    <w:nsid w:val="03422155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D21AED66"/>
-    <w:lvl w:ilvl="0" w:tplc="B3E84892">
+    <w:tmpl w:val="E592992C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1805" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2285" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2765" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3245" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3725" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4205" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4685" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5165" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03784947"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BFC01FC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C2EB076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04876F41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32DA1B96"/>
+    <w:lvl w:ilvl="0" w:tplc="4EA8D654">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="eastAsia"/>
+        <w:ind w:left="3741" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05D73D3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="609A47C2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="660" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2400"/>
         </w:tabs>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F96871"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06FD5468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF9EECD0"/>
-    <w:lvl w:ilvl="0" w:tplc="7EA619D2">
+    <w:tmpl w:val="EC2038A2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C2EB076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09E95877"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="090C4E38"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3414" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A90698F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9794B19C"/>
+    <w:lvl w:ilvl="0" w:tplc="9904ADC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AEF33D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2306C00"/>
+    <w:lvl w:ilvl="0" w:tplc="9BD2706E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DF058AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F80EAD4"/>
+    <w:lvl w:ilvl="0" w:tplc="76B433F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="793" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1243" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="1723" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2203" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2683" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3163" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3643" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4123" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4603" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E3B2609"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0768974"/>
+    <w:lvl w:ilvl="0" w:tplc="B1A0CC3E">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EE62EAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="477EF8E0"/>
+    <w:lvl w:ilvl="0" w:tplc="9FF62576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3741" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF3011D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BFC01FC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C2EB076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10E12DA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD10C8DA"/>
+    <w:lvl w:ilvl="0" w:tplc="EE4EA490">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="第%1條"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19F45C69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C58044A6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4800" w:hanging="480"/>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5280" w:hanging="480"/>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="480"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D790EA3"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D3A6C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B7328DB6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="DF3EEF26"/>
+    <w:lvl w:ilvl="0" w:tplc="AD6A3E02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3540" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4980" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9B65EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C7610BA"/>
+    <w:lvl w:ilvl="0" w:tplc="9904ADC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="19EA7A54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202A35E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BFC01FC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C2EB076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20CE2558"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C78E3270"/>
+    <w:lvl w:ilvl="0" w:tplc="9904ADC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2208389C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="989AD188"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25FC71A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4EEBEDE"/>
+    <w:lvl w:ilvl="0" w:tplc="937EE810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3741" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7765" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8245" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8725" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9205" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="9685" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10165" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10645" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="11125" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A111A3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D330953A"/>
+    <w:lvl w:ilvl="0" w:tplc="6AE0B1AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A6B0843"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96827186"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BE51F92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC5AAA42"/>
+    <w:lvl w:ilvl="0" w:tplc="9904ADC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E907FD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C46E69B6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EDE41F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31ACD87C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1032" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1527" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2487" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2967" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3927" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4407" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FB03C8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A8895E6"/>
+    <w:lvl w:ilvl="0" w:tplc="28802BE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35787131"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58D2FB2A"/>
+    <w:lvl w:ilvl="0" w:tplc="7C2AF894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AF87C5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8108408"/>
+    <w:lvl w:ilvl="0" w:tplc="BC466730">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF67E4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B48F4A6"/>
+    <w:lvl w:ilvl="0" w:tplc="D89696B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="763" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1243" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1723" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2203" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2683" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3163" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3643" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4123" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4603" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="433D3D3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB882BE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="454B12E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F9C13CC"/>
+    <w:lvl w:ilvl="0" w:tplc="01266CBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49300009"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4ACE3426"/>
+    <w:lvl w:ilvl="0" w:tplc="CFD24812">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE0730B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="162CE532"/>
+    <w:lvl w:ilvl="0" w:tplc="5A2CCD7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1032" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1527" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2487" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2967" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3927" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4407" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50AD4AF7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46CC826E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8200C52C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="528745D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87D2EC6C"/>
+    <w:lvl w:ilvl="0" w:tplc="7C40209C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55265622"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72B62F76"/>
+    <w:lvl w:ilvl="0" w:tplc="143CA5AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6293" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4221" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4701" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5181" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5661" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6141" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6621" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7101" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7581" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5794211F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94DE7870"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579D5AA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44863BFE"/>
+    <w:lvl w:ilvl="0" w:tplc="FC54D28A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6424754D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47760DD6"/>
+    <w:lvl w:ilvl="0" w:tplc="2130AFFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3B7A42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CB230C2"/>
+    <w:lvl w:ilvl="0" w:tplc="9904ADC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BA857A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA9CBC78"/>
+    <w:lvl w:ilvl="0" w:tplc="86387D76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1200"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1200" w:hanging="480"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:ind w:left="1680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="480"/>
       </w:pPr>
@@ -1796,4069 +4703,2430 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4560"/>
         </w:tabs>
         <w:ind w:left="4560" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12E04010"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FE73693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0426784C"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="CE843A76"/>
+    <w:lvl w:ilvl="0" w:tplc="AD32CD12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...24 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70FB2FE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BC4DEAC"/>
+    <w:lvl w:ilvl="0" w:tplc="FB32793E">
+      <w:start w:val="2"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23E3026B"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F76772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C066B5FC"/>
-[...2937 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="8B20F28C"/>
+    <w:lvl w:ilvl="0" w:tplc="D89696B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="390" w:hanging="390"/>
+        <w:ind w:left="763" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
-[...12 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1243" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1723" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2203" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2683" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3163" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3643" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4123" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4603" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76643D3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3B0BE88"/>
+    <w:lvl w:ilvl="0" w:tplc="F19EEB1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C55E48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A386EA6"/>
+    <w:lvl w:ilvl="0" w:tplc="BEE4E222">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6293" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...347 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1253009382">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="340280430">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="963123293">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="904219398">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1405104661">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="173762008">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="731083262">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="205725699">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="186725629">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="928930634">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="870801291">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1333992122">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="456873311">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="307898779">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="397358873">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2133010400">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="797140208">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1296177830">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="345837576">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1666855869">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1593473574">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1411343023">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="775950656">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="841697156">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="33309991">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1196575142">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1690986891">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="87775546">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1663005973">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="723871222">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1350133346">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="433405956">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="670373481">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1136795201">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="122425059">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="420611448">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1063600523">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="727801028">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="670256210">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1232732975">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="377094463">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1326392920">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="998581556">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="978340673">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
-[...71 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="45" w16cid:durableId="1375543736">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
-[...44 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="46" w16cid:durableId="821316797">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="41">
-[...1 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="45"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00144D43"/>
-[...207 lines deleted...]
-    <w:rsid w:val="00FE38C5"/>
+    <w:rsidRoot w:val="00AF5078"/>
+    <w:rsid w:val="00001708"/>
+    <w:rsid w:val="00002495"/>
+    <w:rsid w:val="000042D5"/>
+    <w:rsid w:val="00004F2E"/>
+    <w:rsid w:val="00006206"/>
+    <w:rsid w:val="00006B20"/>
+    <w:rsid w:val="00007407"/>
+    <w:rsid w:val="00007BDA"/>
+    <w:rsid w:val="00011286"/>
+    <w:rsid w:val="00012662"/>
+    <w:rsid w:val="00013075"/>
+    <w:rsid w:val="00015341"/>
+    <w:rsid w:val="000153F0"/>
+    <w:rsid w:val="0001608C"/>
+    <w:rsid w:val="00016348"/>
+    <w:rsid w:val="00016CD6"/>
+    <w:rsid w:val="000206BC"/>
+    <w:rsid w:val="00021E7A"/>
+    <w:rsid w:val="000247F7"/>
+    <w:rsid w:val="0002515B"/>
+    <w:rsid w:val="0003286C"/>
+    <w:rsid w:val="00032EC4"/>
+    <w:rsid w:val="00035F3A"/>
+    <w:rsid w:val="00036278"/>
+    <w:rsid w:val="00037264"/>
+    <w:rsid w:val="000372AB"/>
+    <w:rsid w:val="000374B0"/>
+    <w:rsid w:val="00040506"/>
+    <w:rsid w:val="000417B5"/>
+    <w:rsid w:val="000420F2"/>
+    <w:rsid w:val="00042666"/>
+    <w:rsid w:val="00046504"/>
+    <w:rsid w:val="0004754E"/>
+    <w:rsid w:val="000505AD"/>
+    <w:rsid w:val="00050A83"/>
+    <w:rsid w:val="00051DC7"/>
+    <w:rsid w:val="00054ABA"/>
+    <w:rsid w:val="00057DDF"/>
+    <w:rsid w:val="00060449"/>
+    <w:rsid w:val="000607A1"/>
+    <w:rsid w:val="0006148D"/>
+    <w:rsid w:val="00065BA4"/>
+    <w:rsid w:val="00065FDD"/>
+    <w:rsid w:val="00066D71"/>
+    <w:rsid w:val="00071685"/>
+    <w:rsid w:val="00074D68"/>
+    <w:rsid w:val="00077540"/>
+    <w:rsid w:val="00080E72"/>
+    <w:rsid w:val="0008271B"/>
+    <w:rsid w:val="00084118"/>
+    <w:rsid w:val="00084713"/>
+    <w:rsid w:val="00086C12"/>
+    <w:rsid w:val="000946D1"/>
+    <w:rsid w:val="0009478F"/>
+    <w:rsid w:val="00095831"/>
+    <w:rsid w:val="000969DE"/>
+    <w:rsid w:val="000A0424"/>
+    <w:rsid w:val="000A0D34"/>
+    <w:rsid w:val="000A260F"/>
+    <w:rsid w:val="000A3DE1"/>
+    <w:rsid w:val="000A3F90"/>
+    <w:rsid w:val="000A57D8"/>
+    <w:rsid w:val="000B034A"/>
+    <w:rsid w:val="000B109D"/>
+    <w:rsid w:val="000B3A6B"/>
+    <w:rsid w:val="000B414D"/>
+    <w:rsid w:val="000B4BE8"/>
+    <w:rsid w:val="000B4D18"/>
+    <w:rsid w:val="000B7513"/>
+    <w:rsid w:val="000C0079"/>
+    <w:rsid w:val="000C10D9"/>
+    <w:rsid w:val="000C36E2"/>
+    <w:rsid w:val="000C400E"/>
+    <w:rsid w:val="000C5223"/>
+    <w:rsid w:val="000C7503"/>
+    <w:rsid w:val="000D0EEB"/>
+    <w:rsid w:val="000D5CD3"/>
+    <w:rsid w:val="000D6534"/>
+    <w:rsid w:val="000D7A85"/>
+    <w:rsid w:val="000E09DE"/>
+    <w:rsid w:val="000E25B2"/>
+    <w:rsid w:val="000E6683"/>
+    <w:rsid w:val="000F2AC2"/>
+    <w:rsid w:val="000F2DDA"/>
+    <w:rsid w:val="000F2E19"/>
+    <w:rsid w:val="000F40BC"/>
+    <w:rsid w:val="000F5DD0"/>
+    <w:rsid w:val="000F6C31"/>
+    <w:rsid w:val="00102AA4"/>
+    <w:rsid w:val="0010526D"/>
+    <w:rsid w:val="00105AB6"/>
+    <w:rsid w:val="00106E82"/>
+    <w:rsid w:val="00107617"/>
+    <w:rsid w:val="0011041D"/>
+    <w:rsid w:val="00115855"/>
+    <w:rsid w:val="0011585C"/>
+    <w:rsid w:val="001164CC"/>
+    <w:rsid w:val="00116987"/>
+    <w:rsid w:val="00120514"/>
+    <w:rsid w:val="00120DFF"/>
+    <w:rsid w:val="0012226B"/>
+    <w:rsid w:val="001230E8"/>
+    <w:rsid w:val="001249A7"/>
+    <w:rsid w:val="0012717E"/>
+    <w:rsid w:val="00135996"/>
+    <w:rsid w:val="00140C91"/>
+    <w:rsid w:val="00144D84"/>
+    <w:rsid w:val="00147527"/>
+    <w:rsid w:val="00150783"/>
+    <w:rsid w:val="0015189A"/>
+    <w:rsid w:val="00151B2B"/>
+    <w:rsid w:val="00153B35"/>
+    <w:rsid w:val="00153D8D"/>
+    <w:rsid w:val="00153FEF"/>
+    <w:rsid w:val="001555AA"/>
+    <w:rsid w:val="001555D1"/>
+    <w:rsid w:val="00157FEE"/>
+    <w:rsid w:val="00161DAC"/>
+    <w:rsid w:val="00161F83"/>
+    <w:rsid w:val="00162D72"/>
+    <w:rsid w:val="00163152"/>
+    <w:rsid w:val="0016409F"/>
+    <w:rsid w:val="0016526F"/>
+    <w:rsid w:val="00165EB2"/>
+    <w:rsid w:val="001719A8"/>
+    <w:rsid w:val="00171F57"/>
+    <w:rsid w:val="00173565"/>
+    <w:rsid w:val="0017412E"/>
+    <w:rsid w:val="001742E0"/>
+    <w:rsid w:val="00176754"/>
+    <w:rsid w:val="00177399"/>
+    <w:rsid w:val="00180296"/>
+    <w:rsid w:val="00184828"/>
+    <w:rsid w:val="00186EC7"/>
+    <w:rsid w:val="00187D25"/>
+    <w:rsid w:val="00190BDA"/>
+    <w:rsid w:val="00191AF1"/>
+    <w:rsid w:val="00191C8C"/>
+    <w:rsid w:val="001953F8"/>
+    <w:rsid w:val="0019722C"/>
+    <w:rsid w:val="001A1E46"/>
+    <w:rsid w:val="001A4543"/>
+    <w:rsid w:val="001A66C8"/>
+    <w:rsid w:val="001A6DD3"/>
+    <w:rsid w:val="001B0FA7"/>
+    <w:rsid w:val="001B1DB3"/>
+    <w:rsid w:val="001B204F"/>
+    <w:rsid w:val="001B2F4B"/>
+    <w:rsid w:val="001B3896"/>
+    <w:rsid w:val="001B392B"/>
+    <w:rsid w:val="001B3BA7"/>
+    <w:rsid w:val="001B76D7"/>
+    <w:rsid w:val="001B7EA9"/>
+    <w:rsid w:val="001C028F"/>
+    <w:rsid w:val="001C0602"/>
+    <w:rsid w:val="001C4B8F"/>
+    <w:rsid w:val="001C4EB9"/>
+    <w:rsid w:val="001C53E6"/>
+    <w:rsid w:val="001D174C"/>
+    <w:rsid w:val="001D2652"/>
+    <w:rsid w:val="001D3021"/>
+    <w:rsid w:val="001D54E7"/>
+    <w:rsid w:val="001D766F"/>
+    <w:rsid w:val="001D7B7D"/>
+    <w:rsid w:val="001E06D4"/>
+    <w:rsid w:val="001E14F0"/>
+    <w:rsid w:val="001E274D"/>
+    <w:rsid w:val="001E411D"/>
+    <w:rsid w:val="001E67BB"/>
+    <w:rsid w:val="001E73CF"/>
+    <w:rsid w:val="001E7B7D"/>
+    <w:rsid w:val="001F36F3"/>
+    <w:rsid w:val="001F4F65"/>
+    <w:rsid w:val="001F629E"/>
+    <w:rsid w:val="001F67D0"/>
+    <w:rsid w:val="001F6984"/>
+    <w:rsid w:val="001F7941"/>
+    <w:rsid w:val="001F7A7B"/>
+    <w:rsid w:val="00200424"/>
+    <w:rsid w:val="00201FDF"/>
+    <w:rsid w:val="002029A1"/>
+    <w:rsid w:val="00206B70"/>
+    <w:rsid w:val="0020720B"/>
+    <w:rsid w:val="0020793D"/>
+    <w:rsid w:val="00207A67"/>
+    <w:rsid w:val="00211658"/>
+    <w:rsid w:val="00211A57"/>
+    <w:rsid w:val="00212327"/>
+    <w:rsid w:val="00212844"/>
+    <w:rsid w:val="00216297"/>
+    <w:rsid w:val="00216E31"/>
+    <w:rsid w:val="0022311E"/>
+    <w:rsid w:val="00224101"/>
+    <w:rsid w:val="00230446"/>
+    <w:rsid w:val="002305FF"/>
+    <w:rsid w:val="00234E4E"/>
+    <w:rsid w:val="00234EC0"/>
+    <w:rsid w:val="002366EA"/>
+    <w:rsid w:val="002375D0"/>
+    <w:rsid w:val="002377CD"/>
+    <w:rsid w:val="00240318"/>
+    <w:rsid w:val="0024104F"/>
+    <w:rsid w:val="0024156F"/>
+    <w:rsid w:val="0024429D"/>
+    <w:rsid w:val="00245367"/>
+    <w:rsid w:val="00245CBE"/>
+    <w:rsid w:val="00245D59"/>
+    <w:rsid w:val="00247B83"/>
+    <w:rsid w:val="00255BEE"/>
+    <w:rsid w:val="00262A9E"/>
+    <w:rsid w:val="00266322"/>
+    <w:rsid w:val="00266B30"/>
+    <w:rsid w:val="00267433"/>
+    <w:rsid w:val="00267CEE"/>
+    <w:rsid w:val="0027233C"/>
+    <w:rsid w:val="002742BE"/>
+    <w:rsid w:val="00277B11"/>
+    <w:rsid w:val="00277B37"/>
+    <w:rsid w:val="00281BC0"/>
+    <w:rsid w:val="00282DC3"/>
+    <w:rsid w:val="00283D33"/>
+    <w:rsid w:val="00283F9D"/>
+    <w:rsid w:val="002858C1"/>
+    <w:rsid w:val="00291643"/>
+    <w:rsid w:val="002939A7"/>
+    <w:rsid w:val="002948A6"/>
+    <w:rsid w:val="00297028"/>
+    <w:rsid w:val="002A08BB"/>
+    <w:rsid w:val="002A2731"/>
+    <w:rsid w:val="002A7275"/>
+    <w:rsid w:val="002B01E7"/>
+    <w:rsid w:val="002B04B9"/>
+    <w:rsid w:val="002B0842"/>
+    <w:rsid w:val="002B0DF4"/>
+    <w:rsid w:val="002B43F4"/>
+    <w:rsid w:val="002B4A4D"/>
+    <w:rsid w:val="002B545C"/>
+    <w:rsid w:val="002B5A83"/>
+    <w:rsid w:val="002B5DAC"/>
+    <w:rsid w:val="002B65D9"/>
+    <w:rsid w:val="002B6971"/>
+    <w:rsid w:val="002C62CC"/>
+    <w:rsid w:val="002D0EDA"/>
+    <w:rsid w:val="002D3D2B"/>
+    <w:rsid w:val="002D3FCE"/>
+    <w:rsid w:val="002D52A1"/>
+    <w:rsid w:val="002D72A8"/>
+    <w:rsid w:val="002D7FA0"/>
+    <w:rsid w:val="002E240F"/>
+    <w:rsid w:val="002E3249"/>
+    <w:rsid w:val="002E32A6"/>
+    <w:rsid w:val="002E35B1"/>
+    <w:rsid w:val="002E5B6D"/>
+    <w:rsid w:val="002E610F"/>
+    <w:rsid w:val="002E7178"/>
+    <w:rsid w:val="002E7D1B"/>
+    <w:rsid w:val="002F466B"/>
+    <w:rsid w:val="002F70FD"/>
+    <w:rsid w:val="002F7F27"/>
+    <w:rsid w:val="003001E6"/>
+    <w:rsid w:val="0030305A"/>
+    <w:rsid w:val="003045EB"/>
+    <w:rsid w:val="003054EA"/>
+    <w:rsid w:val="00305B5F"/>
+    <w:rsid w:val="00306C78"/>
+    <w:rsid w:val="003103D2"/>
+    <w:rsid w:val="00311FF0"/>
+    <w:rsid w:val="003139F3"/>
+    <w:rsid w:val="00314A4B"/>
+    <w:rsid w:val="00316158"/>
+    <w:rsid w:val="00316982"/>
+    <w:rsid w:val="00316DFE"/>
+    <w:rsid w:val="003212E0"/>
+    <w:rsid w:val="0032170B"/>
+    <w:rsid w:val="003222F0"/>
+    <w:rsid w:val="00322428"/>
+    <w:rsid w:val="003230E0"/>
+    <w:rsid w:val="00327127"/>
+    <w:rsid w:val="003272EA"/>
+    <w:rsid w:val="003279B7"/>
+    <w:rsid w:val="0033000E"/>
+    <w:rsid w:val="00332DB4"/>
+    <w:rsid w:val="0033361E"/>
+    <w:rsid w:val="00334102"/>
+    <w:rsid w:val="00340BB0"/>
+    <w:rsid w:val="00341804"/>
+    <w:rsid w:val="0034180B"/>
+    <w:rsid w:val="00344284"/>
+    <w:rsid w:val="00345B5E"/>
+    <w:rsid w:val="00350215"/>
+    <w:rsid w:val="00351381"/>
+    <w:rsid w:val="00351F4F"/>
+    <w:rsid w:val="00353A72"/>
+    <w:rsid w:val="0035424D"/>
+    <w:rsid w:val="00360429"/>
+    <w:rsid w:val="00362AB2"/>
+    <w:rsid w:val="00366117"/>
+    <w:rsid w:val="00367847"/>
+    <w:rsid w:val="00370667"/>
+    <w:rsid w:val="00370BAF"/>
+    <w:rsid w:val="003712E4"/>
+    <w:rsid w:val="00371811"/>
+    <w:rsid w:val="00372C38"/>
+    <w:rsid w:val="00377777"/>
+    <w:rsid w:val="0038123D"/>
+    <w:rsid w:val="003819D7"/>
+    <w:rsid w:val="00383833"/>
+    <w:rsid w:val="00384F20"/>
+    <w:rsid w:val="00386FE4"/>
+    <w:rsid w:val="00390B01"/>
+    <w:rsid w:val="003920C8"/>
+    <w:rsid w:val="00392593"/>
+    <w:rsid w:val="0039327F"/>
+    <w:rsid w:val="00393529"/>
+    <w:rsid w:val="00395975"/>
+    <w:rsid w:val="0039678B"/>
+    <w:rsid w:val="00396792"/>
+    <w:rsid w:val="0039689D"/>
+    <w:rsid w:val="003A1BF3"/>
+    <w:rsid w:val="003A3920"/>
+    <w:rsid w:val="003A4211"/>
+    <w:rsid w:val="003A5353"/>
+    <w:rsid w:val="003B085F"/>
+    <w:rsid w:val="003B3D92"/>
+    <w:rsid w:val="003B4054"/>
+    <w:rsid w:val="003B550D"/>
+    <w:rsid w:val="003B5C6D"/>
+    <w:rsid w:val="003C0BF5"/>
+    <w:rsid w:val="003C2B51"/>
+    <w:rsid w:val="003C2D25"/>
+    <w:rsid w:val="003C768A"/>
+    <w:rsid w:val="003C7CA5"/>
+    <w:rsid w:val="003D114A"/>
+    <w:rsid w:val="003D164E"/>
+    <w:rsid w:val="003D40B3"/>
+    <w:rsid w:val="003D4B6B"/>
+    <w:rsid w:val="003D7000"/>
+    <w:rsid w:val="003E0743"/>
+    <w:rsid w:val="003E1096"/>
+    <w:rsid w:val="003E74D5"/>
+    <w:rsid w:val="003E7D86"/>
+    <w:rsid w:val="003F1609"/>
+    <w:rsid w:val="003F27C4"/>
+    <w:rsid w:val="003F33F7"/>
+    <w:rsid w:val="003F71DC"/>
+    <w:rsid w:val="003F7E38"/>
+    <w:rsid w:val="0040195D"/>
+    <w:rsid w:val="00402159"/>
+    <w:rsid w:val="00402CF0"/>
+    <w:rsid w:val="0040351B"/>
+    <w:rsid w:val="004047D6"/>
+    <w:rsid w:val="00404A52"/>
+    <w:rsid w:val="004069A9"/>
+    <w:rsid w:val="00407351"/>
+    <w:rsid w:val="004077C2"/>
+    <w:rsid w:val="00410E88"/>
+    <w:rsid w:val="0041225D"/>
+    <w:rsid w:val="00412E8F"/>
+    <w:rsid w:val="00412FED"/>
+    <w:rsid w:val="00414393"/>
+    <w:rsid w:val="004154AA"/>
+    <w:rsid w:val="004237CA"/>
+    <w:rsid w:val="00424B6A"/>
+    <w:rsid w:val="00426A34"/>
+    <w:rsid w:val="00426C23"/>
+    <w:rsid w:val="004307D8"/>
+    <w:rsid w:val="004309D9"/>
+    <w:rsid w:val="00432370"/>
+    <w:rsid w:val="00433153"/>
+    <w:rsid w:val="00435EBA"/>
+    <w:rsid w:val="0043740F"/>
+    <w:rsid w:val="00437ADA"/>
+    <w:rsid w:val="00442CC4"/>
+    <w:rsid w:val="00444502"/>
+    <w:rsid w:val="00445720"/>
+    <w:rsid w:val="00446B4B"/>
+    <w:rsid w:val="00454D57"/>
+    <w:rsid w:val="0045594B"/>
+    <w:rsid w:val="00456364"/>
+    <w:rsid w:val="00456818"/>
+    <w:rsid w:val="00457383"/>
+    <w:rsid w:val="00460540"/>
+    <w:rsid w:val="00460743"/>
+    <w:rsid w:val="00471338"/>
+    <w:rsid w:val="0047219E"/>
+    <w:rsid w:val="004726B1"/>
+    <w:rsid w:val="00472E70"/>
+    <w:rsid w:val="00475129"/>
+    <w:rsid w:val="0047732B"/>
+    <w:rsid w:val="00480529"/>
+    <w:rsid w:val="00480574"/>
+    <w:rsid w:val="00483643"/>
+    <w:rsid w:val="0048497F"/>
+    <w:rsid w:val="00485931"/>
+    <w:rsid w:val="00491265"/>
+    <w:rsid w:val="00491289"/>
+    <w:rsid w:val="00492299"/>
+    <w:rsid w:val="00492CF0"/>
+    <w:rsid w:val="0049451F"/>
+    <w:rsid w:val="00497308"/>
+    <w:rsid w:val="004A303C"/>
+    <w:rsid w:val="004A5C59"/>
+    <w:rsid w:val="004A71F8"/>
+    <w:rsid w:val="004A74D4"/>
+    <w:rsid w:val="004B0543"/>
+    <w:rsid w:val="004B0831"/>
+    <w:rsid w:val="004B2227"/>
+    <w:rsid w:val="004B266D"/>
+    <w:rsid w:val="004B3149"/>
+    <w:rsid w:val="004B38C5"/>
+    <w:rsid w:val="004B40C7"/>
+    <w:rsid w:val="004B43FB"/>
+    <w:rsid w:val="004B7FDA"/>
+    <w:rsid w:val="004C510C"/>
+    <w:rsid w:val="004C615A"/>
+    <w:rsid w:val="004D241B"/>
+    <w:rsid w:val="004D54E9"/>
+    <w:rsid w:val="004D5935"/>
+    <w:rsid w:val="004E3D9B"/>
+    <w:rsid w:val="004E5B9C"/>
+    <w:rsid w:val="004E7337"/>
+    <w:rsid w:val="004E7419"/>
+    <w:rsid w:val="004F027A"/>
+    <w:rsid w:val="004F12A7"/>
+    <w:rsid w:val="004F194E"/>
+    <w:rsid w:val="004F270D"/>
+    <w:rsid w:val="004F40D2"/>
+    <w:rsid w:val="004F6092"/>
+    <w:rsid w:val="004F6524"/>
+    <w:rsid w:val="004F678B"/>
+    <w:rsid w:val="004F6A84"/>
+    <w:rsid w:val="004F6FCF"/>
+    <w:rsid w:val="005024B9"/>
+    <w:rsid w:val="00504D6F"/>
+    <w:rsid w:val="00505CA6"/>
+    <w:rsid w:val="00505E51"/>
+    <w:rsid w:val="00506FD8"/>
+    <w:rsid w:val="00510E4E"/>
+    <w:rsid w:val="00521299"/>
+    <w:rsid w:val="00521546"/>
+    <w:rsid w:val="0052249A"/>
+    <w:rsid w:val="00525856"/>
+    <w:rsid w:val="005258EC"/>
+    <w:rsid w:val="0053002E"/>
+    <w:rsid w:val="00530191"/>
+    <w:rsid w:val="0053247A"/>
+    <w:rsid w:val="00533974"/>
+    <w:rsid w:val="00535310"/>
+    <w:rsid w:val="00537639"/>
+    <w:rsid w:val="00540C8A"/>
+    <w:rsid w:val="00544EA4"/>
+    <w:rsid w:val="00544FDA"/>
+    <w:rsid w:val="00546F02"/>
+    <w:rsid w:val="00550131"/>
+    <w:rsid w:val="0055033F"/>
+    <w:rsid w:val="005539BC"/>
+    <w:rsid w:val="00553F55"/>
+    <w:rsid w:val="00554A83"/>
+    <w:rsid w:val="005553C2"/>
+    <w:rsid w:val="00555DCC"/>
+    <w:rsid w:val="0055793F"/>
+    <w:rsid w:val="00561B1E"/>
+    <w:rsid w:val="0056200E"/>
+    <w:rsid w:val="00563423"/>
+    <w:rsid w:val="00564247"/>
+    <w:rsid w:val="00566462"/>
+    <w:rsid w:val="005712EC"/>
+    <w:rsid w:val="00572596"/>
+    <w:rsid w:val="005740F0"/>
+    <w:rsid w:val="0057686D"/>
+    <w:rsid w:val="00580D9B"/>
+    <w:rsid w:val="005830DD"/>
+    <w:rsid w:val="00584365"/>
+    <w:rsid w:val="0058532F"/>
+    <w:rsid w:val="00586FB0"/>
+    <w:rsid w:val="00590EE9"/>
+    <w:rsid w:val="005926C6"/>
+    <w:rsid w:val="0059297B"/>
+    <w:rsid w:val="005934CA"/>
+    <w:rsid w:val="00595395"/>
+    <w:rsid w:val="0059607D"/>
+    <w:rsid w:val="005960A6"/>
+    <w:rsid w:val="0059619E"/>
+    <w:rsid w:val="00597741"/>
+    <w:rsid w:val="005A3199"/>
+    <w:rsid w:val="005A475C"/>
+    <w:rsid w:val="005A4E6C"/>
+    <w:rsid w:val="005A6518"/>
+    <w:rsid w:val="005A6DF7"/>
+    <w:rsid w:val="005A7E81"/>
+    <w:rsid w:val="005B0650"/>
+    <w:rsid w:val="005B3762"/>
+    <w:rsid w:val="005B712E"/>
+    <w:rsid w:val="005C0713"/>
+    <w:rsid w:val="005C0DFB"/>
+    <w:rsid w:val="005C1F76"/>
+    <w:rsid w:val="005C2242"/>
+    <w:rsid w:val="005C34A4"/>
+    <w:rsid w:val="005C3799"/>
+    <w:rsid w:val="005C4351"/>
+    <w:rsid w:val="005C5401"/>
+    <w:rsid w:val="005C7EA1"/>
+    <w:rsid w:val="005D00BE"/>
+    <w:rsid w:val="005D01AC"/>
+    <w:rsid w:val="005D03C7"/>
+    <w:rsid w:val="005D2589"/>
+    <w:rsid w:val="005D2881"/>
+    <w:rsid w:val="005D38DC"/>
+    <w:rsid w:val="005D441F"/>
+    <w:rsid w:val="005E01B6"/>
+    <w:rsid w:val="005E2E3A"/>
+    <w:rsid w:val="005E553D"/>
+    <w:rsid w:val="005E57D5"/>
+    <w:rsid w:val="005E5835"/>
+    <w:rsid w:val="005E6C81"/>
+    <w:rsid w:val="005E783D"/>
+    <w:rsid w:val="005F00B9"/>
+    <w:rsid w:val="005F105A"/>
+    <w:rsid w:val="005F1D5D"/>
+    <w:rsid w:val="005F5A3E"/>
+    <w:rsid w:val="005F5D82"/>
+    <w:rsid w:val="00600144"/>
+    <w:rsid w:val="00600467"/>
+    <w:rsid w:val="00600ADA"/>
+    <w:rsid w:val="00600CAB"/>
+    <w:rsid w:val="00602280"/>
+    <w:rsid w:val="00603AB3"/>
+    <w:rsid w:val="006044A2"/>
+    <w:rsid w:val="0060544D"/>
+    <w:rsid w:val="00606551"/>
+    <w:rsid w:val="00606F09"/>
+    <w:rsid w:val="006074B1"/>
+    <w:rsid w:val="00610B37"/>
+    <w:rsid w:val="00611565"/>
+    <w:rsid w:val="00612EDC"/>
+    <w:rsid w:val="0061312A"/>
+    <w:rsid w:val="00613695"/>
+    <w:rsid w:val="00613C2E"/>
+    <w:rsid w:val="00615031"/>
+    <w:rsid w:val="00615732"/>
+    <w:rsid w:val="0061595A"/>
+    <w:rsid w:val="00615B64"/>
+    <w:rsid w:val="00616765"/>
+    <w:rsid w:val="00621920"/>
+    <w:rsid w:val="006229F7"/>
+    <w:rsid w:val="0062311E"/>
+    <w:rsid w:val="006254FD"/>
+    <w:rsid w:val="00633C78"/>
+    <w:rsid w:val="00635AF9"/>
+    <w:rsid w:val="00635BB9"/>
+    <w:rsid w:val="00635D83"/>
+    <w:rsid w:val="006378A9"/>
+    <w:rsid w:val="00637CE3"/>
+    <w:rsid w:val="00642CA4"/>
+    <w:rsid w:val="00642E6E"/>
+    <w:rsid w:val="006437CF"/>
+    <w:rsid w:val="00644455"/>
+    <w:rsid w:val="006448F7"/>
+    <w:rsid w:val="00644C09"/>
+    <w:rsid w:val="006456EA"/>
+    <w:rsid w:val="00645FC3"/>
+    <w:rsid w:val="0064670B"/>
+    <w:rsid w:val="0064684A"/>
+    <w:rsid w:val="00646F81"/>
+    <w:rsid w:val="00647858"/>
+    <w:rsid w:val="006502E5"/>
+    <w:rsid w:val="0065150A"/>
+    <w:rsid w:val="00651A05"/>
+    <w:rsid w:val="006520CB"/>
+    <w:rsid w:val="00652632"/>
+    <w:rsid w:val="00653089"/>
+    <w:rsid w:val="00653EE2"/>
+    <w:rsid w:val="00654945"/>
+    <w:rsid w:val="00656250"/>
+    <w:rsid w:val="006574D7"/>
+    <w:rsid w:val="006619CA"/>
+    <w:rsid w:val="00662697"/>
+    <w:rsid w:val="006633F2"/>
+    <w:rsid w:val="00664061"/>
+    <w:rsid w:val="006648DC"/>
+    <w:rsid w:val="006661EF"/>
+    <w:rsid w:val="00666E25"/>
+    <w:rsid w:val="006709A0"/>
+    <w:rsid w:val="006724B2"/>
+    <w:rsid w:val="00673B38"/>
+    <w:rsid w:val="0067547D"/>
+    <w:rsid w:val="006763FC"/>
+    <w:rsid w:val="00676B90"/>
+    <w:rsid w:val="00676EDF"/>
+    <w:rsid w:val="00677789"/>
+    <w:rsid w:val="006822C8"/>
+    <w:rsid w:val="0068648A"/>
+    <w:rsid w:val="00686E44"/>
+    <w:rsid w:val="0069003A"/>
+    <w:rsid w:val="00691DA5"/>
+    <w:rsid w:val="006929A7"/>
+    <w:rsid w:val="0069415D"/>
+    <w:rsid w:val="00694CA1"/>
+    <w:rsid w:val="00696F30"/>
+    <w:rsid w:val="006A2E71"/>
+    <w:rsid w:val="006A312F"/>
+    <w:rsid w:val="006A51EE"/>
+    <w:rsid w:val="006A5B87"/>
+    <w:rsid w:val="006A64A9"/>
+    <w:rsid w:val="006B01B5"/>
+    <w:rsid w:val="006B29ED"/>
+    <w:rsid w:val="006B2B55"/>
+    <w:rsid w:val="006B38D1"/>
+    <w:rsid w:val="006B3DD8"/>
+    <w:rsid w:val="006B5C66"/>
+    <w:rsid w:val="006B7D3B"/>
+    <w:rsid w:val="006C024D"/>
+    <w:rsid w:val="006C0D0D"/>
+    <w:rsid w:val="006C3041"/>
+    <w:rsid w:val="006C35C9"/>
+    <w:rsid w:val="006C4350"/>
+    <w:rsid w:val="006C6874"/>
+    <w:rsid w:val="006C7019"/>
+    <w:rsid w:val="006D1A52"/>
+    <w:rsid w:val="006D1A8F"/>
+    <w:rsid w:val="006D2ACE"/>
+    <w:rsid w:val="006D31A4"/>
+    <w:rsid w:val="006D6A64"/>
+    <w:rsid w:val="006D710F"/>
+    <w:rsid w:val="006E2CB4"/>
+    <w:rsid w:val="006E3291"/>
+    <w:rsid w:val="006E4682"/>
+    <w:rsid w:val="006F26E2"/>
+    <w:rsid w:val="006F5E1F"/>
+    <w:rsid w:val="006F5F51"/>
+    <w:rsid w:val="006F659E"/>
+    <w:rsid w:val="006F6BA9"/>
+    <w:rsid w:val="006F78E9"/>
+    <w:rsid w:val="006F7B92"/>
+    <w:rsid w:val="0070156F"/>
+    <w:rsid w:val="00703192"/>
+    <w:rsid w:val="00704B87"/>
+    <w:rsid w:val="0070584A"/>
+    <w:rsid w:val="00705D28"/>
+    <w:rsid w:val="00706155"/>
+    <w:rsid w:val="007063A7"/>
+    <w:rsid w:val="00706F4F"/>
+    <w:rsid w:val="00711892"/>
+    <w:rsid w:val="00716734"/>
+    <w:rsid w:val="0071741C"/>
+    <w:rsid w:val="0072240F"/>
+    <w:rsid w:val="00722A00"/>
+    <w:rsid w:val="00723BD1"/>
+    <w:rsid w:val="0072474B"/>
+    <w:rsid w:val="00726428"/>
+    <w:rsid w:val="007273CE"/>
+    <w:rsid w:val="007303D8"/>
+    <w:rsid w:val="00730BBF"/>
+    <w:rsid w:val="00730BE8"/>
+    <w:rsid w:val="00732234"/>
+    <w:rsid w:val="00735A47"/>
+    <w:rsid w:val="00737315"/>
+    <w:rsid w:val="007379F8"/>
+    <w:rsid w:val="007414F1"/>
+    <w:rsid w:val="00741EF4"/>
+    <w:rsid w:val="00742A00"/>
+    <w:rsid w:val="00747D7B"/>
+    <w:rsid w:val="007505F0"/>
+    <w:rsid w:val="00753FD8"/>
+    <w:rsid w:val="00754F1F"/>
+    <w:rsid w:val="00757D08"/>
+    <w:rsid w:val="007611A2"/>
+    <w:rsid w:val="00763185"/>
+    <w:rsid w:val="00763913"/>
+    <w:rsid w:val="00766668"/>
+    <w:rsid w:val="00770179"/>
+    <w:rsid w:val="007703F8"/>
+    <w:rsid w:val="007705BA"/>
+    <w:rsid w:val="007710BC"/>
+    <w:rsid w:val="007721EA"/>
+    <w:rsid w:val="007725F8"/>
+    <w:rsid w:val="00773AE3"/>
+    <w:rsid w:val="007761F8"/>
+    <w:rsid w:val="00776CD2"/>
+    <w:rsid w:val="0077704C"/>
+    <w:rsid w:val="00780978"/>
+    <w:rsid w:val="0078379D"/>
+    <w:rsid w:val="00784ABD"/>
+    <w:rsid w:val="00784FCD"/>
+    <w:rsid w:val="007854A6"/>
+    <w:rsid w:val="00786087"/>
+    <w:rsid w:val="00786A9E"/>
+    <w:rsid w:val="00787124"/>
+    <w:rsid w:val="007873CA"/>
+    <w:rsid w:val="00787F22"/>
+    <w:rsid w:val="0079226E"/>
+    <w:rsid w:val="007923C6"/>
+    <w:rsid w:val="007943ED"/>
+    <w:rsid w:val="0079659D"/>
+    <w:rsid w:val="007967EB"/>
+    <w:rsid w:val="007A09B9"/>
+    <w:rsid w:val="007A111C"/>
+    <w:rsid w:val="007A1437"/>
+    <w:rsid w:val="007A2057"/>
+    <w:rsid w:val="007A295A"/>
+    <w:rsid w:val="007A2C45"/>
+    <w:rsid w:val="007A3658"/>
+    <w:rsid w:val="007A420B"/>
+    <w:rsid w:val="007A716B"/>
+    <w:rsid w:val="007A7285"/>
+    <w:rsid w:val="007B2276"/>
+    <w:rsid w:val="007B2531"/>
+    <w:rsid w:val="007B4E68"/>
+    <w:rsid w:val="007B76B8"/>
+    <w:rsid w:val="007B7EF4"/>
+    <w:rsid w:val="007C432B"/>
+    <w:rsid w:val="007C571A"/>
+    <w:rsid w:val="007C6519"/>
+    <w:rsid w:val="007C6B04"/>
+    <w:rsid w:val="007C7227"/>
+    <w:rsid w:val="007D62A7"/>
+    <w:rsid w:val="007D64C2"/>
+    <w:rsid w:val="007E017E"/>
+    <w:rsid w:val="007E20BE"/>
+    <w:rsid w:val="007E29CE"/>
+    <w:rsid w:val="007E45E5"/>
+    <w:rsid w:val="007E5047"/>
+    <w:rsid w:val="007E704A"/>
+    <w:rsid w:val="007F004D"/>
+    <w:rsid w:val="007F1D4A"/>
+    <w:rsid w:val="007F2D8A"/>
+    <w:rsid w:val="007F6250"/>
+    <w:rsid w:val="007F7539"/>
+    <w:rsid w:val="007F79EA"/>
+    <w:rsid w:val="007F7A6F"/>
+    <w:rsid w:val="007F7CDB"/>
+    <w:rsid w:val="00800A97"/>
+    <w:rsid w:val="00801982"/>
+    <w:rsid w:val="008044BC"/>
+    <w:rsid w:val="00804999"/>
+    <w:rsid w:val="00804A8C"/>
+    <w:rsid w:val="00804C03"/>
+    <w:rsid w:val="008056D4"/>
+    <w:rsid w:val="00805889"/>
+    <w:rsid w:val="00806DB3"/>
+    <w:rsid w:val="00810740"/>
+    <w:rsid w:val="008108A9"/>
+    <w:rsid w:val="00811F72"/>
+    <w:rsid w:val="00813BCC"/>
+    <w:rsid w:val="00815A29"/>
+    <w:rsid w:val="00816C03"/>
+    <w:rsid w:val="00821679"/>
+    <w:rsid w:val="0082289F"/>
+    <w:rsid w:val="008229B1"/>
+    <w:rsid w:val="0082505E"/>
+    <w:rsid w:val="00826976"/>
+    <w:rsid w:val="0083087F"/>
+    <w:rsid w:val="00830C9F"/>
+    <w:rsid w:val="0083208C"/>
+    <w:rsid w:val="00832707"/>
+    <w:rsid w:val="00832D72"/>
+    <w:rsid w:val="008335F4"/>
+    <w:rsid w:val="0083360A"/>
+    <w:rsid w:val="00833DDA"/>
+    <w:rsid w:val="008347DF"/>
+    <w:rsid w:val="00835281"/>
+    <w:rsid w:val="00836844"/>
+    <w:rsid w:val="00837210"/>
+    <w:rsid w:val="0084079D"/>
+    <w:rsid w:val="00840929"/>
+    <w:rsid w:val="00840EA7"/>
+    <w:rsid w:val="00840F7B"/>
+    <w:rsid w:val="00842B0D"/>
+    <w:rsid w:val="00842C4C"/>
+    <w:rsid w:val="00844465"/>
+    <w:rsid w:val="00844A2E"/>
+    <w:rsid w:val="00844A88"/>
+    <w:rsid w:val="00845D27"/>
+    <w:rsid w:val="00846F8C"/>
+    <w:rsid w:val="00847DE2"/>
+    <w:rsid w:val="00850B27"/>
+    <w:rsid w:val="00851534"/>
+    <w:rsid w:val="00851E4A"/>
+    <w:rsid w:val="00855AB9"/>
+    <w:rsid w:val="00857392"/>
+    <w:rsid w:val="00857698"/>
+    <w:rsid w:val="00863D1E"/>
+    <w:rsid w:val="008656FC"/>
+    <w:rsid w:val="008664CB"/>
+    <w:rsid w:val="0087062D"/>
+    <w:rsid w:val="008714FF"/>
+    <w:rsid w:val="008734BE"/>
+    <w:rsid w:val="00880321"/>
+    <w:rsid w:val="00880CF8"/>
+    <w:rsid w:val="00880DF7"/>
+    <w:rsid w:val="008830BB"/>
+    <w:rsid w:val="00884A8B"/>
+    <w:rsid w:val="0088550E"/>
+    <w:rsid w:val="00885C78"/>
+    <w:rsid w:val="00890411"/>
+    <w:rsid w:val="00890924"/>
+    <w:rsid w:val="008926DC"/>
+    <w:rsid w:val="00893BF1"/>
+    <w:rsid w:val="00893FE1"/>
+    <w:rsid w:val="00894E01"/>
+    <w:rsid w:val="0089508B"/>
+    <w:rsid w:val="00895198"/>
+    <w:rsid w:val="00895B5C"/>
+    <w:rsid w:val="008964AE"/>
+    <w:rsid w:val="00896F3A"/>
+    <w:rsid w:val="00897F25"/>
+    <w:rsid w:val="008A2037"/>
+    <w:rsid w:val="008A22AA"/>
+    <w:rsid w:val="008A3B76"/>
+    <w:rsid w:val="008A44A1"/>
+    <w:rsid w:val="008A5FB3"/>
+    <w:rsid w:val="008A7499"/>
+    <w:rsid w:val="008A77B1"/>
+    <w:rsid w:val="008A7B02"/>
+    <w:rsid w:val="008B0A8A"/>
+    <w:rsid w:val="008B1002"/>
+    <w:rsid w:val="008B1DA2"/>
+    <w:rsid w:val="008B3389"/>
+    <w:rsid w:val="008B5209"/>
+    <w:rsid w:val="008B598B"/>
+    <w:rsid w:val="008B6CF3"/>
+    <w:rsid w:val="008B75C0"/>
+    <w:rsid w:val="008C0039"/>
+    <w:rsid w:val="008C2CC0"/>
+    <w:rsid w:val="008C4B02"/>
+    <w:rsid w:val="008C4C54"/>
+    <w:rsid w:val="008C5606"/>
+    <w:rsid w:val="008C586C"/>
+    <w:rsid w:val="008C66E4"/>
+    <w:rsid w:val="008D0FB8"/>
+    <w:rsid w:val="008D2799"/>
+    <w:rsid w:val="008D4C72"/>
+    <w:rsid w:val="008D6CC7"/>
+    <w:rsid w:val="008E0872"/>
+    <w:rsid w:val="008E6650"/>
+    <w:rsid w:val="008E7153"/>
+    <w:rsid w:val="008E7D3B"/>
+    <w:rsid w:val="008E7D6C"/>
+    <w:rsid w:val="008F025A"/>
+    <w:rsid w:val="008F09FE"/>
+    <w:rsid w:val="008F2B7A"/>
+    <w:rsid w:val="008F4513"/>
+    <w:rsid w:val="00902B31"/>
+    <w:rsid w:val="00902B5C"/>
+    <w:rsid w:val="00904E04"/>
+    <w:rsid w:val="00907A74"/>
+    <w:rsid w:val="0091042A"/>
+    <w:rsid w:val="009106F4"/>
+    <w:rsid w:val="00910A75"/>
+    <w:rsid w:val="00912089"/>
+    <w:rsid w:val="00914842"/>
+    <w:rsid w:val="0091661A"/>
+    <w:rsid w:val="00921F01"/>
+    <w:rsid w:val="009221C7"/>
+    <w:rsid w:val="009246C7"/>
+    <w:rsid w:val="00925C57"/>
+    <w:rsid w:val="0092651B"/>
+    <w:rsid w:val="00927152"/>
+    <w:rsid w:val="00927EC0"/>
+    <w:rsid w:val="00930415"/>
+    <w:rsid w:val="0093107B"/>
+    <w:rsid w:val="0093202B"/>
+    <w:rsid w:val="00933A5D"/>
+    <w:rsid w:val="00933D48"/>
+    <w:rsid w:val="0093436B"/>
+    <w:rsid w:val="009344E2"/>
+    <w:rsid w:val="00934CB2"/>
+    <w:rsid w:val="0093575F"/>
+    <w:rsid w:val="00936A94"/>
+    <w:rsid w:val="00936DC1"/>
+    <w:rsid w:val="00937485"/>
+    <w:rsid w:val="0094175F"/>
+    <w:rsid w:val="00943600"/>
+    <w:rsid w:val="00943BCB"/>
+    <w:rsid w:val="00945549"/>
+    <w:rsid w:val="00945885"/>
+    <w:rsid w:val="009462A4"/>
+    <w:rsid w:val="00946888"/>
+    <w:rsid w:val="00947C83"/>
+    <w:rsid w:val="00950AFF"/>
+    <w:rsid w:val="00950E2A"/>
+    <w:rsid w:val="0095217D"/>
+    <w:rsid w:val="00953C5E"/>
+    <w:rsid w:val="00953FCA"/>
+    <w:rsid w:val="00955E81"/>
+    <w:rsid w:val="0095760E"/>
+    <w:rsid w:val="009579E7"/>
+    <w:rsid w:val="00961372"/>
+    <w:rsid w:val="0096173F"/>
+    <w:rsid w:val="009636D7"/>
+    <w:rsid w:val="00964B47"/>
+    <w:rsid w:val="0096563A"/>
+    <w:rsid w:val="009676CC"/>
+    <w:rsid w:val="00967E9D"/>
+    <w:rsid w:val="009704E0"/>
+    <w:rsid w:val="00970A3F"/>
+    <w:rsid w:val="00971CA6"/>
+    <w:rsid w:val="00975B4A"/>
+    <w:rsid w:val="009771B0"/>
+    <w:rsid w:val="00977A28"/>
+    <w:rsid w:val="009817E3"/>
+    <w:rsid w:val="009819BE"/>
+    <w:rsid w:val="00981D21"/>
+    <w:rsid w:val="00982080"/>
+    <w:rsid w:val="009826BC"/>
+    <w:rsid w:val="00986BE4"/>
+    <w:rsid w:val="00986C32"/>
+    <w:rsid w:val="00990BCA"/>
+    <w:rsid w:val="0099257A"/>
+    <w:rsid w:val="00996BEE"/>
+    <w:rsid w:val="00997121"/>
+    <w:rsid w:val="00997CA5"/>
+    <w:rsid w:val="009A1207"/>
+    <w:rsid w:val="009A1C21"/>
+    <w:rsid w:val="009A24E3"/>
+    <w:rsid w:val="009A2EC1"/>
+    <w:rsid w:val="009A34F1"/>
+    <w:rsid w:val="009A5046"/>
+    <w:rsid w:val="009B2141"/>
+    <w:rsid w:val="009B21A5"/>
+    <w:rsid w:val="009B2B7E"/>
+    <w:rsid w:val="009B426F"/>
+    <w:rsid w:val="009B5C0A"/>
+    <w:rsid w:val="009B5C60"/>
+    <w:rsid w:val="009B623D"/>
+    <w:rsid w:val="009B7D17"/>
+    <w:rsid w:val="009C0019"/>
+    <w:rsid w:val="009C0ACA"/>
+    <w:rsid w:val="009C1DB4"/>
+    <w:rsid w:val="009C218D"/>
+    <w:rsid w:val="009C79D8"/>
+    <w:rsid w:val="009D1720"/>
+    <w:rsid w:val="009D1D1D"/>
+    <w:rsid w:val="009D63A3"/>
+    <w:rsid w:val="009D6CC4"/>
+    <w:rsid w:val="009E2CCB"/>
+    <w:rsid w:val="009E325D"/>
+    <w:rsid w:val="009E33DA"/>
+    <w:rsid w:val="009E4050"/>
+    <w:rsid w:val="009E4BCA"/>
+    <w:rsid w:val="009F1436"/>
+    <w:rsid w:val="009F149C"/>
+    <w:rsid w:val="009F58B8"/>
+    <w:rsid w:val="009F58DD"/>
+    <w:rsid w:val="009F5D6A"/>
+    <w:rsid w:val="00A0075A"/>
+    <w:rsid w:val="00A010EB"/>
+    <w:rsid w:val="00A03B01"/>
+    <w:rsid w:val="00A03B5A"/>
+    <w:rsid w:val="00A04D74"/>
+    <w:rsid w:val="00A07206"/>
+    <w:rsid w:val="00A12B7A"/>
+    <w:rsid w:val="00A148E1"/>
+    <w:rsid w:val="00A14C44"/>
+    <w:rsid w:val="00A1518C"/>
+    <w:rsid w:val="00A15A45"/>
+    <w:rsid w:val="00A15CC0"/>
+    <w:rsid w:val="00A16372"/>
+    <w:rsid w:val="00A212EA"/>
+    <w:rsid w:val="00A21BCD"/>
+    <w:rsid w:val="00A22B77"/>
+    <w:rsid w:val="00A238C1"/>
+    <w:rsid w:val="00A24AC1"/>
+    <w:rsid w:val="00A24D62"/>
+    <w:rsid w:val="00A24F69"/>
+    <w:rsid w:val="00A24FC5"/>
+    <w:rsid w:val="00A2542E"/>
+    <w:rsid w:val="00A27656"/>
+    <w:rsid w:val="00A30244"/>
+    <w:rsid w:val="00A31818"/>
+    <w:rsid w:val="00A318F2"/>
+    <w:rsid w:val="00A33168"/>
+    <w:rsid w:val="00A33A41"/>
+    <w:rsid w:val="00A42225"/>
+    <w:rsid w:val="00A42A3D"/>
+    <w:rsid w:val="00A42B62"/>
+    <w:rsid w:val="00A42B9C"/>
+    <w:rsid w:val="00A44ACE"/>
+    <w:rsid w:val="00A4571C"/>
+    <w:rsid w:val="00A474EA"/>
+    <w:rsid w:val="00A50422"/>
+    <w:rsid w:val="00A50AAC"/>
+    <w:rsid w:val="00A52A7C"/>
+    <w:rsid w:val="00A5359A"/>
+    <w:rsid w:val="00A53D3F"/>
+    <w:rsid w:val="00A5437D"/>
+    <w:rsid w:val="00A57F4C"/>
+    <w:rsid w:val="00A604BA"/>
+    <w:rsid w:val="00A61A7B"/>
+    <w:rsid w:val="00A62D4E"/>
+    <w:rsid w:val="00A63ADF"/>
+    <w:rsid w:val="00A63B67"/>
+    <w:rsid w:val="00A65985"/>
+    <w:rsid w:val="00A673EA"/>
+    <w:rsid w:val="00A678F9"/>
+    <w:rsid w:val="00A705A9"/>
+    <w:rsid w:val="00A70A3E"/>
+    <w:rsid w:val="00A72602"/>
+    <w:rsid w:val="00A74AEC"/>
+    <w:rsid w:val="00A760EC"/>
+    <w:rsid w:val="00A8269E"/>
+    <w:rsid w:val="00A839E9"/>
+    <w:rsid w:val="00A86945"/>
+    <w:rsid w:val="00A94C6D"/>
+    <w:rsid w:val="00A94E49"/>
+    <w:rsid w:val="00A95090"/>
+    <w:rsid w:val="00AA13D1"/>
+    <w:rsid w:val="00AA1DFE"/>
+    <w:rsid w:val="00AA5AB6"/>
+    <w:rsid w:val="00AA5B89"/>
+    <w:rsid w:val="00AA6AE0"/>
+    <w:rsid w:val="00AA733D"/>
+    <w:rsid w:val="00AA7F52"/>
+    <w:rsid w:val="00AB00DA"/>
+    <w:rsid w:val="00AB254F"/>
+    <w:rsid w:val="00AB2CFA"/>
+    <w:rsid w:val="00AB2F45"/>
+    <w:rsid w:val="00AB4F13"/>
+    <w:rsid w:val="00AB5D10"/>
+    <w:rsid w:val="00AB6E01"/>
+    <w:rsid w:val="00AB7FAF"/>
+    <w:rsid w:val="00AC0A29"/>
+    <w:rsid w:val="00AC0D48"/>
+    <w:rsid w:val="00AC1504"/>
+    <w:rsid w:val="00AC3B18"/>
+    <w:rsid w:val="00AC53B5"/>
+    <w:rsid w:val="00AC7965"/>
+    <w:rsid w:val="00AD1301"/>
+    <w:rsid w:val="00AD1F5B"/>
+    <w:rsid w:val="00AD333B"/>
+    <w:rsid w:val="00AD33F6"/>
+    <w:rsid w:val="00AD382E"/>
+    <w:rsid w:val="00AE0247"/>
+    <w:rsid w:val="00AE221F"/>
+    <w:rsid w:val="00AE4388"/>
+    <w:rsid w:val="00AE4FBA"/>
+    <w:rsid w:val="00AE56D4"/>
+    <w:rsid w:val="00AE76EC"/>
+    <w:rsid w:val="00AF1696"/>
+    <w:rsid w:val="00AF4FA8"/>
+    <w:rsid w:val="00AF5078"/>
+    <w:rsid w:val="00AF7CEF"/>
+    <w:rsid w:val="00B013EC"/>
+    <w:rsid w:val="00B02E9C"/>
+    <w:rsid w:val="00B03990"/>
+    <w:rsid w:val="00B06E1E"/>
+    <w:rsid w:val="00B07471"/>
+    <w:rsid w:val="00B1160E"/>
+    <w:rsid w:val="00B11C77"/>
+    <w:rsid w:val="00B1408E"/>
+    <w:rsid w:val="00B14DFC"/>
+    <w:rsid w:val="00B16398"/>
+    <w:rsid w:val="00B178C6"/>
+    <w:rsid w:val="00B211B6"/>
+    <w:rsid w:val="00B223CC"/>
+    <w:rsid w:val="00B226D8"/>
+    <w:rsid w:val="00B23049"/>
+    <w:rsid w:val="00B24781"/>
+    <w:rsid w:val="00B255E1"/>
+    <w:rsid w:val="00B274B8"/>
+    <w:rsid w:val="00B31EF4"/>
+    <w:rsid w:val="00B33352"/>
+    <w:rsid w:val="00B348AE"/>
+    <w:rsid w:val="00B3512E"/>
+    <w:rsid w:val="00B456DF"/>
+    <w:rsid w:val="00B50C0E"/>
+    <w:rsid w:val="00B52AE6"/>
+    <w:rsid w:val="00B53CE9"/>
+    <w:rsid w:val="00B6441C"/>
+    <w:rsid w:val="00B65631"/>
+    <w:rsid w:val="00B70920"/>
+    <w:rsid w:val="00B73938"/>
+    <w:rsid w:val="00B74DB8"/>
+    <w:rsid w:val="00B77C84"/>
+    <w:rsid w:val="00B80B95"/>
+    <w:rsid w:val="00B8127B"/>
+    <w:rsid w:val="00B833B6"/>
+    <w:rsid w:val="00B83647"/>
+    <w:rsid w:val="00B86BD3"/>
+    <w:rsid w:val="00B90D0C"/>
+    <w:rsid w:val="00B90EA3"/>
+    <w:rsid w:val="00B92769"/>
+    <w:rsid w:val="00B92DA9"/>
+    <w:rsid w:val="00B941D7"/>
+    <w:rsid w:val="00B95B5B"/>
+    <w:rsid w:val="00B96419"/>
+    <w:rsid w:val="00B966D1"/>
+    <w:rsid w:val="00B97214"/>
+    <w:rsid w:val="00BA43B9"/>
+    <w:rsid w:val="00BA49CD"/>
+    <w:rsid w:val="00BA5FE3"/>
+    <w:rsid w:val="00BA691E"/>
+    <w:rsid w:val="00BB02B4"/>
+    <w:rsid w:val="00BB2F72"/>
+    <w:rsid w:val="00BB4B70"/>
+    <w:rsid w:val="00BB50FF"/>
+    <w:rsid w:val="00BB6B31"/>
+    <w:rsid w:val="00BB7C35"/>
+    <w:rsid w:val="00BC047D"/>
+    <w:rsid w:val="00BC249B"/>
+    <w:rsid w:val="00BC438D"/>
+    <w:rsid w:val="00BC50A5"/>
+    <w:rsid w:val="00BC5335"/>
+    <w:rsid w:val="00BD1D40"/>
+    <w:rsid w:val="00BD22D8"/>
+    <w:rsid w:val="00BD27B8"/>
+    <w:rsid w:val="00BD5942"/>
+    <w:rsid w:val="00BD63CE"/>
+    <w:rsid w:val="00BE10F8"/>
+    <w:rsid w:val="00BE1567"/>
+    <w:rsid w:val="00BF01D5"/>
+    <w:rsid w:val="00BF0233"/>
+    <w:rsid w:val="00BF08D7"/>
+    <w:rsid w:val="00BF0F21"/>
+    <w:rsid w:val="00BF1AA2"/>
+    <w:rsid w:val="00BF618D"/>
+    <w:rsid w:val="00BF6C96"/>
+    <w:rsid w:val="00BF7571"/>
+    <w:rsid w:val="00C006D2"/>
+    <w:rsid w:val="00C02BBC"/>
+    <w:rsid w:val="00C03445"/>
+    <w:rsid w:val="00C049B8"/>
+    <w:rsid w:val="00C074E0"/>
+    <w:rsid w:val="00C12388"/>
+    <w:rsid w:val="00C12690"/>
+    <w:rsid w:val="00C14799"/>
+    <w:rsid w:val="00C17D0F"/>
+    <w:rsid w:val="00C21804"/>
+    <w:rsid w:val="00C22489"/>
+    <w:rsid w:val="00C22956"/>
+    <w:rsid w:val="00C22A51"/>
+    <w:rsid w:val="00C23CC9"/>
+    <w:rsid w:val="00C25843"/>
+    <w:rsid w:val="00C2765A"/>
+    <w:rsid w:val="00C27880"/>
+    <w:rsid w:val="00C310F4"/>
+    <w:rsid w:val="00C3153E"/>
+    <w:rsid w:val="00C3267B"/>
+    <w:rsid w:val="00C33C2C"/>
+    <w:rsid w:val="00C33E9D"/>
+    <w:rsid w:val="00C37427"/>
+    <w:rsid w:val="00C37E5C"/>
+    <w:rsid w:val="00C4085D"/>
+    <w:rsid w:val="00C41682"/>
+    <w:rsid w:val="00C41E0D"/>
+    <w:rsid w:val="00C424C3"/>
+    <w:rsid w:val="00C4276E"/>
+    <w:rsid w:val="00C4586B"/>
+    <w:rsid w:val="00C46600"/>
+    <w:rsid w:val="00C479AE"/>
+    <w:rsid w:val="00C50B3D"/>
+    <w:rsid w:val="00C511EC"/>
+    <w:rsid w:val="00C532EA"/>
+    <w:rsid w:val="00C5410F"/>
+    <w:rsid w:val="00C5442F"/>
+    <w:rsid w:val="00C55A9A"/>
+    <w:rsid w:val="00C56695"/>
+    <w:rsid w:val="00C5726E"/>
+    <w:rsid w:val="00C57474"/>
+    <w:rsid w:val="00C57558"/>
+    <w:rsid w:val="00C60DD6"/>
+    <w:rsid w:val="00C611E1"/>
+    <w:rsid w:val="00C61F4B"/>
+    <w:rsid w:val="00C632FC"/>
+    <w:rsid w:val="00C63C1C"/>
+    <w:rsid w:val="00C66CC0"/>
+    <w:rsid w:val="00C6737D"/>
+    <w:rsid w:val="00C708D2"/>
+    <w:rsid w:val="00C70985"/>
+    <w:rsid w:val="00C7549A"/>
+    <w:rsid w:val="00C77146"/>
+    <w:rsid w:val="00C77263"/>
+    <w:rsid w:val="00C7783B"/>
+    <w:rsid w:val="00C80A77"/>
+    <w:rsid w:val="00C81AA9"/>
+    <w:rsid w:val="00C822DA"/>
+    <w:rsid w:val="00C826CE"/>
+    <w:rsid w:val="00C836DE"/>
+    <w:rsid w:val="00C84FAD"/>
+    <w:rsid w:val="00C85F7B"/>
+    <w:rsid w:val="00C9109C"/>
+    <w:rsid w:val="00C91E5D"/>
+    <w:rsid w:val="00C92180"/>
+    <w:rsid w:val="00C92990"/>
+    <w:rsid w:val="00C945BE"/>
+    <w:rsid w:val="00C97518"/>
+    <w:rsid w:val="00CA133E"/>
+    <w:rsid w:val="00CA309C"/>
+    <w:rsid w:val="00CA3553"/>
+    <w:rsid w:val="00CB09F8"/>
+    <w:rsid w:val="00CB32C6"/>
+    <w:rsid w:val="00CC0490"/>
+    <w:rsid w:val="00CC087E"/>
+    <w:rsid w:val="00CC1AE2"/>
+    <w:rsid w:val="00CC32CD"/>
+    <w:rsid w:val="00CC36A9"/>
+    <w:rsid w:val="00CC5F7E"/>
+    <w:rsid w:val="00CC7D04"/>
+    <w:rsid w:val="00CD0066"/>
+    <w:rsid w:val="00CD1C47"/>
+    <w:rsid w:val="00CD1D6A"/>
+    <w:rsid w:val="00CD3F38"/>
+    <w:rsid w:val="00CD48A3"/>
+    <w:rsid w:val="00CD5D14"/>
+    <w:rsid w:val="00CE341D"/>
+    <w:rsid w:val="00CE42A5"/>
+    <w:rsid w:val="00CE4A6D"/>
+    <w:rsid w:val="00CE5612"/>
+    <w:rsid w:val="00CE5BE4"/>
+    <w:rsid w:val="00CE7BC1"/>
+    <w:rsid w:val="00CF0470"/>
+    <w:rsid w:val="00CF1013"/>
+    <w:rsid w:val="00CF26C4"/>
+    <w:rsid w:val="00CF67A0"/>
+    <w:rsid w:val="00CF6F0F"/>
+    <w:rsid w:val="00CF7E38"/>
+    <w:rsid w:val="00CF7E49"/>
+    <w:rsid w:val="00D013E9"/>
+    <w:rsid w:val="00D03C7E"/>
+    <w:rsid w:val="00D0448B"/>
+    <w:rsid w:val="00D115DF"/>
+    <w:rsid w:val="00D11BF0"/>
+    <w:rsid w:val="00D1519A"/>
+    <w:rsid w:val="00D156E6"/>
+    <w:rsid w:val="00D238CA"/>
+    <w:rsid w:val="00D254F4"/>
+    <w:rsid w:val="00D2573D"/>
+    <w:rsid w:val="00D2623C"/>
+    <w:rsid w:val="00D27540"/>
+    <w:rsid w:val="00D33AB3"/>
+    <w:rsid w:val="00D3472B"/>
+    <w:rsid w:val="00D34CDB"/>
+    <w:rsid w:val="00D3551D"/>
+    <w:rsid w:val="00D35D7F"/>
+    <w:rsid w:val="00D36576"/>
+    <w:rsid w:val="00D37553"/>
+    <w:rsid w:val="00D37ACD"/>
+    <w:rsid w:val="00D42BF5"/>
+    <w:rsid w:val="00D440B9"/>
+    <w:rsid w:val="00D4432F"/>
+    <w:rsid w:val="00D44650"/>
+    <w:rsid w:val="00D44F8C"/>
+    <w:rsid w:val="00D45C10"/>
+    <w:rsid w:val="00D462FA"/>
+    <w:rsid w:val="00D464F6"/>
+    <w:rsid w:val="00D473E6"/>
+    <w:rsid w:val="00D508B8"/>
+    <w:rsid w:val="00D50F71"/>
+    <w:rsid w:val="00D52385"/>
+    <w:rsid w:val="00D53846"/>
+    <w:rsid w:val="00D55306"/>
+    <w:rsid w:val="00D561BD"/>
+    <w:rsid w:val="00D56567"/>
+    <w:rsid w:val="00D568BF"/>
+    <w:rsid w:val="00D57139"/>
+    <w:rsid w:val="00D57274"/>
+    <w:rsid w:val="00D578AC"/>
+    <w:rsid w:val="00D6182C"/>
+    <w:rsid w:val="00D61C10"/>
+    <w:rsid w:val="00D62434"/>
+    <w:rsid w:val="00D62C9B"/>
+    <w:rsid w:val="00D64A98"/>
+    <w:rsid w:val="00D6541F"/>
+    <w:rsid w:val="00D66AA5"/>
+    <w:rsid w:val="00D70B8C"/>
+    <w:rsid w:val="00D717E9"/>
+    <w:rsid w:val="00D72380"/>
+    <w:rsid w:val="00D74D98"/>
+    <w:rsid w:val="00D75CB1"/>
+    <w:rsid w:val="00D75EF3"/>
+    <w:rsid w:val="00D76B5E"/>
+    <w:rsid w:val="00D76EA4"/>
+    <w:rsid w:val="00D80994"/>
+    <w:rsid w:val="00D817AB"/>
+    <w:rsid w:val="00D823DD"/>
+    <w:rsid w:val="00D82D10"/>
+    <w:rsid w:val="00D83F98"/>
+    <w:rsid w:val="00D84587"/>
+    <w:rsid w:val="00D857B5"/>
+    <w:rsid w:val="00D8766B"/>
+    <w:rsid w:val="00D9036F"/>
+    <w:rsid w:val="00D9349B"/>
+    <w:rsid w:val="00D950D0"/>
+    <w:rsid w:val="00D95938"/>
+    <w:rsid w:val="00D95C65"/>
+    <w:rsid w:val="00D96D39"/>
+    <w:rsid w:val="00D97395"/>
+    <w:rsid w:val="00DA1FA1"/>
+    <w:rsid w:val="00DA3901"/>
+    <w:rsid w:val="00DA3E06"/>
+    <w:rsid w:val="00DA6A0E"/>
+    <w:rsid w:val="00DA70EB"/>
+    <w:rsid w:val="00DB059B"/>
+    <w:rsid w:val="00DB0D45"/>
+    <w:rsid w:val="00DB10B8"/>
+    <w:rsid w:val="00DB4C76"/>
+    <w:rsid w:val="00DB7358"/>
+    <w:rsid w:val="00DB7B5A"/>
+    <w:rsid w:val="00DB7F02"/>
+    <w:rsid w:val="00DC0717"/>
+    <w:rsid w:val="00DC0D22"/>
+    <w:rsid w:val="00DC183D"/>
+    <w:rsid w:val="00DC2679"/>
+    <w:rsid w:val="00DC4FD8"/>
+    <w:rsid w:val="00DC650A"/>
+    <w:rsid w:val="00DC6DF9"/>
+    <w:rsid w:val="00DD2F90"/>
+    <w:rsid w:val="00DD3020"/>
+    <w:rsid w:val="00DD3B0F"/>
+    <w:rsid w:val="00DD4548"/>
+    <w:rsid w:val="00DD4957"/>
+    <w:rsid w:val="00DD4E89"/>
+    <w:rsid w:val="00DD6679"/>
+    <w:rsid w:val="00DE34B7"/>
+    <w:rsid w:val="00DE5A0F"/>
+    <w:rsid w:val="00DE5EC3"/>
+    <w:rsid w:val="00DE64D8"/>
+    <w:rsid w:val="00DE662E"/>
+    <w:rsid w:val="00DF2EB8"/>
+    <w:rsid w:val="00DF45F7"/>
+    <w:rsid w:val="00DF4778"/>
+    <w:rsid w:val="00DF4C1D"/>
+    <w:rsid w:val="00DF674A"/>
+    <w:rsid w:val="00DF7432"/>
+    <w:rsid w:val="00E01226"/>
+    <w:rsid w:val="00E012B8"/>
+    <w:rsid w:val="00E012DA"/>
+    <w:rsid w:val="00E02E24"/>
+    <w:rsid w:val="00E04556"/>
+    <w:rsid w:val="00E05A39"/>
+    <w:rsid w:val="00E060F1"/>
+    <w:rsid w:val="00E0707C"/>
+    <w:rsid w:val="00E07A85"/>
+    <w:rsid w:val="00E104F9"/>
+    <w:rsid w:val="00E11610"/>
+    <w:rsid w:val="00E12C36"/>
+    <w:rsid w:val="00E135A9"/>
+    <w:rsid w:val="00E15519"/>
+    <w:rsid w:val="00E221D6"/>
+    <w:rsid w:val="00E22EEF"/>
+    <w:rsid w:val="00E24172"/>
+    <w:rsid w:val="00E241D4"/>
+    <w:rsid w:val="00E25E99"/>
+    <w:rsid w:val="00E26293"/>
+    <w:rsid w:val="00E26C90"/>
+    <w:rsid w:val="00E27D85"/>
+    <w:rsid w:val="00E31401"/>
+    <w:rsid w:val="00E32373"/>
+    <w:rsid w:val="00E32E06"/>
+    <w:rsid w:val="00E341E9"/>
+    <w:rsid w:val="00E34C9F"/>
+    <w:rsid w:val="00E36BA6"/>
+    <w:rsid w:val="00E37242"/>
+    <w:rsid w:val="00E40639"/>
+    <w:rsid w:val="00E41087"/>
+    <w:rsid w:val="00E43057"/>
+    <w:rsid w:val="00E43949"/>
+    <w:rsid w:val="00E44F48"/>
+    <w:rsid w:val="00E46510"/>
+    <w:rsid w:val="00E479F2"/>
+    <w:rsid w:val="00E47A5A"/>
+    <w:rsid w:val="00E5031B"/>
+    <w:rsid w:val="00E537F7"/>
+    <w:rsid w:val="00E546F8"/>
+    <w:rsid w:val="00E57DDA"/>
+    <w:rsid w:val="00E6000A"/>
+    <w:rsid w:val="00E60BF6"/>
+    <w:rsid w:val="00E625C6"/>
+    <w:rsid w:val="00E6312D"/>
+    <w:rsid w:val="00E656A3"/>
+    <w:rsid w:val="00E66AF9"/>
+    <w:rsid w:val="00E70AC0"/>
+    <w:rsid w:val="00E72CBE"/>
+    <w:rsid w:val="00E73812"/>
+    <w:rsid w:val="00E7444E"/>
+    <w:rsid w:val="00E75550"/>
+    <w:rsid w:val="00E75FE9"/>
+    <w:rsid w:val="00E764CF"/>
+    <w:rsid w:val="00E76892"/>
+    <w:rsid w:val="00E80539"/>
+    <w:rsid w:val="00E805D4"/>
+    <w:rsid w:val="00E80CA3"/>
+    <w:rsid w:val="00E82154"/>
+    <w:rsid w:val="00E82BBA"/>
+    <w:rsid w:val="00E87BC0"/>
+    <w:rsid w:val="00E904B0"/>
+    <w:rsid w:val="00E90A3F"/>
+    <w:rsid w:val="00E916BF"/>
+    <w:rsid w:val="00E92124"/>
+    <w:rsid w:val="00E9313F"/>
+    <w:rsid w:val="00E94870"/>
+    <w:rsid w:val="00E9499D"/>
+    <w:rsid w:val="00EA34A8"/>
+    <w:rsid w:val="00EA53B1"/>
+    <w:rsid w:val="00EA6031"/>
+    <w:rsid w:val="00EA638C"/>
+    <w:rsid w:val="00EA6950"/>
+    <w:rsid w:val="00EB0493"/>
+    <w:rsid w:val="00EB1543"/>
+    <w:rsid w:val="00EB227C"/>
+    <w:rsid w:val="00EB404D"/>
+    <w:rsid w:val="00EB4DB5"/>
+    <w:rsid w:val="00EB5BB3"/>
+    <w:rsid w:val="00EB6AC5"/>
+    <w:rsid w:val="00EC4383"/>
+    <w:rsid w:val="00EC44D8"/>
+    <w:rsid w:val="00EC45AE"/>
+    <w:rsid w:val="00EC5A47"/>
+    <w:rsid w:val="00EC5FBF"/>
+    <w:rsid w:val="00EC6BE2"/>
+    <w:rsid w:val="00EC7C0B"/>
+    <w:rsid w:val="00ED06E6"/>
+    <w:rsid w:val="00ED33C6"/>
+    <w:rsid w:val="00ED4623"/>
+    <w:rsid w:val="00ED5942"/>
+    <w:rsid w:val="00ED6C1D"/>
+    <w:rsid w:val="00EE0742"/>
+    <w:rsid w:val="00EE3B1C"/>
+    <w:rsid w:val="00EE437B"/>
+    <w:rsid w:val="00EE575D"/>
+    <w:rsid w:val="00EE5A79"/>
+    <w:rsid w:val="00EE771A"/>
+    <w:rsid w:val="00EE7F92"/>
+    <w:rsid w:val="00EF04ED"/>
+    <w:rsid w:val="00EF18D5"/>
+    <w:rsid w:val="00EF1FCF"/>
+    <w:rsid w:val="00EF2A1F"/>
+    <w:rsid w:val="00EF38B2"/>
+    <w:rsid w:val="00EF57AE"/>
+    <w:rsid w:val="00EF7D95"/>
+    <w:rsid w:val="00EF7F9D"/>
+    <w:rsid w:val="00F0203F"/>
+    <w:rsid w:val="00F02334"/>
+    <w:rsid w:val="00F052C3"/>
+    <w:rsid w:val="00F068AC"/>
+    <w:rsid w:val="00F07581"/>
+    <w:rsid w:val="00F11148"/>
+    <w:rsid w:val="00F13430"/>
+    <w:rsid w:val="00F13C48"/>
+    <w:rsid w:val="00F16489"/>
+    <w:rsid w:val="00F229C4"/>
+    <w:rsid w:val="00F254B3"/>
+    <w:rsid w:val="00F26A93"/>
+    <w:rsid w:val="00F27D2C"/>
+    <w:rsid w:val="00F326D7"/>
+    <w:rsid w:val="00F327A1"/>
+    <w:rsid w:val="00F32B31"/>
+    <w:rsid w:val="00F33A75"/>
+    <w:rsid w:val="00F34847"/>
+    <w:rsid w:val="00F36155"/>
+    <w:rsid w:val="00F40BD4"/>
+    <w:rsid w:val="00F41ABB"/>
+    <w:rsid w:val="00F41D83"/>
+    <w:rsid w:val="00F42418"/>
+    <w:rsid w:val="00F439D9"/>
+    <w:rsid w:val="00F45515"/>
+    <w:rsid w:val="00F47424"/>
+    <w:rsid w:val="00F501DE"/>
+    <w:rsid w:val="00F50EF5"/>
+    <w:rsid w:val="00F51012"/>
+    <w:rsid w:val="00F510D6"/>
+    <w:rsid w:val="00F541F4"/>
+    <w:rsid w:val="00F549E1"/>
+    <w:rsid w:val="00F552AA"/>
+    <w:rsid w:val="00F616E7"/>
+    <w:rsid w:val="00F65D19"/>
+    <w:rsid w:val="00F66D78"/>
+    <w:rsid w:val="00F67177"/>
+    <w:rsid w:val="00F7003B"/>
+    <w:rsid w:val="00F75961"/>
+    <w:rsid w:val="00F8495A"/>
+    <w:rsid w:val="00F85BAC"/>
+    <w:rsid w:val="00F87E9A"/>
+    <w:rsid w:val="00F900BA"/>
+    <w:rsid w:val="00F90EAD"/>
+    <w:rsid w:val="00F91038"/>
+    <w:rsid w:val="00F93B62"/>
+    <w:rsid w:val="00F940A9"/>
+    <w:rsid w:val="00F9485C"/>
+    <w:rsid w:val="00F94E3C"/>
+    <w:rsid w:val="00F95C0D"/>
+    <w:rsid w:val="00F96328"/>
+    <w:rsid w:val="00F968D5"/>
+    <w:rsid w:val="00F975A8"/>
+    <w:rsid w:val="00F97818"/>
+    <w:rsid w:val="00FA118E"/>
+    <w:rsid w:val="00FA3561"/>
+    <w:rsid w:val="00FA35E7"/>
+    <w:rsid w:val="00FA4737"/>
+    <w:rsid w:val="00FA51F5"/>
+    <w:rsid w:val="00FA630C"/>
+    <w:rsid w:val="00FA6D2E"/>
+    <w:rsid w:val="00FA74AE"/>
+    <w:rsid w:val="00FA7F6D"/>
+    <w:rsid w:val="00FB0DE4"/>
+    <w:rsid w:val="00FB257D"/>
+    <w:rsid w:val="00FB281C"/>
+    <w:rsid w:val="00FB2EAF"/>
+    <w:rsid w:val="00FB3B86"/>
+    <w:rsid w:val="00FB49A1"/>
+    <w:rsid w:val="00FB4AB7"/>
+    <w:rsid w:val="00FB583F"/>
+    <w:rsid w:val="00FB663D"/>
+    <w:rsid w:val="00FB6F30"/>
+    <w:rsid w:val="00FC01A7"/>
+    <w:rsid w:val="00FC0929"/>
+    <w:rsid w:val="00FC483B"/>
+    <w:rsid w:val="00FC4B20"/>
+    <w:rsid w:val="00FD0156"/>
+    <w:rsid w:val="00FD39E1"/>
+    <w:rsid w:val="00FD4DD4"/>
+    <w:rsid w:val="00FD7912"/>
+    <w:rsid w:val="00FE087A"/>
+    <w:rsid w:val="00FE0E38"/>
+    <w:rsid w:val="00FE20DB"/>
+    <w:rsid w:val="00FE24ED"/>
+    <w:rsid w:val="00FE28CD"/>
+    <w:rsid w:val="00FE3960"/>
+    <w:rsid w:val="00FF10CC"/>
+    <w:rsid w:val="00FF39A4"/>
+    <w:rsid w:val="00FF4C03"/>
+    <w:rsid w:val="00FF5CBB"/>
+    <w:rsid w:val="00FF5E41"/>
+    <w:rsid w:val="00FF6172"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BEEED1AF-B176-4DDB-84DB-422851EE20BE}"/>
+  <w14:docId w14:val="2621BCDA"/>
+  <w15:docId w15:val="{E955B049-C11E-4C39-A9F0-1314169A6F93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6007,759 +7275,1023 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00D225A5"/>
+    <w:rsid w:val="006E2CB4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="180" w:after="180"/>
+      <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:kern w:val="52"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="52"/>
-      <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
-[...3 lines deleted...]
-      </w14:shadow>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D225A5"/>
+    <w:rsid w:val="006E2CB4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:kern w:val="28"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      <w:bCs/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00742A00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:line="720" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-  </w:style>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Body Text Indent"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
-    <w:pPr>
-[...184 lines deleted...]
-    <w:rsid w:val="00B36125"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A4211"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A4211"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A4211"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
-    <w:link w:val="ae"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B36125"/>
+    <w:rsid w:val="003A4211"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A4211"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="150" w:line="432" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A4211"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A4211"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A4211"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="卑南壹,List Paragraph,詳細說明,Footnote Sam,List Paragraph (numbered (a)),Text,Noise heading,RUS List,Rec para,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Recommendation,numbered,L,表名"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A4211"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="標題 1 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E2CB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:kern w:val="52"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="標題 2 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="006E2CB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C3267B"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="清單段落1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00006206"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00291643"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8296"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E060F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="993"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8296"/>
+      </w:tabs>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ad">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="001C028F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00742A00"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="標題 3 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00742A00"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00642CA4"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="頁尾 字元1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00642CA4"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:rsid w:val="00B36125"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+    <w:name w:val="頁首 字元1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00642CA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-      </w14:shadow>
+      <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...2 lines deleted...]
-    <w:rsid w:val="00B36125"/>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:rsid w:val="00642CA4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
-[...2 lines deleted...]
-    <w:rsid w:val="00B36125"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="本文縮排 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:rsid w:val="00642CA4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="標楷體"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af1"/>
-    <w:rsid w:val="00EC0DE1"/>
+    <w:link w:val="af3"/>
+    <w:rsid w:val="00642CA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
-[...2 lines deleted...]
-    <w:rsid w:val="00EC0DE1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="本文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
+    <w:rsid w:val="00642CA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
-    <w:name w:val="caption"/>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="23"/>
+    <w:rsid w:val="00642CA4"/>
+    <w:pPr>
+      <w:ind w:left="1274" w:hangingChars="398" w:hanging="1274"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="本文縮排 2 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="00642CA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="25"/>
+    <w:rsid w:val="00642CA4"/>
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:name w:val="本文 2 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="24"/>
+    <w:rsid w:val="00642CA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00642CA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00642CA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="正副本"/>
+    <w:basedOn w:val="af6"/>
+    <w:rsid w:val="00642CA4"/>
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="0" w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00642CA4"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+    <w:name w:val="頁首 字元2"/>
+    <w:rsid w:val="0015189A"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="006074B1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00341804"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8296"/>
+      </w:tabs>
+      <w:ind w:leftChars="200" w:left="480" w:rightChars="100" w:right="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af7">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00013039"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007703F8"/>
     <w:rPr>
-      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="清單段落 字元"/>
+    <w:aliases w:val="卑南壹 字元,List Paragraph 字元,詳細說明 字元,Footnote Sam 字元,List Paragraph (numbered (a)) 字元,Text 字元,Noise heading 字元,RUS List 字元,Rec para 字元,Dot pt 字元,F5 List Paragraph 字元,No Spacing1 字元,List Paragraph Char Char Char 字元,Indicator Text 字元,Recommendation 字元"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283F9D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B70920"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="純文字 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B70920"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afa">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB6B31"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="2022194573">
+    <w:div w:id="69280260">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1069570614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1642151434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{345AEF34-3917-45EC-A197-583B516DEC45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>117</Words>
-  <Characters>669</Characters>
+  <Words>115</Words>
+  <Characters>660</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>行政院衛生署</Company>
+  <Company>C.M.T</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>785</CharactersWithSpaces>
+  <CharactersWithSpaces>774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>統計資料申請辦法</dc:title>
-[...3 lines deleted...]
-  <dc:description> </dc:description>
+  <dc:title/>
+  <dc:creator>統計處黃逸芯</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>I20</cp:category>
 </cp:coreProperties>
 </file>