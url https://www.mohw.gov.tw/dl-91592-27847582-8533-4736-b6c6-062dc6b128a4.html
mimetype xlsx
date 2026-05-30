--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,19398 +1,9342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\郁萍\10_社會福利性別指標\113年\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stchieh05\交辦事項\張亮婕_更新114\張亮婕\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5CB22D3C-FFFD-4212-B41E-A150F6C2B38D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F6D58FA-8120-43A7-929E-293A4D67B5E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{17251A41-9264-44A8-BEED-2A33AE215EBF}"/>
   </bookViews>
   <sheets>
-    <sheet name="歷年" sheetId="8377" r:id="rId1"/>
-[...21 lines deleted...]
-    <sheet name="92" sheetId="8367" r:id="rId23"/>
+    <sheet name="歷年" sheetId="1" r:id="rId1"/>
+    <sheet name="114" sheetId="2" r:id="rId2"/>
+    <sheet name="113" sheetId="3" r:id="rId3"/>
+    <sheet name="112" sheetId="4" r:id="rId4"/>
+    <sheet name="111" sheetId="5" r:id="rId5"/>
+    <sheet name="110" sheetId="6" r:id="rId6"/>
+    <sheet name="109" sheetId="7" r:id="rId7"/>
+    <sheet name="108" sheetId="8" r:id="rId8"/>
+    <sheet name="107" sheetId="9" r:id="rId9"/>
+    <sheet name="106" sheetId="10" r:id="rId10"/>
+    <sheet name="105" sheetId="11" r:id="rId11"/>
+    <sheet name="104" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$2:$E$31</definedName>
-[...22 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$2:$F$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
-</file>
-[...112 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
     <author>統計處林郁萍</author>
   </authors>
   <commentList>
-    <comment ref="A28" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{1C669F62-FE0A-4156-8477-07779B5296A0}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市修正急難救助人次</t>
         </r>
       </text>
     </comment>
-    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{7DC9ABDB-5917-4E37-959F-6A357EF81754}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市、桃園市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A30" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{278F0093-F396-4706-8528-71743DA3FE6B}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A31" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
+    <comment ref="A13" authorId="0" shapeId="0" xr:uid="{7531AB4E-4542-49C2-8AF2-61DE784DD3EB}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524台北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A32" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
+    <comment ref="A14" authorId="0" shapeId="0" xr:uid="{DC052F16-1568-4B82-A26F-9116F1B30615}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524金門縣修正醫療及看護補助人次及金額、桃園市修正看護補助金額、台北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A33" authorId="1" shapeId="0" xr:uid="{F44A00E5-EDB9-4DB1-94A2-50F76F298253}">
+    <comment ref="A15" authorId="1" shapeId="0" xr:uid="{6891136D-8E4B-485C-AC5B-CFAEE5D9E249}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130815</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>臺北市修正急難救助人次及金額
-臺南市修正總人次、總救助金額</t>
+          <t>臺北市修正急難救助人次及金額</t>
         </r>
-      </text>
-[...12 lines deleted...]
-      <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>統計處</t>
-[...84 lines deleted...]
-          <t>修改急難救助金額。</t>
+          <t xml:space="preserve">
+臺南市修正總人次、總救助金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處林郁萍</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{CCDC2D97-3A1C-4ACB-8BEF-6F4D7D711B2B}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130815</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>臺北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A13" authorId="0" shapeId="0" xr:uid="{7F253840-CA73-4FA7-9C4E-CAD0A29DDF37}">
+    <comment ref="A13" authorId="0" shapeId="0" xr:uid="{C9EC1F16-B53A-42A2-BB21-A960AD5B2B25}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">1130820
+          <t>1130820</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>臺南市修正總人次、總救助金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{EDBFA7DA-84FA-4464-8F70-954ED2CB41D9}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000002000000}">
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{1F6DFFA9-22C9-404E-9E76-EAEA19679AAD}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正看護補助金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000003000000}">
+    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{283FC192-B5A7-4858-B2CA-9E44E65A6E82}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524修正醫療補助及看護補助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{8EF6A451-0643-42CD-ACAD-BF3853839950}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{E84DFA18-6F84-48CE-A12B-6FBFC4477388}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{12E4E4C0-7C0C-4DD8-AAC5-069B786DA9B2}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000002000000}">
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{5312A5C6-C401-4D43-9BA6-1D199FBB9BC5}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0600-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{13FC47BC-1258-4EB5-90B1-9606CB13E5AF}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments8.xml><?xml version="1.0" encoding="utf-8"?>
-[...108 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="860" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="48">
   <si>
-    <t>...</t>
-[...4 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+    <r>
+      <t xml:space="preserve">3.2-05 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>急難救助</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>地區別</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>急難現金救助</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總人次</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總救助金額</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>具原住民身份</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人次</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>計</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...11 lines deleted...]
-      <t>92</t>
+      <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2003</t>
+      <t>, 2015</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>93</t>
+      <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2004</t>
+      <t>, 2016</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>94</t>
+      <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2005</t>
+      <t>, 2017</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>95</t>
+      <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2006</t>
+      <t>, 2018</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>96</t>
+      <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2007</t>
+      <t>, 2019</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>97</t>
+      <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2008</t>
+      <t>, 2020</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>98</t>
+      <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2009</t>
+      <t>, 2021</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>99</t>
+      <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> ,2010</t>
+      <t>, 2022</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>100</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2011</t>
+      <t>, 2023</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>101</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2012</t>
+      <t>, 2024</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>102</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2013</t>
+      <t>, 2025</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...179 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：直轄市、縣﹝市﹞政府。</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...7 lines deleted...]
-    </r>
+    <t>說明：原住民：依原住民身分法，具原住民身分者即予以統計，而不論其是否隸屬於原住民戶。</t>
   </si>
   <si>
-    <r>
-[...7 lines deleted...]
-    </r>
+    <t xml:space="preserve">          </t>
   </si>
   <si>
-    <r>
-[...8 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>總計</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺中縣</t>
+      <t>新北市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　彰化縣</t>
+      <t>臺北市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　南投縣</t>
+      <t>桃園市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　雲林縣</t>
+      <t>臺中市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　嘉義縣</t>
+      <t>臺南市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺南縣</t>
+      <t>高雄市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　高雄縣</t>
+      <t>宜蘭縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　屏東縣</t>
+      <t>新竹縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺東縣</t>
+      <t>苗栗縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　澎湖縣</t>
+      <t>彰化縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　基隆市</t>
+      <t>南投縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　新竹市</t>
+      <t>雲林縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺中市</t>
+      <t>嘉義縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　嘉義市</t>
+      <t>屏東縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺南市</t>
+      <t>臺東縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>地區別</t>
+      <t>花蓮縣</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>急難現金救助</t>
+      <t>澎湖縣</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...7 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>107</t>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>基隆市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>金門縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>連江縣</t>
+    </r>
+  </si>
+  <si>
+    <t>桃園市</t>
+  </si>
+  <si>
+    <r>
+      <t>104-114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <r>
-[...1923 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="12" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="178" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
+  <numFmts count="3">
+    <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="177" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="178" formatCode="#,##0&quot; &quot;"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="細明體"/>
+      <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-[...15 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
-      <color indexed="81"/>
-[...73 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
-[...28 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...30 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="8"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...14 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...77 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right/>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="130">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="2"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="2"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...257 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
-[...3 lines deleted...]
-    <cellStyle name="千分位[0]" xfId="3" builtinId="6"/>
+  <cellStyles count="5">
+    <cellStyle name="cf1" xfId="3" xr:uid="{01FE8C07-9195-4F69-A86E-D399DA90FDC7}"/>
+    <cellStyle name="cf2" xfId="4" xr:uid="{F0C8BEFE-9875-4973-9E92-60F768286638}"/>
+    <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="一般_Sheet2" xfId="2" xr:uid="{D23D44CB-F93E-42CF-ACD7-A6638906C9BA}"/>
+    <cellStyle name="千分位[0]" xfId="1" builtinId="6" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="18">
+  <dxfs count="1">
     <dxf>
       <font>
-        <condense val="0"/>
-[...120 lines deleted...]
-        <color indexed="10"/>
+        <color rgb="FFFF0000"/>
+        <family val="1"/>
       </font>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...27 lines deleted...]
-      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
       <a:lstStyle/>
-    </a:spDef>
-[...29 lines deleted...]
-      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...47 lines deleted...]
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE792C37-D460-4ECE-B83B-C59868320974}">
+  <dimension ref="A1:Q21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="H33" sqref="H33"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="14.83203125" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...40 lines deleted...]
-      <c r="B6" s="92" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" s="6" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+    </row>
+    <row r="4" spans="1:17" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16"/>
+      <c r="B4" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="92" t="s">
-[...17 lines deleted...]
-      <c r="A8" s="41" t="s">
+    </row>
+    <row r="5" spans="1:17" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="2">
-[...18 lines deleted...]
-      <c r="G8"/>
+      <c r="C5" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="19"/>
+      <c r="F5" s="20"/>
+    </row>
+    <row r="6" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="45">
+        <v>37897</v>
+      </c>
+      <c r="C7" s="45">
+        <v>22356</v>
+      </c>
+      <c r="D7" s="45">
+        <v>15541</v>
+      </c>
+      <c r="E7" s="45">
+        <v>232605929</v>
+      </c>
+      <c r="F7" s="45">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="8">
+        <v>35900</v>
+      </c>
+      <c r="C8" s="8">
+        <v>21512</v>
+      </c>
+      <c r="D8" s="8">
+        <v>14388</v>
+      </c>
+      <c r="E8" s="8">
+        <v>223191601</v>
+      </c>
+      <c r="F8" s="8">
+        <v>457</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-[...23 lines deleted...]
-      <c r="G9"/>
+      <c r="Q8" s="10"/>
+    </row>
+    <row r="9" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8">
+        <v>34177</v>
+      </c>
+      <c r="C9" s="8">
+        <v>20388</v>
+      </c>
+      <c r="D9" s="8">
+        <v>13789</v>
+      </c>
+      <c r="E9" s="8">
+        <v>217484914</v>
+      </c>
+      <c r="F9" s="8">
+        <v>512</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-[...23 lines deleted...]
-      <c r="G10"/>
+      <c r="Q9" s="10"/>
+    </row>
+    <row r="10" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="8">
+        <v>34445</v>
+      </c>
+      <c r="C10" s="8">
+        <v>20220</v>
+      </c>
+      <c r="D10" s="8">
+        <v>14225</v>
+      </c>
+      <c r="E10" s="8">
+        <v>221302550</v>
+      </c>
+      <c r="F10" s="8">
+        <v>951</v>
+      </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-    </row>
-[...23 lines deleted...]
-      <c r="G11"/>
+      <c r="Q10" s="10"/>
+    </row>
+    <row r="11" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="8">
+        <v>32492</v>
+      </c>
+      <c r="C11" s="8">
+        <v>18976</v>
+      </c>
+      <c r="D11" s="8">
+        <v>13516</v>
+      </c>
+      <c r="E11" s="8">
+        <v>219487304</v>
+      </c>
+      <c r="F11" s="8">
+        <v>1587</v>
+      </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-[...23 lines deleted...]
-      <c r="G12"/>
+      <c r="Q11" s="10"/>
+    </row>
+    <row r="12" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8">
+        <v>32041</v>
+      </c>
+      <c r="C12" s="8">
+        <v>19154</v>
+      </c>
+      <c r="D12" s="8">
+        <v>12887</v>
+      </c>
+      <c r="E12" s="8">
+        <v>222784325</v>
+      </c>
+      <c r="F12" s="8">
+        <v>1454</v>
+      </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-[...23 lines deleted...]
-      <c r="G13"/>
+      <c r="Q12" s="10"/>
+    </row>
+    <row r="13" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="8">
+        <v>60446</v>
+      </c>
+      <c r="C13" s="8">
+        <v>31059</v>
+      </c>
+      <c r="D13" s="8">
+        <v>29387</v>
+      </c>
+      <c r="E13" s="8">
+        <v>369812692</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1397</v>
+      </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-[...23 lines deleted...]
-      <c r="G14"/>
+      <c r="Q13" s="10"/>
+    </row>
+    <row r="14" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="8">
+        <v>28037</v>
+      </c>
+      <c r="C14" s="8">
+        <v>16180</v>
+      </c>
+      <c r="D14" s="8">
+        <v>11857</v>
+      </c>
+      <c r="E14" s="8">
+        <v>201572543</v>
+      </c>
+      <c r="F14" s="8">
+        <v>1460</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-[...23 lines deleted...]
-      <c r="G15"/>
+      <c r="Q14" s="10"/>
+    </row>
+    <row r="15" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="8">
+        <v>28505</v>
+      </c>
+      <c r="C15" s="8">
+        <v>16764</v>
+      </c>
+      <c r="D15" s="8">
+        <v>11741</v>
+      </c>
+      <c r="E15" s="8">
+        <v>202563402</v>
+      </c>
+      <c r="F15" s="8">
+        <v>1514</v>
+      </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-[...23 lines deleted...]
-      <c r="G16"/>
+      <c r="Q15" s="10"/>
+    </row>
+    <row r="16" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="8">
+        <v>27121</v>
+      </c>
+      <c r="C16" s="8">
+        <v>15891</v>
+      </c>
+      <c r="D16" s="8">
+        <v>11230</v>
+      </c>
+      <c r="E16" s="8">
+        <v>194716133</v>
+      </c>
+      <c r="F16" s="8">
+        <v>1466</v>
+      </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-[...149 lines deleted...]
-      <c r="A22" s="88" t="s">
+      <c r="Q16" s="10"/>
+    </row>
+    <row r="17" spans="1:17" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="94" t="s">
+      <c r="B17" s="11">
+        <v>25976</v>
+      </c>
+      <c r="C17" s="11">
+        <v>15449</v>
+      </c>
+      <c r="D17" s="11">
+        <v>10527</v>
+      </c>
+      <c r="E17" s="11">
+        <v>184189276</v>
+      </c>
+      <c r="F17" s="12">
+        <v>1463</v>
+      </c>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="13"/>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="13"/>
+    </row>
+    <row r="18" spans="1:17" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="95"/>
-[...6 lines deleted...]
-      <c r="B23" s="99" t="s">
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="13"/>
+      <c r="O18" s="13"/>
+      <c r="P18" s="13"/>
+      <c r="Q18" s="13"/>
+    </row>
+    <row r="19" spans="1:17" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="13"/>
+      <c r="O19" s="13"/>
+      <c r="P19" s="13"/>
+      <c r="Q19" s="13"/>
+    </row>
+    <row r="20" spans="1:17" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="100"/>
-[...313 lines deleted...]
-      <c r="E38" s="38"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="13"/>
+      <c r="O20" s="13"/>
+      <c r="P20" s="13"/>
+      <c r="Q20" s="13"/>
+    </row>
+    <row r="21" spans="1:17" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="13"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="13"/>
+      <c r="O21" s="13"/>
+      <c r="P21" s="13"/>
+      <c r="Q21" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...16 lines deleted...]
-    <mergeCell ref="B23:D23"/>
+  <mergeCells count="9">
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:E6"/>
+    <mergeCell ref="F4:F6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="12" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.27559055118110237" footer="0.23622047244094491"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.59055118110236204" bottom="0.19685039370078702" header="0.27559055118110198" footer="0.19685039370078702"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+    <oddHeader>&amp;L&amp;"微軟正黑體,Regular"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,Regular"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49CB68DD-B33C-465B-94D6-FCE3683FB0BB}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...34 lines deleted...]
-      <c r="F5" s="85" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C6" s="92" t="s">
+      <c r="B8" s="11">
+        <v>34177</v>
+      </c>
+      <c r="C8" s="11">
+        <v>20388</v>
+      </c>
+      <c r="D8" s="11">
+        <v>13789</v>
+      </c>
+      <c r="E8" s="11">
+        <v>217484914</v>
+      </c>
+      <c r="F8" s="9">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2842</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1673</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1169</v>
+      </c>
+      <c r="E9" s="11">
+        <v>22273609</v>
+      </c>
+      <c r="F9" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="11">
+        <v>3099</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2135</v>
+      </c>
+      <c r="D10" s="9">
+        <v>964</v>
+      </c>
+      <c r="E10" s="11">
+        <v>12213841</v>
+      </c>
+      <c r="F10" s="9">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="11">
+        <v>4020</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2104</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1916</v>
+      </c>
+      <c r="E11" s="11">
+        <v>35700253</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>2648</v>
+      </c>
+      <c r="C12" s="11">
+        <v>1649</v>
+      </c>
+      <c r="D12" s="9">
+        <v>999</v>
+      </c>
+      <c r="E12" s="11">
+        <v>15612314</v>
+      </c>
+      <c r="F12" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="11">
+        <v>3587</v>
+      </c>
+      <c r="C13" s="11">
+        <v>2301</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1286</v>
+      </c>
+      <c r="E13" s="11">
+        <v>22634342</v>
+      </c>
+      <c r="F13" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3387</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1937</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1450</v>
+      </c>
+      <c r="E14" s="11">
+        <v>16639744</v>
+      </c>
+      <c r="F14" s="9">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="9">
+        <v>868</v>
+      </c>
+      <c r="C15" s="9">
+        <v>500</v>
+      </c>
+      <c r="D15" s="9">
+        <v>368</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4385600</v>
+      </c>
+      <c r="F15" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>308</v>
+      </c>
+      <c r="C16" s="9">
+        <v>167</v>
+      </c>
+      <c r="D16" s="9">
+        <v>141</v>
+      </c>
+      <c r="E16" s="11">
+        <v>3200968</v>
+      </c>
+      <c r="F16" s="9">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>2058</v>
+      </c>
+      <c r="C17" s="11">
+        <v>1218</v>
+      </c>
+      <c r="D17" s="9">
+        <v>840</v>
+      </c>
+      <c r="E17" s="11">
+        <v>12122865</v>
+      </c>
+      <c r="F17" s="9">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>2326</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1437</v>
+      </c>
+      <c r="D18" s="9">
+        <v>889</v>
+      </c>
+      <c r="E18" s="11">
+        <v>19922727</v>
+      </c>
+      <c r="F18" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1091</v>
+      </c>
+      <c r="C19" s="9">
+        <v>653</v>
+      </c>
+      <c r="D19" s="9">
+        <v>438</v>
+      </c>
+      <c r="E19" s="11">
+        <v>8158155</v>
+      </c>
+      <c r="F19" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>1310</v>
+      </c>
+      <c r="C20" s="9">
+        <v>781</v>
+      </c>
+      <c r="D20" s="9">
+        <v>529</v>
+      </c>
+      <c r="E20" s="11">
+        <v>15031694</v>
+      </c>
+      <c r="F20" s="9">
         <v>3</v>
       </c>
-      <c r="D6" s="92" t="s">
-[...34 lines deleted...]
-      <c r="A9" s="27" t="s">
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>94</v>
+      </c>
+      <c r="C21" s="9">
+        <v>63</v>
+      </c>
+      <c r="D21" s="9">
+        <v>31</v>
+      </c>
+      <c r="E21" s="11">
+        <v>962149</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>344</v>
+      </c>
+      <c r="C22" s="9">
+        <v>262</v>
+      </c>
+      <c r="D22" s="9">
         <v>82</v>
       </c>
-      <c r="B9" s="28">
-[...96 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="E22" s="11">
+        <v>1846031</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>118</v>
+      </c>
+      <c r="C23" s="9">
+        <v>86</v>
+      </c>
+      <c r="D23" s="9">
+        <v>32</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1257400</v>
+      </c>
+      <c r="F23" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
+        <v>304</v>
+      </c>
+      <c r="C24" s="9">
+        <v>223</v>
+      </c>
+      <c r="D24" s="9">
+        <v>81</v>
+      </c>
+      <c r="E24" s="11">
+        <v>3155508</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1353</v>
+      </c>
+      <c r="C25" s="9">
+        <v>753</v>
+      </c>
+      <c r="D25" s="9">
+        <v>600</v>
+      </c>
+      <c r="E25" s="11">
+        <v>5875778</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>3123</v>
+      </c>
+      <c r="C26" s="11">
+        <v>1633</v>
+      </c>
+      <c r="D26" s="11">
+        <v>1490</v>
+      </c>
+      <c r="E26" s="11">
+        <v>9055883</v>
+      </c>
+      <c r="F26" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>416</v>
+      </c>
+      <c r="C27" s="9">
+        <v>270</v>
+      </c>
+      <c r="D27" s="9">
+        <v>146</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1777269</v>
+      </c>
+      <c r="F27" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>783</v>
+      </c>
+      <c r="C28" s="9">
+        <v>481</v>
+      </c>
+      <c r="D28" s="9">
+        <v>302</v>
+      </c>
+      <c r="E28" s="11">
+        <v>4060933</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
         <v>84</v>
       </c>
-      <c r="B14" s="28">
-[...322 lines deleted...]
-      <c r="C30" s="51">
+      <c r="C29" s="9">
+        <v>50</v>
+      </c>
+      <c r="D29" s="9">
+        <v>34</v>
+      </c>
+      <c r="E29" s="11">
+        <v>1170851</v>
+      </c>
+      <c r="F29" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="30">
+        <v>14</v>
+      </c>
+      <c r="C30" s="30">
         <v>12</v>
-      </c>
-[...6254 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D30" s="30">
         <v>2</v>
       </c>
-      <c r="E30" s="31">
-[...44 lines deleted...]
-      <c r="F34" s="11"/>
+      <c r="E30" s="12">
+        <v>427000</v>
+      </c>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+    </row>
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E43"/>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{975579FF-0D27-4D97-9913-7C013F07FDAA}">
+  <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...16 lines deleted...]
-      <c r="B4" s="106" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="41">
+        <v>35900</v>
+      </c>
+      <c r="C8" s="41">
+        <v>21512</v>
+      </c>
+      <c r="D8" s="41">
+        <v>14388</v>
+      </c>
+      <c r="E8" s="41">
+        <v>223191601</v>
+      </c>
+      <c r="F8" s="42">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="41">
+        <v>3062</v>
+      </c>
+      <c r="C9" s="41">
+        <v>1812</v>
+      </c>
+      <c r="D9" s="41">
+        <v>1250</v>
+      </c>
+      <c r="E9" s="41">
+        <v>23522798</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="41">
+        <v>3671</v>
+      </c>
+      <c r="C10" s="41">
+        <v>2458</v>
+      </c>
+      <c r="D10" s="41">
+        <v>1213</v>
+      </c>
+      <c r="E10" s="41">
+        <v>13304635</v>
+      </c>
+      <c r="F10" s="42">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="41">
+        <v>4337</v>
+      </c>
+      <c r="C11" s="41">
+        <v>2282</v>
+      </c>
+      <c r="D11" s="41">
+        <v>2055</v>
+      </c>
+      <c r="E11" s="41">
+        <v>33962418</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="41">
+        <v>2955</v>
+      </c>
+      <c r="C12" s="41">
+        <v>1812</v>
+      </c>
+      <c r="D12" s="41">
+        <v>1143</v>
+      </c>
+      <c r="E12" s="41">
+        <v>16309465</v>
+      </c>
+      <c r="F12" s="42">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="41">
+        <v>3820</v>
+      </c>
+      <c r="C13" s="41">
+        <v>2392</v>
+      </c>
+      <c r="D13" s="41">
+        <v>1428</v>
+      </c>
+      <c r="E13" s="41">
+        <v>25576606</v>
+      </c>
+      <c r="F13" s="42">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="41">
+        <v>3522</v>
+      </c>
+      <c r="C14" s="41">
+        <v>2051</v>
+      </c>
+      <c r="D14" s="41">
+        <v>1471</v>
+      </c>
+      <c r="E14" s="41">
+        <v>17881468</v>
+      </c>
+      <c r="F14" s="42">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="28">
+        <v>962</v>
+      </c>
+      <c r="C15" s="28">
+        <v>538</v>
+      </c>
+      <c r="D15" s="28">
+        <v>424</v>
+      </c>
+      <c r="E15" s="28">
+        <v>4723150</v>
+      </c>
+      <c r="F15" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="28">
+        <v>334</v>
+      </c>
+      <c r="C16" s="28">
+        <v>180</v>
+      </c>
+      <c r="D16" s="28">
+        <v>154</v>
+      </c>
+      <c r="E16" s="28">
+        <v>3116853</v>
+      </c>
+      <c r="F16" s="33">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="28">
+        <v>2097</v>
+      </c>
+      <c r="C17" s="28">
+        <v>1350</v>
+      </c>
+      <c r="D17" s="28">
+        <v>747</v>
+      </c>
+      <c r="E17" s="28">
+        <v>14025796</v>
+      </c>
+      <c r="F17" s="33">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="28">
+        <v>2143</v>
+      </c>
+      <c r="C18" s="28">
+        <v>1314</v>
+      </c>
+      <c r="D18" s="28">
+        <v>829</v>
+      </c>
+      <c r="E18" s="28">
+        <v>17557270</v>
+      </c>
+      <c r="F18" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="28">
+        <v>1231</v>
+      </c>
+      <c r="C19" s="28">
+        <v>748</v>
+      </c>
+      <c r="D19" s="28">
+        <v>483</v>
+      </c>
+      <c r="E19" s="28">
+        <v>9214028</v>
+      </c>
+      <c r="F19" s="33">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="28">
+        <v>1449</v>
+      </c>
+      <c r="C20" s="28">
+        <v>892</v>
+      </c>
+      <c r="D20" s="28">
+        <v>557</v>
+      </c>
+      <c r="E20" s="28">
+        <v>18846703</v>
+      </c>
+      <c r="F20" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="28">
+        <v>98</v>
+      </c>
+      <c r="C21" s="28">
+        <v>66</v>
+      </c>
+      <c r="D21" s="28">
+        <v>32</v>
+      </c>
+      <c r="E21" s="28">
+        <v>921677</v>
+      </c>
+      <c r="F21" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="28">
+        <v>274</v>
+      </c>
+      <c r="C22" s="28">
+        <v>212</v>
+      </c>
+      <c r="D22" s="28">
+        <v>62</v>
+      </c>
+      <c r="E22" s="28">
+        <v>1592146</v>
+      </c>
+      <c r="F22" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="28">
+        <v>136</v>
+      </c>
+      <c r="C23" s="28">
+        <v>105</v>
+      </c>
+      <c r="D23" s="28">
+        <v>31</v>
+      </c>
+      <c r="E23" s="28">
+        <v>1233997</v>
+      </c>
+      <c r="F23" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="28">
+        <v>293</v>
+      </c>
+      <c r="C24" s="28">
+        <v>213</v>
+      </c>
+      <c r="D24" s="28">
+        <v>80</v>
+      </c>
+      <c r="E24" s="28">
+        <v>2966351</v>
+      </c>
+      <c r="F24" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="28">
+        <v>1122</v>
+      </c>
+      <c r="C25" s="28">
+        <v>605</v>
+      </c>
+      <c r="D25" s="28">
+        <v>517</v>
+      </c>
+      <c r="E25" s="28">
+        <v>4697588</v>
+      </c>
+      <c r="F25" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="28">
+        <v>3003</v>
+      </c>
+      <c r="C26" s="28">
+        <v>1590</v>
+      </c>
+      <c r="D26" s="28">
+        <v>1413</v>
+      </c>
+      <c r="E26" s="28">
+        <v>6681500</v>
+      </c>
+      <c r="F26" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="28">
+        <v>494</v>
+      </c>
+      <c r="C27" s="28">
+        <v>330</v>
+      </c>
+      <c r="D27" s="28">
+        <v>164</v>
+      </c>
+      <c r="E27" s="28">
+        <v>1936636</v>
+      </c>
+      <c r="F27" s="33">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="28">
+        <v>810</v>
+      </c>
+      <c r="C28" s="28">
+        <v>494</v>
+      </c>
+      <c r="D28" s="28">
+        <v>316</v>
+      </c>
+      <c r="E28" s="28">
+        <v>4035418</v>
+      </c>
+      <c r="F28" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="28">
+        <v>71</v>
+      </c>
+      <c r="C29" s="28">
         <v>56</v>
       </c>
-      <c r="C4" s="107"/>
-[...463 lines deleted...]
-      <c r="B33" s="77">
+      <c r="D29" s="28">
+        <v>15</v>
+      </c>
+      <c r="E29" s="28">
+        <v>760198</v>
+      </c>
+      <c r="F29" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="31">
         <v>16</v>
       </c>
-      <c r="C33" s="51">
-[...71 lines deleted...]
-      <c r="E43" s="39"/>
+      <c r="C30" s="31">
+        <v>12</v>
+      </c>
+      <c r="D30" s="31">
+        <v>4</v>
+      </c>
+      <c r="E30" s="31">
+        <v>324900</v>
+      </c>
+      <c r="F30" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+    </row>
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="9">
+    <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
-    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="B6:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="E5:E7"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...15 lines deleted...]
-  </headerFooter>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E43"/>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87D67FAD-8CDD-446E-BB7A-17EB3FF252C3}">
+  <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="B8" sqref="B8:B33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M23" sqref="M23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="15.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...16 lines deleted...]
-      <c r="B4" s="106" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="41">
+        <v>37897</v>
+      </c>
+      <c r="C8" s="41">
+        <v>22356</v>
+      </c>
+      <c r="D8" s="41">
+        <v>15541</v>
+      </c>
+      <c r="E8" s="41">
+        <v>232605929</v>
+      </c>
+      <c r="F8" s="42">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="41">
+        <v>2632</v>
+      </c>
+      <c r="C9" s="41">
+        <v>1534</v>
+      </c>
+      <c r="D9" s="41">
+        <v>1098</v>
+      </c>
+      <c r="E9" s="41">
+        <v>22325759</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="41">
+        <v>4325</v>
+      </c>
+      <c r="C10" s="41">
+        <v>2912</v>
+      </c>
+      <c r="D10" s="41">
+        <v>1413</v>
+      </c>
+      <c r="E10" s="41">
+        <v>17458692</v>
+      </c>
+      <c r="F10" s="42">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="41">
+        <v>4686</v>
+      </c>
+      <c r="C11" s="41">
+        <v>2345</v>
+      </c>
+      <c r="D11" s="41">
+        <v>2341</v>
+      </c>
+      <c r="E11" s="41">
+        <v>33828306</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="41">
+        <v>3131</v>
+      </c>
+      <c r="C12" s="41">
+        <v>1916</v>
+      </c>
+      <c r="D12" s="41">
+        <v>1215</v>
+      </c>
+      <c r="E12" s="41">
+        <v>18674964</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="41">
+        <v>3873</v>
+      </c>
+      <c r="C13" s="41">
+        <v>2341</v>
+      </c>
+      <c r="D13" s="41">
+        <v>1532</v>
+      </c>
+      <c r="E13" s="41">
+        <v>24732072</v>
+      </c>
+      <c r="F13" s="42">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="41">
+        <v>3922</v>
+      </c>
+      <c r="C14" s="41">
+        <v>2301</v>
+      </c>
+      <c r="D14" s="41">
+        <v>1621</v>
+      </c>
+      <c r="E14" s="41">
+        <v>19667539</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="28">
+        <v>919</v>
+      </c>
+      <c r="C15" s="28">
+        <v>498</v>
+      </c>
+      <c r="D15" s="28">
+        <v>421</v>
+      </c>
+      <c r="E15" s="28">
+        <v>4522270</v>
+      </c>
+      <c r="F15" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="28">
+        <v>325</v>
+      </c>
+      <c r="C16" s="28">
+        <v>219</v>
+      </c>
+      <c r="D16" s="28">
+        <v>106</v>
+      </c>
+      <c r="E16" s="28">
+        <v>2824261</v>
+      </c>
+      <c r="F16" s="33">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="28">
+        <v>2076</v>
+      </c>
+      <c r="C17" s="28">
+        <v>1249</v>
+      </c>
+      <c r="D17" s="28">
+        <v>827</v>
+      </c>
+      <c r="E17" s="28">
+        <v>13513617</v>
+      </c>
+      <c r="F17" s="33">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="28">
+        <v>2077</v>
+      </c>
+      <c r="C18" s="28">
+        <v>1269</v>
+      </c>
+      <c r="D18" s="28">
+        <v>808</v>
+      </c>
+      <c r="E18" s="28">
+        <v>16768780</v>
+      </c>
+      <c r="F18" s="33">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="28">
+        <v>1244</v>
+      </c>
+      <c r="C19" s="28">
+        <v>769</v>
+      </c>
+      <c r="D19" s="28">
+        <v>475</v>
+      </c>
+      <c r="E19" s="28">
+        <v>9449190</v>
+      </c>
+      <c r="F19" s="33">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="28">
+        <v>1399</v>
+      </c>
+      <c r="C20" s="28">
+        <v>916</v>
+      </c>
+      <c r="D20" s="28">
+        <v>483</v>
+      </c>
+      <c r="E20" s="28">
+        <v>20702740</v>
+      </c>
+      <c r="F20" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="28">
+        <v>116</v>
+      </c>
+      <c r="C21" s="28">
+        <v>88</v>
+      </c>
+      <c r="D21" s="28">
+        <v>28</v>
+      </c>
+      <c r="E21" s="28">
+        <v>1221834</v>
+      </c>
+      <c r="F21" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="28">
+        <v>231</v>
+      </c>
+      <c r="C22" s="28">
+        <v>165</v>
+      </c>
+      <c r="D22" s="28">
+        <v>66</v>
+      </c>
+      <c r="E22" s="28">
+        <v>958032</v>
+      </c>
+      <c r="F22" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="28">
+        <v>143</v>
+      </c>
+      <c r="C23" s="28">
+        <v>105</v>
+      </c>
+      <c r="D23" s="28">
+        <v>38</v>
+      </c>
+      <c r="E23" s="28">
+        <v>1174291</v>
+      </c>
+      <c r="F23" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="28">
+        <v>246</v>
+      </c>
+      <c r="C24" s="28">
+        <v>174</v>
+      </c>
+      <c r="D24" s="28">
+        <v>72</v>
+      </c>
+      <c r="E24" s="28">
+        <v>2406468</v>
+      </c>
+      <c r="F24" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="28">
+        <v>1103</v>
+      </c>
+      <c r="C25" s="28">
+        <v>601</v>
+      </c>
+      <c r="D25" s="28">
+        <v>502</v>
+      </c>
+      <c r="E25" s="28">
+        <v>4625819</v>
+      </c>
+      <c r="F25" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="28">
+        <v>4126</v>
+      </c>
+      <c r="C26" s="28">
+        <v>2098</v>
+      </c>
+      <c r="D26" s="28">
+        <v>2028</v>
+      </c>
+      <c r="E26" s="28">
+        <v>9475573</v>
+      </c>
+      <c r="F26" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="28">
+        <v>497</v>
+      </c>
+      <c r="C27" s="28">
+        <v>322</v>
+      </c>
+      <c r="D27" s="28">
+        <v>175</v>
+      </c>
+      <c r="E27" s="28">
+        <v>3013043</v>
+      </c>
+      <c r="F27" s="33">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="28">
+        <v>736</v>
+      </c>
+      <c r="C28" s="28">
+        <v>466</v>
+      </c>
+      <c r="D28" s="28">
+        <v>270</v>
+      </c>
+      <c r="E28" s="28">
+        <v>3709725</v>
+      </c>
+      <c r="F28" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="28">
+        <v>74</v>
+      </c>
+      <c r="C29" s="28">
         <v>56</v>
       </c>
-      <c r="C4" s="107"/>
-[...469 lines deleted...]
-      <c r="D33" s="51">
+      <c r="D29" s="28">
+        <v>18</v>
+      </c>
+      <c r="E29" s="28">
+        <v>990454</v>
+      </c>
+      <c r="F29" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="31">
+        <v>16</v>
+      </c>
+      <c r="C30" s="31">
+        <v>12</v>
+      </c>
+      <c r="D30" s="31">
         <v>4</v>
       </c>
-      <c r="E33" s="51">
-[...65 lines deleted...]
-      <c r="E43" s="39"/>
+      <c r="E30" s="31">
+        <v>562500</v>
+      </c>
+      <c r="F30" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+    </row>
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="9">
+    <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
-    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="B6:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="E5:E7"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...15 lines deleted...]
-  </headerFooter>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E43"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{556181FD-BBB3-4334-BE46-A702A06602D5}">
+  <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...36 lines deleted...]
-      <c r="B6" s="114" t="s">
+    <row r="1" spans="1:10" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="11">
+        <v>25976</v>
+      </c>
+      <c r="C8" s="11">
+        <v>15449</v>
+      </c>
+      <c r="D8" s="11">
+        <v>10527</v>
+      </c>
+      <c r="E8" s="11">
+        <v>184189276</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1463</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>1928</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1060</v>
+      </c>
+      <c r="D9" s="11">
+        <v>868</v>
+      </c>
+      <c r="E9" s="11">
+        <v>23019122</v>
+      </c>
+      <c r="F9" s="9">
+        <v>55</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="25">
+        <v>1926</v>
+      </c>
+      <c r="C10" s="26">
+        <v>1173</v>
+      </c>
+      <c r="D10" s="9">
+        <v>753</v>
+      </c>
+      <c r="E10" s="26">
+        <v>10256789</v>
+      </c>
+      <c r="F10" s="9">
+        <v>19</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="11">
+        <v>1506</v>
+      </c>
+      <c r="C11" s="11">
+        <v>842</v>
+      </c>
+      <c r="D11" s="11">
+        <v>664</v>
+      </c>
+      <c r="E11" s="11">
+        <v>16314580</v>
+      </c>
+      <c r="F11" s="9">
+        <v>198</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1208</v>
+      </c>
+      <c r="C12" s="11">
+        <v>776</v>
+      </c>
+      <c r="D12" s="9">
+        <v>432</v>
+      </c>
+      <c r="E12" s="11">
+        <v>8604069</v>
+      </c>
+      <c r="F12" s="9">
+        <v>8</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="114" t="s">
-[...32 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="B13" s="11">
+        <v>2429</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1621</v>
+      </c>
+      <c r="D13" s="11">
+        <v>808</v>
+      </c>
+      <c r="E13" s="11">
+        <v>13509285</v>
+      </c>
+      <c r="F13" s="9">
+        <v>9</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3723</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2144</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1579</v>
+      </c>
+      <c r="E14" s="11">
+        <v>21995544</v>
+      </c>
+      <c r="F14" s="9">
+        <v>67</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11">
+        <v>681</v>
+      </c>
+      <c r="C15" s="9">
+        <v>401</v>
+      </c>
+      <c r="D15" s="9">
+        <v>280</v>
+      </c>
+      <c r="E15" s="11">
+        <v>3396000</v>
+      </c>
+      <c r="F15" s="9">
+        <v>176</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>371</v>
+      </c>
+      <c r="C16" s="9">
+        <v>222</v>
+      </c>
+      <c r="D16" s="9">
+        <v>149</v>
+      </c>
+      <c r="E16" s="11">
+        <v>4557674</v>
+      </c>
+      <c r="F16" s="28">
+        <v>0</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>1646</v>
+      </c>
+      <c r="C17" s="11">
+        <v>937</v>
+      </c>
+      <c r="D17" s="9">
+        <v>709</v>
+      </c>
+      <c r="E17" s="11">
+        <v>12638738</v>
+      </c>
+      <c r="F17" s="9">
+        <v>328</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>3546</v>
+      </c>
+      <c r="C18" s="11">
+        <v>2144</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1402</v>
+      </c>
+      <c r="E18" s="11">
+        <v>22243551</v>
+      </c>
+      <c r="F18" s="9">
+        <v>42</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1584</v>
+      </c>
+      <c r="C19" s="9">
+        <v>934</v>
+      </c>
+      <c r="D19" s="9">
+        <v>650</v>
+      </c>
+      <c r="E19" s="11">
+        <v>12669125</v>
+      </c>
+      <c r="F19" s="9">
+        <v>512</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>1323</v>
+      </c>
+      <c r="C20" s="9">
+        <v>784</v>
+      </c>
+      <c r="D20" s="9">
+        <v>539</v>
+      </c>
+      <c r="E20" s="11">
+        <v>14010000</v>
+      </c>
+      <c r="F20" s="28">
+        <v>0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>126</v>
+      </c>
+      <c r="C21" s="9">
+        <v>89</v>
+      </c>
+      <c r="D21" s="9">
+        <v>37</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1474308</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>227</v>
+      </c>
+      <c r="C22" s="9">
+        <v>152</v>
+      </c>
+      <c r="D22" s="9">
+        <v>75</v>
+      </c>
+      <c r="E22" s="11">
+        <v>982487</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>191</v>
+      </c>
+      <c r="C23" s="9">
+        <v>134</v>
+      </c>
+      <c r="D23" s="9">
+        <v>57</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1790286</v>
+      </c>
+      <c r="F23" s="28">
+        <v>16</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
+        <v>154</v>
+      </c>
+      <c r="C24" s="9">
         <v>120</v>
       </c>
-      <c r="B9" s="40">
-[...56 lines deleted...]
-      <c r="D12" s="50">
+      <c r="D24" s="9">
+        <v>34</v>
+      </c>
+      <c r="E24" s="11">
+        <v>334838</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1660</v>
+      </c>
+      <c r="C25" s="9">
+        <v>844</v>
+      </c>
+      <c r="D25" s="9">
+        <v>816</v>
+      </c>
+      <c r="E25" s="11">
+        <v>7948000</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>679</v>
+      </c>
+      <c r="C26" s="11">
+        <v>406</v>
+      </c>
+      <c r="D26" s="11">
+        <v>273</v>
+      </c>
+      <c r="E26" s="11">
+        <v>2059466</v>
+      </c>
+      <c r="F26" s="9">
+        <v>31</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>308</v>
+      </c>
+      <c r="C27" s="9">
+        <v>182</v>
+      </c>
+      <c r="D27" s="9">
         <v>126</v>
       </c>
-      <c r="E12" s="50">
-[...191 lines deleted...]
-      <c r="A24" s="35" t="s">
+      <c r="E27" s="11">
+        <v>1797428</v>
+      </c>
+      <c r="F27" s="9">
+        <v>2</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>703</v>
+      </c>
+      <c r="C28" s="9">
+        <v>439</v>
+      </c>
+      <c r="D28" s="9">
+        <v>264</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3717127</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
+        <v>49</v>
+      </c>
+      <c r="C29" s="9">
         <v>38</v>
       </c>
-      <c r="B24" s="40">
-[...155 lines deleted...]
-      <c r="C33" s="51">
+      <c r="D29" s="9">
+        <v>11</v>
+      </c>
+      <c r="E29" s="11">
+        <v>674994</v>
+      </c>
+      <c r="F29" s="28">
+        <v>0</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="30">
         <v>8</v>
       </c>
-      <c r="D33" s="51">
-[...68 lines deleted...]
-      <c r="E43" s="39"/>
+      <c r="C30" s="30">
+        <v>7</v>
+      </c>
+      <c r="D30" s="30">
+        <v>1</v>
+      </c>
+      <c r="E30" s="12">
+        <v>195865</v>
+      </c>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="9">
+    <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
-    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="B6:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="E5:E7"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...625 lines deleted...]
-  </headerFooter>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22D33F21-5D7E-4FB8-8110-C1B9F9265EED}">
   <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...34 lines deleted...]
-      <c r="F5" s="85" t="s">
+    <row r="1" spans="1:10" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>1514</v>
+      <c r="B8" s="11">
+        <v>27121</v>
+      </c>
+      <c r="C8" s="11">
+        <v>15891</v>
+      </c>
+      <c r="D8" s="11">
+        <v>11230</v>
+      </c>
+      <c r="E8" s="11">
+        <v>194716133</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1466</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
-    <row r="9" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>35</v>
+    <row r="9" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2125</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1252</v>
+      </c>
+      <c r="D9" s="11">
+        <v>873</v>
+      </c>
+      <c r="E9" s="11">
+        <v>24028122</v>
+      </c>
+      <c r="F9" s="9">
+        <v>60</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
-    <row r="10" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>14</v>
+    <row r="10" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="25">
+        <v>2016</v>
+      </c>
+      <c r="C10" s="26">
+        <v>1231</v>
+      </c>
+      <c r="D10" s="9">
+        <v>785</v>
+      </c>
+      <c r="E10" s="26">
+        <v>10269839</v>
+      </c>
+      <c r="F10" s="9">
+        <v>13</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
-    <row r="11" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>298</v>
+    <row r="11" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="11">
+        <v>2206</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1241</v>
+      </c>
+      <c r="D11" s="11">
+        <v>965</v>
+      </c>
+      <c r="E11" s="11">
+        <v>24462197</v>
+      </c>
+      <c r="F11" s="9">
+        <v>245</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
-    <row r="12" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>10</v>
+    <row r="12" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1349</v>
+      </c>
+      <c r="C12" s="11">
+        <v>884</v>
+      </c>
+      <c r="D12" s="9">
+        <v>465</v>
+      </c>
+      <c r="E12" s="11">
+        <v>8455826</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
-    <row r="13" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>15</v>
+    <row r="13" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="11">
+        <v>2160</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1318</v>
+      </c>
+      <c r="D13" s="11">
+        <v>842</v>
+      </c>
+      <c r="E13" s="11">
+        <v>13480863</v>
+      </c>
+      <c r="F13" s="9">
+        <v>10</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
-    <row r="14" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>86</v>
+    <row r="14" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3961</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2192</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1769</v>
+      </c>
+      <c r="E14" s="11">
+        <v>24449327</v>
+      </c>
+      <c r="F14" s="9">
+        <v>71</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
-    <row r="15" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>128</v>
+    <row r="15" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11">
+        <v>678</v>
+      </c>
+      <c r="C15" s="9">
+        <v>352</v>
+      </c>
+      <c r="D15" s="9">
+        <v>326</v>
+      </c>
+      <c r="E15" s="11">
+        <v>3003000</v>
+      </c>
+      <c r="F15" s="9">
+        <v>182</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
-    <row r="16" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>32</v>
+    <row r="16" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>423</v>
+      </c>
+      <c r="C16" s="9">
+        <v>235</v>
+      </c>
+      <c r="D16" s="9">
+        <v>188</v>
+      </c>
+      <c r="E16" s="11">
+        <v>4655915</v>
+      </c>
+      <c r="F16" s="9">
+        <v>39</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
-    <row r="17" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>335</v>
+    <row r="17" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>1555</v>
+      </c>
+      <c r="C17" s="11">
+        <v>831</v>
+      </c>
+      <c r="D17" s="9">
+        <v>724</v>
+      </c>
+      <c r="E17" s="11">
+        <v>11229091</v>
+      </c>
+      <c r="F17" s="9">
+        <v>313</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
-    <row r="18" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>31</v>
+    <row r="18" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>3430</v>
+      </c>
+      <c r="C18" s="11">
+        <v>2100</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1330</v>
+      </c>
+      <c r="E18" s="11">
+        <v>22447519</v>
+      </c>
+      <c r="F18" s="9">
+        <v>26</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
-    <row r="19" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>408</v>
+    <row r="19" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1634</v>
+      </c>
+      <c r="C19" s="9">
+        <v>955</v>
+      </c>
+      <c r="D19" s="9">
+        <v>679</v>
+      </c>
+      <c r="E19" s="11">
+        <v>12634330</v>
+      </c>
+      <c r="F19" s="9">
+        <v>386</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
-    <row r="20" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...15 lines deleted...]
-      <c r="F20" s="50">
+    <row r="20" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>1299</v>
+      </c>
+      <c r="C20" s="9">
+        <v>785</v>
+      </c>
+      <c r="D20" s="9">
+        <v>514</v>
+      </c>
+      <c r="E20" s="11">
+        <v>12851022</v>
+      </c>
+      <c r="F20" s="28">
         <v>0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
-    <row r="21" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>5</v>
+    <row r="21" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>158</v>
+      </c>
+      <c r="C21" s="9">
+        <v>95</v>
+      </c>
+      <c r="D21" s="9">
+        <v>63</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1783127</v>
+      </c>
+      <c r="F21" s="28">
+        <v>2</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
-    <row r="22" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...15 lines deleted...]
-      <c r="F22" s="50">
+    <row r="22" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>214</v>
+      </c>
+      <c r="C22" s="9">
+        <v>142</v>
+      </c>
+      <c r="D22" s="9">
+        <v>72</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1012450</v>
+      </c>
+      <c r="F22" s="28">
         <v>0</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
-    <row r="23" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>70</v>
+    <row r="23" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>207</v>
+      </c>
+      <c r="C23" s="9">
+        <v>130</v>
+      </c>
+      <c r="D23" s="9">
+        <v>77</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1956639</v>
+      </c>
+      <c r="F23" s="28">
+        <v>63</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
     </row>
-    <row r="24" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...15 lines deleted...]
-      <c r="F24" s="50">
+    <row r="24" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
+        <v>173</v>
+      </c>
+      <c r="C24" s="9">
+        <v>126</v>
+      </c>
+      <c r="D24" s="9">
+        <v>47</v>
+      </c>
+      <c r="E24" s="11">
+        <v>364548</v>
+      </c>
+      <c r="F24" s="28">
         <v>0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
-    <row r="25" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...15 lines deleted...]
-      <c r="F25" s="50">
+    <row r="25" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1685</v>
+      </c>
+      <c r="C25" s="9">
+        <v>920</v>
+      </c>
+      <c r="D25" s="9">
+        <v>765</v>
+      </c>
+      <c r="E25" s="11">
+        <v>7950000</v>
+      </c>
+      <c r="F25" s="28">
         <v>0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
-    <row r="26" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>39</v>
+    <row r="26" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>777</v>
+      </c>
+      <c r="C26" s="11">
+        <v>449</v>
+      </c>
+      <c r="D26" s="11">
+        <v>328</v>
+      </c>
+      <c r="E26" s="11">
+        <v>2212138</v>
+      </c>
+      <c r="F26" s="9">
+        <v>47</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
-    <row r="27" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...16 lines deleted...]
-        <v>8</v>
+    <row r="27" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>290</v>
+      </c>
+      <c r="C27" s="9">
+        <v>187</v>
+      </c>
+      <c r="D27" s="9">
+        <v>103</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1836159</v>
+      </c>
+      <c r="F27" s="9">
+        <v>7</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
-    <row r="28" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...15 lines deleted...]
-      <c r="F28" s="50">
+    <row r="28" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>696</v>
+      </c>
+      <c r="C28" s="9">
+        <v>413</v>
+      </c>
+      <c r="D28" s="9">
+        <v>283</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3806884</v>
+      </c>
+      <c r="F28" s="28">
         <v>0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
     </row>
-    <row r="29" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...15 lines deleted...]
-      <c r="F29" s="50">
+    <row r="29" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
+        <v>72</v>
+      </c>
+      <c r="C29" s="9">
+        <v>42</v>
+      </c>
+      <c r="D29" s="9">
+        <v>30</v>
+      </c>
+      <c r="E29" s="11">
+        <v>1304345</v>
+      </c>
+      <c r="F29" s="28">
         <v>0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
-    <row r="30" spans="1:10" s="8" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...1 lines deleted...]
-        <v>116</v>
+    <row r="30" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
       </c>
       <c r="B30" s="30">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C30" s="30">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D30" s="30">
         <v>2</v>
       </c>
-      <c r="E30" s="31">
-[...2 lines deleted...]
-      <c r="F30" s="51">
+      <c r="E30" s="12">
+        <v>522792</v>
+      </c>
+      <c r="F30" s="31">
         <v>0</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
     </row>
-    <row r="31" spans="1:10" s="9" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...5 lines deleted...]
-      <c r="F31" s="17"/>
+    <row r="31" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
-    <row r="32" spans="1:10" s="72" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...21 lines deleted...]
-      <c r="F34" s="11"/>
+    <row r="32" spans="1:10" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
-    <mergeCell ref="E5:E7"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
-    <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId1"/>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AC055BA-8EA9-4ADD-8BCB-AE2ACD379D49}">
+  <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...34 lines deleted...]
-      <c r="F5" s="85" t="s">
+    <row r="1" spans="1:10" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A8" s="33" t="s">
+      <c r="B8" s="36">
+        <v>28505</v>
+      </c>
+      <c r="C8" s="36">
+        <v>16764</v>
+      </c>
+      <c r="D8" s="11">
+        <v>11741</v>
+      </c>
+      <c r="E8" s="36">
+        <v>202563402</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1514</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2353</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1399</v>
+      </c>
+      <c r="D9" s="11">
+        <v>954</v>
+      </c>
+      <c r="E9" s="11">
+        <v>26177104</v>
+      </c>
+      <c r="F9" s="9">
+        <v>35</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="37">
+        <v>2453</v>
+      </c>
+      <c r="C10" s="38">
+        <v>1452</v>
+      </c>
+      <c r="D10" s="9">
+        <v>1001</v>
+      </c>
+      <c r="E10" s="38">
+        <v>12676252</v>
+      </c>
+      <c r="F10" s="9">
+        <v>14</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="11">
+        <v>2228</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1284</v>
+      </c>
+      <c r="D11" s="11">
+        <v>944</v>
+      </c>
+      <c r="E11" s="11">
+        <v>25209575</v>
+      </c>
+      <c r="F11" s="9">
+        <v>298</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1415</v>
+      </c>
+      <c r="C12" s="11">
+        <v>899</v>
+      </c>
+      <c r="D12" s="9">
+        <v>516</v>
+      </c>
+      <c r="E12" s="11">
+        <v>9742185</v>
+      </c>
+      <c r="F12" s="9">
+        <v>10</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="37">
+        <v>2014</v>
+      </c>
+      <c r="C13" s="38">
+        <v>1247</v>
+      </c>
+      <c r="D13" s="38">
+        <v>767</v>
+      </c>
+      <c r="E13" s="38">
+        <v>13167556</v>
+      </c>
+      <c r="F13" s="39">
+        <v>15</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3800</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2075</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1725</v>
+      </c>
+      <c r="E14" s="11">
+        <v>24258035</v>
+      </c>
+      <c r="F14" s="9">
+        <v>86</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11">
+        <v>705</v>
+      </c>
+      <c r="C15" s="9">
+        <v>411</v>
+      </c>
+      <c r="D15" s="9">
+        <v>294</v>
+      </c>
+      <c r="E15" s="11">
+        <v>3159000</v>
+      </c>
+      <c r="F15" s="9">
+        <v>128</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>265</v>
+      </c>
+      <c r="C16" s="9">
+        <v>139</v>
+      </c>
+      <c r="D16" s="9">
+        <v>126</v>
+      </c>
+      <c r="E16" s="11">
+        <v>2006095</v>
+      </c>
+      <c r="F16" s="9">
+        <v>32</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>1758</v>
+      </c>
+      <c r="C17" s="11">
+        <v>976</v>
+      </c>
+      <c r="D17" s="9">
+        <v>782</v>
+      </c>
+      <c r="E17" s="11">
+        <v>11324359</v>
+      </c>
+      <c r="F17" s="9">
+        <v>335</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>4028</v>
+      </c>
+      <c r="C18" s="11">
+        <v>2459</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1569</v>
+      </c>
+      <c r="E18" s="11">
+        <v>26123822</v>
+      </c>
+      <c r="F18" s="9">
+        <v>31</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1566</v>
+      </c>
+      <c r="C19" s="9">
+        <v>898</v>
+      </c>
+      <c r="D19" s="9">
+        <v>668</v>
+      </c>
+      <c r="E19" s="11">
+        <v>12202025</v>
+      </c>
+      <c r="F19" s="9">
+        <v>408</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>1302</v>
+      </c>
+      <c r="C20" s="9">
+        <v>795</v>
+      </c>
+      <c r="D20" s="9">
+        <v>507</v>
+      </c>
+      <c r="E20" s="11">
+        <v>13449225</v>
+      </c>
+      <c r="F20" s="28">
+        <v>0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>128</v>
+      </c>
+      <c r="C21" s="9">
+        <v>82</v>
+      </c>
+      <c r="D21" s="9">
         <v>46</v>
       </c>
-      <c r="B8" s="29">
-[...56 lines deleted...]
-      <c r="A11" s="27" t="s">
+      <c r="E21" s="11">
+        <v>1441816</v>
+      </c>
+      <c r="F21" s="28">
+        <v>5</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>323</v>
+      </c>
+      <c r="C22" s="9">
+        <v>238</v>
+      </c>
+      <c r="D22" s="9">
+        <v>85</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1753761</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>271</v>
+      </c>
+      <c r="C23" s="9">
+        <v>170</v>
+      </c>
+      <c r="D23" s="9">
+        <v>101</v>
+      </c>
+      <c r="E23" s="11">
+        <v>2168080</v>
+      </c>
+      <c r="F23" s="28">
+        <v>70</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
         <v>110</v>
       </c>
-      <c r="B11" s="29">
-[...105 lines deleted...]
-      <c r="D16" s="12">
+      <c r="C24" s="9">
         <v>77</v>
       </c>
-      <c r="E16" s="29">
-[...42 lines deleted...]
-      <c r="F18" s="12">
+      <c r="D24" s="9">
+        <v>33</v>
+      </c>
+      <c r="E24" s="11">
+        <v>259711</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1713</v>
+      </c>
+      <c r="C25" s="9">
+        <v>912</v>
+      </c>
+      <c r="D25" s="9">
+        <v>801</v>
+      </c>
+      <c r="E25" s="11">
+        <v>7944510</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>972</v>
+      </c>
+      <c r="C26" s="11">
+        <v>554</v>
+      </c>
+      <c r="D26" s="11">
+        <v>418</v>
+      </c>
+      <c r="E26" s="11">
+        <v>2803413</v>
+      </c>
+      <c r="F26" s="9">
+        <v>39</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>316</v>
+      </c>
+      <c r="C27" s="9">
+        <v>220</v>
+      </c>
+      <c r="D27" s="9">
+        <v>96</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1581860</v>
+      </c>
+      <c r="F27" s="9">
         <v>8</v>
       </c>
-    </row>
-[...222 lines deleted...]
-        <v>116</v>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>724</v>
+      </c>
+      <c r="C28" s="9">
+        <v>432</v>
+      </c>
+      <c r="D28" s="9">
+        <v>292</v>
+      </c>
+      <c r="E28" s="11">
+        <v>4036575</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
+        <v>52</v>
+      </c>
+      <c r="C29" s="9">
+        <v>38</v>
+      </c>
+      <c r="D29" s="9">
+        <v>14</v>
+      </c>
+      <c r="E29" s="11">
+        <v>791243</v>
+      </c>
+      <c r="F29" s="28">
+        <v>0</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
       </c>
       <c r="B30" s="30">
         <v>9</v>
       </c>
       <c r="C30" s="30">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D30" s="30">
-        <v>4</v>
-[...38 lines deleted...]
-      <c r="F34" s="11"/>
+        <v>2</v>
+      </c>
+      <c r="E30" s="12">
+        <v>287200</v>
+      </c>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="A32:E32"/>
-[...4 lines deleted...]
-    <mergeCell ref="B5:D5"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{844813FF-BCAB-4EDE-8D70-2E11A9BA5A6B}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...16 lines deleted...]
-      <c r="B4" s="94" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="11">
+        <v>28037</v>
+      </c>
+      <c r="C8" s="11">
+        <v>16180</v>
+      </c>
+      <c r="D8" s="11">
+        <v>11857</v>
+      </c>
+      <c r="E8" s="11">
+        <v>201572543</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2038</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1160</v>
+      </c>
+      <c r="D9" s="11">
+        <v>878</v>
+      </c>
+      <c r="E9" s="11">
+        <v>21992819</v>
+      </c>
+      <c r="F9" s="9">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="11">
+        <v>3483</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1881</v>
+      </c>
+      <c r="D10" s="9">
+        <v>1602</v>
+      </c>
+      <c r="E10" s="11">
+        <v>15269261</v>
+      </c>
+      <c r="F10" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="11">
+        <v>2537</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1386</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1151</v>
+      </c>
+      <c r="E11" s="11">
+        <v>28389084</v>
+      </c>
+      <c r="F11" s="9">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1267</v>
+      </c>
+      <c r="C12" s="11">
+        <v>819</v>
+      </c>
+      <c r="D12" s="9">
+        <v>448</v>
+      </c>
+      <c r="E12" s="11">
+        <v>8648313</v>
+      </c>
+      <c r="F12" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="11">
+        <v>2126</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1313</v>
+      </c>
+      <c r="D13" s="11">
+        <v>813</v>
+      </c>
+      <c r="E13" s="11">
+        <v>13699404</v>
+      </c>
+      <c r="F13" s="9">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3497</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1947</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1550</v>
+      </c>
+      <c r="E14" s="11">
+        <v>23063384</v>
+      </c>
+      <c r="F14" s="9">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11">
+        <v>797</v>
+      </c>
+      <c r="C15" s="9">
+        <v>462</v>
+      </c>
+      <c r="D15" s="9">
+        <v>335</v>
+      </c>
+      <c r="E15" s="11">
+        <v>3678500</v>
+      </c>
+      <c r="F15" s="9">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>179</v>
+      </c>
+      <c r="C16" s="9">
+        <v>102</v>
+      </c>
+      <c r="D16" s="9">
+        <v>77</v>
+      </c>
+      <c r="E16" s="11">
+        <v>1716052</v>
+      </c>
+      <c r="F16" s="9">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>1875</v>
+      </c>
+      <c r="C17" s="11">
+        <v>987</v>
+      </c>
+      <c r="D17" s="9">
+        <v>888</v>
+      </c>
+      <c r="E17" s="11">
+        <v>12057722</v>
+      </c>
+      <c r="F17" s="9">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>3254</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1983</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1271</v>
+      </c>
+      <c r="E18" s="11">
+        <v>25390470</v>
+      </c>
+      <c r="F18" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1668</v>
+      </c>
+      <c r="C19" s="9">
+        <v>994</v>
+      </c>
+      <c r="D19" s="9">
+        <v>674</v>
+      </c>
+      <c r="E19" s="11">
+        <v>12787754</v>
+      </c>
+      <c r="F19" s="9">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>1179</v>
+      </c>
+      <c r="C20" s="9">
+        <v>718</v>
+      </c>
+      <c r="D20" s="9">
+        <v>461</v>
+      </c>
+      <c r="E20" s="11">
+        <v>14251024</v>
+      </c>
+      <c r="F20" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>97</v>
+      </c>
+      <c r="C21" s="9">
+        <v>65</v>
+      </c>
+      <c r="D21" s="9">
+        <v>32</v>
+      </c>
+      <c r="E21" s="11">
+        <v>934083</v>
+      </c>
+      <c r="F21" s="28">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>326</v>
+      </c>
+      <c r="C22" s="9">
+        <v>242</v>
+      </c>
+      <c r="D22" s="9">
+        <v>84</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1814170</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>216</v>
+      </c>
+      <c r="C23" s="9">
+        <v>145</v>
+      </c>
+      <c r="D23" s="9">
+        <v>71</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1889607</v>
+      </c>
+      <c r="F23" s="28">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
+        <v>96</v>
+      </c>
+      <c r="C24" s="9">
+        <v>60</v>
+      </c>
+      <c r="D24" s="9">
+        <v>36</v>
+      </c>
+      <c r="E24" s="11">
+        <v>220920</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1511</v>
+      </c>
+      <c r="C25" s="9">
+        <v>798</v>
+      </c>
+      <c r="D25" s="9">
+        <v>713</v>
+      </c>
+      <c r="E25" s="11">
+        <v>6949358</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>943</v>
+      </c>
+      <c r="C26" s="11">
+        <v>535</v>
+      </c>
+      <c r="D26" s="11">
+        <v>408</v>
+      </c>
+      <c r="E26" s="11">
+        <v>2969735</v>
+      </c>
+      <c r="F26" s="9">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>231</v>
+      </c>
+      <c r="C27" s="9">
+        <v>155</v>
+      </c>
+      <c r="D27" s="9">
+        <v>76</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1292136</v>
+      </c>
+      <c r="F27" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>658</v>
+      </c>
+      <c r="C28" s="9">
+        <v>394</v>
+      </c>
+      <c r="D28" s="9">
+        <v>264</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3708387</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
+        <v>50</v>
+      </c>
+      <c r="C29" s="9">
+        <v>29</v>
+      </c>
+      <c r="D29" s="9">
+        <v>21</v>
+      </c>
+      <c r="E29" s="11">
+        <v>643468</v>
+      </c>
+      <c r="F29" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="30">
+        <v>9</v>
+      </c>
+      <c r="C30" s="30">
+        <v>5</v>
+      </c>
+      <c r="D30" s="30">
+        <v>4</v>
+      </c>
+      <c r="E30" s="12">
+        <v>206892</v>
+      </c>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+    </row>
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="95"/>
-[...6 lines deleted...]
-      <c r="B5" s="99" t="s">
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="100"/>
-[...520 lines deleted...]
-      <c r="F34" s="11"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="A32:E32"/>
-[...3 lines deleted...]
-    <mergeCell ref="F5:F7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E382A91B-2D93-4217-A61E-372565FCF86B}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...16 lines deleted...]
-      <c r="B4" s="94" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="11">
+        <v>60446</v>
+      </c>
+      <c r="C8" s="11">
+        <v>31059</v>
+      </c>
+      <c r="D8" s="11">
+        <v>29387</v>
+      </c>
+      <c r="E8" s="11">
+        <v>369812692</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2390</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1466</v>
+      </c>
+      <c r="D9" s="11">
+        <v>924</v>
+      </c>
+      <c r="E9" s="11">
+        <v>23490637</v>
+      </c>
+      <c r="F9" s="9">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="11">
+        <v>34022</v>
+      </c>
+      <c r="C10" s="11">
+        <v>15380</v>
+      </c>
+      <c r="D10" s="9">
+        <v>18642</v>
+      </c>
+      <c r="E10" s="11">
+        <v>178157683</v>
+      </c>
+      <c r="F10" s="9">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="11">
+        <v>3201</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1776</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1425</v>
+      </c>
+      <c r="E11" s="11">
+        <v>30967899</v>
+      </c>
+      <c r="F11" s="9">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1571</v>
+      </c>
+      <c r="C12" s="11">
+        <v>987</v>
+      </c>
+      <c r="D12" s="9">
+        <v>584</v>
+      </c>
+      <c r="E12" s="11">
+        <v>10285118</v>
+      </c>
+      <c r="F12" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="11">
+        <v>2443</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1564</v>
+      </c>
+      <c r="D13" s="11">
+        <v>879</v>
+      </c>
+      <c r="E13" s="11">
+        <v>15912934</v>
+      </c>
+      <c r="F13" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3631</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2042</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1589</v>
+      </c>
+      <c r="E14" s="11">
+        <v>23252592</v>
+      </c>
+      <c r="F14" s="9">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11">
+        <v>883</v>
+      </c>
+      <c r="C15" s="9">
+        <v>489</v>
+      </c>
+      <c r="D15" s="9">
+        <v>394</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4081500</v>
+      </c>
+      <c r="F15" s="9">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>223</v>
+      </c>
+      <c r="C16" s="9">
+        <v>142</v>
+      </c>
+      <c r="D16" s="9">
+        <v>81</v>
+      </c>
+      <c r="E16" s="11">
+        <v>2057183</v>
+      </c>
+      <c r="F16" s="9">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>1855</v>
+      </c>
+      <c r="C17" s="11">
+        <v>1015</v>
+      </c>
+      <c r="D17" s="9">
+        <v>840</v>
+      </c>
+      <c r="E17" s="11">
+        <v>11306749</v>
+      </c>
+      <c r="F17" s="9">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>3251</v>
+      </c>
+      <c r="C18" s="11">
+        <v>2040</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1211</v>
+      </c>
+      <c r="E18" s="11">
+        <v>23901970</v>
+      </c>
+      <c r="F18" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1643</v>
+      </c>
+      <c r="C19" s="9">
+        <v>941</v>
+      </c>
+      <c r="D19" s="9">
+        <v>702</v>
+      </c>
+      <c r="E19" s="11">
+        <v>12247547</v>
+      </c>
+      <c r="F19" s="9">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>883</v>
+      </c>
+      <c r="C20" s="9">
+        <v>564</v>
+      </c>
+      <c r="D20" s="9">
+        <v>319</v>
+      </c>
+      <c r="E20" s="11">
+        <v>11140656</v>
+      </c>
+      <c r="F20" s="28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>129</v>
+      </c>
+      <c r="C21" s="9">
+        <v>87</v>
+      </c>
+      <c r="D21" s="9">
+        <v>42</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1255559</v>
+      </c>
+      <c r="F21" s="28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>392</v>
+      </c>
+      <c r="C22" s="9">
+        <v>283</v>
+      </c>
+      <c r="D22" s="9">
+        <v>109</v>
+      </c>
+      <c r="E22" s="11">
+        <v>2116315</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>154</v>
+      </c>
+      <c r="C23" s="9">
+        <v>110</v>
+      </c>
+      <c r="D23" s="9">
+        <v>44</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1398089</v>
+      </c>
+      <c r="F23" s="28">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
+        <v>140</v>
+      </c>
+      <c r="C24" s="9">
+        <v>100</v>
+      </c>
+      <c r="D24" s="9">
+        <v>40</v>
+      </c>
+      <c r="E24" s="11">
+        <v>528073</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1505</v>
+      </c>
+      <c r="C25" s="9">
+        <v>808</v>
+      </c>
+      <c r="D25" s="9">
+        <v>697</v>
+      </c>
+      <c r="E25" s="11">
+        <v>6912819</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>1064</v>
+      </c>
+      <c r="C26" s="11">
+        <v>614</v>
+      </c>
+      <c r="D26" s="11">
+        <v>450</v>
+      </c>
+      <c r="E26" s="11">
+        <v>4657845</v>
+      </c>
+      <c r="F26" s="9">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>252</v>
+      </c>
+      <c r="C27" s="9">
+        <v>159</v>
+      </c>
+      <c r="D27" s="9">
+        <v>93</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1086417</v>
+      </c>
+      <c r="F27" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>728</v>
+      </c>
+      <c r="C28" s="9">
+        <v>437</v>
+      </c>
+      <c r="D28" s="9">
+        <v>291</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3738822</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
+        <v>78</v>
+      </c>
+      <c r="C29" s="9">
+        <v>49</v>
+      </c>
+      <c r="D29" s="9">
+        <v>29</v>
+      </c>
+      <c r="E29" s="11">
+        <v>1126375</v>
+      </c>
+      <c r="F29" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="30">
+        <v>8</v>
+      </c>
+      <c r="C30" s="30">
+        <v>6</v>
+      </c>
+      <c r="D30" s="30">
+        <v>2</v>
+      </c>
+      <c r="E30" s="12">
+        <v>189910</v>
+      </c>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+    </row>
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="95"/>
-[...6 lines deleted...]
-      <c r="B5" s="99" t="s">
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="100"/>
-[...520 lines deleted...]
-      <c r="F34" s="11"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
-    <mergeCell ref="B5:D5"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="A32:E32"/>
-[...3 lines deleted...]
-    <mergeCell ref="F5:F7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C4BF6FB-AF52-4613-A210-C6E7F687A0BC}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...16 lines deleted...]
-      <c r="B4" s="94" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="11">
+        <v>32041</v>
+      </c>
+      <c r="C8" s="11">
+        <v>19154</v>
+      </c>
+      <c r="D8" s="11">
+        <v>12887</v>
+      </c>
+      <c r="E8" s="11">
+        <v>222784325</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2738</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1672</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1066</v>
+      </c>
+      <c r="E9" s="11">
+        <v>25507883</v>
+      </c>
+      <c r="F9" s="9">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="11">
+        <v>2622</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1675</v>
+      </c>
+      <c r="D10" s="9">
+        <v>947</v>
+      </c>
+      <c r="E10" s="11">
+        <v>11648318</v>
+      </c>
+      <c r="F10" s="9">
         <v>20</v>
       </c>
-      <c r="C4" s="95"/>
-[...6 lines deleted...]
-      <c r="B5" s="99" t="s">
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="11">
+        <v>4345</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2401</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1944</v>
+      </c>
+      <c r="E11" s="11">
+        <v>39957316</v>
+      </c>
+      <c r="F11" s="9">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1999</v>
+      </c>
+      <c r="C12" s="11">
+        <v>1235</v>
+      </c>
+      <c r="D12" s="9">
+        <v>764</v>
+      </c>
+      <c r="E12" s="11">
+        <v>12496049</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="11">
+        <v>3062</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1938</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1124</v>
+      </c>
+      <c r="E13" s="11">
+        <v>19381401</v>
+      </c>
+      <c r="F13" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3591</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2049</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1542</v>
+      </c>
+      <c r="E14" s="11">
+        <v>22346974</v>
+      </c>
+      <c r="F14" s="9">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11">
+        <v>958</v>
+      </c>
+      <c r="C15" s="9">
+        <v>533</v>
+      </c>
+      <c r="D15" s="9">
+        <v>425</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4667500</v>
+      </c>
+      <c r="F15" s="9">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>331</v>
+      </c>
+      <c r="C16" s="9">
+        <v>190</v>
+      </c>
+      <c r="D16" s="9">
+        <v>141</v>
+      </c>
+      <c r="E16" s="11">
+        <v>3110117</v>
+      </c>
+      <c r="F16" s="9">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>2182</v>
+      </c>
+      <c r="C17" s="11">
+        <v>1234</v>
+      </c>
+      <c r="D17" s="9">
+        <v>948</v>
+      </c>
+      <c r="E17" s="11">
+        <v>14035358</v>
+      </c>
+      <c r="F17" s="9">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>2553</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1565</v>
+      </c>
+      <c r="D18" s="9">
+        <v>988</v>
+      </c>
+      <c r="E18" s="11">
+        <v>19708186</v>
+      </c>
+      <c r="F18" s="9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1627</v>
+      </c>
+      <c r="C19" s="9">
+        <v>978</v>
+      </c>
+      <c r="D19" s="9">
+        <v>649</v>
+      </c>
+      <c r="E19" s="11">
+        <v>11699030</v>
+      </c>
+      <c r="F19" s="9">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>981</v>
+      </c>
+      <c r="C20" s="9">
+        <v>635</v>
+      </c>
+      <c r="D20" s="9">
+        <v>346</v>
+      </c>
+      <c r="E20" s="11">
+        <v>12912044</v>
+      </c>
+      <c r="F20" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>199</v>
+      </c>
+      <c r="C21" s="9">
+        <v>140</v>
+      </c>
+      <c r="D21" s="9">
+        <v>59</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1921971</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>425</v>
+      </c>
+      <c r="C22" s="9">
+        <v>305</v>
+      </c>
+      <c r="D22" s="9">
+        <v>120</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1947495</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>142</v>
+      </c>
+      <c r="C23" s="9">
+        <v>99</v>
+      </c>
+      <c r="D23" s="9">
+        <v>43</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1210958</v>
+      </c>
+      <c r="F23" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
+        <v>129</v>
+      </c>
+      <c r="C24" s="9">
+        <v>83</v>
+      </c>
+      <c r="D24" s="9">
+        <v>46</v>
+      </c>
+      <c r="E24" s="11">
+        <v>517493</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1472</v>
+      </c>
+      <c r="C25" s="9">
+        <v>845</v>
+      </c>
+      <c r="D25" s="9">
+        <v>627</v>
+      </c>
+      <c r="E25" s="11">
+        <v>6532929</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>1383</v>
+      </c>
+      <c r="C26" s="11">
+        <v>795</v>
+      </c>
+      <c r="D26" s="11">
+        <v>588</v>
+      </c>
+      <c r="E26" s="11">
+        <v>5610100</v>
+      </c>
+      <c r="F26" s="9">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>396</v>
+      </c>
+      <c r="C27" s="9">
+        <v>256</v>
+      </c>
+      <c r="D27" s="9">
+        <v>140</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1670458</v>
+      </c>
+      <c r="F27" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>803</v>
+      </c>
+      <c r="C28" s="9">
+        <v>463</v>
+      </c>
+      <c r="D28" s="9">
+        <v>340</v>
+      </c>
+      <c r="E28" s="11">
+        <v>4212422</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
+        <v>86</v>
+      </c>
+      <c r="C29" s="9">
+        <v>52</v>
+      </c>
+      <c r="D29" s="9">
+        <v>34</v>
+      </c>
+      <c r="E29" s="11">
+        <v>1191503</v>
+      </c>
+      <c r="F29" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="30">
+        <v>17</v>
+      </c>
+      <c r="C30" s="30">
+        <v>11</v>
+      </c>
+      <c r="D30" s="30">
+        <v>6</v>
+      </c>
+      <c r="E30" s="12">
+        <v>498820</v>
+      </c>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+    </row>
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="100"/>
-[...520 lines deleted...]
-      <c r="F34" s="11"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
+    <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="E5:E7"/>
-[...1 lines deleted...]
-    <mergeCell ref="B5:D5"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99302880-6060-43D2-B54D-DC2B795B5120}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1">
-[...13 lines deleted...]
-      <c r="A4" s="88" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="11">
+        <v>32492</v>
+      </c>
+      <c r="C8" s="11">
+        <v>18976</v>
+      </c>
+      <c r="D8" s="11">
+        <v>13516</v>
+      </c>
+      <c r="E8" s="11">
+        <v>219487304</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2383</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1441</v>
+      </c>
+      <c r="D9" s="11">
+        <v>942</v>
+      </c>
+      <c r="E9" s="11">
+        <v>21203811</v>
+      </c>
+      <c r="F9" s="9">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="11">
+        <v>2478</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1623</v>
+      </c>
+      <c r="D10" s="9">
+        <v>855</v>
+      </c>
+      <c r="E10" s="11">
+        <v>10418575</v>
+      </c>
+      <c r="F10" s="9">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="11">
+        <v>4197</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2230</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1967</v>
+      </c>
+      <c r="E11" s="11">
+        <v>36829913</v>
+      </c>
+      <c r="F11" s="9">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>2007</v>
+      </c>
+      <c r="C12" s="11">
+        <v>1276</v>
+      </c>
+      <c r="D12" s="9">
+        <v>731</v>
+      </c>
+      <c r="E12" s="11">
+        <v>12851269</v>
+      </c>
+      <c r="F12" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="11">
+        <v>3519</v>
+      </c>
+      <c r="C13" s="11">
+        <v>2152</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1367</v>
+      </c>
+      <c r="E13" s="11">
+        <v>22267683</v>
+      </c>
+      <c r="F13" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3734</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1941</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1793</v>
+      </c>
+      <c r="E14" s="11">
+        <v>23899107</v>
+      </c>
+      <c r="F14" s="9">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11">
+        <v>983</v>
+      </c>
+      <c r="C15" s="9">
+        <v>558</v>
+      </c>
+      <c r="D15" s="9">
+        <v>425</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4540600</v>
+      </c>
+      <c r="F15" s="9">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>390</v>
+      </c>
+      <c r="C16" s="9">
+        <v>203</v>
+      </c>
+      <c r="D16" s="9">
+        <v>187</v>
+      </c>
+      <c r="E16" s="11">
+        <v>3415786</v>
+      </c>
+      <c r="F16" s="9">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>2253</v>
+      </c>
+      <c r="C17" s="11">
+        <v>1250</v>
+      </c>
+      <c r="D17" s="9">
+        <v>1003</v>
+      </c>
+      <c r="E17" s="11">
+        <v>12719838</v>
+      </c>
+      <c r="F17" s="9">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>2099</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1274</v>
+      </c>
+      <c r="D18" s="9">
+        <v>825</v>
+      </c>
+      <c r="E18" s="11">
+        <v>18707588</v>
+      </c>
+      <c r="F18" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1694</v>
+      </c>
+      <c r="C19" s="9">
+        <v>1011</v>
+      </c>
+      <c r="D19" s="9">
+        <v>683</v>
+      </c>
+      <c r="E19" s="11">
+        <v>12073238</v>
+      </c>
+      <c r="F19" s="9">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>963</v>
+      </c>
+      <c r="C20" s="9">
+        <v>596</v>
+      </c>
+      <c r="D20" s="9">
+        <v>367</v>
+      </c>
+      <c r="E20" s="11">
+        <v>11764232</v>
+      </c>
+      <c r="F20" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>113</v>
+      </c>
+      <c r="C21" s="9">
+        <v>78</v>
+      </c>
+      <c r="D21" s="9">
+        <v>35</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1170183</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>393</v>
+      </c>
+      <c r="C22" s="9">
+        <v>272</v>
+      </c>
+      <c r="D22" s="9">
+        <v>121</v>
+      </c>
+      <c r="E22" s="11">
+        <v>2156994</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>172</v>
+      </c>
+      <c r="C23" s="9">
+        <v>124</v>
+      </c>
+      <c r="D23" s="9">
+        <v>48</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1372158</v>
+      </c>
+      <c r="F23" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
+        <v>259</v>
+      </c>
+      <c r="C24" s="9">
+        <v>197</v>
+      </c>
+      <c r="D24" s="9">
+        <v>62</v>
+      </c>
+      <c r="E24" s="11">
+        <v>2552380</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1504</v>
+      </c>
+      <c r="C25" s="9">
+        <v>847</v>
+      </c>
+      <c r="D25" s="9">
+        <v>657</v>
+      </c>
+      <c r="E25" s="11">
+        <v>6457879</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>2062</v>
+      </c>
+      <c r="C26" s="11">
+        <v>1116</v>
+      </c>
+      <c r="D26" s="11">
+        <v>946</v>
+      </c>
+      <c r="E26" s="11">
+        <v>7298686</v>
+      </c>
+      <c r="F26" s="9">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>415</v>
+      </c>
+      <c r="C27" s="9">
+        <v>259</v>
+      </c>
+      <c r="D27" s="9">
+        <v>156</v>
+      </c>
+      <c r="E27" s="11">
+        <v>2186387</v>
+      </c>
+      <c r="F27" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>792</v>
+      </c>
+      <c r="C28" s="9">
+        <v>468</v>
+      </c>
+      <c r="D28" s="9">
+        <v>324</v>
+      </c>
+      <c r="E28" s="11">
+        <v>4290694</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
+        <v>72</v>
+      </c>
+      <c r="C29" s="9">
+        <v>53</v>
+      </c>
+      <c r="D29" s="9">
         <v>19</v>
       </c>
-      <c r="B4" s="94" t="s">
+      <c r="E29" s="11">
+        <v>1098884</v>
+      </c>
+      <c r="F29" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="30">
+        <v>10</v>
+      </c>
+      <c r="C30" s="30">
+        <v>7</v>
+      </c>
+      <c r="D30" s="30">
+        <v>3</v>
+      </c>
+      <c r="E30" s="12">
+        <v>211419</v>
+      </c>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+    </row>
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="95"/>
-[...11 lines deleted...]
-      <c r="E5" s="96" t="s">
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="85" t="s">
-[...515 lines deleted...]
-      <c r="F34" s="11"/>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="B5:D5"/>
-    <mergeCell ref="E5:E7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E061B1EC-9216-4D1D-8AF0-9ED30E7049B2}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="11">
+        <v>34445</v>
+      </c>
+      <c r="C8" s="11">
+        <v>20220</v>
+      </c>
+      <c r="D8" s="11">
+        <v>14225</v>
+      </c>
+      <c r="E8" s="11">
+        <v>221302550</v>
+      </c>
+      <c r="F8" s="9">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="11">
+        <v>2684</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1570</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1114</v>
+      </c>
+      <c r="E9" s="11">
+        <v>22747872</v>
+      </c>
+      <c r="F9" s="9">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="11">
+        <v>2863</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1852</v>
+      </c>
+      <c r="D10" s="9">
+        <v>1011</v>
+      </c>
+      <c r="E10" s="11">
+        <v>11842078</v>
+      </c>
+      <c r="F10" s="9">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="11">
+        <v>3827</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2033</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1794</v>
+      </c>
+      <c r="E11" s="11">
+        <v>34223216</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11">
+        <v>2355</v>
+      </c>
+      <c r="C12" s="11">
+        <v>1456</v>
+      </c>
+      <c r="D12" s="9">
+        <v>899</v>
+      </c>
+      <c r="E12" s="11">
+        <v>14437046</v>
+      </c>
+      <c r="F12" s="9">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="11">
+        <v>3597</v>
+      </c>
+      <c r="C13" s="11">
+        <v>2274</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1323</v>
+      </c>
+      <c r="E13" s="11">
+        <v>23080359</v>
+      </c>
+      <c r="F13" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="11">
+        <v>3704</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2051</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1653</v>
+      </c>
+      <c r="E14" s="11">
+        <v>18943169</v>
+      </c>
+      <c r="F14" s="9">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11">
+        <v>1000</v>
+      </c>
+      <c r="C15" s="9">
+        <v>570</v>
+      </c>
+      <c r="D15" s="9">
+        <v>430</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4518000</v>
+      </c>
+      <c r="F15" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="9">
+        <v>283</v>
+      </c>
+      <c r="C16" s="9">
         <v>166</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="F5" s="85" t="s">
+      <c r="D16" s="9">
+        <v>117</v>
+      </c>
+      <c r="E16" s="11">
+        <v>2809602</v>
+      </c>
+      <c r="F16" s="9">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="11">
+        <v>2325</v>
+      </c>
+      <c r="C17" s="11">
+        <v>1357</v>
+      </c>
+      <c r="D17" s="9">
+        <v>968</v>
+      </c>
+      <c r="E17" s="11">
+        <v>13526368</v>
+      </c>
+      <c r="F17" s="9">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="11">
+        <v>2302</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1359</v>
+      </c>
+      <c r="D18" s="9">
+        <v>943</v>
+      </c>
+      <c r="E18" s="11">
+        <v>20469290</v>
+      </c>
+      <c r="F18" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1605</v>
+      </c>
+      <c r="C19" s="9">
+        <v>963</v>
+      </c>
+      <c r="D19" s="9">
+        <v>642</v>
+      </c>
+      <c r="E19" s="11">
+        <v>11529409</v>
+      </c>
+      <c r="F19" s="9">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>1282</v>
+      </c>
+      <c r="C20" s="9">
+        <v>778</v>
+      </c>
+      <c r="D20" s="9">
+        <v>504</v>
+      </c>
+      <c r="E20" s="11">
+        <v>15140419</v>
+      </c>
+      <c r="F20" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="9">
+        <v>103</v>
+      </c>
+      <c r="C21" s="9">
+        <v>75</v>
+      </c>
+      <c r="D21" s="9">
+        <v>28</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1056183</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="9">
+        <v>352</v>
+      </c>
+      <c r="C22" s="9">
+        <v>244</v>
+      </c>
+      <c r="D22" s="9">
+        <v>108</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1915243</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="9">
+        <v>106</v>
+      </c>
+      <c r="C23" s="9">
+        <v>77</v>
+      </c>
+      <c r="D23" s="9">
+        <v>29</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1035172</v>
+      </c>
+      <c r="F23" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="9">
+        <v>284</v>
+      </c>
+      <c r="C24" s="9">
+        <v>224</v>
+      </c>
+      <c r="D24" s="9">
+        <v>60</v>
+      </c>
+      <c r="E24" s="11">
+        <v>3419170</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1449</v>
+      </c>
+      <c r="C25" s="9">
+        <v>801</v>
+      </c>
+      <c r="D25" s="9">
+        <v>648</v>
+      </c>
+      <c r="E25" s="11">
+        <v>6164440</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="11">
+        <v>3228</v>
+      </c>
+      <c r="C26" s="11">
+        <v>1667</v>
+      </c>
+      <c r="D26" s="11">
+        <v>1561</v>
+      </c>
+      <c r="E26" s="11">
+        <v>8119328</v>
+      </c>
+      <c r="F26" s="9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="9">
+        <v>320</v>
+      </c>
+      <c r="C27" s="9">
+        <v>227</v>
+      </c>
+      <c r="D27" s="9">
+        <v>93</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1448733</v>
+      </c>
+      <c r="F27" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="9">
+        <v>697</v>
+      </c>
+      <c r="C28" s="9">
+        <v>424</v>
+      </c>
+      <c r="D28" s="9">
+        <v>273</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3609728</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="9">
+        <v>63</v>
+      </c>
+      <c r="C29" s="9">
+        <v>40</v>
+      </c>
+      <c r="D29" s="9">
         <v>23</v>
       </c>
-    </row>
-[...464 lines deleted...]
-        <v>116</v>
+      <c r="E29" s="11">
+        <v>748775</v>
+      </c>
+      <c r="F29" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>45</v>
       </c>
       <c r="B30" s="30">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C30" s="30">
         <v>12</v>
       </c>
       <c r="D30" s="30">
-        <v>2</v>
-[...38 lines deleted...]
-      <c r="F34" s="11"/>
+        <v>4</v>
+      </c>
+      <c r="E30" s="12">
+        <v>518950</v>
+      </c>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="33"/>
+    </row>
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="A32:E32"/>
-[...3 lines deleted...]
-    <mergeCell ref="B4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
-      <vt:lpstr>103</vt:lpstr>
-[...21 lines deleted...]
-      <vt:lpstr>'99'!Print_Area</vt:lpstr>
       <vt:lpstr>歷年!Print_Area</vt:lpstr>
-      <vt:lpstr>'100'!Print_Titles</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>'99'!Print_Titles</vt:lpstr>
       <vt:lpstr>歷年!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>