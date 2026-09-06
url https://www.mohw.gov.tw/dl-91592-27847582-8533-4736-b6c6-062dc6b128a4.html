--- v1 (2026-05-30)
+++ v2 (2026-09-06)
@@ -5,112 +5,114 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stchieh05\交辦事項\張亮婕_更新114\張亮婕\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stwyt\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F6D58FA-8120-43A7-929E-293A4D67B5E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F04F0C15-1795-4302-B862-44BAF8731E07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{17251A41-9264-44A8-BEED-2A33AE215EBF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{17251A41-9264-44A8-BEED-2A33AE215EBF}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="1" r:id="rId1"/>
     <sheet name="114" sheetId="2" r:id="rId2"/>
     <sheet name="113" sheetId="3" r:id="rId3"/>
     <sheet name="112" sheetId="4" r:id="rId4"/>
     <sheet name="111" sheetId="5" r:id="rId5"/>
     <sheet name="110" sheetId="6" r:id="rId6"/>
     <sheet name="109" sheetId="7" r:id="rId7"/>
     <sheet name="108" sheetId="8" r:id="rId8"/>
     <sheet name="107" sheetId="9" r:id="rId9"/>
     <sheet name="106" sheetId="10" r:id="rId10"/>
     <sheet name="105" sheetId="11" r:id="rId11"/>
     <sheet name="104" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$2:$F$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
     <author>統計處林郁萍</author>
+    <author>統計處吳彥廷</author>
   </authors>
   <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{1C669F62-FE0A-4156-8477-07779B5296A0}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市修正急難救助人次</t>
         </r>
       </text>
     </comment>
@@ -200,55 +202,93 @@
           <t>1130815</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>臺北市修正急難救助人次及金額</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t xml:space="preserve">
 臺南市修正總人次、總救助金額</t>
         </r>
       </text>
     </comment>
+    <comment ref="A17" authorId="2" shapeId="0" xr:uid="{17C3E98D-8075-4A59-B5F4-43A88834AE4F}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>1150713台南市修正總人次之男性人次</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處吳彥廷</author>
+  </authors>
+  <commentList>
+    <comment ref="A13" authorId="0" shapeId="0" xr:uid="{F1813095-1BF0-45E2-9DCE-2450A1CAB9E9}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>1150713台南市修正總人次之男性人次</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處林郁萍</author>
   </authors>
   <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{CCDC2D97-3A1C-4ACB-8BEF-6F4D7D711B2B}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130815</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>臺北市修正急難救助人次及金額</t>
@@ -270,51 +310,51 @@
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>臺南市修正總人次、總救助金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{EDBFA7DA-84FA-4464-8F70-954ED2CB41D9}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
@@ -340,117 +380,117 @@
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正看護補助金額</t>
         </r>
       </text>
     </comment>
     <comment ref="A29" authorId="0" shapeId="0" xr:uid="{283FC192-B5A7-4858-B2CA-9E44E65A6E82}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524修正醫療補助及看護補助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{8EF6A451-0643-42CD-ACAD-BF3853839950}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{E84DFA18-6F84-48CE-A12B-6FBFC4477388}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{12E4E4C0-7C0C-4DD8-AAC5-069B786DA9B2}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
@@ -462,85 +502,85 @@
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments8.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{13FC47BC-1258-4EB5-90B1-9606CB13E5AF}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="83">
   <si>
     <r>
       <t xml:space="preserve">3.2-05 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>急難救助</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -1253,61 +1293,524 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>連江縣</t>
     </r>
   </si>
   <si>
     <t>桃園市</t>
   </si>
   <si>
     <r>
       <t>104-114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
+  <si>
+    <t>臺南市</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3.2-05 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>急難救助</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>地區別</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>急難現金救助</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總人次</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總救助金額</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">具原住民身份
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人次</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>計</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>男</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>女</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新北市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺北市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>桃園市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺中市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺南市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>高雄市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>宜蘭縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>苗栗縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>彰化縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>南投縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>雲林縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>屏東縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺東縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>花蓮縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>澎湖縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>基隆市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>金門縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>連江縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：直轄市、縣﹝市﹞政府。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="#,##0&quot; &quot;"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -1353,50 +1856,103 @@
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
@@ -1528,206 +2084,274 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="cf1" xfId="3" xr:uid="{01FE8C07-9195-4F69-A86E-D399DA90FDC7}"/>
     <cellStyle name="cf2" xfId="4" xr:uid="{F0C8BEFE-9875-4973-9E92-60F768286638}"/>
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般_Sheet2" xfId="2" xr:uid="{D23D44CB-F93E-42CF-ACD7-A6638906C9BA}"/>
     <cellStyle name="千分位[0]" xfId="1" builtinId="6" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="1">
-[...6 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2019,165 +2643,168 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE792C37-D460-4ECE-B83B-C59868320974}">
   <dimension ref="A1:Q21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="14.83203125" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:17" s="6" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="17" t="s">
+      <c r="B3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="17"/>
-[...2 lines deleted...]
-      <c r="F3" s="17"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
     </row>
     <row r="4" spans="1:17" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16"/>
-      <c r="B4" s="18" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="18"/>
-[...1 lines deleted...]
-      <c r="E4" s="19" t="s">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="20" t="s">
+      <c r="F4" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="D5" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="19"/>
-      <c r="F5" s="20"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="66"/>
     </row>
     <row r="6" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-[...4 lines deleted...]
-      <c r="F6" s="20"/>
+      <c r="A6" s="62"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="45">
+      <c r="B7" s="33">
         <v>37897</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="33">
         <v>22356</v>
       </c>
-      <c r="D7" s="45">
+      <c r="D7" s="33">
         <v>15541</v>
       </c>
-      <c r="E7" s="45">
+      <c r="E7" s="33">
         <v>232605929</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="33">
         <v>543</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="8">
         <v>35900</v>
       </c>
       <c r="C8" s="8">
         <v>21512</v>
       </c>
       <c r="D8" s="8">
         <v>14388</v>
       </c>
       <c r="E8" s="8">
         <v>223191601</v>
       </c>
       <c r="F8" s="8">
         <v>457</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
@@ -2228,7066 +2855,6996 @@
       </c>
       <c r="C10" s="8">
         <v>20220</v>
       </c>
       <c r="D10" s="8">
         <v>14225</v>
       </c>
       <c r="E10" s="8">
         <v>221302550</v>
       </c>
       <c r="F10" s="8">
         <v>951</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10" s="10"/>
     </row>
     <row r="11" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="46" t="s">
+      <c r="A11" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8">
         <v>32492</v>
       </c>
       <c r="C11" s="8">
         <v>18976</v>
       </c>
       <c r="D11" s="8">
         <v>13516</v>
       </c>
       <c r="E11" s="8">
         <v>219487304</v>
       </c>
       <c r="F11" s="8">
         <v>1587</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11" s="10"/>
     </row>
     <row r="12" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="8">
         <v>32041</v>
       </c>
       <c r="C12" s="8">
         <v>19154</v>
       </c>
       <c r="D12" s="8">
         <v>12887</v>
       </c>
       <c r="E12" s="8">
         <v>222784325</v>
       </c>
       <c r="F12" s="8">
         <v>1454</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" s="10"/>
     </row>
     <row r="13" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="46" t="s">
+      <c r="A13" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="8">
         <v>60446</v>
       </c>
       <c r="C13" s="8">
         <v>31059</v>
       </c>
       <c r="D13" s="8">
         <v>29387</v>
       </c>
       <c r="E13" s="8">
         <v>369812692</v>
       </c>
       <c r="F13" s="8">
         <v>1397</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13" s="10"/>
     </row>
     <row r="14" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="46" t="s">
+      <c r="A14" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8">
         <v>28037</v>
       </c>
       <c r="C14" s="8">
         <v>16180</v>
       </c>
       <c r="D14" s="8">
         <v>11857</v>
       </c>
       <c r="E14" s="8">
         <v>201572543</v>
       </c>
       <c r="F14" s="8">
         <v>1460</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14" s="10"/>
     </row>
     <row r="15" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="46" t="s">
+      <c r="A15" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="8">
         <v>28505</v>
       </c>
       <c r="C15" s="8">
         <v>16764</v>
       </c>
       <c r="D15" s="8">
         <v>11741</v>
       </c>
       <c r="E15" s="8">
         <v>202563402</v>
       </c>
       <c r="F15" s="8">
         <v>1514</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15" s="10"/>
     </row>
     <row r="16" spans="1:17" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="46" t="s">
+      <c r="A16" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="8">
         <v>27121</v>
       </c>
       <c r="C16" s="8">
         <v>15891</v>
       </c>
       <c r="D16" s="8">
         <v>11230</v>
       </c>
       <c r="E16" s="8">
         <v>194716133</v>
       </c>
       <c r="F16" s="8">
         <v>1466</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" s="10"/>
     </row>
-    <row r="17" spans="1:17" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="47" t="s">
+    <row r="17" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="11">
-[...5 lines deleted...]
-      <c r="D17" s="11">
+      <c r="B17" s="36">
+        <v>25671</v>
+      </c>
+      <c r="C17" s="36">
+        <v>15143</v>
+      </c>
+      <c r="D17" s="36">
         <v>10527</v>
       </c>
       <c r="E17" s="11">
         <v>184189276</v>
       </c>
       <c r="F17" s="12">
         <v>1463</v>
       </c>
-      <c r="G17" s="13"/>
-[...12 lines deleted...]
-      <c r="A18" s="21" t="s">
+    </row>
+    <row r="18" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="21"/>
-[...17 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="B18" s="61"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+      <c r="E18" s="61"/>
+    </row>
+    <row r="19" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="13"/>
-[...16 lines deleted...]
-    <row r="20" spans="1:17" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="20" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="13"/>
-[...33 lines deleted...]
-      <c r="Q21" s="13"/>
+    </row>
+    <row r="21" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:F6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.59055118110236204" bottom="0.19685039370078702" header="0.27559055118110198" footer="0.19685039370078702"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,Regular"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,Regular"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49CB68DD-B33C-465B-94D6-FCE3683FB0BB}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>34177</v>
       </c>
       <c r="C8" s="11">
         <v>20388</v>
       </c>
       <c r="D8" s="11">
         <v>13789</v>
       </c>
       <c r="E8" s="11">
         <v>217484914</v>
       </c>
       <c r="F8" s="9">
         <v>512</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>2842</v>
       </c>
       <c r="C9" s="11">
         <v>1673</v>
       </c>
       <c r="D9" s="11">
         <v>1169</v>
       </c>
       <c r="E9" s="11">
         <v>22273609</v>
       </c>
       <c r="F9" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>3099</v>
       </c>
       <c r="C10" s="11">
         <v>2135</v>
       </c>
       <c r="D10" s="9">
         <v>964</v>
       </c>
       <c r="E10" s="11">
         <v>12213841</v>
       </c>
       <c r="F10" s="9">
         <v>34</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>4020</v>
       </c>
       <c r="C11" s="11">
         <v>2104</v>
       </c>
       <c r="D11" s="11">
         <v>1916</v>
       </c>
       <c r="E11" s="11">
         <v>35700253</v>
       </c>
-      <c r="F11" s="28">
-[...4 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="F11" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>2648</v>
       </c>
       <c r="C12" s="11">
         <v>1649</v>
       </c>
       <c r="D12" s="9">
         <v>999</v>
       </c>
       <c r="E12" s="11">
         <v>15612314</v>
       </c>
       <c r="F12" s="9">
         <v>5</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>3587</v>
       </c>
       <c r="C13" s="11">
         <v>2301</v>
       </c>
       <c r="D13" s="11">
         <v>1286</v>
       </c>
       <c r="E13" s="11">
         <v>22634342</v>
       </c>
       <c r="F13" s="9">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>3387</v>
       </c>
       <c r="C14" s="11">
         <v>1937</v>
       </c>
       <c r="D14" s="11">
         <v>1450</v>
       </c>
       <c r="E14" s="11">
         <v>16639744</v>
       </c>
       <c r="F14" s="9">
         <v>49</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="9">
         <v>868</v>
       </c>
       <c r="C15" s="9">
         <v>500</v>
       </c>
       <c r="D15" s="9">
         <v>368</v>
       </c>
       <c r="E15" s="11">
         <v>4385600</v>
       </c>
-      <c r="F15" s="28">
-[...4 lines deleted...]
-      <c r="A16" s="27" t="s">
+      <c r="F15" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>308</v>
       </c>
       <c r="C16" s="9">
         <v>167</v>
       </c>
       <c r="D16" s="9">
         <v>141</v>
       </c>
       <c r="E16" s="11">
         <v>3200968</v>
       </c>
       <c r="F16" s="9">
         <v>115</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>2058</v>
       </c>
       <c r="C17" s="11">
         <v>1218</v>
       </c>
       <c r="D17" s="9">
         <v>840</v>
       </c>
       <c r="E17" s="11">
         <v>12122865</v>
       </c>
       <c r="F17" s="9">
         <v>287</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>2326</v>
       </c>
       <c r="C18" s="11">
         <v>1437</v>
       </c>
       <c r="D18" s="9">
         <v>889</v>
       </c>
       <c r="E18" s="11">
         <v>19922727</v>
       </c>
-      <c r="F18" s="28">
-[...4 lines deleted...]
-      <c r="A19" s="27" t="s">
+      <c r="F18" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>1091</v>
       </c>
       <c r="C19" s="9">
         <v>653</v>
       </c>
       <c r="D19" s="9">
         <v>438</v>
       </c>
       <c r="E19" s="11">
         <v>8158155</v>
       </c>
-      <c r="F19" s="28">
-[...4 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="F19" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>1310</v>
       </c>
       <c r="C20" s="9">
         <v>781</v>
       </c>
       <c r="D20" s="9">
         <v>529</v>
       </c>
       <c r="E20" s="11">
         <v>15031694</v>
       </c>
       <c r="F20" s="9">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="9">
         <v>94</v>
       </c>
       <c r="C21" s="9">
         <v>63</v>
       </c>
       <c r="D21" s="9">
         <v>31</v>
       </c>
       <c r="E21" s="11">
         <v>962149</v>
       </c>
-      <c r="F21" s="28">
-[...4 lines deleted...]
-      <c r="A22" s="27" t="s">
+      <c r="F21" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="9">
         <v>344</v>
       </c>
       <c r="C22" s="9">
         <v>262</v>
       </c>
       <c r="D22" s="9">
         <v>82</v>
       </c>
       <c r="E22" s="11">
         <v>1846031</v>
       </c>
-      <c r="F22" s="28">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="F22" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="9">
         <v>118</v>
       </c>
       <c r="C23" s="9">
         <v>86</v>
       </c>
       <c r="D23" s="9">
         <v>32</v>
       </c>
       <c r="E23" s="11">
         <v>1257400</v>
       </c>
-      <c r="F23" s="28">
-[...4 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="F23" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="9">
         <v>304</v>
       </c>
       <c r="C24" s="9">
         <v>223</v>
       </c>
       <c r="D24" s="9">
         <v>81</v>
       </c>
       <c r="E24" s="11">
         <v>3155508</v>
       </c>
-      <c r="F24" s="28">
-[...4 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="11">
         <v>1353</v>
       </c>
       <c r="C25" s="9">
         <v>753</v>
       </c>
       <c r="D25" s="9">
         <v>600</v>
       </c>
       <c r="E25" s="11">
         <v>5875778</v>
       </c>
-      <c r="F25" s="28">
-[...4 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="11">
         <v>3123</v>
       </c>
       <c r="C26" s="11">
         <v>1633</v>
       </c>
       <c r="D26" s="11">
         <v>1490</v>
       </c>
       <c r="E26" s="11">
         <v>9055883</v>
       </c>
       <c r="F26" s="9">
         <v>3</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9">
         <v>416</v>
       </c>
       <c r="C27" s="9">
         <v>270</v>
       </c>
       <c r="D27" s="9">
         <v>146</v>
       </c>
       <c r="E27" s="11">
         <v>1777269</v>
       </c>
       <c r="F27" s="9">
         <v>9</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="9">
         <v>783</v>
       </c>
       <c r="C28" s="9">
         <v>481</v>
       </c>
       <c r="D28" s="9">
         <v>302</v>
       </c>
       <c r="E28" s="11">
         <v>4060933</v>
       </c>
-      <c r="F28" s="28">
-[...4 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="9">
         <v>84</v>
       </c>
       <c r="C29" s="9">
         <v>50</v>
       </c>
       <c r="D29" s="9">
         <v>34</v>
       </c>
       <c r="E29" s="11">
         <v>1170851</v>
       </c>
-      <c r="F29" s="28">
-[...4 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="F29" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="23">
         <v>14</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="23">
         <v>12</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="23">
         <v>2</v>
       </c>
       <c r="E30" s="12">
         <v>427000</v>
       </c>
-      <c r="F30" s="31">
-[...9 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F30" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{975579FF-0D27-4D97-9913-7C013F07FDAA}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="29">
         <v>35900</v>
       </c>
-      <c r="C8" s="41">
+      <c r="C8" s="29">
         <v>21512</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="29">
         <v>14388</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="29">
         <v>223191601</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="30">
         <v>457</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="29">
         <v>3062</v>
       </c>
-      <c r="C9" s="41">
+      <c r="C9" s="29">
         <v>1812</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="29">
         <v>1250</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="29">
         <v>23522798</v>
       </c>
-      <c r="F9" s="42">
-[...4 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="F9" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="29">
         <v>3671</v>
       </c>
-      <c r="C10" s="41">
+      <c r="C10" s="29">
         <v>2458</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="29">
         <v>1213</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="29">
         <v>13304635</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="30">
         <v>68</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="29">
         <v>4337</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="29">
         <v>2282</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="29">
         <v>2055</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="29">
         <v>33962418</v>
       </c>
-      <c r="F11" s="42">
-[...4 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="F11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="29">
         <v>2955</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="29">
         <v>1812</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="29">
         <v>1143</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="29">
         <v>16309465</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="30">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="41">
+      <c r="B13" s="29">
         <v>3820</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="29">
         <v>2392</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="29">
         <v>1428</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="29">
         <v>25576606</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="30">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="41">
+      <c r="B14" s="29">
         <v>3522</v>
       </c>
-      <c r="C14" s="41">
+      <c r="C14" s="29">
         <v>2051</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="29">
         <v>1471</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="29">
         <v>17881468</v>
       </c>
-      <c r="F14" s="42">
+      <c r="F14" s="30">
         <v>30</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="21">
         <v>962</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="21">
         <v>538</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="21">
         <v>424</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="21">
         <v>4723150</v>
       </c>
-      <c r="F15" s="33">
-[...4 lines deleted...]
-      <c r="A16" s="27" t="s">
+      <c r="F15" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B16" s="21">
         <v>334</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="21">
         <v>180</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="21">
         <v>154</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="21">
         <v>3116853</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="26">
         <v>101</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="28">
+      <c r="B17" s="21">
         <v>2097</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="21">
         <v>1350</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="21">
         <v>747</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="21">
         <v>14025796</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="26">
         <v>101</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="21">
         <v>2143</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="21">
         <v>1314</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="21">
         <v>829</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="21">
         <v>17557270</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="26">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="21">
         <v>1231</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="21">
         <v>748</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="21">
         <v>483</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="21">
         <v>9214028</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="26">
         <v>127</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="21">
         <v>1449</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="21">
         <v>892</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="21">
         <v>557</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="21">
         <v>18846703</v>
       </c>
-      <c r="F20" s="33">
-[...4 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="F20" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="21">
         <v>98</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="21">
         <v>66</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="21">
         <v>32</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="21">
         <v>921677</v>
       </c>
-      <c r="F21" s="33">
-[...4 lines deleted...]
-      <c r="A22" s="27" t="s">
+      <c r="F21" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B22" s="21">
         <v>274</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="21">
         <v>212</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="21">
         <v>62</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="21">
         <v>1592146</v>
       </c>
-      <c r="F22" s="33">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="F22" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="28">
+      <c r="B23" s="21">
         <v>136</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="21">
         <v>105</v>
       </c>
-      <c r="D23" s="28">
+      <c r="D23" s="21">
         <v>31</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="21">
         <v>1233997</v>
       </c>
-      <c r="F23" s="33">
-[...4 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="F23" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="28">
+      <c r="B24" s="21">
         <v>293</v>
       </c>
-      <c r="C24" s="28">
+      <c r="C24" s="21">
         <v>213</v>
       </c>
-      <c r="D24" s="28">
+      <c r="D24" s="21">
         <v>80</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="21">
         <v>2966351</v>
       </c>
-      <c r="F24" s="33">
-[...4 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="F24" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B25" s="28">
+      <c r="B25" s="21">
         <v>1122</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="21">
         <v>605</v>
       </c>
-      <c r="D25" s="28">
+      <c r="D25" s="21">
         <v>517</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E25" s="21">
         <v>4697588</v>
       </c>
-      <c r="F25" s="33">
-[...4 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="F25" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="21">
         <v>3003</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="21">
         <v>1590</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="21">
         <v>1413</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="21">
         <v>6681500</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="26">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="28">
+      <c r="B27" s="21">
         <v>494</v>
       </c>
-      <c r="C27" s="28">
+      <c r="C27" s="21">
         <v>330</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="21">
         <v>164</v>
       </c>
-      <c r="E27" s="28">
+      <c r="E27" s="21">
         <v>1936636</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="26">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="21">
         <v>810</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="21">
         <v>494</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="21">
         <v>316</v>
       </c>
-      <c r="E28" s="28">
+      <c r="E28" s="21">
         <v>4035418</v>
       </c>
-      <c r="F28" s="33">
-[...4 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="F28" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="28">
+      <c r="B29" s="21">
         <v>71</v>
       </c>
-      <c r="C29" s="28">
+      <c r="C29" s="21">
         <v>56</v>
       </c>
-      <c r="D29" s="28">
+      <c r="D29" s="21">
         <v>15</v>
       </c>
-      <c r="E29" s="28">
+      <c r="E29" s="21">
         <v>760198</v>
       </c>
-      <c r="F29" s="33">
-[...4 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="F29" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="31">
+      <c r="B30" s="24">
         <v>16</v>
       </c>
-      <c r="C30" s="31">
+      <c r="C30" s="24">
         <v>12</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="24">
         <v>4</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="24">
         <v>324900</v>
       </c>
-      <c r="F30" s="43">
-[...9 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87D67FAD-8CDD-446E-BB7A-17EB3FF252C3}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M23" sqref="M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="15.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="29">
         <v>37897</v>
       </c>
-      <c r="C8" s="41">
+      <c r="C8" s="29">
         <v>22356</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="29">
         <v>15541</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="29">
         <v>232605929</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="30">
         <v>543</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="29">
         <v>2632</v>
       </c>
-      <c r="C9" s="41">
+      <c r="C9" s="29">
         <v>1534</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="29">
         <v>1098</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="29">
         <v>22325759</v>
       </c>
-      <c r="F9" s="42">
-[...4 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="F9" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="29">
         <v>4325</v>
       </c>
-      <c r="C10" s="41">
+      <c r="C10" s="29">
         <v>2912</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="29">
         <v>1413</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="29">
         <v>17458692</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="30">
         <v>40</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="29">
         <v>4686</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="29">
         <v>2345</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="29">
         <v>2341</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="29">
         <v>33828306</v>
       </c>
-      <c r="F11" s="42">
-[...4 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="F11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="29">
         <v>3131</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="29">
         <v>1916</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="29">
         <v>1215</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="29">
         <v>18674964</v>
       </c>
-      <c r="F12" s="42">
-[...4 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="F12" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="41">
+      <c r="B13" s="29">
         <v>3873</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="29">
         <v>2341</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="29">
         <v>1532</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="29">
         <v>24732072</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="30">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="41">
+      <c r="B14" s="29">
         <v>3922</v>
       </c>
-      <c r="C14" s="41">
+      <c r="C14" s="29">
         <v>2301</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="29">
         <v>1621</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="29">
         <v>19667539</v>
       </c>
-      <c r="F14" s="42">
-[...4 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="F14" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="21">
         <v>919</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="21">
         <v>498</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="21">
         <v>421</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="21">
         <v>4522270</v>
       </c>
-      <c r="F15" s="33">
-[...4 lines deleted...]
-      <c r="A16" s="27" t="s">
+      <c r="F15" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B16" s="21">
         <v>325</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="21">
         <v>219</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="21">
         <v>106</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="21">
         <v>2824261</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="26">
         <v>99</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="28">
+      <c r="B17" s="21">
         <v>2076</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="21">
         <v>1249</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="21">
         <v>827</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="21">
         <v>13513617</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="26">
         <v>165</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="21">
         <v>2077</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="21">
         <v>1269</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="21">
         <v>808</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="21">
         <v>16768780</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="26">
         <v>11</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="21">
         <v>1244</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="21">
         <v>769</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="21">
         <v>475</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="21">
         <v>9449190</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="26">
         <v>211</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="21">
         <v>1399</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="21">
         <v>916</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="21">
         <v>483</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="21">
         <v>20702740</v>
       </c>
-      <c r="F20" s="33">
-[...4 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="F20" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="21">
         <v>116</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="21">
         <v>88</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="21">
         <v>28</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="21">
         <v>1221834</v>
       </c>
-      <c r="F21" s="33">
-[...4 lines deleted...]
-      <c r="A22" s="27" t="s">
+      <c r="F21" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B22" s="21">
         <v>231</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="21">
         <v>165</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="21">
         <v>66</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="21">
         <v>958032</v>
       </c>
-      <c r="F22" s="33">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="F22" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="28">
+      <c r="B23" s="21">
         <v>143</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="21">
         <v>105</v>
       </c>
-      <c r="D23" s="28">
+      <c r="D23" s="21">
         <v>38</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="21">
         <v>1174291</v>
       </c>
-      <c r="F23" s="33">
-[...4 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="F23" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="28">
+      <c r="B24" s="21">
         <v>246</v>
       </c>
-      <c r="C24" s="28">
+      <c r="C24" s="21">
         <v>174</v>
       </c>
-      <c r="D24" s="28">
+      <c r="D24" s="21">
         <v>72</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="21">
         <v>2406468</v>
       </c>
-      <c r="F24" s="33">
-[...4 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="F24" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B25" s="28">
+      <c r="B25" s="21">
         <v>1103</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="21">
         <v>601</v>
       </c>
-      <c r="D25" s="28">
+      <c r="D25" s="21">
         <v>502</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E25" s="21">
         <v>4625819</v>
       </c>
-      <c r="F25" s="33">
-[...4 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="F25" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="21">
         <v>4126</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="21">
         <v>2098</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="21">
         <v>2028</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="21">
         <v>9475573</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="26">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="28">
+      <c r="B27" s="21">
         <v>497</v>
       </c>
-      <c r="C27" s="28">
+      <c r="C27" s="21">
         <v>322</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="21">
         <v>175</v>
       </c>
-      <c r="E27" s="28">
+      <c r="E27" s="21">
         <v>3013043</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="26">
         <v>13</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="21">
         <v>736</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="21">
         <v>466</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="21">
         <v>270</v>
       </c>
-      <c r="E28" s="28">
+      <c r="E28" s="21">
         <v>3709725</v>
       </c>
-      <c r="F28" s="33">
-[...4 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="F28" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="28">
+      <c r="B29" s="21">
         <v>74</v>
       </c>
-      <c r="C29" s="28">
+      <c r="C29" s="21">
         <v>56</v>
       </c>
-      <c r="D29" s="28">
+      <c r="D29" s="21">
         <v>18</v>
       </c>
-      <c r="E29" s="28">
+      <c r="E29" s="21">
         <v>990454</v>
       </c>
-      <c r="F29" s="33">
-[...4 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="F29" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="31">
+      <c r="B30" s="24">
         <v>16</v>
       </c>
-      <c r="C30" s="31">
+      <c r="C30" s="24">
         <v>12</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="24">
         <v>4</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="24">
         <v>562500</v>
       </c>
-      <c r="F30" s="43">
-[...9 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{556181FD-BBB3-4334-BE46-A702A06602D5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{556181FD-BBB3-4334-BE46-A702A06602D5}">
   <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" style="45" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="45" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="45" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="1" spans="1:10" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="37" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="39" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="38" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="41" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="40"/>
+    </row>
+    <row r="4" spans="1:10" s="42" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="69" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+    </row>
+    <row r="5" spans="1:10" s="42" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" s="72" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="42" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="68"/>
+      <c r="B6" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="70" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" s="71"/>
+      <c r="F6" s="72"/>
+    </row>
+    <row r="7" spans="1:10" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="68"/>
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="72"/>
+    </row>
+    <row r="8" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="36">
+        <v>25671</v>
+      </c>
+      <c r="C8" s="36">
+        <v>15143</v>
+      </c>
+      <c r="D8" s="36">
+        <v>10528</v>
+      </c>
+      <c r="E8" s="36">
+        <v>184189276</v>
+      </c>
+      <c r="F8" s="44">
+        <v>1463</v>
+      </c>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+    </row>
+    <row r="9" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="36">
+        <v>1928</v>
+      </c>
+      <c r="C9" s="36">
+        <v>1060</v>
+      </c>
+      <c r="D9" s="36">
+        <v>868</v>
+      </c>
+      <c r="E9" s="36">
+        <v>23019122</v>
+      </c>
+      <c r="F9" s="44">
+        <v>55</v>
+      </c>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+    </row>
+    <row r="10" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="48">
+        <v>1926</v>
+      </c>
+      <c r="C10" s="49">
+        <v>1172</v>
+      </c>
+      <c r="D10" s="44">
+        <v>754</v>
+      </c>
+      <c r="E10" s="49">
+        <v>10256789</v>
+      </c>
+      <c r="F10" s="44">
         <v>19</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A4" s="16" t="s">
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="36">
+        <v>1506</v>
+      </c>
+      <c r="C11" s="36">
+        <v>842</v>
+      </c>
+      <c r="D11" s="36">
+        <v>664</v>
+      </c>
+      <c r="E11" s="36">
+        <v>16314580</v>
+      </c>
+      <c r="F11" s="44">
+        <v>198</v>
+      </c>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+    </row>
+    <row r="12" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="36">
+        <v>1208</v>
+      </c>
+      <c r="C12" s="36">
+        <v>776</v>
+      </c>
+      <c r="D12" s="44">
+        <v>432</v>
+      </c>
+      <c r="E12" s="36">
+        <v>8604069</v>
+      </c>
+      <c r="F12" s="44">
+        <v>8</v>
+      </c>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="36">
+        <v>2124</v>
+      </c>
+      <c r="C13" s="36">
+        <v>1316</v>
+      </c>
+      <c r="D13" s="36">
+        <v>808</v>
+      </c>
+      <c r="E13" s="36">
+        <v>13509285</v>
+      </c>
+      <c r="F13" s="44">
+        <v>9</v>
+      </c>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="36">
+        <v>3723</v>
+      </c>
+      <c r="C14" s="36">
+        <v>2144</v>
+      </c>
+      <c r="D14" s="36">
+        <v>1579</v>
+      </c>
+      <c r="E14" s="36">
+        <v>21995544</v>
+      </c>
+      <c r="F14" s="44">
+        <v>67</v>
+      </c>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="36">
+        <v>681</v>
+      </c>
+      <c r="C15" s="44">
+        <v>401</v>
+      </c>
+      <c r="D15" s="44">
+        <v>280</v>
+      </c>
+      <c r="E15" s="36">
+        <v>3396000</v>
+      </c>
+      <c r="F15" s="44">
+        <v>176</v>
+      </c>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="44">
+        <v>371</v>
+      </c>
+      <c r="C16" s="44">
+        <v>222</v>
+      </c>
+      <c r="D16" s="44">
+        <v>149</v>
+      </c>
+      <c r="E16" s="36">
+        <v>4557674</v>
+      </c>
+      <c r="F16" s="51">
+        <v>0</v>
+      </c>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+    </row>
+    <row r="17" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="36">
+        <v>1646</v>
+      </c>
+      <c r="C17" s="36">
+        <v>937</v>
+      </c>
+      <c r="D17" s="44">
+        <v>709</v>
+      </c>
+      <c r="E17" s="36">
+        <v>12638738</v>
+      </c>
+      <c r="F17" s="44">
+        <v>328</v>
+      </c>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+    </row>
+    <row r="18" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="36">
+        <v>3546</v>
+      </c>
+      <c r="C18" s="36">
+        <v>2144</v>
+      </c>
+      <c r="D18" s="44">
+        <v>1402</v>
+      </c>
+      <c r="E18" s="36">
+        <v>22243551</v>
+      </c>
+      <c r="F18" s="44">
+        <v>42</v>
+      </c>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+    </row>
+    <row r="19" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="36">
+        <v>1584</v>
+      </c>
+      <c r="C19" s="44">
+        <v>934</v>
+      </c>
+      <c r="D19" s="44">
+        <v>650</v>
+      </c>
+      <c r="E19" s="36">
+        <v>12669125</v>
+      </c>
+      <c r="F19" s="44">
+        <v>512</v>
+      </c>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+    </row>
+    <row r="20" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="36">
+        <v>1323</v>
+      </c>
+      <c r="C20" s="44">
+        <v>784</v>
+      </c>
+      <c r="D20" s="44">
+        <v>539</v>
+      </c>
+      <c r="E20" s="36">
+        <v>14010000</v>
+      </c>
+      <c r="F20" s="51">
+        <v>0</v>
+      </c>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+    </row>
+    <row r="21" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="44">
+        <v>126</v>
+      </c>
+      <c r="C21" s="44">
+        <v>89</v>
+      </c>
+      <c r="D21" s="44">
+        <v>37</v>
+      </c>
+      <c r="E21" s="36">
+        <v>1474308</v>
+      </c>
+      <c r="F21" s="51">
+        <v>0</v>
+      </c>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+    </row>
+    <row r="22" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="44">
+        <v>227</v>
+      </c>
+      <c r="C22" s="44">
+        <v>152</v>
+      </c>
+      <c r="D22" s="44">
+        <v>75</v>
+      </c>
+      <c r="E22" s="36">
+        <v>982487</v>
+      </c>
+      <c r="F22" s="51">
+        <v>0</v>
+      </c>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+    </row>
+    <row r="23" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="44">
+        <v>191</v>
+      </c>
+      <c r="C23" s="44">
+        <v>134</v>
+      </c>
+      <c r="D23" s="44">
+        <v>57</v>
+      </c>
+      <c r="E23" s="36">
+        <v>1790286</v>
+      </c>
+      <c r="F23" s="51">
+        <v>16</v>
+      </c>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+    </row>
+    <row r="24" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="44">
+        <v>154</v>
+      </c>
+      <c r="C24" s="44">
+        <v>120</v>
+      </c>
+      <c r="D24" s="44">
+        <v>34</v>
+      </c>
+      <c r="E24" s="36">
+        <v>334838</v>
+      </c>
+      <c r="F24" s="51">
+        <v>0</v>
+      </c>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="45"/>
+    </row>
+    <row r="25" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="36">
+        <v>1660</v>
+      </c>
+      <c r="C25" s="44">
+        <v>844</v>
+      </c>
+      <c r="D25" s="44">
+        <v>816</v>
+      </c>
+      <c r="E25" s="36">
+        <v>7948000</v>
+      </c>
+      <c r="F25" s="51">
+        <v>0</v>
+      </c>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+    </row>
+    <row r="26" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="36">
+        <v>679</v>
+      </c>
+      <c r="C26" s="36">
+        <v>406</v>
+      </c>
+      <c r="D26" s="36">
+        <v>273</v>
+      </c>
+      <c r="E26" s="36">
+        <v>2059466</v>
+      </c>
+      <c r="F26" s="44">
+        <v>31</v>
+      </c>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+    </row>
+    <row r="27" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="44">
+        <v>308</v>
+      </c>
+      <c r="C27" s="44">
+        <v>182</v>
+      </c>
+      <c r="D27" s="44">
+        <v>126</v>
+      </c>
+      <c r="E27" s="36">
+        <v>1797428</v>
+      </c>
+      <c r="F27" s="44">
+        <v>2</v>
+      </c>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+    </row>
+    <row r="28" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="44">
+        <v>703</v>
+      </c>
+      <c r="C28" s="44">
+        <v>439</v>
+      </c>
+      <c r="D28" s="44">
+        <v>264</v>
+      </c>
+      <c r="E28" s="36">
+        <v>3717127</v>
+      </c>
+      <c r="F28" s="51">
+        <v>0</v>
+      </c>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+    </row>
+    <row r="29" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="44">
+        <v>49</v>
+      </c>
+      <c r="C29" s="44">
+        <v>38</v>
+      </c>
+      <c r="D29" s="44">
+        <v>11</v>
+      </c>
+      <c r="E29" s="36">
+        <v>674994</v>
+      </c>
+      <c r="F29" s="51">
+        <v>0</v>
+      </c>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+    </row>
+    <row r="30" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="53">
+        <v>8</v>
+      </c>
+      <c r="C30" s="53">
+        <v>7</v>
+      </c>
+      <c r="D30" s="53">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
-[...584 lines deleted...]
-      <c r="E30" s="12">
+      <c r="E30" s="54">
         <v>195865</v>
       </c>
-      <c r="F30" s="31">
-[...29 lines deleted...]
-      <c r="A33" s="14" t="s">
+      <c r="F30" s="55">
+        <v>0</v>
+      </c>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+    </row>
+    <row r="31" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="56"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="45"/>
+    </row>
+    <row r="32" spans="1:10" s="44" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" s="67"/>
+      <c r="C32" s="67"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="67"/>
+    </row>
+    <row r="33" spans="1:6" s="44" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="58" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="4" t="s">
+    <row r="34" spans="1:6" s="44" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="59"/>
+      <c r="F34" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22D33F21-5D7E-4FB8-8110-C1B9F9265EED}">
   <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:10" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:10" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>27121</v>
       </c>
       <c r="C8" s="11">
         <v>15891</v>
       </c>
       <c r="D8" s="11">
         <v>11230</v>
       </c>
       <c r="E8" s="11">
         <v>194716133</v>
       </c>
       <c r="F8" s="9">
         <v>1466</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
-    <row r="9" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>2125</v>
       </c>
       <c r="C9" s="11">
         <v>1252</v>
       </c>
       <c r="D9" s="11">
         <v>873</v>
       </c>
       <c r="E9" s="11">
         <v>24028122</v>
       </c>
       <c r="F9" s="9">
         <v>60</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
-    <row r="10" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="18">
         <v>2016</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="19">
         <v>1231</v>
       </c>
       <c r="D10" s="9">
         <v>785</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="19">
         <v>10269839</v>
       </c>
       <c r="F10" s="9">
         <v>13</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
-    <row r="11" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>2206</v>
       </c>
       <c r="C11" s="11">
         <v>1241</v>
       </c>
       <c r="D11" s="11">
         <v>965</v>
       </c>
       <c r="E11" s="11">
         <v>24462197</v>
       </c>
       <c r="F11" s="9">
         <v>245</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
-    <row r="12" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>1349</v>
       </c>
       <c r="C12" s="11">
         <v>884</v>
       </c>
       <c r="D12" s="9">
         <v>465</v>
       </c>
       <c r="E12" s="11">
         <v>8455826</v>
       </c>
       <c r="F12" s="9">
         <v>2</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
-    <row r="13" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>2160</v>
       </c>
       <c r="C13" s="11">
         <v>1318</v>
       </c>
       <c r="D13" s="11">
         <v>842</v>
       </c>
       <c r="E13" s="11">
         <v>13480863</v>
       </c>
       <c r="F13" s="9">
         <v>10</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
-    <row r="14" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>3961</v>
       </c>
       <c r="C14" s="11">
         <v>2192</v>
       </c>
       <c r="D14" s="11">
         <v>1769</v>
       </c>
       <c r="E14" s="11">
         <v>24449327</v>
       </c>
       <c r="F14" s="9">
         <v>71</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
-    <row r="15" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>678</v>
       </c>
       <c r="C15" s="9">
         <v>352</v>
       </c>
       <c r="D15" s="9">
         <v>326</v>
       </c>
       <c r="E15" s="11">
         <v>3003000</v>
       </c>
       <c r="F15" s="9">
         <v>182</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
-    <row r="16" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+    <row r="16" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>423</v>
       </c>
       <c r="C16" s="9">
         <v>235</v>
       </c>
       <c r="D16" s="9">
         <v>188</v>
       </c>
       <c r="E16" s="11">
         <v>4655915</v>
       </c>
       <c r="F16" s="9">
         <v>39</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
-    <row r="17" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>1555</v>
       </c>
       <c r="C17" s="11">
         <v>831</v>
       </c>
       <c r="D17" s="9">
         <v>724</v>
       </c>
       <c r="E17" s="11">
         <v>11229091</v>
       </c>
       <c r="F17" s="9">
         <v>313</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
-    <row r="18" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>3430</v>
       </c>
       <c r="C18" s="11">
         <v>2100</v>
       </c>
       <c r="D18" s="9">
         <v>1330</v>
       </c>
       <c r="E18" s="11">
         <v>22447519</v>
       </c>
       <c r="F18" s="9">
         <v>26</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
-    <row r="19" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>1634</v>
       </c>
       <c r="C19" s="9">
         <v>955</v>
       </c>
       <c r="D19" s="9">
         <v>679</v>
       </c>
       <c r="E19" s="11">
         <v>12634330</v>
       </c>
       <c r="F19" s="9">
         <v>386</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
-    <row r="20" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>1299</v>
       </c>
       <c r="C20" s="9">
         <v>785</v>
       </c>
       <c r="D20" s="9">
         <v>514</v>
       </c>
       <c r="E20" s="11">
         <v>12851022</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="21">
         <v>0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
-    <row r="21" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="9">
         <v>158</v>
       </c>
       <c r="C21" s="9">
         <v>95</v>
       </c>
       <c r="D21" s="9">
         <v>63</v>
       </c>
       <c r="E21" s="11">
         <v>1783127</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="21">
         <v>2</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
-    <row r="22" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="27" t="s">
+    <row r="22" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="9">
         <v>214</v>
       </c>
       <c r="C22" s="9">
         <v>142</v>
       </c>
       <c r="D22" s="9">
         <v>72</v>
       </c>
       <c r="E22" s="11">
         <v>1012450</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="21">
         <v>0</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
-    <row r="23" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="27" t="s">
+    <row r="23" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="9">
         <v>207</v>
       </c>
       <c r="C23" s="9">
         <v>130</v>
       </c>
       <c r="D23" s="9">
         <v>77</v>
       </c>
       <c r="E23" s="11">
         <v>1956639</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="21">
         <v>63</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
     </row>
-    <row r="24" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="27" t="s">
+    <row r="24" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="9">
         <v>173</v>
       </c>
       <c r="C24" s="9">
         <v>126</v>
       </c>
       <c r="D24" s="9">
         <v>47</v>
       </c>
       <c r="E24" s="11">
         <v>364548</v>
       </c>
-      <c r="F24" s="28">
+      <c r="F24" s="21">
         <v>0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
-    <row r="25" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="27" t="s">
+    <row r="25" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="11">
         <v>1685</v>
       </c>
       <c r="C25" s="9">
         <v>920</v>
       </c>
       <c r="D25" s="9">
         <v>765</v>
       </c>
       <c r="E25" s="11">
         <v>7950000</v>
       </c>
-      <c r="F25" s="28">
+      <c r="F25" s="21">
         <v>0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
-    <row r="26" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="27" t="s">
+    <row r="26" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="11">
         <v>777</v>
       </c>
       <c r="C26" s="11">
         <v>449</v>
       </c>
       <c r="D26" s="11">
         <v>328</v>
       </c>
       <c r="E26" s="11">
         <v>2212138</v>
       </c>
       <c r="F26" s="9">
         <v>47</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
-    <row r="27" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9">
         <v>290</v>
       </c>
       <c r="C27" s="9">
         <v>187</v>
       </c>
       <c r="D27" s="9">
         <v>103</v>
       </c>
       <c r="E27" s="11">
         <v>1836159</v>
       </c>
       <c r="F27" s="9">
         <v>7</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
-    <row r="28" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="9">
         <v>696</v>
       </c>
       <c r="C28" s="9">
         <v>413</v>
       </c>
       <c r="D28" s="9">
         <v>283</v>
       </c>
       <c r="E28" s="11">
         <v>3806884</v>
       </c>
-      <c r="F28" s="28">
+      <c r="F28" s="21">
         <v>0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
     </row>
-    <row r="29" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="27" t="s">
+    <row r="29" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="9">
         <v>72</v>
       </c>
       <c r="C29" s="9">
         <v>42</v>
       </c>
       <c r="D29" s="9">
         <v>30</v>
       </c>
       <c r="E29" s="11">
         <v>1304345</v>
       </c>
-      <c r="F29" s="28">
+      <c r="F29" s="21">
         <v>0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
-    <row r="30" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="29" t="s">
+    <row r="30" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="23">
         <v>13</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="23">
         <v>11</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="23">
         <v>2</v>
       </c>
       <c r="E30" s="12">
         <v>522792</v>
       </c>
-      <c r="F30" s="31">
+      <c r="F30" s="24">
         <v>0</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
     </row>
-    <row r="31" spans="1:10" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F31" s="33"/>
+    <row r="31" spans="1:10" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AC055BA-8EA9-4ADD-8BCB-AE2ACD379D49}">
   <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" style="45" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" style="45" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="45" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-[...61 lines deleted...]
-      <c r="A8" s="22" t="s">
+    <row r="1" spans="1:10" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="37" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="39" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="38" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="41" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="40"/>
+    </row>
+    <row r="4" spans="1:10" s="42" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="69" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+    </row>
+    <row r="5" spans="1:10" s="42" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" s="72" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="42" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="68"/>
+      <c r="B6" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="70" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" s="71"/>
+      <c r="F6" s="72"/>
+    </row>
+    <row r="7" spans="1:10" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="68"/>
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="72"/>
+    </row>
+    <row r="8" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="36">
         <v>28505</v>
       </c>
       <c r="C8" s="36">
         <v>16764</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="36">
         <v>11741</v>
       </c>
       <c r="E8" s="36">
         <v>202563402</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="44">
         <v>1514</v>
       </c>
-      <c r="G8"/>
-[...8 lines deleted...]
-      <c r="B9" s="11">
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+    </row>
+    <row r="9" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="36">
         <v>2353</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="36">
         <v>1399</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="36">
         <v>954</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="36">
         <v>26177104</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F9" s="44">
         <v>35</v>
       </c>
-      <c r="G9"/>
-[...8 lines deleted...]
-      <c r="B10" s="37">
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+    </row>
+    <row r="10" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="48">
         <v>2453</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C10" s="49">
         <v>1452</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="44">
         <v>1001</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="49">
         <v>12676252</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="44">
         <v>14</v>
       </c>
-      <c r="G10"/>
-[...8 lines deleted...]
-      <c r="B11" s="11">
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="36">
         <v>2228</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="36">
         <v>1284</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="36">
         <v>944</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="36">
         <v>25209575</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="44">
         <v>298</v>
       </c>
-      <c r="G11"/>
-[...8 lines deleted...]
-      <c r="B12" s="11">
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+    </row>
+    <row r="12" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="36">
         <v>1415</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="36">
         <v>899</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="44">
         <v>516</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="36">
         <v>9742185</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="44">
         <v>10</v>
       </c>
-      <c r="G12"/>
-[...8 lines deleted...]
-      <c r="B13" s="37">
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="48">
         <v>2014</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="49">
         <v>1247</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="49">
         <v>767</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="49">
         <v>13167556</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="49">
         <v>15</v>
       </c>
-      <c r="G13"/>
-[...8 lines deleted...]
-      <c r="B14" s="11">
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="36">
         <v>3800</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="36">
         <v>2075</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="36">
         <v>1725</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="36">
         <v>24258035</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="44">
         <v>86</v>
       </c>
-      <c r="G14"/>
-[...8 lines deleted...]
-      <c r="B15" s="11">
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="36">
         <v>705</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="44">
         <v>411</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="44">
         <v>294</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="36">
         <v>3159000</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="44">
         <v>128</v>
       </c>
-      <c r="G15"/>
-[...5 lines deleted...]
-      <c r="A16" s="27" t="s">
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="44">
+        <v>265</v>
+      </c>
+      <c r="C16" s="44">
+        <v>139</v>
+      </c>
+      <c r="D16" s="44">
+        <v>126</v>
+      </c>
+      <c r="E16" s="36">
+        <v>2006095</v>
+      </c>
+      <c r="F16" s="44">
+        <v>32</v>
+      </c>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+    </row>
+    <row r="17" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="36">
+        <v>1758</v>
+      </c>
+      <c r="C17" s="36">
+        <v>976</v>
+      </c>
+      <c r="D17" s="44">
+        <v>782</v>
+      </c>
+      <c r="E17" s="36">
+        <v>11324359</v>
+      </c>
+      <c r="F17" s="44">
+        <v>335</v>
+      </c>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+    </row>
+    <row r="18" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="36">
+        <v>4028</v>
+      </c>
+      <c r="C18" s="36">
+        <v>2459</v>
+      </c>
+      <c r="D18" s="44">
+        <v>1569</v>
+      </c>
+      <c r="E18" s="36">
+        <v>26123822</v>
+      </c>
+      <c r="F18" s="44">
         <v>31</v>
       </c>
-      <c r="B16" s="9">
-[...44 lines deleted...]
-      <c r="A18" s="27" t="s">
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+    </row>
+    <row r="19" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="36">
+        <v>1566</v>
+      </c>
+      <c r="C19" s="44">
+        <v>898</v>
+      </c>
+      <c r="D19" s="44">
+        <v>668</v>
+      </c>
+      <c r="E19" s="36">
+        <v>12202025</v>
+      </c>
+      <c r="F19" s="44">
+        <v>408</v>
+      </c>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+    </row>
+    <row r="20" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="36">
+        <v>1302</v>
+      </c>
+      <c r="C20" s="44">
+        <v>795</v>
+      </c>
+      <c r="D20" s="44">
+        <v>507</v>
+      </c>
+      <c r="E20" s="36">
+        <v>13449225</v>
+      </c>
+      <c r="F20" s="51">
+        <v>0</v>
+      </c>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+    </row>
+    <row r="21" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="44">
+        <v>128</v>
+      </c>
+      <c r="C21" s="44">
+        <v>82</v>
+      </c>
+      <c r="D21" s="44">
+        <v>46</v>
+      </c>
+      <c r="E21" s="36">
+        <v>1441816</v>
+      </c>
+      <c r="F21" s="51">
+        <v>5</v>
+      </c>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+    </row>
+    <row r="22" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="44">
+        <v>323</v>
+      </c>
+      <c r="C22" s="44">
+        <v>238</v>
+      </c>
+      <c r="D22" s="44">
+        <v>85</v>
+      </c>
+      <c r="E22" s="36">
+        <v>1753761</v>
+      </c>
+      <c r="F22" s="51">
+        <v>0</v>
+      </c>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+    </row>
+    <row r="23" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="44">
+        <v>271</v>
+      </c>
+      <c r="C23" s="44">
+        <v>170</v>
+      </c>
+      <c r="D23" s="44">
+        <v>101</v>
+      </c>
+      <c r="E23" s="36">
+        <v>2168080</v>
+      </c>
+      <c r="F23" s="51">
+        <v>70</v>
+      </c>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+    </row>
+    <row r="24" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="44">
+        <v>110</v>
+      </c>
+      <c r="C24" s="44">
+        <v>77</v>
+      </c>
+      <c r="D24" s="44">
         <v>33</v>
       </c>
-      <c r="B18" s="11">
-[...116 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="E24" s="36">
+        <v>259711</v>
+      </c>
+      <c r="F24" s="51">
+        <v>0</v>
+      </c>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="45"/>
+    </row>
+    <row r="25" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="36">
+        <v>1713</v>
+      </c>
+      <c r="C25" s="44">
+        <v>912</v>
+      </c>
+      <c r="D25" s="44">
+        <v>801</v>
+      </c>
+      <c r="E25" s="36">
+        <v>7944510</v>
+      </c>
+      <c r="F25" s="51">
+        <v>0</v>
+      </c>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+    </row>
+    <row r="26" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="36">
+        <v>972</v>
+      </c>
+      <c r="C26" s="36">
+        <v>554</v>
+      </c>
+      <c r="D26" s="36">
+        <v>418</v>
+      </c>
+      <c r="E26" s="36">
+        <v>2803413</v>
+      </c>
+      <c r="F26" s="44">
+        <v>39</v>
+      </c>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+    </row>
+    <row r="27" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="44">
+        <v>316</v>
+      </c>
+      <c r="C27" s="44">
+        <v>220</v>
+      </c>
+      <c r="D27" s="44">
+        <v>96</v>
+      </c>
+      <c r="E27" s="36">
+        <v>1581860</v>
+      </c>
+      <c r="F27" s="44">
+        <v>8</v>
+      </c>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+    </row>
+    <row r="28" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="44">
+        <v>724</v>
+      </c>
+      <c r="C28" s="44">
+        <v>432</v>
+      </c>
+      <c r="D28" s="44">
+        <v>292</v>
+      </c>
+      <c r="E28" s="36">
+        <v>4036575</v>
+      </c>
+      <c r="F28" s="51">
+        <v>0</v>
+      </c>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+    </row>
+    <row r="29" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="44">
+        <v>52</v>
+      </c>
+      <c r="C29" s="44">
         <v>38</v>
       </c>
-      <c r="B23" s="9">
-[...149 lines deleted...]
-      <c r="D29" s="9">
+      <c r="D29" s="44">
         <v>14</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="36">
         <v>791243</v>
       </c>
-      <c r="F29" s="28">
-[...11 lines deleted...]
-      <c r="B30" s="30">
+      <c r="F29" s="51">
+        <v>0</v>
+      </c>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+    </row>
+    <row r="30" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="53">
         <v>9</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="53">
         <v>7</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="53">
         <v>2</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="54">
         <v>287200</v>
       </c>
-      <c r="F30" s="31">
-[...29 lines deleted...]
-      <c r="A33" s="14" t="s">
+      <c r="F30" s="55">
+        <v>0</v>
+      </c>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+    </row>
+    <row r="31" spans="1:10" s="46" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="56"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="45"/>
+    </row>
+    <row r="32" spans="1:10" s="44" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" s="67"/>
+      <c r="C32" s="67"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="67"/>
+    </row>
+    <row r="33" spans="1:6" s="44" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="58" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="4" t="s">
+    <row r="34" spans="1:6" s="44" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="59"/>
+      <c r="F34" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{844813FF-BCAB-4EDE-8D70-2E11A9BA5A6B}">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>28037</v>
       </c>
       <c r="C8" s="11">
         <v>16180</v>
       </c>
       <c r="D8" s="11">
         <v>11857</v>
       </c>
       <c r="E8" s="11">
         <v>201572543</v>
       </c>
       <c r="F8" s="9">
         <v>1460</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>2038</v>
       </c>
       <c r="C9" s="11">
         <v>1160</v>
       </c>
       <c r="D9" s="11">
         <v>878</v>
       </c>
       <c r="E9" s="11">
         <v>21992819</v>
       </c>
       <c r="F9" s="9">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>3483</v>
       </c>
       <c r="C10" s="11">
         <v>1881</v>
       </c>
       <c r="D10" s="9">
         <v>1602</v>
       </c>
       <c r="E10" s="11">
         <v>15269261</v>
       </c>
       <c r="F10" s="9">
         <v>22</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>2537</v>
       </c>
       <c r="C11" s="11">
         <v>1386</v>
       </c>
       <c r="D11" s="11">
         <v>1151</v>
       </c>
       <c r="E11" s="11">
         <v>28389084</v>
       </c>
       <c r="F11" s="9">
         <v>214</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>1267</v>
       </c>
       <c r="C12" s="11">
         <v>819</v>
       </c>
       <c r="D12" s="9">
         <v>448</v>
       </c>
       <c r="E12" s="11">
         <v>8648313</v>
       </c>
       <c r="F12" s="9">
         <v>5</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>2126</v>
       </c>
       <c r="C13" s="11">
         <v>1313</v>
       </c>
       <c r="D13" s="11">
         <v>813</v>
       </c>
       <c r="E13" s="11">
         <v>13699404</v>
       </c>
       <c r="F13" s="9">
         <v>18</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>3497</v>
       </c>
       <c r="C14" s="11">
         <v>1947</v>
       </c>
       <c r="D14" s="11">
         <v>1550</v>
       </c>
       <c r="E14" s="11">
         <v>23063384</v>
       </c>
       <c r="F14" s="9">
         <v>62</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>797</v>
       </c>
       <c r="C15" s="9">
         <v>462</v>
       </c>
       <c r="D15" s="9">
         <v>335</v>
       </c>
       <c r="E15" s="11">
         <v>3678500</v>
       </c>
       <c r="F15" s="9">
         <v>134</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+    <row r="16" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>179</v>
       </c>
       <c r="C16" s="9">
         <v>102</v>
       </c>
       <c r="D16" s="9">
         <v>77</v>
       </c>
       <c r="E16" s="11">
         <v>1716052</v>
       </c>
       <c r="F16" s="9">
         <v>93</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>1875</v>
       </c>
       <c r="C17" s="11">
         <v>987</v>
       </c>
       <c r="D17" s="9">
         <v>888</v>
       </c>
       <c r="E17" s="11">
         <v>12057722</v>
       </c>
       <c r="F17" s="9">
         <v>301</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>3254</v>
       </c>
       <c r="C18" s="11">
         <v>1983</v>
       </c>
       <c r="D18" s="9">
         <v>1271</v>
       </c>
       <c r="E18" s="11">
         <v>25390470</v>
       </c>
       <c r="F18" s="9">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>1668</v>
       </c>
       <c r="C19" s="9">
         <v>994</v>
       </c>
       <c r="D19" s="9">
         <v>674</v>
       </c>
       <c r="E19" s="11">
         <v>12787754</v>
       </c>
       <c r="F19" s="9">
         <v>479</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>1179</v>
       </c>
       <c r="C20" s="9">
         <v>718</v>
       </c>
       <c r="D20" s="9">
         <v>461</v>
       </c>
       <c r="E20" s="11">
         <v>14251024</v>
       </c>
-      <c r="F20" s="28">
-[...4 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="F20" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="9">
         <v>97</v>
       </c>
       <c r="C21" s="9">
         <v>65</v>
       </c>
       <c r="D21" s="9">
         <v>32</v>
       </c>
       <c r="E21" s="11">
         <v>934083</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="21">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="27" t="s">
+    <row r="22" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="9">
         <v>326</v>
       </c>
       <c r="C22" s="9">
         <v>242</v>
       </c>
       <c r="D22" s="9">
         <v>84</v>
       </c>
       <c r="E22" s="11">
         <v>1814170</v>
       </c>
-      <c r="F22" s="28">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="F22" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="9">
         <v>216</v>
       </c>
       <c r="C23" s="9">
         <v>145</v>
       </c>
       <c r="D23" s="9">
         <v>71</v>
       </c>
       <c r="E23" s="11">
         <v>1889607</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="21">
         <v>75</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="27" t="s">
+    <row r="24" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="9">
         <v>96</v>
       </c>
       <c r="C24" s="9">
         <v>60</v>
       </c>
       <c r="D24" s="9">
         <v>36</v>
       </c>
       <c r="E24" s="11">
         <v>220920</v>
       </c>
-      <c r="F24" s="28">
-[...4 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="11">
         <v>1511</v>
       </c>
       <c r="C25" s="9">
         <v>798</v>
       </c>
       <c r="D25" s="9">
         <v>713</v>
       </c>
       <c r="E25" s="11">
         <v>6949358</v>
       </c>
-      <c r="F25" s="28">
-[...4 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="11">
         <v>943</v>
       </c>
       <c r="C26" s="11">
         <v>535</v>
       </c>
       <c r="D26" s="11">
         <v>408</v>
       </c>
       <c r="E26" s="11">
         <v>2969735</v>
       </c>
       <c r="F26" s="9">
         <v>29</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9">
         <v>231</v>
       </c>
       <c r="C27" s="9">
         <v>155</v>
       </c>
       <c r="D27" s="9">
         <v>76</v>
       </c>
       <c r="E27" s="11">
         <v>1292136</v>
       </c>
       <c r="F27" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="9">
         <v>658</v>
       </c>
       <c r="C28" s="9">
         <v>394</v>
       </c>
       <c r="D28" s="9">
         <v>264</v>
       </c>
       <c r="E28" s="11">
         <v>3708387</v>
       </c>
-      <c r="F28" s="28">
-[...4 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="9">
         <v>50</v>
       </c>
       <c r="C29" s="9">
         <v>29</v>
       </c>
       <c r="D29" s="9">
         <v>21</v>
       </c>
       <c r="E29" s="11">
         <v>643468</v>
       </c>
-      <c r="F29" s="28">
-[...4 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="F29" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="23">
         <v>9</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="23">
         <v>5</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="23">
         <v>4</v>
       </c>
       <c r="E30" s="12">
         <v>206892</v>
       </c>
-      <c r="F30" s="31">
-[...9 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F30" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E382A91B-2D93-4217-A61E-372565FCF86B}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>60446</v>
       </c>
       <c r="C8" s="11">
         <v>31059</v>
       </c>
       <c r="D8" s="11">
         <v>29387</v>
       </c>
       <c r="E8" s="11">
         <v>369812692</v>
       </c>
       <c r="F8" s="9">
         <v>1397</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>2390</v>
       </c>
       <c r="C9" s="11">
         <v>1466</v>
       </c>
       <c r="D9" s="11">
         <v>924</v>
       </c>
       <c r="E9" s="11">
         <v>23490637</v>
       </c>
       <c r="F9" s="9">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>34022</v>
       </c>
       <c r="C10" s="11">
         <v>15380</v>
       </c>
       <c r="D10" s="9">
         <v>18642</v>
       </c>
       <c r="E10" s="11">
         <v>178157683</v>
       </c>
       <c r="F10" s="9">
         <v>101</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>3201</v>
       </c>
       <c r="C11" s="11">
         <v>1776</v>
       </c>
       <c r="D11" s="11">
         <v>1425</v>
       </c>
       <c r="E11" s="11">
         <v>30967899</v>
       </c>
       <c r="F11" s="9">
         <v>179</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>1571</v>
       </c>
       <c r="C12" s="11">
         <v>987</v>
       </c>
       <c r="D12" s="9">
         <v>584</v>
       </c>
       <c r="E12" s="11">
         <v>10285118</v>
       </c>
       <c r="F12" s="9">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>2443</v>
       </c>
       <c r="C13" s="11">
         <v>1564</v>
       </c>
       <c r="D13" s="11">
         <v>879</v>
       </c>
       <c r="E13" s="11">
         <v>15912934</v>
       </c>
       <c r="F13" s="9">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>3631</v>
       </c>
       <c r="C14" s="11">
         <v>2042</v>
       </c>
       <c r="D14" s="11">
         <v>1589</v>
       </c>
       <c r="E14" s="11">
         <v>23252592</v>
       </c>
       <c r="F14" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>883</v>
       </c>
       <c r="C15" s="9">
         <v>489</v>
       </c>
       <c r="D15" s="9">
         <v>394</v>
       </c>
       <c r="E15" s="11">
         <v>4081500</v>
       </c>
       <c r="F15" s="9">
         <v>146</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+    <row r="16" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>223</v>
       </c>
       <c r="C16" s="9">
         <v>142</v>
       </c>
       <c r="D16" s="9">
         <v>81</v>
       </c>
       <c r="E16" s="11">
         <v>2057183</v>
       </c>
       <c r="F16" s="9">
         <v>113</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>1855</v>
       </c>
       <c r="C17" s="11">
         <v>1015</v>
       </c>
       <c r="D17" s="9">
         <v>840</v>
       </c>
       <c r="E17" s="11">
         <v>11306749</v>
       </c>
       <c r="F17" s="9">
         <v>308</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>3251</v>
       </c>
       <c r="C18" s="11">
         <v>2040</v>
       </c>
       <c r="D18" s="9">
         <v>1211</v>
       </c>
       <c r="E18" s="11">
         <v>23901970</v>
       </c>
       <c r="F18" s="9">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>1643</v>
       </c>
       <c r="C19" s="9">
         <v>941</v>
       </c>
       <c r="D19" s="9">
         <v>702</v>
       </c>
       <c r="E19" s="11">
         <v>12247547</v>
       </c>
       <c r="F19" s="9">
         <v>380</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>883</v>
       </c>
       <c r="C20" s="9">
         <v>564</v>
       </c>
       <c r="D20" s="9">
         <v>319</v>
       </c>
       <c r="E20" s="11">
         <v>11140656</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="21">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="9">
         <v>129</v>
       </c>
       <c r="C21" s="9">
         <v>87</v>
       </c>
       <c r="D21" s="9">
         <v>42</v>
       </c>
       <c r="E21" s="11">
         <v>1255559</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="21">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="27" t="s">
+    <row r="22" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="9">
         <v>392</v>
       </c>
       <c r="C22" s="9">
         <v>283</v>
       </c>
       <c r="D22" s="9">
         <v>109</v>
       </c>
       <c r="E22" s="11">
         <v>2116315</v>
       </c>
-      <c r="F22" s="28">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="F22" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="9">
         <v>154</v>
       </c>
       <c r="C23" s="9">
         <v>110</v>
       </c>
       <c r="D23" s="9">
         <v>44</v>
       </c>
       <c r="E23" s="11">
         <v>1398089</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="21">
         <v>11</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="27" t="s">
+    <row r="24" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="9">
         <v>140</v>
       </c>
       <c r="C24" s="9">
         <v>100</v>
       </c>
       <c r="D24" s="9">
         <v>40</v>
       </c>
       <c r="E24" s="11">
         <v>528073</v>
       </c>
-      <c r="F24" s="28">
-[...4 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="11">
         <v>1505</v>
       </c>
       <c r="C25" s="9">
         <v>808</v>
       </c>
       <c r="D25" s="9">
         <v>697</v>
       </c>
       <c r="E25" s="11">
         <v>6912819</v>
       </c>
-      <c r="F25" s="28">
-[...4 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="11">
         <v>1064</v>
       </c>
       <c r="C26" s="11">
         <v>614</v>
       </c>
       <c r="D26" s="11">
         <v>450</v>
       </c>
       <c r="E26" s="11">
         <v>4657845</v>
       </c>
       <c r="F26" s="9">
         <v>33</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9">
         <v>252</v>
       </c>
       <c r="C27" s="9">
         <v>159</v>
       </c>
       <c r="D27" s="9">
         <v>93</v>
       </c>
       <c r="E27" s="11">
         <v>1086417</v>
       </c>
       <c r="F27" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="9">
         <v>728</v>
       </c>
       <c r="C28" s="9">
         <v>437</v>
       </c>
       <c r="D28" s="9">
         <v>291</v>
       </c>
       <c r="E28" s="11">
         <v>3738822</v>
       </c>
-      <c r="F28" s="28">
-[...4 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="9">
         <v>78</v>
       </c>
       <c r="C29" s="9">
         <v>49</v>
       </c>
       <c r="D29" s="9">
         <v>29</v>
       </c>
       <c r="E29" s="11">
         <v>1126375</v>
       </c>
-      <c r="F29" s="28">
-[...4 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="F29" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="23">
         <v>8</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="23">
         <v>6</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="23">
         <v>2</v>
       </c>
       <c r="E30" s="12">
         <v>189910</v>
       </c>
-      <c r="F30" s="31">
-[...9 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F30" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C4BF6FB-AF52-4613-A210-C6E7F687A0BC}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>32041</v>
       </c>
       <c r="C8" s="11">
         <v>19154</v>
       </c>
       <c r="D8" s="11">
         <v>12887</v>
       </c>
       <c r="E8" s="11">
         <v>222784325</v>
       </c>
       <c r="F8" s="9">
         <v>1454</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>2738</v>
       </c>
       <c r="C9" s="11">
         <v>1672</v>
       </c>
       <c r="D9" s="11">
         <v>1066</v>
       </c>
       <c r="E9" s="11">
         <v>25507883</v>
       </c>
       <c r="F9" s="9">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>2622</v>
       </c>
       <c r="C10" s="11">
         <v>1675</v>
       </c>
       <c r="D10" s="9">
         <v>947</v>
       </c>
       <c r="E10" s="11">
         <v>11648318</v>
       </c>
       <c r="F10" s="9">
         <v>20</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>4345</v>
       </c>
       <c r="C11" s="11">
         <v>2401</v>
       </c>
       <c r="D11" s="11">
         <v>1944</v>
       </c>
       <c r="E11" s="11">
         <v>39957316</v>
       </c>
       <c r="F11" s="9">
         <v>308</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>1999</v>
       </c>
       <c r="C12" s="11">
         <v>1235</v>
       </c>
       <c r="D12" s="9">
         <v>764</v>
       </c>
       <c r="E12" s="11">
         <v>12496049</v>
       </c>
       <c r="F12" s="9">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>3062</v>
       </c>
       <c r="C13" s="11">
         <v>1938</v>
       </c>
       <c r="D13" s="11">
         <v>1124</v>
       </c>
       <c r="E13" s="11">
         <v>19381401</v>
       </c>
       <c r="F13" s="9">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>3591</v>
       </c>
       <c r="C14" s="11">
         <v>2049</v>
       </c>
       <c r="D14" s="11">
         <v>1542</v>
       </c>
       <c r="E14" s="11">
         <v>22346974</v>
       </c>
       <c r="F14" s="9">
         <v>55</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>958</v>
       </c>
       <c r="C15" s="9">
         <v>533</v>
       </c>
       <c r="D15" s="9">
         <v>425</v>
       </c>
       <c r="E15" s="11">
         <v>4667500</v>
       </c>
       <c r="F15" s="9">
         <v>116</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+    <row r="16" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>331</v>
       </c>
       <c r="C16" s="9">
         <v>190</v>
       </c>
       <c r="D16" s="9">
         <v>141</v>
       </c>
       <c r="E16" s="11">
         <v>3110117</v>
       </c>
       <c r="F16" s="9">
         <v>173</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>2182</v>
       </c>
       <c r="C17" s="11">
         <v>1234</v>
       </c>
       <c r="D17" s="9">
         <v>948</v>
       </c>
       <c r="E17" s="11">
         <v>14035358</v>
       </c>
       <c r="F17" s="9">
         <v>324</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>2553</v>
       </c>
       <c r="C18" s="11">
         <v>1565</v>
       </c>
       <c r="D18" s="9">
         <v>988</v>
       </c>
       <c r="E18" s="11">
         <v>19708186</v>
       </c>
       <c r="F18" s="9">
         <v>10</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>1627</v>
       </c>
       <c r="C19" s="9">
         <v>978</v>
       </c>
       <c r="D19" s="9">
         <v>649</v>
       </c>
       <c r="E19" s="11">
         <v>11699030</v>
       </c>
       <c r="F19" s="9">
         <v>388</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>981</v>
       </c>
       <c r="C20" s="9">
         <v>635</v>
       </c>
       <c r="D20" s="9">
         <v>346</v>
       </c>
       <c r="E20" s="11">
         <v>12912044</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="21">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="9">
         <v>199</v>
       </c>
       <c r="C21" s="9">
         <v>140</v>
       </c>
       <c r="D21" s="9">
         <v>59</v>
       </c>
       <c r="E21" s="11">
         <v>1921971</v>
       </c>
-      <c r="F21" s="28">
-[...4 lines deleted...]
-      <c r="A22" s="27" t="s">
+      <c r="F21" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="9">
         <v>425</v>
       </c>
       <c r="C22" s="9">
         <v>305</v>
       </c>
       <c r="D22" s="9">
         <v>120</v>
       </c>
       <c r="E22" s="11">
         <v>1947495</v>
       </c>
-      <c r="F22" s="28">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="F22" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="9">
         <v>142</v>
       </c>
       <c r="C23" s="9">
         <v>99</v>
       </c>
       <c r="D23" s="9">
         <v>43</v>
       </c>
       <c r="E23" s="11">
         <v>1210958</v>
       </c>
-      <c r="F23" s="28">
-[...4 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="F23" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="9">
         <v>129</v>
       </c>
       <c r="C24" s="9">
         <v>83</v>
       </c>
       <c r="D24" s="9">
         <v>46</v>
       </c>
       <c r="E24" s="11">
         <v>517493</v>
       </c>
-      <c r="F24" s="28">
-[...4 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="11">
         <v>1472</v>
       </c>
       <c r="C25" s="9">
         <v>845</v>
       </c>
       <c r="D25" s="9">
         <v>627</v>
       </c>
       <c r="E25" s="11">
         <v>6532929</v>
       </c>
-      <c r="F25" s="28">
-[...4 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="11">
         <v>1383</v>
       </c>
       <c r="C26" s="11">
         <v>795</v>
       </c>
       <c r="D26" s="11">
         <v>588</v>
       </c>
       <c r="E26" s="11">
         <v>5610100</v>
       </c>
       <c r="F26" s="9">
         <v>24</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9">
         <v>396</v>
       </c>
       <c r="C27" s="9">
         <v>256</v>
       </c>
       <c r="D27" s="9">
         <v>140</v>
       </c>
       <c r="E27" s="11">
         <v>1670458</v>
       </c>
       <c r="F27" s="9">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="9">
         <v>803</v>
       </c>
       <c r="C28" s="9">
         <v>463</v>
       </c>
       <c r="D28" s="9">
         <v>340</v>
       </c>
       <c r="E28" s="11">
         <v>4212422</v>
       </c>
-      <c r="F28" s="28">
-[...4 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="9">
         <v>86</v>
       </c>
       <c r="C29" s="9">
         <v>52</v>
       </c>
       <c r="D29" s="9">
         <v>34</v>
       </c>
       <c r="E29" s="11">
         <v>1191503</v>
       </c>
-      <c r="F29" s="28">
-[...4 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="F29" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="23">
         <v>17</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="23">
         <v>11</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="23">
         <v>6</v>
       </c>
       <c r="E30" s="12">
         <v>498820</v>
       </c>
-      <c r="F30" s="31">
-[...9 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F30" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99302880-6060-43D2-B54D-DC2B795B5120}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>32492</v>
       </c>
       <c r="C8" s="11">
         <v>18976</v>
       </c>
       <c r="D8" s="11">
         <v>13516</v>
       </c>
       <c r="E8" s="11">
         <v>219487304</v>
       </c>
       <c r="F8" s="9">
         <v>1587</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>2383</v>
       </c>
       <c r="C9" s="11">
         <v>1441</v>
       </c>
       <c r="D9" s="11">
         <v>942</v>
       </c>
       <c r="E9" s="11">
         <v>21203811</v>
       </c>
       <c r="F9" s="9">
         <v>46</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>2478</v>
       </c>
       <c r="C10" s="11">
         <v>1623</v>
       </c>
       <c r="D10" s="9">
         <v>855</v>
       </c>
       <c r="E10" s="11">
         <v>10418575</v>
       </c>
       <c r="F10" s="9">
         <v>21</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="40" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="11">
         <v>4197</v>
       </c>
       <c r="C11" s="11">
         <v>2230</v>
       </c>
       <c r="D11" s="11">
         <v>1967</v>
       </c>
       <c r="E11" s="11">
         <v>36829913</v>
       </c>
       <c r="F11" s="9">
         <v>245</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>2007</v>
       </c>
       <c r="C12" s="11">
         <v>1276</v>
       </c>
       <c r="D12" s="9">
         <v>731</v>
       </c>
       <c r="E12" s="11">
         <v>12851269</v>
       </c>
       <c r="F12" s="9">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>3519</v>
       </c>
       <c r="C13" s="11">
         <v>2152</v>
       </c>
       <c r="D13" s="11">
         <v>1367</v>
       </c>
       <c r="E13" s="11">
         <v>22267683</v>
       </c>
       <c r="F13" s="9">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>3734</v>
       </c>
       <c r="C14" s="11">
         <v>1941</v>
       </c>
       <c r="D14" s="11">
         <v>1793</v>
       </c>
       <c r="E14" s="11">
         <v>23899107</v>
       </c>
       <c r="F14" s="9">
         <v>157</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>983</v>
       </c>
       <c r="C15" s="9">
         <v>558</v>
       </c>
       <c r="D15" s="9">
         <v>425</v>
       </c>
       <c r="E15" s="11">
         <v>4540600</v>
       </c>
       <c r="F15" s="9">
         <v>155</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+    <row r="16" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>390</v>
       </c>
       <c r="C16" s="9">
         <v>203</v>
       </c>
       <c r="D16" s="9">
         <v>187</v>
       </c>
       <c r="E16" s="11">
         <v>3415786</v>
       </c>
       <c r="F16" s="9">
         <v>210</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>2253</v>
       </c>
       <c r="C17" s="11">
         <v>1250</v>
       </c>
       <c r="D17" s="9">
         <v>1003</v>
       </c>
       <c r="E17" s="11">
         <v>12719838</v>
       </c>
       <c r="F17" s="9">
         <v>299</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>2099</v>
       </c>
       <c r="C18" s="11">
         <v>1274</v>
       </c>
       <c r="D18" s="9">
         <v>825</v>
       </c>
       <c r="E18" s="11">
         <v>18707588</v>
       </c>
       <c r="F18" s="9">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>1694</v>
       </c>
       <c r="C19" s="9">
         <v>1011</v>
       </c>
       <c r="D19" s="9">
         <v>683</v>
       </c>
       <c r="E19" s="11">
         <v>12073238</v>
       </c>
       <c r="F19" s="9">
         <v>391</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>963</v>
       </c>
       <c r="C20" s="9">
         <v>596</v>
       </c>
       <c r="D20" s="9">
         <v>367</v>
       </c>
       <c r="E20" s="11">
         <v>11764232</v>
       </c>
-      <c r="F20" s="28">
-[...4 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="F20" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="9">
         <v>113</v>
       </c>
       <c r="C21" s="9">
         <v>78</v>
       </c>
       <c r="D21" s="9">
         <v>35</v>
       </c>
       <c r="E21" s="11">
         <v>1170183</v>
       </c>
-      <c r="F21" s="28">
-[...4 lines deleted...]
-      <c r="A22" s="27" t="s">
+      <c r="F21" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="9">
         <v>393</v>
       </c>
       <c r="C22" s="9">
         <v>272</v>
       </c>
       <c r="D22" s="9">
         <v>121</v>
       </c>
       <c r="E22" s="11">
         <v>2156994</v>
       </c>
-      <c r="F22" s="28">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="F22" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="9">
         <v>172</v>
       </c>
       <c r="C23" s="9">
         <v>124</v>
       </c>
       <c r="D23" s="9">
         <v>48</v>
       </c>
       <c r="E23" s="11">
         <v>1372158</v>
       </c>
-      <c r="F23" s="28">
-[...4 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="F23" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="9">
         <v>259</v>
       </c>
       <c r="C24" s="9">
         <v>197</v>
       </c>
       <c r="D24" s="9">
         <v>62</v>
       </c>
       <c r="E24" s="11">
         <v>2552380</v>
       </c>
-      <c r="F24" s="28">
-[...4 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="11">
         <v>1504</v>
       </c>
       <c r="C25" s="9">
         <v>847</v>
       </c>
       <c r="D25" s="9">
         <v>657</v>
       </c>
       <c r="E25" s="11">
         <v>6457879</v>
       </c>
-      <c r="F25" s="28">
-[...4 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="11">
         <v>2062</v>
       </c>
       <c r="C26" s="11">
         <v>1116</v>
       </c>
       <c r="D26" s="11">
         <v>946</v>
       </c>
       <c r="E26" s="11">
         <v>7298686</v>
       </c>
       <c r="F26" s="9">
         <v>34</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9">
         <v>415</v>
       </c>
       <c r="C27" s="9">
         <v>259</v>
       </c>
       <c r="D27" s="9">
         <v>156</v>
       </c>
       <c r="E27" s="11">
         <v>2186387</v>
       </c>
       <c r="F27" s="9">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="9">
         <v>792</v>
       </c>
       <c r="C28" s="9">
         <v>468</v>
       </c>
       <c r="D28" s="9">
         <v>324</v>
       </c>
       <c r="E28" s="11">
         <v>4290694</v>
       </c>
-      <c r="F28" s="28">
-[...4 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="9">
         <v>72</v>
       </c>
       <c r="C29" s="9">
         <v>53</v>
       </c>
       <c r="D29" s="9">
         <v>19</v>
       </c>
       <c r="E29" s="11">
         <v>1098884</v>
       </c>
-      <c r="F29" s="28">
-[...4 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="F29" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="23">
         <v>10</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="23">
         <v>7</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="23">
         <v>3</v>
       </c>
       <c r="E30" s="12">
         <v>211419</v>
       </c>
-      <c r="F30" s="31">
-[...9 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F30" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E061B1EC-9216-4D1D-8AF0-9ED30E7049B2}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="13"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="6" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...2 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
     </row>
     <row r="5" spans="1:6" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-[...7 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+    </row>
+    <row r="8" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>34445</v>
       </c>
       <c r="C8" s="11">
         <v>20220</v>
       </c>
       <c r="D8" s="11">
         <v>14225</v>
       </c>
       <c r="E8" s="11">
         <v>221302550</v>
       </c>
       <c r="F8" s="9">
         <v>951</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>2684</v>
       </c>
       <c r="C9" s="11">
         <v>1570</v>
       </c>
       <c r="D9" s="11">
         <v>1114</v>
       </c>
       <c r="E9" s="11">
         <v>22747872</v>
       </c>
       <c r="F9" s="9">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>2863</v>
       </c>
       <c r="C10" s="11">
         <v>1852</v>
       </c>
       <c r="D10" s="9">
         <v>1011</v>
       </c>
       <c r="E10" s="11">
         <v>11842078</v>
       </c>
       <c r="F10" s="9">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>3827</v>
       </c>
       <c r="C11" s="11">
         <v>2033</v>
       </c>
       <c r="D11" s="11">
         <v>1794</v>
       </c>
       <c r="E11" s="11">
         <v>34223216</v>
       </c>
-      <c r="F11" s="28">
-[...4 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="F11" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>2355</v>
       </c>
       <c r="C12" s="11">
         <v>1456</v>
       </c>
       <c r="D12" s="9">
         <v>899</v>
       </c>
       <c r="E12" s="11">
         <v>14437046</v>
       </c>
       <c r="F12" s="9">
         <v>24</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>3597</v>
       </c>
       <c r="C13" s="11">
         <v>2274</v>
       </c>
       <c r="D13" s="11">
         <v>1323</v>
       </c>
       <c r="E13" s="11">
         <v>23080359</v>
       </c>
       <c r="F13" s="9">
         <v>5</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>3704</v>
       </c>
       <c r="C14" s="11">
         <v>2051</v>
       </c>
       <c r="D14" s="11">
         <v>1653</v>
       </c>
       <c r="E14" s="11">
         <v>18943169</v>
       </c>
       <c r="F14" s="9">
         <v>238</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>1000</v>
       </c>
       <c r="C15" s="9">
         <v>570</v>
       </c>
       <c r="D15" s="9">
         <v>430</v>
       </c>
       <c r="E15" s="11">
         <v>4518000</v>
       </c>
-      <c r="F15" s="28">
-[...4 lines deleted...]
-      <c r="A16" s="27" t="s">
+      <c r="F15" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>283</v>
       </c>
       <c r="C16" s="9">
         <v>166</v>
       </c>
       <c r="D16" s="9">
         <v>117</v>
       </c>
       <c r="E16" s="11">
         <v>2809602</v>
       </c>
       <c r="F16" s="9">
         <v>127</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>2325</v>
       </c>
       <c r="C17" s="11">
         <v>1357</v>
       </c>
       <c r="D17" s="9">
         <v>968</v>
       </c>
       <c r="E17" s="11">
         <v>13526368</v>
       </c>
       <c r="F17" s="9">
         <v>224</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>2302</v>
       </c>
       <c r="C18" s="11">
         <v>1359</v>
       </c>
       <c r="D18" s="9">
         <v>943</v>
       </c>
       <c r="E18" s="11">
         <v>20469290</v>
       </c>
       <c r="F18" s="9">
         <v>5</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>1605</v>
       </c>
       <c r="C19" s="9">
         <v>963</v>
       </c>
       <c r="D19" s="9">
         <v>642</v>
       </c>
       <c r="E19" s="11">
         <v>11529409</v>
       </c>
       <c r="F19" s="9">
         <v>243</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>1282</v>
       </c>
       <c r="C20" s="9">
         <v>778</v>
       </c>
       <c r="D20" s="9">
         <v>504</v>
       </c>
       <c r="E20" s="11">
         <v>15140419</v>
       </c>
-      <c r="F20" s="28">
-[...4 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="F20" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="9">
         <v>103</v>
       </c>
       <c r="C21" s="9">
         <v>75</v>
       </c>
       <c r="D21" s="9">
         <v>28</v>
       </c>
       <c r="E21" s="11">
         <v>1056183</v>
       </c>
-      <c r="F21" s="28">
-[...4 lines deleted...]
-      <c r="A22" s="27" t="s">
+      <c r="F21" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="9">
         <v>352</v>
       </c>
       <c r="C22" s="9">
         <v>244</v>
       </c>
       <c r="D22" s="9">
         <v>108</v>
       </c>
       <c r="E22" s="11">
         <v>1915243</v>
       </c>
-      <c r="F22" s="28">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="F22" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="9">
         <v>106</v>
       </c>
       <c r="C23" s="9">
         <v>77</v>
       </c>
       <c r="D23" s="9">
         <v>29</v>
       </c>
       <c r="E23" s="11">
         <v>1035172</v>
       </c>
-      <c r="F23" s="28">
-[...4 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="F23" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="9">
         <v>284</v>
       </c>
       <c r="C24" s="9">
         <v>224</v>
       </c>
       <c r="D24" s="9">
         <v>60</v>
       </c>
       <c r="E24" s="11">
         <v>3419170</v>
       </c>
-      <c r="F24" s="28">
-[...4 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="11">
         <v>1449</v>
       </c>
       <c r="C25" s="9">
         <v>801</v>
       </c>
       <c r="D25" s="9">
         <v>648</v>
       </c>
       <c r="E25" s="11">
         <v>6164440</v>
       </c>
-      <c r="F25" s="28">
-[...4 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="11">
         <v>3228</v>
       </c>
       <c r="C26" s="11">
         <v>1667</v>
       </c>
       <c r="D26" s="11">
         <v>1561</v>
       </c>
       <c r="E26" s="11">
         <v>8119328</v>
       </c>
       <c r="F26" s="9">
         <v>15</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9">
         <v>320</v>
       </c>
       <c r="C27" s="9">
         <v>227</v>
       </c>
       <c r="D27" s="9">
         <v>93</v>
       </c>
       <c r="E27" s="11">
         <v>1448733</v>
       </c>
       <c r="F27" s="9">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+    <row r="28" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="9">
         <v>697</v>
       </c>
       <c r="C28" s="9">
         <v>424</v>
       </c>
       <c r="D28" s="9">
         <v>273</v>
       </c>
       <c r="E28" s="11">
         <v>3609728</v>
       </c>
-      <c r="F28" s="28">
-[...4 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="9">
         <v>63</v>
       </c>
       <c r="C29" s="9">
         <v>40</v>
       </c>
       <c r="D29" s="9">
         <v>23</v>
       </c>
       <c r="E29" s="11">
         <v>748775</v>
       </c>
-      <c r="F29" s="28">
-[...4 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="F29" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="23">
         <v>16</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="23">
         <v>12</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="23">
         <v>4</v>
       </c>
       <c r="E30" s="12">
         <v>518950</v>
       </c>
-      <c r="F30" s="31">
-[...9 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F30" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="35"/>
+      <c r="B32" s="73"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
     </row>
     <row r="33" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="34"/>
-[...3 lines deleted...]
-      <c r="F34" s="34"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>