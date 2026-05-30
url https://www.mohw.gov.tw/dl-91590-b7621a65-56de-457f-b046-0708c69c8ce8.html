--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,34373 +1,16854 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st6804\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stchieh05\交辦事項\張亮婕_更新114\張亮婕\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85576232-FA29-40D6-87AB-F96F5D9DDD37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D81A4E6E-AB47-46C0-9B4D-19A0AFE4EBD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AC6EF8E7-C10A-4E21-A3FC-714C71B00454}"/>
   </bookViews>
   <sheets>
-    <sheet name="歷年" sheetId="8377" r:id="rId1"/>
-[...21 lines deleted...]
-    <sheet name="92" sheetId="8367" r:id="rId23"/>
+    <sheet name="歷年" sheetId="1" r:id="rId1"/>
+    <sheet name="114" sheetId="2" r:id="rId2"/>
+    <sheet name="113" sheetId="3" r:id="rId3"/>
+    <sheet name="112" sheetId="4" r:id="rId4"/>
+    <sheet name="111" sheetId="5" r:id="rId5"/>
+    <sheet name="110" sheetId="6" r:id="rId6"/>
+    <sheet name="109" sheetId="7" r:id="rId7"/>
+    <sheet name="108" sheetId="8" r:id="rId8"/>
+    <sheet name="107" sheetId="9" r:id="rId9"/>
+    <sheet name="106" sheetId="10" r:id="rId10"/>
+    <sheet name="105" sheetId="11" r:id="rId11"/>
+    <sheet name="104" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$2:$K$31</definedName>
-[...22 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$2:$N$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...281 lines deleted...]
-
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
-    <author>統計處易子安</author>
+    <author>統計處張亮婕</author>
   </authors>
   <commentList>
-    <comment ref="A28" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{0D2F2EE5-8D5F-4800-A671-8D37DFCC3A6C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市修正急難救助人次</t>
         </r>
       </text>
     </comment>
-    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{B983D0F5-4308-4AA7-B4EE-079904F75E31}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市、桃園市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A30" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="A13" authorId="0" shapeId="0" xr:uid="{DF944482-99BB-4892-9CE6-849FB100BB85}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A31" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
+    <comment ref="A14" authorId="0" shapeId="0" xr:uid="{5A94A16B-8939-4872-A6F0-E1600F4F0ED8}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524台北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A32" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
+    <comment ref="A15" authorId="0" shapeId="0" xr:uid="{C138AC18-0C21-4D04-A7EA-F19BB95253FE}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524金門縣修正醫療及看護補助人次及金額、桃園市修正看護補助金額、台北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A34" authorId="1" shapeId="0" xr:uid="{BB1AE196-DADD-4CB7-933A-D592F240E4DF}">
+    <comment ref="A17" authorId="1" shapeId="0" xr:uid="{BCB3F1DD-4A6C-4BDF-8CAA-4AF50A5A1A5D}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...9 lines deleted...]
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>台中市修正臨時收容災民數、住屋毀損安遷救助一般戶數人數、救助金額</t>
+          <t>台中市修正</t>
         </r>
-      </text>
-[...12 lines deleted...]
-      <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> 113</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>統計處</t>
-[...10 lines deleted...]
-</t>
+          <t>上下半年</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>104.05.14</t>
+          <t xml:space="preserve"> </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>修改急難救助金額。</t>
-[...35 lines deleted...]
-</t>
+          <t>遭受災害救助情形</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>104.05.14</t>
-[...9 lines deleted...]
-          <t>修改急難救助金額。</t>
+          <t xml:space="preserve">
+</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>統計處易子安</author>
+    <author>統計處張亮婕</author>
   </authors>
   <commentList>
-    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{BB580BF7-B227-4053-8F63-61EA34A28BF7}">
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{2EBAC526-0FCE-48D9-91A2-4BF93D58C429}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>台中市修正</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">114.09.01 </t>
+          <t xml:space="preserve"> 113</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>上下半年</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>遭受災害救助情形</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>修正臨時收容災民數、住屋毀損安遷救助一般戶數人數、救助金額</t>
+          <t xml:space="preserve">
+</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{EE70B0AF-C7D9-4A42-9EB9-CFBFDF21657E}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000002000000}">
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{FC933F56-CE3C-4629-971C-B64A86604696}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正看護補助金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000003000000}">
+    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{A42AA341-0056-4D03-9D82-0B59B663B461}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524修正醫療補助及看護補助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{F8433BAA-FE60-40FE-986D-57427ED86151}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{0969A67C-43F3-4439-B785-DF8A10399A5A}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{6841F7C6-678E-472A-8A24-544517DEC579}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000002000000}">
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{5F424ED2-3BF3-463C-AB1C-8AE4C3F6FC5B}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0600-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{2AFE7803-2FCC-42EB-882F-7D4162DEC851}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments8.xml><?xml version="1.0" encoding="utf-8"?>
-[...108 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1144" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="58">
   <si>
-    <t>...</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <r>
+      <t xml:space="preserve">3.2-04 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>災害救助</t>
+    </r>
   </si>
   <si>
-    <t>...</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <t>年別</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>災害救助</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>收容所</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>受災人數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>住屋毀損安遷救助</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>財務受損影響生計者</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>戶</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總救助金額</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>所數</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臨時收容災民</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>死亡</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>失蹤</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>重傷</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>其他</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>戶數</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人數</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>原住民</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>92</t>
+      <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2003</t>
+      <t>, 2015</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>93</t>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>一般</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2004</t>
+      <t>, 2016</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>94</t>
+      <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2005</t>
+      <t>, 2017</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>95</t>
+      <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2006</t>
+      <t>, 2018</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>96</t>
+      <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2007</t>
+      <t>, 2019</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>97</t>
+      <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2008</t>
+      <t>, 2020</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>98</t>
+      <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2009</t>
+      <t>, 2021</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>99</t>
+      <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> ,2010</t>
+      <t>, 2022</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>100</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2011</t>
+      <t>, 2023</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>101</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2012</t>
+      <t>, 2024</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>102</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2013</t>
+      <t>, 2025</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...302 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：直轄市、縣﹝市﹞政府。</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
-    </r>
-[...300 lines deleted...]
-      <t>一般</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
-        <rFont val="標楷體"/>
-[...2351 lines deleted...]
-        <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>說明：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>原住民戶定義為：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(1)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>戶長為原住民者視為原住民戶，以戶長性別統計。</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(2)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">戶長非原住民，如戶內原住民人口數較多時則判定為原住民戶。如原住民與非原住民人口數相等時，
-</t>
+      <t>戶長非原住民，如戶內原住民人口數較多時則判定為原住民戶。如原住民與非原住民人口數相等時，</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">               </t>
+      <t xml:space="preserve">
+               則以年齡較長者是否具原住民身分判定為原住民戶或非原住民戶。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">            2.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>則以年齡較長者是否具原住民身分判定為原住民戶或非原住民戶。</t>
+      <t>原住民人數定義為：依原住民身分法，具原住民身分者即予以統計，而不論其是否隸屬於原住民戶。</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>92-113</t>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>地區別</t>
+    </r>
+  </si>
+  <si>
+    <t>總計</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新北市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺北市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>桃園市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺中市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺南市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>高雄市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>宜蘭縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>苗栗縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>彰化縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>南投縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>雲林縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>屏東縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺東縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>花蓮縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>澎湖縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>基隆市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>金門縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>連江縣</t>
+    </r>
+  </si>
+  <si>
+    <t>桃園市</t>
+  </si>
+  <si>
+    <r>
+      <t>104-114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...22 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="13" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="177" formatCode="#,##0_ "/>
+    <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="177" formatCode="#,##0&quot; &quot;"/>
+    <numFmt numFmtId="178" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="新細明體"/>
+      <color rgb="FF000000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
-      <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-[...15 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
-      <color indexed="81"/>
-[...6 lines deleted...]
-      <color indexed="81"/>
+      <color rgb="FF000000"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
-    </font>
-[...58 lines deleted...]
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="12">
     <border>
       <left/>
-      <right/>
-[...27 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
-[...45 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...14 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...10 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...35 lines deleted...]
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...145 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
-[...3 lines deleted...]
-    <cellStyle name="千分位[0]" xfId="3" builtinId="6"/>
+  <cellStyles count="6">
+    <cellStyle name="cf1" xfId="3" xr:uid="{776E08B8-C854-4B1F-9D10-1F19F7B073BB}"/>
+    <cellStyle name="cf2" xfId="4" xr:uid="{C87B9BCC-7AE1-40A7-B73A-921534B00863}"/>
+    <cellStyle name="cf3" xfId="5" xr:uid="{09AF4D1D-4F56-4A68-8AB7-F85F843CF5BF}"/>
+    <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="一般_Sheet2" xfId="2" xr:uid="{A7A59975-8373-4B5F-8768-BB7B7033CF4A}"/>
+    <cellStyle name="千分位[0]" xfId="1" builtinId="6" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="1">
     <dxf>
       <font>
-        <condense val="0"/>
-[...57 lines deleted...]
-        <color indexed="10"/>
+        <color rgb="FFFF0000"/>
+        <family val="1"/>
       </font>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...27 lines deleted...]
-      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
       <a:lstStyle/>
-    </a:spDef>
-[...29 lines deleted...]
-      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...47 lines deleted...]
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DACA2B8-983D-489D-BAD7-C5E5D05FAC7A}">
+  <dimension ref="A1:N22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="B34" sqref="B34:N34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" customWidth="1"/>
-    <col min="2" max="14" width="13.83203125" customWidth="1"/>
+    <col min="1" max="1" width="14.83203125" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.83203125" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="B4" s="60" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="21"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="21"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="43">
+        <v>103</v>
+      </c>
+      <c r="C8" s="44">
+        <v>1577</v>
+      </c>
+      <c r="D8" s="44">
+        <v>87</v>
+      </c>
+      <c r="E8" s="44">
+        <v>4</v>
+      </c>
+      <c r="F8" s="44">
+        <v>11</v>
+      </c>
+      <c r="G8" s="44">
+        <v>274</v>
+      </c>
+      <c r="H8" s="44">
+        <v>726</v>
+      </c>
+      <c r="I8" s="45">
+        <v>43</v>
+      </c>
+      <c r="J8" s="44">
+        <v>1913</v>
+      </c>
+      <c r="K8" s="45">
+        <v>139</v>
+      </c>
+      <c r="L8" s="44">
+        <v>900</v>
+      </c>
+      <c r="M8" s="45">
+        <v>85</v>
+      </c>
+      <c r="N8" s="44">
+        <v>73374761</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="13">
+        <v>155</v>
+      </c>
+      <c r="C9" s="13">
+        <v>2245</v>
+      </c>
+      <c r="D9" s="13">
+        <v>213</v>
+      </c>
+      <c r="E9" s="13">
+        <v>0</v>
+      </c>
+      <c r="F9" s="13">
+        <v>17</v>
+      </c>
+      <c r="G9" s="13">
+        <v>168</v>
+      </c>
+      <c r="H9" s="13">
+        <v>1504</v>
+      </c>
+      <c r="I9" s="11">
+        <v>66</v>
+      </c>
+      <c r="J9" s="13">
+        <v>3597</v>
+      </c>
+      <c r="K9" s="11">
+        <v>170</v>
+      </c>
+      <c r="L9" s="13">
+        <v>4023</v>
+      </c>
+      <c r="M9" s="11">
+        <v>17</v>
+      </c>
+      <c r="N9" s="13">
+        <v>143700075</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="13">
+        <v>187</v>
+      </c>
+      <c r="C10" s="13">
+        <v>3566</v>
+      </c>
+      <c r="D10" s="13">
+        <v>85</v>
+      </c>
+      <c r="E10" s="13">
+        <v>2</v>
+      </c>
+      <c r="F10" s="13">
+        <v>13</v>
+      </c>
+      <c r="G10" s="13">
+        <v>188</v>
+      </c>
+      <c r="H10" s="13">
+        <v>340</v>
+      </c>
+      <c r="I10" s="11">
+        <v>24</v>
+      </c>
+      <c r="J10" s="13">
+        <v>876</v>
+      </c>
+      <c r="K10" s="11">
+        <v>78</v>
+      </c>
+      <c r="L10" s="13">
+        <v>2725</v>
+      </c>
+      <c r="M10" s="11">
+        <v>11</v>
+      </c>
+      <c r="N10" s="13">
+        <v>61704610</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="13">
+        <v>71</v>
+      </c>
+      <c r="C11" s="13">
+        <v>2077</v>
+      </c>
+      <c r="D11" s="13">
+        <v>94</v>
+      </c>
+      <c r="E11" s="13">
+        <v>1</v>
+      </c>
+      <c r="F11" s="13">
+        <v>17</v>
+      </c>
+      <c r="G11" s="13">
+        <v>105</v>
+      </c>
+      <c r="H11" s="13">
+        <v>432</v>
+      </c>
+      <c r="I11" s="11">
+        <v>12</v>
+      </c>
+      <c r="J11" s="13">
+        <v>1055</v>
+      </c>
+      <c r="K11" s="11">
+        <v>29</v>
+      </c>
+      <c r="L11" s="13">
+        <v>7267</v>
+      </c>
+      <c r="M11" s="11">
+        <v>3</v>
+      </c>
+      <c r="N11" s="13">
+        <v>115752466</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="13">
+        <v>57</v>
+      </c>
+      <c r="C12" s="13">
+        <v>426</v>
+      </c>
+      <c r="D12" s="13">
+        <v>79</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>8</v>
+      </c>
+      <c r="G12" s="13">
+        <v>30</v>
+      </c>
+      <c r="H12" s="13">
+        <v>279</v>
+      </c>
+      <c r="I12" s="11">
+        <v>17</v>
+      </c>
+      <c r="J12" s="13">
+        <v>771</v>
+      </c>
+      <c r="K12" s="11">
         <v>50</v>
       </c>
-      <c r="C4" s="61"/>
-[...34 lines deleted...]
-      <c r="N5" s="55" t="s">
+      <c r="L12" s="13">
+        <v>1567</v>
+      </c>
+      <c r="M12" s="11">
+        <v>7</v>
+      </c>
+      <c r="N12" s="13">
+        <v>49591708</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="58" t="s">
+      <c r="B13" s="13">
+        <v>42</v>
+      </c>
+      <c r="C13" s="13">
+        <v>156</v>
+      </c>
+      <c r="D13" s="13">
+        <v>90</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>18</v>
+      </c>
+      <c r="G13" s="13">
+        <v>0</v>
+      </c>
+      <c r="H13" s="13">
+        <v>242</v>
+      </c>
+      <c r="I13" s="11">
+        <v>18</v>
+      </c>
+      <c r="J13" s="13">
+        <v>624</v>
+      </c>
+      <c r="K13" s="11">
+        <v>90</v>
+      </c>
+      <c r="L13" s="13">
+        <v>108</v>
+      </c>
+      <c r="M13" s="11">
+        <v>8</v>
+      </c>
+      <c r="N13" s="13">
+        <v>34773436</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="13">
+        <v>111</v>
+      </c>
+      <c r="C14" s="13">
+        <v>1169</v>
+      </c>
+      <c r="D14" s="13">
+        <v>97</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1</v>
+      </c>
+      <c r="F14" s="13">
+        <v>5</v>
+      </c>
+      <c r="G14" s="13">
+        <v>96</v>
+      </c>
+      <c r="H14" s="13">
+        <v>373</v>
+      </c>
+      <c r="I14" s="11">
+        <v>16</v>
+      </c>
+      <c r="J14" s="13">
+        <v>1043</v>
+      </c>
+      <c r="K14" s="11">
+        <v>41</v>
+      </c>
+      <c r="L14" s="13">
+        <v>368</v>
+      </c>
+      <c r="M14" s="11">
+        <v>7</v>
+      </c>
+      <c r="N14" s="13">
+        <v>39342492</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="13">
+        <v>76</v>
+      </c>
+      <c r="C15" s="13">
+        <v>856</v>
+      </c>
+      <c r="D15" s="13">
+        <v>95</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>10</v>
+      </c>
+      <c r="G15" s="13">
+        <v>101</v>
+      </c>
+      <c r="H15" s="13">
+        <v>290</v>
+      </c>
+      <c r="I15" s="11">
+        <v>28</v>
+      </c>
+      <c r="J15" s="13">
+        <v>771</v>
+      </c>
+      <c r="K15" s="11">
+        <v>81</v>
+      </c>
+      <c r="L15" s="13">
+        <v>107</v>
+      </c>
+      <c r="M15" s="11">
+        <v>9</v>
+      </c>
+      <c r="N15" s="13">
+        <v>36987800</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="13">
+        <v>271</v>
+      </c>
+      <c r="C16" s="13">
+        <v>3240</v>
+      </c>
+      <c r="D16" s="13">
+        <v>95</v>
+      </c>
+      <c r="E16" s="13">
+        <v>0</v>
+      </c>
+      <c r="F16" s="13">
+        <v>10</v>
+      </c>
+      <c r="G16" s="13">
+        <v>585</v>
+      </c>
+      <c r="H16" s="13">
+        <v>488</v>
+      </c>
+      <c r="I16" s="11">
+        <v>212</v>
+      </c>
+      <c r="J16" s="13">
+        <v>1222</v>
+      </c>
+      <c r="K16" s="11">
+        <v>472</v>
+      </c>
+      <c r="L16" s="13">
+        <v>488</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1580</v>
+      </c>
+      <c r="N16" s="13">
+        <v>69915483</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="13">
+        <v>463</v>
+      </c>
+      <c r="C17" s="17">
+        <v>8639</v>
+      </c>
+      <c r="D17" s="13">
+        <v>143</v>
+      </c>
+      <c r="E17" s="13">
         <v>2</v>
       </c>
-      <c r="C6" s="58" t="s">
-[...11 lines deleted...]
-      <c r="G6" s="58" t="s">
+      <c r="F17" s="13">
         <v>28</v>
       </c>
-      <c r="H6" s="56" t="s">
+      <c r="G17" s="13">
+        <v>890</v>
+      </c>
+      <c r="H17" s="17">
+        <v>1739</v>
+      </c>
+      <c r="I17" s="13">
+        <v>319</v>
+      </c>
+      <c r="J17" s="17">
+        <v>3910</v>
+      </c>
+      <c r="K17" s="13">
+        <v>686</v>
+      </c>
+      <c r="L17" s="13">
+        <v>25047</v>
+      </c>
+      <c r="M17" s="13">
+        <v>6</v>
+      </c>
+      <c r="N17" s="17">
+        <v>516581621</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="15">
+        <v>346</v>
+      </c>
+      <c r="C18" s="15">
+        <v>4574</v>
+      </c>
+      <c r="D18" s="15">
+        <v>126</v>
+      </c>
+      <c r="E18" s="15">
+        <v>5</v>
+      </c>
+      <c r="F18" s="15">
+        <v>31</v>
+      </c>
+      <c r="G18" s="15">
+        <v>146</v>
+      </c>
+      <c r="H18" s="15">
+        <v>3458</v>
+      </c>
+      <c r="I18" s="16">
+        <v>83</v>
+      </c>
+      <c r="J18" s="15">
+        <v>8589</v>
+      </c>
+      <c r="K18" s="16">
+        <v>167</v>
+      </c>
+      <c r="L18" s="15">
+        <v>1291</v>
+      </c>
+      <c r="M18" s="16">
+        <v>45</v>
+      </c>
+      <c r="N18" s="15">
+        <v>158585125</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="I6" s="63"/>
-      <c r="J6" s="56" t="s">
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="25"/>
+      <c r="N19" s="25"/>
+    </row>
+    <row r="20" spans="1:14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="K6" s="63"/>
-[...829 lines deleted...]
-      <c r="A26" s="34" t="s">
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="N20" s="26"/>
+    </row>
+    <row r="21" spans="1:14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="37">
-[...449 lines deleted...]
-      <c r="N38" s="31"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="19"/>
+    </row>
+    <row r="22" spans="1:14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="20"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="20"/>
+      <c r="K22" s="19"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="19"/>
+      <c r="N22" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="32">
-[...15 lines deleted...]
-    <mergeCell ref="B4:N4"/>
+  <mergeCells count="17">
+    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
     <mergeCell ref="L5:M6"/>
-    <mergeCell ref="D5:G5"/>
-    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
-    <mergeCell ref="C6:C7"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
-    <mergeCell ref="J6:K6"/>
-[...1 lines deleted...]
-    <mergeCell ref="H6:I6"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="13" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.27559055118110237" footer="0.23622047244094491"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.59055118110236204" bottom="0.19685039370078702" header="0.27559055118110198" footer="0.19685039370078702"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+    <oddHeader>&amp;L&amp;"微軟正黑體,Regular"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,Regular"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A4384C5-A6FB-43E5-920F-AF7040035A15}">
   <dimension ref="A1:N34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...4 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" customWidth="1"/>
-    <col min="2" max="14" width="13.1640625" customWidth="1"/>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="A4" s="64" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>187</v>
+      </c>
+      <c r="C8" s="28">
+        <v>3566</v>
+      </c>
+      <c r="D8" s="28">
+        <v>85</v>
+      </c>
+      <c r="E8" s="28">
+        <v>2</v>
+      </c>
+      <c r="F8" s="28">
+        <v>13</v>
+      </c>
+      <c r="G8" s="28">
+        <v>188</v>
+      </c>
+      <c r="H8" s="28">
+        <v>340</v>
+      </c>
+      <c r="I8" s="28">
+        <v>24</v>
+      </c>
+      <c r="J8" s="28">
+        <v>876</v>
+      </c>
+      <c r="K8" s="28">
+        <v>78</v>
+      </c>
+      <c r="L8" s="28">
+        <v>2725</v>
+      </c>
+      <c r="M8" s="28">
+        <v>11</v>
+      </c>
+      <c r="N8" s="28">
+        <v>61704610</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>28</v>
+      </c>
+      <c r="C9" s="28">
+        <v>296</v>
+      </c>
+      <c r="D9" s="28">
+        <v>10</v>
+      </c>
+      <c r="E9" s="28">
+        <v>1</v>
+      </c>
+      <c r="F9" s="28">
+        <v>4</v>
+      </c>
+      <c r="G9" s="28">
+        <v>9</v>
+      </c>
+      <c r="H9" s="28">
+        <v>50</v>
+      </c>
+      <c r="I9" s="28">
+        <v>1</v>
+      </c>
+      <c r="J9" s="28">
+        <v>125</v>
+      </c>
+      <c r="K9" s="28">
+        <v>3</v>
+      </c>
+      <c r="L9" s="28">
+        <v>249</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>8170000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>7</v>
+      </c>
+      <c r="C10" s="28">
+        <v>104</v>
+      </c>
+      <c r="D10" s="28">
+        <v>15</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>1</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>47</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>131</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>108</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>7140000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>6</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>21</v>
+      </c>
+      <c r="I11" s="28">
+        <v>4</v>
+      </c>
+      <c r="J11" s="28">
+        <v>57</v>
+      </c>
+      <c r="K11" s="28">
+        <v>11</v>
+      </c>
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>2560000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>27</v>
+      </c>
+      <c r="C12" s="28">
+        <v>135</v>
+      </c>
+      <c r="D12" s="28">
+        <v>16</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>3</v>
+      </c>
+      <c r="G12" s="28">
+        <v>179</v>
+      </c>
+      <c r="H12" s="28">
+        <v>48</v>
+      </c>
+      <c r="I12" s="28">
+        <v>1</v>
+      </c>
+      <c r="J12" s="28">
+        <v>124</v>
+      </c>
+      <c r="K12" s="28">
+        <v>2</v>
+      </c>
+      <c r="L12" s="28">
+        <v>1</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>7625150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>8</v>
+      </c>
+      <c r="C13" s="28">
+        <v>39</v>
+      </c>
+      <c r="D13" s="28">
+        <v>6</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>2</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>16</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>40</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>184</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>3120000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>42</v>
+      </c>
+      <c r="C14" s="28">
+        <v>1049</v>
+      </c>
+      <c r="D14" s="28">
+        <v>6</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>37</v>
+      </c>
+      <c r="I14" s="28">
+        <v>1</v>
+      </c>
+      <c r="J14" s="28">
+        <v>79</v>
+      </c>
+      <c r="K14" s="28">
+        <v>3</v>
+      </c>
+      <c r="L14" s="28">
+        <v>27</v>
+      </c>
+      <c r="M14" s="28">
+        <v>1</v>
+      </c>
+      <c r="N14" s="28">
+        <v>3250000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>2</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>0</v>
+      </c>
+      <c r="I15" s="32">
+        <v>0</v>
+      </c>
+      <c r="J15" s="32">
+        <v>0</v>
+      </c>
+      <c r="K15" s="32">
+        <v>0</v>
+      </c>
+      <c r="L15" s="32">
+        <v>23</v>
+      </c>
+      <c r="M15" s="32">
+        <v>1</v>
+      </c>
+      <c r="N15" s="32">
+        <v>1920000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>0</v>
+      </c>
+      <c r="C16" s="32">
+        <v>0</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>0</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>0</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>1</v>
+      </c>
+      <c r="M16" s="32">
+        <v>1</v>
+      </c>
+      <c r="N16" s="32">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>3</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>14</v>
+      </c>
+      <c r="I17" s="32">
+        <v>1</v>
+      </c>
+      <c r="J17" s="32">
+        <v>30</v>
+      </c>
+      <c r="K17" s="32">
+        <v>4</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>1280000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>4</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>3</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
         <v>17</v>
       </c>
-      <c r="B4" s="60" t="s">
-[...17 lines deleted...]
-      <c r="B5" s="60" t="s">
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>51</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>34</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>2375000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>20</v>
+      </c>
+      <c r="C19" s="32">
+        <v>277</v>
+      </c>
+      <c r="D19" s="32">
+        <v>2</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>22</v>
+      </c>
+      <c r="I19" s="32">
+        <v>3</v>
+      </c>
+      <c r="J19" s="32">
+        <v>76</v>
+      </c>
+      <c r="K19" s="32">
+        <v>7</v>
+      </c>
+      <c r="L19" s="32">
+        <v>63</v>
+      </c>
+      <c r="M19" s="32">
+        <v>3</v>
+      </c>
+      <c r="N19" s="32">
+        <v>2760000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>11</v>
+      </c>
+      <c r="C20" s="32">
+        <v>159</v>
+      </c>
+      <c r="D20" s="32">
+        <v>2</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>6</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>11</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>470</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>2970000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>1</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>20</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>48</v>
+      </c>
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>1160000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>1</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>0</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>14</v>
+      </c>
+      <c r="I22" s="32">
+        <v>1</v>
+      </c>
+      <c r="J22" s="32">
+        <v>48</v>
+      </c>
+      <c r="K22" s="32">
+        <v>5</v>
+      </c>
+      <c r="L22" s="32">
+        <v>1538</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>9400000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>0</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>3</v>
+      </c>
+      <c r="I23" s="32">
+        <v>5</v>
+      </c>
+      <c r="J23" s="32">
+        <v>8</v>
+      </c>
+      <c r="K23" s="32">
+        <v>13</v>
+      </c>
+      <c r="L23" s="32">
+        <v>12</v>
+      </c>
+      <c r="M23" s="32">
+        <v>5</v>
+      </c>
+      <c r="N23" s="32">
+        <v>635000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>43</v>
+      </c>
+      <c r="C24" s="32">
+        <v>1503</v>
+      </c>
+      <c r="D24" s="32">
+        <v>3</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>0</v>
+      </c>
+      <c r="H24" s="32">
+        <v>5</v>
+      </c>
+      <c r="I24" s="32">
+        <v>7</v>
+      </c>
+      <c r="J24" s="32">
+        <v>10</v>
+      </c>
+      <c r="K24" s="32">
+        <v>30</v>
+      </c>
+      <c r="L24" s="32">
+        <v>0</v>
+      </c>
+      <c r="M24" s="32">
+        <v>0</v>
+      </c>
+      <c r="N24" s="32">
+        <v>1320000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>1</v>
+      </c>
+      <c r="C26" s="32">
+        <v>4</v>
+      </c>
+      <c r="D26" s="32">
+        <v>5</v>
+      </c>
+      <c r="E26" s="32">
+        <v>1</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>6</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>12</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>13</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>4839460</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>0</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="32">
+        <v>6</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>15</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>1</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>3</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>8</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>11</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>0</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>820000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>0</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>0</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="62"/>
-[...161 lines deleted...]
-      <c r="M9" s="24">
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
         <v>1</v>
       </c>
-      <c r="N9" s="24">
-[...465 lines deleted...]
-      <c r="H20" s="42">
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="I20" s="42">
-[...526 lines deleted...]
-      <c r="N34" s="10"/>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="D5:G5"/>
-[...12578 lines deleted...]
-    <mergeCell ref="D6:D7"/>
     <mergeCell ref="A33:N33"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A32:N32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:M6"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...2 lines deleted...]
-  <legacyDrawing r:id="rId2"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:K43"/>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{535982BF-81BA-4643-A100-5046296FC20B}">
+  <dimension ref="A1:N34"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" customWidth="1"/>
-    <col min="2" max="11" width="16.83203125" customWidth="1"/>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-      <c r="I4" s="81" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>155</v>
+      </c>
+      <c r="C8" s="28">
+        <v>2245</v>
+      </c>
+      <c r="D8" s="28">
+        <v>213</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>17</v>
+      </c>
+      <c r="G8" s="28">
         <v>168</v>
       </c>
-      <c r="J4" s="71" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="51" t="s">
+      <c r="H8" s="28">
+        <v>1504</v>
+      </c>
+      <c r="I8" s="28">
+        <v>66</v>
+      </c>
+      <c r="J8" s="28">
+        <v>3597</v>
+      </c>
+      <c r="K8" s="28">
         <v>170</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="78" t="s">
+      <c r="L8" s="28">
+        <v>4023</v>
+      </c>
+      <c r="M8" s="28">
+        <v>17</v>
+      </c>
+      <c r="N8" s="28">
+        <v>143700075</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>0</v>
+      </c>
+      <c r="C9" s="28">
+        <v>0</v>
+      </c>
+      <c r="D9" s="28">
+        <v>23</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>2</v>
+      </c>
+      <c r="G9" s="28">
+        <v>0</v>
+      </c>
+      <c r="H9" s="28">
+        <v>87</v>
+      </c>
+      <c r="I9" s="28">
+        <v>4</v>
+      </c>
+      <c r="J9" s="28">
+        <v>234</v>
+      </c>
+      <c r="K9" s="28">
+        <v>9</v>
+      </c>
+      <c r="L9" s="28">
+        <v>53</v>
+      </c>
+      <c r="M9" s="28">
+        <v>1</v>
+      </c>
+      <c r="N9" s="28">
+        <v>10060000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>1</v>
+      </c>
+      <c r="C10" s="28">
+        <v>2</v>
+      </c>
+      <c r="D10" s="28">
+        <v>11</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>3</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>36</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>98</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>0</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>4460000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>9</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>11</v>
+      </c>
+      <c r="I11" s="28">
+        <v>7</v>
+      </c>
+      <c r="J11" s="28">
+        <v>33</v>
+      </c>
+      <c r="K11" s="28">
+        <v>22</v>
+      </c>
+      <c r="L11" s="28">
+        <v>23</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>3140000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>24</v>
+      </c>
+      <c r="C12" s="28">
+        <v>225</v>
+      </c>
+      <c r="D12" s="28">
+        <v>14</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>4</v>
+      </c>
+      <c r="G12" s="28">
+        <v>140</v>
+      </c>
+      <c r="H12" s="28">
+        <v>139</v>
+      </c>
+      <c r="I12" s="28">
+        <v>3</v>
+      </c>
+      <c r="J12" s="28">
+        <v>287</v>
+      </c>
+      <c r="K12" s="28">
+        <v>9</v>
+      </c>
+      <c r="L12" s="28">
+        <v>1</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>11938870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>59</v>
+      </c>
+      <c r="C13" s="28">
+        <v>557</v>
+      </c>
+      <c r="D13" s="28">
+        <v>112</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>2</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>327</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>861</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>3382</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>50220805</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
         <v>63</v>
       </c>
-      <c r="C5" s="79"/>
-[...56 lines deleted...]
-      <c r="A8" s="26" t="s">
+      <c r="C14" s="28">
+        <v>1366</v>
+      </c>
+      <c r="D14" s="28">
+        <v>9</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>170</v>
+      </c>
+      <c r="I14" s="28">
+        <v>3</v>
+      </c>
+      <c r="J14" s="28">
+        <v>347</v>
+      </c>
+      <c r="K14" s="28">
+        <v>5</v>
+      </c>
+      <c r="L14" s="28">
+        <v>286</v>
+      </c>
+      <c r="M14" s="28">
+        <v>1</v>
+      </c>
+      <c r="N14" s="28">
+        <v>13345000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>3</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>1</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>1</v>
+      </c>
+      <c r="I15" s="32">
+        <v>0</v>
+      </c>
+      <c r="J15" s="32">
+        <v>5</v>
+      </c>
+      <c r="K15" s="32">
+        <v>0</v>
+      </c>
+      <c r="L15" s="32">
+        <v>19</v>
+      </c>
+      <c r="M15" s="32">
+        <v>0</v>
+      </c>
+      <c r="N15" s="32">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>0</v>
+      </c>
+      <c r="C16" s="32">
+        <v>0</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>0</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>0</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>44</v>
+      </c>
+      <c r="M16" s="32">
+        <v>8</v>
+      </c>
+      <c r="N16" s="32">
+        <v>610000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>11</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>48</v>
+      </c>
+      <c r="I17" s="32">
+        <v>3</v>
+      </c>
+      <c r="J17" s="32">
+        <v>117</v>
+      </c>
+      <c r="K17" s="32">
+        <v>11</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>4760000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>4</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>2</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
+        <v>104</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>240</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>18</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>6825000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>5</v>
+      </c>
+      <c r="C19" s="32">
+        <v>80</v>
+      </c>
+      <c r="D19" s="32">
+        <v>1</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>27</v>
+      </c>
+      <c r="I19" s="32">
+        <v>0</v>
+      </c>
+      <c r="J19" s="32">
+        <v>65</v>
+      </c>
+      <c r="K19" s="32">
+        <v>0</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>1820000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>0</v>
+      </c>
+      <c r="C20" s="32">
+        <v>0</v>
+      </c>
+      <c r="D20" s="32">
+        <v>3</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>29</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>65</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>1</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>1845000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>5</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>71</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>173</v>
+      </c>
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>4400000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>0</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>0</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>391</v>
+      </c>
+      <c r="I22" s="32">
+        <v>28</v>
+      </c>
+      <c r="J22" s="32">
+        <v>898</v>
+      </c>
+      <c r="K22" s="32">
+        <v>75</v>
+      </c>
+      <c r="L22" s="32">
+        <v>110</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>20065000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>4</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>1</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>22</v>
+      </c>
+      <c r="I23" s="32">
+        <v>0</v>
+      </c>
+      <c r="J23" s="32">
+        <v>67</v>
+      </c>
+      <c r="K23" s="32">
+        <v>0</v>
+      </c>
+      <c r="L23" s="32">
+        <v>50</v>
+      </c>
+      <c r="M23" s="32">
+        <v>5</v>
+      </c>
+      <c r="N23" s="32">
+        <v>2835000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>0</v>
+      </c>
+      <c r="C24" s="32">
+        <v>0</v>
+      </c>
+      <c r="D24" s="32">
+        <v>3</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>13</v>
+      </c>
+      <c r="H24" s="32">
+        <v>11</v>
+      </c>
+      <c r="I24" s="32">
+        <v>18</v>
+      </c>
+      <c r="J24" s="32">
+        <v>18</v>
+      </c>
+      <c r="K24" s="32">
+        <v>39</v>
+      </c>
+      <c r="L24" s="32">
+        <v>1</v>
+      </c>
+      <c r="M24" s="32">
+        <v>2</v>
+      </c>
+      <c r="N24" s="32">
+        <v>1755000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>0</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>20</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>57</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>19</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>1185400</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="32">
-[...8 lines deleted...]
-      <c r="E8" s="32">
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>0</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>2</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="32">
+        <v>6</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>23</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
         <v>9</v>
       </c>
-      <c r="F8" s="32">
-[...25 lines deleted...]
-      <c r="C9" s="42">
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>1300000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>1</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>2</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>0</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>240000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>3</v>
+      </c>
+      <c r="C29" s="32">
+        <v>15</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>15</v>
+      </c>
+      <c r="H29" s="32">
+        <v>3</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
         <v>7</v>
       </c>
-      <c r="D9" s="42">
-[...31 lines deleted...]
-      <c r="C10" s="42">
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
         <v>2</v>
       </c>
-      <c r="D10" s="42">
-[...46 lines deleted...]
-      <c r="H11" s="42">
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>835000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
         <v>5</v>
       </c>
-      <c r="I11" s="42">
-[...168 lines deleted...]
-      <c r="G16" s="42">
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="H16" s="42">
-[...317 lines deleted...]
-      <c r="I25" s="42">
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="J25" s="42">
-[...5206 lines deleted...]
-      <c r="N34" s="10"/>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A4:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="B5:C5"/>
     <mergeCell ref="A33:N33"/>
-    <mergeCell ref="B6:B7"/>
-[...7 lines deleted...]
-    <mergeCell ref="A32:N32"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:I6"/>
-  </mergeCells>
-[...1251 lines deleted...]
-    <mergeCell ref="N5:N7"/>
     <mergeCell ref="J6:K6"/>
-  </mergeCells>
-[...5004 lines deleted...]
-    <mergeCell ref="A33:N33"/>
     <mergeCell ref="A32:N32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:M6"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="J6:K6"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E82B8AED-C9BB-4580-8D99-FF67212101EA}">
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F24" sqref="F24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="24"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="9"/>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="9"/>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>103</v>
+      </c>
+      <c r="C8" s="28">
+        <v>1577</v>
+      </c>
+      <c r="D8" s="28">
+        <v>87</v>
+      </c>
+      <c r="E8" s="28">
+        <v>4</v>
+      </c>
+      <c r="F8" s="28">
+        <v>11</v>
+      </c>
+      <c r="G8" s="28">
+        <v>274</v>
+      </c>
+      <c r="H8" s="28">
+        <v>726</v>
+      </c>
+      <c r="I8" s="28">
+        <v>43</v>
+      </c>
+      <c r="J8" s="28">
+        <v>1913</v>
+      </c>
+      <c r="K8" s="28">
+        <v>139</v>
+      </c>
+      <c r="L8" s="28">
+        <v>900</v>
+      </c>
+      <c r="M8" s="28">
+        <v>85</v>
+      </c>
+      <c r="N8" s="28">
+        <v>73374.760999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>0</v>
+      </c>
+      <c r="C9" s="28">
+        <v>0</v>
+      </c>
+      <c r="D9" s="28">
+        <v>18</v>
+      </c>
+      <c r="E9" s="28">
+        <v>4</v>
+      </c>
+      <c r="F9" s="28">
+        <v>5</v>
+      </c>
+      <c r="G9" s="28">
+        <v>0</v>
+      </c>
+      <c r="H9" s="28">
+        <v>185</v>
+      </c>
+      <c r="I9" s="28">
+        <v>13</v>
+      </c>
+      <c r="J9" s="28">
+        <v>456</v>
+      </c>
+      <c r="K9" s="28">
+        <v>35</v>
+      </c>
+      <c r="L9" s="28">
+        <v>614</v>
+      </c>
+      <c r="M9" s="28">
+        <v>72</v>
+      </c>
+      <c r="N9" s="28">
+        <v>21870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>6</v>
+      </c>
+      <c r="C10" s="28">
+        <v>67</v>
+      </c>
+      <c r="D10" s="28">
+        <v>7</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>0</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>52</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>142</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>74</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>13</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>37</v>
+      </c>
+      <c r="I11" s="28">
+        <v>12</v>
+      </c>
+      <c r="J11" s="28">
+        <v>133</v>
+      </c>
+      <c r="K11" s="28">
+        <v>47</v>
+      </c>
+      <c r="L11" s="28">
+        <v>8</v>
+      </c>
+      <c r="M11" s="28">
+        <v>8</v>
+      </c>
+      <c r="N11" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>9</v>
+      </c>
+      <c r="C12" s="28">
+        <v>47</v>
+      </c>
+      <c r="D12" s="28">
+        <v>3</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>0</v>
+      </c>
+      <c r="G12" s="28">
+        <v>66</v>
+      </c>
+      <c r="H12" s="28">
+        <v>52</v>
+      </c>
+      <c r="I12" s="28">
+        <v>0</v>
+      </c>
+      <c r="J12" s="28">
+        <v>156</v>
+      </c>
+      <c r="K12" s="28">
+        <v>0</v>
+      </c>
+      <c r="L12" s="28">
+        <v>2</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>4709.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>14</v>
+      </c>
+      <c r="C13" s="28">
+        <v>107</v>
+      </c>
+      <c r="D13" s="28">
+        <v>8</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>62</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>183</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>0</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>5263.6220000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>49</v>
+      </c>
+      <c r="C14" s="28">
+        <v>1120</v>
+      </c>
+      <c r="D14" s="28">
+        <v>5</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>35</v>
+      </c>
+      <c r="I14" s="28">
+        <v>5</v>
+      </c>
+      <c r="J14" s="28">
+        <v>83</v>
+      </c>
+      <c r="K14" s="28">
+        <v>13</v>
+      </c>
+      <c r="L14" s="28">
+        <v>12</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>0</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>0</v>
+      </c>
+      <c r="I15" s="32">
+        <v>0</v>
+      </c>
+      <c r="J15" s="32">
+        <v>0</v>
+      </c>
+      <c r="K15" s="32">
+        <v>0</v>
+      </c>
+      <c r="L15" s="32">
+        <v>34</v>
+      </c>
+      <c r="M15" s="32">
+        <v>0</v>
+      </c>
+      <c r="N15" s="32">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>0</v>
+      </c>
+      <c r="C16" s="32">
+        <v>0</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>0</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>0</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>18</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>7</v>
+      </c>
+      <c r="C17" s="32">
+        <v>6</v>
+      </c>
+      <c r="D17" s="32">
+        <v>4</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>171</v>
+      </c>
+      <c r="H17" s="32">
+        <v>55</v>
+      </c>
+      <c r="I17" s="32">
+        <v>1</v>
+      </c>
+      <c r="J17" s="32">
+        <v>162</v>
+      </c>
+      <c r="K17" s="32">
+        <v>5</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>1</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>0</v>
+      </c>
+      <c r="G18" s="32">
+        <v>37</v>
+      </c>
+      <c r="H18" s="32">
+        <v>79</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>178</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>13</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>7780</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>7</v>
+      </c>
+      <c r="C19" s="32">
+        <v>113</v>
+      </c>
+      <c r="D19" s="32">
+        <v>3</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>1</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>17</v>
+      </c>
+      <c r="I19" s="32">
+        <v>0</v>
+      </c>
+      <c r="J19" s="32">
+        <v>51</v>
+      </c>
+      <c r="K19" s="32">
+        <v>0</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>8</v>
+      </c>
+      <c r="C20" s="32">
+        <v>103</v>
+      </c>
+      <c r="D20" s="32">
+        <v>3</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>11</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>31</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>58</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>8</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>54</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>131</v>
+      </c>
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>0</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>0</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>25</v>
+      </c>
+      <c r="I22" s="32">
+        <v>1</v>
+      </c>
+      <c r="J22" s="32">
+        <v>54</v>
+      </c>
+      <c r="K22" s="32">
+        <v>3</v>
+      </c>
+      <c r="L22" s="32">
+        <v>0</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>1</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>12</v>
+      </c>
+      <c r="I23" s="32">
+        <v>2</v>
+      </c>
+      <c r="J23" s="32">
+        <v>31</v>
+      </c>
+      <c r="K23" s="32">
+        <v>7</v>
+      </c>
+      <c r="L23" s="32">
+        <v>12</v>
+      </c>
+      <c r="M23" s="32">
+        <v>5</v>
+      </c>
+      <c r="N23" s="32">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>0</v>
+      </c>
+      <c r="C24" s="32">
+        <v>0</v>
+      </c>
+      <c r="D24" s="32">
+        <v>3</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>0</v>
+      </c>
+      <c r="H24" s="32">
+        <v>19</v>
+      </c>
+      <c r="I24" s="32">
+        <v>9</v>
+      </c>
+      <c r="J24" s="32">
+        <v>49</v>
+      </c>
+      <c r="K24" s="32">
+        <v>29</v>
+      </c>
+      <c r="L24" s="32">
+        <v>0</v>
+      </c>
+      <c r="M24" s="32">
+        <v>0</v>
+      </c>
+      <c r="N24" s="32">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>2</v>
+      </c>
+      <c r="C26" s="32">
+        <v>12</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>3</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>6</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>27</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>970.63900000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>2</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>1</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="32">
+        <v>11</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>32</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>7</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>1</v>
+      </c>
+      <c r="C28" s="32">
+        <v>2</v>
+      </c>
+      <c r="D28" s="32">
+        <v>0</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>17</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>35</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>12</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>6</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>4</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>0</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>0</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>9</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1287883-B659-4825-AB09-ECBEBDCE8F85}">
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>346</v>
+      </c>
+      <c r="C8" s="28">
+        <v>4574</v>
+      </c>
+      <c r="D8" s="28">
+        <v>126</v>
+      </c>
+      <c r="E8" s="28">
+        <v>5</v>
+      </c>
+      <c r="F8" s="28">
+        <v>31</v>
+      </c>
+      <c r="G8" s="28">
+        <v>146</v>
+      </c>
+      <c r="H8" s="28">
+        <v>3458</v>
+      </c>
+      <c r="I8" s="28">
+        <v>83</v>
+      </c>
+      <c r="J8" s="28">
+        <v>8589</v>
+      </c>
+      <c r="K8" s="28">
+        <v>167</v>
+      </c>
+      <c r="L8" s="28">
+        <v>1291</v>
+      </c>
+      <c r="M8" s="28">
+        <v>45</v>
+      </c>
+      <c r="N8" s="28">
+        <v>158585125</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>56</v>
+      </c>
+      <c r="C9" s="28">
+        <v>275</v>
+      </c>
+      <c r="D9" s="28">
+        <v>4</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>2</v>
+      </c>
+      <c r="G9" s="28">
+        <v>135</v>
+      </c>
+      <c r="H9" s="28">
+        <v>48</v>
+      </c>
+      <c r="I9" s="28">
+        <v>0</v>
+      </c>
+      <c r="J9" s="28">
+        <v>103</v>
+      </c>
+      <c r="K9" s="28">
+        <v>0</v>
+      </c>
+      <c r="L9" s="28">
+        <v>22</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>2895000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>5</v>
+      </c>
+      <c r="C10" s="28">
+        <v>59</v>
+      </c>
+      <c r="D10" s="28">
+        <v>4</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>1</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>42</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>98</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>0</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>2860000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>13</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>1</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>37</v>
+      </c>
+      <c r="I11" s="28">
+        <v>1</v>
+      </c>
+      <c r="J11" s="28">
+        <v>119</v>
+      </c>
+      <c r="K11" s="28">
+        <v>7</v>
+      </c>
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>5156660</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>53</v>
+      </c>
+      <c r="C12" s="28">
+        <v>187</v>
+      </c>
+      <c r="D12" s="28">
+        <v>24</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>5</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="28">
+        <v>40</v>
+      </c>
+      <c r="I12" s="28">
+        <v>2</v>
+      </c>
+      <c r="J12" s="28">
+        <v>106</v>
+      </c>
+      <c r="K12" s="28">
+        <v>10</v>
+      </c>
+      <c r="L12" s="28">
+        <v>10</v>
+      </c>
+      <c r="M12" s="28">
+        <v>1</v>
+      </c>
+      <c r="N12" s="28">
+        <v>9236600</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>93</v>
+      </c>
+      <c r="C13" s="28">
+        <v>859</v>
+      </c>
+      <c r="D13" s="28">
+        <v>13</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>10</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>2556</v>
+      </c>
+      <c r="I13" s="28">
+        <v>7</v>
+      </c>
+      <c r="J13" s="28">
+        <v>6551</v>
+      </c>
+      <c r="K13" s="28">
+        <v>15</v>
+      </c>
+      <c r="L13" s="28">
+        <v>376</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>83166000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>13</v>
+      </c>
+      <c r="C14" s="28">
+        <v>279</v>
+      </c>
+      <c r="D14" s="28">
+        <v>13</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>5</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>36</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>80</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>327</v>
+      </c>
+      <c r="M14" s="28">
+        <v>17</v>
+      </c>
+      <c r="N14" s="28">
+        <v>9860000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>0</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>18</v>
+      </c>
+      <c r="I15" s="32">
+        <v>0</v>
+      </c>
+      <c r="J15" s="32">
+        <v>53</v>
+      </c>
+      <c r="K15" s="32">
+        <v>0</v>
+      </c>
+      <c r="L15" s="32">
+        <v>35</v>
+      </c>
+      <c r="M15" s="32">
+        <v>0</v>
+      </c>
+      <c r="N15" s="32">
+        <v>1709000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>17</v>
+      </c>
+      <c r="C16" s="32">
+        <v>38</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>6</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>17</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>0</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>340000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>0</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>1</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>8</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>20</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>6</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>0</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
+        <v>0</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>0</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>319</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>3370000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>0</v>
+      </c>
+      <c r="C19" s="32">
+        <v>0</v>
+      </c>
+      <c r="D19" s="32">
+        <v>5</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>25</v>
+      </c>
+      <c r="I19" s="32">
+        <v>1</v>
+      </c>
+      <c r="J19" s="32">
+        <v>44</v>
+      </c>
+      <c r="K19" s="32">
+        <v>3</v>
+      </c>
+      <c r="L19" s="32">
+        <v>87</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>2875000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>30</v>
+      </c>
+      <c r="C20" s="32">
+        <v>346</v>
+      </c>
+      <c r="D20" s="32">
+        <v>1</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>53</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>114</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>42</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>2830000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>6</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>4</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>473</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>991</v>
+      </c>
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>21420000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>2</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>1</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>18</v>
+      </c>
+      <c r="I22" s="32">
+        <v>5</v>
+      </c>
+      <c r="J22" s="32">
+        <v>40</v>
+      </c>
+      <c r="K22" s="32">
+        <v>9</v>
+      </c>
+      <c r="L22" s="32">
+        <v>29</v>
+      </c>
+      <c r="M22" s="32">
+        <v>5</v>
+      </c>
+      <c r="N22" s="32">
+        <v>1770000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>4</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>1</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>41</v>
+      </c>
+      <c r="I23" s="32">
+        <v>56</v>
+      </c>
+      <c r="J23" s="32">
+        <v>87</v>
+      </c>
+      <c r="K23" s="32">
+        <v>96</v>
+      </c>
+      <c r="L23" s="32">
+        <v>25</v>
+      </c>
+      <c r="M23" s="32">
+        <v>22</v>
+      </c>
+      <c r="N23" s="32">
+        <v>4802000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>73</v>
+      </c>
+      <c r="C24" s="32">
+        <v>2502</v>
+      </c>
+      <c r="D24" s="32">
+        <v>24</v>
+      </c>
+      <c r="E24" s="32">
+        <v>5</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>1</v>
+      </c>
+      <c r="H24" s="32">
+        <v>11</v>
+      </c>
+      <c r="I24" s="32">
+        <v>10</v>
+      </c>
+      <c r="J24" s="32">
+        <v>54</v>
+      </c>
+      <c r="K24" s="32">
+        <v>24</v>
+      </c>
+      <c r="L24" s="32">
+        <v>2</v>
+      </c>
+      <c r="M24" s="32">
+        <v>0</v>
+      </c>
+      <c r="N24" s="32">
+        <v>2005065</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>1</v>
+      </c>
+      <c r="H25" s="32">
+        <v>1</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>1</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>6</v>
+      </c>
+      <c r="C26" s="32">
+        <v>29</v>
+      </c>
+      <c r="D26" s="32">
+        <v>4</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>2</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>7</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>15</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>1199800</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>0</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="32">
+        <v>7</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>25</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>0</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>380000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>3</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>35</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>73</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>2</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>2010000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>9</v>
+      </c>
+      <c r="H29" s="32">
+        <v>1</v>
+      </c>
+      <c r="I29" s="32">
+        <v>1</v>
+      </c>
+      <c r="J29" s="32">
+        <v>6</v>
+      </c>
+      <c r="K29" s="32">
+        <v>3</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>180000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5300E027-1CEF-4821-8EBA-958DD1ECD147}">
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>463</v>
+      </c>
+      <c r="C8" s="39">
+        <v>8639</v>
+      </c>
+      <c r="D8" s="28">
+        <v>143</v>
+      </c>
+      <c r="E8" s="28">
+        <v>2</v>
+      </c>
+      <c r="F8" s="28">
+        <v>28</v>
+      </c>
+      <c r="G8" s="28">
+        <v>890</v>
+      </c>
+      <c r="H8" s="39">
+        <v>1739</v>
+      </c>
+      <c r="I8" s="28">
+        <v>319</v>
+      </c>
+      <c r="J8" s="39">
+        <v>3910</v>
+      </c>
+      <c r="K8" s="28">
+        <v>686</v>
+      </c>
+      <c r="L8" s="28">
+        <v>25047</v>
+      </c>
+      <c r="M8" s="28">
+        <v>6</v>
+      </c>
+      <c r="N8" s="39">
+        <v>516581621</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>98</v>
+      </c>
+      <c r="C9" s="28">
+        <v>1401</v>
+      </c>
+      <c r="D9" s="28">
+        <v>19</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>6</v>
+      </c>
+      <c r="G9" s="28">
+        <v>78</v>
+      </c>
+      <c r="H9" s="28">
+        <v>214</v>
+      </c>
+      <c r="I9" s="28">
+        <v>10</v>
+      </c>
+      <c r="J9" s="28">
+        <v>562</v>
+      </c>
+      <c r="K9" s="28">
+        <v>23</v>
+      </c>
+      <c r="L9" s="28">
+        <v>1083</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>26575000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>3</v>
+      </c>
+      <c r="C10" s="28">
+        <v>35</v>
+      </c>
+      <c r="D10" s="28">
+        <v>8</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>2</v>
+      </c>
+      <c r="G10" s="28">
+        <v>35</v>
+      </c>
+      <c r="H10" s="28">
+        <v>45</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>95</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>14</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>3840000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>3</v>
+      </c>
+      <c r="C11" s="28">
+        <v>5</v>
+      </c>
+      <c r="D11" s="28">
+        <v>7</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>76</v>
+      </c>
+      <c r="I11" s="28">
+        <v>2</v>
+      </c>
+      <c r="J11" s="28">
+        <v>194</v>
+      </c>
+      <c r="K11" s="28">
+        <v>4</v>
+      </c>
+      <c r="L11" s="28">
+        <v>1</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>5360000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>57</v>
+      </c>
+      <c r="C12" s="39">
+        <v>268</v>
+      </c>
+      <c r="D12" s="28">
+        <v>17</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>4</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="39">
+        <v>54</v>
+      </c>
+      <c r="I12" s="28">
+        <v>0</v>
+      </c>
+      <c r="J12" s="39">
+        <v>123</v>
+      </c>
+      <c r="K12" s="28">
+        <v>0</v>
+      </c>
+      <c r="L12" s="28">
+        <v>18</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39">
+        <v>8206200</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>61</v>
+      </c>
+      <c r="C13" s="28">
+        <v>804</v>
+      </c>
+      <c r="D13" s="28">
+        <v>17</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>26</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>60</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>8405</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>176630500</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>51</v>
+      </c>
+      <c r="C14" s="28">
+        <v>1316</v>
+      </c>
+      <c r="D14" s="28">
+        <v>17</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>5</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>102</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>205</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>10534</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>165995000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>4</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>7</v>
+      </c>
+      <c r="I15" s="32">
+        <v>0</v>
+      </c>
+      <c r="J15" s="32">
+        <v>8</v>
+      </c>
+      <c r="K15" s="32">
+        <v>0</v>
+      </c>
+      <c r="L15" s="32">
+        <v>23</v>
+      </c>
+      <c r="M15" s="32">
+        <v>1</v>
+      </c>
+      <c r="N15" s="32">
+        <v>1440000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>25</v>
+      </c>
+      <c r="C16" s="32">
+        <v>421</v>
+      </c>
+      <c r="D16" s="32">
+        <v>2</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>6</v>
+      </c>
+      <c r="I16" s="32">
+        <v>3</v>
+      </c>
+      <c r="J16" s="32">
+        <v>19</v>
+      </c>
+      <c r="K16" s="32">
+        <v>19</v>
+      </c>
+      <c r="L16" s="32">
+        <v>1</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>620000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>11</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>31</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>1480000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>5</v>
+      </c>
+      <c r="C18" s="32">
+        <v>60</v>
+      </c>
+      <c r="D18" s="32">
+        <v>7</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>1</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
+        <v>1</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>2</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>3031</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>20365000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>12</v>
+      </c>
+      <c r="C19" s="32">
+        <v>40</v>
+      </c>
+      <c r="D19" s="32">
+        <v>1</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>30</v>
+      </c>
+      <c r="I19" s="32">
+        <v>8</v>
+      </c>
+      <c r="J19" s="32">
+        <v>59</v>
+      </c>
+      <c r="K19" s="32">
+        <v>16</v>
+      </c>
+      <c r="L19" s="32">
+        <v>71</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>2505000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>22</v>
+      </c>
+      <c r="C20" s="32">
+        <v>216</v>
+      </c>
+      <c r="D20" s="32">
+        <v>8</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>16</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>42</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>834</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>19200000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>12</v>
+      </c>
+      <c r="E21" s="32">
+        <v>1</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>40</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>123</v>
+      </c>
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>5040000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>5</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>1</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>68</v>
+      </c>
+      <c r="I22" s="32">
+        <v>0</v>
+      </c>
+      <c r="J22" s="32">
+        <v>143</v>
+      </c>
+      <c r="K22" s="32">
+        <v>0</v>
+      </c>
+      <c r="L22" s="32">
+        <v>890</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>17305000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>3</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>79</v>
+      </c>
+      <c r="I23" s="32">
+        <v>0</v>
+      </c>
+      <c r="J23" s="32">
+        <v>136</v>
+      </c>
+      <c r="K23" s="32">
+        <v>0</v>
+      </c>
+      <c r="L23" s="32">
+        <v>15</v>
+      </c>
+      <c r="M23" s="32">
+        <v>0</v>
+      </c>
+      <c r="N23" s="32">
+        <v>2965000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>111</v>
+      </c>
+      <c r="C24" s="32">
+        <v>3941</v>
+      </c>
+      <c r="D24" s="32">
+        <v>9</v>
+      </c>
+      <c r="E24" s="32">
+        <v>1</v>
+      </c>
+      <c r="F24" s="32">
+        <v>9</v>
+      </c>
+      <c r="G24" s="32">
+        <v>375</v>
+      </c>
+      <c r="H24" s="32">
+        <v>840</v>
+      </c>
+      <c r="I24" s="32">
+        <v>296</v>
+      </c>
+      <c r="J24" s="32">
+        <v>1802</v>
+      </c>
+      <c r="K24" s="32">
+        <v>624</v>
+      </c>
+      <c r="L24" s="32">
+        <v>27</v>
+      </c>
+      <c r="M24" s="32">
+        <v>5</v>
+      </c>
+      <c r="N24" s="32">
+        <v>51605971</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>15</v>
+      </c>
+      <c r="C26" s="32">
+        <v>132</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>17</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>34</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>39</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>2203950</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>0</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>401</v>
+      </c>
+      <c r="H27" s="32">
+        <v>104</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>266</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>0</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>4820000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>0</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>1</v>
+      </c>
+      <c r="H28" s="32">
+        <v>3</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>6</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>61</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>425000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>0</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>0</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A790FE4A-271B-4A07-BC87-4EF45B8E6344}">
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>271</v>
+      </c>
+      <c r="C8" s="28">
+        <v>3240</v>
+      </c>
+      <c r="D8" s="28">
+        <v>95</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>10</v>
+      </c>
+      <c r="G8" s="28">
+        <v>585</v>
+      </c>
+      <c r="H8" s="28">
+        <v>488</v>
+      </c>
+      <c r="I8" s="28">
+        <v>212</v>
+      </c>
+      <c r="J8" s="28">
+        <v>1222</v>
+      </c>
+      <c r="K8" s="28">
+        <v>472</v>
+      </c>
+      <c r="L8" s="28">
+        <v>488</v>
+      </c>
+      <c r="M8" s="28">
+        <v>1580</v>
+      </c>
+      <c r="N8" s="28">
+        <v>69915483</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>33</v>
+      </c>
+      <c r="C9" s="28">
+        <v>137</v>
+      </c>
+      <c r="D9" s="28">
+        <v>11</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>1</v>
+      </c>
+      <c r="G9" s="28">
+        <v>0</v>
+      </c>
+      <c r="H9" s="28">
+        <v>36</v>
+      </c>
+      <c r="I9" s="28">
+        <v>0</v>
+      </c>
+      <c r="J9" s="28">
+        <v>86</v>
+      </c>
+      <c r="K9" s="28">
+        <v>0</v>
+      </c>
+      <c r="L9" s="28">
+        <v>1</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>4130000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>0</v>
+      </c>
+      <c r="D10" s="28">
+        <v>8</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>4</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>25</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>57</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>0</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>3140000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>10</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>37</v>
+      </c>
+      <c r="I11" s="28">
+        <v>0</v>
+      </c>
+      <c r="J11" s="28">
+        <v>107</v>
+      </c>
+      <c r="K11" s="28">
+        <v>0</v>
+      </c>
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>3940000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>47</v>
+      </c>
+      <c r="C12" s="28">
+        <v>221</v>
+      </c>
+      <c r="D12" s="28">
+        <v>21</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>1</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="28">
+        <v>48</v>
+      </c>
+      <c r="I12" s="28">
+        <v>3</v>
+      </c>
+      <c r="J12" s="28">
+        <v>140</v>
+      </c>
+      <c r="K12" s="28">
+        <v>11</v>
+      </c>
+      <c r="L12" s="28">
+        <v>0</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>8465800</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>8</v>
+      </c>
+      <c r="C13" s="28">
+        <v>43</v>
+      </c>
+      <c r="D13" s="28">
+        <v>3</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>17</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>49</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>22</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>1690000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="28">
+        <v>7</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>27</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>54</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>0</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>2470000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>4</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>8</v>
+      </c>
+      <c r="I15" s="32">
+        <v>1</v>
+      </c>
+      <c r="J15" s="32">
+        <v>24</v>
+      </c>
+      <c r="K15" s="32">
+        <v>6</v>
+      </c>
+      <c r="L15" s="32">
+        <v>39</v>
+      </c>
+      <c r="M15" s="32">
+        <v>3</v>
+      </c>
+      <c r="N15" s="32">
+        <v>2180000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>0</v>
+      </c>
+      <c r="C16" s="32">
+        <v>0</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>1</v>
+      </c>
+      <c r="G16" s="32">
+        <v>338</v>
+      </c>
+      <c r="H16" s="32">
+        <v>78</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>249</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>40</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>12558900</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>4</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>14</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>36</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>12</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>1580000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>6</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>0</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
+        <v>5</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>12</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>79</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>2160000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>32</v>
+      </c>
+      <c r="C19" s="32">
+        <v>660</v>
+      </c>
+      <c r="D19" s="32">
+        <v>3</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>19</v>
+      </c>
+      <c r="I19" s="32">
+        <v>22</v>
+      </c>
+      <c r="J19" s="32">
+        <v>39</v>
+      </c>
+      <c r="K19" s="32">
+        <v>59</v>
+      </c>
+      <c r="L19" s="32">
+        <v>13</v>
+      </c>
+      <c r="M19" s="32">
+        <v>104</v>
+      </c>
+      <c r="N19" s="32">
+        <v>4661000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>0</v>
+      </c>
+      <c r="C20" s="32">
+        <v>0</v>
+      </c>
+      <c r="D20" s="32">
+        <v>4</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>18</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>58</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>1</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>1845000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>4</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>16</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>40</v>
+      </c>
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>1600000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>0</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>2</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>11</v>
+      </c>
+      <c r="I22" s="32">
+        <v>0</v>
+      </c>
+      <c r="J22" s="32">
+        <v>30</v>
+      </c>
+      <c r="K22" s="32">
+        <v>0</v>
+      </c>
+      <c r="L22" s="32">
+        <v>3</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>815000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>34</v>
+      </c>
+      <c r="C23" s="32">
+        <v>630</v>
+      </c>
+      <c r="D23" s="32">
+        <v>3</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>81</v>
+      </c>
+      <c r="I23" s="32">
+        <v>181</v>
+      </c>
+      <c r="J23" s="32">
+        <v>144</v>
+      </c>
+      <c r="K23" s="32">
+        <v>379</v>
+      </c>
+      <c r="L23" s="32">
+        <v>266</v>
+      </c>
+      <c r="M23" s="32">
+        <v>1473</v>
+      </c>
+      <c r="N23" s="32">
+        <v>14001000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>117</v>
+      </c>
+      <c r="C24" s="32">
+        <v>1549</v>
+      </c>
+      <c r="D24" s="32">
+        <v>1</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>1</v>
+      </c>
+      <c r="G24" s="32">
+        <v>98</v>
+      </c>
+      <c r="H24" s="32">
+        <v>28</v>
+      </c>
+      <c r="I24" s="32">
+        <v>5</v>
+      </c>
+      <c r="J24" s="32">
+        <v>49</v>
+      </c>
+      <c r="K24" s="32">
+        <v>17</v>
+      </c>
+      <c r="L24" s="32">
+        <v>0</v>
+      </c>
+      <c r="M24" s="32">
+        <v>0</v>
+      </c>
+      <c r="N24" s="32">
+        <v>2332783</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>2</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>7</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>1</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>160000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>136</v>
+      </c>
+      <c r="H26" s="32">
+        <v>7</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>19</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>9</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>916000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>1</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>13</v>
+      </c>
+      <c r="H27" s="32">
+        <v>5</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>11</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>0</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>440000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>3</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>4</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>8</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>2</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>770000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>2</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>3</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02EBFBCF-C6EA-4356-B646-D4A451B85785}">
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>76</v>
+      </c>
+      <c r="C8" s="28">
+        <v>856</v>
+      </c>
+      <c r="D8" s="28">
+        <v>95</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>10</v>
+      </c>
+      <c r="G8" s="28">
+        <v>101</v>
+      </c>
+      <c r="H8" s="28">
+        <v>290</v>
+      </c>
+      <c r="I8" s="28">
+        <v>28</v>
+      </c>
+      <c r="J8" s="28">
+        <v>771</v>
+      </c>
+      <c r="K8" s="28">
+        <v>81</v>
+      </c>
+      <c r="L8" s="28">
+        <v>107</v>
+      </c>
+      <c r="M8" s="28">
+        <v>9</v>
+      </c>
+      <c r="N8" s="28">
+        <v>36987800</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>28</v>
+      </c>
+      <c r="C9" s="28">
+        <v>329</v>
+      </c>
+      <c r="D9" s="28">
+        <v>14</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>5</v>
+      </c>
+      <c r="G9" s="28">
+        <v>0</v>
+      </c>
+      <c r="H9" s="28">
+        <v>21</v>
+      </c>
+      <c r="I9" s="28">
+        <v>1</v>
+      </c>
+      <c r="J9" s="28">
+        <v>64</v>
+      </c>
+      <c r="K9" s="28">
+        <v>2</v>
+      </c>
+      <c r="L9" s="28">
+        <v>11</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>4800000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>0</v>
+      </c>
+      <c r="D10" s="28">
+        <v>0</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>0</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>17</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>41</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>0</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>820000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>9</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>38</v>
+      </c>
+      <c r="I11" s="28">
+        <v>0</v>
+      </c>
+      <c r="J11" s="28">
+        <v>126</v>
+      </c>
+      <c r="K11" s="28">
+        <v>0</v>
+      </c>
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>4240000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>27</v>
+      </c>
+      <c r="C12" s="28">
+        <v>167</v>
+      </c>
+      <c r="D12" s="28">
+        <v>13</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>1</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="28">
+        <v>22</v>
+      </c>
+      <c r="I12" s="28">
+        <v>0</v>
+      </c>
+      <c r="J12" s="28">
+        <v>60</v>
+      </c>
+      <c r="K12" s="28">
+        <v>0</v>
+      </c>
+      <c r="L12" s="28">
+        <v>1</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>4675800</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>0</v>
+      </c>
+      <c r="C13" s="28">
+        <v>0</v>
+      </c>
+      <c r="D13" s="28">
+        <v>5</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>12</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>23</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>0</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>1460000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="28">
+        <v>11</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>33</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>75</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>1</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>3710000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>0</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>8</v>
+      </c>
+      <c r="I15" s="32">
+        <v>4</v>
+      </c>
+      <c r="J15" s="32">
+        <v>21</v>
+      </c>
+      <c r="K15" s="32">
+        <v>15</v>
+      </c>
+      <c r="L15" s="32">
+        <v>20</v>
+      </c>
+      <c r="M15" s="32">
+        <v>5</v>
+      </c>
+      <c r="N15" s="32">
+        <v>1180000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>14</v>
+      </c>
+      <c r="C16" s="32">
+        <v>221</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>2</v>
+      </c>
+      <c r="I16" s="32">
+        <v>2</v>
+      </c>
+      <c r="J16" s="32">
+        <v>7</v>
+      </c>
+      <c r="K16" s="32">
+        <v>9</v>
+      </c>
+      <c r="L16" s="32">
+        <v>0</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>2</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>15</v>
+      </c>
+      <c r="I17" s="32">
+        <v>1</v>
+      </c>
+      <c r="J17" s="32">
+        <v>45</v>
+      </c>
+      <c r="K17" s="32">
+        <v>3</v>
+      </c>
+      <c r="L17" s="32">
+        <v>4</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>1380000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>10</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>2</v>
+      </c>
+      <c r="G18" s="32">
+        <v>99</v>
+      </c>
+      <c r="H18" s="32">
+        <v>1</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>5</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>41</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>2825000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>0</v>
+      </c>
+      <c r="C19" s="32">
+        <v>0</v>
+      </c>
+      <c r="D19" s="32">
+        <v>0</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>12</v>
+      </c>
+      <c r="I19" s="32">
+        <v>2</v>
+      </c>
+      <c r="J19" s="32">
+        <v>27</v>
+      </c>
+      <c r="K19" s="32">
+        <v>8</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>0</v>
+      </c>
+      <c r="C20" s="32">
+        <v>0</v>
+      </c>
+      <c r="D20" s="32">
+        <v>4</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>4</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>8</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>0</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>960000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>3</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>21</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>66</v>
+      </c>
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>1920000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>1</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>1</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>17</v>
+      </c>
+      <c r="I22" s="32">
+        <v>0</v>
+      </c>
+      <c r="J22" s="32">
+        <v>45</v>
+      </c>
+      <c r="K22" s="32">
+        <v>0</v>
+      </c>
+      <c r="L22" s="32">
+        <v>0</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>1200000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>0</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>2</v>
+      </c>
+      <c r="I23" s="32">
+        <v>8</v>
+      </c>
+      <c r="J23" s="32">
+        <v>3</v>
+      </c>
+      <c r="K23" s="32">
+        <v>19</v>
+      </c>
+      <c r="L23" s="32">
+        <v>1</v>
+      </c>
+      <c r="M23" s="32">
+        <v>3</v>
+      </c>
+      <c r="N23" s="32">
+        <v>490000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>7</v>
+      </c>
+      <c r="C24" s="32">
+        <v>139</v>
+      </c>
+      <c r="D24" s="32">
+        <v>13</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>0</v>
+      </c>
+      <c r="H24" s="32">
+        <v>42</v>
+      </c>
+      <c r="I24" s="32">
+        <v>10</v>
+      </c>
+      <c r="J24" s="32">
+        <v>98</v>
+      </c>
+      <c r="K24" s="32">
+        <v>25</v>
+      </c>
+      <c r="L24" s="32">
+        <v>3</v>
+      </c>
+      <c r="M24" s="32">
+        <v>1</v>
+      </c>
+      <c r="N24" s="32">
+        <v>2482000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>1</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>0</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>16</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>30</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>11</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>845000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>8</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>1</v>
+      </c>
+      <c r="G27" s="32">
+        <v>2</v>
+      </c>
+      <c r="H27" s="32">
+        <v>2</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>12</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>1</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>2040000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>4</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>10</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>6</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>410000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>1</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>5</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>7</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5040750A-C2C9-4CD3-B60D-69838583CB6F}">
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>111</v>
+      </c>
+      <c r="C8" s="28">
+        <v>1169</v>
+      </c>
+      <c r="D8" s="28">
+        <v>97</v>
+      </c>
+      <c r="E8" s="28">
+        <v>1</v>
+      </c>
+      <c r="F8" s="28">
+        <v>5</v>
+      </c>
+      <c r="G8" s="28">
+        <v>96</v>
+      </c>
+      <c r="H8" s="28">
+        <v>373</v>
+      </c>
+      <c r="I8" s="28">
+        <v>16</v>
+      </c>
+      <c r="J8" s="28">
+        <v>1043</v>
+      </c>
+      <c r="K8" s="28">
+        <v>41</v>
+      </c>
+      <c r="L8" s="28">
+        <v>368</v>
+      </c>
+      <c r="M8" s="28">
+        <v>7</v>
+      </c>
+      <c r="N8" s="28">
+        <v>39342492</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>13</v>
+      </c>
+      <c r="C9" s="28">
+        <v>144</v>
+      </c>
+      <c r="D9" s="28">
+        <v>18</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>2</v>
+      </c>
+      <c r="G9" s="28">
+        <v>53</v>
+      </c>
+      <c r="H9" s="28">
+        <v>30</v>
+      </c>
+      <c r="I9" s="28">
+        <v>0</v>
+      </c>
+      <c r="J9" s="28">
+        <v>85</v>
+      </c>
+      <c r="K9" s="28">
+        <v>0</v>
+      </c>
+      <c r="L9" s="28">
+        <v>2</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>5500000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>0</v>
+      </c>
+      <c r="D10" s="28">
+        <v>9</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>1</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>16</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>44</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>75</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>3800000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>8</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>1</v>
+      </c>
+      <c r="H11" s="28">
+        <v>103</v>
+      </c>
+      <c r="I11" s="28">
+        <v>1</v>
+      </c>
+      <c r="J11" s="28">
+        <v>321</v>
+      </c>
+      <c r="K11" s="28">
+        <v>5</v>
+      </c>
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>4250000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>40</v>
+      </c>
+      <c r="C12" s="28">
+        <v>187</v>
+      </c>
+      <c r="D12" s="28">
+        <v>12</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>2</v>
+      </c>
+      <c r="G12" s="28">
+        <v>7</v>
+      </c>
+      <c r="H12" s="28">
+        <v>37</v>
+      </c>
+      <c r="I12" s="28">
+        <v>1</v>
+      </c>
+      <c r="J12" s="28">
+        <v>105</v>
+      </c>
+      <c r="K12" s="28">
+        <v>1</v>
+      </c>
+      <c r="L12" s="28">
+        <v>2</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>5647600</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>3</v>
+      </c>
+      <c r="C13" s="28">
+        <v>20</v>
+      </c>
+      <c r="D13" s="28">
+        <v>4</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>8</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>33</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>13</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>1525000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="28">
+        <v>14</v>
+      </c>
+      <c r="E14" s="28">
+        <v>1</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>35</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>65</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>44</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>4945000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>2</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>12</v>
+      </c>
+      <c r="I15" s="32">
+        <v>0</v>
+      </c>
+      <c r="J15" s="32">
+        <v>40</v>
+      </c>
+      <c r="K15" s="32">
+        <v>0</v>
+      </c>
+      <c r="L15" s="32">
+        <v>36</v>
+      </c>
+      <c r="M15" s="32">
+        <v>2</v>
+      </c>
+      <c r="N15" s="32">
+        <v>1920000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>13</v>
+      </c>
+      <c r="C16" s="32">
+        <v>124</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>5</v>
+      </c>
+      <c r="I16" s="32">
+        <v>1</v>
+      </c>
+      <c r="J16" s="32">
+        <v>12</v>
+      </c>
+      <c r="K16" s="32">
+        <v>2</v>
+      </c>
+      <c r="L16" s="32">
+        <v>1</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>280000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>1</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>27</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>87</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>1940000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>1</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>0</v>
+      </c>
+      <c r="G18" s="32">
+        <v>13</v>
+      </c>
+      <c r="H18" s="32">
+        <v>20</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>54</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>49</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>870000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>0</v>
+      </c>
+      <c r="C19" s="32">
+        <v>0</v>
+      </c>
+      <c r="D19" s="32">
+        <v>3</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>10</v>
+      </c>
+      <c r="H19" s="32">
+        <v>10</v>
+      </c>
+      <c r="I19" s="32">
+        <v>4</v>
+      </c>
+      <c r="J19" s="32">
+        <v>20</v>
+      </c>
+      <c r="K19" s="32">
+        <v>4</v>
+      </c>
+      <c r="L19" s="32">
+        <v>3</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>1040000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>0</v>
+      </c>
+      <c r="C20" s="32">
+        <v>0</v>
+      </c>
+      <c r="D20" s="32">
+        <v>3</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>4</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>17</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>46</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>1170000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>3</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>20</v>
+      </c>
+      <c r="I21" s="32">
+        <v>1</v>
+      </c>
+      <c r="J21" s="32">
+        <v>51</v>
+      </c>
+      <c r="K21" s="32">
+        <v>2</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>1660000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>4</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>0</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>6</v>
+      </c>
+      <c r="I22" s="32">
+        <v>2</v>
+      </c>
+      <c r="J22" s="32">
+        <v>12</v>
+      </c>
+      <c r="K22" s="32">
+        <v>8</v>
+      </c>
+      <c r="L22" s="32">
+        <v>82</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>1635000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>0</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>7</v>
+      </c>
+      <c r="I23" s="32">
+        <v>2</v>
+      </c>
+      <c r="J23" s="32">
+        <v>10</v>
+      </c>
+      <c r="K23" s="32">
+        <v>5</v>
+      </c>
+      <c r="L23" s="32">
+        <v>0</v>
+      </c>
+      <c r="M23" s="32">
+        <v>2</v>
+      </c>
+      <c r="N23" s="32">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>41</v>
+      </c>
+      <c r="C24" s="32">
+        <v>684</v>
+      </c>
+      <c r="D24" s="32">
+        <v>0</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>2</v>
+      </c>
+      <c r="H24" s="32">
+        <v>13</v>
+      </c>
+      <c r="I24" s="32">
+        <v>3</v>
+      </c>
+      <c r="J24" s="32">
+        <v>39</v>
+      </c>
+      <c r="K24" s="32">
+        <v>4</v>
+      </c>
+      <c r="L24" s="32">
+        <v>2</v>
+      </c>
+      <c r="M24" s="32">
+        <v>3</v>
+      </c>
+      <c r="N24" s="32">
+        <v>790892</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>1</v>
+      </c>
+      <c r="C26" s="32">
+        <v>10</v>
+      </c>
+      <c r="D26" s="32">
+        <v>3</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>10</v>
+      </c>
+      <c r="H26" s="32">
+        <v>11</v>
+      </c>
+      <c r="I26" s="32">
+        <v>1</v>
+      </c>
+      <c r="J26" s="32">
+        <v>28</v>
+      </c>
+      <c r="K26" s="32">
+        <v>10</v>
+      </c>
+      <c r="L26" s="32">
+        <v>8</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>1305000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>12</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="32">
+        <v>2</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>6</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>1</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>520000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>0</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>5</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>11</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>0</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>220000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>0</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>0</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>2</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>3</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>4</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>74000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89F95D35-9116-4179-B1BB-D44D4E5DBA7A}">
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>42</v>
+      </c>
+      <c r="C8" s="28">
+        <v>156</v>
+      </c>
+      <c r="D8" s="28">
+        <v>90</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>18</v>
+      </c>
+      <c r="G8" s="28">
+        <v>0</v>
+      </c>
+      <c r="H8" s="28">
+        <v>242</v>
+      </c>
+      <c r="I8" s="28">
+        <v>18</v>
+      </c>
+      <c r="J8" s="28">
+        <v>624</v>
+      </c>
+      <c r="K8" s="28">
+        <v>90</v>
+      </c>
+      <c r="L8" s="28">
+        <v>108</v>
+      </c>
+      <c r="M8" s="28">
+        <v>8</v>
+      </c>
+      <c r="N8" s="28">
+        <v>34773436</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>3</v>
+      </c>
+      <c r="C9" s="28">
+        <v>0</v>
+      </c>
+      <c r="D9" s="28">
+        <v>5</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>4</v>
+      </c>
+      <c r="G9" s="28">
+        <v>0</v>
+      </c>
+      <c r="H9" s="28">
+        <v>32</v>
+      </c>
+      <c r="I9" s="28">
+        <v>0</v>
+      </c>
+      <c r="J9" s="28">
+        <v>92</v>
+      </c>
+      <c r="K9" s="28">
+        <v>1</v>
+      </c>
+      <c r="L9" s="28">
+        <v>0</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>3260000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>0</v>
+      </c>
+      <c r="D10" s="28">
+        <v>20</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>2</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>18</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>32</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>1</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>4850000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>3</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>4</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>26</v>
+      </c>
+      <c r="I11" s="28">
+        <v>4</v>
+      </c>
+      <c r="J11" s="28">
+        <v>86</v>
+      </c>
+      <c r="K11" s="28">
+        <v>15</v>
+      </c>
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>2620000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>38</v>
+      </c>
+      <c r="C12" s="28">
+        <v>154</v>
+      </c>
+      <c r="D12" s="28">
+        <v>9</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>6</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="28">
+        <v>47</v>
+      </c>
+      <c r="I12" s="28">
+        <v>0</v>
+      </c>
+      <c r="J12" s="28">
+        <v>108</v>
+      </c>
+      <c r="K12" s="28">
+        <v>0</v>
+      </c>
+      <c r="L12" s="28">
+        <v>0</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>5145600</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>0</v>
+      </c>
+      <c r="C13" s="28">
+        <v>0</v>
+      </c>
+      <c r="D13" s="28">
+        <v>11</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>1</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>16</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>0</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>2505000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="28">
+        <v>12</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>1</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>29</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>69</v>
+      </c>
+      <c r="K14" s="28">
+        <v>15</v>
+      </c>
+      <c r="L14" s="28">
+        <v>24</v>
+      </c>
+      <c r="M14" s="28">
+        <v>3</v>
+      </c>
+      <c r="N14" s="28">
+        <v>4315000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>1</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>3</v>
+      </c>
+      <c r="I15" s="32">
+        <v>2</v>
+      </c>
+      <c r="J15" s="32">
+        <v>20</v>
+      </c>
+      <c r="K15" s="32">
+        <v>3</v>
+      </c>
+      <c r="L15" s="32">
+        <v>26</v>
+      </c>
+      <c r="M15" s="32">
+        <v>3</v>
+      </c>
+      <c r="N15" s="32">
+        <v>1080000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>0</v>
+      </c>
+      <c r="C16" s="32">
+        <v>0</v>
+      </c>
+      <c r="D16" s="32">
+        <v>2</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>8</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>22</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>0</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>420000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>2</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>12</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>36</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>5</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>1120000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>5</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>0</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
+        <v>3</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>5</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>26</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>1480000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>0</v>
+      </c>
+      <c r="C19" s="32">
+        <v>0</v>
+      </c>
+      <c r="D19" s="32">
+        <v>2</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>10</v>
+      </c>
+      <c r="I19" s="32">
+        <v>1</v>
+      </c>
+      <c r="J19" s="32">
+        <v>26</v>
+      </c>
+      <c r="K19" s="32">
+        <v>11</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>1020000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>0</v>
+      </c>
+      <c r="C20" s="32">
+        <v>0</v>
+      </c>
+      <c r="D20" s="32">
+        <v>8</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>1</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>1</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>0</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>1620000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>3</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>14</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>19</v>
+      </c>
+      <c r="K21" s="32">
+        <v>15</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>1280000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>1</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>0</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>16</v>
+      </c>
+      <c r="I22" s="32">
+        <v>0</v>
+      </c>
+      <c r="J22" s="32">
+        <v>36</v>
+      </c>
+      <c r="K22" s="32">
+        <v>0</v>
+      </c>
+      <c r="L22" s="32">
+        <v>2</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>930000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>2</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>3</v>
+      </c>
+      <c r="I23" s="32">
+        <v>4</v>
+      </c>
+      <c r="J23" s="32">
+        <v>6</v>
+      </c>
+      <c r="K23" s="32">
+        <v>12</v>
+      </c>
+      <c r="L23" s="32">
+        <v>3</v>
+      </c>
+      <c r="M23" s="32">
+        <v>1</v>
+      </c>
+      <c r="N23" s="32">
+        <v>805000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>1</v>
+      </c>
+      <c r="C24" s="32">
+        <v>2</v>
+      </c>
+      <c r="D24" s="32">
+        <v>1</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>0</v>
+      </c>
+      <c r="H24" s="32">
+        <v>6</v>
+      </c>
+      <c r="I24" s="32">
+        <v>4</v>
+      </c>
+      <c r="J24" s="32">
+        <v>12</v>
+      </c>
+      <c r="K24" s="32">
+        <v>12</v>
+      </c>
+      <c r="L24" s="32">
+        <v>3</v>
+      </c>
+      <c r="M24" s="32">
+        <v>1</v>
+      </c>
+      <c r="N24" s="32">
+        <v>680000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>1</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>1</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>5</v>
+      </c>
+      <c r="I26" s="32">
+        <v>3</v>
+      </c>
+      <c r="J26" s="32">
+        <v>15</v>
+      </c>
+      <c r="K26" s="32">
+        <v>6</v>
+      </c>
+      <c r="L26" s="32">
+        <v>7</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>770000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>0</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="32">
+        <v>6</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>19</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>6</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>380000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>2</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>1</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>1</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>0</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>382836</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>0</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>0</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>1</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>3</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>5</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>110000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D69E45D-8C07-4AF2-82C7-ABC0E57A278C}">
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>57</v>
+      </c>
+      <c r="C8" s="28">
+        <v>426</v>
+      </c>
+      <c r="D8" s="28">
+        <v>79</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>8</v>
+      </c>
+      <c r="G8" s="28">
+        <v>30</v>
+      </c>
+      <c r="H8" s="28">
+        <v>279</v>
+      </c>
+      <c r="I8" s="28">
+        <v>17</v>
+      </c>
+      <c r="J8" s="40">
+        <v>771</v>
+      </c>
+      <c r="K8" s="28">
+        <v>50</v>
+      </c>
+      <c r="L8" s="28">
+        <v>1567</v>
+      </c>
+      <c r="M8" s="28">
+        <v>7</v>
+      </c>
+      <c r="N8" s="28">
+        <v>49591708</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>10</v>
+      </c>
+      <c r="C9" s="28">
+        <v>90</v>
+      </c>
+      <c r="D9" s="28">
+        <v>8</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>2</v>
+      </c>
+      <c r="G9" s="28">
+        <v>20</v>
+      </c>
+      <c r="H9" s="28">
+        <v>26</v>
+      </c>
+      <c r="I9" s="28">
+        <v>4</v>
+      </c>
+      <c r="J9" s="28">
+        <v>70</v>
+      </c>
+      <c r="K9" s="28">
+        <v>5</v>
+      </c>
+      <c r="L9" s="28">
+        <v>10</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>3090000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>1</v>
+      </c>
+      <c r="C10" s="28">
+        <v>6</v>
+      </c>
+      <c r="D10" s="28">
+        <v>9</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>2</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>28</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>75</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>5</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>3573708</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>4</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>1</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>17</v>
+      </c>
+      <c r="I11" s="28">
+        <v>1</v>
+      </c>
+      <c r="J11" s="28">
+        <v>54</v>
+      </c>
+      <c r="K11" s="28">
+        <v>6</v>
+      </c>
+      <c r="L11" s="28">
+        <v>42</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>2760000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>22</v>
+      </c>
+      <c r="C12" s="28">
+        <v>98</v>
+      </c>
+      <c r="D12" s="28">
+        <v>3</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>3</v>
+      </c>
+      <c r="G12" s="28">
+        <v>7</v>
+      </c>
+      <c r="H12" s="28">
+        <v>29</v>
+      </c>
+      <c r="I12" s="28">
+        <v>1</v>
+      </c>
+      <c r="J12" s="28">
+        <v>84</v>
+      </c>
+      <c r="K12" s="28">
+        <v>5</v>
+      </c>
+      <c r="L12" s="28">
+        <v>106</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>4709600</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>0</v>
+      </c>
+      <c r="C13" s="28">
+        <v>0</v>
+      </c>
+      <c r="D13" s="28">
+        <v>15</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>22</v>
+      </c>
+      <c r="I13" s="28">
+        <v>1</v>
+      </c>
+      <c r="J13" s="28">
+        <v>61</v>
+      </c>
+      <c r="K13" s="28">
+        <v>3</v>
+      </c>
+      <c r="L13" s="28">
+        <v>225</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>5385000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="28">
+        <v>9</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>28</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>85</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>423</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>9845000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>8</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>20</v>
+      </c>
+      <c r="I15" s="32">
+        <v>1</v>
+      </c>
+      <c r="J15" s="32">
+        <v>43</v>
+      </c>
+      <c r="K15" s="32">
+        <v>7</v>
+      </c>
+      <c r="L15" s="32">
+        <v>40</v>
+      </c>
+      <c r="M15" s="32">
+        <v>3</v>
+      </c>
+      <c r="N15" s="32">
+        <v>3293400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>0</v>
+      </c>
+      <c r="C16" s="32">
+        <v>0</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>7</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>23</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>123</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>1660000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>1</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>12</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>39</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>980000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>4</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>0</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
+        <v>12</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>38</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>4</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>1610000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>1</v>
+      </c>
+      <c r="C19" s="32">
+        <v>55</v>
+      </c>
+      <c r="D19" s="32">
+        <v>2</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>13</v>
+      </c>
+      <c r="I19" s="32">
+        <v>2</v>
+      </c>
+      <c r="J19" s="32">
+        <v>39</v>
+      </c>
+      <c r="K19" s="32">
+        <v>7</v>
+      </c>
+      <c r="L19" s="32">
+        <v>1</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>1280000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>0</v>
+      </c>
+      <c r="C20" s="32">
+        <v>0</v>
+      </c>
+      <c r="D20" s="32">
+        <v>1</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>4</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>6</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>0</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>320000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>0</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>5</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="32">
+        <v>18</v>
+      </c>
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>360000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>9</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>0</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>19</v>
+      </c>
+      <c r="I22" s="32">
+        <v>0</v>
+      </c>
+      <c r="J22" s="32">
+        <v>53</v>
+      </c>
+      <c r="K22" s="32">
+        <v>0</v>
+      </c>
+      <c r="L22" s="32">
+        <v>0</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>2860000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>0</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>0</v>
+      </c>
+      <c r="I23" s="32">
+        <v>3</v>
+      </c>
+      <c r="J23" s="32">
+        <v>0</v>
+      </c>
+      <c r="K23" s="32">
+        <v>7</v>
+      </c>
+      <c r="L23" s="32">
+        <v>3</v>
+      </c>
+      <c r="M23" s="32">
+        <v>4</v>
+      </c>
+      <c r="N23" s="32">
+        <v>270000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>23</v>
+      </c>
+      <c r="C24" s="32">
+        <v>177</v>
+      </c>
+      <c r="D24" s="32">
+        <v>0</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>3</v>
+      </c>
+      <c r="H24" s="32">
+        <v>9</v>
+      </c>
+      <c r="I24" s="32">
+        <v>4</v>
+      </c>
+      <c r="J24" s="32">
+        <v>32</v>
+      </c>
+      <c r="K24" s="32">
+        <v>10</v>
+      </c>
+      <c r="L24" s="32">
+        <v>5</v>
+      </c>
+      <c r="M24" s="32">
+        <v>0</v>
+      </c>
+      <c r="N24" s="32">
+        <v>760000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>4</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>9</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>6</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>680000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>0</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="32">
+        <v>6</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
+        <v>12</v>
+      </c>
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>574</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>4755000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>4</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32">
+        <v>18</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>30</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>0</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>1400000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>0</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>0</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B36087AD-DF89-4222-9BAA-B405E05A2E56}">
   <dimension ref="A1:N34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...4 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" customWidth="1"/>
-    <col min="2" max="14" width="13.1640625" customWidth="1"/>
+    <col min="1" max="1" width="17.1640625" style="19" customWidth="1"/>
+    <col min="2" max="14" width="13.1640625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16384" width="9.33203125" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="A4" s="64" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
+      <c r="B6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="28">
+        <v>71</v>
+      </c>
+      <c r="C8" s="28">
+        <v>2077</v>
+      </c>
+      <c r="D8" s="28">
+        <v>94</v>
+      </c>
+      <c r="E8" s="28">
+        <v>1</v>
+      </c>
+      <c r="F8" s="28">
         <v>17</v>
       </c>
-      <c r="B4" s="60" t="s">
+      <c r="G8" s="28">
+        <v>105</v>
+      </c>
+      <c r="H8" s="28">
+        <v>432</v>
+      </c>
+      <c r="I8" s="28">
+        <v>12</v>
+      </c>
+      <c r="J8" s="28">
+        <v>1055</v>
+      </c>
+      <c r="K8" s="28">
+        <v>29</v>
+      </c>
+      <c r="L8" s="28">
+        <v>7267</v>
+      </c>
+      <c r="M8" s="28">
+        <v>3</v>
+      </c>
+      <c r="N8" s="28">
+        <v>115752466</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28">
+        <v>11</v>
+      </c>
+      <c r="C9" s="28">
+        <v>32</v>
+      </c>
+      <c r="D9" s="28">
+        <v>19</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>2</v>
+      </c>
+      <c r="G9" s="28">
+        <v>22</v>
+      </c>
+      <c r="H9" s="28">
+        <v>42</v>
+      </c>
+      <c r="I9" s="28">
+        <v>0</v>
+      </c>
+      <c r="J9" s="28">
+        <v>114</v>
+      </c>
+      <c r="K9" s="28">
+        <v>0</v>
+      </c>
+      <c r="L9" s="28">
+        <v>13</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>5340000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28">
+        <v>3</v>
+      </c>
+      <c r="C10" s="28">
+        <v>24</v>
+      </c>
+      <c r="D10" s="28">
+        <v>12</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>0</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>47</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>102</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>1</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>4450000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="28">
+        <v>6</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>2</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>17</v>
+      </c>
+      <c r="I11" s="28">
+        <v>1</v>
+      </c>
+      <c r="J11" s="28">
+        <v>62</v>
+      </c>
+      <c r="K11" s="28">
+        <v>5</v>
+      </c>
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>2720000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="28">
+        <v>17</v>
+      </c>
+      <c r="C12" s="28">
+        <v>103</v>
+      </c>
+      <c r="D12" s="28">
+        <v>9</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>2</v>
+      </c>
+      <c r="G12" s="28">
+        <v>31</v>
+      </c>
+      <c r="H12" s="28">
+        <v>27</v>
+      </c>
+      <c r="I12" s="28">
+        <v>1</v>
+      </c>
+      <c r="J12" s="28">
+        <v>77</v>
+      </c>
+      <c r="K12" s="28">
+        <v>1</v>
+      </c>
+      <c r="L12" s="28">
+        <v>1</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>4060466</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="28">
+        <v>32</v>
+      </c>
+      <c r="C13" s="28">
+        <v>1047</v>
+      </c>
+      <c r="D13" s="28">
+        <v>4</v>
+      </c>
+      <c r="E13" s="28">
+        <v>1</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
         <v>18</v>
       </c>
-      <c r="C4" s="61"/>
-[...14 lines deleted...]
-      <c r="B5" s="60" t="s">
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>42</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>5141</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>27545000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="28">
+        <v>10</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>52</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>116</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>1286</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>23570000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32">
+        <v>0</v>
+      </c>
+      <c r="C15" s="32">
+        <v>0</v>
+      </c>
+      <c r="D15" s="32">
+        <v>3</v>
+      </c>
+      <c r="E15" s="32">
+        <v>0</v>
+      </c>
+      <c r="F15" s="32">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32">
+        <v>0</v>
+      </c>
+      <c r="H15" s="32">
+        <v>0</v>
+      </c>
+      <c r="I15" s="32">
+        <v>1</v>
+      </c>
+      <c r="J15" s="32">
+        <v>0</v>
+      </c>
+      <c r="K15" s="32">
+        <v>0</v>
+      </c>
+      <c r="L15" s="32">
+        <v>29</v>
+      </c>
+      <c r="M15" s="32">
+        <v>0</v>
+      </c>
+      <c r="N15" s="32">
+        <v>1280000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="32">
+        <v>0</v>
+      </c>
+      <c r="C16" s="32">
+        <v>0</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>5</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>8</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>0</v>
+      </c>
+      <c r="M16" s="32">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>160000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="32">
+        <v>0</v>
+      </c>
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>2</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>13</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>45</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <v>1300000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>8</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>10</v>
+      </c>
+      <c r="G18" s="32">
+        <v>10</v>
+      </c>
+      <c r="H18" s="32">
+        <v>12</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>41</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>94</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>2970000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="32">
+        <v>0</v>
+      </c>
+      <c r="C19" s="32">
+        <v>0</v>
+      </c>
+      <c r="D19" s="32">
+        <v>4</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>13</v>
+      </c>
+      <c r="I19" s="32">
+        <v>0</v>
+      </c>
+      <c r="J19" s="32">
+        <v>23</v>
+      </c>
+      <c r="K19" s="32">
+        <v>0</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>1260000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32">
+        <v>4</v>
+      </c>
+      <c r="C20" s="32">
+        <v>30</v>
+      </c>
+      <c r="D20" s="32">
+        <v>4</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>16</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>39</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>552</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>4340000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="32">
+        <v>0</v>
+      </c>
+      <c r="D21" s="32">
+        <v>1</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>1</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0</v>
+      </c>
+      <c r="H21" s="32">
+        <v>18</v>
+      </c>
+      <c r="I21" s="32">
+        <v>2</v>
+      </c>
+      <c r="J21" s="32">
         <v>55</v>
       </c>
-      <c r="C5" s="62"/>
-[...63 lines deleted...]
-      <c r="I7" s="50" t="s">
+      <c r="K21" s="32">
         <v>3</v>
       </c>
-      <c r="J7" s="50" t="s">
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>1460000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="32">
+        <v>0</v>
+      </c>
+      <c r="C22" s="32">
+        <v>0</v>
+      </c>
+      <c r="D22" s="32">
+        <v>2</v>
+      </c>
+      <c r="E22" s="32">
+        <v>0</v>
+      </c>
+      <c r="F22" s="32">
+        <v>0</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
+        <v>20</v>
+      </c>
+      <c r="I22" s="32">
+        <v>1</v>
+      </c>
+      <c r="J22" s="32">
         <v>57</v>
       </c>
-      <c r="K7" s="50" t="s">
+      <c r="K22" s="32">
+        <v>5</v>
+      </c>
+      <c r="L22" s="32">
+        <v>27</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>1775000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="32">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>0</v>
+      </c>
+      <c r="D23" s="32">
+        <v>1</v>
+      </c>
+      <c r="E23" s="32">
+        <v>0</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0</v>
+      </c>
+      <c r="H23" s="32">
+        <v>1</v>
+      </c>
+      <c r="I23" s="32">
+        <v>0</v>
+      </c>
+      <c r="J23" s="32">
+        <v>1</v>
+      </c>
+      <c r="K23" s="32">
+        <v>0</v>
+      </c>
+      <c r="L23" s="32">
+        <v>5</v>
+      </c>
+      <c r="M23" s="32">
         <v>3</v>
       </c>
-      <c r="L7" s="50" t="s">
-[...8 lines deleted...]
-      <c r="A8" s="26" t="s">
+      <c r="N23" s="32">
+        <v>380000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="32">
+        <v>4</v>
+      </c>
+      <c r="C24" s="32">
+        <v>841</v>
+      </c>
+      <c r="D24" s="32">
+        <v>6</v>
+      </c>
+      <c r="E24" s="32">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>0</v>
+      </c>
+      <c r="H24" s="32">
+        <v>80</v>
+      </c>
+      <c r="I24" s="32">
+        <v>4</v>
+      </c>
+      <c r="J24" s="32">
+        <v>145</v>
+      </c>
+      <c r="K24" s="32">
+        <v>8</v>
+      </c>
+      <c r="L24" s="32">
+        <v>0</v>
+      </c>
+      <c r="M24" s="32">
+        <v>0</v>
+      </c>
+      <c r="N24" s="32">
+        <v>29100000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="32">
+        <v>0</v>
+      </c>
+      <c r="C25" s="32">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="32">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="32">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>9</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>24</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>41</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>1270000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="24">
-[...8 lines deleted...]
-      <c r="E8" s="24">
+      <c r="B27" s="32">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
+        <v>1</v>
+      </c>
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="32">
+        <v>8</v>
+      </c>
+      <c r="I27" s="32">
         <v>2</v>
       </c>
-      <c r="F8" s="24">
-[...75 lines deleted...]
-      <c r="B10" s="24">
+      <c r="J27" s="32">
+        <v>25</v>
+      </c>
+      <c r="K27" s="32">
         <v>7</v>
       </c>
-      <c r="C10" s="24">
-[...46 lines deleted...]
-      <c r="D11" s="24">
+      <c r="L27" s="32">
+        <v>0</v>
+      </c>
+      <c r="M27" s="32">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>849000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="32">
+        <v>0</v>
+      </c>
+      <c r="C28" s="32">
+        <v>0</v>
+      </c>
+      <c r="D28" s="32">
+        <v>0</v>
+      </c>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>42</v>
+      </c>
+      <c r="H28" s="32">
+        <v>32</v>
+      </c>
+      <c r="I28" s="32">
+        <v>0</v>
+      </c>
+      <c r="J28" s="32">
+        <v>77</v>
+      </c>
+      <c r="K28" s="32">
+        <v>0</v>
+      </c>
+      <c r="L28" s="32">
+        <v>30</v>
+      </c>
+      <c r="M28" s="32">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
+        <v>1660000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="32">
+        <v>0</v>
+      </c>
+      <c r="C29" s="32">
+        <v>0</v>
+      </c>
+      <c r="D29" s="32">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>0</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>2</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="32">
+        <v>2</v>
+      </c>
+      <c r="K29" s="32">
+        <v>0</v>
+      </c>
+      <c r="L29" s="32">
         <v>6</v>
       </c>
-      <c r="E11" s="24">
-[...278 lines deleted...]
-      <c r="J17" s="42">
+      <c r="M29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="32">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="34">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>41</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>188000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="29" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+    </row>
+    <row r="33" spans="1:14" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="K17" s="42">
-[...652 lines deleted...]
-      <c r="N34" s="10"/>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+    </row>
+    <row r="34" spans="1:14" s="12" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="A33:N33"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:M6"/>
     <mergeCell ref="N5:N7"/>
-    <mergeCell ref="H6:I6"/>
-    <mergeCell ref="J6:K6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="G6:G7"/>
-[...3 lines deleted...]
-    <mergeCell ref="E6:E7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
-      <vt:lpstr>103</vt:lpstr>
-[...21 lines deleted...]
-      <vt:lpstr>'99'!Print_Area</vt:lpstr>
       <vt:lpstr>歷年!Print_Area</vt:lpstr>
-      <vt:lpstr>'100'!Print_Titles</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>'99'!Print_Titles</vt:lpstr>
       <vt:lpstr>歷年!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>