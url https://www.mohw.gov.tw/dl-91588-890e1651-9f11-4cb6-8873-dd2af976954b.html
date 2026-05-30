--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,16705 +1,8690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\郁萍\10_社會福利性別指標\113年\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\張亮婕_114更新\張亮婕\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0294FFEE-A0D3-4E01-B4F2-0C11D78324B6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9F2C06B-5C9F-4A0F-B0AC-6E2EC52978D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{154B5DB8-DEEB-45C4-BD09-4E75CF53A52A}"/>
   </bookViews>
   <sheets>
-    <sheet name="歷年" sheetId="8377" r:id="rId1"/>
-[...21 lines deleted...]
-    <sheet name="92" sheetId="8367" r:id="rId23"/>
+    <sheet name="歷年" sheetId="1" r:id="rId1"/>
+    <sheet name="114" sheetId="2" r:id="rId2"/>
+    <sheet name="113" sheetId="3" r:id="rId3"/>
+    <sheet name="112" sheetId="4" r:id="rId4"/>
+    <sheet name="111" sheetId="5" r:id="rId5"/>
+    <sheet name="110" sheetId="6" r:id="rId6"/>
+    <sheet name="109" sheetId="7" r:id="rId7"/>
+    <sheet name="108" sheetId="8" r:id="rId8"/>
+    <sheet name="107" sheetId="9" r:id="rId9"/>
+    <sheet name="106" sheetId="10" r:id="rId10"/>
+    <sheet name="105" sheetId="11" r:id="rId11"/>
+    <sheet name="104" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$2:$E$31</definedName>
-[...22 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="0"/>
 </workbook>
-</file>
-[...47 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>統計處蘇恆緯</author>
+    <author>統計處林郁萍</author>
   </authors>
   <commentList>
-    <comment ref="A28" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{2CF86600-3CF6-441C-A86C-3597F21CFED5}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>1130524</t>
+          <t>1130531</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>台北市修正急難救助人次</t>
-[...197 lines deleted...]
-          <t>修改急難救助金額。</t>
+          <t>修正看護補助金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>統計處林郁萍</author>
+    <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{DFC3BB83-050D-4490-B759-39EB00962FEA}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>1130531</t>
+          <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>修正急難救助人次及金額</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{6F9FFCBE-A7A8-49BD-9A70-522258121739}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>1130524</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正看護補助金額</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{831B3FC2-F518-47E9-B627-11A59D5D07F6}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>1130524修正醫療補助及看護補助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{7403D2DC-F0A6-4BDB-ACC8-C3A25D118E15}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
-        </r>
-[...35 lines deleted...]
-          <t>1130524修正醫療補助及看護補助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00EC9B54-D11E-483E-8D19-406BA2E85A3A}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{4892385D-2F12-4EFD-B3FD-EEA368033550}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>修正急難救助人次及金額</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{141B1017-D146-4632-806F-8B7586277F09}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>1130524</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{30F4965A-1CED-44F2-B371-C748F5AD1E50}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
-[...55 lines deleted...]
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments8.xml><?xml version="1.0" encoding="utf-8"?>
-[...108 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="775" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="52">
+  <si>
+    <r>
+      <t>3.3-0</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中低收入住院看護補助</t>
+    </r>
+  </si>
+  <si>
+    <t>年別</t>
+  </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>補助人次</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人次</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>補助金額</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總計</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>0-</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>未滿</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>18</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歲</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>18-</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>未滿</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>65</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歲</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>65</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歲以上</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>計</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>男</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>女</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：直轄市、縣﹝市﹞政府。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>地區別</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新北市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺北市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>桃園市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺中市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺南市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>高雄市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>宜蘭縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>苗栗縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>彰化縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>南投縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>雲林縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>屏東縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺東縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>花蓮縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>澎湖縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>基隆市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>金門縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>連江縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中低收入住院看護補助</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>補助人次</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>金額</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...8 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>總計</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...35 lines deleted...]
-      <t>92</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2003</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>, 2023</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>93</t>
+      <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2004</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>, 2022</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>94</t>
+      <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2005</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>, 2021</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>95</t>
+      <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2006</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>, 2020</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>96</t>
+      <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2007</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>, 2019</t>
+    </r>
   </si>
   <si>
-    <r>
-      <t>97</t>
+    <t>桃園市</t>
+  </si>
+  <si>
+    <r>
+      <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2008</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>, 2018</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>98</t>
+      <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2009</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>, 2017</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>99</t>
+      <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> ,2010</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>, 2016</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>100</t>
+      <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <rFont val="Times New Roman"/>
-[...90 lines deleted...]
-        <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2015</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...1981 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="177" formatCode="#,##0_ "/>
+    <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="177" formatCode="#,##0&quot; &quot;"/>
+    <numFmt numFmtId="178" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="新細明體"/>
-      <family val="1"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-      <name val="新細明體"/>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
-      <charset val="136"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
-      <color indexed="81"/>
+      <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color indexed="81"/>
-[...6 lines deleted...]
-      <color indexed="81"/>
+      <color rgb="FF000000"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
-    </font>
-[...64 lines deleted...]
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right/>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...124 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="178" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="一般" xfId="0" builtinId="0"/>
-[...2 lines deleted...]
-    <cellStyle name="千分位[0]" xfId="3" builtinId="6"/>
+    <cellStyle name="cf1" xfId="3" xr:uid="{75BE5905-788C-4658-94F1-3A45B63664F3}"/>
+    <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="一般_Sheet2" xfId="2" xr:uid="{0392D217-D7DA-47D3-B434-04EBE9A63A36}"/>
+    <cellStyle name="千分位[0]" xfId="1" builtinId="6" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="1">
-[...8 lines deleted...]
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...27 lines deleted...]
-      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
       <a:lstStyle/>
-    </a:spDef>
-[...29 lines deleted...]
-      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...47 lines deleted...]
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75E3DB7A-5142-48AA-AAAC-34A8EBE99B71}">
+  <dimension ref="A1:N7"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="4"/>
+    <col min="1" max="1" width="14.83203125" customWidth="1"/>
+    <col min="2" max="7" width="9.5" customWidth="1"/>
+    <col min="8" max="13" width="9.33203125" customWidth="1"/>
+    <col min="14" max="14" width="12.5" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="16" customFormat="1" ht="24.75" customHeight="1">
-[...34 lines deleted...]
-      <c r="E5" s="79" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="22" customFormat="1" ht="18" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="82" t="s">
+    <row r="2" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="82" t="s">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="82" t="s">
+    </row>
+    <row r="4" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="37"/>
+      <c r="B4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="80"/>
-[...9 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="2">
-[...25 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="2">
-[...25 lines deleted...]
-      <c r="A10" s="34" t="s">
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="2">
-[...25 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="39"/>
+    </row>
+    <row r="5" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="2">
-[...25 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="C5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="2">
-[...25 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="D5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="2">
-[...25 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="E5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="N5" s="39"/>
+    </row>
+    <row r="6" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="2">
-[...25 lines deleted...]
-      <c r="A15" s="34" t="s">
+      <c r="B6" s="4">
+        <v>14253</v>
+      </c>
+      <c r="C6" s="4">
+        <v>10283</v>
+      </c>
+      <c r="D6" s="4">
+        <v>3970</v>
+      </c>
+      <c r="E6" s="4">
+        <v>45</v>
+      </c>
+      <c r="F6" s="4">
+        <v>31</v>
+      </c>
+      <c r="G6" s="4">
+        <v>14</v>
+      </c>
+      <c r="H6" s="4">
+        <v>6482</v>
+      </c>
+      <c r="I6" s="4">
+        <v>4758</v>
+      </c>
+      <c r="J6" s="4">
+        <v>1724</v>
+      </c>
+      <c r="K6" s="4">
+        <v>7726</v>
+      </c>
+      <c r="L6" s="4">
+        <v>5494</v>
+      </c>
+      <c r="M6" s="4">
+        <v>2232</v>
+      </c>
+      <c r="N6" s="4">
+        <v>270049845</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="2">
-[...471 lines deleted...]
-    <row r="36" spans="1:15" ht="16.149999999999999" customHeight="1"/>
+      <c r="B7" s="36"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+    </row>
   </sheetData>
-  <mergeCells count="15">
-[...14 lines deleted...]
-    <mergeCell ref="D24:D25"/>
+  <mergeCells count="8">
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:N5"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="9" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.27559055118110237" footer="0.23622047244094491"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.59055118110236204" bottom="0.19685039370078702" header="0.27559055118110198" footer="0.19685039370078702"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+    <oddHeader>&amp;L&amp;"微軟正黑體,Regular"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,Regular"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA8080DD-26E2-46BE-A6C4-7A5E9921E307}">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="4"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="16" customFormat="1" ht="24.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="73" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>12156</v>
+      </c>
+      <c r="C8" s="13">
+        <v>8940</v>
+      </c>
+      <c r="D8" s="13">
+        <v>3216</v>
+      </c>
+      <c r="E8" s="13">
+        <v>201847652</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1393</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1042</v>
+      </c>
+      <c r="D9" s="13">
+        <v>351</v>
+      </c>
+      <c r="E9" s="13">
+        <v>27170334</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1826</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1247</v>
+      </c>
+      <c r="D10" s="13">
+        <v>579</v>
+      </c>
+      <c r="E10" s="13">
+        <v>28415580</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>671</v>
+      </c>
+      <c r="C11" s="13">
+        <v>452</v>
+      </c>
+      <c r="D11" s="13">
+        <v>219</v>
+      </c>
+      <c r="E11" s="13">
+        <v>15367896</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="76" t="s">
-[...8 lines deleted...]
-      <c r="B5" s="76" t="s">
+      <c r="B12" s="13">
+        <v>241</v>
+      </c>
+      <c r="C12" s="13">
+        <v>175</v>
+      </c>
+      <c r="D12" s="13">
+        <v>66</v>
+      </c>
+      <c r="E12" s="13">
+        <v>5038073</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1259</v>
+      </c>
+      <c r="C13" s="13">
+        <v>965</v>
+      </c>
+      <c r="D13" s="13">
+        <v>294</v>
+      </c>
+      <c r="E13" s="13">
+        <v>19424983</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="77"/>
-[...97 lines deleted...]
-      <c r="B12" s="24">
+      <c r="B14" s="13">
+        <v>1146</v>
+      </c>
+      <c r="C14" s="13">
+        <v>805</v>
+      </c>
+      <c r="D14" s="13">
+        <v>341</v>
+      </c>
+      <c r="E14" s="13">
+        <v>16192966</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>596</v>
+      </c>
+      <c r="C15" s="17">
+        <v>439</v>
+      </c>
+      <c r="D15" s="17">
+        <v>157</v>
+      </c>
+      <c r="E15" s="17">
+        <v>10255250</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>83</v>
+      </c>
+      <c r="C16" s="17">
+        <v>69</v>
+      </c>
+      <c r="D16" s="17">
+        <v>14</v>
+      </c>
+      <c r="E16" s="17">
+        <v>1320682</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>339</v>
+      </c>
+      <c r="C17" s="17">
+        <v>243</v>
+      </c>
+      <c r="D17" s="17">
         <v>96</v>
       </c>
-      <c r="C12" s="24">
-[...2 lines deleted...]
-      <c r="D12" s="24">
+      <c r="E17" s="17">
+        <v>5372657</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>739</v>
+      </c>
+      <c r="C18" s="17">
+        <v>553</v>
+      </c>
+      <c r="D18" s="17">
+        <v>186</v>
+      </c>
+      <c r="E18" s="17">
+        <v>10889147</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>769</v>
+      </c>
+      <c r="C19" s="17">
+        <v>605</v>
+      </c>
+      <c r="D19" s="17">
+        <v>164</v>
+      </c>
+      <c r="E19" s="17">
+        <v>10725732</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>1020</v>
+      </c>
+      <c r="C20" s="17">
+        <v>766</v>
+      </c>
+      <c r="D20" s="17">
+        <v>254</v>
+      </c>
+      <c r="E20" s="17">
+        <v>21087991</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>337</v>
+      </c>
+      <c r="C21" s="17">
+        <v>233</v>
+      </c>
+      <c r="D21" s="17">
+        <v>104</v>
+      </c>
+      <c r="E21" s="17">
+        <v>5227666</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>437</v>
+      </c>
+      <c r="C22" s="17">
+        <v>317</v>
+      </c>
+      <c r="D22" s="17">
+        <v>120</v>
+      </c>
+      <c r="E22" s="17">
+        <v>3225919</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>556</v>
+      </c>
+      <c r="C23" s="17">
+        <v>446</v>
+      </c>
+      <c r="D23" s="17">
+        <v>110</v>
+      </c>
+      <c r="E23" s="17">
+        <v>8968459</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>263</v>
+      </c>
+      <c r="C24" s="17">
+        <v>229</v>
+      </c>
+      <c r="D24" s="17">
+        <v>34</v>
+      </c>
+      <c r="E24" s="17">
+        <v>4193647</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>77</v>
+      </c>
+      <c r="C25" s="17">
+        <v>69</v>
+      </c>
+      <c r="D25" s="17">
+        <v>8</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1221075</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>112</v>
+      </c>
+      <c r="C26" s="17">
+        <v>83</v>
+      </c>
+      <c r="D26" s="17">
+        <v>29</v>
+      </c>
+      <c r="E26" s="17">
+        <v>2050888</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E12" s="24">
-[...38 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="B27" s="17">
+        <v>199</v>
+      </c>
+      <c r="C27" s="17">
+        <v>126</v>
+      </c>
+      <c r="D27" s="17">
+        <v>73</v>
+      </c>
+      <c r="E27" s="17">
+        <v>4221440</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
         <v>62</v>
       </c>
-      <c r="B15" s="44">
-[...223 lines deleted...]
-      <c r="C28" s="44">
+      <c r="C28" s="17">
+        <v>51</v>
+      </c>
+      <c r="D28" s="17">
+        <v>11</v>
+      </c>
+      <c r="E28" s="17">
+        <v>876765</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>30</v>
+      </c>
+      <c r="C29" s="17">
         <v>24</v>
       </c>
-      <c r="D28" s="44">
-[...27 lines deleted...]
-      <c r="B30" s="45">
+      <c r="D29" s="17">
+        <v>6</v>
+      </c>
+      <c r="E29" s="17">
+        <v>593502</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
         <v>1</v>
       </c>
-      <c r="C30" s="45">
+      <c r="C30" s="19">
         <v>1</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="19">
         <v>0</v>
       </c>
-      <c r="E30" s="45">
-[...2717 lines deleted...]
-      <c r="D12" s="44">
+      <c r="E30" s="19">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+    </row>
+    <row r="32" spans="1:5" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="44">
-[...2622 lines deleted...]
-      <c r="K32"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E33"/>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{608BC303-6D05-4761-B8B9-A62DEC15063A}">
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="4"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="16" customFormat="1" ht="24.75" customHeight="1">
-[...39 lines deleted...]
-      <c r="C6" s="92" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>11345</v>
+      </c>
+      <c r="C8" s="13">
+        <v>8166</v>
+      </c>
+      <c r="D8" s="13">
+        <v>3179</v>
+      </c>
+      <c r="E8" s="13">
+        <v>202352386</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1509</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1099</v>
+      </c>
+      <c r="D9" s="13">
+        <v>410</v>
+      </c>
+      <c r="E9" s="13">
+        <v>28084885</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1882</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1290</v>
+      </c>
+      <c r="D10" s="13">
+        <v>592</v>
+      </c>
+      <c r="E10" s="13">
+        <v>28604524</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>560</v>
+      </c>
+      <c r="C11" s="13">
+        <v>378</v>
+      </c>
+      <c r="D11" s="13">
+        <v>182</v>
+      </c>
+      <c r="E11" s="13">
+        <v>29660074</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="13">
         <v>96</v>
       </c>
-      <c r="D6" s="92" t="s">
-[...29 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="C12" s="13">
+        <v>63</v>
+      </c>
+      <c r="D12" s="13">
+        <v>33</v>
+      </c>
+      <c r="E12" s="13">
+        <v>1704750</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1169</v>
+      </c>
+      <c r="C13" s="13">
+        <v>882</v>
+      </c>
+      <c r="D13" s="13">
+        <v>287</v>
+      </c>
+      <c r="E13" s="13">
+        <v>18734722</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="13">
+        <v>1184</v>
+      </c>
+      <c r="C14" s="13">
+        <v>824</v>
+      </c>
+      <c r="D14" s="13">
+        <v>360</v>
+      </c>
+      <c r="E14" s="13">
+        <v>16415137</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>562</v>
+      </c>
+      <c r="C15" s="17">
+        <v>414</v>
+      </c>
+      <c r="D15" s="17">
+        <v>148</v>
+      </c>
+      <c r="E15" s="17">
+        <v>9677801</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>87</v>
+      </c>
+      <c r="C16" s="17">
+        <v>70</v>
+      </c>
+      <c r="D16" s="17">
+        <v>17</v>
+      </c>
+      <c r="E16" s="17">
+        <v>1449723</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>247</v>
+      </c>
+      <c r="C17" s="17">
+        <v>183</v>
+      </c>
+      <c r="D17" s="17">
+        <v>64</v>
+      </c>
+      <c r="E17" s="17">
+        <v>4257225</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>644</v>
+      </c>
+      <c r="C18" s="17">
+        <v>488</v>
+      </c>
+      <c r="D18" s="17">
+        <v>156</v>
+      </c>
+      <c r="E18" s="17">
+        <v>10173290</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>650</v>
+      </c>
+      <c r="C19" s="17">
+        <v>409</v>
+      </c>
+      <c r="D19" s="17">
+        <v>241</v>
+      </c>
+      <c r="E19" s="17">
+        <v>8896284</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>867</v>
+      </c>
+      <c r="C20" s="17">
+        <v>663</v>
+      </c>
+      <c r="D20" s="17">
+        <v>204</v>
+      </c>
+      <c r="E20" s="17">
+        <v>17033999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>309</v>
+      </c>
+      <c r="C21" s="17">
+        <v>219</v>
+      </c>
+      <c r="D21" s="17">
+        <v>90</v>
+      </c>
+      <c r="E21" s="17">
+        <v>5030240</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>382</v>
+      </c>
+      <c r="C22" s="17">
+        <v>295</v>
+      </c>
+      <c r="D22" s="17">
+        <v>87</v>
+      </c>
+      <c r="E22" s="17">
+        <v>2610575</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>463</v>
+      </c>
+      <c r="C23" s="17">
+        <v>329</v>
+      </c>
+      <c r="D23" s="17">
+        <v>134</v>
+      </c>
+      <c r="E23" s="17">
+        <v>6735541</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>287</v>
+      </c>
+      <c r="C24" s="17">
+        <v>240</v>
+      </c>
+      <c r="D24" s="17">
+        <v>47</v>
+      </c>
+      <c r="E24" s="17">
+        <v>4387082</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>101</v>
+      </c>
+      <c r="C25" s="17">
+        <v>79</v>
+      </c>
+      <c r="D25" s="17">
+        <v>22</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1544137</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>115</v>
+      </c>
+      <c r="C26" s="17">
         <v>98</v>
       </c>
-      <c r="B9" s="44">
-[...13 lines deleted...]
-      <c r="A10" s="27" t="s">
+      <c r="D26" s="17">
+        <v>17</v>
+      </c>
+      <c r="E26" s="17">
+        <v>1876439</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>161</v>
+      </c>
+      <c r="C27" s="17">
         <v>99</v>
       </c>
-      <c r="B10" s="44">
-[...33 lines deleted...]
-      <c r="B12" s="44">
+      <c r="D27" s="17">
+        <v>62</v>
+      </c>
+      <c r="E27" s="17">
+        <v>4167370</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
+        <v>41</v>
+      </c>
+      <c r="C28" s="17">
         <v>24</v>
       </c>
-      <c r="C12" s="44">
+      <c r="D28" s="17">
+        <v>17</v>
+      </c>
+      <c r="E28" s="17">
+        <v>677584</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>28</v>
+      </c>
+      <c r="C29" s="17">
         <v>19</v>
       </c>
-      <c r="D12" s="44">
-[...186 lines deleted...]
-      <c r="D23" s="44">
+      <c r="D29" s="17">
+        <v>9</v>
+      </c>
+      <c r="E29" s="17">
+        <v>538004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="E23" s="44">
-[...436 lines deleted...]
-      <c r="D18" s="44">
+      <c r="B30" s="19">
+        <v>1</v>
+      </c>
+      <c r="C30" s="19">
+        <v>1</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>93000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+    </row>
+    <row r="32" spans="1:5" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="E18" s="44">
-[...1995 lines deleted...]
-      <c r="K32"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId1"/>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DD7EC5F-F86D-432A-BF2F-2478B3B6C6BC}">
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="I15" sqref="I15"/>
+      <selection activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="4"/>
+    <col min="1" max="1" width="15.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="16" customFormat="1" ht="24.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="73" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>10923</v>
+      </c>
+      <c r="C8" s="13">
+        <v>8079</v>
+      </c>
+      <c r="D8" s="13">
+        <v>2844</v>
+      </c>
+      <c r="E8" s="13">
+        <v>178372595</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1355</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1037</v>
+      </c>
+      <c r="D9" s="13">
+        <v>318</v>
+      </c>
+      <c r="E9" s="13">
+        <v>25979435</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1735</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1186</v>
+      </c>
+      <c r="D10" s="13">
+        <v>549</v>
+      </c>
+      <c r="E10" s="13">
+        <v>26281905</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>437</v>
+      </c>
+      <c r="C11" s="13">
+        <v>288</v>
+      </c>
+      <c r="D11" s="13">
+        <v>149</v>
+      </c>
+      <c r="E11" s="13">
+        <v>8966068</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="76" t="s">
+      <c r="B12" s="13">
+        <v>91</v>
+      </c>
+      <c r="C12" s="13">
+        <v>62</v>
+      </c>
+      <c r="D12" s="13">
+        <v>29</v>
+      </c>
+      <c r="E12" s="13">
+        <v>1891900</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="77"/>
-[...5 lines deleted...]
-      <c r="B5" s="76" t="s">
+      <c r="B13" s="13">
+        <v>1194</v>
+      </c>
+      <c r="C13" s="13">
+        <v>931</v>
+      </c>
+      <c r="D13" s="13">
+        <v>263</v>
+      </c>
+      <c r="E13" s="13">
+        <v>18495991</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="77"/>
-[...7 lines deleted...]
-      <c r="B6" s="82" t="s">
+      <c r="B14" s="13">
+        <v>1133</v>
+      </c>
+      <c r="C14" s="13">
+        <v>785</v>
+      </c>
+      <c r="D14" s="13">
+        <v>348</v>
+      </c>
+      <c r="E14" s="13">
+        <v>15995235</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>593</v>
+      </c>
+      <c r="C15" s="17">
+        <v>457</v>
+      </c>
+      <c r="D15" s="17">
+        <v>136</v>
+      </c>
+      <c r="E15" s="17">
+        <v>9849000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>50</v>
+      </c>
+      <c r="C16" s="17">
+        <v>39</v>
+      </c>
+      <c r="D16" s="17">
+        <v>11</v>
+      </c>
+      <c r="E16" s="17">
+        <v>825850</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>389</v>
+      </c>
+      <c r="C17" s="17">
+        <v>300</v>
+      </c>
+      <c r="D17" s="17">
+        <v>89</v>
+      </c>
+      <c r="E17" s="17">
+        <v>5488900</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>530</v>
+      </c>
+      <c r="C18" s="17">
+        <v>399</v>
+      </c>
+      <c r="D18" s="17">
+        <v>131</v>
+      </c>
+      <c r="E18" s="17">
+        <v>9152168</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>707</v>
+      </c>
+      <c r="C19" s="17">
+        <v>520</v>
+      </c>
+      <c r="D19" s="17">
+        <v>187</v>
+      </c>
+      <c r="E19" s="17">
+        <v>10697221</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>783</v>
+      </c>
+      <c r="C20" s="17">
+        <v>607</v>
+      </c>
+      <c r="D20" s="17">
+        <v>176</v>
+      </c>
+      <c r="E20" s="17">
+        <v>16987191</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>301</v>
+      </c>
+      <c r="C21" s="17">
+        <v>213</v>
+      </c>
+      <c r="D21" s="17">
+        <v>88</v>
+      </c>
+      <c r="E21" s="17">
+        <v>4620154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>440</v>
+      </c>
+      <c r="C22" s="17">
+        <v>322</v>
+      </c>
+      <c r="D22" s="17">
+        <v>118</v>
+      </c>
+      <c r="E22" s="17">
+        <v>3143625</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>517</v>
+      </c>
+      <c r="C23" s="17">
+        <v>399</v>
+      </c>
+      <c r="D23" s="17">
+        <v>118</v>
+      </c>
+      <c r="E23" s="17">
+        <v>8680141</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>208</v>
+      </c>
+      <c r="C24" s="17">
+        <v>167</v>
+      </c>
+      <c r="D24" s="17">
+        <v>41</v>
+      </c>
+      <c r="E24" s="17">
+        <v>3060702</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>86</v>
+      </c>
+      <c r="C25" s="17">
+        <v>75</v>
+      </c>
+      <c r="D25" s="17">
+        <v>11</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1428100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>136</v>
+      </c>
+      <c r="C26" s="17">
+        <v>120</v>
+      </c>
+      <c r="D26" s="17">
+        <v>16</v>
+      </c>
+      <c r="E26" s="17">
+        <v>2293290</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>169</v>
+      </c>
+      <c r="C27" s="17">
+        <v>128</v>
+      </c>
+      <c r="D27" s="17">
+        <v>41</v>
+      </c>
+      <c r="E27" s="17">
+        <v>3181774</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
+        <v>35</v>
+      </c>
+      <c r="C28" s="17">
+        <v>25</v>
+      </c>
+      <c r="D28" s="17">
+        <v>10</v>
+      </c>
+      <c r="E28" s="17">
+        <v>515833</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>32</v>
+      </c>
+      <c r="C29" s="17">
+        <v>18</v>
+      </c>
+      <c r="D29" s="17">
+        <v>14</v>
+      </c>
+      <c r="E29" s="17">
+        <v>829212</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
+        <v>2</v>
+      </c>
+      <c r="C30" s="19">
         <v>1</v>
       </c>
-      <c r="C6" s="82" t="s">
-[...392 lines deleted...]
-      <c r="B30" s="45">
+      <c r="D30" s="19">
         <v>1</v>
       </c>
-      <c r="C30" s="45">
-[...986 lines deleted...]
-      <c r="C29" s="44">
+      <c r="E30" s="19">
+        <v>8900</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+    </row>
+    <row r="32" spans="1:5" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D29" s="44">
-[...1041 lines deleted...]
-      <c r="E32" s="84"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
-    <mergeCell ref="D6:D7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DBF7C3B-FD28-4FA5-8779-3E4FAA6A2680}">
+  <dimension ref="A1:N29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="S17" sqref="S17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.1640625" customWidth="1"/>
+    <col min="2" max="13" width="9.33203125" customWidth="1"/>
+    <col min="14" max="14" width="19.1640625" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="7"/>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="7"/>
+    </row>
+    <row r="4" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="39" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="39"/>
+    </row>
+    <row r="6" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="N6" s="39"/>
+    </row>
+    <row r="7" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="13">
+        <v>14253</v>
+      </c>
+      <c r="C7" s="13">
+        <v>10283</v>
+      </c>
+      <c r="D7" s="13">
+        <v>3970</v>
+      </c>
+      <c r="E7" s="13">
+        <v>45</v>
+      </c>
+      <c r="F7" s="13">
+        <v>31</v>
+      </c>
+      <c r="G7" s="13">
+        <v>14</v>
+      </c>
+      <c r="H7" s="13">
+        <v>6482</v>
+      </c>
+      <c r="I7">
+        <v>4758</v>
+      </c>
+      <c r="J7" s="14">
+        <v>1724</v>
+      </c>
+      <c r="K7" s="13">
+        <v>7726</v>
+      </c>
+      <c r="L7" s="13">
+        <v>5494</v>
+      </c>
+      <c r="M7" s="14">
+        <v>2232</v>
+      </c>
+      <c r="N7" s="13">
+        <v>270049845</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="13">
+        <v>1431</v>
+      </c>
+      <c r="C8" s="13">
+        <v>1004</v>
+      </c>
+      <c r="D8" s="13">
+        <v>427</v>
+      </c>
+      <c r="E8" s="13">
+        <v>1</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0</v>
+      </c>
+      <c r="G8" s="13">
+        <v>1</v>
+      </c>
+      <c r="H8" s="13">
+        <v>455</v>
+      </c>
+      <c r="I8">
+        <v>316</v>
+      </c>
+      <c r="J8" s="14">
+        <v>139</v>
+      </c>
+      <c r="K8" s="13">
+        <v>975</v>
+      </c>
+      <c r="L8" s="13">
+        <v>688</v>
+      </c>
+      <c r="M8" s="14">
+        <v>287</v>
+      </c>
+      <c r="N8" s="13">
+        <v>33247465</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1690</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1121</v>
+      </c>
+      <c r="D9" s="13">
+        <v>569</v>
+      </c>
+      <c r="E9" s="13">
+        <v>5</v>
+      </c>
+      <c r="F9" s="13">
+        <v>4</v>
+      </c>
+      <c r="G9" s="13">
+        <v>1</v>
+      </c>
+      <c r="H9" s="13">
+        <v>435</v>
+      </c>
+      <c r="I9">
+        <v>277</v>
+      </c>
+      <c r="J9" s="14">
+        <v>158</v>
+      </c>
+      <c r="K9" s="13">
+        <v>1250</v>
+      </c>
+      <c r="L9" s="13">
+        <v>840</v>
+      </c>
+      <c r="M9" s="14">
+        <v>410</v>
+      </c>
+      <c r="N9" s="13">
+        <v>34621698</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1123</v>
+      </c>
+      <c r="C10" s="13">
+        <v>748</v>
+      </c>
+      <c r="D10" s="13">
+        <v>375</v>
+      </c>
+      <c r="E10" s="13">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13">
+        <v>0</v>
+      </c>
+      <c r="H10" s="13">
+        <v>383</v>
+      </c>
+      <c r="I10">
+        <v>283</v>
+      </c>
+      <c r="J10" s="14">
+        <v>100</v>
+      </c>
+      <c r="K10" s="13">
+        <v>740</v>
+      </c>
+      <c r="L10" s="13">
+        <v>465</v>
+      </c>
+      <c r="M10" s="14">
+        <v>275</v>
+      </c>
+      <c r="N10" s="13">
+        <v>24675358</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="13">
+        <v>681</v>
+      </c>
+      <c r="C11" s="13">
+        <v>463</v>
+      </c>
+      <c r="D11" s="13">
+        <v>218</v>
+      </c>
+      <c r="E11" s="13">
+        <v>1</v>
+      </c>
+      <c r="F11" s="13">
+        <v>1</v>
+      </c>
+      <c r="G11" s="13">
+        <v>0</v>
+      </c>
+      <c r="H11" s="13">
+        <v>680</v>
+      </c>
+      <c r="I11">
+        <v>462</v>
+      </c>
+      <c r="J11" s="14">
+        <v>218</v>
+      </c>
+      <c r="K11" s="13">
+        <v>0</v>
+      </c>
+      <c r="L11" s="13">
+        <v>0</v>
+      </c>
+      <c r="M11" s="14">
+        <v>0</v>
+      </c>
+      <c r="N11" s="13">
+        <v>13595503</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="13">
+        <v>1229</v>
+      </c>
+      <c r="C12" s="13">
+        <v>942</v>
+      </c>
+      <c r="D12" s="13">
+        <v>287</v>
+      </c>
+      <c r="E12" s="13">
+        <v>2</v>
+      </c>
+      <c r="F12" s="13">
+        <v>2</v>
+      </c>
+      <c r="G12" s="13">
+        <v>0</v>
+      </c>
+      <c r="H12" s="13">
+        <v>587</v>
+      </c>
+      <c r="I12">
+        <v>448</v>
+      </c>
+      <c r="J12" s="14">
+        <v>139</v>
+      </c>
+      <c r="K12" s="13">
+        <v>640</v>
+      </c>
+      <c r="L12" s="13">
+        <v>492</v>
+      </c>
+      <c r="M12" s="14">
+        <v>148</v>
+      </c>
+      <c r="N12" s="13">
+        <v>20967289</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="13">
+        <v>953</v>
+      </c>
+      <c r="C13" s="13">
+        <v>669</v>
+      </c>
+      <c r="D13" s="13">
+        <v>284</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>0</v>
+      </c>
+      <c r="G13" s="13">
+        <v>0</v>
+      </c>
+      <c r="H13" s="13">
+        <v>420</v>
+      </c>
+      <c r="I13">
+        <v>296</v>
+      </c>
+      <c r="J13" s="14">
+        <v>124</v>
+      </c>
+      <c r="K13" s="13">
+        <v>533</v>
+      </c>
+      <c r="L13" s="13">
+        <v>373</v>
+      </c>
+      <c r="M13" s="14">
+        <v>160</v>
+      </c>
+      <c r="N13" s="13">
+        <v>12587847</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="17">
+        <v>606</v>
+      </c>
+      <c r="C14" s="17">
+        <v>419</v>
+      </c>
+      <c r="D14" s="17">
+        <v>187</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>0</v>
+      </c>
+      <c r="H14" s="13">
+        <v>331</v>
+      </c>
+      <c r="I14">
+        <v>229</v>
+      </c>
+      <c r="J14" s="14">
+        <v>102</v>
+      </c>
+      <c r="K14" s="13">
+        <v>275</v>
+      </c>
+      <c r="L14" s="13">
+        <v>190</v>
+      </c>
+      <c r="M14" s="14">
+        <v>85</v>
+      </c>
+      <c r="N14" s="13">
+        <v>11438145</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="17">
+        <v>124</v>
+      </c>
+      <c r="C15" s="17">
+        <v>102</v>
+      </c>
+      <c r="D15" s="17">
+        <v>22</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>0</v>
+      </c>
+      <c r="G15" s="13">
+        <v>0</v>
+      </c>
+      <c r="H15" s="13">
+        <v>124</v>
+      </c>
+      <c r="I15">
+        <v>102</v>
+      </c>
+      <c r="J15" s="14">
+        <v>22</v>
+      </c>
+      <c r="K15" s="13">
+        <v>0</v>
+      </c>
+      <c r="L15" s="13">
+        <v>0</v>
+      </c>
+      <c r="M15" s="14">
+        <v>0</v>
+      </c>
+      <c r="N15" s="17">
+        <v>2485805</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="17">
+        <v>389</v>
+      </c>
+      <c r="C16" s="17">
+        <v>291</v>
+      </c>
+      <c r="D16" s="17">
+        <v>98</v>
+      </c>
+      <c r="E16" s="13">
+        <v>14</v>
+      </c>
+      <c r="F16" s="13">
+        <v>8</v>
+      </c>
+      <c r="G16" s="13">
+        <v>6</v>
+      </c>
+      <c r="H16" s="13">
+        <v>205</v>
+      </c>
+      <c r="I16">
+        <v>157</v>
+      </c>
+      <c r="J16" s="14">
+        <v>48</v>
+      </c>
+      <c r="K16" s="13">
+        <v>170</v>
+      </c>
+      <c r="L16" s="13">
+        <v>126</v>
+      </c>
+      <c r="M16" s="14">
+        <v>44</v>
+      </c>
+      <c r="N16" s="17">
+        <v>7793600</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="17">
+        <v>867</v>
+      </c>
+      <c r="C17" s="17">
+        <v>655</v>
+      </c>
+      <c r="D17" s="17">
+        <v>212</v>
+      </c>
+      <c r="E17" s="13">
+        <v>2</v>
+      </c>
+      <c r="F17" s="13">
+        <v>1</v>
+      </c>
+      <c r="G17" s="13">
+        <v>1</v>
+      </c>
+      <c r="H17" s="13">
+        <v>417</v>
+      </c>
+      <c r="I17">
+        <v>313</v>
+      </c>
+      <c r="J17" s="14">
+        <v>104</v>
+      </c>
+      <c r="K17" s="13">
+        <v>448</v>
+      </c>
+      <c r="L17" s="13">
+        <v>341</v>
+      </c>
+      <c r="M17" s="14">
+        <v>107</v>
+      </c>
+      <c r="N17" s="17">
+        <v>16425597</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="17">
+        <v>879</v>
+      </c>
+      <c r="C18" s="17">
+        <v>622</v>
+      </c>
+      <c r="D18" s="17">
+        <v>257</v>
+      </c>
+      <c r="E18" s="13">
+        <v>0</v>
+      </c>
+      <c r="F18" s="13">
+        <v>0</v>
+      </c>
+      <c r="G18" s="13">
+        <v>0</v>
+      </c>
+      <c r="H18" s="13">
+        <v>291</v>
+      </c>
+      <c r="I18">
+        <v>221</v>
+      </c>
+      <c r="J18" s="14">
+        <v>70</v>
+      </c>
+      <c r="K18" s="13">
+        <v>588</v>
+      </c>
+      <c r="L18" s="13">
+        <v>401</v>
+      </c>
+      <c r="M18" s="14">
+        <v>187</v>
+      </c>
+      <c r="N18" s="17">
+        <v>12886515</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="17">
+        <v>1271</v>
+      </c>
+      <c r="C19" s="17">
+        <v>962</v>
+      </c>
+      <c r="D19" s="17">
+        <v>309</v>
+      </c>
+      <c r="E19" s="13">
+        <v>1</v>
+      </c>
+      <c r="F19" s="13">
+        <v>0</v>
+      </c>
+      <c r="G19" s="13">
+        <v>1</v>
+      </c>
+      <c r="H19" s="13">
+        <v>660</v>
+      </c>
+      <c r="I19">
+        <v>496</v>
+      </c>
+      <c r="J19" s="14">
+        <v>164</v>
+      </c>
+      <c r="K19" s="13">
+        <v>610</v>
+      </c>
+      <c r="L19" s="13">
+        <v>466</v>
+      </c>
+      <c r="M19" s="14">
+        <v>144</v>
+      </c>
+      <c r="N19" s="17">
+        <v>26908214</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="17">
+        <v>447</v>
+      </c>
+      <c r="C20" s="17">
+        <v>290</v>
+      </c>
+      <c r="D20" s="17">
+        <v>157</v>
+      </c>
+      <c r="E20" s="13">
+        <v>0</v>
+      </c>
+      <c r="F20" s="13">
+        <v>0</v>
+      </c>
+      <c r="G20" s="13">
+        <v>0</v>
+      </c>
+      <c r="H20" s="13">
+        <v>140</v>
+      </c>
+      <c r="I20">
+        <v>104</v>
+      </c>
+      <c r="J20" s="14">
+        <v>36</v>
+      </c>
+      <c r="K20" s="13">
+        <v>307</v>
+      </c>
+      <c r="L20" s="13">
+        <v>186</v>
+      </c>
+      <c r="M20" s="14">
+        <v>121</v>
+      </c>
+      <c r="N20" s="17">
+        <v>9279763</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="17">
+        <v>912</v>
+      </c>
+      <c r="C21" s="17">
+        <v>726</v>
+      </c>
+      <c r="D21" s="17">
+        <v>186</v>
+      </c>
+      <c r="E21" s="13">
+        <v>9</v>
+      </c>
+      <c r="F21" s="13">
+        <v>8</v>
+      </c>
+      <c r="G21" s="13">
+        <v>1</v>
+      </c>
+      <c r="H21" s="13">
+        <v>444</v>
+      </c>
+      <c r="I21">
+        <v>341</v>
+      </c>
+      <c r="J21" s="14">
+        <v>103</v>
+      </c>
+      <c r="K21" s="13">
+        <v>459</v>
+      </c>
+      <c r="L21" s="13">
+        <v>377</v>
+      </c>
+      <c r="M21" s="14">
+        <v>82</v>
+      </c>
+      <c r="N21" s="17">
+        <v>10046181</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="17">
+        <v>576</v>
+      </c>
+      <c r="C22" s="17">
+        <v>444</v>
+      </c>
+      <c r="D22" s="17">
+        <v>132</v>
+      </c>
+      <c r="E22" s="13">
+        <v>0</v>
+      </c>
+      <c r="F22" s="13">
+        <v>0</v>
+      </c>
+      <c r="G22" s="13">
+        <v>0</v>
+      </c>
+      <c r="H22" s="13">
+        <v>236</v>
+      </c>
+      <c r="I22">
+        <v>190</v>
+      </c>
+      <c r="J22" s="14">
+        <v>46</v>
+      </c>
+      <c r="K22" s="13">
+        <v>340</v>
+      </c>
+      <c r="L22" s="13">
+        <v>254</v>
+      </c>
+      <c r="M22" s="14">
+        <v>86</v>
+      </c>
+      <c r="N22" s="17">
+        <v>10382291</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="17">
+        <v>447</v>
+      </c>
+      <c r="C23" s="17">
+        <v>349</v>
+      </c>
+      <c r="D23" s="17">
+        <v>98</v>
+      </c>
+      <c r="E23" s="13">
+        <v>9</v>
+      </c>
+      <c r="F23" s="13">
+        <v>6</v>
+      </c>
+      <c r="G23" s="13">
+        <v>3</v>
+      </c>
+      <c r="H23" s="13">
+        <v>243</v>
+      </c>
+      <c r="I23">
+        <v>192</v>
+      </c>
+      <c r="J23" s="14">
+        <v>51</v>
+      </c>
+      <c r="K23" s="13">
+        <v>195</v>
+      </c>
+      <c r="L23" s="13">
+        <v>151</v>
+      </c>
+      <c r="M23" s="14">
+        <v>44</v>
+      </c>
+      <c r="N23" s="17">
+        <v>8470341</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="17">
+        <v>76</v>
+      </c>
+      <c r="C24" s="17">
+        <v>65</v>
+      </c>
+      <c r="D24" s="17">
+        <v>11</v>
+      </c>
+      <c r="E24" s="13">
+        <v>0</v>
+      </c>
+      <c r="F24" s="13">
+        <v>0</v>
+      </c>
+      <c r="G24" s="13">
+        <v>0</v>
+      </c>
+      <c r="H24" s="13">
+        <v>32</v>
+      </c>
+      <c r="I24">
+        <v>27</v>
+      </c>
+      <c r="J24" s="14">
+        <v>5</v>
+      </c>
+      <c r="K24" s="13">
+        <v>44</v>
+      </c>
+      <c r="L24" s="13">
+        <v>38</v>
+      </c>
+      <c r="M24" s="14">
+        <v>6</v>
+      </c>
+      <c r="N24" s="17">
+        <v>1848025</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="17">
+        <v>175</v>
+      </c>
+      <c r="C25" s="17">
+        <v>134</v>
+      </c>
+      <c r="D25" s="17">
+        <v>41</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1</v>
+      </c>
+      <c r="F25" s="13">
+        <v>1</v>
+      </c>
+      <c r="G25" s="13">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13">
+        <v>164</v>
+      </c>
+      <c r="I25">
+        <v>130</v>
+      </c>
+      <c r="J25" s="14">
+        <v>34</v>
+      </c>
+      <c r="K25" s="13">
+        <v>10</v>
+      </c>
+      <c r="L25" s="13">
+        <v>3</v>
+      </c>
+      <c r="M25" s="14">
+        <v>7</v>
+      </c>
+      <c r="N25" s="17">
+        <v>2670110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="17">
+        <v>234</v>
+      </c>
+      <c r="C26" s="17">
+        <v>164</v>
+      </c>
+      <c r="D26" s="17">
+        <v>70</v>
+      </c>
+      <c r="E26" s="13">
+        <v>0</v>
+      </c>
+      <c r="F26" s="13">
+        <v>0</v>
+      </c>
+      <c r="G26" s="13">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
+        <v>127</v>
+      </c>
+      <c r="I26">
+        <v>94</v>
+      </c>
+      <c r="J26" s="14">
+        <v>33</v>
+      </c>
+      <c r="K26" s="13">
+        <v>107</v>
+      </c>
+      <c r="L26" s="13">
+        <v>70</v>
+      </c>
+      <c r="M26" s="14">
+        <v>37</v>
+      </c>
+      <c r="N26" s="17">
+        <v>6495486</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="17">
+        <v>76</v>
+      </c>
+      <c r="C27" s="17">
+        <v>56</v>
+      </c>
+      <c r="D27" s="17">
+        <v>20</v>
+      </c>
+      <c r="E27" s="13">
+        <v>0</v>
+      </c>
+      <c r="F27" s="13">
+        <v>0</v>
+      </c>
+      <c r="G27" s="13">
+        <v>0</v>
+      </c>
+      <c r="H27" s="13">
+        <v>76</v>
+      </c>
+      <c r="I27">
+        <v>56</v>
+      </c>
+      <c r="J27" s="14">
+        <v>20</v>
+      </c>
+      <c r="K27" s="13">
+        <v>0</v>
+      </c>
+      <c r="L27" s="13">
+        <v>0</v>
+      </c>
+      <c r="M27" s="14">
+        <v>0</v>
+      </c>
+      <c r="N27" s="17">
+        <v>1567505</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="17">
+        <v>63</v>
+      </c>
+      <c r="C28" s="17">
+        <v>53</v>
+      </c>
+      <c r="D28" s="17">
+        <v>10</v>
+      </c>
+      <c r="E28" s="13">
+        <v>0</v>
+      </c>
+      <c r="F28" s="13">
+        <v>0</v>
+      </c>
+      <c r="G28" s="13">
+        <v>0</v>
+      </c>
+      <c r="H28" s="13">
+        <v>29</v>
+      </c>
+      <c r="I28">
+        <v>21</v>
+      </c>
+      <c r="J28" s="14">
+        <v>8</v>
+      </c>
+      <c r="K28" s="13">
+        <v>34</v>
+      </c>
+      <c r="L28" s="13">
+        <v>32</v>
+      </c>
+      <c r="M28" s="14">
+        <v>2</v>
+      </c>
+      <c r="N28" s="17">
+        <v>1561107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="19">
+        <v>4</v>
+      </c>
+      <c r="C29" s="19">
+        <v>4</v>
+      </c>
+      <c r="D29" s="19">
+        <v>0</v>
+      </c>
+      <c r="E29" s="19">
+        <v>0</v>
+      </c>
+      <c r="F29" s="19">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19">
+        <v>0</v>
+      </c>
+      <c r="H29" s="20">
+        <v>3</v>
+      </c>
+      <c r="I29" s="20">
+        <v>3</v>
+      </c>
+      <c r="J29" s="21">
+        <v>0</v>
+      </c>
+      <c r="K29" s="20">
+        <v>1</v>
+      </c>
+      <c r="L29" s="20">
+        <v>1</v>
+      </c>
+      <c r="M29" s="21">
+        <v>0</v>
+      </c>
+      <c r="N29" s="19">
+        <v>96000</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:N6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEED281E-554E-446B-8802-66609D6DFAC3}">
+  <dimension ref="A1:O32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:15" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:15" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:15" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>13595</v>
+      </c>
+      <c r="C8" s="13">
+        <v>9822</v>
+      </c>
+      <c r="D8" s="13">
+        <v>3773</v>
+      </c>
+      <c r="E8" s="13">
+        <v>250504625</v>
+      </c>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="30"/>
+    </row>
+    <row r="9" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1441</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1016</v>
+      </c>
+      <c r="D9" s="13">
+        <v>425</v>
+      </c>
+      <c r="E9" s="13">
+        <v>34109380</v>
+      </c>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="30"/>
+    </row>
+    <row r="10" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1333</v>
+      </c>
+      <c r="C10" s="13">
+        <v>897</v>
+      </c>
+      <c r="D10" s="13">
+        <v>436</v>
+      </c>
+      <c r="E10" s="13">
+        <v>23910983</v>
+      </c>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="31"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="30"/>
+    </row>
+    <row r="11" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>1115</v>
+      </c>
+      <c r="C11" s="13">
+        <v>749</v>
+      </c>
+      <c r="D11" s="13">
+        <v>366</v>
+      </c>
+      <c r="E11" s="13">
+        <v>25097574</v>
+      </c>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
+      <c r="N11" s="30"/>
+      <c r="O11" s="30"/>
+    </row>
+    <row r="12" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="13">
+        <v>653</v>
+      </c>
+      <c r="C12" s="13">
+        <v>453</v>
+      </c>
+      <c r="D12" s="13">
+        <v>200</v>
+      </c>
+      <c r="E12" s="13">
+        <v>13294540</v>
+      </c>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="31"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="30"/>
+      <c r="N12" s="30"/>
+      <c r="O12" s="30"/>
+    </row>
+    <row r="13" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1140</v>
+      </c>
+      <c r="C13" s="13">
+        <v>843</v>
+      </c>
+      <c r="D13" s="13">
+        <v>297</v>
+      </c>
+      <c r="E13" s="13">
+        <v>19698187</v>
+      </c>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="30"/>
+      <c r="N13" s="30"/>
+      <c r="O13" s="30"/>
+    </row>
+    <row r="14" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="13">
+        <v>943</v>
+      </c>
+      <c r="C14" s="13">
+        <v>645</v>
+      </c>
+      <c r="D14" s="13">
+        <v>298</v>
+      </c>
+      <c r="E14" s="13">
+        <v>11729954</v>
+      </c>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="30"/>
+      <c r="O14" s="30"/>
+    </row>
+    <row r="15" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>670</v>
+      </c>
+      <c r="C15" s="17">
+        <v>461</v>
+      </c>
+      <c r="D15" s="17">
+        <v>209</v>
+      </c>
+      <c r="E15" s="17">
+        <v>11991675</v>
+      </c>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="30"/>
+      <c r="O15" s="30"/>
+    </row>
+    <row r="16" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>127</v>
+      </c>
+      <c r="C16" s="17">
+        <v>103</v>
+      </c>
+      <c r="D16" s="17">
+        <v>24</v>
+      </c>
+      <c r="E16" s="17">
+        <v>2406641</v>
+      </c>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="30"/>
+      <c r="N16" s="30"/>
+      <c r="O16" s="30"/>
+    </row>
+    <row r="17" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>266</v>
+      </c>
+      <c r="C17" s="17">
+        <v>197</v>
+      </c>
+      <c r="D17" s="17">
+        <v>69</v>
+      </c>
+      <c r="E17" s="17">
+        <v>5130700</v>
+      </c>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="30"/>
+      <c r="O17" s="30"/>
+    </row>
+    <row r="18" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>1054</v>
+      </c>
+      <c r="C18" s="17">
+        <v>803</v>
+      </c>
+      <c r="D18" s="17">
+        <v>251</v>
+      </c>
+      <c r="E18" s="17">
+        <v>19472803</v>
+      </c>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="L18" s="30"/>
+      <c r="M18" s="30"/>
+      <c r="N18" s="30"/>
+      <c r="O18" s="30"/>
+    </row>
+    <row r="19" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>895</v>
+      </c>
+      <c r="C19" s="17">
+        <v>655</v>
+      </c>
+      <c r="D19" s="17">
+        <v>240</v>
+      </c>
+      <c r="E19" s="17">
+        <v>12059939</v>
+      </c>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="L19" s="30"/>
+      <c r="M19" s="30"/>
+      <c r="N19" s="30"/>
+      <c r="O19" s="30"/>
+    </row>
+    <row r="20" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>1130</v>
+      </c>
+      <c r="C20" s="17">
+        <v>863</v>
+      </c>
+      <c r="D20" s="17">
+        <v>267</v>
+      </c>
+      <c r="E20" s="17">
+        <v>22267696</v>
+      </c>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="30"/>
+      <c r="N20" s="30"/>
+      <c r="O20" s="30"/>
+    </row>
+    <row r="21" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>408</v>
+      </c>
+      <c r="C21" s="17">
+        <v>262</v>
+      </c>
+      <c r="D21" s="17">
+        <v>146</v>
+      </c>
+      <c r="E21" s="17">
+        <v>8598603</v>
+      </c>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="30"/>
+      <c r="O21" s="30"/>
+    </row>
+    <row r="22" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>773</v>
+      </c>
+      <c r="C22" s="17">
+        <v>607</v>
+      </c>
+      <c r="D22" s="17">
+        <v>166</v>
+      </c>
+      <c r="E22" s="17">
+        <v>8387458</v>
+      </c>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="30"/>
+      <c r="O22" s="30"/>
+    </row>
+    <row r="23" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>588</v>
+      </c>
+      <c r="C23" s="17">
+        <v>474</v>
+      </c>
+      <c r="D23" s="17">
+        <v>114</v>
+      </c>
+      <c r="E23" s="17">
+        <v>10090636</v>
+      </c>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="30"/>
+      <c r="O23" s="30"/>
+    </row>
+    <row r="24" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>478</v>
+      </c>
+      <c r="C24" s="17">
+        <v>379</v>
+      </c>
+      <c r="D24" s="17">
+        <v>99</v>
+      </c>
+      <c r="E24" s="17">
+        <v>8571151</v>
+      </c>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="30"/>
+      <c r="O24" s="30"/>
+    </row>
+    <row r="25" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>58</v>
+      </c>
+      <c r="C25" s="17">
+        <v>39</v>
+      </c>
+      <c r="D25" s="17">
+        <v>19</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1368900</v>
+      </c>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="30"/>
+      <c r="O25" s="30"/>
+    </row>
+    <row r="26" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>137</v>
+      </c>
+      <c r="C26" s="17">
+        <v>107</v>
+      </c>
+      <c r="D26" s="17">
+        <v>30</v>
+      </c>
+      <c r="E26" s="17">
+        <v>2609094</v>
+      </c>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
+      <c r="N26" s="30"/>
+      <c r="O26" s="30"/>
+    </row>
+    <row r="27" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>238</v>
+      </c>
+      <c r="C27" s="17">
+        <v>153</v>
+      </c>
+      <c r="D27" s="17">
+        <v>85</v>
+      </c>
+      <c r="E27" s="17">
+        <v>6418864</v>
+      </c>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30"/>
+      <c r="O27" s="30"/>
+    </row>
+    <row r="28" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
+        <v>89</v>
+      </c>
+      <c r="C28" s="17">
+        <v>63</v>
+      </c>
+      <c r="D28" s="17">
+        <v>26</v>
+      </c>
+      <c r="E28" s="17">
+        <v>1437648</v>
+      </c>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="30"/>
+      <c r="N28" s="30"/>
+      <c r="O28" s="30"/>
+    </row>
+    <row r="29" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>58</v>
+      </c>
+      <c r="C29" s="17">
+        <v>52</v>
+      </c>
+      <c r="D29" s="17">
+        <v>6</v>
+      </c>
+      <c r="E29" s="17">
+        <v>1823399</v>
+      </c>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="L29" s="30"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="30"/>
+      <c r="O29" s="30"/>
+    </row>
+    <row r="30" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
+        <v>1</v>
+      </c>
+      <c r="C30" s="19">
+        <v>1</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>28800</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30" s="30"/>
+      <c r="M30" s="30"/>
+      <c r="N30" s="30"/>
+      <c r="O30" s="30"/>
+    </row>
+    <row r="31" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:15" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0EDC650-8368-4013-A7B2-E2C6D334677C}">
+  <dimension ref="A1:O32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:15" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:15" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:15" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="34">
+        <v>12154</v>
+      </c>
+      <c r="C8" s="34">
+        <v>8758</v>
+      </c>
+      <c r="D8" s="34">
+        <v>3396</v>
+      </c>
+      <c r="E8" s="34">
+        <v>234155434</v>
+      </c>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="30"/>
+    </row>
+    <row r="9" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1122</v>
+      </c>
+      <c r="C9" s="13">
+        <v>765</v>
+      </c>
+      <c r="D9" s="13">
+        <v>357</v>
+      </c>
+      <c r="E9" s="13">
+        <v>26768933</v>
+      </c>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="30"/>
+    </row>
+    <row r="10" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1381</v>
+      </c>
+      <c r="C10" s="13">
+        <v>900</v>
+      </c>
+      <c r="D10" s="13">
+        <v>481</v>
+      </c>
+      <c r="E10" s="13">
+        <v>26415299</v>
+      </c>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="31"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="30"/>
+    </row>
+    <row r="11" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>990</v>
+      </c>
+      <c r="C11" s="13">
+        <v>640</v>
+      </c>
+      <c r="D11" s="13">
+        <v>350</v>
+      </c>
+      <c r="E11" s="13">
+        <v>23551401</v>
+      </c>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
+      <c r="N11" s="30"/>
+      <c r="O11" s="30"/>
+    </row>
+    <row r="12" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="34">
+        <v>592</v>
+      </c>
+      <c r="C12" s="34">
+        <v>434</v>
+      </c>
+      <c r="D12" s="34">
+        <v>158</v>
+      </c>
+      <c r="E12" s="34">
+        <v>11182085</v>
+      </c>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="31"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="30"/>
+      <c r="N12" s="30"/>
+      <c r="O12" s="30"/>
+    </row>
+    <row r="13" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1383</v>
+      </c>
+      <c r="C13" s="13">
+        <v>997</v>
+      </c>
+      <c r="D13" s="13">
+        <v>386</v>
+      </c>
+      <c r="E13" s="13">
+        <v>25101267</v>
+      </c>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="30"/>
+      <c r="N13" s="30"/>
+      <c r="O13" s="30"/>
+    </row>
+    <row r="14" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="13">
+        <v>895</v>
+      </c>
+      <c r="C14" s="13">
+        <v>626</v>
+      </c>
+      <c r="D14" s="13">
+        <v>269</v>
+      </c>
+      <c r="E14" s="13">
+        <v>10970755</v>
+      </c>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="30"/>
+      <c r="O14" s="30"/>
+    </row>
+    <row r="15" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>531</v>
+      </c>
+      <c r="C15" s="17">
+        <v>400</v>
+      </c>
+      <c r="D15" s="17">
+        <v>131</v>
+      </c>
+      <c r="E15" s="17">
+        <v>11575050</v>
+      </c>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="30"/>
+      <c r="O15" s="30"/>
+    </row>
+    <row r="16" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>124</v>
+      </c>
+      <c r="C16" s="17">
+        <v>102</v>
+      </c>
+      <c r="D16" s="17">
+        <v>22</v>
+      </c>
+      <c r="E16" s="17">
+        <v>2275521</v>
+      </c>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="30"/>
+      <c r="N16" s="30"/>
+      <c r="O16" s="30"/>
+    </row>
+    <row r="17" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>227</v>
+      </c>
+      <c r="C17" s="17">
+        <v>173</v>
+      </c>
+      <c r="D17" s="17">
+        <v>54</v>
+      </c>
+      <c r="E17" s="17">
+        <v>3442500</v>
+      </c>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="30"/>
+      <c r="O17" s="30"/>
+    </row>
+    <row r="18" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>788</v>
+      </c>
+      <c r="C18" s="17">
+        <v>594</v>
+      </c>
+      <c r="D18" s="17">
+        <v>194</v>
+      </c>
+      <c r="E18" s="17">
+        <v>15282901</v>
+      </c>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="L18" s="30"/>
+      <c r="M18" s="30"/>
+      <c r="N18" s="30"/>
+      <c r="O18" s="30"/>
+    </row>
+    <row r="19" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>752</v>
+      </c>
+      <c r="C19" s="17">
+        <v>546</v>
+      </c>
+      <c r="D19" s="17">
+        <v>206</v>
+      </c>
+      <c r="E19" s="17">
+        <v>12043374</v>
+      </c>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="L19" s="30"/>
+      <c r="M19" s="30"/>
+      <c r="N19" s="30"/>
+      <c r="O19" s="30"/>
+    </row>
+    <row r="20" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>1160</v>
+      </c>
+      <c r="C20" s="17">
+        <v>901</v>
+      </c>
+      <c r="D20" s="17">
+        <v>259</v>
+      </c>
+      <c r="E20" s="17">
+        <v>24356280</v>
+      </c>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="30"/>
+      <c r="N20" s="30"/>
+      <c r="O20" s="30"/>
+    </row>
+    <row r="21" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>358</v>
+      </c>
+      <c r="C21" s="17">
+        <v>261</v>
+      </c>
+      <c r="D21" s="17">
+        <v>97</v>
+      </c>
+      <c r="E21" s="17">
+        <v>8324459</v>
+      </c>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="30"/>
+      <c r="O21" s="30"/>
+    </row>
+    <row r="22" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>664</v>
+      </c>
+      <c r="C22" s="17">
+        <v>545</v>
+      </c>
+      <c r="D22" s="17">
+        <v>119</v>
+      </c>
+      <c r="E22" s="17">
+        <v>7891640</v>
+      </c>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="30"/>
+      <c r="O22" s="30"/>
+    </row>
+    <row r="23" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>438</v>
+      </c>
+      <c r="C23" s="17">
+        <v>343</v>
+      </c>
+      <c r="D23" s="17">
+        <v>95</v>
+      </c>
+      <c r="E23" s="17">
+        <v>8312227</v>
+      </c>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="30"/>
+      <c r="O23" s="30"/>
+    </row>
+    <row r="24" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>233</v>
+      </c>
+      <c r="C24" s="17">
+        <v>172</v>
+      </c>
+      <c r="D24" s="17">
+        <v>61</v>
+      </c>
+      <c r="E24" s="17">
+        <v>5566169</v>
+      </c>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="30"/>
+      <c r="O24" s="30"/>
+    </row>
+    <row r="25" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>69</v>
+      </c>
+      <c r="C25" s="17">
+        <v>53</v>
+      </c>
+      <c r="D25" s="17">
+        <v>16</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1516800</v>
+      </c>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="30"/>
+      <c r="O25" s="30"/>
+    </row>
+    <row r="26" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>131</v>
+      </c>
+      <c r="C26" s="17">
+        <v>94</v>
+      </c>
+      <c r="D26" s="17">
+        <v>37</v>
+      </c>
+      <c r="E26" s="17">
+        <v>2370925</v>
+      </c>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
+      <c r="N26" s="30"/>
+      <c r="O26" s="30"/>
+    </row>
+    <row r="27" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>206</v>
+      </c>
+      <c r="C27" s="17">
+        <v>123</v>
+      </c>
+      <c r="D27" s="17">
+        <v>83</v>
+      </c>
+      <c r="E27" s="17">
+        <v>4879733</v>
+      </c>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30"/>
+      <c r="O27" s="30"/>
+    </row>
+    <row r="28" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
+        <v>81</v>
+      </c>
+      <c r="C28" s="17">
+        <v>66</v>
+      </c>
+      <c r="D28" s="17">
+        <v>15</v>
+      </c>
+      <c r="E28" s="17">
+        <v>1398833</v>
+      </c>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="30"/>
+      <c r="N28" s="30"/>
+      <c r="O28" s="30"/>
+    </row>
+    <row r="29" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>29</v>
+      </c>
+      <c r="C29" s="17">
+        <v>23</v>
+      </c>
+      <c r="D29" s="17">
+        <v>6</v>
+      </c>
+      <c r="E29" s="17">
+        <v>929282</v>
+      </c>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="L29" s="30"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="30"/>
+      <c r="O29" s="30"/>
+    </row>
+    <row r="30" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
+        <v>0</v>
+      </c>
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>0</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30" s="30"/>
+      <c r="M30" s="30"/>
+      <c r="N30" s="30"/>
+      <c r="O30" s="30"/>
+    </row>
+    <row r="31" spans="1:15" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:15" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D685EDCE-7E88-416C-876C-003535BF670D}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>11280</v>
+      </c>
+      <c r="C8" s="13">
+        <v>8149</v>
+      </c>
+      <c r="D8" s="13">
+        <v>3131</v>
+      </c>
+      <c r="E8" s="13">
+        <v>213728907</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>943</v>
+      </c>
+      <c r="C9" s="13">
+        <v>672</v>
+      </c>
+      <c r="D9" s="13">
+        <v>271</v>
+      </c>
+      <c r="E9" s="13">
+        <v>23940750</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1526</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1056</v>
+      </c>
+      <c r="D10" s="13">
+        <v>470</v>
+      </c>
+      <c r="E10" s="13">
+        <v>28923932</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>852</v>
+      </c>
+      <c r="C11" s="13">
+        <v>565</v>
+      </c>
+      <c r="D11" s="13">
+        <v>287</v>
+      </c>
+      <c r="E11" s="13">
+        <v>18764276</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="13">
+        <v>417</v>
+      </c>
+      <c r="C12" s="13">
+        <v>305</v>
+      </c>
+      <c r="D12" s="13">
+        <v>112</v>
+      </c>
+      <c r="E12" s="13">
+        <v>8496700</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1215</v>
+      </c>
+      <c r="C13" s="13">
+        <v>895</v>
+      </c>
+      <c r="D13" s="13">
+        <v>320</v>
+      </c>
+      <c r="E13" s="13">
+        <v>21857291</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="13">
+        <v>858</v>
+      </c>
+      <c r="C14" s="13">
+        <v>574</v>
+      </c>
+      <c r="D14" s="13">
+        <v>284</v>
+      </c>
+      <c r="E14" s="13">
+        <v>11205099</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>538</v>
+      </c>
+      <c r="C15" s="17">
+        <v>400</v>
+      </c>
+      <c r="D15" s="17">
+        <v>138</v>
+      </c>
+      <c r="E15" s="17">
+        <v>12668550</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>156</v>
+      </c>
+      <c r="C16" s="17">
+        <v>126</v>
+      </c>
+      <c r="D16" s="17">
+        <v>30</v>
+      </c>
+      <c r="E16" s="17">
+        <v>2826732</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>208</v>
+      </c>
+      <c r="C17" s="17">
+        <v>176</v>
+      </c>
+      <c r="D17" s="17">
+        <v>32</v>
+      </c>
+      <c r="E17" s="17">
+        <v>3456000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>709</v>
+      </c>
+      <c r="C18" s="17">
+        <v>524</v>
+      </c>
+      <c r="D18" s="17">
+        <v>185</v>
+      </c>
+      <c r="E18" s="17">
+        <v>13943333</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>806</v>
+      </c>
+      <c r="C19" s="17">
+        <v>585</v>
+      </c>
+      <c r="D19" s="17">
+        <v>221</v>
+      </c>
+      <c r="E19" s="17">
+        <v>12342829</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>1023</v>
+      </c>
+      <c r="C20" s="17">
+        <v>769</v>
+      </c>
+      <c r="D20" s="17">
+        <v>254</v>
+      </c>
+      <c r="E20" s="17">
+        <v>21904734</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>364</v>
+      </c>
+      <c r="C21" s="17">
+        <v>261</v>
+      </c>
+      <c r="D21" s="17">
+        <v>103</v>
+      </c>
+      <c r="E21" s="17">
+        <v>6838703</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>555</v>
+      </c>
+      <c r="C22" s="17">
+        <v>428</v>
+      </c>
+      <c r="D22" s="17">
+        <v>127</v>
+      </c>
+      <c r="E22" s="17">
+        <v>6470360</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>362</v>
+      </c>
+      <c r="C23" s="17">
+        <v>274</v>
+      </c>
+      <c r="D23" s="17">
+        <v>88</v>
+      </c>
+      <c r="E23" s="17">
+        <v>6396182</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>159</v>
+      </c>
+      <c r="C24" s="17">
+        <v>120</v>
+      </c>
+      <c r="D24" s="17">
+        <v>39</v>
+      </c>
+      <c r="E24" s="17">
+        <v>2817376</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>35</v>
+      </c>
+      <c r="C25" s="17">
+        <v>31</v>
+      </c>
+      <c r="D25" s="17">
+        <v>4</v>
+      </c>
+      <c r="E25" s="17">
+        <v>806100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>267</v>
+      </c>
+      <c r="C26" s="17">
+        <v>168</v>
+      </c>
+      <c r="D26" s="17">
+        <v>99</v>
+      </c>
+      <c r="E26" s="17">
+        <v>2805650</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>194</v>
+      </c>
+      <c r="C27" s="17">
+        <v>150</v>
+      </c>
+      <c r="D27" s="17">
+        <v>44</v>
+      </c>
+      <c r="E27" s="17">
+        <v>5459150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
+        <v>76</v>
+      </c>
+      <c r="C28" s="17">
+        <v>58</v>
+      </c>
+      <c r="D28" s="17">
+        <v>18</v>
+      </c>
+      <c r="E28" s="17">
+        <v>1296910</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>16</v>
+      </c>
+      <c r="C29" s="17">
+        <v>11</v>
+      </c>
+      <c r="D29" s="17">
+        <v>5</v>
+      </c>
+      <c r="E29" s="17">
+        <v>486250</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
+        <v>1</v>
+      </c>
+      <c r="C30" s="19">
+        <v>1</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+    </row>
+    <row r="32" spans="1:5" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7D590FE-934A-4E49-B2D4-F659110D22ED}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>13145</v>
+      </c>
+      <c r="C8" s="13">
+        <v>9395</v>
+      </c>
+      <c r="D8" s="13">
+        <v>3750</v>
+      </c>
+      <c r="E8" s="13">
+        <v>250807008</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1225</v>
+      </c>
+      <c r="C9" s="13">
+        <v>857</v>
+      </c>
+      <c r="D9" s="13">
+        <v>368</v>
+      </c>
+      <c r="E9" s="13">
+        <v>32204789</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1954</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1252</v>
+      </c>
+      <c r="D10" s="13">
+        <v>702</v>
+      </c>
+      <c r="E10" s="13">
+        <v>34148765</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>1449</v>
+      </c>
+      <c r="C11" s="13">
+        <v>941</v>
+      </c>
+      <c r="D11" s="13">
+        <v>508</v>
+      </c>
+      <c r="E11" s="13">
+        <v>31938411</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="13">
+        <v>498</v>
+      </c>
+      <c r="C12" s="13">
+        <v>308</v>
+      </c>
+      <c r="D12" s="13">
+        <v>190</v>
+      </c>
+      <c r="E12" s="13">
+        <v>8619845</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1215</v>
+      </c>
+      <c r="C13" s="13">
+        <v>933</v>
+      </c>
+      <c r="D13" s="13">
+        <v>282</v>
+      </c>
+      <c r="E13" s="13">
+        <v>20447115</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="13">
+        <v>979</v>
+      </c>
+      <c r="C14" s="13">
+        <v>676</v>
+      </c>
+      <c r="D14" s="13">
+        <v>303</v>
+      </c>
+      <c r="E14" s="13">
+        <v>13325702</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>597</v>
+      </c>
+      <c r="C15" s="17">
+        <v>435</v>
+      </c>
+      <c r="D15" s="17">
+        <v>162</v>
+      </c>
+      <c r="E15" s="17">
+        <v>12919350</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>118</v>
+      </c>
+      <c r="C16" s="17">
+        <v>85</v>
+      </c>
+      <c r="D16" s="17">
+        <v>33</v>
+      </c>
+      <c r="E16" s="17">
+        <v>2457000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>233</v>
+      </c>
+      <c r="C17" s="17">
+        <v>186</v>
+      </c>
+      <c r="D17" s="17">
+        <v>47</v>
+      </c>
+      <c r="E17" s="17">
+        <v>4167750</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>853</v>
+      </c>
+      <c r="C18" s="17">
+        <v>640</v>
+      </c>
+      <c r="D18" s="17">
+        <v>213</v>
+      </c>
+      <c r="E18" s="17">
+        <v>15617356</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>834</v>
+      </c>
+      <c r="C19" s="17">
+        <v>658</v>
+      </c>
+      <c r="D19" s="17">
+        <v>176</v>
+      </c>
+      <c r="E19" s="17">
+        <v>13635003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>1013</v>
+      </c>
+      <c r="C20" s="17">
+        <v>779</v>
+      </c>
+      <c r="D20" s="17">
+        <v>234</v>
+      </c>
+      <c r="E20" s="17">
+        <v>22190983</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>371</v>
+      </c>
+      <c r="C21" s="17">
+        <v>261</v>
+      </c>
+      <c r="D21" s="17">
+        <v>110</v>
+      </c>
+      <c r="E21" s="17">
+        <v>6814511</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>531</v>
+      </c>
+      <c r="C22" s="17">
+        <v>419</v>
+      </c>
+      <c r="D22" s="17">
+        <v>112</v>
+      </c>
+      <c r="E22" s="17">
+        <v>6424521</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>444</v>
+      </c>
+      <c r="C23" s="17">
+        <v>333</v>
+      </c>
+      <c r="D23" s="17">
+        <v>111</v>
+      </c>
+      <c r="E23" s="17">
+        <v>7875243</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>309</v>
+      </c>
+      <c r="C24" s="17">
+        <v>241</v>
+      </c>
+      <c r="D24" s="17">
+        <v>68</v>
+      </c>
+      <c r="E24" s="17">
+        <v>5576138</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>37</v>
+      </c>
+      <c r="C25" s="17">
+        <v>28</v>
+      </c>
+      <c r="D25" s="17">
+        <v>9</v>
+      </c>
+      <c r="E25" s="17">
+        <v>901200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>164</v>
+      </c>
+      <c r="C26" s="17">
+        <v>116</v>
+      </c>
+      <c r="D26" s="17">
+        <v>48</v>
+      </c>
+      <c r="E26" s="17">
+        <v>3415050</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>226</v>
+      </c>
+      <c r="C27" s="17">
+        <v>169</v>
+      </c>
+      <c r="D27" s="17">
+        <v>57</v>
+      </c>
+      <c r="E27" s="17">
+        <v>6224040</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
+        <v>72</v>
+      </c>
+      <c r="C28" s="17">
+        <v>62</v>
+      </c>
+      <c r="D28" s="17">
+        <v>10</v>
+      </c>
+      <c r="E28" s="17">
+        <v>1362015</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>21</v>
+      </c>
+      <c r="C29" s="17">
+        <v>16</v>
+      </c>
+      <c r="D29" s="17">
+        <v>5</v>
+      </c>
+      <c r="E29" s="17">
+        <v>527121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
+        <v>2</v>
+      </c>
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="19">
+        <v>2</v>
+      </c>
+      <c r="E30" s="19">
+        <v>15100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+    </row>
+    <row r="32" spans="1:5" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61BB6F23-6A12-47C1-96BA-E5A2F8501D21}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>13480</v>
+      </c>
+      <c r="C8" s="13">
+        <v>9955</v>
+      </c>
+      <c r="D8" s="13">
+        <v>3525</v>
+      </c>
+      <c r="E8" s="13">
+        <v>244596309</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1595</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1177</v>
+      </c>
+      <c r="D9" s="13">
+        <v>418</v>
+      </c>
+      <c r="E9" s="13">
+        <v>37835874</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>2170</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1538</v>
+      </c>
+      <c r="D10" s="13">
+        <v>632</v>
+      </c>
+      <c r="E10" s="13">
+        <v>35726105</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>923</v>
+      </c>
+      <c r="C11" s="13">
+        <v>618</v>
+      </c>
+      <c r="D11" s="13">
+        <v>305</v>
+      </c>
+      <c r="E11" s="13">
+        <v>20880407</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="13">
+        <v>502</v>
+      </c>
+      <c r="C12" s="13">
+        <v>371</v>
+      </c>
+      <c r="D12" s="13">
+        <v>131</v>
+      </c>
+      <c r="E12" s="13">
+        <v>9409575</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1321</v>
+      </c>
+      <c r="C13" s="13">
+        <v>1002</v>
+      </c>
+      <c r="D13" s="13">
+        <v>319</v>
+      </c>
+      <c r="E13" s="13">
+        <v>22079025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="13">
+        <v>1026</v>
+      </c>
+      <c r="C14" s="13">
+        <v>751</v>
+      </c>
+      <c r="D14" s="13">
+        <v>275</v>
+      </c>
+      <c r="E14" s="13">
+        <v>13093558</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>585</v>
+      </c>
+      <c r="C15" s="17">
+        <v>441</v>
+      </c>
+      <c r="D15" s="17">
+        <v>144</v>
+      </c>
+      <c r="E15" s="17">
+        <v>12239938</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>100</v>
+      </c>
+      <c r="C16" s="17">
+        <v>82</v>
+      </c>
+      <c r="D16" s="17">
+        <v>18</v>
+      </c>
+      <c r="E16" s="17">
+        <v>1674525</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>258</v>
+      </c>
+      <c r="C17" s="17">
+        <v>201</v>
+      </c>
+      <c r="D17" s="17">
+        <v>57</v>
+      </c>
+      <c r="E17" s="17">
+        <v>4281625</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>905</v>
+      </c>
+      <c r="C18" s="17">
+        <v>692</v>
+      </c>
+      <c r="D18" s="17">
+        <v>213</v>
+      </c>
+      <c r="E18" s="17">
+        <v>16007880</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>818</v>
+      </c>
+      <c r="C19" s="17">
+        <v>651</v>
+      </c>
+      <c r="D19" s="17">
+        <v>167</v>
+      </c>
+      <c r="E19" s="17">
+        <v>12342071</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>1023</v>
+      </c>
+      <c r="C20" s="17">
+        <v>777</v>
+      </c>
+      <c r="D20" s="17">
+        <v>246</v>
+      </c>
+      <c r="E20" s="17">
+        <v>22127483</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>386</v>
+      </c>
+      <c r="C21" s="17">
+        <v>272</v>
+      </c>
+      <c r="D21" s="17">
+        <v>114</v>
+      </c>
+      <c r="E21" s="17">
+        <v>6353548</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>544</v>
+      </c>
+      <c r="C22" s="17">
+        <v>410</v>
+      </c>
+      <c r="D22" s="17">
+        <v>134</v>
+      </c>
+      <c r="E22" s="17">
+        <v>6483576</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>484</v>
+      </c>
+      <c r="C23" s="17">
+        <v>374</v>
+      </c>
+      <c r="D23" s="17">
+        <v>110</v>
+      </c>
+      <c r="E23" s="17">
+        <v>8002684</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>290</v>
+      </c>
+      <c r="C24" s="17">
+        <v>222</v>
+      </c>
+      <c r="D24" s="17">
+        <v>68</v>
+      </c>
+      <c r="E24" s="17">
+        <v>5507553</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>48</v>
+      </c>
+      <c r="C25" s="17">
+        <v>39</v>
+      </c>
+      <c r="D25" s="17">
+        <v>9</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1102850</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>245</v>
+      </c>
+      <c r="C26" s="17">
+        <v>173</v>
+      </c>
+      <c r="D26" s="17">
+        <v>72</v>
+      </c>
+      <c r="E26" s="17">
+        <v>4218725</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>184</v>
+      </c>
+      <c r="C27" s="17">
+        <v>114</v>
+      </c>
+      <c r="D27" s="17">
+        <v>70</v>
+      </c>
+      <c r="E27" s="17">
+        <v>3962700</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
+        <v>55</v>
+      </c>
+      <c r="C28" s="17">
+        <v>35</v>
+      </c>
+      <c r="D28" s="17">
+        <v>20</v>
+      </c>
+      <c r="E28" s="17">
+        <v>839519</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>13</v>
+      </c>
+      <c r="C29" s="17">
+        <v>12</v>
+      </c>
+      <c r="D29" s="17">
+        <v>1</v>
+      </c>
+      <c r="E29" s="17">
+        <v>361588</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
+        <v>5</v>
+      </c>
+      <c r="C30" s="19">
+        <v>3</v>
+      </c>
+      <c r="D30" s="19">
+        <v>2</v>
+      </c>
+      <c r="E30" s="19">
+        <v>65500</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+    </row>
+    <row r="32" spans="1:5" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40DA562D-39E0-45BE-B4E8-96C1C0A090B5}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>13985</v>
+      </c>
+      <c r="C8" s="13">
+        <v>10329</v>
+      </c>
+      <c r="D8" s="13">
+        <v>3656</v>
+      </c>
+      <c r="E8" s="13">
+        <v>240951309</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1613</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1193</v>
+      </c>
+      <c r="D9" s="13">
+        <v>420</v>
+      </c>
+      <c r="E9" s="13">
+        <v>38183738</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>2255</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1694</v>
+      </c>
+      <c r="D10" s="13">
+        <v>561</v>
+      </c>
+      <c r="E10" s="13">
+        <v>39171367</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="13">
+        <v>974</v>
+      </c>
+      <c r="C11" s="13">
+        <v>599</v>
+      </c>
+      <c r="D11" s="13">
+        <v>375</v>
+      </c>
+      <c r="E11" s="13">
+        <v>18782981</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="13">
+        <v>548</v>
+      </c>
+      <c r="C12" s="13">
+        <v>390</v>
+      </c>
+      <c r="D12" s="13">
+        <v>158</v>
+      </c>
+      <c r="E12" s="13">
+        <v>9923314</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1436</v>
+      </c>
+      <c r="C13" s="13">
+        <v>1106</v>
+      </c>
+      <c r="D13" s="13">
+        <v>330</v>
+      </c>
+      <c r="E13" s="13">
+        <v>22322022</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="13">
+        <v>1250</v>
+      </c>
+      <c r="C14" s="13">
+        <v>881</v>
+      </c>
+      <c r="D14" s="13">
+        <v>369</v>
+      </c>
+      <c r="E14" s="13">
+        <v>14518048</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>574</v>
+      </c>
+      <c r="C15" s="17">
+        <v>408</v>
+      </c>
+      <c r="D15" s="17">
+        <v>166</v>
+      </c>
+      <c r="E15" s="17">
+        <v>10616185</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>91</v>
+      </c>
+      <c r="C16" s="17">
+        <v>75</v>
+      </c>
+      <c r="D16" s="17">
+        <v>16</v>
+      </c>
+      <c r="E16" s="17">
+        <v>1413100</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>298</v>
+      </c>
+      <c r="C17" s="17">
+        <v>236</v>
+      </c>
+      <c r="D17" s="17">
+        <v>62</v>
+      </c>
+      <c r="E17" s="17">
+        <v>5026655</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>866</v>
+      </c>
+      <c r="C18" s="17">
+        <v>630</v>
+      </c>
+      <c r="D18" s="17">
+        <v>236</v>
+      </c>
+      <c r="E18" s="17">
+        <v>13714945</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>746</v>
+      </c>
+      <c r="C19" s="17">
+        <v>584</v>
+      </c>
+      <c r="D19" s="17">
+        <v>162</v>
+      </c>
+      <c r="E19" s="17">
+        <v>10577429</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>1055</v>
+      </c>
+      <c r="C20" s="17">
+        <v>805</v>
+      </c>
+      <c r="D20" s="17">
+        <v>250</v>
+      </c>
+      <c r="E20" s="17">
+        <v>22140571</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>366</v>
+      </c>
+      <c r="C21" s="17">
+        <v>289</v>
+      </c>
+      <c r="D21" s="17">
+        <v>77</v>
+      </c>
+      <c r="E21" s="17">
+        <v>5678490</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>531</v>
+      </c>
+      <c r="C22" s="17">
+        <v>414</v>
+      </c>
+      <c r="D22" s="17">
+        <v>117</v>
+      </c>
+      <c r="E22" s="17">
+        <v>3876300</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>585</v>
+      </c>
+      <c r="C23" s="17">
+        <v>435</v>
+      </c>
+      <c r="D23" s="17">
+        <v>150</v>
+      </c>
+      <c r="E23" s="17">
+        <v>9329179</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>327</v>
+      </c>
+      <c r="C24" s="17">
+        <v>249</v>
+      </c>
+      <c r="D24" s="17">
+        <v>78</v>
+      </c>
+      <c r="E24" s="17">
+        <v>5669849</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>52</v>
+      </c>
+      <c r="C25" s="17">
+        <v>41</v>
+      </c>
+      <c r="D25" s="17">
+        <v>11</v>
+      </c>
+      <c r="E25" s="17">
+        <v>894550</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>202</v>
+      </c>
+      <c r="C26" s="17">
+        <v>155</v>
+      </c>
+      <c r="D26" s="17">
+        <v>47</v>
+      </c>
+      <c r="E26" s="17">
+        <v>3969360</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>151</v>
+      </c>
+      <c r="C27" s="17">
+        <v>96</v>
+      </c>
+      <c r="D27" s="17">
+        <v>55</v>
+      </c>
+      <c r="E27" s="17">
+        <v>3731000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
+        <v>48</v>
+      </c>
+      <c r="C28" s="17">
+        <v>32</v>
+      </c>
+      <c r="D28" s="17">
+        <v>16</v>
+      </c>
+      <c r="E28" s="17">
+        <v>782029</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>16</v>
+      </c>
+      <c r="C29" s="17">
+        <v>16</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>618197</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
+        <v>1</v>
+      </c>
+      <c r="C30" s="19">
+        <v>1</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+    </row>
+    <row r="32" spans="1:5" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15E3407B-1916-4503-9B0E-A01C2AC11AF4}">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="4"/>
+    <col min="1" max="1" width="17.1640625" customWidth="1"/>
+    <col min="2" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="16" customFormat="1" ht="24.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="73" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="22" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" s="26" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+    </row>
+    <row r="8" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13">
+        <v>12553</v>
+      </c>
+      <c r="C8" s="13">
+        <v>9250</v>
+      </c>
+      <c r="D8" s="13">
+        <v>3303</v>
+      </c>
+      <c r="E8" s="13">
+        <v>211655435</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1575</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1193</v>
+      </c>
+      <c r="D9" s="13">
+        <v>382</v>
+      </c>
+      <c r="E9" s="13">
+        <v>31194984</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1853</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1299</v>
+      </c>
+      <c r="D10" s="13">
+        <v>554</v>
+      </c>
+      <c r="E10" s="13">
+        <v>29338775</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="13">
+        <v>920</v>
+      </c>
+      <c r="C11" s="13">
+        <v>587</v>
+      </c>
+      <c r="D11" s="13">
+        <v>333</v>
+      </c>
+      <c r="E11" s="13">
+        <v>16467045</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="76" t="s">
-[...8 lines deleted...]
-      <c r="B5" s="76" t="s">
+      <c r="B12" s="13">
+        <v>444</v>
+      </c>
+      <c r="C12" s="13">
+        <v>307</v>
+      </c>
+      <c r="D12" s="13">
+        <v>137</v>
+      </c>
+      <c r="E12" s="13">
+        <v>8160505</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1231</v>
+      </c>
+      <c r="C13" s="13">
+        <v>955</v>
+      </c>
+      <c r="D13" s="13">
+        <v>276</v>
+      </c>
+      <c r="E13" s="13">
+        <v>19131843</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="77"/>
-[...43 lines deleted...]
-      <c r="A9" s="23" t="s">
+      <c r="B14" s="13">
+        <v>1107</v>
+      </c>
+      <c r="C14" s="13">
+        <v>856</v>
+      </c>
+      <c r="D14" s="13">
+        <v>251</v>
+      </c>
+      <c r="E14" s="13">
+        <v>15330009</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="17">
+        <v>565</v>
+      </c>
+      <c r="C15" s="17">
+        <v>385</v>
+      </c>
+      <c r="D15" s="17">
+        <v>180</v>
+      </c>
+      <c r="E15" s="17">
+        <v>10845712</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>60</v>
+      </c>
+      <c r="C16" s="17">
+        <v>41</v>
+      </c>
+      <c r="D16" s="17">
+        <v>19</v>
+      </c>
+      <c r="E16" s="17">
+        <v>1063644</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>284</v>
+      </c>
+      <c r="C17" s="17">
+        <v>234</v>
+      </c>
+      <c r="D17" s="17">
+        <v>50</v>
+      </c>
+      <c r="E17" s="17">
+        <v>5003037</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="17">
+        <v>816</v>
+      </c>
+      <c r="C18" s="17">
+        <v>609</v>
+      </c>
+      <c r="D18" s="17">
+        <v>207</v>
+      </c>
+      <c r="E18" s="17">
+        <v>13529334</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="17">
+        <v>712</v>
+      </c>
+      <c r="C19" s="17">
+        <v>532</v>
+      </c>
+      <c r="D19" s="17">
+        <v>180</v>
+      </c>
+      <c r="E19" s="17">
+        <v>9910526</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="17">
+        <v>880</v>
+      </c>
+      <c r="C20" s="17">
+        <v>663</v>
+      </c>
+      <c r="D20" s="17">
+        <v>217</v>
+      </c>
+      <c r="E20" s="17">
+        <v>18740059</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17">
+        <v>354</v>
+      </c>
+      <c r="C21" s="17">
+        <v>251</v>
+      </c>
+      <c r="D21" s="17">
+        <v>103</v>
+      </c>
+      <c r="E21" s="17">
+        <v>6106203</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="17">
+        <v>476</v>
+      </c>
+      <c r="C22" s="17">
+        <v>376</v>
+      </c>
+      <c r="D22" s="17">
+        <v>100</v>
+      </c>
+      <c r="E22" s="17">
+        <v>3149340</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="17">
+        <v>543</v>
+      </c>
+      <c r="C23" s="17">
+        <v>405</v>
+      </c>
+      <c r="D23" s="17">
+        <v>138</v>
+      </c>
+      <c r="E23" s="17">
+        <v>9328242</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="17">
+        <v>253</v>
+      </c>
+      <c r="C24" s="17">
+        <v>202</v>
+      </c>
+      <c r="D24" s="17">
+        <v>51</v>
+      </c>
+      <c r="E24" s="17">
+        <v>4542936</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="17">
+        <v>76</v>
+      </c>
+      <c r="C25" s="17">
         <v>59</v>
       </c>
-      <c r="B9" s="24">
-[...234 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="D25" s="17">
+        <v>17</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1393700</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17">
+        <v>143</v>
+      </c>
+      <c r="C26" s="17">
+        <v>123</v>
+      </c>
+      <c r="D26" s="17">
+        <v>20</v>
+      </c>
+      <c r="E26" s="17">
+        <v>2858847</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
+        <v>176</v>
+      </c>
+      <c r="C27" s="17">
+        <v>102</v>
+      </c>
+      <c r="D27" s="17">
+        <v>74</v>
+      </c>
+      <c r="E27" s="17">
+        <v>4002527</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="17">
         <v>67</v>
       </c>
-      <c r="B23" s="44">
-[...39 lines deleted...]
-      <c r="D25" s="44">
+      <c r="C28" s="17">
+        <v>59</v>
+      </c>
+      <c r="D28" s="17">
         <v>8</v>
       </c>
-      <c r="E25" s="44">
-[...75 lines deleted...]
-      <c r="B30" s="45">
+      <c r="E28" s="17">
+        <v>962551</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="17">
+        <v>15</v>
+      </c>
+      <c r="C29" s="17">
+        <v>10</v>
+      </c>
+      <c r="D29" s="17">
+        <v>5</v>
+      </c>
+      <c r="E29" s="17">
+        <v>483416</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="19">
+        <v>3</v>
+      </c>
+      <c r="C30" s="19">
+        <v>2</v>
+      </c>
+      <c r="D30" s="19">
         <v>1</v>
       </c>
-      <c r="C30" s="45">
-[...23 lines deleted...]
-      <c r="E32" s="84"/>
+      <c r="E30" s="19">
+        <v>112200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+    </row>
+    <row r="32" spans="1:5" s="33" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B6:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="D6:D7"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>24</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
-      <vt:lpstr>103</vt:lpstr>
-[...34 lines deleted...]
-      <vt:lpstr>歷年!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>