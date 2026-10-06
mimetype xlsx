--- v0 (2026-05-17)
+++ v1 (2026-10-06)
@@ -1,130 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\統計處第四科\00_網頁公告_社福公務統計\1150930\列管\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F3B1DBD-3258-44EA-877F-EBED7E68543D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B0AFBBB5-3916-455E-A6FD-F36360FB4781}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="586" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年(2023~)" sheetId="49" r:id="rId1"/>
-    <sheet name="2025" sheetId="60" r:id="rId2"/>
-[...5 lines deleted...]
-    <sheet name="2023" sheetId="54" r:id="rId8"/>
+    <sheet name="2026上半年" sheetId="61" r:id="rId2"/>
+    <sheet name="2025" sheetId="60" r:id="rId3"/>
+    <sheet name="2025上半年" sheetId="58" state="hidden" r:id="rId4"/>
+    <sheet name="2025下半年" sheetId="59" state="hidden" r:id="rId5"/>
+    <sheet name="2024" sheetId="56" r:id="rId6"/>
+    <sheet name="2024上半年" sheetId="55" state="hidden" r:id="rId7"/>
+    <sheet name="2024下半年" sheetId="57" state="hidden" r:id="rId8"/>
+    <sheet name="2023" sheetId="54" r:id="rId9"/>
   </sheets>
   <definedNames>
-    <definedName name="pp" localSheetId="4">#REF!</definedName>
     <definedName name="pp" localSheetId="5">#REF!</definedName>
     <definedName name="pp" localSheetId="6">#REF!</definedName>
+    <definedName name="pp" localSheetId="7">#REF!</definedName>
     <definedName name="pp">#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="5">'2024上半年'!$A:$B</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="6">'2024下半年'!$A:$B</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'2024上半年'!$A:$B</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'2024下半年'!$A:$B</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'歷年(2023~)'!$A:$B</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處李佳霖</author>
   </authors>
   <commentList>
     <comment ref="A8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>11304修正通報件數</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="764" uniqueCount="139">
   <si>
     <t>合計</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>小計</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>其他</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>通報件數</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>配偶</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Total</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
@@ -1875,76 +1877,50 @@
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>照顧者</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>機構人員</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>114</t>
-[...24 lines deleted...]
-    <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
@@ -2006,122 +1982,252 @@
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2025</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
-[...18 lines deleted...]
-      </rPr>
       <t>上半年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, Jan.-June</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t/>
     </r>
     <phoneticPr fontId="31" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>下半年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, July-Dec.</t>
     </r>
     <phoneticPr fontId="31" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/09/30</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,Jan.-June, 2026</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, Jan.-June</t>
+    </r>
+    <phoneticPr fontId="31" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
@@ -2315,100 +2421,101 @@
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-      <name val="Microsoft JhengHei"/>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <family val="4"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="62"/>
       </top>
       <bottom style="double">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
@@ -2469,59 +2576,50 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -2619,379 +2717,375 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="41" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="37" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="?" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="?_家庭暴力事件通報案件統計1030418公式" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2 2" xfId="12" xr:uid="{DBD95009-17E0-44D7-AC03-E4449028A5D3}"/>
     <cellStyle name="一般_Sheet1" xfId="11" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="好_12.1 家庭暴力事件通報案件統計10306" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="百分比" xfId="13" builtinId="5"/>
     <cellStyle name="㼿" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="㼿?" xfId="5" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="㼿㼿" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="㼿㼿?" xfId="7" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="㼿㼿㼿" xfId="8" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="㼿㼿㼿㼿?" xfId="9" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="壞_12.1 家庭暴力事件通報案件統計10306" xfId="10" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3300,345 +3394,345 @@
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ25"/>
+  <dimension ref="A1:AJ23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
-      <selection pane="bottomRight" activeCell="D29" sqref="D29"/>
+      <selection pane="bottomRight" activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="14.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.875" style="2" customWidth="1"/>
     <col min="3" max="6" width="7.375" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.5" style="2" customWidth="1"/>
     <col min="8" max="9" width="7.375" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.125" style="2" customWidth="1"/>
     <col min="11" max="12" width="7.375" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.25" style="2" customWidth="1"/>
     <col min="14" max="30" width="7.375" style="2" customWidth="1"/>
     <col min="31" max="31" width="9.375" style="2" customWidth="1"/>
     <col min="32" max="36" width="7.375" style="2" customWidth="1"/>
     <col min="37" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="19.5">
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:36" ht="16.5" customHeight="1">
-      <c r="A3" s="48" t="s">
+    <row r="3" spans="1:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="49"/>
-      <c r="C3" s="54" t="s">
+      <c r="B3" s="69"/>
+      <c r="C3" s="55" t="s">
         <v>92</v>
       </c>
-      <c r="D3" s="55"/>
-[...10 lines deleted...]
-      <c r="O3" s="54" t="s">
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="55" t="s">
         <v>93</v>
       </c>
-      <c r="P3" s="55"/>
-[...11 lines deleted...]
-      <c r="AB3" s="54" t="s">
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="55" t="s">
         <v>94</v>
       </c>
-      <c r="AC3" s="55"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="55"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
     </row>
-    <row r="4" spans="1:36" ht="16.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C4" s="41" t="s">
+    <row r="4" spans="1:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="70"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="66" t="s">
         <v>95</v>
       </c>
-      <c r="D4" s="45" t="s">
+      <c r="D4" s="61" t="s">
         <v>96</v>
       </c>
-      <c r="E4" s="58"/>
-[...9 lines deleted...]
-      <c r="O4" s="62" t="s">
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="53" t="s">
         <v>97</v>
       </c>
-      <c r="P4" s="63"/>
-[...11 lines deleted...]
-      <c r="AB4" s="54" t="s">
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="54"/>
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="55" t="s">
         <v>98</v>
       </c>
-      <c r="AC4" s="55"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="55"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
     </row>
-    <row r="5" spans="1:36">
-[...3 lines deleted...]
-      <c r="D5" s="41" t="s">
+    <row r="5" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A5" s="70"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="66" t="s">
         <v>99</v>
       </c>
-      <c r="E5" s="41" t="s">
+      <c r="E5" s="66" t="s">
         <v>100</v>
       </c>
-      <c r="F5" s="41" t="s">
+      <c r="F5" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="G5" s="41" t="s">
+      <c r="G5" s="66" t="s">
         <v>102</v>
       </c>
-      <c r="H5" s="41" t="s">
+      <c r="H5" s="66" t="s">
         <v>103</v>
       </c>
-      <c r="I5" s="41" t="s">
+      <c r="I5" s="66" t="s">
         <v>104</v>
       </c>
-      <c r="J5" s="41" t="s">
+      <c r="J5" s="66" t="s">
         <v>105</v>
       </c>
-      <c r="K5" s="41" t="s">
+      <c r="K5" s="66" t="s">
         <v>106</v>
       </c>
-      <c r="L5" s="41" t="s">
+      <c r="L5" s="66" t="s">
         <v>107</v>
       </c>
-      <c r="M5" s="41" t="s">
+      <c r="M5" s="66" t="s">
         <v>108</v>
       </c>
-      <c r="N5" s="41" t="s">
+      <c r="N5" s="66" t="s">
         <v>109</v>
       </c>
-      <c r="O5" s="46" t="s">
+      <c r="O5" s="62" t="s">
         <v>95</v>
       </c>
-      <c r="P5" s="64" t="s">
+      <c r="P5" s="57" t="s">
         <v>110</v>
       </c>
-      <c r="Q5" s="64"/>
-[...5 lines deleted...]
-      <c r="W5" s="54" t="s">
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57"/>
+      <c r="S5" s="57"/>
+      <c r="T5" s="57"/>
+      <c r="U5" s="57"/>
+      <c r="V5" s="57"/>
+      <c r="W5" s="55" t="s">
         <v>111</v>
       </c>
-      <c r="X5" s="55"/>
-[...3 lines deleted...]
-      <c r="AB5" s="65" t="s">
+      <c r="X5" s="56"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="56"/>
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="59" t="s">
         <v>112</v>
       </c>
-      <c r="AC5" s="65" t="s">
+      <c r="AC5" s="59" t="s">
         <v>113</v>
       </c>
-      <c r="AD5" s="65" t="s">
+      <c r="AD5" s="59" t="s">
         <v>114</v>
       </c>
-      <c r="AE5" s="65" t="s">
+      <c r="AE5" s="59" t="s">
         <v>115</v>
       </c>
-      <c r="AF5" s="65" t="s">
+      <c r="AF5" s="59" t="s">
         <v>116</v>
       </c>
-      <c r="AG5" s="65" t="s">
+      <c r="AG5" s="59" t="s">
         <v>117</v>
       </c>
-      <c r="AH5" s="65" t="s">
+      <c r="AH5" s="59" t="s">
         <v>118</v>
       </c>
-      <c r="AI5" s="65" t="s">
+      <c r="AI5" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="AJ5" s="45" t="s">
+      <c r="AJ5" s="61" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="6" spans="1:36" ht="34.5">
-[...14 lines deleted...]
-      <c r="O6" s="47"/>
+    <row r="6" spans="1:36" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="72"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="63"/>
       <c r="P6" s="35" t="s">
         <v>120</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>121</v>
       </c>
       <c r="R6" s="35" t="s">
         <v>122</v>
       </c>
       <c r="S6" s="36" t="s">
         <v>123</v>
       </c>
       <c r="T6" s="36" t="s">
         <v>124</v>
       </c>
       <c r="U6" s="36" t="s">
         <v>125</v>
       </c>
       <c r="V6" s="36" t="s">
         <v>126</v>
       </c>
       <c r="W6" s="35" t="s">
         <v>120</v>
       </c>
       <c r="X6" s="36" t="s">
         <v>127</v>
       </c>
       <c r="Y6" s="36" t="s">
         <v>128</v>
       </c>
       <c r="Z6" s="36" t="s">
         <v>129</v>
       </c>
       <c r="AA6" s="36" t="s">
         <v>109</v>
       </c>
-      <c r="AB6" s="65"/>
-[...7 lines deleted...]
-      <c r="AJ6" s="45"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="59"/>
+      <c r="AF6" s="57"/>
+      <c r="AG6" s="59"/>
+      <c r="AH6" s="59"/>
+      <c r="AI6" s="57"/>
+      <c r="AJ6" s="61"/>
     </row>
-    <row r="7" spans="1:36" s="6" customFormat="1" ht="36" hidden="1">
-      <c r="A7" s="43" t="s">
+    <row r="7" spans="1:36" s="6" customFormat="1" ht="36" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="44"/>
+      <c r="B7" s="80"/>
       <c r="C7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>70</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>74</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>72</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>71</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>75</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>76</v>
       </c>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="17" t="s">
@@ -3652,1388 +3746,1359 @@
       </c>
       <c r="P7" s="17"/>
       <c r="Q7" s="17"/>
       <c r="R7" s="17"/>
       <c r="S7" s="17"/>
       <c r="T7" s="17"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
       <c r="AB7" s="37"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17"/>
       <c r="AE7" s="26"/>
       <c r="AF7" s="26"/>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="26"/>
       <c r="AJ7" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="108" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="104" t="s">
+    <row r="8" spans="1:36" s="47" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="64" t="s">
         <v>87</v>
       </c>
-      <c r="B8" s="105"/>
-      <c r="C8" s="96">
+      <c r="B8" s="65"/>
+      <c r="C8" s="40">
         <v>25911</v>
       </c>
-      <c r="D8" s="96">
+      <c r="D8" s="40">
         <v>1800</v>
       </c>
-      <c r="E8" s="96">
+      <c r="E8" s="40">
         <v>15796</v>
       </c>
-      <c r="F8" s="96">
+      <c r="F8" s="40">
         <v>6317</v>
       </c>
-      <c r="G8" s="96">
+      <c r="G8" s="40">
         <v>99</v>
       </c>
-      <c r="H8" s="96">
+      <c r="H8" s="40">
         <v>77</v>
       </c>
-      <c r="I8" s="96">
+      <c r="I8" s="40">
         <v>145</v>
       </c>
-      <c r="J8" s="96">
+      <c r="J8" s="40">
         <v>193</v>
       </c>
-      <c r="K8" s="96">
+      <c r="K8" s="40">
         <v>351</v>
       </c>
-      <c r="L8" s="96">
+      <c r="L8" s="40">
         <v>6</v>
       </c>
-      <c r="M8" s="96">
-[...2 lines deleted...]
-      <c r="N8" s="96">
+      <c r="M8" s="40">
+        <v>1</v>
+      </c>
+      <c r="N8" s="40">
         <v>1126</v>
       </c>
-      <c r="O8" s="96">
+      <c r="O8" s="40">
         <v>22540</v>
       </c>
-      <c r="P8" s="96">
+      <c r="P8" s="40">
         <v>21360</v>
       </c>
-      <c r="Q8" s="96">
+      <c r="Q8" s="40">
         <v>4981</v>
       </c>
-      <c r="R8" s="96">
+      <c r="R8" s="40">
         <v>335</v>
       </c>
-      <c r="S8" s="96">
+      <c r="S8" s="40">
         <v>510</v>
       </c>
-      <c r="T8" s="96">
+      <c r="T8" s="40">
         <v>12448</v>
       </c>
-      <c r="U8" s="96">
+      <c r="U8" s="40">
         <v>2199</v>
       </c>
-      <c r="V8" s="96">
+      <c r="V8" s="40">
         <v>887</v>
       </c>
-      <c r="W8" s="96">
+      <c r="W8" s="40">
         <v>1180</v>
       </c>
-      <c r="X8" s="96">
+      <c r="X8" s="40">
         <v>3</v>
       </c>
-      <c r="Y8" s="96">
+      <c r="Y8" s="40">
         <v>53</v>
       </c>
-      <c r="Z8" s="96">
+      <c r="Z8" s="40">
         <v>30</v>
       </c>
-      <c r="AA8" s="96">
+      <c r="AA8" s="40">
         <v>1094</v>
       </c>
-      <c r="AB8" s="96">
+      <c r="AB8" s="40">
         <v>8981</v>
       </c>
-      <c r="AC8" s="96">
+      <c r="AC8" s="40">
         <v>10844</v>
       </c>
-      <c r="AD8" s="96">
+      <c r="AD8" s="40">
         <v>5039</v>
       </c>
-      <c r="AE8" s="96">
+      <c r="AE8" s="40">
         <v>239</v>
       </c>
-      <c r="AF8" s="96">
+      <c r="AF8" s="40">
         <v>102</v>
       </c>
-      <c r="AG8" s="96">
+      <c r="AG8" s="40">
         <v>938</v>
       </c>
-      <c r="AH8" s="96">
+      <c r="AH8" s="40">
         <v>399</v>
       </c>
-      <c r="AI8" s="96">
+      <c r="AI8" s="40">
         <v>737</v>
       </c>
-      <c r="AJ8" s="96">
+      <c r="AJ8" s="40">
         <v>152</v>
       </c>
     </row>
-    <row r="9" spans="1:36" s="108" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A9" s="104" t="s">
+    <row r="9" spans="1:36" s="47" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="B9" s="105"/>
-      <c r="C9" s="96">
+      <c r="B9" s="65"/>
+      <c r="C9" s="40">
         <v>28038</v>
       </c>
-      <c r="D9" s="96">
+      <c r="D9" s="40">
         <v>1882</v>
       </c>
-      <c r="E9" s="96">
+      <c r="E9" s="40">
         <v>17102</v>
       </c>
-      <c r="F9" s="96">
+      <c r="F9" s="40">
         <v>6593</v>
       </c>
-      <c r="G9" s="96">
+      <c r="G9" s="40">
         <v>90</v>
       </c>
-      <c r="H9" s="96">
+      <c r="H9" s="40">
         <v>74</v>
       </c>
-      <c r="I9" s="96">
+      <c r="I9" s="40">
         <v>140</v>
       </c>
-      <c r="J9" s="96">
+      <c r="J9" s="40">
         <v>217</v>
       </c>
-      <c r="K9" s="96">
+      <c r="K9" s="40">
         <v>356</v>
       </c>
-      <c r="L9" s="96">
+      <c r="L9" s="40">
         <v>3</v>
       </c>
-      <c r="M9" s="96">
+      <c r="M9" s="40">
         <v>5</v>
       </c>
-      <c r="N9" s="96">
+      <c r="N9" s="40">
         <v>1576</v>
       </c>
-      <c r="O9" s="96">
+      <c r="O9" s="40">
         <v>24396</v>
       </c>
-      <c r="P9" s="96">
+      <c r="P9" s="40">
         <v>23293</v>
       </c>
-      <c r="Q9" s="96">
+      <c r="Q9" s="40">
         <v>5430</v>
       </c>
-      <c r="R9" s="96">
+      <c r="R9" s="40">
         <v>411</v>
       </c>
-      <c r="S9" s="96">
+      <c r="S9" s="40">
         <v>571</v>
       </c>
-      <c r="T9" s="96">
+      <c r="T9" s="40">
         <v>13426</v>
       </c>
-      <c r="U9" s="96">
+      <c r="U9" s="40">
         <v>2379</v>
       </c>
-      <c r="V9" s="96">
+      <c r="V9" s="40">
         <v>1076</v>
       </c>
-      <c r="W9" s="96">
+      <c r="W9" s="40">
         <v>1103</v>
       </c>
-      <c r="X9" s="96">
+      <c r="X9" s="40">
         <v>5</v>
       </c>
-      <c r="Y9" s="96">
+      <c r="Y9" s="40">
         <v>67</v>
       </c>
-      <c r="Z9" s="96">
+      <c r="Z9" s="40">
         <v>58</v>
       </c>
-      <c r="AA9" s="96">
+      <c r="AA9" s="40">
         <v>973</v>
       </c>
-      <c r="AB9" s="96">
+      <c r="AB9" s="40">
         <v>9580</v>
       </c>
-      <c r="AC9" s="96">
+      <c r="AC9" s="40">
         <v>11421</v>
       </c>
-      <c r="AD9" s="96">
+      <c r="AD9" s="40">
         <v>5953</v>
       </c>
-      <c r="AE9" s="96">
+      <c r="AE9" s="40">
         <v>299</v>
       </c>
-      <c r="AF9" s="96">
+      <c r="AF9" s="40">
         <v>94</v>
       </c>
-      <c r="AG9" s="96">
+      <c r="AG9" s="40">
         <v>1014</v>
       </c>
-      <c r="AH9" s="96">
+      <c r="AH9" s="40">
         <v>488</v>
       </c>
-      <c r="AI9" s="96">
+      <c r="AI9" s="40">
         <v>525</v>
       </c>
-      <c r="AJ9" s="96">
+      <c r="AJ9" s="40">
         <v>247</v>
       </c>
     </row>
-    <row r="10" spans="1:36" s="108" customFormat="1" ht="16.5" hidden="1" customHeight="1">
-      <c r="A10" s="114" t="s">
+    <row r="10" spans="1:36" s="47" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="64" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10" s="65"/>
+      <c r="C10" s="40">
+        <v>30576</v>
+      </c>
+      <c r="D10" s="40">
+        <v>2069</v>
+      </c>
+      <c r="E10" s="40">
+        <v>18317</v>
+      </c>
+      <c r="F10" s="40">
+        <v>7310</v>
+      </c>
+      <c r="G10" s="40">
+        <v>104</v>
+      </c>
+      <c r="H10" s="40">
+        <v>101</v>
+      </c>
+      <c r="I10" s="40">
+        <v>148</v>
+      </c>
+      <c r="J10" s="40">
+        <v>303</v>
+      </c>
+      <c r="K10" s="40">
+        <v>360</v>
+      </c>
+      <c r="L10" s="40">
+        <v>2</v>
+      </c>
+      <c r="M10" s="40">
+        <v>1</v>
+      </c>
+      <c r="N10" s="40">
+        <v>1861</v>
+      </c>
+      <c r="O10" s="40">
+        <v>26684</v>
+      </c>
+      <c r="P10" s="40">
+        <v>25475</v>
+      </c>
+      <c r="Q10" s="40">
+        <v>5878</v>
+      </c>
+      <c r="R10" s="40">
+        <v>449</v>
+      </c>
+      <c r="S10" s="40">
+        <v>612</v>
+      </c>
+      <c r="T10" s="40">
+        <v>15218</v>
+      </c>
+      <c r="U10" s="40">
+        <v>2169</v>
+      </c>
+      <c r="V10" s="40">
+        <v>1149</v>
+      </c>
+      <c r="W10" s="40">
+        <v>808</v>
+      </c>
+      <c r="X10" s="40">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="40">
+        <v>97</v>
+      </c>
+      <c r="Z10" s="40">
+        <v>57</v>
+      </c>
+      <c r="AA10" s="40">
+        <v>651</v>
+      </c>
+      <c r="AB10" s="40">
+        <v>10181</v>
+      </c>
+      <c r="AC10" s="40">
+        <v>12093</v>
+      </c>
+      <c r="AD10" s="40">
+        <v>6807</v>
+      </c>
+      <c r="AE10" s="40">
+        <v>362</v>
+      </c>
+      <c r="AF10" s="40">
+        <v>104</v>
+      </c>
+      <c r="AG10" s="40">
+        <v>1113</v>
+      </c>
+      <c r="AH10" s="40">
+        <v>481</v>
+      </c>
+      <c r="AI10" s="40">
+        <v>588</v>
+      </c>
+      <c r="AJ10" s="40">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" s="47" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="77" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11" s="78"/>
+      <c r="C11" s="40">
+        <v>14704</v>
+      </c>
+      <c r="D11" s="40">
+        <v>1017</v>
+      </c>
+      <c r="E11" s="40">
+        <v>8861</v>
+      </c>
+      <c r="F11" s="40">
+        <v>3463</v>
+      </c>
+      <c r="G11" s="40">
+        <v>55</v>
+      </c>
+      <c r="H11" s="40">
+        <v>43</v>
+      </c>
+      <c r="I11" s="40">
+        <v>81</v>
+      </c>
+      <c r="J11" s="40">
+        <v>137</v>
+      </c>
+      <c r="K11" s="40">
+        <v>174</v>
+      </c>
+      <c r="L11" s="40">
+        <v>0</v>
+      </c>
+      <c r="M11" s="40">
+        <v>1</v>
+      </c>
+      <c r="N11" s="40">
+        <v>872</v>
+      </c>
+      <c r="O11" s="40">
+        <v>12874</v>
+      </c>
+      <c r="P11" s="40">
+        <v>12276</v>
+      </c>
+      <c r="Q11" s="40">
+        <v>2801</v>
+      </c>
+      <c r="R11" s="40">
+        <v>224</v>
+      </c>
+      <c r="S11" s="40">
+        <v>268</v>
+      </c>
+      <c r="T11" s="40">
+        <v>7223</v>
+      </c>
+      <c r="U11" s="40">
+        <v>1169</v>
+      </c>
+      <c r="V11" s="40">
+        <v>591</v>
+      </c>
+      <c r="W11" s="40">
+        <v>598</v>
+      </c>
+      <c r="X11" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="40">
+        <v>49</v>
+      </c>
+      <c r="Z11" s="40">
+        <v>16</v>
+      </c>
+      <c r="AA11" s="40">
+        <v>532</v>
+      </c>
+      <c r="AB11" s="40">
+        <v>4930</v>
+      </c>
+      <c r="AC11" s="40">
+        <v>5882</v>
+      </c>
+      <c r="AD11" s="40">
+        <v>3350</v>
+      </c>
+      <c r="AE11" s="40">
+        <v>174</v>
+      </c>
+      <c r="AF11" s="40">
+        <v>39</v>
+      </c>
+      <c r="AG11" s="40">
+        <v>503</v>
+      </c>
+      <c r="AH11" s="40">
+        <v>237</v>
+      </c>
+      <c r="AI11" s="40">
+        <v>293</v>
+      </c>
+      <c r="AJ11" s="40">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" s="47" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="77" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12" s="78"/>
+      <c r="C12" s="40">
+        <v>15872</v>
+      </c>
+      <c r="D12" s="40">
+        <v>1052</v>
+      </c>
+      <c r="E12" s="40">
+        <v>9456</v>
+      </c>
+      <c r="F12" s="40">
+        <v>3847</v>
+      </c>
+      <c r="G12" s="40">
+        <v>49</v>
+      </c>
+      <c r="H12" s="40">
+        <v>58</v>
+      </c>
+      <c r="I12" s="40">
+        <v>67</v>
+      </c>
+      <c r="J12" s="40">
+        <v>166</v>
+      </c>
+      <c r="K12" s="40">
+        <v>186</v>
+      </c>
+      <c r="L12" s="40">
+        <v>2</v>
+      </c>
+      <c r="M12" s="40">
+        <v>0</v>
+      </c>
+      <c r="N12" s="40">
+        <v>989</v>
+      </c>
+      <c r="O12" s="40">
+        <v>13810</v>
+      </c>
+      <c r="P12" s="40">
+        <v>13199</v>
+      </c>
+      <c r="Q12" s="40">
+        <v>3077</v>
+      </c>
+      <c r="R12" s="40">
+        <v>225</v>
+      </c>
+      <c r="S12" s="40">
+        <v>344</v>
+      </c>
+      <c r="T12" s="40">
+        <v>7995</v>
+      </c>
+      <c r="U12" s="40">
+        <v>1000</v>
+      </c>
+      <c r="V12" s="40">
+        <v>558</v>
+      </c>
+      <c r="W12" s="40">
+        <v>210</v>
+      </c>
+      <c r="X12" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="40">
+        <v>48</v>
+      </c>
+      <c r="Z12" s="40">
+        <v>41</v>
+      </c>
+      <c r="AA12" s="40">
+        <v>119</v>
+      </c>
+      <c r="AB12" s="40">
+        <v>5251</v>
+      </c>
+      <c r="AC12" s="40">
+        <v>6211</v>
+      </c>
+      <c r="AD12" s="40">
+        <v>3457</v>
+      </c>
+      <c r="AE12" s="40">
+        <v>188</v>
+      </c>
+      <c r="AF12" s="40">
+        <v>65</v>
+      </c>
+      <c r="AG12" s="40">
+        <v>610</v>
+      </c>
+      <c r="AH12" s="40">
+        <v>244</v>
+      </c>
+      <c r="AI12" s="40">
+        <v>295</v>
+      </c>
+      <c r="AJ12" s="40">
         <v>134</v>
       </c>
-      <c r="B10" s="115"/>
-[...27 lines deleted...]
-      <c r="L10" s="96">
+    </row>
+    <row r="13" spans="1:36" s="47" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="81" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13" s="82"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40"/>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40"/>
+      <c r="X13" s="40"/>
+      <c r="Y13" s="40"/>
+      <c r="Z13" s="40"/>
+      <c r="AA13" s="40"/>
+      <c r="AB13" s="40"/>
+      <c r="AC13" s="40"/>
+      <c r="AD13" s="40"/>
+      <c r="AE13" s="40"/>
+      <c r="AF13" s="40"/>
+      <c r="AG13" s="40"/>
+      <c r="AH13" s="40"/>
+      <c r="AI13" s="40"/>
+      <c r="AJ13" s="40"/>
+    </row>
+    <row r="14" spans="1:36" s="48" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="113" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="60"/>
+      <c r="C14" s="41">
+        <v>16438</v>
+      </c>
+      <c r="D14" s="41">
+        <v>1118</v>
+      </c>
+      <c r="E14" s="41">
+        <v>9782</v>
+      </c>
+      <c r="F14" s="41">
+        <v>4003</v>
+      </c>
+      <c r="G14" s="41">
+        <v>53</v>
+      </c>
+      <c r="H14" s="41">
+        <v>36</v>
+      </c>
+      <c r="I14" s="41">
+        <v>58</v>
+      </c>
+      <c r="J14" s="41">
+        <v>123</v>
+      </c>
+      <c r="K14" s="41">
+        <v>229</v>
+      </c>
+      <c r="L14" s="41">
         <v>3</v>
       </c>
-      <c r="M10" s="96">
-[...32 lines deleted...]
-      <c r="X10" s="96">
+      <c r="M14" s="41">
+        <v>2</v>
+      </c>
+      <c r="N14" s="41">
+        <v>1031</v>
+      </c>
+      <c r="O14" s="41">
+        <v>14292</v>
+      </c>
+      <c r="P14" s="41">
+        <v>13712</v>
+      </c>
+      <c r="Q14" s="41">
+        <v>3268</v>
+      </c>
+      <c r="R14" s="41">
+        <v>235</v>
+      </c>
+      <c r="S14" s="41">
+        <v>364</v>
+      </c>
+      <c r="T14" s="41">
+        <v>8270</v>
+      </c>
+      <c r="U14" s="41">
+        <v>1082</v>
+      </c>
+      <c r="V14" s="41">
+        <v>493</v>
+      </c>
+      <c r="W14" s="41">
+        <v>580</v>
+      </c>
+      <c r="X14" s="41">
         <v>3</v>
       </c>
-      <c r="Y10" s="96">
-[...29 lines deleted...]
-      <c r="AI10" s="96">
+      <c r="Y14" s="41">
+        <v>61</v>
+      </c>
+      <c r="Z14" s="41">
+        <v>30</v>
+      </c>
+      <c r="AA14" s="41">
+        <v>486</v>
+      </c>
+      <c r="AB14" s="41">
+        <v>5423</v>
+      </c>
+      <c r="AC14" s="41">
+        <v>6302</v>
+      </c>
+      <c r="AD14" s="41">
+        <v>3647</v>
+      </c>
+      <c r="AE14" s="41">
+        <v>188</v>
+      </c>
+      <c r="AF14" s="41">
+        <v>47</v>
+      </c>
+      <c r="AG14" s="41">
+        <v>632</v>
+      </c>
+      <c r="AH14" s="41">
         <v>262</v>
       </c>
-      <c r="AJ10" s="96">
-        <v>115</v>
+      <c r="AI14" s="41">
+        <v>252</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>118</v>
       </c>
     </row>
-    <row r="11" spans="1:36" s="108" customFormat="1" ht="16.5" hidden="1" customHeight="1">
-[...105 lines deleted...]
-      </c>
+    <row r="15" spans="1:36" s="47" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="77" t="s">
+        <v>133</v>
+      </c>
+      <c r="B15" s="78"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="40"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+      <c r="S15" s="40"/>
+      <c r="T15" s="40"/>
+      <c r="U15" s="40"/>
+      <c r="V15" s="40"/>
+      <c r="W15" s="40"/>
+      <c r="X15" s="40"/>
+      <c r="Y15" s="40"/>
+      <c r="Z15" s="40"/>
+      <c r="AA15" s="40"/>
+      <c r="AB15" s="40"/>
+      <c r="AC15" s="40"/>
+      <c r="AD15" s="40"/>
+      <c r="AE15" s="40"/>
+      <c r="AF15" s="40"/>
+      <c r="AG15" s="40"/>
+      <c r="AH15" s="40"/>
+      <c r="AI15" s="40"/>
+      <c r="AJ15" s="40"/>
     </row>
-    <row r="12" spans="1:36" s="109" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...105 lines deleted...]
-      </c>
+    <row r="16" spans="1:36" s="11" customFormat="1" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="52"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="5"/>
+      <c r="AF16" s="5"/>
+      <c r="AG16" s="5"/>
+      <c r="AH16" s="5"/>
+      <c r="AI16" s="5"/>
+      <c r="AJ16" s="5"/>
     </row>
-    <row r="13" spans="1:36" s="108" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...105 lines deleted...]
-      </c>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="29"/>
+      <c r="O17" s="29"/>
+      <c r="P17" s="29"/>
+      <c r="Q17" s="29"/>
+      <c r="R17" s="29"/>
+      <c r="S17" s="29"/>
+      <c r="T17" s="29"/>
+      <c r="U17" s="29"/>
+      <c r="V17" s="29"/>
+      <c r="W17" s="29"/>
+      <c r="X17" s="29"/>
+      <c r="Y17" s="29"/>
+      <c r="Z17" s="29"/>
+      <c r="AA17" s="29"/>
+      <c r="AB17" s="29"/>
+      <c r="AC17" s="29"/>
+      <c r="AD17" s="29"/>
+      <c r="AE17" s="29"/>
+      <c r="AF17" s="29"/>
+      <c r="AG17" s="29"/>
+      <c r="AH17" s="29"/>
+      <c r="AI17" s="29"/>
+      <c r="AJ17" s="29"/>
     </row>
-    <row r="14" spans="1:36" s="108" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...188 lines deleted...]
-      <c r="A17" s="3" t="s">
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="P17" s="33"/>
-[...21 lines deleted...]
-    <row r="18" spans="1:36">
       <c r="P18" s="33"/>
       <c r="Q18" s="33"/>
       <c r="R18" s="33"/>
       <c r="S18" s="33"/>
       <c r="T18" s="33"/>
       <c r="U18" s="33"/>
       <c r="V18" s="33"/>
       <c r="W18" s="33"/>
       <c r="X18" s="33"/>
       <c r="Y18" s="33"/>
       <c r="Z18" s="33"/>
       <c r="AA18" s="33"/>
       <c r="AB18" s="33"/>
       <c r="AC18" s="33"/>
       <c r="AD18" s="33"/>
       <c r="AE18" s="33"/>
       <c r="AF18" s="33"/>
       <c r="AG18" s="33"/>
       <c r="AH18" s="33"/>
       <c r="AI18" s="33"/>
       <c r="AJ18" s="33"/>
     </row>
-    <row r="19" spans="1:36">
-[...36 lines deleted...]
-      <c r="AJ19" s="25"/>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+      <c r="U19" s="33"/>
+      <c r="V19" s="33"/>
+      <c r="W19" s="33"/>
+      <c r="X19" s="33"/>
+      <c r="Y19" s="33"/>
+      <c r="Z19" s="33"/>
+      <c r="AA19" s="33"/>
+      <c r="AB19" s="33"/>
+      <c r="AC19" s="33"/>
+      <c r="AD19" s="33"/>
+      <c r="AE19" s="33"/>
+      <c r="AF19" s="33"/>
+      <c r="AG19" s="33"/>
+      <c r="AH19" s="33"/>
+      <c r="AI19" s="33"/>
+      <c r="AJ19" s="33"/>
     </row>
-    <row r="20" spans="1:36">
-      <c r="Q20" s="13"/>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="25"/>
+      <c r="M20" s="25"/>
+      <c r="N20" s="25"/>
+      <c r="O20" s="25"/>
+      <c r="P20" s="25"/>
+      <c r="Q20" s="25"/>
+      <c r="R20" s="25"/>
+      <c r="S20" s="25"/>
+      <c r="T20" s="25"/>
+      <c r="U20" s="25"/>
+      <c r="V20" s="25"/>
+      <c r="W20" s="25"/>
+      <c r="X20" s="25"/>
+      <c r="Y20" s="25"/>
+      <c r="Z20" s="25"/>
+      <c r="AA20" s="25"/>
+      <c r="AB20" s="25"/>
+      <c r="AC20" s="25"/>
+      <c r="AD20" s="25"/>
+      <c r="AE20" s="25"/>
+      <c r="AF20" s="25"/>
+      <c r="AG20" s="25"/>
+      <c r="AH20" s="25"/>
+      <c r="AI20" s="25"/>
+      <c r="AJ20" s="25"/>
     </row>
-    <row r="21" spans="1:36">
-[...33 lines deleted...]
-      <c r="AJ21" s="12"/>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="Q21" s="13"/>
     </row>
-    <row r="22" spans="1:36">
-[...33 lines deleted...]
-      <c r="AJ22" s="33"/>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="12"/>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="12"/>
+      <c r="R22" s="12"/>
+      <c r="S22" s="12"/>
+      <c r="T22" s="12"/>
+      <c r="U22" s="12"/>
+      <c r="V22" s="12"/>
+      <c r="W22" s="12"/>
+      <c r="X22" s="12"/>
+      <c r="Y22" s="12"/>
+      <c r="Z22" s="12"/>
+      <c r="AA22" s="12"/>
+      <c r="AB22" s="12"/>
+      <c r="AC22" s="12"/>
+      <c r="AD22" s="12"/>
+      <c r="AE22" s="12"/>
+      <c r="AF22" s="12"/>
+      <c r="AG22" s="12"/>
+      <c r="AH22" s="12"/>
+      <c r="AI22" s="12"/>
+      <c r="AJ22" s="12"/>
     </row>
-    <row r="25" spans="1:36">
-      <c r="M25" s="40"/>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="33"/>
+      <c r="U23" s="33"/>
+      <c r="V23" s="33"/>
+      <c r="W23" s="33"/>
+      <c r="X23" s="33"/>
+      <c r="Y23" s="33"/>
+      <c r="Z23" s="33"/>
+      <c r="AA23" s="33"/>
+      <c r="AB23" s="33"/>
+      <c r="AC23" s="33"/>
+      <c r="AD23" s="33"/>
+      <c r="AE23" s="33"/>
+      <c r="AF23" s="33"/>
+      <c r="AG23" s="33"/>
+      <c r="AH23" s="33"/>
+      <c r="AI23" s="33"/>
+      <c r="AJ23" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
+  <mergeCells count="41">
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="A10:B10"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="O4:AA4"/>
-[...12 lines deleted...]
-    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="AJ5:AJ6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="A3:B6"/>
     <mergeCell ref="C3:N3"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:N4"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
-    <mergeCell ref="K5:K6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="O4:AA4"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="AB3:AJ3"/>
+    <mergeCell ref="AB4:AJ4"/>
+    <mergeCell ref="P5:V5"/>
+    <mergeCell ref="W5:AA5"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="A9:B9"/>
-[...2 lines deleted...]
-    <mergeCell ref="A11:B11"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" fitToWidth="2" fitToHeight="2" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FD9592A-6386-43AF-A8CD-5A046D351627}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92C527E0-4358-44A8-BFC8-87B54D685DD4}">
   <dimension ref="A1:AJ32"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+    <sheetView topLeftCell="A2" workbookViewId="0">
+      <pane xSplit="3" ySplit="7" topLeftCell="D21" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A2" sqref="A2"/>
+      <selection pane="topRight" activeCell="D2" sqref="D2"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="G16" sqref="G16"/>
+      <selection pane="bottomRight" activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.75" customWidth="1"/>
+    <col min="1" max="1" width="5.625" customWidth="1"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="8.125" customWidth="1"/>
     <col min="4" max="4" width="7.25" customWidth="1"/>
     <col min="5" max="6" width="6.75" customWidth="1"/>
     <col min="7" max="7" width="8.875" customWidth="1"/>
     <col min="8" max="8" width="6.75" customWidth="1"/>
     <col min="9" max="9" width="9.5" customWidth="1"/>
     <col min="10" max="10" width="8.5" customWidth="1"/>
     <col min="12" max="12" width="6.75" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="14" max="18" width="6.75" customWidth="1"/>
     <col min="19" max="19" width="7.75" customWidth="1"/>
     <col min="20" max="29" width="6.75" customWidth="1"/>
     <col min="30" max="30" width="8.625" customWidth="1"/>
     <col min="31" max="35" width="6.75" customWidth="1"/>
     <col min="36" max="36" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="19.5">
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="83" t="s">
+    <row r="3" spans="1:36" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="84"/>
-      <c r="C3" s="75" t="s">
+      <c r="B3" s="101"/>
+      <c r="C3" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="D3" s="76"/>
-[...10 lines deleted...]
-      <c r="O3" s="75" t="s">
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="76"/>
-[...11 lines deleted...]
-      <c r="AB3" s="75" t="s">
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="92" t="s">
         <v>60</v>
       </c>
-      <c r="AC3" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="76"/>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="93"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="93"/>
     </row>
-    <row r="4" spans="1:36" s="16" customFormat="1" ht="20.25" customHeight="1">
-[...5 lines deleted...]
-      <c r="D4" s="78" t="s">
+    <row r="4" spans="1:36" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="89"/>
-[...9 lines deleted...]
-      <c r="O4" s="91" t="s">
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="92"/>
-[...11 lines deleted...]
-      <c r="AB4" s="75" t="s">
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="AC4" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="76"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
     </row>
-    <row r="5" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="66" t="s">
+    <row r="5" spans="1:36" s="16" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="102"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="66" t="s">
+      <c r="E5" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="66" t="s">
+      <c r="F5" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="66" t="s">
+      <c r="G5" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="66" t="s">
+      <c r="H5" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="66" t="s">
+      <c r="I5" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="66" t="s">
+      <c r="J5" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="K5" s="66" t="s">
+      <c r="K5" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="L5" s="66" t="s">
+      <c r="L5" s="83" t="s">
         <v>51</v>
       </c>
-      <c r="M5" s="66" t="s">
+      <c r="M5" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="66" t="s">
-[...5 lines deleted...]
-      <c r="P5" s="74" t="s">
+      <c r="N5" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="Q5" s="74"/>
-[...5 lines deleted...]
-      <c r="W5" s="75" t="s">
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="92" t="s">
         <v>53</v>
       </c>
-      <c r="X5" s="76"/>
-[...3 lines deleted...]
-      <c r="AB5" s="70" t="s">
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="87" t="s">
         <v>62</v>
       </c>
-      <c r="AC5" s="70" t="s">
+      <c r="AC5" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="AD5" s="70" t="s">
+      <c r="AD5" s="87" t="s">
         <v>64</v>
       </c>
-      <c r="AE5" s="70" t="s">
+      <c r="AE5" s="87" t="s">
         <v>65</v>
       </c>
-      <c r="AF5" s="70" t="s">
+      <c r="AF5" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="AG5" s="70" t="s">
+      <c r="AG5" s="87" t="s">
         <v>67</v>
       </c>
-      <c r="AH5" s="70" t="s">
+      <c r="AH5" s="87" t="s">
         <v>68</v>
       </c>
-      <c r="AI5" s="70" t="s">
+      <c r="AI5" s="87" t="s">
         <v>69</v>
       </c>
-      <c r="AJ5" s="78" t="s">
+      <c r="AJ5" s="95" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75">
-[...14 lines deleted...]
-      <c r="O6" s="73"/>
+    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.15">
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="90"/>
       <c r="P6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="S6" s="23" t="s">
         <v>54</v>
       </c>
       <c r="T6" s="23" t="s">
         <v>55</v>
       </c>
       <c r="U6" s="23" t="s">
         <v>56</v>
       </c>
       <c r="V6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="W6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="X6" s="23" t="s">
         <v>57</v>
       </c>
       <c r="Y6" s="23" t="s">
         <v>58</v>
       </c>
       <c r="Z6" s="23" t="s">
         <v>59</v>
       </c>
       <c r="AA6" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="AB6" s="70"/>
-[...7 lines deleted...]
-      <c r="AJ6" s="78"/>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="95"/>
     </row>
-    <row r="7" spans="1:36" s="16" customFormat="1" ht="40.5" hidden="1" customHeight="1">
-      <c r="A7" s="79" t="s">
+    <row r="7" spans="1:36" s="16" customFormat="1" ht="23.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="80"/>
+      <c r="B7" s="97"/>
       <c r="C7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>79</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>74</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>72</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>71</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>75</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>84</v>
       </c>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="17" t="s">
@@ -5057,2540 +5122,2540 @@
       <c r="U7" s="18"/>
       <c r="V7" s="18"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="18"/>
       <c r="AA7" s="18"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17" t="s">
         <v>83</v>
       </c>
       <c r="AE7" s="18"/>
       <c r="AF7" s="18"/>
       <c r="AG7" s="26" t="s">
         <v>81</v>
       </c>
       <c r="AH7" s="26" t="s">
         <v>82</v>
       </c>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="112" customFormat="1">
-      <c r="A8" s="81" t="s">
+    <row r="8" spans="1:36" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="82"/>
-[...63 lines deleted...]
-      <c r="X8" s="99">
+      <c r="B8" s="99"/>
+      <c r="C8" s="14">
+        <v>16438</v>
+      </c>
+      <c r="D8" s="14">
+        <v>1118</v>
+      </c>
+      <c r="E8" s="14">
+        <v>9782</v>
+      </c>
+      <c r="F8" s="14">
+        <v>4003</v>
+      </c>
+      <c r="G8" s="14">
+        <v>53</v>
+      </c>
+      <c r="H8" s="14">
+        <v>36</v>
+      </c>
+      <c r="I8" s="14">
+        <v>58</v>
+      </c>
+      <c r="J8" s="14">
+        <v>123</v>
+      </c>
+      <c r="K8" s="14">
+        <v>229</v>
+      </c>
+      <c r="L8" s="14">
         <v>3</v>
       </c>
-      <c r="Y8" s="99">
+      <c r="M8" s="14">
+        <v>2</v>
+      </c>
+      <c r="N8" s="14">
+        <v>1031</v>
+      </c>
+      <c r="O8" s="14">
+        <v>14292</v>
+      </c>
+      <c r="P8" s="14">
+        <v>13712</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>3268</v>
+      </c>
+      <c r="R8" s="14">
+        <v>235</v>
+      </c>
+      <c r="S8" s="14">
+        <v>364</v>
+      </c>
+      <c r="T8" s="14">
+        <v>8270</v>
+      </c>
+      <c r="U8" s="14">
+        <v>1082</v>
+      </c>
+      <c r="V8" s="14">
+        <v>493</v>
+      </c>
+      <c r="W8" s="14">
+        <v>580</v>
+      </c>
+      <c r="X8" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>61</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>30</v>
+      </c>
+      <c r="AA8" s="30">
+        <v>486</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>5423</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>6302</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>3647</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>188</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>47</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>632</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>262</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>252</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="7">
+        <v>2527</v>
+      </c>
+      <c r="D9" s="7">
+        <v>167</v>
+      </c>
+      <c r="E9" s="7">
+        <v>1448</v>
+      </c>
+      <c r="F9" s="7">
+        <v>631</v>
+      </c>
+      <c r="G9" s="7">
+        <v>7</v>
+      </c>
+      <c r="H9" s="7">
+        <v>7</v>
+      </c>
+      <c r="I9" s="7">
+        <v>6</v>
+      </c>
+      <c r="J9" s="7">
+        <v>28</v>
+      </c>
+      <c r="K9" s="7">
+        <v>20</v>
+      </c>
+      <c r="L9" s="7">
+        <v>2</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>211</v>
+      </c>
+      <c r="O9" s="7">
+        <v>2229</v>
+      </c>
+      <c r="P9" s="7">
+        <v>2067</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>512</v>
+      </c>
+      <c r="R9" s="7">
+        <v>31</v>
+      </c>
+      <c r="S9" s="7">
+        <v>50</v>
+      </c>
+      <c r="T9" s="7">
+        <v>1297</v>
+      </c>
+      <c r="U9" s="7">
+        <v>117</v>
+      </c>
+      <c r="V9" s="7">
+        <v>60</v>
+      </c>
+      <c r="W9" s="7">
+        <v>162</v>
+      </c>
+      <c r="X9" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>4</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>142</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>888</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>998</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>545</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>29</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>6</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>210</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>9</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>23</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="86"/>
+      <c r="C10" s="7">
+        <v>1706</v>
+      </c>
+      <c r="D10" s="7">
+        <v>119</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1019</v>
+      </c>
+      <c r="F10" s="7">
+        <v>477</v>
+      </c>
+      <c r="G10" s="7">
+        <v>4</v>
+      </c>
+      <c r="H10" s="7">
+        <v>2</v>
+      </c>
+      <c r="I10" s="7">
+        <v>3</v>
+      </c>
+      <c r="J10" s="7">
+        <v>4</v>
+      </c>
+      <c r="K10" s="7">
+        <v>8</v>
+      </c>
+      <c r="L10" s="7">
+        <v>0</v>
+      </c>
+      <c r="M10" s="7">
+        <v>0</v>
+      </c>
+      <c r="N10" s="7">
+        <v>70</v>
+      </c>
+      <c r="O10" s="7">
+        <v>1460</v>
+      </c>
+      <c r="P10" s="7">
+        <v>1429</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>425</v>
+      </c>
+      <c r="R10" s="7">
+        <v>36</v>
+      </c>
+      <c r="S10" s="7">
+        <v>31</v>
+      </c>
+      <c r="T10" s="7">
+        <v>767</v>
+      </c>
+      <c r="U10" s="7">
+        <v>131</v>
+      </c>
+      <c r="V10" s="7">
+        <v>39</v>
+      </c>
+      <c r="W10" s="7">
+        <v>31</v>
+      </c>
+      <c r="X10" s="7">
+        <v>2</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>8</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>747</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>811</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>58</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>26</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>10</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="7">
+        <v>1225</v>
+      </c>
+      <c r="D11" s="7">
+        <v>78</v>
+      </c>
+      <c r="E11" s="7">
+        <v>711</v>
+      </c>
+      <c r="F11" s="7">
+        <v>315</v>
+      </c>
+      <c r="G11" s="7">
+        <v>2</v>
+      </c>
+      <c r="H11" s="7">
+        <v>3</v>
+      </c>
+      <c r="I11" s="7">
+        <v>0</v>
+      </c>
+      <c r="J11" s="7">
+        <v>3</v>
+      </c>
+      <c r="K11" s="7">
+        <v>24</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7">
+        <v>0</v>
+      </c>
+      <c r="N11" s="7">
+        <v>89</v>
+      </c>
+      <c r="O11" s="7">
+        <v>1049</v>
+      </c>
+      <c r="P11" s="7">
+        <v>1030</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>246</v>
+      </c>
+      <c r="R11" s="7">
+        <v>18</v>
+      </c>
+      <c r="S11" s="7">
+        <v>42</v>
+      </c>
+      <c r="T11" s="7">
+        <v>640</v>
+      </c>
+      <c r="U11" s="7">
+        <v>69</v>
+      </c>
+      <c r="V11" s="7">
+        <v>15</v>
+      </c>
+      <c r="W11" s="7">
+        <v>19</v>
+      </c>
+      <c r="X11" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>472</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>590</v>
+      </c>
+      <c r="AD11" s="7">
         <v>97</v>
       </c>
-      <c r="Z8" s="99">
+      <c r="AE11" s="7">
+        <v>15</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>31</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="86"/>
+      <c r="C12" s="7">
+        <v>1966</v>
+      </c>
+      <c r="D12" s="7">
+        <v>102</v>
+      </c>
+      <c r="E12" s="7">
+        <v>1291</v>
+      </c>
+      <c r="F12" s="7">
+        <v>464</v>
+      </c>
+      <c r="G12" s="7">
+        <v>10</v>
+      </c>
+      <c r="H12" s="7">
+        <v>6</v>
+      </c>
+      <c r="I12" s="7">
+        <v>3</v>
+      </c>
+      <c r="J12" s="7">
+        <v>11</v>
+      </c>
+      <c r="K12" s="7">
+        <v>10</v>
+      </c>
+      <c r="L12" s="7">
+        <v>1</v>
+      </c>
+      <c r="M12" s="7">
+        <v>0</v>
+      </c>
+      <c r="N12" s="7">
+        <v>68</v>
+      </c>
+      <c r="O12" s="7">
+        <v>1674</v>
+      </c>
+      <c r="P12" s="7">
+        <v>1653</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>365</v>
+      </c>
+      <c r="R12" s="7">
+        <v>26</v>
+      </c>
+      <c r="S12" s="7">
+        <v>53</v>
+      </c>
+      <c r="T12" s="7">
+        <v>1040</v>
+      </c>
+      <c r="U12" s="7">
+        <v>131</v>
+      </c>
+      <c r="V12" s="7">
+        <v>38</v>
+      </c>
+      <c r="W12" s="7">
+        <v>21</v>
+      </c>
+      <c r="X12" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>599</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>646</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>650</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>37</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>14</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="7">
+        <v>1329</v>
+      </c>
+      <c r="D13" s="7">
+        <v>73</v>
+      </c>
+      <c r="E13" s="7">
+        <v>719</v>
+      </c>
+      <c r="F13" s="7">
+        <v>358</v>
+      </c>
+      <c r="G13" s="7">
+        <v>4</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7">
+        <v>4</v>
+      </c>
+      <c r="J13" s="7">
+        <v>12</v>
+      </c>
+      <c r="K13" s="7">
+        <v>39</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7">
+        <v>120</v>
+      </c>
+      <c r="O13" s="7">
+        <v>1185</v>
+      </c>
+      <c r="P13" s="7">
+        <v>1098</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>294</v>
+      </c>
+      <c r="R13" s="7">
+        <v>17</v>
+      </c>
+      <c r="S13" s="7">
+        <v>22</v>
+      </c>
+      <c r="T13" s="7">
+        <v>639</v>
+      </c>
+      <c r="U13" s="7">
+        <v>99</v>
+      </c>
+      <c r="V13" s="7">
+        <v>27</v>
+      </c>
+      <c r="W13" s="7">
+        <v>87</v>
+      </c>
+      <c r="X13" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>82</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>502</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>577</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>235</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>8</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>4</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>17</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>66</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="86"/>
+      <c r="C14" s="7">
+        <v>2692</v>
+      </c>
+      <c r="D14" s="7">
+        <v>252</v>
+      </c>
+      <c r="E14" s="7">
+        <v>1449</v>
+      </c>
+      <c r="F14" s="7">
+        <v>611</v>
+      </c>
+      <c r="G14" s="7">
+        <v>11</v>
+      </c>
+      <c r="H14" s="7">
+        <v>3</v>
+      </c>
+      <c r="I14" s="7">
+        <v>32</v>
+      </c>
+      <c r="J14" s="7">
+        <v>50</v>
+      </c>
+      <c r="K14" s="7">
+        <v>78</v>
+      </c>
+      <c r="L14" s="7">
+        <v>0</v>
+      </c>
+      <c r="M14" s="7">
+        <v>1</v>
+      </c>
+      <c r="N14" s="7">
+        <v>205</v>
+      </c>
+      <c r="O14" s="7">
+        <v>2330</v>
+      </c>
+      <c r="P14" s="7">
+        <v>2298</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>524</v>
+      </c>
+      <c r="R14" s="7">
+        <v>50</v>
+      </c>
+      <c r="S14" s="7">
         <v>57</v>
       </c>
-      <c r="AA8" s="100">
-[...27 lines deleted...]
-        <v>261</v>
+      <c r="T14" s="7">
+        <v>1458</v>
+      </c>
+      <c r="U14" s="7">
+        <v>156</v>
+      </c>
+      <c r="V14" s="7">
+        <v>53</v>
+      </c>
+      <c r="W14" s="7">
+        <v>32</v>
+      </c>
+      <c r="X14" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>15</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>9</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>8</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>711</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>856</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>627</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>35</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>178</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>152</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>21</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>53</v>
       </c>
     </row>
-    <row r="9" spans="1:36" s="113" customFormat="1">
-      <c r="A9" s="68" t="s">
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="86"/>
+      <c r="C15" s="7">
+        <v>301</v>
+      </c>
+      <c r="D15" s="7">
+        <v>14</v>
+      </c>
+      <c r="E15" s="7">
+        <v>185</v>
+      </c>
+      <c r="F15" s="7">
+        <v>76</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>1</v>
+      </c>
+      <c r="I15" s="7">
+        <v>0</v>
+      </c>
+      <c r="J15" s="7">
+        <v>1</v>
+      </c>
+      <c r="K15" s="7">
+        <v>2</v>
+      </c>
+      <c r="L15" s="7">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
+        <v>22</v>
+      </c>
+      <c r="O15" s="7">
+        <v>248</v>
+      </c>
+      <c r="P15" s="7">
+        <v>235</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>60</v>
+      </c>
+      <c r="R15" s="7">
+        <v>6</v>
+      </c>
+      <c r="S15" s="7">
+        <v>3</v>
+      </c>
+      <c r="T15" s="7">
+        <v>122</v>
+      </c>
+      <c r="U15" s="7">
+        <v>19</v>
+      </c>
+      <c r="V15" s="7">
+        <v>25</v>
+      </c>
+      <c r="W15" s="7">
+        <v>13</v>
+      </c>
+      <c r="X15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>107</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>46</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>103</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>9</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="7">
+        <v>298</v>
+      </c>
+      <c r="D16" s="7">
+        <v>19</v>
+      </c>
+      <c r="E16" s="7">
+        <v>166</v>
+      </c>
+      <c r="F16" s="7">
+        <v>93</v>
+      </c>
+      <c r="G16" s="7">
+        <v>1</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7">
+        <v>0</v>
+      </c>
+      <c r="K16" s="7">
+        <v>6</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7">
+        <v>13</v>
+      </c>
+      <c r="O16" s="7">
+        <v>244</v>
+      </c>
+      <c r="P16" s="7">
+        <v>220</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>46</v>
+      </c>
+      <c r="R16" s="7">
+        <v>5</v>
+      </c>
+      <c r="S16" s="7">
+        <v>9</v>
+      </c>
+      <c r="T16" s="7">
+        <v>124</v>
+      </c>
+      <c r="U16" s="7">
+        <v>26</v>
+      </c>
+      <c r="V16" s="7">
+        <v>10</v>
+      </c>
+      <c r="W16" s="7">
+        <v>24</v>
+      </c>
+      <c r="X16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>23</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>75</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>127</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>29</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>6</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>19</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="86"/>
+      <c r="C17" s="7">
+        <v>301</v>
+      </c>
+      <c r="D17" s="7">
         <v>27</v>
       </c>
-      <c r="B9" s="69"/>
-[...12 lines deleted...]
-      <c r="G9" s="101">
+      <c r="E17" s="7">
+        <v>185</v>
+      </c>
+      <c r="F17" s="7">
+        <v>74</v>
+      </c>
+      <c r="G17" s="7">
+        <v>1</v>
+      </c>
+      <c r="H17" s="7">
+        <v>2</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7">
+        <v>2</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7">
+        <v>0</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
+        <v>10</v>
+      </c>
+      <c r="O17" s="7">
+        <v>267</v>
+      </c>
+      <c r="P17" s="7">
+        <v>263</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>52</v>
+      </c>
+      <c r="R17" s="7">
+        <v>2</v>
+      </c>
+      <c r="S17" s="7">
+        <v>7</v>
+      </c>
+      <c r="T17" s="7">
+        <v>161</v>
+      </c>
+      <c r="U17" s="7">
+        <v>25</v>
+      </c>
+      <c r="V17" s="7">
+        <v>16</v>
+      </c>
+      <c r="W17" s="7">
+        <v>4</v>
+      </c>
+      <c r="X17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>120</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>126</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>62</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>6</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="101">
+      <c r="B18" s="86"/>
+      <c r="C18" s="7">
+        <v>1023</v>
+      </c>
+      <c r="D18" s="7">
+        <v>41</v>
+      </c>
+      <c r="E18" s="7">
+        <v>766</v>
+      </c>
+      <c r="F18" s="7">
+        <v>167</v>
+      </c>
+      <c r="G18" s="7">
+        <v>3</v>
+      </c>
+      <c r="H18" s="7">
+        <v>1</v>
+      </c>
+      <c r="I18" s="7">
+        <v>1</v>
+      </c>
+      <c r="J18" s="7">
+        <v>3</v>
+      </c>
+      <c r="K18" s="7">
+        <v>5</v>
+      </c>
+      <c r="L18" s="7">
+        <v>0</v>
+      </c>
+      <c r="M18" s="7">
+        <v>0</v>
+      </c>
+      <c r="N18" s="7">
+        <v>36</v>
+      </c>
+      <c r="O18" s="7">
+        <v>928</v>
+      </c>
+      <c r="P18" s="7">
+        <v>902</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>182</v>
+      </c>
+      <c r="R18" s="7">
+        <v>9</v>
+      </c>
+      <c r="S18" s="7">
+        <v>27</v>
+      </c>
+      <c r="T18" s="7">
+        <v>553</v>
+      </c>
+      <c r="U18" s="7">
+        <v>99</v>
+      </c>
+      <c r="V18" s="7">
+        <v>32</v>
+      </c>
+      <c r="W18" s="7">
+        <v>26</v>
+      </c>
+      <c r="X18" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>22</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>258</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>495</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>398</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>15</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>6</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>9</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="86"/>
+      <c r="C19" s="7">
+        <v>520</v>
+      </c>
+      <c r="D19" s="7">
+        <v>29</v>
+      </c>
+      <c r="E19" s="7">
+        <v>308</v>
+      </c>
+      <c r="F19" s="7">
+        <v>130</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0</v>
+      </c>
+      <c r="H19" s="7">
+        <v>2</v>
+      </c>
+      <c r="I19" s="7">
+        <v>0</v>
+      </c>
+      <c r="J19" s="7">
+        <v>4</v>
+      </c>
+      <c r="K19" s="7">
+        <v>10</v>
+      </c>
+      <c r="L19" s="7">
+        <v>0</v>
+      </c>
+      <c r="M19" s="7">
+        <v>1</v>
+      </c>
+      <c r="N19" s="7">
+        <v>36</v>
+      </c>
+      <c r="O19" s="7">
+        <v>455</v>
+      </c>
+      <c r="P19" s="7">
+        <v>416</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>96</v>
+      </c>
+      <c r="R19" s="7">
+        <v>9</v>
+      </c>
+      <c r="S19" s="7">
+        <v>6</v>
+      </c>
+      <c r="T19" s="7">
+        <v>262</v>
+      </c>
+      <c r="U19" s="7">
+        <v>29</v>
+      </c>
+      <c r="V19" s="7">
+        <v>14</v>
+      </c>
+      <c r="W19" s="7">
+        <v>39</v>
+      </c>
+      <c r="X19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>39</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>129</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>89</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>186</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>44</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>17</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>40</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="7">
+        <v>446</v>
+      </c>
+      <c r="D20" s="7">
+        <v>34</v>
+      </c>
+      <c r="E20" s="7">
+        <v>279</v>
+      </c>
+      <c r="F20" s="7">
+        <v>93</v>
+      </c>
+      <c r="G20" s="7">
+        <v>4</v>
+      </c>
+      <c r="H20" s="7">
+        <v>2</v>
+      </c>
+      <c r="I20" s="7">
+        <v>4</v>
+      </c>
+      <c r="J20" s="7">
+        <v>0</v>
+      </c>
+      <c r="K20" s="7">
+        <v>3</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="7">
+        <v>27</v>
+      </c>
+      <c r="O20" s="7">
+        <v>404</v>
+      </c>
+      <c r="P20" s="7">
+        <v>383</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>73</v>
+      </c>
+      <c r="R20" s="7">
+        <v>2</v>
+      </c>
+      <c r="S20" s="7">
+        <v>6</v>
+      </c>
+      <c r="T20" s="7">
+        <v>250</v>
+      </c>
+      <c r="U20" s="7">
+        <v>36</v>
+      </c>
+      <c r="V20" s="7">
+        <v>16</v>
+      </c>
+      <c r="W20" s="7">
         <v>21</v>
       </c>
-      <c r="I9" s="101">
+      <c r="X20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="7">
         <v>19</v>
       </c>
-      <c r="J9" s="101">
-[...23 lines deleted...]
-      <c r="R9" s="101">
+      <c r="AB20" s="7">
+        <v>102</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>130</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>179</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>21</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>14</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="7">
+        <v>340</v>
+      </c>
+      <c r="D21" s="7">
+        <v>21</v>
+      </c>
+      <c r="E21" s="7">
+        <v>225</v>
+      </c>
+      <c r="F21" s="7">
+        <v>72</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1</v>
+      </c>
+      <c r="H21" s="7">
+        <v>1</v>
+      </c>
+      <c r="I21" s="7">
+        <v>0</v>
+      </c>
+      <c r="J21" s="7">
+        <v>2</v>
+      </c>
+      <c r="K21" s="7">
+        <v>3</v>
+      </c>
+      <c r="L21" s="7">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7">
+        <v>0</v>
+      </c>
+      <c r="N21" s="7">
+        <v>15</v>
+      </c>
+      <c r="O21" s="7">
+        <v>281</v>
+      </c>
+      <c r="P21" s="7">
+        <v>277</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>53</v>
+      </c>
+      <c r="R21" s="7">
+        <v>0</v>
+      </c>
+      <c r="S21" s="7">
+        <v>5</v>
+      </c>
+      <c r="T21" s="7">
+        <v>169</v>
+      </c>
+      <c r="U21" s="7">
+        <v>30</v>
+      </c>
+      <c r="V21" s="7">
+        <v>20</v>
+      </c>
+      <c r="W21" s="7">
+        <v>4</v>
+      </c>
+      <c r="X21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>90</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>106</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>116</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="86"/>
+      <c r="C22" s="7">
+        <v>483</v>
+      </c>
+      <c r="D22" s="7">
+        <v>45</v>
+      </c>
+      <c r="E22" s="7">
+        <v>313</v>
+      </c>
+      <c r="F22" s="7">
+        <v>82</v>
+      </c>
+      <c r="G22" s="7">
+        <v>0</v>
+      </c>
+      <c r="H22" s="7">
+        <v>1</v>
+      </c>
+      <c r="I22" s="7">
+        <v>1</v>
+      </c>
+      <c r="J22" s="7">
+        <v>1</v>
+      </c>
+      <c r="K22" s="7">
+        <v>6</v>
+      </c>
+      <c r="L22" s="7">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7">
+        <v>0</v>
+      </c>
+      <c r="N22" s="7">
+        <v>34</v>
+      </c>
+      <c r="O22" s="7">
+        <v>432</v>
+      </c>
+      <c r="P22" s="7">
+        <v>413</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>97</v>
+      </c>
+      <c r="R22" s="7">
+        <v>4</v>
+      </c>
+      <c r="S22" s="7">
+        <v>18</v>
+      </c>
+      <c r="T22" s="7">
+        <v>173</v>
+      </c>
+      <c r="U22" s="7">
+        <v>37</v>
+      </c>
+      <c r="V22" s="7">
+        <v>84</v>
+      </c>
+      <c r="W22" s="7">
+        <v>19</v>
+      </c>
+      <c r="X22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>18</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>163</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>209</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>93</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>7</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>16</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="86"/>
+      <c r="C23" s="7">
+        <v>202</v>
+      </c>
+      <c r="D23" s="7">
+        <v>25</v>
+      </c>
+      <c r="E23" s="7">
+        <v>116</v>
+      </c>
+      <c r="F23" s="7">
+        <v>43</v>
+      </c>
+      <c r="G23" s="7">
+        <v>1</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
+      <c r="I23" s="7">
+        <v>0</v>
+      </c>
+      <c r="J23" s="7">
+        <v>0</v>
+      </c>
+      <c r="K23" s="7">
+        <v>6</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>11</v>
+      </c>
+      <c r="O23" s="7">
+        <v>173</v>
+      </c>
+      <c r="P23" s="7">
+        <v>170</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>24</v>
+      </c>
+      <c r="R23" s="7">
+        <v>4</v>
+      </c>
+      <c r="S23" s="7">
+        <v>4</v>
+      </c>
+      <c r="T23" s="7">
+        <v>109</v>
+      </c>
+      <c r="U23" s="7">
+        <v>14</v>
+      </c>
+      <c r="V23" s="7">
+        <v>15</v>
+      </c>
+      <c r="W23" s="7">
+        <v>3</v>
+      </c>
+      <c r="X23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>62</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>57</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>83</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>7</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="86"/>
+      <c r="C24" s="7">
+        <v>267</v>
+      </c>
+      <c r="D24" s="7">
+        <v>23</v>
+      </c>
+      <c r="E24" s="7">
+        <v>124</v>
+      </c>
+      <c r="F24" s="7">
+        <v>84</v>
+      </c>
+      <c r="G24" s="7">
+        <v>3</v>
+      </c>
+      <c r="H24" s="7">
+        <v>2</v>
+      </c>
+      <c r="I24" s="7">
+        <v>2</v>
+      </c>
+      <c r="J24" s="7">
+        <v>1</v>
+      </c>
+      <c r="K24" s="7">
+        <v>5</v>
+      </c>
+      <c r="L24" s="7">
+        <v>0</v>
+      </c>
+      <c r="M24" s="7">
+        <v>0</v>
+      </c>
+      <c r="N24" s="7">
+        <v>23</v>
+      </c>
+      <c r="O24" s="7">
+        <v>241</v>
+      </c>
+      <c r="P24" s="7">
+        <v>198</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>59</v>
+      </c>
+      <c r="R24" s="7">
+        <v>2</v>
+      </c>
+      <c r="S24" s="7">
+        <v>7</v>
+      </c>
+      <c r="T24" s="7">
+        <v>108</v>
+      </c>
+      <c r="U24" s="7">
+        <v>14</v>
+      </c>
+      <c r="V24" s="7">
+        <v>8</v>
+      </c>
+      <c r="W24" s="7">
+        <v>43</v>
+      </c>
+      <c r="X24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>43</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>91</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>111</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>37</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>14</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>18</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>22</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="7">
+        <v>61</v>
+      </c>
+      <c r="D25" s="7">
+        <v>10</v>
+      </c>
+      <c r="E25" s="7">
+        <v>44</v>
+      </c>
+      <c r="F25" s="7">
+        <v>4</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0</v>
+      </c>
+      <c r="I25" s="7">
+        <v>0</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0</v>
+      </c>
+      <c r="K25" s="7">
+        <v>0</v>
+      </c>
+      <c r="L25" s="7">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7">
+        <v>0</v>
+      </c>
+      <c r="N25" s="7">
+        <v>3</v>
+      </c>
+      <c r="O25" s="7">
+        <v>56</v>
+      </c>
+      <c r="P25" s="7">
+        <v>52</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>11</v>
+      </c>
+      <c r="R25" s="7">
+        <v>1</v>
+      </c>
+      <c r="S25" s="7">
+        <v>2</v>
+      </c>
+      <c r="T25" s="7">
+        <v>35</v>
+      </c>
+      <c r="U25" s="7">
+        <v>3</v>
+      </c>
+      <c r="V25" s="7">
+        <v>0</v>
+      </c>
+      <c r="W25" s="7">
+        <v>4</v>
+      </c>
+      <c r="X25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>17</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>16</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>33</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>2</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="7">
+        <v>305</v>
+      </c>
+      <c r="D26" s="7">
+        <v>10</v>
+      </c>
+      <c r="E26" s="7">
+        <v>181</v>
+      </c>
+      <c r="F26" s="7">
+        <v>99</v>
+      </c>
+      <c r="G26" s="7">
+        <v>0</v>
+      </c>
+      <c r="H26" s="7">
+        <v>1</v>
+      </c>
+      <c r="I26" s="7">
+        <v>1</v>
+      </c>
+      <c r="J26" s="7">
+        <v>1</v>
+      </c>
+      <c r="K26" s="7">
+        <v>2</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>10</v>
+      </c>
+      <c r="O26" s="7">
+        <v>262</v>
+      </c>
+      <c r="P26" s="7">
+        <v>250</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>62</v>
+      </c>
+      <c r="R26" s="7">
+        <v>8</v>
+      </c>
+      <c r="S26" s="7">
+        <v>3</v>
+      </c>
+      <c r="T26" s="7">
+        <v>158</v>
+      </c>
+      <c r="U26" s="7">
+        <v>17</v>
+      </c>
+      <c r="V26" s="7">
+        <v>2</v>
+      </c>
+      <c r="W26" s="7">
+        <v>12</v>
+      </c>
+      <c r="X26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>105</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>150</v>
+      </c>
+      <c r="AD26" s="7">
+        <v>63</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="7">
+        <v>209</v>
+      </c>
+      <c r="D27" s="7">
+        <v>15</v>
+      </c>
+      <c r="E27" s="7">
+        <v>123</v>
+      </c>
+      <c r="F27" s="7">
+        <v>59</v>
+      </c>
+      <c r="G27" s="7">
+        <v>1</v>
+      </c>
+      <c r="H27" s="7">
+        <v>0</v>
+      </c>
+      <c r="I27" s="7">
+        <v>0</v>
+      </c>
+      <c r="J27" s="7">
+        <v>0</v>
+      </c>
+      <c r="K27" s="7">
+        <v>0</v>
+      </c>
+      <c r="L27" s="7">
+        <v>0</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>11</v>
+      </c>
+      <c r="O27" s="7">
+        <v>181</v>
+      </c>
+      <c r="P27" s="7">
+        <v>172</v>
+      </c>
+      <c r="Q27" s="7">
         <v>55</v>
       </c>
-      <c r="S9" s="101">
-[...17 lines deleted...]
-      <c r="Y9" s="101">
+      <c r="R27" s="7">
+        <v>4</v>
+      </c>
+      <c r="S27" s="7">
+        <v>2</v>
+      </c>
+      <c r="T27" s="7">
+        <v>93</v>
+      </c>
+      <c r="U27" s="7">
+        <v>13</v>
+      </c>
+      <c r="V27" s="7">
+        <v>5</v>
+      </c>
+      <c r="W27" s="7">
+        <v>9</v>
+      </c>
+      <c r="X27" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>96</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>73</v>
+      </c>
+      <c r="AD27" s="7">
+        <v>19</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>7</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A28" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="86"/>
+      <c r="C28" s="7">
+        <v>210</v>
+      </c>
+      <c r="D28" s="7">
+        <v>13</v>
+      </c>
+      <c r="E28" s="7">
+        <v>110</v>
+      </c>
+      <c r="F28" s="7">
+        <v>67</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0</v>
+      </c>
+      <c r="H28" s="7">
+        <v>2</v>
+      </c>
+      <c r="I28" s="7">
+        <v>1</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0</v>
+      </c>
+      <c r="K28" s="7">
+        <v>2</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
+        <v>15</v>
+      </c>
+      <c r="O28" s="7">
+        <v>169</v>
+      </c>
+      <c r="P28" s="7">
+        <v>163</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>29</v>
+      </c>
+      <c r="R28" s="7">
+        <v>1</v>
+      </c>
+      <c r="S28" s="7">
+        <v>6</v>
+      </c>
+      <c r="T28" s="7">
+        <v>99</v>
+      </c>
+      <c r="U28" s="7">
+        <v>17</v>
+      </c>
+      <c r="V28" s="7">
         <v>11</v>
       </c>
-      <c r="Z9" s="101">
+      <c r="W28" s="7">
+        <v>6</v>
+      </c>
+      <c r="X28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>5</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>75</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>81</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>32</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="7">
         <v>7</v>
       </c>
-      <c r="AA9" s="101">
-[...14 lines deleted...]
-      <c r="AF9" s="101">
+      <c r="AH28" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="86"/>
+      <c r="C29" s="7">
+        <v>26</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1</v>
+      </c>
+      <c r="E29" s="7">
+        <v>20</v>
+      </c>
+      <c r="F29" s="7">
+        <v>4</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0</v>
+      </c>
+      <c r="M29" s="7">
+        <v>0</v>
+      </c>
+      <c r="N29" s="7">
+        <v>1</v>
+      </c>
+      <c r="O29" s="7">
+        <v>23</v>
+      </c>
+      <c r="P29" s="7">
         <v>22</v>
       </c>
-      <c r="AG9" s="101">
-[...9 lines deleted...]
-        <v>98</v>
+      <c r="Q29" s="7">
+        <v>3</v>
+      </c>
+      <c r="R29" s="7">
+        <v>0</v>
+      </c>
+      <c r="S29" s="7">
+        <v>4</v>
+      </c>
+      <c r="T29" s="7">
+        <v>12</v>
+      </c>
+      <c r="U29" s="7">
+        <v>0</v>
+      </c>
+      <c r="V29" s="7">
+        <v>3</v>
+      </c>
+      <c r="W29" s="7">
+        <v>1</v>
+      </c>
+      <c r="X29" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="7">
+        <v>14</v>
+      </c>
+      <c r="AC29" s="7">
+        <v>8</v>
+      </c>
+      <c r="AD29" s="7">
+        <v>2</v>
+      </c>
+      <c r="AE29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:36" s="113" customFormat="1">
-[...104 lines deleted...]
-        <v>6</v>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A30" s="110" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="111"/>
+      <c r="C30" s="8">
+        <v>1</v>
+      </c>
+      <c r="D30" s="9">
+        <v>0</v>
+      </c>
+      <c r="E30" s="9">
+        <v>0</v>
+      </c>
+      <c r="F30" s="9">
+        <v>0</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+      <c r="H30" s="9">
+        <v>0</v>
+      </c>
+      <c r="I30" s="9">
+        <v>0</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0</v>
+      </c>
+      <c r="L30" s="9">
+        <v>0</v>
+      </c>
+      <c r="M30" s="9">
+        <v>0</v>
+      </c>
+      <c r="N30" s="9">
+        <v>1</v>
+      </c>
+      <c r="O30" s="9">
+        <v>1</v>
+      </c>
+      <c r="P30" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>0</v>
+      </c>
+      <c r="R30" s="9">
+        <v>0</v>
+      </c>
+      <c r="S30" s="9">
+        <v>0</v>
+      </c>
+      <c r="T30" s="9">
+        <v>1</v>
+      </c>
+      <c r="U30" s="9">
+        <v>0</v>
+      </c>
+      <c r="V30" s="9">
+        <v>0</v>
+      </c>
+      <c r="W30" s="9">
+        <v>0</v>
+      </c>
+      <c r="X30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="9">
+        <v>1</v>
+      </c>
+      <c r="AH30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="9">
+        <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:36" s="113" customFormat="1">
-[...2159 lines deleted...]
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="55">
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
@@ -7615,336 +7680,336 @@
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:V5"/>
     <mergeCell ref="W5:AA5"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD61D21A-410B-412F-BF4E-5F9DF3AA5680}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FD9592A-6386-43AF-A8CD-5A046D351627}">
   <dimension ref="A1:AJ32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="M12" sqref="M12"/>
+      <selection pane="bottomRight" activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.125" customWidth="1"/>
+    <col min="1" max="1" width="5.5" customWidth="1"/>
+    <col min="2" max="2" width="16.5" customWidth="1"/>
+    <col min="3" max="3" width="9.75" customWidth="1"/>
     <col min="4" max="4" width="7.25" customWidth="1"/>
     <col min="5" max="6" width="6.75" customWidth="1"/>
     <col min="7" max="7" width="8.875" customWidth="1"/>
     <col min="8" max="8" width="6.75" customWidth="1"/>
     <col min="9" max="9" width="9.5" customWidth="1"/>
     <col min="10" max="10" width="8.5" customWidth="1"/>
     <col min="12" max="12" width="6.75" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="14" max="18" width="6.75" customWidth="1"/>
     <col min="19" max="19" width="7.75" customWidth="1"/>
     <col min="20" max="29" width="6.75" customWidth="1"/>
     <col min="30" max="30" width="8.625" customWidth="1"/>
     <col min="31" max="35" width="6.75" customWidth="1"/>
     <col min="36" max="36" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="19.5">
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:36" s="16" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A3" s="83" t="s">
+    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="84"/>
-      <c r="C3" s="75" t="s">
+      <c r="B3" s="101"/>
+      <c r="C3" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="D3" s="76"/>
-[...10 lines deleted...]
-      <c r="O3" s="75" t="s">
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="76"/>
-[...11 lines deleted...]
-      <c r="AB3" s="75" t="s">
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="92" t="s">
         <v>60</v>
       </c>
-      <c r="AC3" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="76"/>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="93"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="93"/>
     </row>
-    <row r="4" spans="1:36" s="16" customFormat="1" ht="14.25" customHeight="1">
-[...5 lines deleted...]
-      <c r="D4" s="78" t="s">
+    <row r="4" spans="1:36" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="89"/>
-[...9 lines deleted...]
-      <c r="O4" s="91" t="s">
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="92"/>
-[...11 lines deleted...]
-      <c r="AB4" s="75" t="s">
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="AC4" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="76"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
     </row>
-    <row r="5" spans="1:36" s="16" customFormat="1" ht="18" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="66" t="s">
+    <row r="5" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="102"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="66" t="s">
+      <c r="E5" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="66" t="s">
+      <c r="F5" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="66" t="s">
+      <c r="G5" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="66" t="s">
+      <c r="H5" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="66" t="s">
+      <c r="I5" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="66" t="s">
+      <c r="J5" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="K5" s="66" t="s">
+      <c r="K5" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="L5" s="66" t="s">
+      <c r="L5" s="83" t="s">
         <v>51</v>
       </c>
-      <c r="M5" s="66" t="s">
+      <c r="M5" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="66" t="s">
-[...5 lines deleted...]
-      <c r="P5" s="74" t="s">
+      <c r="N5" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="Q5" s="74"/>
-[...5 lines deleted...]
-      <c r="W5" s="75" t="s">
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="92" t="s">
         <v>53</v>
       </c>
-      <c r="X5" s="76"/>
-[...3 lines deleted...]
-      <c r="AB5" s="70" t="s">
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="87" t="s">
         <v>62</v>
       </c>
-      <c r="AC5" s="70" t="s">
+      <c r="AC5" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="AD5" s="70" t="s">
+      <c r="AD5" s="87" t="s">
         <v>64</v>
       </c>
-      <c r="AE5" s="70" t="s">
+      <c r="AE5" s="87" t="s">
         <v>65</v>
       </c>
-      <c r="AF5" s="70" t="s">
+      <c r="AF5" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="AG5" s="70" t="s">
+      <c r="AG5" s="87" t="s">
         <v>67</v>
       </c>
-      <c r="AH5" s="70" t="s">
+      <c r="AH5" s="87" t="s">
         <v>68</v>
       </c>
-      <c r="AI5" s="70" t="s">
+      <c r="AI5" s="87" t="s">
         <v>69</v>
       </c>
-      <c r="AJ5" s="78" t="s">
+      <c r="AJ5" s="95" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75">
-[...14 lines deleted...]
-      <c r="O6" s="73"/>
+    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.15">
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="90"/>
       <c r="P6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="S6" s="23" t="s">
         <v>54</v>
       </c>
       <c r="T6" s="23" t="s">
         <v>55</v>
       </c>
       <c r="U6" s="23" t="s">
         <v>56</v>
       </c>
       <c r="V6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="W6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="X6" s="23" t="s">
         <v>57</v>
       </c>
       <c r="Y6" s="23" t="s">
         <v>58</v>
       </c>
       <c r="Z6" s="23" t="s">
         <v>59</v>
       </c>
       <c r="AA6" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="AB6" s="70"/>
-[...7 lines deleted...]
-      <c r="AJ6" s="78"/>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="95"/>
     </row>
-    <row r="7" spans="1:36" s="16" customFormat="1" ht="23.25" hidden="1" customHeight="1">
-      <c r="A7" s="79" t="s">
+    <row r="7" spans="1:36" s="16" customFormat="1" ht="40.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="80"/>
+      <c r="B7" s="97"/>
       <c r="C7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>79</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>74</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>72</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>71</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>75</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>84</v>
       </c>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="17" t="s">
@@ -7968,2540 +8033,2540 @@
       <c r="U7" s="18"/>
       <c r="V7" s="18"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="18"/>
       <c r="AA7" s="18"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17" t="s">
         <v>83</v>
       </c>
       <c r="AE7" s="18"/>
       <c r="AF7" s="18"/>
       <c r="AG7" s="26" t="s">
         <v>81</v>
       </c>
       <c r="AH7" s="26" t="s">
         <v>82</v>
       </c>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="10" customFormat="1">
-      <c r="A8" s="81" t="s">
+    <row r="8" spans="1:36" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="82"/>
-[...12 lines deleted...]
-      <c r="G8" s="14">
+      <c r="B8" s="99"/>
+      <c r="C8" s="42">
+        <v>30576</v>
+      </c>
+      <c r="D8" s="42">
+        <v>2069</v>
+      </c>
+      <c r="E8" s="42">
+        <v>18317</v>
+      </c>
+      <c r="F8" s="42">
+        <v>7310</v>
+      </c>
+      <c r="G8" s="42">
+        <v>104</v>
+      </c>
+      <c r="H8" s="42">
+        <v>101</v>
+      </c>
+      <c r="I8" s="42">
+        <v>148</v>
+      </c>
+      <c r="J8" s="42">
+        <v>303</v>
+      </c>
+      <c r="K8" s="42">
+        <v>360</v>
+      </c>
+      <c r="L8" s="42">
+        <v>2</v>
+      </c>
+      <c r="M8" s="42">
+        <v>1</v>
+      </c>
+      <c r="N8" s="42">
+        <v>1861</v>
+      </c>
+      <c r="O8" s="42">
+        <v>26684</v>
+      </c>
+      <c r="P8" s="42">
+        <v>25475</v>
+      </c>
+      <c r="Q8" s="42">
+        <v>5878</v>
+      </c>
+      <c r="R8" s="42">
+        <v>449</v>
+      </c>
+      <c r="S8" s="42">
+        <v>612</v>
+      </c>
+      <c r="T8" s="42">
+        <v>15218</v>
+      </c>
+      <c r="U8" s="42">
+        <v>2169</v>
+      </c>
+      <c r="V8" s="42">
+        <v>1149</v>
+      </c>
+      <c r="W8" s="42">
+        <v>808</v>
+      </c>
+      <c r="X8" s="42">
+        <v>3</v>
+      </c>
+      <c r="Y8" s="42">
+        <v>97</v>
+      </c>
+      <c r="Z8" s="42">
+        <v>57</v>
+      </c>
+      <c r="AA8" s="43">
+        <v>651</v>
+      </c>
+      <c r="AB8" s="42">
+        <v>10181</v>
+      </c>
+      <c r="AC8" s="42">
+        <v>12093</v>
+      </c>
+      <c r="AD8" s="42">
+        <v>6807</v>
+      </c>
+      <c r="AE8" s="42">
+        <v>362</v>
+      </c>
+      <c r="AF8" s="42">
+        <v>104</v>
+      </c>
+      <c r="AG8" s="42">
+        <v>1113</v>
+      </c>
+      <c r="AH8" s="42">
+        <v>481</v>
+      </c>
+      <c r="AI8" s="42">
+        <v>588</v>
+      </c>
+      <c r="AJ8" s="42">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="44">
+        <v>4735</v>
+      </c>
+      <c r="D9" s="44">
+        <v>321</v>
+      </c>
+      <c r="E9" s="44">
+        <v>2725</v>
+      </c>
+      <c r="F9" s="44">
+        <v>1168</v>
+      </c>
+      <c r="G9" s="44">
+        <v>13</v>
+      </c>
+      <c r="H9" s="44">
+        <v>21</v>
+      </c>
+      <c r="I9" s="44">
+        <v>19</v>
+      </c>
+      <c r="J9" s="44">
+        <v>50</v>
+      </c>
+      <c r="K9" s="44">
+        <v>40</v>
+      </c>
+      <c r="L9" s="44">
+        <v>1</v>
+      </c>
+      <c r="M9" s="44">
+        <v>0</v>
+      </c>
+      <c r="N9" s="44">
+        <v>377</v>
+      </c>
+      <c r="O9" s="44">
+        <v>4131</v>
+      </c>
+      <c r="P9" s="44">
+        <v>3805</v>
+      </c>
+      <c r="Q9" s="44">
+        <v>984</v>
+      </c>
+      <c r="R9" s="44">
         <v>55</v>
       </c>
-      <c r="H8" s="14">
+      <c r="S9" s="44">
+        <v>100</v>
+      </c>
+      <c r="T9" s="44">
+        <v>2237</v>
+      </c>
+      <c r="U9" s="44">
+        <v>256</v>
+      </c>
+      <c r="V9" s="44">
+        <v>173</v>
+      </c>
+      <c r="W9" s="44">
+        <v>201</v>
+      </c>
+      <c r="X9" s="44">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="44">
+        <v>11</v>
+      </c>
+      <c r="Z9" s="44">
+        <v>7</v>
+      </c>
+      <c r="AA9" s="44">
+        <v>181</v>
+      </c>
+      <c r="AB9" s="44">
+        <v>1753</v>
+      </c>
+      <c r="AC9" s="44">
+        <v>1856</v>
+      </c>
+      <c r="AD9" s="44">
+        <v>805</v>
+      </c>
+      <c r="AE9" s="44">
+        <v>62</v>
+      </c>
+      <c r="AF9" s="44">
+        <v>22</v>
+      </c>
+      <c r="AG9" s="44">
+        <v>340</v>
+      </c>
+      <c r="AH9" s="44">
+        <v>19</v>
+      </c>
+      <c r="AI9" s="44">
+        <v>100</v>
+      </c>
+      <c r="AJ9" s="44">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="86"/>
+      <c r="C10" s="44">
+        <v>3221</v>
+      </c>
+      <c r="D10" s="44">
+        <v>236</v>
+      </c>
+      <c r="E10" s="44">
+        <v>1910</v>
+      </c>
+      <c r="F10" s="44">
+        <v>844</v>
+      </c>
+      <c r="G10" s="44">
+        <v>10</v>
+      </c>
+      <c r="H10" s="44">
+        <v>19</v>
+      </c>
+      <c r="I10" s="44">
+        <v>14</v>
+      </c>
+      <c r="J10" s="44">
+        <v>7</v>
+      </c>
+      <c r="K10" s="44">
+        <v>24</v>
+      </c>
+      <c r="L10" s="44">
+        <v>0</v>
+      </c>
+      <c r="M10" s="44">
+        <v>0</v>
+      </c>
+      <c r="N10" s="44">
+        <v>157</v>
+      </c>
+      <c r="O10" s="44">
+        <v>2760</v>
+      </c>
+      <c r="P10" s="44">
+        <v>2684</v>
+      </c>
+      <c r="Q10" s="44">
+        <v>687</v>
+      </c>
+      <c r="R10" s="44">
+        <v>52</v>
+      </c>
+      <c r="S10" s="44">
+        <v>72</v>
+      </c>
+      <c r="T10" s="44">
+        <v>1522</v>
+      </c>
+      <c r="U10" s="44">
+        <v>233</v>
+      </c>
+      <c r="V10" s="44">
+        <v>118</v>
+      </c>
+      <c r="W10" s="44">
+        <v>71</v>
+      </c>
+      <c r="X10" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="44">
+        <v>17</v>
+      </c>
+      <c r="Z10" s="44">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="44">
+        <v>52</v>
+      </c>
+      <c r="AB10" s="44">
+        <v>1410</v>
+      </c>
+      <c r="AC10" s="44">
+        <v>1613</v>
+      </c>
+      <c r="AD10" s="44">
+        <v>160</v>
+      </c>
+      <c r="AE10" s="44">
+        <v>34</v>
+      </c>
+      <c r="AF10" s="44">
+        <v>13</v>
+      </c>
+      <c r="AG10" s="44">
+        <v>31</v>
+      </c>
+      <c r="AH10" s="44">
+        <v>5</v>
+      </c>
+      <c r="AI10" s="44">
+        <v>2</v>
+      </c>
+      <c r="AJ10" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="44">
+        <v>2259</v>
+      </c>
+      <c r="D11" s="44">
+        <v>133</v>
+      </c>
+      <c r="E11" s="44">
+        <v>1434</v>
+      </c>
+      <c r="F11" s="44">
+        <v>540</v>
+      </c>
+      <c r="G11" s="44">
+        <v>9</v>
+      </c>
+      <c r="H11" s="44">
+        <v>4</v>
+      </c>
+      <c r="I11" s="44">
+        <v>1</v>
+      </c>
+      <c r="J11" s="44">
+        <v>3</v>
+      </c>
+      <c r="K11" s="44">
+        <v>16</v>
+      </c>
+      <c r="L11" s="44">
+        <v>0</v>
+      </c>
+      <c r="M11" s="44">
+        <v>0</v>
+      </c>
+      <c r="N11" s="44">
+        <v>119</v>
+      </c>
+      <c r="O11" s="44">
+        <v>1970</v>
+      </c>
+      <c r="P11" s="44">
+        <v>1936</v>
+      </c>
+      <c r="Q11" s="44">
+        <v>406</v>
+      </c>
+      <c r="R11" s="44">
+        <v>32</v>
+      </c>
+      <c r="S11" s="44">
+        <v>50</v>
+      </c>
+      <c r="T11" s="44">
+        <v>1263</v>
+      </c>
+      <c r="U11" s="44">
+        <v>155</v>
+      </c>
+      <c r="V11" s="44">
+        <v>30</v>
+      </c>
+      <c r="W11" s="44">
+        <v>29</v>
+      </c>
+      <c r="X11" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="44">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="44">
+        <v>4</v>
+      </c>
+      <c r="AA11" s="44">
+        <v>14</v>
+      </c>
+      <c r="AB11" s="44">
+        <v>914</v>
+      </c>
+      <c r="AC11" s="44">
+        <v>1136</v>
+      </c>
+      <c r="AD11" s="44">
+        <v>187</v>
+      </c>
+      <c r="AE11" s="44">
+        <v>24</v>
+      </c>
+      <c r="AF11" s="44">
+        <v>13</v>
+      </c>
+      <c r="AG11" s="44">
+        <v>29</v>
+      </c>
+      <c r="AH11" s="44">
+        <v>5</v>
+      </c>
+      <c r="AI11" s="44">
+        <v>6</v>
+      </c>
+      <c r="AJ11" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="86"/>
+      <c r="C12" s="44">
+        <v>3285</v>
+      </c>
+      <c r="D12" s="44">
+        <v>136</v>
+      </c>
+      <c r="E12" s="44">
+        <v>2133</v>
+      </c>
+      <c r="F12" s="44">
+        <v>769</v>
+      </c>
+      <c r="G12" s="44">
+        <v>19</v>
+      </c>
+      <c r="H12" s="44">
+        <v>29</v>
+      </c>
+      <c r="I12" s="44">
+        <v>3</v>
+      </c>
+      <c r="J12" s="44">
+        <v>23</v>
+      </c>
+      <c r="K12" s="44">
+        <v>29</v>
+      </c>
+      <c r="L12" s="44">
+        <v>0</v>
+      </c>
+      <c r="M12" s="44">
+        <v>0</v>
+      </c>
+      <c r="N12" s="44">
+        <v>144</v>
+      </c>
+      <c r="O12" s="44">
+        <v>2853</v>
+      </c>
+      <c r="P12" s="44">
+        <v>2816</v>
+      </c>
+      <c r="Q12" s="44">
+        <v>642</v>
+      </c>
+      <c r="R12" s="44">
+        <v>52</v>
+      </c>
+      <c r="S12" s="44">
+        <v>69</v>
+      </c>
+      <c r="T12" s="44">
+        <v>1759</v>
+      </c>
+      <c r="U12" s="44">
+        <v>222</v>
+      </c>
+      <c r="V12" s="44">
+        <v>72</v>
+      </c>
+      <c r="W12" s="44">
+        <v>36</v>
+      </c>
+      <c r="X12" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="44">
+        <v>11</v>
+      </c>
+      <c r="Z12" s="44">
+        <v>8</v>
+      </c>
+      <c r="AA12" s="44">
+        <v>17</v>
+      </c>
+      <c r="AB12" s="44">
+        <v>974</v>
+      </c>
+      <c r="AC12" s="44">
+        <v>1149</v>
+      </c>
+      <c r="AD12" s="44">
+        <v>1090</v>
+      </c>
+      <c r="AE12" s="44">
+        <v>35</v>
+      </c>
+      <c r="AF12" s="44">
+        <v>8</v>
+      </c>
+      <c r="AG12" s="44">
+        <v>25</v>
+      </c>
+      <c r="AH12" s="44">
+        <v>5</v>
+      </c>
+      <c r="AI12" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="44">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="44">
+        <v>2317</v>
+      </c>
+      <c r="D13" s="44">
+        <v>161</v>
+      </c>
+      <c r="E13" s="44">
+        <v>1201</v>
+      </c>
+      <c r="F13" s="44">
+        <v>712</v>
+      </c>
+      <c r="G13" s="44">
+        <v>6</v>
+      </c>
+      <c r="H13" s="44">
+        <v>1</v>
+      </c>
+      <c r="I13" s="44">
+        <v>9</v>
+      </c>
+      <c r="J13" s="44">
+        <v>23</v>
+      </c>
+      <c r="K13" s="44">
+        <v>52</v>
+      </c>
+      <c r="L13" s="44">
+        <v>0</v>
+      </c>
+      <c r="M13" s="44">
+        <v>0</v>
+      </c>
+      <c r="N13" s="44">
+        <v>152</v>
+      </c>
+      <c r="O13" s="44">
+        <v>2004</v>
+      </c>
+      <c r="P13" s="44">
+        <v>1853</v>
+      </c>
+      <c r="Q13" s="44">
+        <v>445</v>
+      </c>
+      <c r="R13" s="44">
+        <v>46</v>
+      </c>
+      <c r="S13" s="44">
+        <v>33</v>
+      </c>
+      <c r="T13" s="44">
+        <v>1103</v>
+      </c>
+      <c r="U13" s="44">
+        <v>168</v>
+      </c>
+      <c r="V13" s="44">
+        <v>58</v>
+      </c>
+      <c r="W13" s="44">
+        <v>92</v>
+      </c>
+      <c r="X13" s="44">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="44">
+        <v>11</v>
+      </c>
+      <c r="Z13" s="44">
+        <v>9</v>
+      </c>
+      <c r="AA13" s="44">
+        <v>71</v>
+      </c>
+      <c r="AB13" s="44">
+        <v>873</v>
+      </c>
+      <c r="AC13" s="44">
+        <v>970</v>
+      </c>
+      <c r="AD13" s="44">
+        <v>329</v>
+      </c>
+      <c r="AE13" s="44">
+        <v>16</v>
+      </c>
+      <c r="AF13" s="44">
+        <v>10</v>
+      </c>
+      <c r="AG13" s="44">
+        <v>28</v>
+      </c>
+      <c r="AH13" s="44">
+        <v>17</v>
+      </c>
+      <c r="AI13" s="44">
+        <v>109</v>
+      </c>
+      <c r="AJ13" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="86"/>
+      <c r="C14" s="44">
+        <v>4893</v>
+      </c>
+      <c r="D14" s="44">
+        <v>475</v>
+      </c>
+      <c r="E14" s="44">
+        <v>2570</v>
+      </c>
+      <c r="F14" s="44">
+        <v>1100</v>
+      </c>
+      <c r="G14" s="44">
+        <v>19</v>
+      </c>
+      <c r="H14" s="44">
+        <v>2</v>
+      </c>
+      <c r="I14" s="44">
+        <v>63</v>
+      </c>
+      <c r="J14" s="44">
+        <v>152</v>
+      </c>
+      <c r="K14" s="44">
+        <v>99</v>
+      </c>
+      <c r="L14" s="44">
+        <v>0</v>
+      </c>
+      <c r="M14" s="44">
+        <v>1</v>
+      </c>
+      <c r="N14" s="44">
+        <v>412</v>
+      </c>
+      <c r="O14" s="44">
+        <v>4268</v>
+      </c>
+      <c r="P14" s="44">
+        <v>4216</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>967</v>
+      </c>
+      <c r="R14" s="44">
+        <v>74</v>
+      </c>
+      <c r="S14" s="44">
+        <v>88</v>
+      </c>
+      <c r="T14" s="44">
+        <v>2740</v>
+      </c>
+      <c r="U14" s="44">
+        <v>260</v>
+      </c>
+      <c r="V14" s="44">
+        <v>87</v>
+      </c>
+      <c r="W14" s="44">
+        <v>49</v>
+      </c>
+      <c r="X14" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="44">
+        <v>10</v>
+      </c>
+      <c r="Z14" s="44">
+        <v>14</v>
+      </c>
+      <c r="AA14" s="44">
+        <v>25</v>
+      </c>
+      <c r="AB14" s="44">
+        <v>1324</v>
+      </c>
+      <c r="AC14" s="44">
+        <v>1648</v>
+      </c>
+      <c r="AD14" s="44">
+        <v>1110</v>
+      </c>
+      <c r="AE14" s="44">
+        <v>80</v>
+      </c>
+      <c r="AF14" s="44">
+        <v>11</v>
+      </c>
+      <c r="AG14" s="44">
+        <v>360</v>
+      </c>
+      <c r="AH14" s="44">
+        <v>290</v>
+      </c>
+      <c r="AI14" s="44">
+        <v>42</v>
+      </c>
+      <c r="AJ14" s="44">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="86"/>
+      <c r="C15" s="44">
+        <v>502</v>
+      </c>
+      <c r="D15" s="44">
+        <v>28</v>
+      </c>
+      <c r="E15" s="44">
+        <v>321</v>
+      </c>
+      <c r="F15" s="44">
+        <v>122</v>
+      </c>
+      <c r="G15" s="44">
+        <v>2</v>
+      </c>
+      <c r="H15" s="44">
+        <v>1</v>
+      </c>
+      <c r="I15" s="44">
+        <v>2</v>
+      </c>
+      <c r="J15" s="44">
+        <v>2</v>
+      </c>
+      <c r="K15" s="44">
+        <v>2</v>
+      </c>
+      <c r="L15" s="44">
+        <v>0</v>
+      </c>
+      <c r="M15" s="44">
+        <v>0</v>
+      </c>
+      <c r="N15" s="44">
+        <v>22</v>
+      </c>
+      <c r="O15" s="44">
+        <v>414</v>
+      </c>
+      <c r="P15" s="44">
+        <v>390</v>
+      </c>
+      <c r="Q15" s="44">
+        <v>92</v>
+      </c>
+      <c r="R15" s="44">
+        <v>6</v>
+      </c>
+      <c r="S15" s="44">
+        <v>10</v>
+      </c>
+      <c r="T15" s="44">
+        <v>223</v>
+      </c>
+      <c r="U15" s="44">
+        <v>41</v>
+      </c>
+      <c r="V15" s="44">
+        <v>18</v>
+      </c>
+      <c r="W15" s="44">
+        <v>14</v>
+      </c>
+      <c r="X15" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="44">
+        <v>3</v>
+      </c>
+      <c r="Z15" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="44">
+        <v>11</v>
+      </c>
+      <c r="AB15" s="44">
+        <v>152</v>
+      </c>
+      <c r="AC15" s="44">
+        <v>46</v>
+      </c>
+      <c r="AD15" s="44">
+        <v>231</v>
+      </c>
+      <c r="AE15" s="44">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="44">
+        <v>3</v>
+      </c>
+      <c r="AG15" s="44">
+        <v>12</v>
+      </c>
+      <c r="AH15" s="44">
+        <v>6</v>
+      </c>
+      <c r="AI15" s="44">
+        <v>10</v>
+      </c>
+      <c r="AJ15" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="44">
+        <v>625</v>
+      </c>
+      <c r="D16" s="44">
+        <v>45</v>
+      </c>
+      <c r="E16" s="44">
+        <v>366</v>
+      </c>
+      <c r="F16" s="44">
+        <v>173</v>
+      </c>
+      <c r="G16" s="44">
+        <v>2</v>
+      </c>
+      <c r="H16" s="44">
+        <v>2</v>
+      </c>
+      <c r="I16" s="44">
+        <v>2</v>
+      </c>
+      <c r="J16" s="44">
+        <v>2</v>
+      </c>
+      <c r="K16" s="44">
+        <v>4</v>
+      </c>
+      <c r="L16" s="44">
+        <v>0</v>
+      </c>
+      <c r="M16" s="44">
+        <v>0</v>
+      </c>
+      <c r="N16" s="44">
+        <v>29</v>
+      </c>
+      <c r="O16" s="44">
+        <v>526</v>
+      </c>
+      <c r="P16" s="44">
+        <v>500</v>
+      </c>
+      <c r="Q16" s="44">
+        <v>100</v>
+      </c>
+      <c r="R16" s="44">
+        <v>3</v>
+      </c>
+      <c r="S16" s="44">
+        <v>8</v>
+      </c>
+      <c r="T16" s="44">
+        <v>319</v>
+      </c>
+      <c r="U16" s="44">
+        <v>50</v>
+      </c>
+      <c r="V16" s="44">
+        <v>20</v>
+      </c>
+      <c r="W16" s="44">
+        <v>17</v>
+      </c>
+      <c r="X16" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="44">
+        <v>15</v>
+      </c>
+      <c r="AB16" s="44">
+        <v>194</v>
+      </c>
+      <c r="AC16" s="44">
+        <v>291</v>
+      </c>
+      <c r="AD16" s="44">
+        <v>80</v>
+      </c>
+      <c r="AE16" s="44">
+        <v>34</v>
+      </c>
+      <c r="AF16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="44">
+        <v>20</v>
+      </c>
+      <c r="AH16" s="44">
+        <v>10</v>
+      </c>
+      <c r="AI16" s="44">
+        <v>25</v>
+      </c>
+      <c r="AJ16" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="86"/>
+      <c r="C17" s="44">
+        <v>520</v>
+      </c>
+      <c r="D17" s="44">
+        <v>31</v>
+      </c>
+      <c r="E17" s="44">
+        <v>329</v>
+      </c>
+      <c r="F17" s="44">
+        <v>140</v>
+      </c>
+      <c r="G17" s="44">
+        <v>1</v>
+      </c>
+      <c r="H17" s="44">
+        <v>1</v>
+      </c>
+      <c r="I17" s="44">
+        <v>2</v>
+      </c>
+      <c r="J17" s="44">
+        <v>0</v>
+      </c>
+      <c r="K17" s="44">
+        <v>0</v>
+      </c>
+      <c r="L17" s="44">
+        <v>0</v>
+      </c>
+      <c r="M17" s="44">
+        <v>0</v>
+      </c>
+      <c r="N17" s="44">
+        <v>16</v>
+      </c>
+      <c r="O17" s="44">
+        <v>478</v>
+      </c>
+      <c r="P17" s="44">
+        <v>463</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>112</v>
+      </c>
+      <c r="R17" s="44">
+        <v>6</v>
+      </c>
+      <c r="S17" s="44">
+        <v>7</v>
+      </c>
+      <c r="T17" s="44">
+        <v>245</v>
+      </c>
+      <c r="U17" s="44">
+        <v>36</v>
+      </c>
+      <c r="V17" s="44">
+        <v>57</v>
+      </c>
+      <c r="W17" s="44">
+        <v>12</v>
+      </c>
+      <c r="X17" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="44">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="44">
+        <v>8</v>
+      </c>
+      <c r="AB17" s="44">
+        <v>199</v>
+      </c>
+      <c r="AC17" s="44">
+        <v>250</v>
+      </c>
+      <c r="AD17" s="44">
+        <v>129</v>
+      </c>
+      <c r="AE17" s="44">
+        <v>7</v>
+      </c>
+      <c r="AF17" s="44">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="44">
+        <v>12</v>
+      </c>
+      <c r="AH17" s="44">
+        <v>7</v>
+      </c>
+      <c r="AI17" s="44">
+        <v>8</v>
+      </c>
+      <c r="AJ17" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="86"/>
+      <c r="C18" s="44">
+        <v>2010</v>
+      </c>
+      <c r="D18" s="44">
+        <v>73</v>
+      </c>
+      <c r="E18" s="44">
+        <v>1490</v>
+      </c>
+      <c r="F18" s="44">
+        <v>317</v>
+      </c>
+      <c r="G18" s="44">
+        <v>6</v>
+      </c>
+      <c r="H18" s="44">
+        <v>0</v>
+      </c>
+      <c r="I18" s="44">
+        <v>4</v>
+      </c>
+      <c r="J18" s="44">
+        <v>15</v>
+      </c>
+      <c r="K18" s="44">
+        <v>16</v>
+      </c>
+      <c r="L18" s="44">
+        <v>0</v>
+      </c>
+      <c r="M18" s="44">
+        <v>0</v>
+      </c>
+      <c r="N18" s="44">
+        <v>89</v>
+      </c>
+      <c r="O18" s="44">
+        <v>1828</v>
+      </c>
+      <c r="P18" s="44">
+        <v>1775</v>
+      </c>
+      <c r="Q18" s="44">
+        <v>377</v>
+      </c>
+      <c r="R18" s="44">
+        <v>23</v>
+      </c>
+      <c r="S18" s="44">
+        <v>30</v>
+      </c>
+      <c r="T18" s="44">
+        <v>1061</v>
+      </c>
+      <c r="U18" s="44">
+        <v>192</v>
+      </c>
+      <c r="V18" s="44">
+        <v>92</v>
+      </c>
+      <c r="W18" s="44">
+        <v>34</v>
+      </c>
+      <c r="X18" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="44">
+        <v>5</v>
+      </c>
+      <c r="Z18" s="44">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="44">
+        <v>26</v>
+      </c>
+      <c r="AB18" s="44">
+        <v>515</v>
+      </c>
+      <c r="AC18" s="44">
+        <v>1030</v>
+      </c>
+      <c r="AD18" s="44">
+        <v>769</v>
+      </c>
+      <c r="AE18" s="44">
+        <v>12</v>
+      </c>
+      <c r="AF18" s="44">
+        <v>4</v>
+      </c>
+      <c r="AG18" s="44">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="44">
+        <v>12</v>
+      </c>
+      <c r="AI18" s="44">
+        <v>27</v>
+      </c>
+      <c r="AJ18" s="44">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="86"/>
+      <c r="C19" s="44">
+        <v>972</v>
+      </c>
+      <c r="D19" s="44">
+        <v>65</v>
+      </c>
+      <c r="E19" s="44">
+        <v>553</v>
+      </c>
+      <c r="F19" s="44">
+        <v>247</v>
+      </c>
+      <c r="G19" s="44">
+        <v>5</v>
+      </c>
+      <c r="H19" s="44">
+        <v>2</v>
+      </c>
+      <c r="I19" s="44">
+        <v>8</v>
+      </c>
+      <c r="J19" s="44">
+        <v>14</v>
+      </c>
+      <c r="K19" s="44">
+        <v>15</v>
+      </c>
+      <c r="L19" s="44">
+        <v>0</v>
+      </c>
+      <c r="M19" s="44">
+        <v>0</v>
+      </c>
+      <c r="N19" s="44">
+        <v>63</v>
+      </c>
+      <c r="O19" s="44">
+        <v>856</v>
+      </c>
+      <c r="P19" s="44">
+        <v>749</v>
+      </c>
+      <c r="Q19" s="44">
+        <v>133</v>
+      </c>
+      <c r="R19" s="44">
+        <v>14</v>
+      </c>
+      <c r="S19" s="44">
+        <v>15</v>
+      </c>
+      <c r="T19" s="44">
+        <v>511</v>
+      </c>
+      <c r="U19" s="44">
+        <v>61</v>
+      </c>
+      <c r="V19" s="44">
+        <v>15</v>
+      </c>
+      <c r="W19" s="44">
+        <v>65</v>
+      </c>
+      <c r="X19" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="44">
+        <v>2</v>
+      </c>
+      <c r="Z19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="44">
+        <v>63</v>
+      </c>
+      <c r="AB19" s="44">
+        <v>232</v>
+      </c>
+      <c r="AC19" s="44">
+        <v>139</v>
+      </c>
+      <c r="AD19" s="44">
+        <v>332</v>
+      </c>
+      <c r="AE19" s="44">
+        <v>9</v>
+      </c>
+      <c r="AF19" s="44">
+        <v>4</v>
+      </c>
+      <c r="AG19" s="44">
+        <v>79</v>
+      </c>
+      <c r="AH19" s="44">
         <v>43</v>
       </c>
-      <c r="I8" s="14">
-[...29 lines deleted...]
-      <c r="S8" s="14">
+      <c r="AI19" s="44">
+        <v>99</v>
+      </c>
+      <c r="AJ19" s="44">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="44">
+        <v>1029</v>
+      </c>
+      <c r="D20" s="44">
+        <v>74</v>
+      </c>
+      <c r="E20" s="44">
+        <v>680</v>
+      </c>
+      <c r="F20" s="44">
+        <v>196</v>
+      </c>
+      <c r="G20" s="44">
+        <v>2</v>
+      </c>
+      <c r="H20" s="44">
+        <v>4</v>
+      </c>
+      <c r="I20" s="44">
+        <v>7</v>
+      </c>
+      <c r="J20" s="44">
+        <v>2</v>
+      </c>
+      <c r="K20" s="44">
+        <v>12</v>
+      </c>
+      <c r="L20" s="44">
+        <v>0</v>
+      </c>
+      <c r="M20" s="44">
+        <v>0</v>
+      </c>
+      <c r="N20" s="44">
+        <v>52</v>
+      </c>
+      <c r="O20" s="44">
+        <v>916</v>
+      </c>
+      <c r="P20" s="44">
+        <v>840</v>
+      </c>
+      <c r="Q20" s="44">
+        <v>146</v>
+      </c>
+      <c r="R20" s="44">
+        <v>18</v>
+      </c>
+      <c r="S20" s="44">
+        <v>27</v>
+      </c>
+      <c r="T20" s="44">
+        <v>491</v>
+      </c>
+      <c r="U20" s="44">
+        <v>135</v>
+      </c>
+      <c r="V20" s="44">
+        <v>23</v>
+      </c>
+      <c r="W20" s="44">
+        <v>43</v>
+      </c>
+      <c r="X20" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="44">
+        <v>2</v>
+      </c>
+      <c r="Z20" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="44">
+        <v>40</v>
+      </c>
+      <c r="AB20" s="44">
+        <v>214</v>
+      </c>
+      <c r="AC20" s="44">
+        <v>308</v>
+      </c>
+      <c r="AD20" s="44">
+        <v>432</v>
+      </c>
+      <c r="AE20" s="44">
+        <v>6</v>
+      </c>
+      <c r="AF20" s="44">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="44">
+        <v>48</v>
+      </c>
+      <c r="AH20" s="44">
+        <v>17</v>
+      </c>
+      <c r="AI20" s="44">
+        <v>38</v>
+      </c>
+      <c r="AJ20" s="44">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="44">
+        <v>710</v>
+      </c>
+      <c r="D21" s="44">
+        <v>30</v>
+      </c>
+      <c r="E21" s="44">
+        <v>455</v>
+      </c>
+      <c r="F21" s="44">
+        <v>149</v>
+      </c>
+      <c r="G21" s="44">
+        <v>1</v>
+      </c>
+      <c r="H21" s="44">
+        <v>1</v>
+      </c>
+      <c r="I21" s="44">
+        <v>1</v>
+      </c>
+      <c r="J21" s="44">
+        <v>0</v>
+      </c>
+      <c r="K21" s="44">
+        <v>17</v>
+      </c>
+      <c r="L21" s="44">
+        <v>0</v>
+      </c>
+      <c r="M21" s="44">
+        <v>0</v>
+      </c>
+      <c r="N21" s="44">
+        <v>56</v>
+      </c>
+      <c r="O21" s="44">
+        <v>623</v>
+      </c>
+      <c r="P21" s="44">
+        <v>608</v>
+      </c>
+      <c r="Q21" s="44">
+        <v>144</v>
+      </c>
+      <c r="R21" s="44">
+        <v>10</v>
+      </c>
+      <c r="S21" s="44">
+        <v>10</v>
+      </c>
+      <c r="T21" s="44">
+        <v>319</v>
+      </c>
+      <c r="U21" s="44">
+        <v>86</v>
+      </c>
+      <c r="V21" s="44">
+        <v>39</v>
+      </c>
+      <c r="W21" s="44">
+        <v>10</v>
+      </c>
+      <c r="X21" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="44">
+        <v>9</v>
+      </c>
+      <c r="AB21" s="44">
+        <v>220</v>
+      </c>
+      <c r="AC21" s="44">
+        <v>249</v>
+      </c>
+      <c r="AD21" s="44">
         <v>268</v>
       </c>
-      <c r="T8" s="14">
-[...14 lines deleted...]
-      <c r="Y8" s="14">
+      <c r="AE21" s="44">
+        <v>6</v>
+      </c>
+      <c r="AF21" s="44">
+        <v>2</v>
+      </c>
+      <c r="AG21" s="44">
+        <v>16</v>
+      </c>
+      <c r="AH21" s="44">
+        <v>3</v>
+      </c>
+      <c r="AI21" s="44">
+        <v>9</v>
+      </c>
+      <c r="AJ21" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="86"/>
+      <c r="C22" s="44">
+        <v>1031</v>
+      </c>
+      <c r="D22" s="44">
+        <v>87</v>
+      </c>
+      <c r="E22" s="44">
+        <v>680</v>
+      </c>
+      <c r="F22" s="44">
+        <v>188</v>
+      </c>
+      <c r="G22" s="44">
+        <v>1</v>
+      </c>
+      <c r="H22" s="44">
+        <v>2</v>
+      </c>
+      <c r="I22" s="44">
+        <v>3</v>
+      </c>
+      <c r="J22" s="44">
+        <v>2</v>
+      </c>
+      <c r="K22" s="44">
+        <v>17</v>
+      </c>
+      <c r="L22" s="44">
+        <v>0</v>
+      </c>
+      <c r="M22" s="44">
+        <v>0</v>
+      </c>
+      <c r="N22" s="44">
+        <v>51</v>
+      </c>
+      <c r="O22" s="44">
+        <v>893</v>
+      </c>
+      <c r="P22" s="44">
+        <v>836</v>
+      </c>
+      <c r="Q22" s="44">
+        <v>190</v>
+      </c>
+      <c r="R22" s="44">
+        <v>12</v>
+      </c>
+      <c r="S22" s="44">
+        <v>22</v>
+      </c>
+      <c r="T22" s="44">
+        <v>249</v>
+      </c>
+      <c r="U22" s="44">
+        <v>84</v>
+      </c>
+      <c r="V22" s="44">
+        <v>279</v>
+      </c>
+      <c r="W22" s="44">
+        <v>47</v>
+      </c>
+      <c r="X22" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="44">
+        <v>4</v>
+      </c>
+      <c r="Z22" s="44">
+        <v>5</v>
+      </c>
+      <c r="AA22" s="44">
+        <v>38</v>
+      </c>
+      <c r="AB22" s="44">
+        <v>338</v>
+      </c>
+      <c r="AC22" s="44">
+        <v>379</v>
+      </c>
+      <c r="AD22" s="44">
+        <v>251</v>
+      </c>
+      <c r="AE22" s="44">
+        <v>6</v>
+      </c>
+      <c r="AF22" s="44">
+        <v>4</v>
+      </c>
+      <c r="AG22" s="44">
+        <v>29</v>
+      </c>
+      <c r="AH22" s="44">
+        <v>6</v>
+      </c>
+      <c r="AI22" s="44">
+        <v>10</v>
+      </c>
+      <c r="AJ22" s="44">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="86"/>
+      <c r="C23" s="44">
+        <v>362</v>
+      </c>
+      <c r="D23" s="44">
+        <v>41</v>
+      </c>
+      <c r="E23" s="44">
+        <v>233</v>
+      </c>
+      <c r="F23" s="44">
+        <v>61</v>
+      </c>
+      <c r="G23" s="44">
+        <v>3</v>
+      </c>
+      <c r="H23" s="44">
+        <v>0</v>
+      </c>
+      <c r="I23" s="44">
+        <v>2</v>
+      </c>
+      <c r="J23" s="44">
+        <v>3</v>
+      </c>
+      <c r="K23" s="44">
+        <v>2</v>
+      </c>
+      <c r="L23" s="44">
+        <v>0</v>
+      </c>
+      <c r="M23" s="44">
+        <v>0</v>
+      </c>
+      <c r="N23" s="44">
+        <v>17</v>
+      </c>
+      <c r="O23" s="44">
+        <v>323</v>
+      </c>
+      <c r="P23" s="44">
+        <v>315</v>
+      </c>
+      <c r="Q23" s="44">
+        <v>59</v>
+      </c>
+      <c r="R23" s="44">
+        <v>7</v>
+      </c>
+      <c r="S23" s="44">
+        <v>8</v>
+      </c>
+      <c r="T23" s="44">
+        <v>185</v>
+      </c>
+      <c r="U23" s="44">
+        <v>44</v>
+      </c>
+      <c r="V23" s="44">
+        <v>12</v>
+      </c>
+      <c r="W23" s="44">
+        <v>4</v>
+      </c>
+      <c r="X23" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="44">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="44">
+        <v>4</v>
+      </c>
+      <c r="AB23" s="44">
+        <v>115</v>
+      </c>
+      <c r="AC23" s="44">
+        <v>121</v>
+      </c>
+      <c r="AD23" s="44">
+        <v>169</v>
+      </c>
+      <c r="AE23" s="44">
+        <v>4</v>
+      </c>
+      <c r="AF23" s="44">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="44">
+        <v>9</v>
+      </c>
+      <c r="AH23" s="44">
+        <v>4</v>
+      </c>
+      <c r="AI23" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ23" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="86"/>
+      <c r="C24" s="44">
+        <v>613</v>
+      </c>
+      <c r="D24" s="44">
+        <v>63</v>
+      </c>
+      <c r="E24" s="44">
+        <v>291</v>
+      </c>
+      <c r="F24" s="44">
+        <v>196</v>
+      </c>
+      <c r="G24" s="44">
+        <v>1</v>
+      </c>
+      <c r="H24" s="44">
+        <v>7</v>
+      </c>
+      <c r="I24" s="44">
+        <v>2</v>
+      </c>
+      <c r="J24" s="44">
+        <v>3</v>
+      </c>
+      <c r="K24" s="44">
+        <v>6</v>
+      </c>
+      <c r="L24" s="44">
+        <v>1</v>
+      </c>
+      <c r="M24" s="44">
+        <v>0</v>
+      </c>
+      <c r="N24" s="44">
+        <v>43</v>
+      </c>
+      <c r="O24" s="44">
+        <v>528</v>
+      </c>
+      <c r="P24" s="44">
+        <v>437</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>89</v>
+      </c>
+      <c r="R24" s="44">
+        <v>11</v>
+      </c>
+      <c r="S24" s="44">
+        <v>19</v>
+      </c>
+      <c r="T24" s="44">
+        <v>271</v>
+      </c>
+      <c r="U24" s="44">
+        <v>38</v>
+      </c>
+      <c r="V24" s="44">
+        <v>9</v>
+      </c>
+      <c r="W24" s="44">
+        <v>43</v>
+      </c>
+      <c r="X24" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="44">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="44">
+        <v>40</v>
+      </c>
+      <c r="AB24" s="44">
+        <v>201</v>
+      </c>
+      <c r="AC24" s="44">
+        <v>257</v>
+      </c>
+      <c r="AD24" s="44">
+        <v>82</v>
+      </c>
+      <c r="AE24" s="44">
+        <v>5</v>
+      </c>
+      <c r="AF24" s="44">
+        <v>4</v>
+      </c>
+      <c r="AG24" s="44">
+        <v>17</v>
+      </c>
+      <c r="AH24" s="44">
+        <v>7</v>
+      </c>
+      <c r="AI24" s="44">
+        <v>62</v>
+      </c>
+      <c r="AJ24" s="44">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="44">
+        <v>130</v>
+      </c>
+      <c r="D25" s="44">
+        <v>19</v>
+      </c>
+      <c r="E25" s="44">
+        <v>89</v>
+      </c>
+      <c r="F25" s="44">
+        <v>14</v>
+      </c>
+      <c r="G25" s="44">
+        <v>0</v>
+      </c>
+      <c r="H25" s="44">
+        <v>0</v>
+      </c>
+      <c r="I25" s="44">
+        <v>0</v>
+      </c>
+      <c r="J25" s="44">
+        <v>0</v>
+      </c>
+      <c r="K25" s="44">
+        <v>1</v>
+      </c>
+      <c r="L25" s="44">
+        <v>0</v>
+      </c>
+      <c r="M25" s="44">
+        <v>0</v>
+      </c>
+      <c r="N25" s="44">
+        <v>7</v>
+      </c>
+      <c r="O25" s="44">
+        <v>119</v>
+      </c>
+      <c r="P25" s="44">
+        <v>113</v>
+      </c>
+      <c r="Q25" s="44">
+        <v>23</v>
+      </c>
+      <c r="R25" s="44">
+        <v>4</v>
+      </c>
+      <c r="S25" s="44">
+        <v>3</v>
+      </c>
+      <c r="T25" s="44">
+        <v>65</v>
+      </c>
+      <c r="U25" s="44">
+        <v>16</v>
+      </c>
+      <c r="V25" s="44">
+        <v>2</v>
+      </c>
+      <c r="W25" s="44">
+        <v>6</v>
+      </c>
+      <c r="X25" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="44">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="44">
+        <v>6</v>
+      </c>
+      <c r="AB25" s="44">
+        <v>37</v>
+      </c>
+      <c r="AC25" s="44">
+        <v>38</v>
+      </c>
+      <c r="AD25" s="44">
+        <v>73</v>
+      </c>
+      <c r="AE25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AF25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="44">
+        <v>6</v>
+      </c>
+      <c r="AH25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="44">
+        <v>2</v>
+      </c>
+      <c r="AJ25" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="44">
+        <v>522</v>
+      </c>
+      <c r="D26" s="44">
+        <v>14</v>
+      </c>
+      <c r="E26" s="44">
+        <v>336</v>
+      </c>
+      <c r="F26" s="44">
+        <v>144</v>
+      </c>
+      <c r="G26" s="44">
+        <v>3</v>
+      </c>
+      <c r="H26" s="44">
+        <v>3</v>
+      </c>
+      <c r="I26" s="44">
+        <v>1</v>
+      </c>
+      <c r="J26" s="44">
+        <v>1</v>
+      </c>
+      <c r="K26" s="44">
+        <v>2</v>
+      </c>
+      <c r="L26" s="44">
+        <v>0</v>
+      </c>
+      <c r="M26" s="44">
+        <v>0</v>
+      </c>
+      <c r="N26" s="44">
+        <v>18</v>
+      </c>
+      <c r="O26" s="44">
+        <v>460</v>
+      </c>
+      <c r="P26" s="44">
+        <v>442</v>
+      </c>
+      <c r="Q26" s="44">
+        <v>117</v>
+      </c>
+      <c r="R26" s="44">
+        <v>15</v>
+      </c>
+      <c r="S26" s="44">
+        <v>23</v>
+      </c>
+      <c r="T26" s="44">
+        <v>247</v>
+      </c>
+      <c r="U26" s="44">
+        <v>31</v>
+      </c>
+      <c r="V26" s="44">
+        <v>9</v>
+      </c>
+      <c r="W26" s="44">
+        <v>12</v>
+      </c>
+      <c r="X26" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="44">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="44">
+        <v>11</v>
+      </c>
+      <c r="AB26" s="44">
+        <v>196</v>
+      </c>
+      <c r="AC26" s="44">
+        <v>290</v>
+      </c>
+      <c r="AD26" s="44">
+        <v>118</v>
+      </c>
+      <c r="AE26" s="44">
+        <v>8</v>
+      </c>
+      <c r="AF26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="44">
+        <v>20</v>
+      </c>
+      <c r="AH26" s="44">
+        <v>7</v>
+      </c>
+      <c r="AI26" s="44">
+        <v>15</v>
+      </c>
+      <c r="AJ26" s="44">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="44">
+        <v>463</v>
+      </c>
+      <c r="D27" s="44">
+        <v>25</v>
+      </c>
+      <c r="E27" s="44">
+        <v>284</v>
+      </c>
+      <c r="F27" s="44">
+        <v>131</v>
+      </c>
+      <c r="G27" s="44">
+        <v>0</v>
+      </c>
+      <c r="H27" s="44">
+        <v>0</v>
+      </c>
+      <c r="I27" s="44">
+        <v>2</v>
+      </c>
+      <c r="J27" s="44">
+        <v>0</v>
+      </c>
+      <c r="K27" s="44">
+        <v>3</v>
+      </c>
+      <c r="L27" s="44">
+        <v>0</v>
+      </c>
+      <c r="M27" s="44">
+        <v>0</v>
+      </c>
+      <c r="N27" s="44">
+        <v>18</v>
+      </c>
+      <c r="O27" s="44">
+        <v>401</v>
+      </c>
+      <c r="P27" s="44">
+        <v>380</v>
+      </c>
+      <c r="Q27" s="44">
+        <v>112</v>
+      </c>
+      <c r="R27" s="44">
+        <v>7</v>
+      </c>
+      <c r="S27" s="44">
+        <v>6</v>
+      </c>
+      <c r="T27" s="44">
+        <v>220</v>
+      </c>
+      <c r="U27" s="44">
+        <v>23</v>
+      </c>
+      <c r="V27" s="44">
+        <v>12</v>
+      </c>
+      <c r="W27" s="44">
+        <v>15</v>
+      </c>
+      <c r="X27" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="44">
+        <v>14</v>
+      </c>
+      <c r="AB27" s="44">
+        <v>183</v>
+      </c>
+      <c r="AC27" s="44">
+        <v>154</v>
+      </c>
+      <c r="AD27" s="44">
+        <v>87</v>
+      </c>
+      <c r="AE27" s="44">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="44">
+        <v>2</v>
+      </c>
+      <c r="AG27" s="44">
+        <v>4</v>
+      </c>
+      <c r="AH27" s="44">
+        <v>12</v>
+      </c>
+      <c r="AI27" s="44">
+        <v>16</v>
+      </c>
+      <c r="AJ27" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="86"/>
+      <c r="C28" s="44">
+        <v>340</v>
+      </c>
+      <c r="D28" s="44">
+        <v>12</v>
+      </c>
+      <c r="E28" s="44">
+        <v>206</v>
+      </c>
+      <c r="F28" s="44">
+        <v>95</v>
+      </c>
+      <c r="G28" s="44">
+        <v>1</v>
+      </c>
+      <c r="H28" s="44">
+        <v>2</v>
+      </c>
+      <c r="I28" s="44">
+        <v>3</v>
+      </c>
+      <c r="J28" s="44">
+        <v>1</v>
+      </c>
+      <c r="K28" s="44">
+        <v>3</v>
+      </c>
+      <c r="L28" s="44">
+        <v>0</v>
+      </c>
+      <c r="M28" s="44">
+        <v>0</v>
+      </c>
+      <c r="N28" s="44">
+        <v>17</v>
+      </c>
+      <c r="O28" s="44">
+        <v>298</v>
+      </c>
+      <c r="P28" s="44">
+        <v>283</v>
+      </c>
+      <c r="Q28" s="44">
         <v>49</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="R28" s="44">
+        <v>2</v>
+      </c>
+      <c r="S28" s="44">
+        <v>10</v>
+      </c>
+      <c r="T28" s="44">
+        <v>180</v>
+      </c>
+      <c r="U28" s="44">
+        <v>31</v>
+      </c>
+      <c r="V28" s="44">
+        <v>11</v>
+      </c>
+      <c r="W28" s="44">
+        <v>8</v>
+      </c>
+      <c r="X28" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="44">
+        <v>6</v>
+      </c>
+      <c r="AB28" s="44">
+        <v>125</v>
+      </c>
+      <c r="AC28" s="44">
+        <v>152</v>
+      </c>
+      <c r="AD28" s="44">
+        <v>95</v>
+      </c>
+      <c r="AE28" s="44">
+        <v>8</v>
+      </c>
+      <c r="AF28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="44">
+        <v>14</v>
+      </c>
+      <c r="AH28" s="44">
+        <v>6</v>
+      </c>
+      <c r="AI28" s="44">
+        <v>6</v>
+      </c>
+      <c r="AJ28" s="44">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="86"/>
+      <c r="C29" s="44">
+        <v>35</v>
+      </c>
+      <c r="D29" s="44">
+        <v>0</v>
+      </c>
+      <c r="E29" s="44">
+        <v>30</v>
+      </c>
+      <c r="F29" s="44">
+        <v>4</v>
+      </c>
+      <c r="G29" s="44">
+        <v>0</v>
+      </c>
+      <c r="H29" s="44">
+        <v>0</v>
+      </c>
+      <c r="I29" s="44">
+        <v>0</v>
+      </c>
+      <c r="J29" s="44">
+        <v>0</v>
+      </c>
+      <c r="K29" s="44">
+        <v>0</v>
+      </c>
+      <c r="L29" s="44">
+        <v>0</v>
+      </c>
+      <c r="M29" s="44">
+        <v>0</v>
+      </c>
+      <c r="N29" s="44">
+        <v>1</v>
+      </c>
+      <c r="O29" s="44">
+        <v>33</v>
+      </c>
+      <c r="P29" s="44">
+        <v>32</v>
+      </c>
+      <c r="Q29" s="44">
+        <v>4</v>
+      </c>
+      <c r="R29" s="44">
+        <v>0</v>
+      </c>
+      <c r="S29" s="44">
+        <v>2</v>
+      </c>
+      <c r="T29" s="44">
+        <v>7</v>
+      </c>
+      <c r="U29" s="44">
+        <v>7</v>
+      </c>
+      <c r="V29" s="44">
+        <v>12</v>
+      </c>
+      <c r="W29" s="44">
+        <v>0</v>
+      </c>
+      <c r="X29" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="44">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="44">
+        <v>12</v>
+      </c>
+      <c r="AC29" s="44">
         <v>16</v>
       </c>
-      <c r="AA8" s="30">
-[...27 lines deleted...]
-        <v>127</v>
+      <c r="AD29" s="44">
+        <v>9</v>
+      </c>
+      <c r="AE29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="44">
+        <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:36">
-[...104 lines deleted...]
-        <v>59</v>
+    <row r="30" spans="1:36" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="110" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="111"/>
+      <c r="C30" s="45">
+        <v>2</v>
+      </c>
+      <c r="D30" s="46">
+        <v>0</v>
+      </c>
+      <c r="E30" s="46">
+        <v>1</v>
+      </c>
+      <c r="F30" s="46">
+        <v>0</v>
+      </c>
+      <c r="G30" s="46">
+        <v>0</v>
+      </c>
+      <c r="H30" s="46">
+        <v>0</v>
+      </c>
+      <c r="I30" s="46">
+        <v>0</v>
+      </c>
+      <c r="J30" s="46">
+        <v>0</v>
+      </c>
+      <c r="K30" s="46">
+        <v>0</v>
+      </c>
+      <c r="L30" s="46">
+        <v>0</v>
+      </c>
+      <c r="M30" s="46">
+        <v>0</v>
+      </c>
+      <c r="N30" s="46">
+        <v>1</v>
+      </c>
+      <c r="O30" s="46">
+        <v>2</v>
+      </c>
+      <c r="P30" s="46">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="46">
+        <v>0</v>
+      </c>
+      <c r="R30" s="46">
+        <v>0</v>
+      </c>
+      <c r="S30" s="46">
+        <v>0</v>
+      </c>
+      <c r="T30" s="46">
+        <v>1</v>
+      </c>
+      <c r="U30" s="46">
+        <v>0</v>
+      </c>
+      <c r="V30" s="46">
+        <v>1</v>
+      </c>
+      <c r="W30" s="46">
+        <v>0</v>
+      </c>
+      <c r="X30" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="46">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="46">
+        <v>1</v>
+      </c>
+      <c r="AD30" s="46">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="46">
+        <v>1</v>
+      </c>
+      <c r="AH30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="46">
+        <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:36">
-[...2267 lines deleted...]
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="55">
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:V5"/>
     <mergeCell ref="W5:AA5"/>
     <mergeCell ref="AH5:AH6"/>
@@ -10526,328 +10591,337 @@
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9D2A2C1-AA79-4EFF-9BE2-C8720005AD74}">
-  <dimension ref="A1:AJ40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD61D21A-410B-412F-BF4E-5F9DF3AA5680}">
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="P20" sqref="P20"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="4" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:XFD1048576"/>
+      <selection pane="topRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.75" customWidth="1"/>
+    <col min="1" max="1" width="5.625" customWidth="1"/>
     <col min="2" max="2" width="13.5" customWidth="1"/>
-    <col min="3" max="3" width="6.75" customWidth="1"/>
+    <col min="3" max="3" width="8.125" customWidth="1"/>
     <col min="4" max="4" width="7.25" customWidth="1"/>
     <col min="5" max="6" width="6.75" customWidth="1"/>
     <col min="7" max="7" width="8.875" customWidth="1"/>
-    <col min="8" max="12" width="6.75" customWidth="1"/>
+    <col min="8" max="8" width="6.75" customWidth="1"/>
+    <col min="9" max="9" width="9.5" customWidth="1"/>
+    <col min="10" max="10" width="8.5" customWidth="1"/>
+    <col min="12" max="12" width="6.75" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
-    <col min="14" max="36" width="6.75" customWidth="1"/>
+    <col min="14" max="18" width="6.75" customWidth="1"/>
+    <col min="19" max="19" width="7.75" customWidth="1"/>
+    <col min="20" max="29" width="6.75" customWidth="1"/>
+    <col min="30" max="30" width="8.625" customWidth="1"/>
+    <col min="31" max="35" width="6.75" customWidth="1"/>
+    <col min="36" max="36" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="19.5">
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="83" t="s">
+    <row r="3" spans="1:36" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="84"/>
-      <c r="C3" s="75" t="s">
+      <c r="B3" s="101"/>
+      <c r="C3" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="D3" s="76"/>
-[...10 lines deleted...]
-      <c r="O3" s="75" t="s">
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="76"/>
-[...11 lines deleted...]
-      <c r="AB3" s="75" t="s">
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="92" t="s">
         <v>60</v>
       </c>
-      <c r="AC3" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="76"/>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="93"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="93"/>
     </row>
-    <row r="4" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="D4" s="78" t="s">
+    <row r="4" spans="1:36" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="89"/>
-[...9 lines deleted...]
-      <c r="O4" s="91" t="s">
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="92"/>
-[...11 lines deleted...]
-      <c r="AB4" s="75" t="s">
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="AC4" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="76"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
     </row>
-    <row r="5" spans="1:36" s="16" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="D5" s="66" t="s">
+    <row r="5" spans="1:36" s="16" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="102"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="66" t="s">
+      <c r="E5" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="66" t="s">
+      <c r="F5" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="66" t="s">
+      <c r="G5" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="66" t="s">
+      <c r="H5" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="66" t="s">
+      <c r="I5" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="66" t="s">
+      <c r="J5" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="K5" s="66" t="s">
+      <c r="K5" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="L5" s="66" t="s">
+      <c r="L5" s="83" t="s">
         <v>51</v>
       </c>
-      <c r="M5" s="66" t="s">
+      <c r="M5" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="66" t="s">
-[...5 lines deleted...]
-      <c r="P5" s="74" t="s">
+      <c r="N5" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="Q5" s="74"/>
-[...5 lines deleted...]
-      <c r="W5" s="75" t="s">
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="92" t="s">
         <v>53</v>
       </c>
-      <c r="X5" s="76"/>
-[...3 lines deleted...]
-      <c r="AB5" s="70" t="s">
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="87" t="s">
         <v>62</v>
       </c>
-      <c r="AC5" s="70" t="s">
+      <c r="AC5" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="AD5" s="70" t="s">
+      <c r="AD5" s="87" t="s">
         <v>64</v>
       </c>
-      <c r="AE5" s="70" t="s">
+      <c r="AE5" s="87" t="s">
         <v>65</v>
       </c>
-      <c r="AF5" s="70" t="s">
+      <c r="AF5" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="AG5" s="70" t="s">
+      <c r="AG5" s="87" t="s">
         <v>67</v>
       </c>
-      <c r="AH5" s="70" t="s">
+      <c r="AH5" s="87" t="s">
         <v>68</v>
       </c>
-      <c r="AI5" s="70" t="s">
+      <c r="AI5" s="87" t="s">
         <v>69</v>
       </c>
-      <c r="AJ5" s="78" t="s">
+      <c r="AJ5" s="95" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75">
-[...14 lines deleted...]
-      <c r="O6" s="73"/>
+    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.15">
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="90"/>
       <c r="P6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="S6" s="23" t="s">
         <v>54</v>
       </c>
       <c r="T6" s="23" t="s">
         <v>55</v>
       </c>
       <c r="U6" s="23" t="s">
         <v>56</v>
       </c>
       <c r="V6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="W6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="X6" s="23" t="s">
         <v>57</v>
       </c>
       <c r="Y6" s="23" t="s">
         <v>58</v>
       </c>
       <c r="Z6" s="23" t="s">
         <v>59</v>
       </c>
       <c r="AA6" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="AB6" s="70"/>
-[...7 lines deleted...]
-      <c r="AJ6" s="78"/>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="95"/>
     </row>
-    <row r="7" spans="1:36" s="16" customFormat="1" ht="49.5" hidden="1" customHeight="1">
-      <c r="A7" s="79" t="s">
+    <row r="7" spans="1:36" s="16" customFormat="1" ht="23.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="80"/>
+      <c r="B7" s="97"/>
       <c r="C7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>79</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>74</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>72</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>71</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>75</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>84</v>
       </c>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="17" t="s">
@@ -10871,2723 +10945,2543 @@
       <c r="U7" s="18"/>
       <c r="V7" s="18"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="18"/>
       <c r="AA7" s="18"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17" t="s">
         <v>83</v>
       </c>
       <c r="AE7" s="18"/>
       <c r="AF7" s="18"/>
       <c r="AG7" s="26" t="s">
         <v>81</v>
       </c>
       <c r="AH7" s="26" t="s">
         <v>82</v>
       </c>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="10" customFormat="1">
-      <c r="A8" s="81" t="s">
+    <row r="8" spans="1:36" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="82"/>
+      <c r="B8" s="99"/>
       <c r="C8" s="14">
-        <v>15872</v>
+        <v>14704</v>
       </c>
       <c r="D8" s="14">
-        <v>1052</v>
+        <v>1017</v>
       </c>
       <c r="E8" s="14">
-        <v>9456</v>
+        <v>8861</v>
       </c>
       <c r="F8" s="14">
-        <v>3847</v>
+        <v>3463</v>
       </c>
       <c r="G8" s="14">
+        <v>55</v>
+      </c>
+      <c r="H8" s="14">
+        <v>43</v>
+      </c>
+      <c r="I8" s="14">
+        <v>81</v>
+      </c>
+      <c r="J8" s="14">
+        <v>137</v>
+      </c>
+      <c r="K8" s="14">
+        <v>174</v>
+      </c>
+      <c r="L8" s="14">
+        <v>0</v>
+      </c>
+      <c r="M8" s="14">
+        <v>1</v>
+      </c>
+      <c r="N8" s="14">
+        <v>872</v>
+      </c>
+      <c r="O8" s="14">
+        <v>12874</v>
+      </c>
+      <c r="P8" s="14">
+        <v>12276</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>2801</v>
+      </c>
+      <c r="R8" s="14">
+        <v>224</v>
+      </c>
+      <c r="S8" s="14">
+        <v>268</v>
+      </c>
+      <c r="T8" s="14">
+        <v>7223</v>
+      </c>
+      <c r="U8" s="14">
+        <v>1169</v>
+      </c>
+      <c r="V8" s="14">
+        <v>591</v>
+      </c>
+      <c r="W8" s="14">
+        <v>598</v>
+      </c>
+      <c r="X8" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="14">
         <v>49</v>
       </c>
-      <c r="H8" s="14">
-[...38 lines deleted...]
-      <c r="U8" s="14">
+      <c r="Z8" s="14">
+        <v>16</v>
+      </c>
+      <c r="AA8" s="30">
+        <v>532</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>4930</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>5882</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>3350</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>174</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>39</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>503</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>237</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>293</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="7">
+        <v>2210</v>
+      </c>
+      <c r="D9" s="7">
+        <v>158</v>
+      </c>
+      <c r="E9" s="7">
+        <v>1263</v>
+      </c>
+      <c r="F9" s="7">
+        <v>534</v>
+      </c>
+      <c r="G9" s="7">
+        <v>7</v>
+      </c>
+      <c r="H9" s="7">
+        <v>7</v>
+      </c>
+      <c r="I9" s="7">
+        <v>11</v>
+      </c>
+      <c r="J9" s="7">
+        <v>26</v>
+      </c>
+      <c r="K9" s="7">
+        <v>22</v>
+      </c>
+      <c r="L9" s="7">
+        <v>0</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>182</v>
+      </c>
+      <c r="O9" s="7">
+        <v>1929</v>
+      </c>
+      <c r="P9" s="7">
+        <v>1758</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>458</v>
+      </c>
+      <c r="R9" s="7">
+        <v>22</v>
+      </c>
+      <c r="S9" s="7">
+        <v>34</v>
+      </c>
+      <c r="T9" s="7">
         <v>1000</v>
       </c>
-      <c r="V8" s="14">
-[...103 lines deleted...]
-      </c>
       <c r="U9" s="7">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="V9" s="7">
-        <v>55</v>
+        <v>118</v>
       </c>
       <c r="W9" s="7">
-        <v>30</v>
+        <v>171</v>
       </c>
       <c r="X9" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y9" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Z9" s="7">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AA9" s="7">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="AB9" s="7">
-        <v>900</v>
+        <v>853</v>
       </c>
       <c r="AC9" s="7">
-        <v>991</v>
+        <v>865</v>
       </c>
       <c r="AD9" s="7">
-        <v>443</v>
+        <v>362</v>
       </c>
       <c r="AE9" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="AF9" s="7">
         <v>11</v>
       </c>
       <c r="AG9" s="7">
-        <v>197</v>
+        <v>143</v>
       </c>
       <c r="AH9" s="7">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="AI9" s="7">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="AJ9" s="7">
-        <v>39</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="10" spans="1:36">
-      <c r="A10" s="68" t="s">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="69"/>
+      <c r="B10" s="86"/>
       <c r="C10" s="7">
-        <v>1726</v>
+        <v>1495</v>
       </c>
       <c r="D10" s="7">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E10" s="7">
-        <v>1021</v>
+        <v>889</v>
       </c>
       <c r="F10" s="7">
-        <v>466</v>
+        <v>378</v>
       </c>
       <c r="G10" s="7">
+        <v>4</v>
+      </c>
+      <c r="H10" s="7">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="I10" s="7">
         <v>7</v>
       </c>
       <c r="J10" s="7">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K10" s="7">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="L10" s="7">
         <v>0</v>
       </c>
       <c r="M10" s="7">
         <v>0</v>
       </c>
       <c r="N10" s="7">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="O10" s="7">
-        <v>1461</v>
+        <v>1299</v>
       </c>
       <c r="P10" s="7">
-        <v>1426</v>
+        <v>1258</v>
       </c>
       <c r="Q10" s="7">
-        <v>375</v>
+        <v>312</v>
       </c>
       <c r="R10" s="7">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="S10" s="7">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="T10" s="7">
-        <v>835</v>
+        <v>687</v>
       </c>
       <c r="U10" s="7">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="V10" s="7">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="W10" s="7">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="X10" s="7">
         <v>0</v>
       </c>
       <c r="Y10" s="7">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="Z10" s="7">
         <v>1</v>
       </c>
       <c r="AA10" s="7">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="AB10" s="7">
-        <v>734</v>
+        <v>676</v>
       </c>
       <c r="AC10" s="7">
-        <v>819</v>
+        <v>794</v>
       </c>
       <c r="AD10" s="7">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="AE10" s="7">
         <v>17</v>
       </c>
       <c r="AF10" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>18</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="7">
+        <v>1086</v>
+      </c>
+      <c r="D11" s="7">
+        <v>53</v>
+      </c>
+      <c r="E11" s="7">
+        <v>713</v>
+      </c>
+      <c r="F11" s="7">
+        <v>259</v>
+      </c>
+      <c r="G11" s="7">
+        <v>3</v>
+      </c>
+      <c r="H11" s="7">
+        <v>2</v>
+      </c>
+      <c r="I11" s="7">
+        <v>1</v>
+      </c>
+      <c r="J11" s="7">
+        <v>2</v>
+      </c>
+      <c r="K11" s="7">
+        <v>6</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7">
+        <v>0</v>
+      </c>
+      <c r="N11" s="7">
+        <v>47</v>
+      </c>
+      <c r="O11" s="7">
+        <v>962</v>
+      </c>
+      <c r="P11" s="7">
+        <v>950</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>187</v>
+      </c>
+      <c r="R11" s="7">
+        <v>14</v>
+      </c>
+      <c r="S11" s="7">
+        <v>24</v>
+      </c>
+      <c r="T11" s="7">
+        <v>641</v>
+      </c>
+      <c r="U11" s="7">
+        <v>72</v>
+      </c>
+      <c r="V11" s="7">
         <v>12</v>
       </c>
-      <c r="AG10" s="7">
-[...76 lines deleted...]
-      </c>
       <c r="W11" s="7">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="X11" s="7">
         <v>0</v>
       </c>
       <c r="Y11" s="7">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="Z11" s="7">
         <v>2</v>
       </c>
       <c r="AA11" s="7">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AB11" s="7">
         <v>457</v>
       </c>
       <c r="AC11" s="7">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="AD11" s="7">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="AE11" s="7">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="AF11" s="7">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="AG11" s="7">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="AH11" s="7">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AI11" s="7">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AJ11" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:36">
-      <c r="A12" s="68" t="s">
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" s="85" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="69"/>
+      <c r="B12" s="86"/>
       <c r="C12" s="7">
-        <v>1690</v>
+        <v>1595</v>
       </c>
       <c r="D12" s="7">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E12" s="7">
-        <v>1093</v>
+        <v>1040</v>
       </c>
       <c r="F12" s="7">
-        <v>414</v>
+        <v>355</v>
       </c>
       <c r="G12" s="7">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="H12" s="7">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="I12" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J12" s="7">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="K12" s="7">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="L12" s="7">
         <v>0</v>
       </c>
       <c r="M12" s="7">
         <v>0</v>
       </c>
       <c r="N12" s="7">
         <v>72</v>
       </c>
       <c r="O12" s="7">
-        <v>1470</v>
+        <v>1383</v>
       </c>
       <c r="P12" s="7">
-        <v>1447</v>
+        <v>1369</v>
       </c>
       <c r="Q12" s="7">
-        <v>308</v>
+        <v>334</v>
       </c>
       <c r="R12" s="7">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="S12" s="7">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="T12" s="7">
-        <v>923</v>
+        <v>836</v>
       </c>
       <c r="U12" s="7">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="V12" s="7">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="W12" s="7">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="X12" s="7">
         <v>0</v>
       </c>
       <c r="Y12" s="7">
+        <v>6</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>6</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>465</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>558</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>528</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>14</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>12</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="7">
+        <v>1173</v>
+      </c>
+      <c r="D13" s="7">
+        <v>74</v>
+      </c>
+      <c r="E13" s="7">
+        <v>646</v>
+      </c>
+      <c r="F13" s="7">
+        <v>340</v>
+      </c>
+      <c r="G13" s="7">
+        <v>4</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7">
+        <v>6</v>
+      </c>
+      <c r="J13" s="7">
+        <v>11</v>
+      </c>
+      <c r="K13" s="7">
+        <v>24</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7">
+        <v>68</v>
+      </c>
+      <c r="O13" s="7">
+        <v>1014</v>
+      </c>
+      <c r="P13" s="7">
+        <v>943</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>215</v>
+      </c>
+      <c r="R13" s="7">
+        <v>24</v>
+      </c>
+      <c r="S13" s="7">
+        <v>15</v>
+      </c>
+      <c r="T13" s="7">
+        <v>562</v>
+      </c>
+      <c r="U13" s="7">
+        <v>100</v>
+      </c>
+      <c r="V13" s="7">
+        <v>27</v>
+      </c>
+      <c r="W13" s="7">
+        <v>71</v>
+      </c>
+      <c r="X13" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>63</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>441</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>493</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>172</v>
+      </c>
+      <c r="AE13" s="7">
         <v>5</v>
-      </c>
-[...124 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AF13" s="7">
         <v>5</v>
       </c>
       <c r="AG13" s="7">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="AH13" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AI13" s="7">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="AJ13" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:36">
-      <c r="A14" s="68" t="s">
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="69"/>
+      <c r="B14" s="86"/>
       <c r="C14" s="7">
-        <v>2571</v>
+        <v>2322</v>
       </c>
       <c r="D14" s="7">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="E14" s="7">
-        <v>1377</v>
+        <v>1193</v>
       </c>
       <c r="F14" s="7">
-        <v>567</v>
+        <v>533</v>
       </c>
       <c r="G14" s="7">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="H14" s="7">
         <v>1</v>
       </c>
       <c r="I14" s="7">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="J14" s="7">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="K14" s="7">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="L14" s="7">
         <v>0</v>
       </c>
       <c r="M14" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N14" s="7">
-        <v>193</v>
+        <v>219</v>
       </c>
       <c r="O14" s="7">
-        <v>2227</v>
+        <v>2041</v>
       </c>
       <c r="P14" s="7">
-        <v>2196</v>
+        <v>2020</v>
       </c>
       <c r="Q14" s="7">
-        <v>537</v>
+        <v>430</v>
       </c>
       <c r="R14" s="7">
+        <v>42</v>
+      </c>
+      <c r="S14" s="7">
+        <v>36</v>
+      </c>
+      <c r="T14" s="7">
+        <v>1348</v>
+      </c>
+      <c r="U14" s="7">
+        <v>127</v>
+      </c>
+      <c r="V14" s="7">
+        <v>37</v>
+      </c>
+      <c r="W14" s="7">
+        <v>21</v>
+      </c>
+      <c r="X14" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>4</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>14</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>637</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>805</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>528</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>35</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>172</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>147</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>30</v>
+      </c>
+      <c r="AJ14" s="7">
         <v>32</v>
       </c>
-      <c r="S14" s="7">
-[...20 lines deleted...]
-      <c r="Z14" s="7">
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="AA14" s="7">
-[...34 lines deleted...]
-      <c r="B15" s="69"/>
+      <c r="B15" s="86"/>
       <c r="C15" s="7">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="D15" s="7">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" s="7">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="F15" s="7">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G15" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H15" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I15" s="7">
         <v>1</v>
       </c>
       <c r="J15" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K15" s="7">
         <v>1</v>
       </c>
       <c r="L15" s="7">
         <v>0</v>
       </c>
       <c r="M15" s="7">
         <v>0</v>
       </c>
       <c r="N15" s="7">
         <v>11</v>
       </c>
       <c r="O15" s="7">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="P15" s="7">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="Q15" s="7">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="R15" s="7">
         <v>3</v>
       </c>
       <c r="S15" s="7">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="T15" s="7">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="U15" s="7">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="V15" s="7">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="W15" s="7">
+        <v>11</v>
+      </c>
+      <c r="X15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7">
         <v>3</v>
       </c>
-      <c r="X15" s="7">
-[...4 lines deleted...]
-      </c>
       <c r="Z15" s="7">
         <v>0</v>
       </c>
       <c r="AA15" s="7">
+        <v>8</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>75</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>22</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>122</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>8</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>2</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="7">
+        <v>297</v>
+      </c>
+      <c r="D16" s="7">
+        <v>25</v>
+      </c>
+      <c r="E16" s="7">
+        <v>174</v>
+      </c>
+      <c r="F16" s="7">
+        <v>85</v>
+      </c>
+      <c r="G16" s="7">
+        <v>1</v>
+      </c>
+      <c r="H16" s="7">
+        <v>1</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7">
+        <v>0</v>
+      </c>
+      <c r="K16" s="7">
+        <v>1</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7">
+        <v>10</v>
+      </c>
+      <c r="O16" s="7">
+        <v>248</v>
+      </c>
+      <c r="P16" s="7">
+        <v>234</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>51</v>
+      </c>
+      <c r="R16" s="7">
         <v>3</v>
-      </c>
-[...79 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S16" s="7">
         <v>4</v>
       </c>
       <c r="T16" s="7">
-        <v>176</v>
+        <v>143</v>
       </c>
       <c r="U16" s="7">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="V16" s="7">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="W16" s="7">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="X16" s="7">
         <v>0</v>
       </c>
       <c r="Y16" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z16" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA16" s="7">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="AB16" s="7">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="AC16" s="7">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AD16" s="7">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="AE16" s="7">
         <v>17</v>
       </c>
       <c r="AF16" s="7">
         <v>0</v>
       </c>
       <c r="AG16" s="7">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="AH16" s="7">
         <v>5</v>
       </c>
       <c r="AI16" s="7">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="AJ16" s="7">
+      <c r="B17" s="86"/>
+      <c r="C17" s="7">
+        <v>253</v>
+      </c>
+      <c r="D17" s="7">
+        <v>17</v>
+      </c>
+      <c r="E17" s="7">
+        <v>160</v>
+      </c>
+      <c r="F17" s="7">
+        <v>64</v>
+      </c>
+      <c r="G17" s="7">
+        <v>1</v>
+      </c>
+      <c r="H17" s="7">
+        <v>1</v>
+      </c>
+      <c r="I17" s="7">
+        <v>1</v>
+      </c>
+      <c r="J17" s="7">
+        <v>0</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7">
+        <v>0</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
+        <v>9</v>
+      </c>
+      <c r="O17" s="7">
+        <v>232</v>
+      </c>
+      <c r="P17" s="7">
+        <v>222</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>52</v>
+      </c>
+      <c r="R17" s="7">
+        <v>2</v>
+      </c>
+      <c r="S17" s="7">
+        <v>5</v>
+      </c>
+      <c r="T17" s="7">
+        <v>116</v>
+      </c>
+      <c r="U17" s="7">
+        <v>17</v>
+      </c>
+      <c r="V17" s="7">
+        <v>30</v>
+      </c>
+      <c r="W17" s="7">
+        <v>10</v>
+      </c>
+      <c r="X17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>97</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>109</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>66</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>6</v>
+      </c>
+      <c r="AJ17" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:36">
-[...108 lines deleted...]
-      <c r="A18" s="68" t="s">
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="69"/>
+      <c r="B18" s="86"/>
       <c r="C18" s="7">
-        <v>1035</v>
+        <v>975</v>
       </c>
       <c r="D18" s="7">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="E18" s="7">
-        <v>777</v>
+        <v>713</v>
       </c>
       <c r="F18" s="7">
-        <v>142</v>
+        <v>175</v>
       </c>
       <c r="G18" s="7">
         <v>3</v>
       </c>
       <c r="H18" s="7">
         <v>0</v>
       </c>
       <c r="I18" s="7">
         <v>2</v>
       </c>
       <c r="J18" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K18" s="7">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="L18" s="7">
         <v>0</v>
       </c>
       <c r="M18" s="7">
         <v>0</v>
       </c>
       <c r="N18" s="7">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="O18" s="7">
-        <v>942</v>
+        <v>886</v>
       </c>
       <c r="P18" s="7">
-        <v>916</v>
+        <v>859</v>
       </c>
       <c r="Q18" s="7">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="R18" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="S18" s="7">
+        <v>16</v>
+      </c>
+      <c r="T18" s="7">
+        <v>494</v>
+      </c>
+      <c r="U18" s="7">
+        <v>107</v>
+      </c>
+      <c r="V18" s="7">
+        <v>45</v>
+      </c>
+      <c r="W18" s="7">
+        <v>27</v>
+      </c>
+      <c r="X18" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>24</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>233</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>497</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>378</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>7</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>6</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI18" s="7">
         <v>14</v>
       </c>
-      <c r="T18" s="7">
-[...8 lines deleted...]
-      <c r="W18" s="7">
+      <c r="AJ18" s="7">
         <v>7</v>
       </c>
-      <c r="X18" s="7">
-[...5 lines deleted...]
-      <c r="Z18" s="7">
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="86"/>
+      <c r="C19" s="7">
+        <v>484</v>
+      </c>
+      <c r="D19" s="7">
+        <v>38</v>
+      </c>
+      <c r="E19" s="7">
+        <v>277</v>
+      </c>
+      <c r="F19" s="7">
+        <v>114</v>
+      </c>
+      <c r="G19" s="7">
         <v>3</v>
       </c>
-      <c r="AA18" s="7">
-[...11 lines deleted...]
-      <c r="AE18" s="7">
+      <c r="H19" s="7">
+        <v>1</v>
+      </c>
+      <c r="I19" s="7">
         <v>5</v>
-      </c>
-[...40 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J19" s="7">
         <v>7</v>
       </c>
       <c r="K19" s="7">
+        <v>7</v>
+      </c>
+      <c r="L19" s="7">
+        <v>0</v>
+      </c>
+      <c r="M19" s="7">
+        <v>0</v>
+      </c>
+      <c r="N19" s="7">
+        <v>32</v>
+      </c>
+      <c r="O19" s="7">
+        <v>425</v>
+      </c>
+      <c r="P19" s="7">
+        <v>364</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>62</v>
+      </c>
+      <c r="R19" s="7">
+        <v>6</v>
+      </c>
+      <c r="S19" s="7">
+        <v>9</v>
+      </c>
+      <c r="T19" s="7">
+        <v>245</v>
+      </c>
+      <c r="U19" s="7">
+        <v>34</v>
+      </c>
+      <c r="V19" s="7">
         <v>8</v>
       </c>
-      <c r="L19" s="7">
-[...17 lines deleted...]
-      <c r="R19" s="7">
+      <c r="W19" s="7">
+        <v>61</v>
+      </c>
+      <c r="X19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>60</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>112</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>64</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>170</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>37</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>21</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>57</v>
+      </c>
+      <c r="AJ19" s="7">
         <v>8</v>
       </c>
-      <c r="S19" s="7">
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="7">
+        <v>520</v>
+      </c>
+      <c r="D20" s="7">
+        <v>32</v>
+      </c>
+      <c r="E20" s="7">
+        <v>353</v>
+      </c>
+      <c r="F20" s="7">
+        <v>97</v>
+      </c>
+      <c r="G20" s="7">
+        <v>2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>2</v>
+      </c>
+      <c r="I20" s="7">
+        <v>2</v>
+      </c>
+      <c r="J20" s="7">
+        <v>0</v>
+      </c>
+      <c r="K20" s="7">
+        <v>8</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="7">
+        <v>24</v>
+      </c>
+      <c r="O20" s="7">
+        <v>462</v>
+      </c>
+      <c r="P20" s="7">
+        <v>423</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>77</v>
+      </c>
+      <c r="R20" s="7">
+        <v>12</v>
+      </c>
+      <c r="S20" s="7">
+        <v>17</v>
+      </c>
+      <c r="T20" s="7">
+        <v>232</v>
+      </c>
+      <c r="U20" s="7">
+        <v>79</v>
+      </c>
+      <c r="V20" s="7">
         <v>6</v>
       </c>
-      <c r="T19" s="7">
-[...115 lines deleted...]
-      </c>
       <c r="W20" s="7">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="X20" s="7">
         <v>0</v>
       </c>
       <c r="Y20" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z20" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA20" s="7">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="AB20" s="7">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="AC20" s="7">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="AD20" s="7">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="AE20" s="7">
         <v>3</v>
       </c>
       <c r="AF20" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG20" s="7">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="AH20" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>22</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="7">
+        <v>367</v>
+      </c>
+      <c r="D21" s="7">
+        <v>16</v>
+      </c>
+      <c r="E21" s="7">
+        <v>242</v>
+      </c>
+      <c r="F21" s="7">
+        <v>70</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1</v>
+      </c>
+      <c r="H21" s="7">
+        <v>1</v>
+      </c>
+      <c r="I21" s="7">
+        <v>0</v>
+      </c>
+      <c r="J21" s="7">
+        <v>0</v>
+      </c>
+      <c r="K21" s="7">
         <v>9</v>
-      </c>
-[...37 lines deleted...]
-        <v>8</v>
       </c>
       <c r="L21" s="7">
         <v>0</v>
       </c>
       <c r="M21" s="7">
         <v>0</v>
       </c>
       <c r="N21" s="7">
         <v>28</v>
       </c>
       <c r="O21" s="7">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="P21" s="7">
-        <v>290</v>
+        <v>318</v>
       </c>
       <c r="Q21" s="7">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="R21" s="7">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="S21" s="7">
         <v>5</v>
       </c>
       <c r="T21" s="7">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="U21" s="7">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V21" s="7">
+        <v>22</v>
+      </c>
+      <c r="W21" s="7">
+        <v>8</v>
+      </c>
+      <c r="X21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>117</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>129</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>141</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="W21" s="7">
-[...46 lines deleted...]
-      <c r="B22" s="69"/>
+      <c r="B22" s="86"/>
       <c r="C22" s="7">
-        <v>531</v>
+        <v>500</v>
       </c>
       <c r="D22" s="7">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="E22" s="7">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="F22" s="7">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="G22" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I22" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J22" s="7">
         <v>1</v>
       </c>
       <c r="K22" s="7">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="L22" s="7">
         <v>0</v>
       </c>
       <c r="M22" s="7">
         <v>0</v>
       </c>
       <c r="N22" s="7">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="O22" s="7">
-        <v>465</v>
+        <v>428</v>
       </c>
       <c r="P22" s="7">
-        <v>429</v>
+        <v>407</v>
       </c>
       <c r="Q22" s="7">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="R22" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="S22" s="7">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="T22" s="7">
-        <v>150</v>
+        <v>99</v>
       </c>
       <c r="U22" s="7">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="V22" s="7">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="W22" s="7">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="X22" s="7">
         <v>0</v>
       </c>
       <c r="Y22" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Z22" s="7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AA22" s="7">
         <v>19</v>
       </c>
       <c r="AB22" s="7">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="AC22" s="7">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AD22" s="7">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="AE22" s="7">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AF22" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AG22" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" s="85" t="s">
         <v>18</v>
       </c>
-      <c r="AH22" s="7">
+      <c r="B23" s="86"/>
+      <c r="C23" s="7">
+        <v>161</v>
+      </c>
+      <c r="D23" s="7">
+        <v>18</v>
+      </c>
+      <c r="E23" s="7">
+        <v>103</v>
+      </c>
+      <c r="F23" s="7">
+        <v>28</v>
+      </c>
+      <c r="G23" s="7">
+        <v>2</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
+      <c r="I23" s="7">
+        <v>1</v>
+      </c>
+      <c r="J23" s="7">
+        <v>2</v>
+      </c>
+      <c r="K23" s="7">
+        <v>1</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>6</v>
+      </c>
+      <c r="O23" s="7">
+        <v>148</v>
+      </c>
+      <c r="P23" s="7">
+        <v>144</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>25</v>
+      </c>
+      <c r="R23" s="7">
         <v>5</v>
       </c>
-      <c r="AI22" s="7">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="S23" s="7">
+        <v>2</v>
+      </c>
+      <c r="T23" s="7">
+        <v>78</v>
+      </c>
+      <c r="U23" s="7">
+        <v>25</v>
+      </c>
+      <c r="V23" s="7">
+        <v>9</v>
+      </c>
+      <c r="W23" s="7">
+        <v>4</v>
+      </c>
+      <c r="X23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>50</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>60</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>83</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>2</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
-[...58 lines deleted...]
-      <c r="U23" s="7">
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" s="85" t="s">
         <v>19</v>
       </c>
-      <c r="V23" s="7">
-[...49 lines deleted...]
-      <c r="B24" s="69"/>
+      <c r="B24" s="86"/>
       <c r="C24" s="7">
-        <v>338</v>
+        <v>275</v>
       </c>
       <c r="D24" s="7">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E24" s="7">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="F24" s="7">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="G24" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H24" s="7">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I24" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J24" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K24" s="7">
         <v>3</v>
       </c>
       <c r="L24" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M24" s="7">
         <v>0</v>
       </c>
       <c r="N24" s="7">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="O24" s="7">
-        <v>293</v>
+        <v>235</v>
       </c>
       <c r="P24" s="7">
-        <v>242</v>
+        <v>195</v>
       </c>
       <c r="Q24" s="7">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="R24" s="7">
+        <v>6</v>
+      </c>
+      <c r="S24" s="7">
+        <v>4</v>
+      </c>
+      <c r="T24" s="7">
+        <v>122</v>
+      </c>
+      <c r="U24" s="7">
+        <v>22</v>
+      </c>
+      <c r="V24" s="7">
+        <v>4</v>
+      </c>
+      <c r="W24" s="7">
+        <v>40</v>
+      </c>
+      <c r="X24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>38</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>101</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>115</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>32</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>7</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>24</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="7">
+        <v>72</v>
+      </c>
+      <c r="D25" s="7">
+        <v>9</v>
+      </c>
+      <c r="E25" s="7">
+        <v>51</v>
+      </c>
+      <c r="F25" s="7">
+        <v>9</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0</v>
+      </c>
+      <c r="I25" s="7">
+        <v>0</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0</v>
+      </c>
+      <c r="K25" s="7">
+        <v>1</v>
+      </c>
+      <c r="L25" s="7">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7">
+        <v>0</v>
+      </c>
+      <c r="N25" s="7">
+        <v>2</v>
+      </c>
+      <c r="O25" s="7">
+        <v>67</v>
+      </c>
+      <c r="P25" s="7">
+        <v>62</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>14</v>
+      </c>
+      <c r="R25" s="7">
+        <v>0</v>
+      </c>
+      <c r="S25" s="7">
+        <v>1</v>
+      </c>
+      <c r="T25" s="7">
+        <v>39</v>
+      </c>
+      <c r="U25" s="7">
+        <v>7</v>
+      </c>
+      <c r="V25" s="7">
+        <v>1</v>
+      </c>
+      <c r="W25" s="7">
         <v>5</v>
       </c>
-      <c r="S24" s="7">
+      <c r="X25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="7">
         <v>15</v>
       </c>
-      <c r="T24" s="7">
-[...38 lines deleted...]
-      <c r="AG24" s="7">
+      <c r="AC25" s="7">
+        <v>20</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>42</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>2</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="7">
+        <v>262</v>
+      </c>
+      <c r="D26" s="7">
+        <v>6</v>
+      </c>
+      <c r="E26" s="7">
+        <v>171</v>
+      </c>
+      <c r="F26" s="7">
+        <v>70</v>
+      </c>
+      <c r="G26" s="7">
+        <v>2</v>
+      </c>
+      <c r="H26" s="7">
+        <v>1</v>
+      </c>
+      <c r="I26" s="7">
+        <v>0</v>
+      </c>
+      <c r="J26" s="7">
+        <v>0</v>
+      </c>
+      <c r="K26" s="7">
+        <v>2</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
         <v>10</v>
-      </c>
-[...157 lines deleted...]
-        <v>8</v>
       </c>
       <c r="O26" s="7">
         <v>230</v>
       </c>
       <c r="P26" s="7">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="Q26" s="7">
+        <v>61</v>
+      </c>
+      <c r="R26" s="7">
+        <v>10</v>
+      </c>
+      <c r="S26" s="7">
+        <v>12</v>
+      </c>
+      <c r="T26" s="7">
+        <v>110</v>
+      </c>
+      <c r="U26" s="7">
+        <v>23</v>
+      </c>
+      <c r="V26" s="7">
+        <v>4</v>
+      </c>
+      <c r="W26" s="7">
+        <v>10</v>
+      </c>
+      <c r="X26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>10</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>107</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>131</v>
+      </c>
+      <c r="AD26" s="7">
         <v>56</v>
       </c>
-      <c r="R26" s="7">
+      <c r="AE26" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>7</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="7">
+        <v>226</v>
+      </c>
+      <c r="D27" s="7">
+        <v>17</v>
+      </c>
+      <c r="E27" s="7">
+        <v>125</v>
+      </c>
+      <c r="F27" s="7">
+        <v>74</v>
+      </c>
+      <c r="G27" s="7">
+        <v>0</v>
+      </c>
+      <c r="H27" s="7">
+        <v>0</v>
+      </c>
+      <c r="I27" s="7">
+        <v>1</v>
+      </c>
+      <c r="J27" s="7">
+        <v>0</v>
+      </c>
+      <c r="K27" s="7">
+        <v>2</v>
+      </c>
+      <c r="L27" s="7">
+        <v>0</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>7</v>
+      </c>
+      <c r="O27" s="7">
+        <v>191</v>
+      </c>
+      <c r="P27" s="7">
+        <v>180</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>50</v>
+      </c>
+      <c r="R27" s="7">
+        <v>3</v>
+      </c>
+      <c r="S27" s="7">
+        <v>1</v>
+      </c>
+      <c r="T27" s="7">
+        <v>109</v>
+      </c>
+      <c r="U27" s="7">
+        <v>13</v>
+      </c>
+      <c r="V27" s="7">
+        <v>4</v>
+      </c>
+      <c r="W27" s="7">
+        <v>11</v>
+      </c>
+      <c r="X27" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>84</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>68</v>
+      </c>
+      <c r="AD27" s="7">
+        <v>50</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>9</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>10</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A28" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="86"/>
+      <c r="C28" s="7">
+        <v>151</v>
+      </c>
+      <c r="D28" s="7">
         <v>5</v>
       </c>
-      <c r="S26" s="7">
-[...5 lines deleted...]
-      <c r="U26" s="7">
+      <c r="E28" s="7">
+        <v>93</v>
+      </c>
+      <c r="F28" s="7">
+        <v>40</v>
+      </c>
+      <c r="G28" s="7">
+        <v>1</v>
+      </c>
+      <c r="H28" s="7">
+        <v>1</v>
+      </c>
+      <c r="I28" s="7">
+        <v>1</v>
+      </c>
+      <c r="J28" s="7">
+        <v>1</v>
+      </c>
+      <c r="K28" s="7">
+        <v>1</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
         <v>8</v>
       </c>
-      <c r="V26" s="7">
+      <c r="O28" s="7">
+        <v>135</v>
+      </c>
+      <c r="P28" s="7">
+        <v>128</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>18</v>
+      </c>
+      <c r="R28" s="7">
+        <v>1</v>
+      </c>
+      <c r="S28" s="7">
+        <v>3</v>
+      </c>
+      <c r="T28" s="7">
+        <v>86</v>
+      </c>
+      <c r="U28" s="7">
+        <v>12</v>
+      </c>
+      <c r="V28" s="7">
+        <v>8</v>
+      </c>
+      <c r="W28" s="7">
+        <v>7</v>
+      </c>
+      <c r="X28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="7">
         <v>5</v>
       </c>
-      <c r="W26" s="7">
-[...32 lines deleted...]
-      <c r="AH26" s="7">
+      <c r="AB28" s="7">
+        <v>50</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>83</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>52</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH28" s="7">
         <v>4</v>
       </c>
-      <c r="AI26" s="7">
-[...2 lines deleted...]
-      <c r="AJ26" s="7">
+      <c r="AI28" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ28" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:36">
-[...216 lines deleted...]
-      <c r="A29" s="68" t="s">
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="69"/>
+      <c r="B29" s="86"/>
       <c r="C29" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D29" s="7">
         <v>0</v>
       </c>
       <c r="E29" s="7">
         <v>15</v>
       </c>
       <c r="F29" s="7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G29" s="7">
         <v>0</v>
       </c>
       <c r="H29" s="7">
         <v>0</v>
       </c>
       <c r="I29" s="7">
         <v>0</v>
       </c>
       <c r="J29" s="7">
         <v>0</v>
       </c>
       <c r="K29" s="7">
         <v>0</v>
       </c>
       <c r="L29" s="7">
         <v>0</v>
       </c>
       <c r="M29" s="7">
         <v>0</v>
       </c>
       <c r="N29" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O29" s="7">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="P29" s="7">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="Q29" s="7">
         <v>2</v>
       </c>
       <c r="R29" s="7">
         <v>0</v>
       </c>
       <c r="S29" s="7">
         <v>1</v>
       </c>
       <c r="T29" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U29" s="7">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="V29" s="7">
         <v>6</v>
       </c>
       <c r="W29" s="7">
         <v>0</v>
       </c>
       <c r="X29" s="7">
         <v>0</v>
       </c>
       <c r="Y29" s="7">
         <v>0</v>
       </c>
       <c r="Z29" s="7">
         <v>0</v>
       </c>
       <c r="AA29" s="7">
         <v>0</v>
       </c>
       <c r="AB29" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AC29" s="7">
         <v>8</v>
       </c>
       <c r="AD29" s="7">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AE29" s="7">
         <v>0</v>
       </c>
       <c r="AF29" s="7">
         <v>0</v>
       </c>
       <c r="AG29" s="7">
         <v>0</v>
       </c>
       <c r="AH29" s="7">
         <v>0</v>
       </c>
       <c r="AI29" s="7">
         <v>0</v>
       </c>
       <c r="AJ29" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
-      <c r="A30" s="93" t="s">
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A30" s="110" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="94"/>
+      <c r="B30" s="111"/>
       <c r="C30" s="8">
         <v>1</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="9">
         <v>0</v>
       </c>
       <c r="H30" s="9">
         <v>0</v>
       </c>
       <c r="I30" s="9">
         <v>0</v>
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="9">
         <v>0</v>
       </c>
       <c r="M30" s="9">
         <v>0</v>
       </c>
       <c r="N30" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O30" s="9">
         <v>1</v>
       </c>
       <c r="P30" s="9">
         <v>1</v>
       </c>
       <c r="Q30" s="9">
         <v>0</v>
       </c>
       <c r="R30" s="9">
         <v>0</v>
       </c>
       <c r="S30" s="9">
         <v>0</v>
       </c>
       <c r="T30" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U30" s="9">
         <v>0</v>
       </c>
       <c r="V30" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W30" s="9">
         <v>0</v>
       </c>
       <c r="X30" s="9">
         <v>0</v>
       </c>
       <c r="Y30" s="9">
         <v>0</v>
       </c>
       <c r="Z30" s="9">
         <v>0</v>
       </c>
       <c r="AA30" s="9">
         <v>0</v>
       </c>
       <c r="AB30" s="9">
         <v>0</v>
       </c>
       <c r="AC30" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD30" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE30" s="9">
         <v>0</v>
       </c>
       <c r="AF30" s="9">
         <v>0</v>
       </c>
       <c r="AG30" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH30" s="9">
         <v>0</v>
       </c>
       <c r="AI30" s="9">
         <v>0</v>
       </c>
       <c r="AJ30" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...178 lines deleted...]
-      <c r="AJ40" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="55">
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="AH5:AH6"/>
@@ -13609,337 +13503,329 @@
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:V5"/>
     <mergeCell ref="W5:AA5"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AJ32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9D2A2C1-AA79-4EFF-9BE2-C8720005AD74}">
+  <dimension ref="A1:AJ40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="D1" sqref="D1"/>
-      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection sqref="A1:XFD1048576"/>
+      <selection pane="topRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.75" customWidth="1"/>
     <col min="2" max="2" width="13.5" customWidth="1"/>
     <col min="3" max="3" width="6.75" customWidth="1"/>
     <col min="4" max="4" width="7.25" customWidth="1"/>
     <col min="5" max="6" width="6.75" customWidth="1"/>
     <col min="7" max="7" width="8.875" customWidth="1"/>
-    <col min="8" max="8" width="6.75" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="6.75" customWidth="1"/>
+    <col min="8" max="12" width="6.75" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
-    <col min="14" max="18" width="6.75" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="36" max="36" width="10.125" customWidth="1"/>
+    <col min="14" max="36" width="6.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="19.5">
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="83" t="s">
+    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="84"/>
-      <c r="C3" s="75" t="s">
+      <c r="B3" s="101"/>
+      <c r="C3" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="D3" s="76"/>
-[...10 lines deleted...]
-      <c r="O3" s="75" t="s">
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="76"/>
-[...11 lines deleted...]
-      <c r="AB3" s="75" t="s">
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="92" t="s">
         <v>60</v>
       </c>
-      <c r="AC3" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="76"/>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="93"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="93"/>
     </row>
-    <row r="4" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="D4" s="78" t="s">
+    <row r="4" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="89"/>
-[...9 lines deleted...]
-      <c r="O4" s="91" t="s">
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="92"/>
-[...11 lines deleted...]
-      <c r="AB4" s="75" t="s">
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="AC4" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="76"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
     </row>
-    <row r="5" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="66" t="s">
+    <row r="5" spans="1:36" s="16" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A5" s="102"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="66" t="s">
+      <c r="E5" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="66" t="s">
+      <c r="F5" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="66" t="s">
+      <c r="G5" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="66" t="s">
+      <c r="H5" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="66" t="s">
+      <c r="I5" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="66" t="s">
+      <c r="J5" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="K5" s="66" t="s">
+      <c r="K5" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="L5" s="66" t="s">
+      <c r="L5" s="83" t="s">
         <v>51</v>
       </c>
-      <c r="M5" s="66" t="s">
+      <c r="M5" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="66" t="s">
-[...5 lines deleted...]
-      <c r="P5" s="74" t="s">
+      <c r="N5" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="Q5" s="74"/>
-[...5 lines deleted...]
-      <c r="W5" s="75" t="s">
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="92" t="s">
         <v>53</v>
       </c>
-      <c r="X5" s="76"/>
-[...3 lines deleted...]
-      <c r="AB5" s="70" t="s">
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="87" t="s">
         <v>62</v>
       </c>
-      <c r="AC5" s="70" t="s">
+      <c r="AC5" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="AD5" s="70" t="s">
+      <c r="AD5" s="87" t="s">
         <v>64</v>
       </c>
-      <c r="AE5" s="70" t="s">
+      <c r="AE5" s="87" t="s">
         <v>65</v>
       </c>
-      <c r="AF5" s="70" t="s">
+      <c r="AF5" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="AG5" s="70" t="s">
+      <c r="AG5" s="87" t="s">
         <v>67</v>
       </c>
-      <c r="AH5" s="70" t="s">
+      <c r="AH5" s="87" t="s">
         <v>68</v>
       </c>
-      <c r="AI5" s="70" t="s">
+      <c r="AI5" s="87" t="s">
         <v>69</v>
       </c>
-      <c r="AJ5" s="78" t="s">
+      <c r="AJ5" s="95" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75">
-[...14 lines deleted...]
-      <c r="O6" s="73"/>
+    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.15">
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="90"/>
       <c r="P6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="S6" s="23" t="s">
         <v>54</v>
       </c>
       <c r="T6" s="23" t="s">
         <v>55</v>
       </c>
       <c r="U6" s="23" t="s">
         <v>56</v>
       </c>
       <c r="V6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="W6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="X6" s="23" t="s">
         <v>57</v>
       </c>
       <c r="Y6" s="23" t="s">
         <v>58</v>
       </c>
       <c r="Z6" s="23" t="s">
         <v>59</v>
       </c>
       <c r="AA6" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="AB6" s="70"/>
-[...7 lines deleted...]
-      <c r="AJ6" s="78"/>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="95"/>
     </row>
-    <row r="7" spans="1:36" s="16" customFormat="1" ht="40.5" hidden="1" customHeight="1">
-      <c r="A7" s="79" t="s">
+    <row r="7" spans="1:36" s="16" customFormat="1" ht="49.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="80"/>
+      <c r="B7" s="97"/>
       <c r="C7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>79</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>74</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>72</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>71</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>75</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>84</v>
       </c>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="17" t="s">
@@ -13963,8710 +13849,3075 @@
       <c r="U7" s="18"/>
       <c r="V7" s="18"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="18"/>
       <c r="AA7" s="18"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17" t="s">
         <v>83</v>
       </c>
       <c r="AE7" s="18"/>
       <c r="AF7" s="18"/>
       <c r="AG7" s="26" t="s">
         <v>81</v>
       </c>
       <c r="AH7" s="26" t="s">
         <v>82</v>
       </c>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="10" customFormat="1">
-      <c r="A8" s="81" t="s">
+    <row r="8" spans="1:36" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="82"/>
+      <c r="B8" s="99"/>
       <c r="C8" s="14">
-        <v>28038</v>
+        <v>15872</v>
       </c>
       <c r="D8" s="14">
-        <v>1882</v>
+        <v>1052</v>
       </c>
       <c r="E8" s="14">
-        <v>17102</v>
+        <v>9456</v>
       </c>
       <c r="F8" s="14">
-        <v>6593</v>
+        <v>3847</v>
       </c>
       <c r="G8" s="14">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="H8" s="14">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="I8" s="14">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="J8" s="14">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="K8" s="14">
-        <v>356</v>
+        <v>186</v>
       </c>
       <c r="L8" s="14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M8" s="14">
+        <v>0</v>
+      </c>
+      <c r="N8" s="14">
+        <v>989</v>
+      </c>
+      <c r="O8" s="14">
+        <v>13810</v>
+      </c>
+      <c r="P8" s="14">
+        <v>13199</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>3077</v>
+      </c>
+      <c r="R8" s="14">
+        <v>225</v>
+      </c>
+      <c r="S8" s="14">
+        <v>344</v>
+      </c>
+      <c r="T8" s="14">
+        <v>7995</v>
+      </c>
+      <c r="U8" s="14">
+        <v>1000</v>
+      </c>
+      <c r="V8" s="14">
+        <v>558</v>
+      </c>
+      <c r="W8" s="14">
+        <v>210</v>
+      </c>
+      <c r="X8" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>48</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>41</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>119</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>5251</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>6211</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>3457</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>188</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>65</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>610</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>244</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>295</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="7">
+        <v>2525</v>
+      </c>
+      <c r="D9" s="7">
+        <v>163</v>
+      </c>
+      <c r="E9" s="7">
+        <v>1462</v>
+      </c>
+      <c r="F9" s="7">
+        <v>634</v>
+      </c>
+      <c r="G9" s="7">
+        <v>6</v>
+      </c>
+      <c r="H9" s="7">
+        <v>14</v>
+      </c>
+      <c r="I9" s="7">
+        <v>8</v>
+      </c>
+      <c r="J9" s="7">
+        <v>24</v>
+      </c>
+      <c r="K9" s="7">
+        <v>18</v>
+      </c>
+      <c r="L9" s="7">
+        <v>1</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>195</v>
+      </c>
+      <c r="O9" s="7">
+        <v>2202</v>
+      </c>
+      <c r="P9" s="7">
+        <v>2047</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>526</v>
+      </c>
+      <c r="R9" s="7">
+        <v>33</v>
+      </c>
+      <c r="S9" s="7">
+        <v>66</v>
+      </c>
+      <c r="T9" s="7">
+        <v>1237</v>
+      </c>
+      <c r="U9" s="7">
+        <v>130</v>
+      </c>
+      <c r="V9" s="7">
+        <v>55</v>
+      </c>
+      <c r="W9" s="7">
+        <v>30</v>
+      </c>
+      <c r="X9" s="7">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>6</v>
+      </c>
+      <c r="Z9" s="7">
         <v>5</v>
       </c>
-      <c r="N8" s="14">
-[...29 lines deleted...]
-      <c r="X8" s="14">
+      <c r="AA9" s="7">
+        <v>17</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>900</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>991</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>443</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>30</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>197</v>
+      </c>
+      <c r="AH9" s="7">
         <v>5</v>
       </c>
-      <c r="Y8" s="14">
-[...33 lines deleted...]
-        <v>247</v>
+      <c r="AI9" s="7">
+        <v>62</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:36">
-[...22 lines deleted...]
-      <c r="I9" s="7">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="86"/>
+      <c r="C10" s="7">
+        <v>1726</v>
+      </c>
+      <c r="D10" s="7">
+        <v>108</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1021</v>
+      </c>
+      <c r="F10" s="7">
+        <v>466</v>
+      </c>
+      <c r="G10" s="7">
+        <v>6</v>
+      </c>
+      <c r="H10" s="7">
+        <v>13</v>
+      </c>
+      <c r="I10" s="7">
+        <v>7</v>
+      </c>
+      <c r="J10" s="7">
+        <v>2</v>
+      </c>
+      <c r="K10" s="7">
+        <v>15</v>
+      </c>
+      <c r="L10" s="7">
+        <v>0</v>
+      </c>
+      <c r="M10" s="7">
+        <v>0</v>
+      </c>
+      <c r="N10" s="7">
+        <v>88</v>
+      </c>
+      <c r="O10" s="7">
+        <v>1461</v>
+      </c>
+      <c r="P10" s="7">
+        <v>1426</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>375</v>
+      </c>
+      <c r="R10" s="7">
+        <v>31</v>
+      </c>
+      <c r="S10" s="7">
+        <v>39</v>
+      </c>
+      <c r="T10" s="7">
+        <v>835</v>
+      </c>
+      <c r="U10" s="7">
+        <v>96</v>
+      </c>
+      <c r="V10" s="7">
+        <v>50</v>
+      </c>
+      <c r="W10" s="7">
+        <v>30</v>
+      </c>
+      <c r="X10" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>6</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>23</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>734</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>819</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>82</v>
+      </c>
+      <c r="AE10" s="7">
         <v>17</v>
-      </c>
-[...172 lines deleted...]
-        <v>27</v>
       </c>
       <c r="AF10" s="7">
         <v>12</v>
       </c>
       <c r="AG10" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="7">
+        <v>1173</v>
+      </c>
+      <c r="D11" s="7">
+        <v>80</v>
+      </c>
+      <c r="E11" s="7">
+        <v>721</v>
+      </c>
+      <c r="F11" s="7">
+        <v>281</v>
+      </c>
+      <c r="G11" s="7">
+        <v>6</v>
+      </c>
+      <c r="H11" s="7">
+        <v>2</v>
+      </c>
+      <c r="I11" s="7">
+        <v>0</v>
+      </c>
+      <c r="J11" s="7">
+        <v>1</v>
+      </c>
+      <c r="K11" s="7">
+        <v>10</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7">
+        <v>0</v>
+      </c>
+      <c r="N11" s="7">
+        <v>72</v>
+      </c>
+      <c r="O11" s="7">
+        <v>1008</v>
+      </c>
+      <c r="P11" s="7">
+        <v>986</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>219</v>
+      </c>
+      <c r="R11" s="7">
+        <v>18</v>
+      </c>
+      <c r="S11" s="7">
+        <v>26</v>
+      </c>
+      <c r="T11" s="7">
+        <v>622</v>
+      </c>
+      <c r="U11" s="7">
+        <v>83</v>
+      </c>
+      <c r="V11" s="7">
+        <v>18</v>
+      </c>
+      <c r="W11" s="7">
+        <v>17</v>
+      </c>
+      <c r="X11" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>9</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>6</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>457</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>564</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>102</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>10</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>9</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>23</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="86"/>
+      <c r="C12" s="7">
+        <v>1690</v>
+      </c>
+      <c r="D12" s="7">
+        <v>72</v>
+      </c>
+      <c r="E12" s="7">
+        <v>1093</v>
+      </c>
+      <c r="F12" s="7">
+        <v>414</v>
+      </c>
+      <c r="G12" s="7">
+        <v>6</v>
+      </c>
+      <c r="H12" s="7">
+        <v>10</v>
+      </c>
+      <c r="I12" s="7">
+        <v>0</v>
+      </c>
+      <c r="J12" s="7">
+        <v>10</v>
+      </c>
+      <c r="K12" s="7">
+        <v>13</v>
+      </c>
+      <c r="L12" s="7">
+        <v>0</v>
+      </c>
+      <c r="M12" s="7">
+        <v>0</v>
+      </c>
+      <c r="N12" s="7">
+        <v>72</v>
+      </c>
+      <c r="O12" s="7">
+        <v>1470</v>
+      </c>
+      <c r="P12" s="7">
+        <v>1447</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>308</v>
+      </c>
+      <c r="R12" s="7">
+        <v>28</v>
+      </c>
+      <c r="S12" s="7">
+        <v>39</v>
+      </c>
+      <c r="T12" s="7">
+        <v>923</v>
+      </c>
+      <c r="U12" s="7">
+        <v>109</v>
+      </c>
+      <c r="V12" s="7">
         <v>40</v>
       </c>
-      <c r="AH10" s="7">
+      <c r="W12" s="7">
+        <v>22</v>
+      </c>
+      <c r="X12" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="7">
         <v>5</v>
       </c>
-      <c r="AI10" s="7">
-[...2 lines deleted...]
-      <c r="AJ10" s="7">
+      <c r="Z12" s="7">
+        <v>6</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>509</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>591</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>562</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>21</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>7</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="7">
+        <v>1144</v>
+      </c>
+      <c r="D13" s="7">
+        <v>87</v>
+      </c>
+      <c r="E13" s="7">
+        <v>555</v>
+      </c>
+      <c r="F13" s="7">
+        <v>372</v>
+      </c>
+      <c r="G13" s="7">
+        <v>2</v>
+      </c>
+      <c r="H13" s="7">
+        <v>1</v>
+      </c>
+      <c r="I13" s="7">
         <v>3</v>
       </c>
+      <c r="J13" s="7">
+        <v>12</v>
+      </c>
+      <c r="K13" s="7">
+        <v>28</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7">
+        <v>84</v>
+      </c>
+      <c r="O13" s="7">
+        <v>990</v>
+      </c>
+      <c r="P13" s="7">
+        <v>910</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>230</v>
+      </c>
+      <c r="R13" s="7">
+        <v>22</v>
+      </c>
+      <c r="S13" s="7">
+        <v>18</v>
+      </c>
+      <c r="T13" s="7">
+        <v>541</v>
+      </c>
+      <c r="U13" s="7">
+        <v>68</v>
+      </c>
+      <c r="V13" s="7">
+        <v>31</v>
+      </c>
+      <c r="W13" s="7">
+        <v>21</v>
+      </c>
+      <c r="X13" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>7</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>6</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>8</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>432</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>477</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>157</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>11</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>16</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>9</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>59</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
-[...16 lines deleted...]
-      <c r="G11" s="7">
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="86"/>
+      <c r="C14" s="7">
+        <v>2571</v>
+      </c>
+      <c r="D14" s="7">
+        <v>253</v>
+      </c>
+      <c r="E14" s="7">
+        <v>1377</v>
+      </c>
+      <c r="F14" s="7">
+        <v>567</v>
+      </c>
+      <c r="G14" s="7">
+        <v>13</v>
+      </c>
+      <c r="H14" s="7">
+        <v>1</v>
+      </c>
+      <c r="I14" s="7">
+        <v>25</v>
+      </c>
+      <c r="J14" s="7">
+        <v>91</v>
+      </c>
+      <c r="K14" s="7">
+        <v>51</v>
+      </c>
+      <c r="L14" s="7">
+        <v>0</v>
+      </c>
+      <c r="M14" s="7">
+        <v>0</v>
+      </c>
+      <c r="N14" s="7">
+        <v>193</v>
+      </c>
+      <c r="O14" s="7">
+        <v>2227</v>
+      </c>
+      <c r="P14" s="7">
+        <v>2196</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>537</v>
+      </c>
+      <c r="R14" s="7">
+        <v>32</v>
+      </c>
+      <c r="S14" s="7">
+        <v>52</v>
+      </c>
+      <c r="T14" s="7">
+        <v>1392</v>
+      </c>
+      <c r="U14" s="7">
+        <v>133</v>
+      </c>
+      <c r="V14" s="7">
+        <v>50</v>
+      </c>
+      <c r="W14" s="7">
+        <v>28</v>
+      </c>
+      <c r="X14" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>7</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>10</v>
+      </c>
+      <c r="AA14" s="7">
         <v>11</v>
       </c>
-      <c r="H11" s="7">
+      <c r="AB14" s="7">
+        <v>687</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>843</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>582</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>45</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>8</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>188</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>143</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="86"/>
+      <c r="C15" s="7">
+        <v>243</v>
+      </c>
+      <c r="D15" s="7">
+        <v>11</v>
+      </c>
+      <c r="E15" s="7">
+        <v>154</v>
+      </c>
+      <c r="F15" s="7">
+        <v>62</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>1</v>
+      </c>
+      <c r="I15" s="7">
+        <v>1</v>
+      </c>
+      <c r="J15" s="7">
+        <v>2</v>
+      </c>
+      <c r="K15" s="7">
+        <v>1</v>
+      </c>
+      <c r="L15" s="7">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
+        <v>11</v>
+      </c>
+      <c r="O15" s="7">
+        <v>200</v>
+      </c>
+      <c r="P15" s="7">
+        <v>187</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>42</v>
+      </c>
+      <c r="R15" s="7">
         <v>3</v>
       </c>
-      <c r="I11" s="7">
+      <c r="S15" s="7">
+        <v>4</v>
+      </c>
+      <c r="T15" s="7">
+        <v>108</v>
+      </c>
+      <c r="U15" s="7">
+        <v>18</v>
+      </c>
+      <c r="V15" s="7">
+        <v>12</v>
+      </c>
+      <c r="W15" s="7">
         <v>3</v>
       </c>
-      <c r="J11" s="7">
+      <c r="X15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>77</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>24</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>109</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>8</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="7">
+        <v>328</v>
+      </c>
+      <c r="D16" s="7">
+        <v>20</v>
+      </c>
+      <c r="E16" s="7">
+        <v>192</v>
+      </c>
+      <c r="F16" s="7">
+        <v>88</v>
+      </c>
+      <c r="G16" s="7">
+        <v>1</v>
+      </c>
+      <c r="H16" s="7">
+        <v>1</v>
+      </c>
+      <c r="I16" s="7">
+        <v>2</v>
+      </c>
+      <c r="J16" s="7">
+        <v>2</v>
+      </c>
+      <c r="K16" s="7">
+        <v>3</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7">
+        <v>19</v>
+      </c>
+      <c r="O16" s="7">
+        <v>278</v>
+      </c>
+      <c r="P16" s="7">
+        <v>266</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>49</v>
+      </c>
+      <c r="R16" s="7">
+        <v>0</v>
+      </c>
+      <c r="S16" s="7">
+        <v>4</v>
+      </c>
+      <c r="T16" s="7">
+        <v>176</v>
+      </c>
+      <c r="U16" s="7">
+        <v>26</v>
+      </c>
+      <c r="V16" s="7">
+        <v>11</v>
+      </c>
+      <c r="W16" s="7">
+        <v>3</v>
+      </c>
+      <c r="X16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>104</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>145</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>43</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>17</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>12</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="86"/>
+      <c r="C17" s="7">
+        <v>267</v>
+      </c>
+      <c r="D17" s="7">
+        <v>14</v>
+      </c>
+      <c r="E17" s="7">
+        <v>169</v>
+      </c>
+      <c r="F17" s="7">
+        <v>76</v>
+      </c>
+      <c r="G17" s="7">
+        <v>0</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7">
+        <v>1</v>
+      </c>
+      <c r="J17" s="7">
+        <v>0</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7">
+        <v>0</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
         <v>7</v>
       </c>
-      <c r="K11" s="7">
-[...41 lines deleted...]
-      <c r="Y11" s="7">
+      <c r="O17" s="7">
+        <v>246</v>
+      </c>
+      <c r="P17" s="7">
+        <v>241</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>60</v>
+      </c>
+      <c r="R17" s="7">
+        <v>4</v>
+      </c>
+      <c r="S17" s="7">
+        <v>2</v>
+      </c>
+      <c r="T17" s="7">
+        <v>129</v>
+      </c>
+      <c r="U17" s="7">
+        <v>19</v>
+      </c>
+      <c r="V17" s="7">
+        <v>27</v>
+      </c>
+      <c r="W17" s="7">
+        <v>2</v>
+      </c>
+      <c r="X17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>102</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>141</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>63</v>
+      </c>
+      <c r="AE17" s="7">
         <v>3</v>
       </c>
-      <c r="Z11" s="7">
-[...56 lines deleted...]
-      <c r="I12" s="7">
+      <c r="AF17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="7">
         <v>3</v>
-      </c>
-[...610 lines deleted...]
-        <v>7</v>
       </c>
       <c r="AH17" s="7">
         <v>3</v>
       </c>
       <c r="AI17" s="7">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AJ17" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:36">
-      <c r="A18" s="68" t="s">
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="69"/>
+      <c r="B18" s="86"/>
       <c r="C18" s="7">
-        <v>1822</v>
+        <v>1035</v>
       </c>
       <c r="D18" s="7">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="E18" s="7">
-        <v>1351</v>
+        <v>777</v>
       </c>
       <c r="F18" s="7">
-        <v>296</v>
+        <v>142</v>
       </c>
       <c r="G18" s="7">
         <v>3</v>
       </c>
       <c r="H18" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I18" s="7">
         <v>2</v>
       </c>
       <c r="J18" s="7">
+        <v>8</v>
+      </c>
+      <c r="K18" s="7">
+        <v>9</v>
+      </c>
+      <c r="L18" s="7">
+        <v>0</v>
+      </c>
+      <c r="M18" s="7">
+        <v>0</v>
+      </c>
+      <c r="N18" s="7">
+        <v>51</v>
+      </c>
+      <c r="O18" s="7">
+        <v>942</v>
+      </c>
+      <c r="P18" s="7">
+        <v>916</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>191</v>
+      </c>
+      <c r="R18" s="7">
+        <v>12</v>
+      </c>
+      <c r="S18" s="7">
+        <v>14</v>
+      </c>
+      <c r="T18" s="7">
+        <v>567</v>
+      </c>
+      <c r="U18" s="7">
+        <v>85</v>
+      </c>
+      <c r="V18" s="7">
+        <v>47</v>
+      </c>
+      <c r="W18" s="7">
         <v>7</v>
       </c>
-      <c r="K18" s="7">
-[...37 lines deleted...]
-      </c>
       <c r="X18" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y18" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z18" s="7">
         <v>3</v>
       </c>
       <c r="AA18" s="7">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="AB18" s="7">
-        <v>486</v>
+        <v>282</v>
       </c>
       <c r="AC18" s="7">
-        <v>951</v>
+        <v>533</v>
       </c>
       <c r="AD18" s="7">
-        <v>666</v>
+        <v>391</v>
       </c>
       <c r="AE18" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG18" s="7">
         <v>7</v>
       </c>
-      <c r="AF18" s="7">
+      <c r="AH18" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="86"/>
+      <c r="C19" s="7">
+        <v>488</v>
+      </c>
+      <c r="D19" s="7">
+        <v>27</v>
+      </c>
+      <c r="E19" s="7">
+        <v>276</v>
+      </c>
+      <c r="F19" s="7">
+        <v>133</v>
+      </c>
+      <c r="G19" s="7">
+        <v>2</v>
+      </c>
+      <c r="H19" s="7">
+        <v>1</v>
+      </c>
+      <c r="I19" s="7">
+        <v>3</v>
+      </c>
+      <c r="J19" s="7">
+        <v>7</v>
+      </c>
+      <c r="K19" s="7">
+        <v>8</v>
+      </c>
+      <c r="L19" s="7">
+        <v>0</v>
+      </c>
+      <c r="M19" s="7">
+        <v>0</v>
+      </c>
+      <c r="N19" s="7">
+        <v>31</v>
+      </c>
+      <c r="O19" s="7">
+        <v>431</v>
+      </c>
+      <c r="P19" s="7">
+        <v>385</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>71</v>
+      </c>
+      <c r="R19" s="7">
+        <v>8</v>
+      </c>
+      <c r="S19" s="7">
+        <v>6</v>
+      </c>
+      <c r="T19" s="7">
+        <v>266</v>
+      </c>
+      <c r="U19" s="7">
+        <v>27</v>
+      </c>
+      <c r="V19" s="7">
+        <v>7</v>
+      </c>
+      <c r="W19" s="7">
+        <v>4</v>
+      </c>
+      <c r="X19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>120</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>75</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>162</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>42</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>22</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>42</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="7">
+        <v>509</v>
+      </c>
+      <c r="D20" s="7">
+        <v>42</v>
+      </c>
+      <c r="E20" s="7">
+        <v>327</v>
+      </c>
+      <c r="F20" s="7">
+        <v>99</v>
+      </c>
+      <c r="G20" s="7">
+        <v>0</v>
+      </c>
+      <c r="H20" s="7">
+        <v>2</v>
+      </c>
+      <c r="I20" s="7">
         <v>5</v>
       </c>
-      <c r="AG18" s="7">
-[...2 lines deleted...]
-      <c r="AH18" s="7">
+      <c r="J20" s="7">
+        <v>2</v>
+      </c>
+      <c r="K20" s="7">
+        <v>4</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="7">
+        <v>28</v>
+      </c>
+      <c r="O20" s="7">
+        <v>454</v>
+      </c>
+      <c r="P20" s="7">
+        <v>417</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>69</v>
+      </c>
+      <c r="R20" s="7">
+        <v>6</v>
+      </c>
+      <c r="S20" s="7">
+        <v>10</v>
+      </c>
+      <c r="T20" s="7">
+        <v>259</v>
+      </c>
+      <c r="U20" s="7">
+        <v>56</v>
+      </c>
+      <c r="V20" s="7">
+        <v>17</v>
+      </c>
+      <c r="W20" s="7">
+        <v>4</v>
+      </c>
+      <c r="X20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>111</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>156</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>204</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>30</v>
+      </c>
+      <c r="AH20" s="7">
         <v>9</v>
       </c>
-      <c r="AI18" s="7">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="AI20" s="7">
+        <v>16</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:36">
-      <c r="A19" s="68" t="s">
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="7">
+        <v>343</v>
+      </c>
+      <c r="D21" s="7">
         <v>14</v>
       </c>
-      <c r="B19" s="69"/>
-[...15 lines deleted...]
-      <c r="H19" s="7">
+      <c r="E21" s="7">
+        <v>213</v>
+      </c>
+      <c r="F21" s="7">
+        <v>79</v>
+      </c>
+      <c r="G21" s="7">
+        <v>0</v>
+      </c>
+      <c r="H21" s="7">
+        <v>0</v>
+      </c>
+      <c r="I21" s="7">
+        <v>1</v>
+      </c>
+      <c r="J21" s="7">
+        <v>0</v>
+      </c>
+      <c r="K21" s="7">
+        <v>8</v>
+      </c>
+      <c r="L21" s="7">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7">
+        <v>0</v>
+      </c>
+      <c r="N21" s="7">
+        <v>28</v>
+      </c>
+      <c r="O21" s="7">
+        <v>297</v>
+      </c>
+      <c r="P21" s="7">
+        <v>290</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>69</v>
+      </c>
+      <c r="R21" s="7">
+        <v>2</v>
+      </c>
+      <c r="S21" s="7">
+        <v>5</v>
+      </c>
+      <c r="T21" s="7">
+        <v>161</v>
+      </c>
+      <c r="U21" s="7">
+        <v>36</v>
+      </c>
+      <c r="V21" s="7">
+        <v>17</v>
+      </c>
+      <c r="W21" s="7">
+        <v>2</v>
+      </c>
+      <c r="X21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>2</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>103</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>120</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>127</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH21" s="7">
         <v>3</v>
-      </c>
-[...292 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AI21" s="7">
         <v>4</v>
       </c>
       <c r="AJ21" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:36">
-      <c r="A22" s="68" t="s">
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="69"/>
+      <c r="B22" s="86"/>
       <c r="C22" s="7">
-        <v>907</v>
+        <v>531</v>
       </c>
       <c r="D22" s="7">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="E22" s="7">
-        <v>599</v>
+        <v>333</v>
       </c>
       <c r="F22" s="7">
-        <v>144</v>
+        <v>109</v>
       </c>
       <c r="G22" s="7">
+        <v>1</v>
+      </c>
+      <c r="H22" s="7">
+        <v>2</v>
+      </c>
+      <c r="I22" s="7">
+        <v>2</v>
+      </c>
+      <c r="J22" s="7">
+        <v>1</v>
+      </c>
+      <c r="K22" s="7">
+        <v>11</v>
+      </c>
+      <c r="L22" s="7">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7">
+        <v>0</v>
+      </c>
+      <c r="N22" s="7">
+        <v>37</v>
+      </c>
+      <c r="O22" s="7">
+        <v>465</v>
+      </c>
+      <c r="P22" s="7">
+        <v>429</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>85</v>
+      </c>
+      <c r="R22" s="7">
         <v>5</v>
       </c>
-      <c r="H22" s="7">
-[...2 lines deleted...]
-      <c r="I22" s="7">
+      <c r="S22" s="7">
+        <v>12</v>
+      </c>
+      <c r="T22" s="7">
+        <v>150</v>
+      </c>
+      <c r="U22" s="7">
+        <v>32</v>
+      </c>
+      <c r="V22" s="7">
+        <v>145</v>
+      </c>
+      <c r="W22" s="7">
+        <v>26</v>
+      </c>
+      <c r="X22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z22" s="7">
         <v>4</v>
       </c>
-      <c r="J22" s="7">
+      <c r="AA22" s="7">
+        <v>19</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>178</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>189</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>118</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>18</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>7</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="86"/>
+      <c r="C23" s="7">
+        <v>201</v>
+      </c>
+      <c r="D23" s="7">
+        <v>23</v>
+      </c>
+      <c r="E23" s="7">
+        <v>130</v>
+      </c>
+      <c r="F23" s="7">
+        <v>33</v>
+      </c>
+      <c r="G23" s="7">
+        <v>1</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
+      <c r="I23" s="7">
+        <v>1</v>
+      </c>
+      <c r="J23" s="7">
+        <v>1</v>
+      </c>
+      <c r="K23" s="7">
+        <v>1</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>11</v>
+      </c>
+      <c r="O23" s="7">
+        <v>175</v>
+      </c>
+      <c r="P23" s="7">
+        <v>171</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>34</v>
+      </c>
+      <c r="R23" s="7">
+        <v>2</v>
+      </c>
+      <c r="S23" s="7">
+        <v>6</v>
+      </c>
+      <c r="T23" s="7">
+        <v>107</v>
+      </c>
+      <c r="U23" s="7">
+        <v>19</v>
+      </c>
+      <c r="V23" s="7">
+        <v>3</v>
+      </c>
+      <c r="W23" s="7">
+        <v>0</v>
+      </c>
+      <c r="X23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>65</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>61</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>86</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="7">
         <v>4</v>
       </c>
-      <c r="K22" s="7">
+      <c r="AH23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="86"/>
+      <c r="C24" s="7">
+        <v>338</v>
+      </c>
+      <c r="D24" s="7">
+        <v>27</v>
+      </c>
+      <c r="E24" s="7">
+        <v>166</v>
+      </c>
+      <c r="F24" s="7">
+        <v>101</v>
+      </c>
+      <c r="G24" s="7">
+        <v>1</v>
+      </c>
+      <c r="H24" s="7">
+        <v>7</v>
+      </c>
+      <c r="I24" s="7">
+        <v>2</v>
+      </c>
+      <c r="J24" s="7">
+        <v>2</v>
+      </c>
+      <c r="K24" s="7">
+        <v>3</v>
+      </c>
+      <c r="L24" s="7">
+        <v>1</v>
+      </c>
+      <c r="M24" s="7">
+        <v>0</v>
+      </c>
+      <c r="N24" s="7">
+        <v>28</v>
+      </c>
+      <c r="O24" s="7">
+        <v>293</v>
+      </c>
+      <c r="P24" s="7">
+        <v>242</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>52</v>
+      </c>
+      <c r="R24" s="7">
+        <v>5</v>
+      </c>
+      <c r="S24" s="7">
+        <v>15</v>
+      </c>
+      <c r="T24" s="7">
+        <v>149</v>
+      </c>
+      <c r="U24" s="7">
         <v>16</v>
       </c>
-      <c r="L22" s="7">
-[...17 lines deleted...]
-      <c r="R22" s="7">
+      <c r="V24" s="7">
+        <v>5</v>
+      </c>
+      <c r="W24" s="7">
+        <v>3</v>
+      </c>
+      <c r="X24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>2</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>100</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>142</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>50</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>38</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="7">
+        <v>58</v>
+      </c>
+      <c r="D25" s="7">
+        <v>10</v>
+      </c>
+      <c r="E25" s="7">
+        <v>38</v>
+      </c>
+      <c r="F25" s="7">
+        <v>5</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0</v>
+      </c>
+      <c r="I25" s="7">
+        <v>0</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0</v>
+      </c>
+      <c r="K25" s="7">
+        <v>0</v>
+      </c>
+      <c r="L25" s="7">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7">
+        <v>0</v>
+      </c>
+      <c r="N25" s="7">
+        <v>5</v>
+      </c>
+      <c r="O25" s="7">
+        <v>52</v>
+      </c>
+      <c r="P25" s="7">
+        <v>51</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>9</v>
+      </c>
+      <c r="R25" s="7">
+        <v>4</v>
+      </c>
+      <c r="S25" s="7">
+        <v>2</v>
+      </c>
+      <c r="T25" s="7">
+        <v>26</v>
+      </c>
+      <c r="U25" s="7">
+        <v>9</v>
+      </c>
+      <c r="V25" s="7">
+        <v>1</v>
+      </c>
+      <c r="W25" s="7">
+        <v>1</v>
+      </c>
+      <c r="X25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>22</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>18</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>31</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="7">
+        <v>260</v>
+      </c>
+      <c r="D26" s="7">
+        <v>8</v>
+      </c>
+      <c r="E26" s="7">
+        <v>165</v>
+      </c>
+      <c r="F26" s="7">
+        <v>74</v>
+      </c>
+      <c r="G26" s="7">
+        <v>1</v>
+      </c>
+      <c r="H26" s="7">
+        <v>2</v>
+      </c>
+      <c r="I26" s="7">
+        <v>1</v>
+      </c>
+      <c r="J26" s="7">
+        <v>1</v>
+      </c>
+      <c r="K26" s="7">
+        <v>0</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>8</v>
+      </c>
+      <c r="O26" s="7">
+        <v>230</v>
+      </c>
+      <c r="P26" s="7">
+        <v>222</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>56</v>
+      </c>
+      <c r="R26" s="7">
+        <v>5</v>
+      </c>
+      <c r="S26" s="7">
         <v>11</v>
       </c>
-      <c r="S22" s="7">
-[...35 lines deleted...]
-      <c r="AE22" s="7">
+      <c r="T26" s="7">
+        <v>137</v>
+      </c>
+      <c r="U26" s="7">
+        <v>8</v>
+      </c>
+      <c r="V26" s="7">
         <v>5</v>
       </c>
-      <c r="AF22" s="7">
-[...8 lines deleted...]
-      <c r="AI22" s="7">
+      <c r="W26" s="7">
+        <v>2</v>
+      </c>
+      <c r="X26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>89</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>159</v>
+      </c>
+      <c r="AD26" s="7">
+        <v>62</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="7">
         <v>9</v>
       </c>
-      <c r="AJ22" s="7">
-        <v>2</v>
+      <c r="AH26" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>8</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
-[...13 lines deleted...]
-      <c r="F23" s="7">
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="7">
+        <v>237</v>
+      </c>
+      <c r="D27" s="7">
+        <v>8</v>
+      </c>
+      <c r="E27" s="7">
+        <v>159</v>
+      </c>
+      <c r="F27" s="7">
         <v>57</v>
       </c>
-      <c r="G23" s="7">
-[...32 lines deleted...]
-      <c r="R23" s="7">
+      <c r="G27" s="7">
+        <v>0</v>
+      </c>
+      <c r="H27" s="7">
+        <v>0</v>
+      </c>
+      <c r="I27" s="7">
+        <v>1</v>
+      </c>
+      <c r="J27" s="7">
+        <v>0</v>
+      </c>
+      <c r="K27" s="7">
+        <v>1</v>
+      </c>
+      <c r="L27" s="7">
+        <v>0</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
         <v>11</v>
       </c>
-      <c r="S23" s="7">
-[...173 lines deleted...]
-      <c r="E25" s="7">
+      <c r="O27" s="7">
+        <v>210</v>
+      </c>
+      <c r="P27" s="7">
+        <v>200</v>
+      </c>
+      <c r="Q27" s="7">
         <v>62</v>
-      </c>
-[...250 lines deleted...]
-        <v>92</v>
       </c>
       <c r="R27" s="7">
         <v>4</v>
       </c>
       <c r="S27" s="7">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="T27" s="7">
-        <v>218</v>
+        <v>111</v>
       </c>
       <c r="U27" s="7">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="V27" s="7">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W27" s="7">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="X27" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y27" s="7">
         <v>1</v>
       </c>
       <c r="Z27" s="7">
         <v>0</v>
       </c>
       <c r="AA27" s="7">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="AB27" s="7">
-        <v>141</v>
+        <v>99</v>
       </c>
       <c r="AC27" s="7">
-        <v>176</v>
+        <v>86</v>
       </c>
       <c r="AD27" s="7">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="AE27" s="7">
         <v>4</v>
       </c>
       <c r="AF27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH27" s="7">
         <v>3</v>
       </c>
-      <c r="AG27" s="7">
-[...4 lines deleted...]
-      </c>
       <c r="AI27" s="7">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="AJ27" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:36">
-      <c r="A28" s="68" t="s">
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A28" s="85" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="69"/>
+      <c r="B28" s="86"/>
       <c r="C28" s="7">
-        <v>311</v>
+        <v>189</v>
       </c>
       <c r="D28" s="7">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="E28" s="7">
-        <v>183</v>
+        <v>113</v>
       </c>
       <c r="F28" s="7">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="G28" s="7">
         <v>0</v>
       </c>
       <c r="H28" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I28" s="7">
+        <v>2</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0</v>
+      </c>
+      <c r="K28" s="7">
+        <v>2</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
+        <v>9</v>
+      </c>
+      <c r="O28" s="7">
+        <v>163</v>
+      </c>
+      <c r="P28" s="7">
+        <v>155</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>31</v>
+      </c>
+      <c r="R28" s="7">
+        <v>1</v>
+      </c>
+      <c r="S28" s="7">
+        <v>7</v>
+      </c>
+      <c r="T28" s="7">
+        <v>94</v>
+      </c>
+      <c r="U28" s="7">
+        <v>19</v>
+      </c>
+      <c r="V28" s="7">
+        <v>3</v>
+      </c>
+      <c r="W28" s="7">
+        <v>1</v>
+      </c>
+      <c r="X28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>75</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>69</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>43</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="86"/>
+      <c r="C29" s="7">
+        <v>15</v>
+      </c>
+      <c r="D29" s="7">
+        <v>0</v>
+      </c>
+      <c r="E29" s="7">
+        <v>15</v>
+      </c>
+      <c r="F29" s="7">
+        <v>0</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0</v>
+      </c>
+      <c r="M29" s="7">
+        <v>0</v>
+      </c>
+      <c r="N29" s="7">
+        <v>0</v>
+      </c>
+      <c r="O29" s="7">
+        <v>15</v>
+      </c>
+      <c r="P29" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>2</v>
+      </c>
+      <c r="R29" s="7">
+        <v>0</v>
+      </c>
+      <c r="S29" s="7">
+        <v>1</v>
+      </c>
+      <c r="T29" s="7">
         <v>4</v>
       </c>
-      <c r="J28" s="7">
-[...2 lines deleted...]
-      <c r="K28" s="7">
+      <c r="U29" s="7">
+        <v>1</v>
+      </c>
+      <c r="V29" s="7">
+        <v>6</v>
+      </c>
+      <c r="W29" s="7">
+        <v>0</v>
+      </c>
+      <c r="X29" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="7">
+        <v>5</v>
+      </c>
+      <c r="AC29" s="7">
+        <v>8</v>
+      </c>
+      <c r="AD29" s="7">
         <v>3</v>
       </c>
-      <c r="L28" s="7">
-[...72 lines deleted...]
-        <v>2</v>
+      <c r="AE29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
-[...61 lines deleted...]
-      <c r="V29" s="7">
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A30" s="110" t="s">
         <v>25</v>
       </c>
-      <c r="W29" s="7">
-[...38 lines deleted...]
-      <c r="AJ29" s="7">
+      <c r="B30" s="111"/>
+      <c r="C30" s="8">
+        <v>1</v>
+      </c>
+      <c r="D30" s="9">
+        <v>0</v>
+      </c>
+      <c r="E30" s="9">
+        <v>0</v>
+      </c>
+      <c r="F30" s="9">
+        <v>0</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+      <c r="H30" s="9">
+        <v>0</v>
+      </c>
+      <c r="I30" s="9">
+        <v>0</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0</v>
+      </c>
+      <c r="L30" s="9">
+        <v>0</v>
+      </c>
+      <c r="M30" s="9">
+        <v>0</v>
+      </c>
+      <c r="N30" s="9">
+        <v>1</v>
+      </c>
+      <c r="O30" s="9">
+        <v>1</v>
+      </c>
+      <c r="P30" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>0</v>
+      </c>
+      <c r="R30" s="9">
+        <v>0</v>
+      </c>
+      <c r="S30" s="9">
+        <v>0</v>
+      </c>
+      <c r="T30" s="9">
+        <v>1</v>
+      </c>
+      <c r="U30" s="9">
+        <v>0</v>
+      </c>
+      <c r="V30" s="9">
+        <v>0</v>
+      </c>
+      <c r="W30" s="9">
+        <v>0</v>
+      </c>
+      <c r="X30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="9">
+        <v>1</v>
+      </c>
+      <c r="AH30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
-[...107 lines deleted...]
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>7</v>
       </c>
+    </row>
+    <row r="36" spans="3:36" x14ac:dyDescent="0.25">
+      <c r="C36" s="38"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="38"/>
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="38"/>
+      <c r="J36" s="38"/>
+      <c r="K36" s="38"/>
+      <c r="L36" s="38"/>
+      <c r="M36" s="38"/>
+      <c r="N36" s="38"/>
+      <c r="O36" s="38"/>
+      <c r="P36" s="38"/>
+      <c r="Q36" s="38"/>
+      <c r="R36" s="38"/>
+      <c r="S36" s="38"/>
+      <c r="T36" s="38"/>
+      <c r="U36" s="38"/>
+      <c r="V36" s="38"/>
+      <c r="W36" s="38"/>
+      <c r="X36" s="38"/>
+      <c r="Y36" s="38"/>
+      <c r="Z36" s="38"/>
+      <c r="AA36" s="38"/>
+      <c r="AB36" s="38"/>
+      <c r="AC36" s="38"/>
+      <c r="AD36" s="38"/>
+      <c r="AE36" s="38"/>
+      <c r="AF36" s="38"/>
+      <c r="AG36" s="38"/>
+      <c r="AH36" s="38"/>
+      <c r="AI36" s="38"/>
+      <c r="AJ36" s="38"/>
+    </row>
+    <row r="37" spans="3:36" x14ac:dyDescent="0.25">
+      <c r="C37" s="38"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="38"/>
+      <c r="J37" s="38"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="38"/>
+      <c r="M37" s="38"/>
+      <c r="N37" s="38"/>
+      <c r="O37" s="38"/>
+      <c r="P37" s="38"/>
+      <c r="Q37" s="38"/>
+      <c r="R37" s="38"/>
+      <c r="S37" s="38"/>
+      <c r="T37" s="38"/>
+      <c r="U37" s="38"/>
+      <c r="V37" s="38"/>
+      <c r="W37" s="38"/>
+      <c r="X37" s="38"/>
+      <c r="Y37" s="38"/>
+      <c r="Z37" s="38"/>
+      <c r="AA37" s="38"/>
+      <c r="AB37" s="38"/>
+      <c r="AC37" s="38"/>
+      <c r="AD37" s="38"/>
+      <c r="AE37" s="38"/>
+      <c r="AF37" s="38"/>
+      <c r="AG37" s="38"/>
+      <c r="AH37" s="38"/>
+      <c r="AI37" s="38"/>
+      <c r="AJ37" s="38"/>
+    </row>
+    <row r="38" spans="3:36" x14ac:dyDescent="0.25">
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="38"/>
+      <c r="S38" s="38"/>
+      <c r="T38" s="38"/>
+      <c r="U38" s="38"/>
+      <c r="V38" s="38"/>
+      <c r="W38" s="38"/>
+      <c r="X38" s="38"/>
+      <c r="Y38" s="38"/>
+      <c r="Z38" s="38"/>
+      <c r="AA38" s="38"/>
+      <c r="AB38" s="38"/>
+      <c r="AC38" s="38"/>
+      <c r="AD38" s="38"/>
+      <c r="AE38" s="38"/>
+      <c r="AF38" s="38"/>
+      <c r="AG38" s="38"/>
+      <c r="AH38" s="38"/>
+      <c r="AI38" s="38"/>
+      <c r="AJ38" s="38"/>
+    </row>
+    <row r="39" spans="3:36" x14ac:dyDescent="0.25">
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+      <c r="M39" s="38"/>
+      <c r="N39" s="38"/>
+      <c r="O39" s="38"/>
+      <c r="P39" s="38"/>
+      <c r="Q39" s="38"/>
+      <c r="R39" s="38"/>
+      <c r="S39" s="38"/>
+      <c r="T39" s="38"/>
+      <c r="U39" s="38"/>
+      <c r="V39" s="38"/>
+      <c r="W39" s="38"/>
+      <c r="X39" s="38"/>
+      <c r="Y39" s="38"/>
+      <c r="Z39" s="38"/>
+      <c r="AA39" s="38"/>
+      <c r="AB39" s="38"/>
+      <c r="AC39" s="38"/>
+      <c r="AD39" s="38"/>
+      <c r="AE39" s="38"/>
+      <c r="AF39" s="38"/>
+      <c r="AG39" s="38"/>
+      <c r="AH39" s="38"/>
+      <c r="AI39" s="38"/>
+      <c r="AJ39" s="38"/>
+    </row>
+    <row r="40" spans="3:36" x14ac:dyDescent="0.25">
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
+      <c r="N40" s="38"/>
+      <c r="O40" s="38"/>
+      <c r="P40" s="38"/>
+      <c r="Q40" s="38"/>
+      <c r="R40" s="38"/>
+      <c r="S40" s="38"/>
+      <c r="T40" s="38"/>
+      <c r="U40" s="38"/>
+      <c r="V40" s="38"/>
+      <c r="W40" s="38"/>
+      <c r="X40" s="38"/>
+      <c r="Y40" s="38"/>
+      <c r="Z40" s="38"/>
+      <c r="AA40" s="38"/>
+      <c r="AB40" s="38"/>
+      <c r="AC40" s="38"/>
+      <c r="AD40" s="38"/>
+      <c r="AE40" s="38"/>
+      <c r="AF40" s="38"/>
+      <c r="AG40" s="38"/>
+      <c r="AH40" s="38"/>
+      <c r="AI40" s="38"/>
+      <c r="AJ40" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="55">
-    <mergeCell ref="A28:B28"/>
-[...5 lines deleted...]
-    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="W5:AA5"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
-    <mergeCell ref="K5:K6"/>
-[...2901 lines deleted...]
-    <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:V5"/>
     <mergeCell ref="W5:AA5"/>
     <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AJ5:AJ6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="AF5:AF6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="A3:B6"/>
     <mergeCell ref="C3:N3"/>
+    <mergeCell ref="O3:AA3"/>
     <mergeCell ref="AB3:AJ3"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:N4"/>
+    <mergeCell ref="O4:AA4"/>
     <mergeCell ref="AB4:AJ4"/>
-    <mergeCell ref="D5:D6"/>
-    <mergeCell ref="E5:E6"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="89" fitToWidth="2" fitToHeight="2" orientation="landscape" verticalDpi="4294967292" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...2908 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="H31" sqref="H31"/>
+      <selection pane="bottomRight" activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.75" customWidth="1"/>
     <col min="2" max="2" width="13.5" customWidth="1"/>
     <col min="3" max="3" width="6.75" customWidth="1"/>
     <col min="4" max="4" width="7.25" customWidth="1"/>
     <col min="5" max="6" width="6.75" customWidth="1"/>
     <col min="7" max="7" width="8.875" customWidth="1"/>
     <col min="8" max="8" width="6.75" customWidth="1"/>
     <col min="9" max="9" width="9.5" customWidth="1"/>
     <col min="10" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
     <col min="12" max="12" width="6.75" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="14" max="18" width="6.75" customWidth="1"/>
     <col min="19" max="19" width="7.75" customWidth="1"/>
     <col min="20" max="29" width="6.75" customWidth="1"/>
     <col min="30" max="30" width="8.625" customWidth="1"/>
-    <col min="31" max="36" width="6.75" customWidth="1"/>
+    <col min="31" max="35" width="6.75" customWidth="1"/>
+    <col min="36" max="36" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="19.5">
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="83" t="s">
+    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="84"/>
-      <c r="C3" s="75" t="s">
+      <c r="B3" s="101"/>
+      <c r="C3" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="D3" s="76"/>
-[...10 lines deleted...]
-      <c r="O3" s="75" t="s">
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="76"/>
-[...11 lines deleted...]
-      <c r="AB3" s="75" t="s">
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="92" t="s">
         <v>60</v>
       </c>
-      <c r="AC3" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="76"/>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="93"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="93"/>
     </row>
-    <row r="4" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="D4" s="78" t="s">
+    <row r="4" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="89"/>
-[...9 lines deleted...]
-      <c r="O4" s="91" t="s">
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="92"/>
-[...11 lines deleted...]
-      <c r="AB4" s="75" t="s">
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="AC4" s="76"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="76"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
     </row>
-    <row r="5" spans="1:36" s="16" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="D5" s="66" t="s">
+    <row r="5" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="102"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="66" t="s">
+      <c r="E5" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="66" t="s">
+      <c r="F5" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="66" t="s">
+      <c r="G5" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="66" t="s">
+      <c r="H5" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="66" t="s">
+      <c r="I5" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="66" t="s">
+      <c r="J5" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="K5" s="66" t="s">
+      <c r="K5" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="L5" s="66" t="s">
+      <c r="L5" s="83" t="s">
         <v>51</v>
       </c>
-      <c r="M5" s="66" t="s">
+      <c r="M5" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="66" t="s">
-[...5 lines deleted...]
-      <c r="P5" s="74" t="s">
+      <c r="N5" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="Q5" s="74"/>
-[...5 lines deleted...]
-      <c r="W5" s="75" t="s">
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="92" t="s">
         <v>53</v>
       </c>
-      <c r="X5" s="76"/>
-[...3 lines deleted...]
-      <c r="AB5" s="70" t="s">
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="87" t="s">
         <v>62</v>
       </c>
-      <c r="AC5" s="70" t="s">
+      <c r="AC5" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="AD5" s="70" t="s">
+      <c r="AD5" s="87" t="s">
         <v>64</v>
       </c>
-      <c r="AE5" s="70" t="s">
+      <c r="AE5" s="87" t="s">
         <v>65</v>
       </c>
-      <c r="AF5" s="70" t="s">
+      <c r="AF5" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="AG5" s="70" t="s">
+      <c r="AG5" s="87" t="s">
         <v>67</v>
       </c>
-      <c r="AH5" s="70" t="s">
+      <c r="AH5" s="87" t="s">
         <v>68</v>
       </c>
-      <c r="AI5" s="70" t="s">
+      <c r="AI5" s="87" t="s">
         <v>69</v>
       </c>
-      <c r="AJ5" s="78" t="s">
+      <c r="AJ5" s="95" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75">
-[...14 lines deleted...]
-      <c r="O6" s="73"/>
+    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.15">
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="90"/>
       <c r="P6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="S6" s="23" t="s">
         <v>54</v>
       </c>
       <c r="T6" s="23" t="s">
         <v>55</v>
       </c>
       <c r="U6" s="23" t="s">
         <v>56</v>
       </c>
       <c r="V6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="W6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="X6" s="23" t="s">
         <v>57</v>
       </c>
       <c r="Y6" s="23" t="s">
         <v>58</v>
       </c>
       <c r="Z6" s="23" t="s">
         <v>59</v>
       </c>
       <c r="AA6" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="AB6" s="70"/>
-[...7 lines deleted...]
-      <c r="AJ6" s="78"/>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="95"/>
     </row>
-    <row r="7" spans="1:36" s="16" customFormat="1" ht="40.5" hidden="1" customHeight="1">
-      <c r="A7" s="79" t="s">
+    <row r="7" spans="1:36" s="16" customFormat="1" ht="40.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="80"/>
+      <c r="B7" s="97"/>
       <c r="C7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>79</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>74</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>72</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>71</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>75</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>84</v>
       </c>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="17" t="s">
@@ -22690,2632 +16941,11360 @@
       <c r="U7" s="18"/>
       <c r="V7" s="18"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="18"/>
       <c r="AA7" s="18"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17" t="s">
         <v>83</v>
       </c>
       <c r="AE7" s="18"/>
       <c r="AF7" s="18"/>
       <c r="AG7" s="26" t="s">
         <v>81</v>
       </c>
       <c r="AH7" s="26" t="s">
         <v>82</v>
       </c>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="10" customFormat="1">
-      <c r="A8" s="81" t="s">
+    <row r="8" spans="1:36" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="82"/>
+      <c r="B8" s="99"/>
       <c r="C8" s="14">
-        <v>25911</v>
+        <v>28038</v>
       </c>
       <c r="D8" s="14">
+        <v>1882</v>
+      </c>
+      <c r="E8" s="14">
+        <v>17102</v>
+      </c>
+      <c r="F8" s="14">
+        <v>6593</v>
+      </c>
+      <c r="G8" s="14">
+        <v>90</v>
+      </c>
+      <c r="H8" s="14">
+        <v>74</v>
+      </c>
+      <c r="I8" s="14">
+        <v>140</v>
+      </c>
+      <c r="J8" s="14">
+        <v>217</v>
+      </c>
+      <c r="K8" s="14">
+        <v>356</v>
+      </c>
+      <c r="L8" s="14">
+        <v>3</v>
+      </c>
+      <c r="M8" s="14">
+        <v>5</v>
+      </c>
+      <c r="N8" s="14">
+        <v>1576</v>
+      </c>
+      <c r="O8" s="14">
+        <v>24396</v>
+      </c>
+      <c r="P8" s="14">
+        <v>23293</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>5430</v>
+      </c>
+      <c r="R8" s="14">
+        <v>411</v>
+      </c>
+      <c r="S8" s="14">
+        <v>571</v>
+      </c>
+      <c r="T8" s="14">
+        <v>13426</v>
+      </c>
+      <c r="U8" s="14">
+        <v>2379</v>
+      </c>
+      <c r="V8" s="14">
+        <v>1076</v>
+      </c>
+      <c r="W8" s="14">
+        <v>1103</v>
+      </c>
+      <c r="X8" s="14">
+        <v>5</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>67</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>58</v>
+      </c>
+      <c r="AA8" s="30">
+        <v>973</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>9580</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>11421</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>5953</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>299</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>94</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>1014</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>488</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>525</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="7">
+        <v>4352</v>
+      </c>
+      <c r="D9" s="7">
+        <v>282</v>
+      </c>
+      <c r="E9" s="7">
+        <v>2560</v>
+      </c>
+      <c r="F9" s="7">
+        <v>1115</v>
+      </c>
+      <c r="G9" s="7">
+        <v>8</v>
+      </c>
+      <c r="H9" s="7">
+        <v>8</v>
+      </c>
+      <c r="I9" s="7">
+        <v>17</v>
+      </c>
+      <c r="J9" s="7">
+        <v>25</v>
+      </c>
+      <c r="K9" s="7">
+        <v>52</v>
+      </c>
+      <c r="L9" s="7">
+        <v>1</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>284</v>
+      </c>
+      <c r="O9" s="7">
+        <v>3760</v>
+      </c>
+      <c r="P9" s="7">
+        <v>3440</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>912</v>
+      </c>
+      <c r="R9" s="7">
+        <v>73</v>
+      </c>
+      <c r="S9" s="7">
+        <v>85</v>
+      </c>
+      <c r="T9" s="7">
+        <v>1888</v>
+      </c>
+      <c r="U9" s="7">
+        <v>282</v>
+      </c>
+      <c r="V9" s="7">
+        <v>200</v>
+      </c>
+      <c r="W9" s="7">
+        <v>320</v>
+      </c>
+      <c r="X9" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>8</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>21</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>291</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>1616</v>
+      </c>
+      <c r="AC9" s="7">
         <v>1800</v>
       </c>
+      <c r="AD9" s="7">
+        <v>626</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>44</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>15</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>290</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>23</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>66</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="86"/>
+      <c r="C10" s="7">
+        <v>2852</v>
+      </c>
+      <c r="D10" s="7">
+        <v>197</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1695</v>
+      </c>
+      <c r="F10" s="7">
+        <v>768</v>
+      </c>
+      <c r="G10" s="7">
+        <v>8</v>
+      </c>
+      <c r="H10" s="7">
+        <v>10</v>
+      </c>
+      <c r="I10" s="7">
+        <v>6</v>
+      </c>
+      <c r="J10" s="7">
+        <v>4</v>
+      </c>
+      <c r="K10" s="7">
+        <v>20</v>
+      </c>
+      <c r="L10" s="7">
+        <v>1</v>
+      </c>
+      <c r="M10" s="7">
+        <v>0</v>
+      </c>
+      <c r="N10" s="7">
+        <v>143</v>
+      </c>
+      <c r="O10" s="7">
+        <v>2421</v>
+      </c>
+      <c r="P10" s="7">
+        <v>2375</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>711</v>
+      </c>
+      <c r="R10" s="7">
+        <v>52</v>
+      </c>
+      <c r="S10" s="7">
+        <v>64</v>
+      </c>
+      <c r="T10" s="7">
+        <v>1133</v>
+      </c>
+      <c r="U10" s="7">
+        <v>314</v>
+      </c>
+      <c r="V10" s="7">
+        <v>101</v>
+      </c>
+      <c r="W10" s="7">
+        <v>46</v>
+      </c>
+      <c r="X10" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>11</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>34</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>1308</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>1344</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>136</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>27</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>40</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="7">
+        <v>2135</v>
+      </c>
+      <c r="D11" s="7">
+        <v>120</v>
+      </c>
+      <c r="E11" s="7">
+        <v>1362</v>
+      </c>
+      <c r="F11" s="7">
+        <v>507</v>
+      </c>
+      <c r="G11" s="7">
+        <v>11</v>
+      </c>
+      <c r="H11" s="7">
+        <v>3</v>
+      </c>
+      <c r="I11" s="7">
+        <v>3</v>
+      </c>
+      <c r="J11" s="7">
+        <v>7</v>
+      </c>
+      <c r="K11" s="7">
+        <v>17</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7">
+        <v>1</v>
+      </c>
+      <c r="N11" s="7">
+        <v>104</v>
+      </c>
+      <c r="O11" s="7">
+        <v>1846</v>
+      </c>
+      <c r="P11" s="7">
+        <v>1820</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>393</v>
+      </c>
+      <c r="R11" s="7">
+        <v>25</v>
+      </c>
+      <c r="S11" s="7">
+        <v>35</v>
+      </c>
+      <c r="T11" s="7">
+        <v>1198</v>
+      </c>
+      <c r="U11" s="7">
+        <v>131</v>
+      </c>
+      <c r="V11" s="7">
+        <v>38</v>
+      </c>
+      <c r="W11" s="7">
+        <v>26</v>
+      </c>
+      <c r="X11" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>18</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>935</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>1037</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>178</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>26</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>7</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>31</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>8</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="86"/>
+      <c r="C12" s="7">
+        <v>3196</v>
+      </c>
+      <c r="D12" s="7">
+        <v>148</v>
+      </c>
+      <c r="E12" s="7">
+        <v>2130</v>
+      </c>
+      <c r="F12" s="7">
+        <v>689</v>
+      </c>
+      <c r="G12" s="7">
+        <v>14</v>
+      </c>
+      <c r="H12" s="7">
+        <v>27</v>
+      </c>
+      <c r="I12" s="7">
+        <v>3</v>
+      </c>
+      <c r="J12" s="7">
+        <v>22</v>
+      </c>
+      <c r="K12" s="7">
+        <v>25</v>
+      </c>
+      <c r="L12" s="7">
+        <v>0</v>
+      </c>
+      <c r="M12" s="7">
+        <v>0</v>
+      </c>
+      <c r="N12" s="7">
+        <v>138</v>
+      </c>
+      <c r="O12" s="7">
+        <v>2745</v>
+      </c>
+      <c r="P12" s="7">
+        <v>2704</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>620</v>
+      </c>
+      <c r="R12" s="7">
+        <v>66</v>
+      </c>
+      <c r="S12" s="7">
+        <v>80</v>
+      </c>
+      <c r="T12" s="7">
+        <v>1641</v>
+      </c>
+      <c r="U12" s="7">
+        <v>237</v>
+      </c>
+      <c r="V12" s="7">
+        <v>60</v>
+      </c>
+      <c r="W12" s="7">
+        <v>41</v>
+      </c>
+      <c r="X12" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>34</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>996</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>1133</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>996</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>25</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>9</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>34</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="7">
+        <v>2164</v>
+      </c>
+      <c r="D13" s="7">
+        <v>111</v>
+      </c>
+      <c r="E13" s="7">
+        <v>1192</v>
+      </c>
+      <c r="F13" s="7">
+        <v>647</v>
+      </c>
+      <c r="G13" s="7">
+        <v>5</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7">
+        <v>6</v>
+      </c>
+      <c r="J13" s="7">
+        <v>13</v>
+      </c>
+      <c r="K13" s="7">
+        <v>63</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7">
+        <v>127</v>
+      </c>
+      <c r="O13" s="7">
+        <v>1853</v>
+      </c>
+      <c r="P13" s="7">
+        <v>1735</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>417</v>
+      </c>
+      <c r="R13" s="7">
+        <v>18</v>
+      </c>
+      <c r="S13" s="7">
+        <v>40</v>
+      </c>
+      <c r="T13" s="7">
+        <v>1023</v>
+      </c>
+      <c r="U13" s="7">
+        <v>189</v>
+      </c>
+      <c r="V13" s="7">
+        <v>48</v>
+      </c>
+      <c r="W13" s="7">
+        <v>118</v>
+      </c>
+      <c r="X13" s="7">
+        <v>2</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>9</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>4</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>103</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>808</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>927</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>418</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>14</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>25</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>16</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>75</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="86"/>
+      <c r="C14" s="7">
+        <v>4449</v>
+      </c>
+      <c r="D14" s="7">
+        <v>465</v>
+      </c>
+      <c r="E14" s="7">
+        <v>2379</v>
+      </c>
+      <c r="F14" s="7">
+        <v>1017</v>
+      </c>
+      <c r="G14" s="7">
+        <v>16</v>
+      </c>
+      <c r="H14" s="7">
+        <v>8</v>
+      </c>
+      <c r="I14" s="7">
+        <v>65</v>
+      </c>
+      <c r="J14" s="7">
+        <v>102</v>
+      </c>
+      <c r="K14" s="7">
+        <v>68</v>
+      </c>
+      <c r="L14" s="7">
+        <v>0</v>
+      </c>
+      <c r="M14" s="7">
+        <v>2</v>
+      </c>
+      <c r="N14" s="7">
+        <v>327</v>
+      </c>
+      <c r="O14" s="7">
+        <v>3876</v>
+      </c>
+      <c r="P14" s="7">
+        <v>3826</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>847</v>
+      </c>
+      <c r="R14" s="7">
+        <v>65</v>
+      </c>
+      <c r="S14" s="7">
+        <v>90</v>
+      </c>
+      <c r="T14" s="7">
+        <v>2470</v>
+      </c>
+      <c r="U14" s="7">
+        <v>274</v>
+      </c>
+      <c r="V14" s="7">
+        <v>80</v>
+      </c>
+      <c r="W14" s="7">
+        <v>50</v>
+      </c>
+      <c r="X14" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>9</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>12</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>29</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>1246</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>1646</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>836</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>80</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>326</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>309</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>63</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="86"/>
+      <c r="C15" s="7">
+        <v>491</v>
+      </c>
+      <c r="D15" s="7">
+        <v>29</v>
+      </c>
+      <c r="E15" s="7">
+        <v>301</v>
+      </c>
+      <c r="F15" s="7">
+        <v>132</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>2</v>
+      </c>
+      <c r="I15" s="7">
+        <v>3</v>
+      </c>
+      <c r="J15" s="7">
+        <v>2</v>
+      </c>
+      <c r="K15" s="7">
+        <v>2</v>
+      </c>
+      <c r="L15" s="7">
+        <v>1</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
+        <v>19</v>
+      </c>
+      <c r="O15" s="7">
+        <v>430</v>
+      </c>
+      <c r="P15" s="7">
+        <v>401</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>99</v>
+      </c>
+      <c r="R15" s="7">
+        <v>6</v>
+      </c>
+      <c r="S15" s="7">
+        <v>12</v>
+      </c>
+      <c r="T15" s="7">
+        <v>213</v>
+      </c>
+      <c r="U15" s="7">
+        <v>56</v>
+      </c>
+      <c r="V15" s="7">
+        <v>15</v>
+      </c>
+      <c r="W15" s="7">
+        <v>29</v>
+      </c>
+      <c r="X15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>28</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>145</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>56</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>238</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>14</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="7">
+        <v>449</v>
+      </c>
+      <c r="D16" s="7">
+        <v>37</v>
+      </c>
+      <c r="E16" s="7">
+        <v>280</v>
+      </c>
+      <c r="F16" s="7">
+        <v>108</v>
+      </c>
+      <c r="G16" s="7">
+        <v>3</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7">
+        <v>3</v>
+      </c>
+      <c r="K16" s="7">
+        <v>2</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7">
+        <v>16</v>
+      </c>
+      <c r="O16" s="7">
+        <v>393</v>
+      </c>
+      <c r="P16" s="7">
+        <v>367</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>69</v>
+      </c>
+      <c r="R16" s="7">
+        <v>4</v>
+      </c>
+      <c r="S16" s="7">
+        <v>5</v>
+      </c>
+      <c r="T16" s="7">
+        <v>231</v>
+      </c>
+      <c r="U16" s="7">
+        <v>44</v>
+      </c>
+      <c r="V16" s="7">
+        <v>14</v>
+      </c>
+      <c r="W16" s="7">
+        <v>26</v>
+      </c>
+      <c r="X16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>22</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>154</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>222</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>58</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>25</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>16</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>16</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="86"/>
+      <c r="C17" s="7">
+        <v>471</v>
+      </c>
+      <c r="D17" s="7">
+        <v>24</v>
+      </c>
+      <c r="E17" s="7">
+        <v>308</v>
+      </c>
+      <c r="F17" s="7">
+        <v>124</v>
+      </c>
+      <c r="G17" s="7">
+        <v>4</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7">
+        <v>1</v>
+      </c>
+      <c r="K17" s="7">
+        <v>1</v>
+      </c>
+      <c r="L17" s="7">
+        <v>0</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
+        <v>9</v>
+      </c>
+      <c r="O17" s="7">
+        <v>427</v>
+      </c>
+      <c r="P17" s="7">
+        <v>415</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>76</v>
+      </c>
+      <c r="R17" s="7">
+        <v>6</v>
+      </c>
+      <c r="S17" s="7">
+        <v>7</v>
+      </c>
+      <c r="T17" s="7">
+        <v>219</v>
+      </c>
+      <c r="U17" s="7">
+        <v>32</v>
+      </c>
+      <c r="V17" s="7">
+        <v>75</v>
+      </c>
+      <c r="W17" s="7">
+        <v>12</v>
+      </c>
+      <c r="X17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>176</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>221</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>117</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>7</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>7</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="86"/>
+      <c r="C18" s="7">
+        <v>1822</v>
+      </c>
+      <c r="D18" s="7">
+        <v>82</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1351</v>
+      </c>
+      <c r="F18" s="7">
+        <v>296</v>
+      </c>
+      <c r="G18" s="7">
+        <v>3</v>
+      </c>
+      <c r="H18" s="7">
+        <v>2</v>
+      </c>
+      <c r="I18" s="7">
+        <v>2</v>
+      </c>
+      <c r="J18" s="7">
+        <v>7</v>
+      </c>
+      <c r="K18" s="7">
+        <v>20</v>
+      </c>
+      <c r="L18" s="7">
+        <v>0</v>
+      </c>
+      <c r="M18" s="7">
+        <v>0</v>
+      </c>
+      <c r="N18" s="7">
+        <v>59</v>
+      </c>
+      <c r="O18" s="7">
+        <v>1636</v>
+      </c>
+      <c r="P18" s="7">
+        <v>1591</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>318</v>
+      </c>
+      <c r="R18" s="7">
+        <v>15</v>
+      </c>
+      <c r="S18" s="7">
+        <v>32</v>
+      </c>
+      <c r="T18" s="7">
+        <v>902</v>
+      </c>
+      <c r="U18" s="7">
+        <v>238</v>
+      </c>
+      <c r="V18" s="7">
+        <v>86</v>
+      </c>
+      <c r="W18" s="7">
+        <v>45</v>
+      </c>
+      <c r="X18" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>38</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>486</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>951</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>666</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>7</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>12</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>9</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>22</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="86"/>
+      <c r="C19" s="7">
+        <v>856</v>
+      </c>
+      <c r="D19" s="7">
+        <v>46</v>
+      </c>
+      <c r="E19" s="7">
+        <v>498</v>
+      </c>
+      <c r="F19" s="7">
+        <v>209</v>
+      </c>
+      <c r="G19" s="7">
+        <v>4</v>
+      </c>
+      <c r="H19" s="7">
+        <v>3</v>
+      </c>
+      <c r="I19" s="7">
+        <v>15</v>
+      </c>
+      <c r="J19" s="7">
+        <v>13</v>
+      </c>
+      <c r="K19" s="7">
+        <v>15</v>
+      </c>
+      <c r="L19" s="7">
+        <v>0</v>
+      </c>
+      <c r="M19" s="7">
+        <v>0</v>
+      </c>
+      <c r="N19" s="7">
+        <v>53</v>
+      </c>
+      <c r="O19" s="7">
+        <v>765</v>
+      </c>
+      <c r="P19" s="7">
+        <v>668</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>100</v>
+      </c>
+      <c r="R19" s="7">
+        <v>9</v>
+      </c>
+      <c r="S19" s="7">
+        <v>11</v>
+      </c>
+      <c r="T19" s="7">
+        <v>453</v>
+      </c>
+      <c r="U19" s="7">
+        <v>86</v>
+      </c>
+      <c r="V19" s="7">
+        <v>9</v>
+      </c>
+      <c r="W19" s="7">
+        <v>97</v>
+      </c>
+      <c r="X19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>93</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>213</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>129</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>314</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>60</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>54</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>100</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="7">
+        <v>975</v>
+      </c>
+      <c r="D20" s="7">
+        <v>61</v>
+      </c>
+      <c r="E20" s="7">
+        <v>624</v>
+      </c>
+      <c r="F20" s="7">
+        <v>204</v>
+      </c>
+      <c r="G20" s="7">
+        <v>2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>3</v>
+      </c>
+      <c r="I20" s="7">
+        <v>8</v>
+      </c>
+      <c r="J20" s="7">
+        <v>4</v>
+      </c>
+      <c r="K20" s="7">
+        <v>14</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7">
+        <v>1</v>
+      </c>
+      <c r="N20" s="7">
+        <v>54</v>
+      </c>
+      <c r="O20" s="7">
+        <v>870</v>
+      </c>
+      <c r="P20" s="7">
+        <v>790</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>160</v>
+      </c>
+      <c r="R20" s="7">
+        <v>16</v>
+      </c>
+      <c r="S20" s="7">
+        <v>16</v>
+      </c>
+      <c r="T20" s="7">
+        <v>455</v>
+      </c>
+      <c r="U20" s="7">
+        <v>124</v>
+      </c>
+      <c r="V20" s="7">
+        <v>19</v>
+      </c>
+      <c r="W20" s="7">
+        <v>80</v>
+      </c>
+      <c r="X20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>74</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>218</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>277</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>399</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>57</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>12</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>33</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="7">
+        <v>709</v>
+      </c>
+      <c r="D21" s="7">
+        <v>44</v>
+      </c>
+      <c r="E21" s="7">
+        <v>483</v>
+      </c>
+      <c r="F21" s="7">
+        <v>123</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1</v>
+      </c>
+      <c r="H21" s="7">
+        <v>2</v>
+      </c>
+      <c r="I21" s="7">
+        <v>1</v>
+      </c>
+      <c r="J21" s="7">
+        <v>3</v>
+      </c>
+      <c r="K21" s="7">
+        <v>10</v>
+      </c>
+      <c r="L21" s="7">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7">
+        <v>0</v>
+      </c>
+      <c r="N21" s="7">
+        <v>42</v>
+      </c>
+      <c r="O21" s="7">
+        <v>610</v>
+      </c>
+      <c r="P21" s="7">
+        <v>599</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>139</v>
+      </c>
+      <c r="R21" s="7">
+        <v>8</v>
+      </c>
+      <c r="S21" s="7">
+        <v>13</v>
+      </c>
+      <c r="T21" s="7">
+        <v>296</v>
+      </c>
+      <c r="U21" s="7">
+        <v>92</v>
+      </c>
+      <c r="V21" s="7">
+        <v>51</v>
+      </c>
+      <c r="W21" s="7">
+        <v>11</v>
+      </c>
+      <c r="X21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>10</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>225</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>214</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>280</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="86"/>
+      <c r="C22" s="7">
+        <v>907</v>
+      </c>
+      <c r="D22" s="7">
+        <v>72</v>
+      </c>
+      <c r="E22" s="7">
+        <v>599</v>
+      </c>
+      <c r="F22" s="7">
+        <v>144</v>
+      </c>
+      <c r="G22" s="7">
+        <v>5</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0</v>
+      </c>
+      <c r="I22" s="7">
+        <v>4</v>
+      </c>
+      <c r="J22" s="7">
+        <v>4</v>
+      </c>
+      <c r="K22" s="7">
+        <v>16</v>
+      </c>
+      <c r="L22" s="7">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7">
+        <v>0</v>
+      </c>
+      <c r="N22" s="7">
+        <v>63</v>
+      </c>
+      <c r="O22" s="7">
+        <v>804</v>
+      </c>
+      <c r="P22" s="7">
+        <v>767</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>164</v>
+      </c>
+      <c r="R22" s="7">
+        <v>11</v>
+      </c>
+      <c r="S22" s="7">
+        <v>23</v>
+      </c>
+      <c r="T22" s="7">
+        <v>290</v>
+      </c>
+      <c r="U22" s="7">
+        <v>105</v>
+      </c>
+      <c r="V22" s="7">
+        <v>174</v>
+      </c>
+      <c r="W22" s="7">
+        <v>37</v>
+      </c>
+      <c r="X22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>34</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>305</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>484</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>144</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>34</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>14</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>9</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="86"/>
+      <c r="C23" s="7">
+        <v>350</v>
+      </c>
+      <c r="D23" s="7">
+        <v>44</v>
+      </c>
+      <c r="E23" s="7">
+        <v>224</v>
+      </c>
+      <c r="F23" s="7">
+        <v>57</v>
+      </c>
+      <c r="G23" s="7">
+        <v>2</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
+      <c r="I23" s="7">
+        <v>0</v>
+      </c>
+      <c r="J23" s="7">
+        <v>2</v>
+      </c>
+      <c r="K23" s="7">
+        <v>3</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>18</v>
+      </c>
+      <c r="O23" s="7">
+        <v>314</v>
+      </c>
+      <c r="P23" s="7">
+        <v>307</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>52</v>
+      </c>
+      <c r="R23" s="7">
+        <v>11</v>
+      </c>
+      <c r="S23" s="7">
+        <v>10</v>
+      </c>
+      <c r="T23" s="7">
+        <v>164</v>
+      </c>
+      <c r="U23" s="7">
+        <v>37</v>
+      </c>
+      <c r="V23" s="7">
+        <v>33</v>
+      </c>
+      <c r="W23" s="7">
+        <v>7</v>
+      </c>
+      <c r="X23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>113</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>151</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>190</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="86"/>
+      <c r="C24" s="7">
+        <v>445</v>
+      </c>
+      <c r="D24" s="7">
+        <v>38</v>
+      </c>
+      <c r="E24" s="7">
+        <v>224</v>
+      </c>
+      <c r="F24" s="7">
+        <v>123</v>
+      </c>
+      <c r="G24" s="7">
+        <v>1</v>
+      </c>
+      <c r="H24" s="7">
+        <v>5</v>
+      </c>
+      <c r="I24" s="7">
+        <v>2</v>
+      </c>
+      <c r="J24" s="7">
+        <v>0</v>
+      </c>
+      <c r="K24" s="7">
+        <v>9</v>
+      </c>
+      <c r="L24" s="7">
+        <v>0</v>
+      </c>
+      <c r="M24" s="7">
+        <v>1</v>
+      </c>
+      <c r="N24" s="7">
+        <v>42</v>
+      </c>
+      <c r="O24" s="7">
+        <v>398</v>
+      </c>
+      <c r="P24" s="7">
+        <v>331</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>66</v>
+      </c>
+      <c r="R24" s="7">
+        <v>2</v>
+      </c>
+      <c r="S24" s="7">
+        <v>11</v>
+      </c>
+      <c r="T24" s="7">
+        <v>202</v>
+      </c>
+      <c r="U24" s="7">
+        <v>37</v>
+      </c>
+      <c r="V24" s="7">
+        <v>13</v>
+      </c>
+      <c r="W24" s="7">
+        <v>67</v>
+      </c>
+      <c r="X24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>65</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>149</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>206</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>36</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>6</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>51</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="7">
+        <v>98</v>
+      </c>
+      <c r="D25" s="7">
+        <v>9</v>
+      </c>
+      <c r="E25" s="7">
+        <v>62</v>
+      </c>
+      <c r="F25" s="7">
+        <v>15</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0</v>
+      </c>
+      <c r="I25" s="7">
+        <v>1</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0</v>
+      </c>
+      <c r="K25" s="7">
+        <v>2</v>
+      </c>
+      <c r="L25" s="7">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7">
+        <v>0</v>
+      </c>
+      <c r="N25" s="7">
+        <v>9</v>
+      </c>
+      <c r="O25" s="7">
+        <v>89</v>
+      </c>
+      <c r="P25" s="7">
+        <v>81</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>18</v>
+      </c>
+      <c r="R25" s="7">
+        <v>1</v>
+      </c>
+      <c r="S25" s="7">
+        <v>1</v>
+      </c>
+      <c r="T25" s="7">
+        <v>35</v>
+      </c>
+      <c r="U25" s="7">
+        <v>20</v>
+      </c>
+      <c r="V25" s="7">
+        <v>6</v>
+      </c>
+      <c r="W25" s="7">
+        <v>8</v>
+      </c>
+      <c r="X25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>8</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>30</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>34</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>40</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="7">
+        <v>501</v>
+      </c>
+      <c r="D26" s="7">
+        <v>16</v>
+      </c>
+      <c r="E26" s="7">
+        <v>326</v>
+      </c>
+      <c r="F26" s="7">
+        <v>134</v>
+      </c>
+      <c r="G26" s="7">
+        <v>1</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0</v>
+      </c>
+      <c r="I26" s="7">
+        <v>0</v>
+      </c>
+      <c r="J26" s="7">
+        <v>1</v>
+      </c>
+      <c r="K26" s="7">
+        <v>7</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>16</v>
+      </c>
+      <c r="O26" s="7">
+        <v>445</v>
+      </c>
+      <c r="P26" s="7">
+        <v>415</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>115</v>
+      </c>
+      <c r="R26" s="7">
+        <v>17</v>
+      </c>
+      <c r="S26" s="7">
+        <v>13</v>
+      </c>
+      <c r="T26" s="7">
+        <v>232</v>
+      </c>
+      <c r="U26" s="7">
+        <v>27</v>
+      </c>
+      <c r="V26" s="7">
+        <v>11</v>
+      </c>
+      <c r="W26" s="7">
+        <v>30</v>
+      </c>
+      <c r="X26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>29</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>176</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>258</v>
+      </c>
+      <c r="AD26" s="7">
+        <v>96</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>8</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>21</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>9</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>21</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="7">
+        <v>435</v>
+      </c>
+      <c r="D27" s="7">
+        <v>34</v>
+      </c>
+      <c r="E27" s="7">
+        <v>267</v>
+      </c>
+      <c r="F27" s="7">
+        <v>97</v>
+      </c>
+      <c r="G27" s="7">
+        <v>2</v>
+      </c>
+      <c r="H27" s="7">
+        <v>1</v>
+      </c>
+      <c r="I27" s="7">
+        <v>0</v>
+      </c>
+      <c r="J27" s="7">
+        <v>3</v>
+      </c>
+      <c r="K27" s="7">
+        <v>6</v>
+      </c>
+      <c r="L27" s="7">
+        <v>0</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>25</v>
+      </c>
+      <c r="O27" s="7">
+        <v>387</v>
+      </c>
+      <c r="P27" s="7">
+        <v>357</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>92</v>
+      </c>
+      <c r="R27" s="7">
+        <v>4</v>
+      </c>
+      <c r="S27" s="7">
+        <v>11</v>
+      </c>
+      <c r="T27" s="7">
+        <v>218</v>
+      </c>
+      <c r="U27" s="7">
+        <v>25</v>
+      </c>
+      <c r="V27" s="7">
+        <v>7</v>
+      </c>
+      <c r="W27" s="7">
+        <v>30</v>
+      </c>
+      <c r="X27" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>28</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>141</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>176</v>
+      </c>
+      <c r="AD27" s="7">
+        <v>81</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>24</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A28" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="86"/>
+      <c r="C28" s="7">
+        <v>311</v>
+      </c>
+      <c r="D28" s="7">
+        <v>21</v>
+      </c>
+      <c r="E28" s="7">
+        <v>183</v>
+      </c>
+      <c r="F28" s="7">
+        <v>73</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0</v>
+      </c>
+      <c r="I28" s="7">
+        <v>4</v>
+      </c>
+      <c r="J28" s="7">
+        <v>1</v>
+      </c>
+      <c r="K28" s="7">
+        <v>3</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
+        <v>26</v>
+      </c>
+      <c r="O28" s="7">
+        <v>268</v>
+      </c>
+      <c r="P28" s="7">
+        <v>247</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>55</v>
+      </c>
+      <c r="R28" s="7">
+        <v>2</v>
+      </c>
+      <c r="S28" s="7">
+        <v>5</v>
+      </c>
+      <c r="T28" s="7">
+        <v>151</v>
+      </c>
+      <c r="U28" s="7">
+        <v>23</v>
+      </c>
+      <c r="V28" s="7">
+        <v>11</v>
+      </c>
+      <c r="W28" s="7">
+        <v>21</v>
+      </c>
+      <c r="X28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>18</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>115</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>125</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>95</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>10</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>8</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="86"/>
+      <c r="C29" s="7">
+        <v>65</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1</v>
+      </c>
+      <c r="E29" s="7">
+        <v>52</v>
+      </c>
+      <c r="F29" s="7">
+        <v>11</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0</v>
+      </c>
+      <c r="K29" s="7">
+        <v>1</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0</v>
+      </c>
+      <c r="M29" s="7">
+        <v>0</v>
+      </c>
+      <c r="N29" s="7">
+        <v>0</v>
+      </c>
+      <c r="O29" s="7">
+        <v>55</v>
+      </c>
+      <c r="P29" s="7">
+        <v>53</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>7</v>
+      </c>
+      <c r="R29" s="7">
+        <v>0</v>
+      </c>
+      <c r="S29" s="7">
+        <v>7</v>
+      </c>
+      <c r="T29" s="7">
+        <v>8</v>
+      </c>
+      <c r="U29" s="7">
+        <v>6</v>
+      </c>
+      <c r="V29" s="7">
+        <v>25</v>
+      </c>
+      <c r="W29" s="7">
+        <v>2</v>
+      </c>
+      <c r="X29" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="7">
+        <v>24</v>
+      </c>
+      <c r="AC29" s="7">
+        <v>28</v>
+      </c>
+      <c r="AD29" s="7">
+        <v>9</v>
+      </c>
+      <c r="AE29" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A30" s="110" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="111"/>
+      <c r="C30" s="8">
+        <v>5</v>
+      </c>
+      <c r="D30" s="9">
+        <v>1</v>
+      </c>
+      <c r="E30" s="9">
+        <v>2</v>
+      </c>
+      <c r="F30" s="9">
+        <v>0</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+      <c r="H30" s="9">
+        <v>0</v>
+      </c>
+      <c r="I30" s="9">
+        <v>0</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0</v>
+      </c>
+      <c r="L30" s="9">
+        <v>0</v>
+      </c>
+      <c r="M30" s="9">
+        <v>0</v>
+      </c>
+      <c r="N30" s="9">
+        <v>2</v>
+      </c>
+      <c r="O30" s="9">
+        <v>4</v>
+      </c>
+      <c r="P30" s="9">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>0</v>
+      </c>
+      <c r="R30" s="9">
+        <v>0</v>
+      </c>
+      <c r="S30" s="9">
+        <v>0</v>
+      </c>
+      <c r="T30" s="9">
+        <v>4</v>
+      </c>
+      <c r="U30" s="9">
+        <v>0</v>
+      </c>
+      <c r="V30" s="9">
+        <v>0</v>
+      </c>
+      <c r="W30" s="9">
+        <v>0</v>
+      </c>
+      <c r="X30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="9">
+        <v>1</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>2</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="9">
+        <v>1</v>
+      </c>
+      <c r="AH30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="55">
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="P5:V5"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A3:B6"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="AB3:AJ3"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:N4"/>
+    <mergeCell ref="AB4:AJ4"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="AJ5:AJ6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="O4:AA4"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="W5:AA5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A10:B10"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AJ32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="C8" sqref="C8:AJ8"/>
+      <selection pane="topRight" activeCell="C8" sqref="C8:AJ8"/>
+      <selection pane="bottomLeft" activeCell="C8" sqref="C8:AJ8"/>
+      <selection pane="bottomRight" activeCell="G25" sqref="G25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.75" customWidth="1"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="6.75" customWidth="1"/>
+    <col min="4" max="4" width="7.25" customWidth="1"/>
+    <col min="5" max="6" width="6.75" customWidth="1"/>
+    <col min="7" max="7" width="8.875" customWidth="1"/>
+    <col min="8" max="12" width="6.75" customWidth="1"/>
+    <col min="13" max="13" width="8" customWidth="1"/>
+    <col min="14" max="36" width="6.75" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="100" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="101"/>
+      <c r="C3" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="93"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="93"/>
+    </row>
+    <row r="4" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+    </row>
+    <row r="5" spans="1:36" s="16" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A5" s="102"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="83" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" s="83" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" s="83" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="83" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="K5" s="83" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" s="83" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="91" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="92" t="s">
+        <v>53</v>
+      </c>
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="87" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC5" s="87" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD5" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE5" s="87" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF5" s="87" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG5" s="87" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH5" s="87" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI5" s="87" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ5" s="95" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.15">
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="90"/>
+      <c r="P6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="S6" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="T6" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="U6" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="V6" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="W6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y6" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z6" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="95"/>
+    </row>
+    <row r="7" spans="1:36" s="16" customFormat="1" ht="49.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="97"/>
+      <c r="C7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="N7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="O7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T7" s="17"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="18"/>
+      <c r="AA7" s="18"/>
+      <c r="AB7" s="20"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE7" s="18"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH7" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="99"/>
+      <c r="C8" s="14">
+        <v>13662</v>
+      </c>
+      <c r="D8" s="14">
+        <v>884</v>
+      </c>
       <c r="E8" s="14">
-        <v>15796</v>
+        <v>8372</v>
       </c>
       <c r="F8" s="14">
-        <v>6317</v>
+        <v>3223</v>
       </c>
       <c r="G8" s="14">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="H8" s="14">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="I8" s="14">
-        <v>145</v>
+        <v>70</v>
       </c>
       <c r="J8" s="14">
-        <v>193</v>
+        <v>111</v>
       </c>
       <c r="K8" s="14">
-        <v>351</v>
+        <v>182</v>
       </c>
       <c r="L8" s="14">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M8" s="14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N8" s="14">
-        <v>1126</v>
+        <v>726</v>
       </c>
       <c r="O8" s="14">
-        <v>22540</v>
+        <v>11922</v>
       </c>
       <c r="P8" s="14">
-        <v>21360</v>
+        <v>11387</v>
       </c>
       <c r="Q8" s="14">
-        <v>4981</v>
+        <v>2649</v>
       </c>
       <c r="R8" s="14">
-        <v>335</v>
+        <v>208</v>
       </c>
       <c r="S8" s="14">
-        <v>510</v>
+        <v>278</v>
       </c>
       <c r="T8" s="14">
-        <v>12448</v>
+        <v>6622</v>
       </c>
       <c r="U8" s="14">
-        <v>2199</v>
+        <v>1132</v>
       </c>
       <c r="V8" s="14">
-        <v>887</v>
+        <v>498</v>
       </c>
       <c r="W8" s="14">
-        <v>1180</v>
+        <v>535</v>
       </c>
       <c r="X8" s="14">
         <v>3</v>
       </c>
       <c r="Y8" s="14">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="Z8" s="14">
+        <v>23</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>469</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>4642</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>5672</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>2934</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>141</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>40</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>473</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>251</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>262</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="7">
+        <v>2061</v>
+      </c>
+      <c r="D9" s="7">
+        <v>129</v>
+      </c>
+      <c r="E9" s="7">
+        <v>1220</v>
+      </c>
+      <c r="F9" s="7">
+        <v>528</v>
+      </c>
+      <c r="G9" s="7">
+        <v>5</v>
+      </c>
+      <c r="H9" s="7">
+        <v>3</v>
+      </c>
+      <c r="I9" s="7">
+        <v>9</v>
+      </c>
+      <c r="J9" s="7">
+        <v>13</v>
+      </c>
+      <c r="K9" s="7">
         <v>30</v>
       </c>
-      <c r="AA8" s="14">
-[...27 lines deleted...]
-        <v>152</v>
+      <c r="L9" s="7">
+        <v>1</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>123</v>
+      </c>
+      <c r="O9" s="7">
+        <v>1779</v>
+      </c>
+      <c r="P9" s="7">
+        <v>1632</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>439</v>
+      </c>
+      <c r="R9" s="7">
+        <v>39</v>
+      </c>
+      <c r="S9" s="7">
+        <v>39</v>
+      </c>
+      <c r="T9" s="7">
+        <v>888</v>
+      </c>
+      <c r="U9" s="7">
+        <v>139</v>
+      </c>
+      <c r="V9" s="7">
+        <v>88</v>
+      </c>
+      <c r="W9" s="7">
+        <v>147</v>
+      </c>
+      <c r="X9" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>137</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>759</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>873</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>298</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>21</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>6</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>129</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>28</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:36">
-[...16 lines deleted...]
-      <c r="G9" s="7">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="86"/>
+      <c r="C10" s="7">
+        <v>1418</v>
+      </c>
+      <c r="D10" s="7">
+        <v>95</v>
+      </c>
+      <c r="E10" s="7">
+        <v>851</v>
+      </c>
+      <c r="F10" s="7">
+        <v>376</v>
+      </c>
+      <c r="G10" s="7">
+        <v>3</v>
+      </c>
+      <c r="H10" s="7">
+        <v>7</v>
+      </c>
+      <c r="I10" s="7">
         <v>4</v>
       </c>
-      <c r="H9" s="7">
-[...88 lines deleted...]
-      <c r="A10" s="68" t="s">
+      <c r="J10" s="7">
+        <v>2</v>
+      </c>
+      <c r="K10" s="7">
+        <v>8</v>
+      </c>
+      <c r="L10" s="7">
+        <v>1</v>
+      </c>
+      <c r="M10" s="7">
+        <v>0</v>
+      </c>
+      <c r="N10" s="7">
+        <v>71</v>
+      </c>
+      <c r="O10" s="7">
+        <v>1211</v>
+      </c>
+      <c r="P10" s="7">
+        <v>1185</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>356</v>
+      </c>
+      <c r="R10" s="7">
+        <v>33</v>
+      </c>
+      <c r="S10" s="7">
         <v>28</v>
       </c>
-      <c r="B10" s="69"/>
-[...12 lines deleted...]
-      <c r="G10" s="7">
+      <c r="T10" s="7">
+        <v>564</v>
+      </c>
+      <c r="U10" s="7">
+        <v>158</v>
+      </c>
+      <c r="V10" s="7">
+        <v>46</v>
+      </c>
+      <c r="W10" s="7">
+        <v>26</v>
+      </c>
+      <c r="X10" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="7">
         <v>8</v>
       </c>
-      <c r="H10" s="7">
-[...52 lines deleted...]
-      </c>
       <c r="Z10" s="7">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AA10" s="7">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="AB10" s="7">
-        <v>1213</v>
+        <v>637</v>
       </c>
       <c r="AC10" s="7">
-        <v>1341</v>
+        <v>694</v>
       </c>
       <c r="AD10" s="7">
-        <v>149</v>
+        <v>59</v>
       </c>
       <c r="AE10" s="7">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="AF10" s="7">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="AG10" s="7">
         <v>12</v>
       </c>
       <c r="AH10" s="7">
         <v>3</v>
       </c>
       <c r="AI10" s="7">
         <v>0</v>
       </c>
       <c r="AJ10" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
-      <c r="A11" s="68" t="s">
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" s="85" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="69"/>
+      <c r="B11" s="86"/>
       <c r="C11" s="7">
-        <v>1861</v>
+        <v>1005</v>
       </c>
       <c r="D11" s="7">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="E11" s="7">
-        <v>1187</v>
+        <v>659</v>
       </c>
       <c r="F11" s="7">
-        <v>462</v>
+        <v>239</v>
       </c>
       <c r="G11" s="7">
+        <v>6</v>
+      </c>
+      <c r="H11" s="7">
+        <v>2</v>
+      </c>
+      <c r="I11" s="7">
+        <v>2</v>
+      </c>
+      <c r="J11" s="7">
+        <v>3</v>
+      </c>
+      <c r="K11" s="7">
+        <v>3</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7">
+        <v>0</v>
+      </c>
+      <c r="N11" s="7">
+        <v>41</v>
+      </c>
+      <c r="O11" s="7">
+        <v>885</v>
+      </c>
+      <c r="P11" s="7">
+        <v>872</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>188</v>
+      </c>
+      <c r="R11" s="7">
+        <v>16</v>
+      </c>
+      <c r="S11" s="7">
+        <v>17</v>
+      </c>
+      <c r="T11" s="7">
+        <v>575</v>
+      </c>
+      <c r="U11" s="7">
+        <v>58</v>
+      </c>
+      <c r="V11" s="7">
+        <v>18</v>
+      </c>
+      <c r="W11" s="7">
         <v>13</v>
       </c>
-      <c r="H11" s="7">
-[...5 lines deleted...]
-      <c r="J11" s="7">
+      <c r="X11" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>10</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>432</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>519</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>80</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>12</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>6</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="86"/>
+      <c r="C12" s="7">
+        <v>1564</v>
+      </c>
+      <c r="D12" s="7">
+        <v>69</v>
+      </c>
+      <c r="E12" s="7">
+        <v>1046</v>
+      </c>
+      <c r="F12" s="7">
+        <v>333</v>
+      </c>
+      <c r="G12" s="7">
+        <v>9</v>
+      </c>
+      <c r="H12" s="7">
+        <v>16</v>
+      </c>
+      <c r="I12" s="7">
+        <v>0</v>
+      </c>
+      <c r="J12" s="7">
+        <v>10</v>
+      </c>
+      <c r="K12" s="7">
+        <v>17</v>
+      </c>
+      <c r="L12" s="7">
+        <v>0</v>
+      </c>
+      <c r="M12" s="7">
+        <v>0</v>
+      </c>
+      <c r="N12" s="7">
+        <v>64</v>
+      </c>
+      <c r="O12" s="7">
+        <v>1347</v>
+      </c>
+      <c r="P12" s="7">
+        <v>1327</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>307</v>
+      </c>
+      <c r="R12" s="7">
+        <v>31</v>
+      </c>
+      <c r="S12" s="7">
+        <v>33</v>
+      </c>
+      <c r="T12" s="7">
+        <v>807</v>
+      </c>
+      <c r="U12" s="7">
+        <v>117</v>
+      </c>
+      <c r="V12" s="7">
+        <v>32</v>
+      </c>
+      <c r="W12" s="7">
+        <v>20</v>
+      </c>
+      <c r="X12" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>497</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>560</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>485</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>12</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>20</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="7">
+        <v>1040</v>
+      </c>
+      <c r="D13" s="7">
+        <v>54</v>
+      </c>
+      <c r="E13" s="7">
+        <v>578</v>
+      </c>
+      <c r="F13" s="7">
+        <v>298</v>
+      </c>
+      <c r="G13" s="7">
+        <v>2</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7">
         <v>4</v>
       </c>
-      <c r="K11" s="7">
-[...35 lines deleted...]
-      <c r="W11" s="7">
+      <c r="J13" s="7">
+        <v>8</v>
+      </c>
+      <c r="K13" s="7">
+        <v>36</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7">
+        <v>60</v>
+      </c>
+      <c r="O13" s="7">
+        <v>890</v>
+      </c>
+      <c r="P13" s="7">
+        <v>839</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>190</v>
+      </c>
+      <c r="R13" s="7">
+        <v>6</v>
+      </c>
+      <c r="S13" s="7">
+        <v>27</v>
+      </c>
+      <c r="T13" s="7">
+        <v>514</v>
+      </c>
+      <c r="U13" s="7">
+        <v>78</v>
+      </c>
+      <c r="V13" s="7">
+        <v>24</v>
+      </c>
+      <c r="W13" s="7">
+        <v>51</v>
+      </c>
+      <c r="X13" s="7">
+        <v>2</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="7">
         <v>42</v>
       </c>
-      <c r="X11" s="7">
-[...5 lines deleted...]
-      <c r="Z11" s="7">
+      <c r="AB13" s="7">
+        <v>386</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>458</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>225</v>
+      </c>
+      <c r="AE13" s="7">
         <v>3</v>
-      </c>
-[...229 lines deleted...]
-        <v>6</v>
       </c>
       <c r="AF13" s="7">
         <v>6</v>
       </c>
       <c r="AG13" s="7">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="AH13" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="AI13" s="7">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="AJ13" s="7">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:36">
-      <c r="A14" s="68" t="s">
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="69"/>
+      <c r="B14" s="86"/>
       <c r="C14" s="7">
-        <v>4248</v>
+        <v>2203</v>
       </c>
       <c r="D14" s="7">
-        <v>436</v>
+        <v>221</v>
       </c>
       <c r="E14" s="7">
-        <v>2216</v>
+        <v>1184</v>
       </c>
       <c r="F14" s="7">
-        <v>1076</v>
+        <v>514</v>
       </c>
       <c r="G14" s="7">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="H14" s="7">
         <v>5</v>
       </c>
       <c r="I14" s="7">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="J14" s="7">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="K14" s="7">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="L14" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M14" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N14" s="7">
-        <v>227</v>
+        <v>155</v>
       </c>
       <c r="O14" s="7">
-        <v>3699</v>
+        <v>1915</v>
       </c>
       <c r="P14" s="7">
-        <v>3482</v>
+        <v>1890</v>
       </c>
       <c r="Q14" s="7">
-        <v>739</v>
+        <v>414</v>
       </c>
       <c r="R14" s="7">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="S14" s="7">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="T14" s="7">
-        <v>2299</v>
+        <v>1221</v>
       </c>
       <c r="U14" s="7">
-        <v>251</v>
+        <v>145</v>
       </c>
       <c r="V14" s="7">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="W14" s="7">
-        <v>217</v>
+        <v>25</v>
       </c>
       <c r="X14" s="7">
         <v>0</v>
       </c>
       <c r="Y14" s="7">
         <v>3</v>
       </c>
       <c r="Z14" s="7">
+        <v>6</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>16</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>597</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>794</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>445</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>43</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>6</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>166</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>159</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>31</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="86"/>
+      <c r="C15" s="7">
+        <v>228</v>
+      </c>
+      <c r="D15" s="7">
+        <v>15</v>
+      </c>
+      <c r="E15" s="7">
+        <v>136</v>
+      </c>
+      <c r="F15" s="7">
+        <v>61</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0</v>
+      </c>
+      <c r="I15" s="7">
+        <v>1</v>
+      </c>
+      <c r="J15" s="7">
+        <v>2</v>
+      </c>
+      <c r="K15" s="7">
+        <v>1</v>
+      </c>
+      <c r="L15" s="7">
+        <v>1</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
+        <v>11</v>
+      </c>
+      <c r="O15" s="7">
+        <v>201</v>
+      </c>
+      <c r="P15" s="7">
+        <v>184</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>49</v>
+      </c>
+      <c r="R15" s="7">
+        <v>6</v>
+      </c>
+      <c r="S15" s="7">
+        <v>6</v>
+      </c>
+      <c r="T15" s="7">
+        <v>101</v>
+      </c>
+      <c r="U15" s="7">
+        <v>18</v>
+      </c>
+      <c r="V15" s="7">
         <v>4</v>
       </c>
-      <c r="AA14" s="7">
-[...14 lines deleted...]
-      <c r="AF14" s="7">
+      <c r="W15" s="7">
+        <v>17</v>
+      </c>
+      <c r="X15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>78</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>34</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>93</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG15" s="7">
         <v>7</v>
       </c>
-      <c r="AG14" s="7">
-[...8 lines deleted...]
-      <c r="AJ14" s="7">
+      <c r="AH15" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>7</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="7">
+        <v>221</v>
+      </c>
+      <c r="D16" s="7">
+        <v>12</v>
+      </c>
+      <c r="E16" s="7">
+        <v>145</v>
+      </c>
+      <c r="F16" s="7">
+        <v>55</v>
+      </c>
+      <c r="G16" s="7">
+        <v>1</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7">
+        <v>2</v>
+      </c>
+      <c r="K16" s="7">
+        <v>0</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7">
+        <v>6</v>
+      </c>
+      <c r="O16" s="7">
+        <v>194</v>
+      </c>
+      <c r="P16" s="7">
+        <v>182</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>36</v>
+      </c>
+      <c r="R16" s="7">
+        <v>0</v>
+      </c>
+      <c r="S16" s="7">
+        <v>1</v>
+      </c>
+      <c r="T16" s="7">
+        <v>116</v>
+      </c>
+      <c r="U16" s="7">
+        <v>21</v>
+      </c>
+      <c r="V16" s="7">
+        <v>8</v>
+      </c>
+      <c r="W16" s="7">
+        <v>12</v>
+      </c>
+      <c r="X16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>10</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>69</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>114</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>33</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>9</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>8</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="86"/>
+      <c r="C17" s="7">
+        <v>236</v>
+      </c>
+      <c r="D17" s="7">
+        <v>8</v>
+      </c>
+      <c r="E17" s="7">
+        <v>158</v>
+      </c>
+      <c r="F17" s="7">
+        <v>60</v>
+      </c>
+      <c r="G17" s="7">
+        <v>3</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7">
+        <v>1</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7">
+        <v>0</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
+        <v>6</v>
+      </c>
+      <c r="O17" s="7">
+        <v>217</v>
+      </c>
+      <c r="P17" s="7">
+        <v>212</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>30</v>
+      </c>
+      <c r="R17" s="7">
+        <v>4</v>
+      </c>
+      <c r="S17" s="7">
+        <v>4</v>
+      </c>
+      <c r="T17" s="7">
+        <v>114</v>
+      </c>
+      <c r="U17" s="7">
+        <v>19</v>
+      </c>
+      <c r="V17" s="7">
+        <v>41</v>
+      </c>
+      <c r="W17" s="7">
+        <v>5</v>
+      </c>
+      <c r="X17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>5</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>86</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>113</v>
+      </c>
+      <c r="AD17" s="7">
         <v>58</v>
       </c>
+      <c r="AE17" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
-[...85 lines deleted...]
-      <c r="AD15" s="7">
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="86"/>
+      <c r="C18" s="7">
+        <v>897</v>
+      </c>
+      <c r="D18" s="7">
+        <v>45</v>
+      </c>
+      <c r="E18" s="7">
+        <v>659</v>
+      </c>
+      <c r="F18" s="7">
         <v>148</v>
       </c>
-      <c r="AE15" s="7">
-[...250 lines deleted...]
-      </c>
       <c r="G18" s="7">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H18" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I18" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J18" s="7">
         <v>3</v>
       </c>
       <c r="K18" s="7">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L18" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M18" s="7">
         <v>0</v>
       </c>
       <c r="N18" s="7">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O18" s="7">
-        <v>1469</v>
+        <v>802</v>
       </c>
       <c r="P18" s="7">
-        <v>1431</v>
+        <v>779</v>
       </c>
       <c r="Q18" s="7">
-        <v>265</v>
+        <v>170</v>
       </c>
       <c r="R18" s="7">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="S18" s="7">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="T18" s="7">
-        <v>864</v>
+        <v>439</v>
       </c>
       <c r="U18" s="7">
-        <v>179</v>
+        <v>100</v>
       </c>
       <c r="V18" s="7">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="W18" s="7">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="X18" s="7">
         <v>0</v>
       </c>
       <c r="Y18" s="7">
         <v>2</v>
       </c>
       <c r="Z18" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AA18" s="7">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="AB18" s="7">
-        <v>433</v>
+        <v>250</v>
       </c>
       <c r="AC18" s="7">
-        <v>905</v>
+        <v>471</v>
       </c>
       <c r="AD18" s="7">
-        <v>509</v>
+        <v>318</v>
       </c>
       <c r="AE18" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG18" s="7">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="AH18" s="7">
         <v>5</v>
       </c>
       <c r="AI18" s="7">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="AJ18" s="7">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:36">
-      <c r="A19" s="68" t="s">
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="69"/>
+      <c r="B19" s="86"/>
       <c r="C19" s="7">
-        <v>717</v>
+        <v>442</v>
       </c>
       <c r="D19" s="7">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E19" s="7">
-        <v>426</v>
+        <v>240</v>
       </c>
       <c r="F19" s="7">
-        <v>172</v>
+        <v>125</v>
       </c>
       <c r="G19" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H19" s="7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I19" s="7">
+        <v>9</v>
+      </c>
+      <c r="J19" s="7">
         <v>6</v>
       </c>
-      <c r="J19" s="7">
+      <c r="K19" s="7">
         <v>9</v>
       </c>
-      <c r="K19" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="L19" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M19" s="7">
         <v>0</v>
       </c>
       <c r="N19" s="7">
         <v>26</v>
       </c>
       <c r="O19" s="7">
-        <v>648</v>
+        <v>395</v>
       </c>
       <c r="P19" s="7">
-        <v>568</v>
+        <v>342</v>
       </c>
       <c r="Q19" s="7">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="R19" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S19" s="7">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="T19" s="7">
-        <v>359</v>
+        <v>240</v>
       </c>
       <c r="U19" s="7">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="V19" s="7">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="W19" s="7">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="X19" s="7">
         <v>0</v>
       </c>
       <c r="Y19" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z19" s="7">
         <v>0</v>
       </c>
       <c r="AA19" s="7">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="AB19" s="7">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="AC19" s="7">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="AD19" s="7">
-        <v>267</v>
+        <v>148</v>
       </c>
       <c r="AE19" s="7">
         <v>5</v>
       </c>
       <c r="AF19" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>32</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>34</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>60</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="7">
+        <v>477</v>
+      </c>
+      <c r="D20" s="7">
+        <v>31</v>
+      </c>
+      <c r="E20" s="7">
+        <v>313</v>
+      </c>
+      <c r="F20" s="7">
+        <v>91</v>
+      </c>
+      <c r="G20" s="7">
+        <v>2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>3</v>
+      </c>
+      <c r="I20" s="7">
         <v>4</v>
       </c>
-      <c r="AG19" s="7">
-[...8 lines deleted...]
-      <c r="AJ19" s="7">
+      <c r="J20" s="7">
+        <v>1</v>
+      </c>
+      <c r="K20" s="7">
+        <v>8</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="7">
+        <v>24</v>
+      </c>
+      <c r="O20" s="7">
+        <v>430</v>
+      </c>
+      <c r="P20" s="7">
+        <v>395</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>71</v>
+      </c>
+      <c r="R20" s="7">
         <v>5</v>
       </c>
+      <c r="S20" s="7">
+        <v>11</v>
+      </c>
+      <c r="T20" s="7">
+        <v>244</v>
+      </c>
+      <c r="U20" s="7">
+        <v>54</v>
+      </c>
+      <c r="V20" s="7">
+        <v>10</v>
+      </c>
+      <c r="W20" s="7">
+        <v>35</v>
+      </c>
+      <c r="X20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>30</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>108</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>139</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>201</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>26</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>15</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
-[...22 lines deleted...]
-      <c r="I20" s="7">
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="J20" s="7">
-[...85 lines deleted...]
-      <c r="B21" s="69"/>
+      <c r="B21" s="86"/>
       <c r="C21" s="7">
-        <v>642</v>
+        <v>364</v>
       </c>
       <c r="D21" s="7">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E21" s="7">
-        <v>439</v>
+        <v>241</v>
       </c>
       <c r="F21" s="7">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="G21" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H21" s="7">
         <v>1</v>
       </c>
       <c r="I21" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J21" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K21" s="7">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L21" s="7">
         <v>0</v>
       </c>
       <c r="M21" s="7">
         <v>0</v>
       </c>
       <c r="N21" s="7">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="O21" s="7">
-        <v>565</v>
+        <v>309</v>
       </c>
       <c r="P21" s="7">
-        <v>554</v>
+        <v>304</v>
       </c>
       <c r="Q21" s="7">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="R21" s="7">
         <v>3</v>
       </c>
       <c r="S21" s="7">
         <v>10</v>
       </c>
       <c r="T21" s="7">
-        <v>309</v>
+        <v>149</v>
       </c>
       <c r="U21" s="7">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="V21" s="7">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="W21" s="7">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="X21" s="7">
         <v>0</v>
       </c>
       <c r="Y21" s="7">
         <v>1</v>
       </c>
       <c r="Z21" s="7">
         <v>0</v>
       </c>
       <c r="AA21" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>125</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>93</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>149</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="86"/>
+      <c r="C22" s="7">
+        <v>438</v>
+      </c>
+      <c r="D22" s="7">
+        <v>37</v>
+      </c>
+      <c r="E22" s="7">
+        <v>295</v>
+      </c>
+      <c r="F22" s="7">
+        <v>66</v>
+      </c>
+      <c r="G22" s="7">
+        <v>4</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0</v>
+      </c>
+      <c r="I22" s="7">
+        <v>0</v>
+      </c>
+      <c r="J22" s="7">
+        <v>2</v>
+      </c>
+      <c r="K22" s="7">
+        <v>5</v>
+      </c>
+      <c r="L22" s="7">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7">
+        <v>0</v>
+      </c>
+      <c r="N22" s="7">
+        <v>29</v>
+      </c>
+      <c r="O22" s="7">
+        <v>388</v>
+      </c>
+      <c r="P22" s="7">
+        <v>370</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>91</v>
+      </c>
+      <c r="R22" s="7">
+        <v>5</v>
+      </c>
+      <c r="S22" s="7">
+        <v>12</v>
+      </c>
+      <c r="T22" s="7">
+        <v>151</v>
+      </c>
+      <c r="U22" s="7">
+        <v>53</v>
+      </c>
+      <c r="V22" s="7">
+        <v>58</v>
+      </c>
+      <c r="W22" s="7">
+        <v>18</v>
+      </c>
+      <c r="X22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>16</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>157</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>238</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>67</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>14</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="86"/>
+      <c r="C23" s="7">
+        <v>181</v>
+      </c>
+      <c r="D23" s="7">
+        <v>19</v>
+      </c>
+      <c r="E23" s="7">
+        <v>119</v>
+      </c>
+      <c r="F23" s="7">
+        <v>32</v>
+      </c>
+      <c r="G23" s="7">
+        <v>1</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
+      <c r="I23" s="7">
+        <v>0</v>
+      </c>
+      <c r="J23" s="7">
+        <v>0</v>
+      </c>
+      <c r="K23" s="7">
+        <v>2</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>8</v>
+      </c>
+      <c r="O23" s="7">
+        <v>166</v>
+      </c>
+      <c r="P23" s="7">
+        <v>162</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>27</v>
+      </c>
+      <c r="R23" s="7">
         <v>10</v>
       </c>
-      <c r="AB21" s="7">
-[...116 lines deleted...]
-      <c r="AE22" s="7">
+      <c r="S23" s="7">
         <v>7</v>
       </c>
-      <c r="AF22" s="7">
-[...70 lines deleted...]
-      </c>
       <c r="T23" s="7">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="U23" s="7">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="V23" s="7">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="W23" s="7">
         <v>4</v>
       </c>
       <c r="X23" s="7">
         <v>0</v>
       </c>
       <c r="Y23" s="7">
         <v>0</v>
       </c>
       <c r="Z23" s="7">
         <v>0</v>
       </c>
       <c r="AA23" s="7">
         <v>4</v>
       </c>
       <c r="AB23" s="7">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="AC23" s="7">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="AD23" s="7">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="AE23" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AF23" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG23" s="7">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AH23" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AI23" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ23" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
-      <c r="A24" s="68" t="s">
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" s="85" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="69"/>
+      <c r="B24" s="86"/>
       <c r="C24" s="7">
-        <v>437</v>
+        <v>241</v>
       </c>
       <c r="D24" s="7">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="E24" s="7">
-        <v>219</v>
+        <v>112</v>
       </c>
       <c r="F24" s="7">
-        <v>143</v>
+        <v>77</v>
       </c>
       <c r="G24" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24" s="7">
         <v>3</v>
       </c>
       <c r="I24" s="7">
         <v>0</v>
       </c>
       <c r="J24" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K24" s="7">
+        <v>4</v>
+      </c>
+      <c r="L24" s="7">
+        <v>0</v>
+      </c>
+      <c r="M24" s="7">
+        <v>0</v>
+      </c>
+      <c r="N24" s="7">
+        <v>24</v>
+      </c>
+      <c r="O24" s="7">
+        <v>213</v>
+      </c>
+      <c r="P24" s="7">
+        <v>176</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>37</v>
+      </c>
+      <c r="R24" s="7">
+        <v>2</v>
+      </c>
+      <c r="S24" s="7">
+        <v>4</v>
+      </c>
+      <c r="T24" s="7">
+        <v>110</v>
+      </c>
+      <c r="U24" s="7">
+        <v>17</v>
+      </c>
+      <c r="V24" s="7">
+        <v>6</v>
+      </c>
+      <c r="W24" s="7">
+        <v>37</v>
+      </c>
+      <c r="X24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>35</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>82</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>109</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>19</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>28</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="7">
+        <v>60</v>
+      </c>
+      <c r="D25" s="7">
+        <v>6</v>
+      </c>
+      <c r="E25" s="7">
+        <v>39</v>
+      </c>
+      <c r="F25" s="7">
+        <v>6</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0</v>
+      </c>
+      <c r="I25" s="7">
+        <v>1</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0</v>
+      </c>
+      <c r="K25" s="7">
+        <v>2</v>
+      </c>
+      <c r="L25" s="7">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7">
+        <v>0</v>
+      </c>
+      <c r="N25" s="7">
+        <v>6</v>
+      </c>
+      <c r="O25" s="7">
+        <v>54</v>
+      </c>
+      <c r="P25" s="7">
+        <v>48</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>11</v>
+      </c>
+      <c r="R25" s="7">
+        <v>0</v>
+      </c>
+      <c r="S25" s="7">
+        <v>1</v>
+      </c>
+      <c r="T25" s="7">
+        <v>22</v>
+      </c>
+      <c r="U25" s="7">
+        <v>11</v>
+      </c>
+      <c r="V25" s="7">
+        <v>3</v>
+      </c>
+      <c r="W25" s="7">
+        <v>6</v>
+      </c>
+      <c r="X25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>6</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>19</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>18</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>25</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="7">
+        <v>217</v>
+      </c>
+      <c r="D26" s="7">
+        <v>9</v>
+      </c>
+      <c r="E26" s="7">
+        <v>147</v>
+      </c>
+      <c r="F26" s="7">
+        <v>53</v>
+      </c>
+      <c r="G26" s="7">
+        <v>1</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0</v>
+      </c>
+      <c r="I26" s="7">
+        <v>0</v>
+      </c>
+      <c r="J26" s="7">
+        <v>1</v>
+      </c>
+      <c r="K26" s="7">
+        <v>4</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>2</v>
+      </c>
+      <c r="O26" s="7">
+        <v>201</v>
+      </c>
+      <c r="P26" s="7">
+        <v>188</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>44</v>
+      </c>
+      <c r="R26" s="7">
         <v>5</v>
       </c>
-      <c r="L24" s="7">
-[...17 lines deleted...]
-      <c r="R24" s="7">
+      <c r="S26" s="7">
+        <v>8</v>
+      </c>
+      <c r="T26" s="7">
+        <v>117</v>
+      </c>
+      <c r="U26" s="7">
+        <v>7</v>
+      </c>
+      <c r="V26" s="7">
+        <v>7</v>
+      </c>
+      <c r="W26" s="7">
+        <v>13</v>
+      </c>
+      <c r="X26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>12</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>70</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>127</v>
+      </c>
+      <c r="AD26" s="7">
+        <v>38</v>
+      </c>
+      <c r="AE26" s="7">
         <v>3</v>
       </c>
-      <c r="S24" s="7">
-[...68 lines deleted...]
-      <c r="F25" s="7">
+      <c r="AF26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="7">
         <v>7</v>
       </c>
-      <c r="G25" s="7">
-[...187 lines deleted...]
-      </c>
       <c r="AH26" s="7">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="AI26" s="7">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="AJ26" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="27" spans="1:36">
-      <c r="A27" s="68" t="s">
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="69"/>
+      <c r="B27" s="86"/>
       <c r="C27" s="7">
-        <v>368</v>
+        <v>194</v>
       </c>
       <c r="D27" s="7">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E27" s="7">
-        <v>231</v>
+        <v>124</v>
       </c>
       <c r="F27" s="7">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="G27" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I27" s="7">
         <v>0</v>
       </c>
       <c r="J27" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K27" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L27" s="7">
         <v>0</v>
       </c>
       <c r="M27" s="7">
         <v>0</v>
       </c>
       <c r="N27" s="7">
+        <v>7</v>
+      </c>
+      <c r="O27" s="7">
+        <v>175</v>
+      </c>
+      <c r="P27" s="7">
+        <v>162</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>33</v>
+      </c>
+      <c r="R27" s="7">
+        <v>0</v>
+      </c>
+      <c r="S27" s="7">
+        <v>4</v>
+      </c>
+      <c r="T27" s="7">
+        <v>108</v>
+      </c>
+      <c r="U27" s="7">
         <v>14</v>
       </c>
-      <c r="O27" s="7">
-[...19 lines deleted...]
-      </c>
       <c r="V27" s="7">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="W27" s="7">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="X27" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y27" s="7">
         <v>0</v>
       </c>
       <c r="Z27" s="7">
         <v>0</v>
       </c>
       <c r="AA27" s="7">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="AB27" s="7">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="AC27" s="7">
-        <v>157</v>
+        <v>90</v>
       </c>
       <c r="AD27" s="7">
+        <v>43</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A28" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="86"/>
+      <c r="C28" s="7">
+        <v>146</v>
+      </c>
+      <c r="D28" s="7">
+        <v>5</v>
+      </c>
+      <c r="E28" s="7">
         <v>85</v>
       </c>
-      <c r="AE27" s="7">
+      <c r="F28" s="7">
+        <v>37</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0</v>
+      </c>
+      <c r="I28" s="7">
         <v>3</v>
       </c>
-      <c r="AF27" s="7">
-[...40 lines deleted...]
-      </c>
       <c r="J28" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K28" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L28" s="7">
         <v>0</v>
       </c>
       <c r="M28" s="7">
         <v>0</v>
       </c>
       <c r="N28" s="7">
         <v>14</v>
       </c>
       <c r="O28" s="7">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="P28" s="7">
-        <v>205</v>
+        <v>116</v>
       </c>
       <c r="Q28" s="7">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="R28" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="S28" s="7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T28" s="7">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="U28" s="7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="V28" s="7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="W28" s="7">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="X28" s="7">
         <v>0</v>
       </c>
       <c r="Y28" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z28" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA28" s="7">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="AB28" s="7">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="AC28" s="7">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="AD28" s="7">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AE28" s="7">
         <v>3</v>
       </c>
       <c r="AF28" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG28" s="7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AH28" s="7">
         <v>3</v>
       </c>
       <c r="AI28" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="86"/>
+      <c r="C29" s="7">
+        <v>25</v>
+      </c>
+      <c r="D29" s="7">
+        <v>0</v>
+      </c>
+      <c r="E29" s="7">
+        <v>19</v>
+      </c>
+      <c r="F29" s="7">
+        <v>6</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0</v>
+      </c>
+      <c r="M29" s="7">
+        <v>0</v>
+      </c>
+      <c r="N29" s="7">
+        <v>0</v>
+      </c>
+      <c r="O29" s="7">
+        <v>20</v>
+      </c>
+      <c r="P29" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q29" s="7">
         <v>3</v>
       </c>
-      <c r="AJ28" s="7">
-[...52 lines deleted...]
-      </c>
       <c r="R29" s="7">
         <v>0</v>
       </c>
       <c r="S29" s="7">
+        <v>4</v>
+      </c>
+      <c r="T29" s="7">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="U29" s="7">
         <v>4</v>
       </c>
       <c r="V29" s="7">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="W29" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X29" s="7">
         <v>0</v>
       </c>
       <c r="Y29" s="7">
         <v>1</v>
       </c>
       <c r="Z29" s="7">
         <v>0</v>
       </c>
       <c r="AA29" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB29" s="7">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="AC29" s="7">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="AD29" s="7">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="AE29" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF29" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG29" s="7">
         <v>0</v>
       </c>
       <c r="AH29" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI29" s="7">
         <v>0</v>
       </c>
       <c r="AJ29" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
-      <c r="A30" s="93" t="s">
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A30" s="110" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="94"/>
+      <c r="B30" s="111"/>
       <c r="C30" s="8">
         <v>4</v>
       </c>
       <c r="D30" s="9">
         <v>1</v>
       </c>
       <c r="E30" s="9">
         <v>2</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="9">
         <v>0</v>
       </c>
       <c r="H30" s="9">
         <v>0</v>
       </c>
       <c r="I30" s="9">
         <v>0</v>
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="9">
         <v>0</v>
       </c>
       <c r="M30" s="9">
         <v>0</v>
       </c>
       <c r="N30" s="9">
         <v>1</v>
       </c>
       <c r="O30" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P30" s="9">
         <v>3</v>
       </c>
       <c r="Q30" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R30" s="9">
         <v>0</v>
       </c>
       <c r="S30" s="9">
         <v>0</v>
       </c>
       <c r="T30" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="U30" s="9">
         <v>0</v>
       </c>
       <c r="V30" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W30" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X30" s="9">
         <v>0</v>
       </c>
       <c r="Y30" s="9">
         <v>0</v>
       </c>
       <c r="Z30" s="9">
         <v>0</v>
       </c>
       <c r="AA30" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB30" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AC30" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD30" s="9">
         <v>0</v>
       </c>
       <c r="AE30" s="9">
         <v>0</v>
       </c>
       <c r="AF30" s="9">
         <v>0</v>
       </c>
       <c r="AG30" s="9">
         <v>1</v>
       </c>
       <c r="AH30" s="9">
         <v>0</v>
       </c>
       <c r="AI30" s="9">
         <v>0</v>
       </c>
       <c r="AJ30" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="55">
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AJ5:AJ6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="AF5:AF6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="A3:B6"/>
     <mergeCell ref="C3:N3"/>
-    <mergeCell ref="O3:AA3"/>
     <mergeCell ref="AB3:AJ3"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:N4"/>
-    <mergeCell ref="O4:AA4"/>
     <mergeCell ref="AB4:AJ4"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:V5"/>
     <mergeCell ref="W5:AA5"/>
+    <mergeCell ref="O4:AA4"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="89" fitToWidth="2" fitToHeight="2" orientation="landscape" verticalDpi="4294967292" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AJ32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="J9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="C8" sqref="C8:AJ8"/>
+      <selection pane="topRight" activeCell="C8" sqref="C8:AJ8"/>
+      <selection pane="bottomLeft" activeCell="C8" sqref="C8:AJ8"/>
+      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.75" customWidth="1"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="6.75" customWidth="1"/>
+    <col min="4" max="4" width="7.25" customWidth="1"/>
+    <col min="5" max="6" width="6.75" customWidth="1"/>
+    <col min="7" max="7" width="8.875" customWidth="1"/>
+    <col min="8" max="12" width="6.75" customWidth="1"/>
+    <col min="13" max="13" width="8" customWidth="1"/>
+    <col min="14" max="36" width="6.75" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="100" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="101"/>
+      <c r="C3" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="93"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="93"/>
+    </row>
+    <row r="4" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+    </row>
+    <row r="5" spans="1:36" s="16" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A5" s="102"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="83" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" s="83" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" s="83" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="83" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="K5" s="83" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" s="83" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="91" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="92" t="s">
+        <v>53</v>
+      </c>
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="87" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC5" s="87" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD5" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE5" s="87" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF5" s="87" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG5" s="87" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH5" s="87" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI5" s="87" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ5" s="95" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.15">
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="90"/>
+      <c r="P6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="S6" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="T6" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="U6" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="V6" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="W6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y6" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z6" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="95"/>
+    </row>
+    <row r="7" spans="1:36" s="16" customFormat="1" ht="49.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="97"/>
+      <c r="C7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="N7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="O7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T7" s="17"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="18"/>
+      <c r="AA7" s="18"/>
+      <c r="AB7" s="20"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE7" s="18"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH7" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="99"/>
+      <c r="C8" s="14">
+        <v>14376</v>
+      </c>
+      <c r="D8" s="14">
+        <v>998</v>
+      </c>
+      <c r="E8" s="14">
+        <v>8730</v>
+      </c>
+      <c r="F8" s="14">
+        <v>3370</v>
+      </c>
+      <c r="G8" s="14">
+        <v>40</v>
+      </c>
+      <c r="H8" s="14">
+        <v>33</v>
+      </c>
+      <c r="I8" s="14">
+        <v>70</v>
+      </c>
+      <c r="J8" s="14">
+        <v>106</v>
+      </c>
+      <c r="K8" s="14">
+        <v>174</v>
+      </c>
+      <c r="L8" s="14">
+        <v>0</v>
+      </c>
+      <c r="M8" s="14">
+        <v>5</v>
+      </c>
+      <c r="N8" s="14">
+        <v>850</v>
+      </c>
+      <c r="O8" s="14">
+        <v>12474</v>
+      </c>
+      <c r="P8" s="14">
+        <v>11906</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>2781</v>
+      </c>
+      <c r="R8" s="14">
+        <v>203</v>
+      </c>
+      <c r="S8" s="14">
+        <v>293</v>
+      </c>
+      <c r="T8" s="14">
+        <v>6804</v>
+      </c>
+      <c r="U8" s="14">
+        <v>1247</v>
+      </c>
+      <c r="V8" s="14">
+        <v>578</v>
+      </c>
+      <c r="W8" s="14">
+        <v>568</v>
+      </c>
+      <c r="X8" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>27</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>35</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>504</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>4938</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>5749</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>3019</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>158</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>54</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>541</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>237</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>263</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="7">
+        <v>2291</v>
+      </c>
+      <c r="D9" s="7">
+        <v>153</v>
+      </c>
+      <c r="E9" s="7">
+        <v>1340</v>
+      </c>
+      <c r="F9" s="7">
+        <v>587</v>
+      </c>
+      <c r="G9" s="7">
+        <v>3</v>
+      </c>
+      <c r="H9" s="7">
+        <v>5</v>
+      </c>
+      <c r="I9" s="7">
+        <v>8</v>
+      </c>
+      <c r="J9" s="7">
+        <v>12</v>
+      </c>
+      <c r="K9" s="7">
+        <v>22</v>
+      </c>
+      <c r="L9" s="7">
+        <v>0</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>161</v>
+      </c>
+      <c r="O9" s="7">
+        <v>1981</v>
+      </c>
+      <c r="P9" s="7">
+        <v>1808</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>473</v>
+      </c>
+      <c r="R9" s="7">
+        <v>34</v>
+      </c>
+      <c r="S9" s="7">
+        <v>46</v>
+      </c>
+      <c r="T9" s="7">
+        <v>1000</v>
+      </c>
+      <c r="U9" s="7">
+        <v>143</v>
+      </c>
+      <c r="V9" s="7">
+        <v>112</v>
+      </c>
+      <c r="W9" s="7">
+        <v>173</v>
+      </c>
+      <c r="X9" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>16</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>154</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>857</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>927</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>328</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>23</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>9</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>161</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>15</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>38</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="86"/>
+      <c r="C10" s="7">
+        <v>1434</v>
+      </c>
+      <c r="D10" s="7">
+        <v>102</v>
+      </c>
+      <c r="E10" s="7">
+        <v>844</v>
+      </c>
+      <c r="F10" s="7">
+        <v>392</v>
+      </c>
+      <c r="G10" s="7">
+        <v>5</v>
+      </c>
+      <c r="H10" s="7">
+        <v>3</v>
+      </c>
+      <c r="I10" s="7">
+        <v>2</v>
+      </c>
+      <c r="J10" s="7">
+        <v>2</v>
+      </c>
+      <c r="K10" s="7">
+        <v>12</v>
+      </c>
+      <c r="L10" s="7">
+        <v>0</v>
+      </c>
+      <c r="M10" s="7">
+        <v>0</v>
+      </c>
+      <c r="N10" s="7">
+        <v>72</v>
+      </c>
+      <c r="O10" s="7">
+        <v>1210</v>
+      </c>
+      <c r="P10" s="7">
+        <v>1190</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>355</v>
+      </c>
+      <c r="R10" s="7">
+        <v>19</v>
+      </c>
+      <c r="S10" s="7">
+        <v>36</v>
+      </c>
+      <c r="T10" s="7">
+        <v>569</v>
+      </c>
+      <c r="U10" s="7">
+        <v>156</v>
+      </c>
+      <c r="V10" s="7">
+        <v>55</v>
+      </c>
+      <c r="W10" s="7">
+        <v>20</v>
+      </c>
+      <c r="X10" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>17</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>671</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>650</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>77</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>18</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>8</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>28</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="7">
+        <v>1130</v>
+      </c>
+      <c r="D11" s="7">
+        <v>70</v>
+      </c>
+      <c r="E11" s="7">
+        <v>703</v>
+      </c>
+      <c r="F11" s="7">
+        <v>268</v>
+      </c>
+      <c r="G11" s="7">
+        <v>5</v>
+      </c>
+      <c r="H11" s="7">
+        <v>1</v>
+      </c>
+      <c r="I11" s="7">
+        <v>1</v>
+      </c>
+      <c r="J11" s="7">
+        <v>4</v>
+      </c>
+      <c r="K11" s="7">
+        <v>14</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7">
+        <v>1</v>
+      </c>
+      <c r="N11" s="7">
+        <v>63</v>
+      </c>
+      <c r="O11" s="7">
+        <v>961</v>
+      </c>
+      <c r="P11" s="7">
+        <v>948</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>205</v>
+      </c>
+      <c r="R11" s="7">
+        <v>9</v>
+      </c>
+      <c r="S11" s="7">
+        <v>18</v>
+      </c>
+      <c r="T11" s="7">
+        <v>623</v>
+      </c>
+      <c r="U11" s="7">
+        <v>73</v>
+      </c>
+      <c r="V11" s="7">
+        <v>20</v>
+      </c>
+      <c r="W11" s="7">
+        <v>13</v>
+      </c>
+      <c r="X11" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>8</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>503</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>518</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>98</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>14</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>4</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>21</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>2</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="86"/>
+      <c r="C12" s="7">
+        <v>1632</v>
+      </c>
+      <c r="D12" s="7">
+        <v>79</v>
+      </c>
+      <c r="E12" s="7">
+        <v>1084</v>
+      </c>
+      <c r="F12" s="7">
+        <v>356</v>
+      </c>
+      <c r="G12" s="7">
+        <v>5</v>
+      </c>
+      <c r="H12" s="7">
+        <v>11</v>
+      </c>
+      <c r="I12" s="7">
+        <v>3</v>
+      </c>
+      <c r="J12" s="7">
+        <v>12</v>
+      </c>
+      <c r="K12" s="7">
+        <v>8</v>
+      </c>
+      <c r="L12" s="7">
+        <v>0</v>
+      </c>
+      <c r="M12" s="7">
+        <v>0</v>
+      </c>
+      <c r="N12" s="7">
+        <v>74</v>
+      </c>
+      <c r="O12" s="7">
+        <v>1398</v>
+      </c>
+      <c r="P12" s="7">
+        <v>1377</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>313</v>
+      </c>
+      <c r="R12" s="7">
+        <v>35</v>
+      </c>
+      <c r="S12" s="7">
+        <v>47</v>
+      </c>
+      <c r="T12" s="7">
+        <v>834</v>
+      </c>
+      <c r="U12" s="7">
+        <v>120</v>
+      </c>
+      <c r="V12" s="7">
+        <v>28</v>
+      </c>
+      <c r="W12" s="7">
+        <v>21</v>
+      </c>
+      <c r="X12" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>18</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>499</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>573</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>511</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>8</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>14</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="7">
+        <v>1124</v>
+      </c>
+      <c r="D13" s="7">
+        <v>57</v>
+      </c>
+      <c r="E13" s="7">
+        <v>614</v>
+      </c>
+      <c r="F13" s="7">
+        <v>349</v>
+      </c>
+      <c r="G13" s="7">
+        <v>3</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7">
+        <v>2</v>
+      </c>
+      <c r="J13" s="7">
+        <v>5</v>
+      </c>
+      <c r="K13" s="7">
+        <v>27</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7">
+        <v>67</v>
+      </c>
+      <c r="O13" s="7">
+        <v>963</v>
+      </c>
+      <c r="P13" s="7">
+        <v>896</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>227</v>
+      </c>
+      <c r="R13" s="7">
+        <v>12</v>
+      </c>
+      <c r="S13" s="7">
+        <v>13</v>
+      </c>
+      <c r="T13" s="7">
+        <v>509</v>
+      </c>
+      <c r="U13" s="7">
+        <v>111</v>
+      </c>
+      <c r="V13" s="7">
+        <v>24</v>
+      </c>
+      <c r="W13" s="7">
+        <v>67</v>
+      </c>
+      <c r="X13" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>61</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>422</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>469</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>193</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>11</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>11</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>43</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="86"/>
+      <c r="C14" s="7">
+        <v>2246</v>
+      </c>
+      <c r="D14" s="7">
+        <v>244</v>
+      </c>
+      <c r="E14" s="7">
+        <v>1195</v>
+      </c>
+      <c r="F14" s="7">
+        <v>503</v>
+      </c>
+      <c r="G14" s="7">
+        <v>10</v>
+      </c>
+      <c r="H14" s="7">
+        <v>3</v>
+      </c>
+      <c r="I14" s="7">
+        <v>34</v>
+      </c>
+      <c r="J14" s="7">
+        <v>48</v>
+      </c>
+      <c r="K14" s="7">
+        <v>35</v>
+      </c>
+      <c r="L14" s="7">
+        <v>0</v>
+      </c>
+      <c r="M14" s="7">
+        <v>2</v>
+      </c>
+      <c r="N14" s="7">
+        <v>172</v>
+      </c>
+      <c r="O14" s="7">
+        <v>1961</v>
+      </c>
+      <c r="P14" s="7">
+        <v>1936</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>433</v>
+      </c>
+      <c r="R14" s="7">
+        <v>30</v>
+      </c>
+      <c r="S14" s="7">
+        <v>52</v>
+      </c>
+      <c r="T14" s="7">
+        <v>1249</v>
+      </c>
+      <c r="U14" s="7">
+        <v>129</v>
+      </c>
+      <c r="V14" s="7">
+        <v>43</v>
+      </c>
+      <c r="W14" s="7">
+        <v>25</v>
+      </c>
+      <c r="X14" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>6</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>6</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>649</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>852</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>391</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>37</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>160</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>150</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>32</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="86"/>
+      <c r="C15" s="7">
+        <v>263</v>
+      </c>
+      <c r="D15" s="7">
+        <v>14</v>
+      </c>
+      <c r="E15" s="7">
+        <v>165</v>
+      </c>
+      <c r="F15" s="7">
+        <v>71</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>2</v>
+      </c>
+      <c r="I15" s="7">
+        <v>2</v>
+      </c>
+      <c r="J15" s="7">
+        <v>0</v>
+      </c>
+      <c r="K15" s="7">
+        <v>1</v>
+      </c>
+      <c r="L15" s="7">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
+        <v>8</v>
+      </c>
+      <c r="O15" s="7">
+        <v>229</v>
+      </c>
+      <c r="P15" s="7">
+        <v>217</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>50</v>
+      </c>
+      <c r="R15" s="7">
+        <v>0</v>
+      </c>
+      <c r="S15" s="7">
+        <v>6</v>
+      </c>
+      <c r="T15" s="7">
+        <v>112</v>
+      </c>
+      <c r="U15" s="7">
+        <v>38</v>
+      </c>
+      <c r="V15" s="7">
+        <v>11</v>
+      </c>
+      <c r="W15" s="7">
+        <v>12</v>
+      </c>
+      <c r="X15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>12</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>67</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>22</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>145</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>7</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="7">
+        <v>228</v>
+      </c>
+      <c r="D16" s="7">
+        <v>25</v>
+      </c>
+      <c r="E16" s="7">
+        <v>135</v>
+      </c>
+      <c r="F16" s="7">
+        <v>53</v>
+      </c>
+      <c r="G16" s="7">
+        <v>2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7">
+        <v>1</v>
+      </c>
+      <c r="K16" s="7">
+        <v>2</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7">
+        <v>10</v>
+      </c>
+      <c r="O16" s="7">
+        <v>199</v>
+      </c>
+      <c r="P16" s="7">
+        <v>185</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>33</v>
+      </c>
+      <c r="R16" s="7">
+        <v>4</v>
+      </c>
+      <c r="S16" s="7">
+        <v>4</v>
+      </c>
+      <c r="T16" s="7">
+        <v>115</v>
+      </c>
+      <c r="U16" s="7">
+        <v>23</v>
+      </c>
+      <c r="V16" s="7">
+        <v>6</v>
+      </c>
+      <c r="W16" s="7">
+        <v>14</v>
+      </c>
+      <c r="X16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>12</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>85</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>108</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>25</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>16</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>7</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>8</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="86"/>
+      <c r="C17" s="7">
+        <v>235</v>
+      </c>
+      <c r="D17" s="7">
+        <v>16</v>
+      </c>
+      <c r="E17" s="7">
+        <v>150</v>
+      </c>
+      <c r="F17" s="7">
+        <v>64</v>
+      </c>
+      <c r="G17" s="7">
+        <v>1</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7">
+        <v>0</v>
+      </c>
+      <c r="K17" s="7">
+        <v>1</v>
+      </c>
+      <c r="L17" s="7">
+        <v>0</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
+        <v>3</v>
+      </c>
+      <c r="O17" s="7">
+        <v>210</v>
+      </c>
+      <c r="P17" s="7">
+        <v>203</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>46</v>
+      </c>
+      <c r="R17" s="7">
+        <v>2</v>
+      </c>
+      <c r="S17" s="7">
+        <v>3</v>
+      </c>
+      <c r="T17" s="7">
+        <v>105</v>
+      </c>
+      <c r="U17" s="7">
+        <v>13</v>
+      </c>
+      <c r="V17" s="7">
+        <v>34</v>
+      </c>
+      <c r="W17" s="7">
+        <v>7</v>
+      </c>
+      <c r="X17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>90</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>108</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>59</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="86"/>
+      <c r="C18" s="7">
+        <v>925</v>
+      </c>
+      <c r="D18" s="7">
+        <v>37</v>
+      </c>
+      <c r="E18" s="7">
+        <v>692</v>
+      </c>
+      <c r="F18" s="7">
+        <v>148</v>
+      </c>
+      <c r="G18" s="7">
+        <v>2</v>
+      </c>
+      <c r="H18" s="7">
+        <v>2</v>
+      </c>
+      <c r="I18" s="7">
+        <v>0</v>
+      </c>
+      <c r="J18" s="7">
+        <v>4</v>
+      </c>
+      <c r="K18" s="7">
+        <v>7</v>
+      </c>
+      <c r="L18" s="7">
+        <v>0</v>
+      </c>
+      <c r="M18" s="7">
+        <v>0</v>
+      </c>
+      <c r="N18" s="7">
+        <v>33</v>
+      </c>
+      <c r="O18" s="7">
+        <v>834</v>
+      </c>
+      <c r="P18" s="7">
+        <v>812</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>148</v>
+      </c>
+      <c r="R18" s="7">
+        <v>9</v>
+      </c>
+      <c r="S18" s="7">
+        <v>16</v>
+      </c>
+      <c r="T18" s="7">
+        <v>463</v>
+      </c>
+      <c r="U18" s="7">
+        <v>138</v>
+      </c>
+      <c r="V18" s="7">
+        <v>38</v>
+      </c>
+      <c r="W18" s="7">
+        <v>22</v>
+      </c>
+      <c r="X18" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>17</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>236</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>480</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>348</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>7</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="86"/>
+      <c r="C19" s="7">
+        <v>414</v>
+      </c>
+      <c r="D19" s="7">
+        <v>24</v>
+      </c>
+      <c r="E19" s="7">
+        <v>258</v>
+      </c>
+      <c r="F19" s="7">
+        <v>84</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0</v>
+      </c>
+      <c r="H19" s="7">
+        <v>2</v>
+      </c>
+      <c r="I19" s="7">
+        <v>6</v>
+      </c>
+      <c r="J19" s="7">
+        <v>7</v>
+      </c>
+      <c r="K19" s="7">
+        <v>6</v>
+      </c>
+      <c r="L19" s="7">
+        <v>0</v>
+      </c>
+      <c r="M19" s="7">
+        <v>0</v>
+      </c>
+      <c r="N19" s="7">
+        <v>27</v>
+      </c>
+      <c r="O19" s="7">
+        <v>370</v>
+      </c>
+      <c r="P19" s="7">
+        <v>326</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>48</v>
+      </c>
+      <c r="R19" s="7">
+        <v>7</v>
+      </c>
+      <c r="S19" s="7">
+        <v>7</v>
+      </c>
+      <c r="T19" s="7">
+        <v>213</v>
+      </c>
+      <c r="U19" s="7">
+        <v>45</v>
+      </c>
+      <c r="V19" s="7">
+        <v>6</v>
+      </c>
+      <c r="W19" s="7">
+        <v>44</v>
+      </c>
+      <c r="X19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>42</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>103</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>57</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>166</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>28</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>20</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>40</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="7">
+        <v>498</v>
+      </c>
+      <c r="D20" s="7">
+        <v>30</v>
+      </c>
+      <c r="E20" s="7">
+        <v>311</v>
+      </c>
+      <c r="F20" s="7">
+        <v>113</v>
+      </c>
+      <c r="G20" s="7">
+        <v>0</v>
+      </c>
+      <c r="H20" s="7">
+        <v>0</v>
+      </c>
+      <c r="I20" s="7">
+        <v>4</v>
+      </c>
+      <c r="J20" s="7">
+        <v>3</v>
+      </c>
+      <c r="K20" s="7">
+        <v>6</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7">
+        <v>1</v>
+      </c>
+      <c r="N20" s="7">
+        <v>30</v>
+      </c>
+      <c r="O20" s="7">
+        <v>440</v>
+      </c>
+      <c r="P20" s="7">
+        <v>395</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>89</v>
+      </c>
+      <c r="R20" s="7">
+        <v>11</v>
+      </c>
+      <c r="S20" s="7">
+        <v>5</v>
+      </c>
+      <c r="T20" s="7">
+        <v>211</v>
+      </c>
+      <c r="U20" s="7">
+        <v>70</v>
+      </c>
+      <c r="V20" s="7">
+        <v>9</v>
+      </c>
+      <c r="W20" s="7">
+        <v>45</v>
+      </c>
+      <c r="X20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>44</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>110</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>138</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>198</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>31</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>18</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="7">
+        <v>345</v>
+      </c>
+      <c r="D21" s="7">
+        <v>20</v>
+      </c>
+      <c r="E21" s="7">
+        <v>242</v>
+      </c>
+      <c r="F21" s="7">
+        <v>52</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1</v>
+      </c>
+      <c r="H21" s="7">
+        <v>1</v>
+      </c>
+      <c r="I21" s="7">
+        <v>1</v>
+      </c>
+      <c r="J21" s="7">
+        <v>2</v>
+      </c>
+      <c r="K21" s="7">
+        <v>6</v>
+      </c>
+      <c r="L21" s="7">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7">
+        <v>0</v>
+      </c>
+      <c r="N21" s="7">
+        <v>20</v>
+      </c>
+      <c r="O21" s="7">
+        <v>301</v>
+      </c>
+      <c r="P21" s="7">
+        <v>295</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>70</v>
+      </c>
+      <c r="R21" s="7">
+        <v>5</v>
+      </c>
+      <c r="S21" s="7">
+        <v>3</v>
+      </c>
+      <c r="T21" s="7">
+        <v>147</v>
+      </c>
+      <c r="U21" s="7">
+        <v>44</v>
+      </c>
+      <c r="V21" s="7">
+        <v>26</v>
+      </c>
+      <c r="W21" s="7">
+        <v>6</v>
+      </c>
+      <c r="X21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>6</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>100</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>121</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>131</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>6</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="86"/>
+      <c r="C22" s="7">
+        <v>469</v>
+      </c>
+      <c r="D22" s="7">
+        <v>35</v>
+      </c>
+      <c r="E22" s="7">
+        <v>304</v>
+      </c>
+      <c r="F22" s="7">
+        <v>78</v>
+      </c>
+      <c r="G22" s="7">
+        <v>1</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0</v>
+      </c>
+      <c r="I22" s="7">
+        <v>4</v>
+      </c>
+      <c r="J22" s="7">
+        <v>2</v>
+      </c>
+      <c r="K22" s="7">
+        <v>11</v>
+      </c>
+      <c r="L22" s="7">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7">
+        <v>0</v>
+      </c>
+      <c r="N22" s="7">
+        <v>34</v>
+      </c>
+      <c r="O22" s="7">
+        <v>416</v>
+      </c>
+      <c r="P22" s="7">
+        <v>397</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>73</v>
+      </c>
+      <c r="R22" s="7">
+        <v>6</v>
+      </c>
+      <c r="S22" s="7">
+        <v>11</v>
+      </c>
+      <c r="T22" s="7">
+        <v>139</v>
+      </c>
+      <c r="U22" s="7">
+        <v>52</v>
+      </c>
+      <c r="V22" s="7">
+        <v>116</v>
+      </c>
+      <c r="W22" s="7">
+        <v>19</v>
+      </c>
+      <c r="X22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>18</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>148</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>246</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>77</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>20</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>9</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="86"/>
+      <c r="C23" s="7">
+        <v>169</v>
+      </c>
+      <c r="D23" s="7">
+        <v>25</v>
+      </c>
+      <c r="E23" s="7">
+        <v>105</v>
+      </c>
+      <c r="F23" s="7">
+        <v>25</v>
+      </c>
+      <c r="G23" s="7">
+        <v>1</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
+      <c r="I23" s="7">
+        <v>0</v>
+      </c>
+      <c r="J23" s="7">
+        <v>2</v>
+      </c>
+      <c r="K23" s="7">
+        <v>1</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>10</v>
+      </c>
+      <c r="O23" s="7">
+        <v>148</v>
+      </c>
+      <c r="P23" s="7">
+        <v>145</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>25</v>
+      </c>
+      <c r="R23" s="7">
+        <v>1</v>
+      </c>
+      <c r="S23" s="7">
+        <v>3</v>
+      </c>
+      <c r="T23" s="7">
+        <v>88</v>
+      </c>
+      <c r="U23" s="7">
+        <v>23</v>
+      </c>
+      <c r="V23" s="7">
+        <v>5</v>
+      </c>
+      <c r="W23" s="7">
+        <v>3</v>
+      </c>
+      <c r="X23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>56</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>70</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>87</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="86"/>
+      <c r="C24" s="7">
+        <v>204</v>
+      </c>
+      <c r="D24" s="7">
+        <v>18</v>
+      </c>
+      <c r="E24" s="7">
+        <v>112</v>
+      </c>
+      <c r="F24" s="7">
+        <v>46</v>
+      </c>
+      <c r="G24" s="7">
+        <v>0</v>
+      </c>
+      <c r="H24" s="7">
+        <v>2</v>
+      </c>
+      <c r="I24" s="7">
+        <v>2</v>
+      </c>
+      <c r="J24" s="7">
+        <v>0</v>
+      </c>
+      <c r="K24" s="7">
+        <v>5</v>
+      </c>
+      <c r="L24" s="7">
+        <v>0</v>
+      </c>
+      <c r="M24" s="7">
+        <v>1</v>
+      </c>
+      <c r="N24" s="7">
+        <v>18</v>
+      </c>
+      <c r="O24" s="7">
+        <v>185</v>
+      </c>
+      <c r="P24" s="7">
+        <v>155</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>29</v>
+      </c>
+      <c r="R24" s="7">
+        <v>0</v>
+      </c>
+      <c r="S24" s="7">
+        <v>7</v>
+      </c>
+      <c r="T24" s="7">
+        <v>92</v>
+      </c>
+      <c r="U24" s="7">
+        <v>20</v>
+      </c>
+      <c r="V24" s="7">
+        <v>7</v>
+      </c>
+      <c r="W24" s="7">
+        <v>30</v>
+      </c>
+      <c r="X24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>30</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>67</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>97</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>17</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>23</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="7">
+        <v>38</v>
+      </c>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7">
+        <v>23</v>
+      </c>
+      <c r="F25" s="7">
+        <v>9</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0</v>
+      </c>
+      <c r="I25" s="7">
+        <v>0</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0</v>
+      </c>
+      <c r="K25" s="7">
+        <v>0</v>
+      </c>
+      <c r="L25" s="7">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7">
+        <v>0</v>
+      </c>
+      <c r="N25" s="7">
+        <v>3</v>
+      </c>
+      <c r="O25" s="7">
+        <v>35</v>
+      </c>
+      <c r="P25" s="7">
+        <v>33</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>7</v>
+      </c>
+      <c r="R25" s="7">
+        <v>1</v>
+      </c>
+      <c r="S25" s="7">
+        <v>0</v>
+      </c>
+      <c r="T25" s="7">
+        <v>13</v>
+      </c>
+      <c r="U25" s="7">
+        <v>9</v>
+      </c>
+      <c r="V25" s="7">
+        <v>3</v>
+      </c>
+      <c r="W25" s="7">
+        <v>2</v>
+      </c>
+      <c r="X25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>2</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>11</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>16</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>15</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="7">
+        <v>284</v>
+      </c>
+      <c r="D26" s="7">
+        <v>7</v>
+      </c>
+      <c r="E26" s="7">
+        <v>179</v>
+      </c>
+      <c r="F26" s="7">
+        <v>81</v>
+      </c>
+      <c r="G26" s="7">
+        <v>0</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0</v>
+      </c>
+      <c r="I26" s="7">
+        <v>0</v>
+      </c>
+      <c r="J26" s="7">
+        <v>0</v>
+      </c>
+      <c r="K26" s="7">
+        <v>3</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>14</v>
+      </c>
+      <c r="O26" s="7">
+        <v>244</v>
+      </c>
+      <c r="P26" s="7">
+        <v>227</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>71</v>
+      </c>
+      <c r="R26" s="7">
+        <v>12</v>
+      </c>
+      <c r="S26" s="7">
+        <v>5</v>
+      </c>
+      <c r="T26" s="7">
+        <v>115</v>
+      </c>
+      <c r="U26" s="7">
+        <v>20</v>
+      </c>
+      <c r="V26" s="7">
+        <v>4</v>
+      </c>
+      <c r="W26" s="7">
+        <v>17</v>
+      </c>
+      <c r="X26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>17</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>106</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>131</v>
+      </c>
+      <c r="AD26" s="7">
+        <v>58</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>14</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>14</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="7">
+        <v>241</v>
+      </c>
+      <c r="D27" s="7">
+        <v>22</v>
+      </c>
+      <c r="E27" s="7">
+        <v>143</v>
+      </c>
+      <c r="F27" s="7">
+        <v>50</v>
+      </c>
+      <c r="G27" s="7">
+        <v>1</v>
+      </c>
+      <c r="H27" s="7">
+        <v>1</v>
+      </c>
+      <c r="I27" s="7">
+        <v>0</v>
+      </c>
+      <c r="J27" s="7">
+        <v>1</v>
+      </c>
+      <c r="K27" s="7">
+        <v>5</v>
+      </c>
+      <c r="L27" s="7">
+        <v>0</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>18</v>
+      </c>
+      <c r="O27" s="7">
+        <v>212</v>
+      </c>
+      <c r="P27" s="7">
+        <v>195</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>59</v>
+      </c>
+      <c r="R27" s="7">
+        <v>4</v>
+      </c>
+      <c r="S27" s="7">
+        <v>7</v>
+      </c>
+      <c r="T27" s="7">
+        <v>110</v>
+      </c>
+      <c r="U27" s="7">
+        <v>11</v>
+      </c>
+      <c r="V27" s="7">
+        <v>4</v>
+      </c>
+      <c r="W27" s="7">
+        <v>17</v>
+      </c>
+      <c r="X27" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>16</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>84</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>86</v>
+      </c>
+      <c r="AD27" s="7">
+        <v>38</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>8</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>7</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A28" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="86"/>
+      <c r="C28" s="7">
+        <v>165</v>
+      </c>
+      <c r="D28" s="7">
+        <v>16</v>
+      </c>
+      <c r="E28" s="7">
+        <v>98</v>
+      </c>
+      <c r="F28" s="7">
+        <v>36</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0</v>
+      </c>
+      <c r="I28" s="7">
+        <v>1</v>
+      </c>
+      <c r="J28" s="7">
+        <v>1</v>
+      </c>
+      <c r="K28" s="7">
+        <v>1</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
+        <v>12</v>
+      </c>
+      <c r="O28" s="7">
+        <v>141</v>
+      </c>
+      <c r="P28" s="7">
+        <v>131</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>23</v>
+      </c>
+      <c r="R28" s="7">
+        <v>2</v>
+      </c>
+      <c r="S28" s="7">
+        <v>1</v>
+      </c>
+      <c r="T28" s="7">
+        <v>91</v>
+      </c>
+      <c r="U28" s="7">
+        <v>7</v>
+      </c>
+      <c r="V28" s="7">
+        <v>7</v>
+      </c>
+      <c r="W28" s="7">
+        <v>10</v>
+      </c>
+      <c r="X28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>61</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>62</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>51</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>7</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="86"/>
+      <c r="C29" s="7">
+        <v>40</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1</v>
+      </c>
+      <c r="E29" s="7">
+        <v>33</v>
+      </c>
+      <c r="F29" s="7">
+        <v>5</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0</v>
+      </c>
+      <c r="K29" s="7">
+        <v>1</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0</v>
+      </c>
+      <c r="M29" s="7">
+        <v>0</v>
+      </c>
+      <c r="N29" s="7">
+        <v>0</v>
+      </c>
+      <c r="O29" s="7">
+        <v>35</v>
+      </c>
+      <c r="P29" s="7">
+        <v>34</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>4</v>
+      </c>
+      <c r="R29" s="7">
+        <v>0</v>
+      </c>
+      <c r="S29" s="7">
+        <v>3</v>
+      </c>
+      <c r="T29" s="7">
+        <v>5</v>
+      </c>
+      <c r="U29" s="7">
+        <v>2</v>
+      </c>
+      <c r="V29" s="7">
+        <v>20</v>
+      </c>
+      <c r="W29" s="7">
+        <v>1</v>
+      </c>
+      <c r="X29" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="7">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="7">
+        <v>17</v>
+      </c>
+      <c r="AD29" s="7">
+        <v>6</v>
+      </c>
+      <c r="AE29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A30" s="110" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="111"/>
+      <c r="C30" s="8">
+        <v>1</v>
+      </c>
+      <c r="D30" s="9">
+        <v>0</v>
+      </c>
+      <c r="E30" s="9">
+        <v>0</v>
+      </c>
+      <c r="F30" s="9">
+        <v>0</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+      <c r="H30" s="9">
+        <v>0</v>
+      </c>
+      <c r="I30" s="9">
+        <v>0</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0</v>
+      </c>
+      <c r="L30" s="9">
+        <v>0</v>
+      </c>
+      <c r="M30" s="9">
+        <v>0</v>
+      </c>
+      <c r="N30" s="9">
+        <v>1</v>
+      </c>
+      <c r="O30" s="9">
+        <v>1</v>
+      </c>
+      <c r="P30" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>0</v>
+      </c>
+      <c r="R30" s="9">
+        <v>0</v>
+      </c>
+      <c r="S30" s="9">
+        <v>0</v>
+      </c>
+      <c r="T30" s="9">
+        <v>1</v>
+      </c>
+      <c r="U30" s="9">
+        <v>0</v>
+      </c>
+      <c r="V30" s="9">
+        <v>0</v>
+      </c>
+      <c r="W30" s="9">
+        <v>0</v>
+      </c>
+      <c r="X30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>1</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="55">
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AJ5:AJ6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A3:B6"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="AB3:AJ3"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:N4"/>
+    <mergeCell ref="O4:AA4"/>
+    <mergeCell ref="AB4:AJ4"/>
+    <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="P5:V5"/>
+    <mergeCell ref="W5:AA5"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="89" fitToWidth="2" fitToHeight="2" orientation="landscape" verticalDpi="4294967292" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:AJ32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="H31" sqref="H31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.75" customWidth="1"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="6.75" customWidth="1"/>
+    <col min="4" max="4" width="7.25" customWidth="1"/>
+    <col min="5" max="6" width="6.75" customWidth="1"/>
+    <col min="7" max="7" width="8.875" customWidth="1"/>
+    <col min="8" max="8" width="6.75" customWidth="1"/>
+    <col min="9" max="9" width="9.5" customWidth="1"/>
+    <col min="10" max="10" width="8.5" customWidth="1"/>
+    <col min="11" max="11" width="9" customWidth="1"/>
+    <col min="12" max="12" width="6.75" customWidth="1"/>
+    <col min="13" max="13" width="8" customWidth="1"/>
+    <col min="14" max="18" width="6.75" customWidth="1"/>
+    <col min="19" max="19" width="7.75" customWidth="1"/>
+    <col min="20" max="29" width="6.75" customWidth="1"/>
+    <col min="30" max="30" width="8.625" customWidth="1"/>
+    <col min="31" max="36" width="6.75" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="100" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="101"/>
+      <c r="C3" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="104"/>
+      <c r="AB3" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="93"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="93"/>
+    </row>
+    <row r="4" spans="1:36" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="112"/>
+      <c r="AB4" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+    </row>
+    <row r="5" spans="1:36" s="16" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A5" s="102"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="83" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" s="83" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" s="83" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="83" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="K5" s="83" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" s="83" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="91" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="92" t="s">
+        <v>53</v>
+      </c>
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="104"/>
+      <c r="AB5" s="87" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC5" s="87" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD5" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE5" s="87" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF5" s="87" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG5" s="87" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH5" s="87" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI5" s="87" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ5" s="95" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.15">
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="90"/>
+      <c r="P6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="S6" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="T6" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="U6" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="V6" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="W6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y6" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z6" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="95"/>
+    </row>
+    <row r="7" spans="1:36" s="16" customFormat="1" ht="40.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="97"/>
+      <c r="C7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="N7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="O7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T7" s="17"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="18"/>
+      <c r="AA7" s="18"/>
+      <c r="AB7" s="20"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE7" s="18"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH7" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="99"/>
+      <c r="C8" s="14">
+        <v>25911</v>
+      </c>
+      <c r="D8" s="14">
+        <v>1800</v>
+      </c>
+      <c r="E8" s="14">
+        <v>15796</v>
+      </c>
+      <c r="F8" s="14">
+        <v>6317</v>
+      </c>
+      <c r="G8" s="14">
+        <v>99</v>
+      </c>
+      <c r="H8" s="14">
+        <v>77</v>
+      </c>
+      <c r="I8" s="14">
+        <v>145</v>
+      </c>
+      <c r="J8" s="14">
+        <v>193</v>
+      </c>
+      <c r="K8" s="14">
+        <v>351</v>
+      </c>
+      <c r="L8" s="14">
+        <v>6</v>
+      </c>
+      <c r="M8" s="14">
+        <v>1</v>
+      </c>
+      <c r="N8" s="14">
+        <v>1126</v>
+      </c>
+      <c r="O8" s="14">
+        <v>22540</v>
+      </c>
+      <c r="P8" s="14">
+        <v>21360</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>4981</v>
+      </c>
+      <c r="R8" s="14">
+        <v>335</v>
+      </c>
+      <c r="S8" s="14">
+        <v>510</v>
+      </c>
+      <c r="T8" s="14">
+        <v>12448</v>
+      </c>
+      <c r="U8" s="14">
+        <v>2199</v>
+      </c>
+      <c r="V8" s="14">
+        <v>887</v>
+      </c>
+      <c r="W8" s="14">
+        <v>1180</v>
+      </c>
+      <c r="X8" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>53</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>30</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>1094</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>8981</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>10844</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>5039</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>239</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>102</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>938</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>399</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>737</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="7">
+        <v>3818</v>
+      </c>
+      <c r="D9" s="7">
+        <v>278</v>
+      </c>
+      <c r="E9" s="7">
+        <v>2194</v>
+      </c>
+      <c r="F9" s="7">
+        <v>1051</v>
+      </c>
+      <c r="G9" s="7">
+        <v>4</v>
+      </c>
+      <c r="H9" s="7">
+        <v>15</v>
+      </c>
+      <c r="I9" s="7">
+        <v>14</v>
+      </c>
+      <c r="J9" s="7">
+        <v>15</v>
+      </c>
+      <c r="K9" s="7">
+        <v>50</v>
+      </c>
+      <c r="L9" s="7">
+        <v>0</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>197</v>
+      </c>
+      <c r="O9" s="7">
+        <v>3279</v>
+      </c>
+      <c r="P9" s="7">
+        <v>3001</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>817</v>
+      </c>
+      <c r="R9" s="7">
+        <v>67</v>
+      </c>
+      <c r="S9" s="7">
+        <v>69</v>
+      </c>
+      <c r="T9" s="7">
+        <v>1670</v>
+      </c>
+      <c r="U9" s="7">
+        <v>255</v>
+      </c>
+      <c r="V9" s="7">
+        <v>123</v>
+      </c>
+      <c r="W9" s="7">
+        <v>278</v>
+      </c>
+      <c r="X9" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>11</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>6</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>261</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>1452</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>1605</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>586</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>30</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>13</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>222</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>21</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>94</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="86"/>
+      <c r="C10" s="7">
+        <v>2756</v>
+      </c>
+      <c r="D10" s="7">
+        <v>188</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1677</v>
+      </c>
+      <c r="F10" s="7">
+        <v>712</v>
+      </c>
+      <c r="G10" s="7">
+        <v>8</v>
+      </c>
+      <c r="H10" s="7">
+        <v>10</v>
+      </c>
+      <c r="I10" s="7">
+        <v>8</v>
+      </c>
+      <c r="J10" s="7">
+        <v>8</v>
+      </c>
+      <c r="K10" s="7">
+        <v>21</v>
+      </c>
+      <c r="L10" s="7">
+        <v>0</v>
+      </c>
+      <c r="M10" s="7">
+        <v>0</v>
+      </c>
+      <c r="N10" s="7">
+        <v>124</v>
+      </c>
+      <c r="O10" s="7">
+        <v>2379</v>
+      </c>
+      <c r="P10" s="7">
+        <v>2334</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>629</v>
+      </c>
+      <c r="R10" s="7">
+        <v>47</v>
+      </c>
+      <c r="S10" s="7">
+        <v>56</v>
+      </c>
+      <c r="T10" s="7">
+        <v>1230</v>
+      </c>
+      <c r="U10" s="7">
+        <v>268</v>
+      </c>
+      <c r="V10" s="7">
+        <v>104</v>
+      </c>
+      <c r="W10" s="7">
+        <v>45</v>
+      </c>
+      <c r="X10" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>15</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>24</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>1213</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>1341</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>149</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>29</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>17</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="7">
+        <v>1861</v>
+      </c>
+      <c r="D11" s="7">
+        <v>95</v>
+      </c>
+      <c r="E11" s="7">
+        <v>1187</v>
+      </c>
+      <c r="F11" s="7">
+        <v>462</v>
+      </c>
+      <c r="G11" s="7">
+        <v>13</v>
+      </c>
+      <c r="H11" s="7">
+        <v>2</v>
+      </c>
+      <c r="I11" s="7">
+        <v>2</v>
+      </c>
+      <c r="J11" s="7">
+        <v>4</v>
+      </c>
+      <c r="K11" s="7">
+        <v>21</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7">
+        <v>0</v>
+      </c>
+      <c r="N11" s="7">
+        <v>75</v>
+      </c>
+      <c r="O11" s="7">
+        <v>1612</v>
+      </c>
+      <c r="P11" s="7">
+        <v>1570</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>343</v>
+      </c>
+      <c r="R11" s="7">
+        <v>30</v>
+      </c>
+      <c r="S11" s="7">
+        <v>25</v>
+      </c>
+      <c r="T11" s="7">
+        <v>1016</v>
+      </c>
+      <c r="U11" s="7">
+        <v>133</v>
+      </c>
+      <c r="V11" s="7">
+        <v>23</v>
+      </c>
+      <c r="W11" s="7">
+        <v>42</v>
+      </c>
+      <c r="X11" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>34</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>812</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>983</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>144</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>33</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>24</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>10</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>20</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="86"/>
+      <c r="C12" s="7">
+        <v>3058</v>
+      </c>
+      <c r="D12" s="7">
+        <v>144</v>
+      </c>
+      <c r="E12" s="7">
+        <v>1960</v>
+      </c>
+      <c r="F12" s="7">
+        <v>755</v>
+      </c>
+      <c r="G12" s="7">
+        <v>23</v>
+      </c>
+      <c r="H12" s="7">
+        <v>25</v>
+      </c>
+      <c r="I12" s="7">
+        <v>4</v>
+      </c>
+      <c r="J12" s="7">
+        <v>6</v>
+      </c>
+      <c r="K12" s="7">
+        <v>30</v>
+      </c>
+      <c r="L12" s="7">
+        <v>0</v>
+      </c>
+      <c r="M12" s="7">
+        <v>0</v>
+      </c>
+      <c r="N12" s="7">
+        <v>111</v>
+      </c>
+      <c r="O12" s="7">
+        <v>2620</v>
+      </c>
+      <c r="P12" s="7">
+        <v>2575</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>616</v>
+      </c>
+      <c r="R12" s="7">
+        <v>52</v>
+      </c>
+      <c r="S12" s="7">
+        <v>77</v>
+      </c>
+      <c r="T12" s="7">
+        <v>1548</v>
+      </c>
+      <c r="U12" s="7">
+        <v>242</v>
+      </c>
+      <c r="V12" s="7">
+        <v>40</v>
+      </c>
+      <c r="W12" s="7">
+        <v>45</v>
+      </c>
+      <c r="X12" s="7">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>40</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>1046</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>1120</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>854</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>30</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>15</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>59</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>6</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="7">
+        <v>1897</v>
+      </c>
+      <c r="D13" s="7">
+        <v>101</v>
+      </c>
+      <c r="E13" s="7">
+        <v>1109</v>
+      </c>
+      <c r="F13" s="7">
+        <v>546</v>
+      </c>
+      <c r="G13" s="7">
+        <v>2</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7">
+        <v>5</v>
+      </c>
+      <c r="J13" s="7">
+        <v>11</v>
+      </c>
+      <c r="K13" s="7">
+        <v>45</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7">
+        <v>78</v>
+      </c>
+      <c r="O13" s="7">
+        <v>1636</v>
+      </c>
+      <c r="P13" s="7">
+        <v>1528</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>372</v>
+      </c>
+      <c r="R13" s="7">
+        <v>22</v>
+      </c>
+      <c r="S13" s="7">
+        <v>33</v>
+      </c>
+      <c r="T13" s="7">
+        <v>889</v>
+      </c>
+      <c r="U13" s="7">
+        <v>178</v>
+      </c>
+      <c r="V13" s="7">
+        <v>34</v>
+      </c>
+      <c r="W13" s="7">
+        <v>108</v>
+      </c>
+      <c r="X13" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>7</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>7</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>94</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>691</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>841</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>387</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>6</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>16</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>10</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>70</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="86"/>
+      <c r="C14" s="7">
+        <v>4248</v>
+      </c>
+      <c r="D14" s="7">
+        <v>436</v>
+      </c>
+      <c r="E14" s="7">
+        <v>2216</v>
+      </c>
+      <c r="F14" s="7">
+        <v>1076</v>
+      </c>
+      <c r="G14" s="7">
+        <v>22</v>
+      </c>
+      <c r="H14" s="7">
+        <v>5</v>
+      </c>
+      <c r="I14" s="7">
+        <v>65</v>
+      </c>
+      <c r="J14" s="7">
+        <v>112</v>
+      </c>
+      <c r="K14" s="7">
+        <v>85</v>
+      </c>
+      <c r="L14" s="7">
+        <v>3</v>
+      </c>
+      <c r="M14" s="7">
+        <v>1</v>
+      </c>
+      <c r="N14" s="7">
+        <v>227</v>
+      </c>
+      <c r="O14" s="7">
+        <v>3699</v>
+      </c>
+      <c r="P14" s="7">
+        <v>3482</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>739</v>
+      </c>
+      <c r="R14" s="7">
+        <v>48</v>
+      </c>
+      <c r="S14" s="7">
+        <v>78</v>
+      </c>
+      <c r="T14" s="7">
+        <v>2299</v>
+      </c>
+      <c r="U14" s="7">
+        <v>251</v>
+      </c>
+      <c r="V14" s="7">
+        <v>67</v>
+      </c>
+      <c r="W14" s="7">
+        <v>217</v>
+      </c>
+      <c r="X14" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>4</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>210</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>1131</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>1509</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>654</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>57</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>7</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>336</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>218</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>270</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="86"/>
+      <c r="C15" s="7">
+        <v>415</v>
+      </c>
+      <c r="D15" s="7">
+        <v>33</v>
+      </c>
+      <c r="E15" s="7">
+        <v>214</v>
+      </c>
+      <c r="F15" s="7">
+        <v>139</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>1</v>
+      </c>
+      <c r="I15" s="7">
+        <v>6</v>
+      </c>
+      <c r="J15" s="7">
+        <v>1</v>
+      </c>
+      <c r="K15" s="7">
+        <v>0</v>
+      </c>
+      <c r="L15" s="7">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
+        <v>21</v>
+      </c>
+      <c r="O15" s="7">
+        <v>360</v>
+      </c>
+      <c r="P15" s="7">
+        <v>332</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>110</v>
+      </c>
+      <c r="R15" s="7">
+        <v>1</v>
+      </c>
+      <c r="S15" s="7">
+        <v>7</v>
+      </c>
+      <c r="T15" s="7">
+        <v>152</v>
+      </c>
+      <c r="U15" s="7">
+        <v>52</v>
+      </c>
+      <c r="V15" s="7">
+        <v>10</v>
+      </c>
+      <c r="W15" s="7">
+        <v>28</v>
+      </c>
+      <c r="X15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>26</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>168</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>79</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>148</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>4</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="7">
+        <v>483</v>
+      </c>
+      <c r="D16" s="7">
+        <v>41</v>
+      </c>
+      <c r="E16" s="7">
+        <v>316</v>
+      </c>
+      <c r="F16" s="7">
+        <v>108</v>
+      </c>
+      <c r="G16" s="7">
+        <v>2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>1</v>
+      </c>
+      <c r="I16" s="7">
+        <v>1</v>
+      </c>
+      <c r="J16" s="7">
+        <v>3</v>
+      </c>
+      <c r="K16" s="7">
+        <v>1</v>
+      </c>
+      <c r="L16" s="7">
+        <v>1</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7">
+        <v>9</v>
+      </c>
+      <c r="O16" s="7">
+        <v>421</v>
+      </c>
+      <c r="P16" s="7">
+        <v>400</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>69</v>
+      </c>
+      <c r="R16" s="7">
+        <v>3</v>
+      </c>
+      <c r="S16" s="7">
+        <v>7</v>
+      </c>
+      <c r="T16" s="7">
+        <v>240</v>
+      </c>
+      <c r="U16" s="7">
+        <v>56</v>
+      </c>
+      <c r="V16" s="7">
+        <v>25</v>
+      </c>
+      <c r="W16" s="7">
+        <v>21</v>
+      </c>
+      <c r="X16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>20</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>153</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>275</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>63</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>11</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>20</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>10</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>14</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="86"/>
+      <c r="C17" s="7">
+        <v>499</v>
+      </c>
+      <c r="D17" s="7">
+        <v>34</v>
+      </c>
+      <c r="E17" s="7">
+        <v>317</v>
+      </c>
+      <c r="F17" s="7">
+        <v>128</v>
+      </c>
+      <c r="G17" s="7">
+        <v>2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>2</v>
+      </c>
+      <c r="I17" s="7">
+        <v>3</v>
+      </c>
+      <c r="J17" s="7">
+        <v>1</v>
+      </c>
+      <c r="K17" s="7">
+        <v>3</v>
+      </c>
+      <c r="L17" s="7">
+        <v>0</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
+        <v>9</v>
+      </c>
+      <c r="O17" s="7">
+        <v>454</v>
+      </c>
+      <c r="P17" s="7">
+        <v>432</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>70</v>
+      </c>
+      <c r="R17" s="7">
+        <v>9</v>
+      </c>
+      <c r="S17" s="7">
+        <v>10</v>
+      </c>
+      <c r="T17" s="7">
+        <v>232</v>
+      </c>
+      <c r="U17" s="7">
+        <v>46</v>
+      </c>
+      <c r="V17" s="7">
+        <v>65</v>
+      </c>
+      <c r="W17" s="7">
+        <v>22</v>
+      </c>
+      <c r="X17" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>21</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>179</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>221</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>140</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>10</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="86"/>
+      <c r="C18" s="7">
+        <v>1624</v>
+      </c>
+      <c r="D18" s="7">
+        <v>61</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1258</v>
+      </c>
+      <c r="F18" s="7">
+        <v>235</v>
+      </c>
+      <c r="G18" s="7">
+        <v>5</v>
+      </c>
+      <c r="H18" s="7">
+        <v>2</v>
+      </c>
+      <c r="I18" s="7">
+        <v>3</v>
+      </c>
+      <c r="J18" s="7">
+        <v>3</v>
+      </c>
+      <c r="K18" s="7">
+        <v>12</v>
+      </c>
+      <c r="L18" s="7">
+        <v>1</v>
+      </c>
+      <c r="M18" s="7">
+        <v>0</v>
+      </c>
+      <c r="N18" s="7">
+        <v>44</v>
+      </c>
+      <c r="O18" s="7">
+        <v>1469</v>
+      </c>
+      <c r="P18" s="7">
+        <v>1431</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>265</v>
+      </c>
+      <c r="R18" s="7">
+        <v>8</v>
+      </c>
+      <c r="S18" s="7">
+        <v>44</v>
+      </c>
+      <c r="T18" s="7">
+        <v>864</v>
+      </c>
+      <c r="U18" s="7">
+        <v>179</v>
+      </c>
+      <c r="V18" s="7">
+        <v>71</v>
+      </c>
+      <c r="W18" s="7">
+        <v>38</v>
+      </c>
+      <c r="X18" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>33</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>433</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>905</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>509</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>9</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>18</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>17</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="86"/>
+      <c r="C19" s="7">
+        <v>717</v>
+      </c>
+      <c r="D19" s="7">
+        <v>40</v>
+      </c>
+      <c r="E19" s="7">
+        <v>426</v>
+      </c>
+      <c r="F19" s="7">
+        <v>172</v>
+      </c>
+      <c r="G19" s="7">
+        <v>5</v>
+      </c>
+      <c r="H19" s="7">
+        <v>4</v>
+      </c>
+      <c r="I19" s="7">
+        <v>6</v>
+      </c>
+      <c r="J19" s="7">
+        <v>9</v>
+      </c>
+      <c r="K19" s="7">
+        <v>28</v>
+      </c>
+      <c r="L19" s="7">
+        <v>1</v>
+      </c>
+      <c r="M19" s="7">
+        <v>0</v>
+      </c>
+      <c r="N19" s="7">
+        <v>26</v>
+      </c>
+      <c r="O19" s="7">
+        <v>648</v>
+      </c>
+      <c r="P19" s="7">
+        <v>568</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>100</v>
+      </c>
+      <c r="R19" s="7">
+        <v>0</v>
+      </c>
+      <c r="S19" s="7">
+        <v>14</v>
+      </c>
+      <c r="T19" s="7">
+        <v>359</v>
+      </c>
+      <c r="U19" s="7">
+        <v>77</v>
+      </c>
+      <c r="V19" s="7">
+        <v>18</v>
+      </c>
+      <c r="W19" s="7">
+        <v>80</v>
+      </c>
+      <c r="X19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>80</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>178</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>100</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>267</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>4</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>61</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>46</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>74</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="86"/>
+      <c r="C20" s="7">
+        <v>934</v>
+      </c>
+      <c r="D20" s="7">
+        <v>76</v>
+      </c>
+      <c r="E20" s="7">
+        <v>623</v>
+      </c>
+      <c r="F20" s="7">
+        <v>164</v>
+      </c>
+      <c r="G20" s="7">
+        <v>0</v>
+      </c>
+      <c r="H20" s="7">
+        <v>2</v>
+      </c>
+      <c r="I20" s="7">
+        <v>16</v>
+      </c>
+      <c r="J20" s="7">
+        <v>1</v>
+      </c>
+      <c r="K20" s="7">
+        <v>11</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="7">
+        <v>41</v>
+      </c>
+      <c r="O20" s="7">
+        <v>813</v>
+      </c>
+      <c r="P20" s="7">
+        <v>733</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>171</v>
+      </c>
+      <c r="R20" s="7">
+        <v>12</v>
+      </c>
+      <c r="S20" s="7">
+        <v>14</v>
+      </c>
+      <c r="T20" s="7">
+        <v>422</v>
+      </c>
+      <c r="U20" s="7">
+        <v>98</v>
+      </c>
+      <c r="V20" s="7">
+        <v>16</v>
+      </c>
+      <c r="W20" s="7">
+        <v>80</v>
+      </c>
+      <c r="X20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>80</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>228</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>296</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>340</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>59</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>14</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>29</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="7">
+        <v>642</v>
+      </c>
+      <c r="D21" s="7">
+        <v>34</v>
+      </c>
+      <c r="E21" s="7">
+        <v>439</v>
+      </c>
+      <c r="F21" s="7">
+        <v>119</v>
+      </c>
+      <c r="G21" s="7">
+        <v>3</v>
+      </c>
+      <c r="H21" s="7">
+        <v>1</v>
+      </c>
+      <c r="I21" s="7">
+        <v>1</v>
+      </c>
+      <c r="J21" s="7">
+        <v>2</v>
+      </c>
+      <c r="K21" s="7">
+        <v>12</v>
+      </c>
+      <c r="L21" s="7">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7">
+        <v>0</v>
+      </c>
+      <c r="N21" s="7">
+        <v>31</v>
+      </c>
+      <c r="O21" s="7">
+        <v>565</v>
+      </c>
+      <c r="P21" s="7">
+        <v>554</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>95</v>
+      </c>
+      <c r="R21" s="7">
+        <v>3</v>
+      </c>
+      <c r="S21" s="7">
+        <v>10</v>
+      </c>
+      <c r="T21" s="7">
+        <v>309</v>
+      </c>
+      <c r="U21" s="7">
+        <v>83</v>
+      </c>
+      <c r="V21" s="7">
+        <v>54</v>
+      </c>
+      <c r="W21" s="7">
+        <v>11</v>
+      </c>
+      <c r="X21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>10</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>204</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>240</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>222</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="86"/>
+      <c r="C22" s="7">
+        <v>969</v>
+      </c>
+      <c r="D22" s="7">
+        <v>97</v>
+      </c>
+      <c r="E22" s="7">
+        <v>657</v>
+      </c>
+      <c r="F22" s="7">
+        <v>134</v>
+      </c>
+      <c r="G22" s="7">
+        <v>6</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0</v>
+      </c>
+      <c r="I22" s="7">
+        <v>3</v>
+      </c>
+      <c r="J22" s="7">
+        <v>9</v>
+      </c>
+      <c r="K22" s="7">
+        <v>12</v>
+      </c>
+      <c r="L22" s="7">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7">
+        <v>0</v>
+      </c>
+      <c r="N22" s="7">
+        <v>51</v>
+      </c>
+      <c r="O22" s="7">
+        <v>825</v>
+      </c>
+      <c r="P22" s="7">
+        <v>808</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>170</v>
+      </c>
+      <c r="R22" s="7">
+        <v>8</v>
+      </c>
+      <c r="S22" s="7">
+        <v>25</v>
+      </c>
+      <c r="T22" s="7">
+        <v>406</v>
+      </c>
+      <c r="U22" s="7">
+        <v>109</v>
+      </c>
+      <c r="V22" s="7">
+        <v>90</v>
+      </c>
+      <c r="W22" s="7">
+        <v>17</v>
+      </c>
+      <c r="X22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>15</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>391</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>484</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>117</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>7</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>16</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>8</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="86"/>
+      <c r="C23" s="7">
+        <v>346</v>
+      </c>
+      <c r="D23" s="7">
+        <v>43</v>
+      </c>
+      <c r="E23" s="7">
+        <v>229</v>
+      </c>
+      <c r="F23" s="7">
+        <v>47</v>
+      </c>
+      <c r="G23" s="7">
+        <v>3</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
+      <c r="I23" s="7">
+        <v>0</v>
+      </c>
+      <c r="J23" s="7">
+        <v>2</v>
+      </c>
+      <c r="K23" s="7">
+        <v>10</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>12</v>
+      </c>
+      <c r="O23" s="7">
+        <v>303</v>
+      </c>
+      <c r="P23" s="7">
+        <v>299</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>63</v>
+      </c>
+      <c r="R23" s="7">
+        <v>7</v>
+      </c>
+      <c r="S23" s="7">
+        <v>9</v>
+      </c>
+      <c r="T23" s="7">
+        <v>100</v>
+      </c>
+      <c r="U23" s="7">
+        <v>48</v>
+      </c>
+      <c r="V23" s="7">
+        <v>72</v>
+      </c>
+      <c r="W23" s="7">
+        <v>4</v>
+      </c>
+      <c r="X23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>136</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>127</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>166</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>8</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="86"/>
+      <c r="C24" s="7">
+        <v>437</v>
+      </c>
+      <c r="D24" s="7">
+        <v>39</v>
+      </c>
+      <c r="E24" s="7">
+        <v>219</v>
+      </c>
+      <c r="F24" s="7">
+        <v>143</v>
+      </c>
+      <c r="G24" s="7">
+        <v>0</v>
+      </c>
+      <c r="H24" s="7">
+        <v>3</v>
+      </c>
+      <c r="I24" s="7">
+        <v>0</v>
+      </c>
+      <c r="J24" s="7">
+        <v>2</v>
+      </c>
+      <c r="K24" s="7">
+        <v>5</v>
+      </c>
+      <c r="L24" s="7">
+        <v>0</v>
+      </c>
+      <c r="M24" s="7">
+        <v>0</v>
+      </c>
+      <c r="N24" s="7">
+        <v>26</v>
+      </c>
+      <c r="O24" s="7">
+        <v>378</v>
+      </c>
+      <c r="P24" s="7">
+        <v>338</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>88</v>
+      </c>
+      <c r="R24" s="7">
+        <v>3</v>
+      </c>
+      <c r="S24" s="7">
+        <v>10</v>
+      </c>
+      <c r="T24" s="7">
+        <v>187</v>
+      </c>
+      <c r="U24" s="7">
+        <v>20</v>
+      </c>
+      <c r="V24" s="7">
+        <v>30</v>
+      </c>
+      <c r="W24" s="7">
+        <v>40</v>
+      </c>
+      <c r="X24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>39</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>166</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>218</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>47</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>15</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>4</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>34</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="7">
+        <v>69</v>
+      </c>
+      <c r="D25" s="7">
+        <v>11</v>
+      </c>
+      <c r="E25" s="7">
+        <v>45</v>
+      </c>
+      <c r="F25" s="7">
+        <v>7</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0</v>
+      </c>
+      <c r="H25" s="7">
+        <v>1</v>
+      </c>
+      <c r="I25" s="7">
+        <v>2</v>
+      </c>
+      <c r="J25" s="7">
+        <v>1</v>
+      </c>
+      <c r="K25" s="7">
+        <v>0</v>
+      </c>
+      <c r="L25" s="7">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7">
+        <v>0</v>
+      </c>
+      <c r="N25" s="7">
+        <v>2</v>
+      </c>
+      <c r="O25" s="7">
+        <v>60</v>
+      </c>
+      <c r="P25" s="7">
+        <v>55</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>15</v>
+      </c>
+      <c r="R25" s="7">
+        <v>1</v>
+      </c>
+      <c r="S25" s="7">
+        <v>0</v>
+      </c>
+      <c r="T25" s="7">
+        <v>23</v>
+      </c>
+      <c r="U25" s="7">
+        <v>15</v>
+      </c>
+      <c r="V25" s="7">
+        <v>1</v>
+      </c>
+      <c r="W25" s="7">
+        <v>5</v>
+      </c>
+      <c r="X25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>22</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>26</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>22</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="7">
+        <v>477</v>
+      </c>
+      <c r="D26" s="7">
+        <v>15</v>
+      </c>
+      <c r="E26" s="7">
+        <v>294</v>
+      </c>
+      <c r="F26" s="7">
+        <v>151</v>
+      </c>
+      <c r="G26" s="7">
+        <v>1</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0</v>
+      </c>
+      <c r="I26" s="7">
+        <v>0</v>
+      </c>
+      <c r="J26" s="7">
+        <v>1</v>
+      </c>
+      <c r="K26" s="7">
+        <v>2</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>13</v>
+      </c>
+      <c r="O26" s="7">
+        <v>425</v>
+      </c>
+      <c r="P26" s="7">
+        <v>384</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>105</v>
+      </c>
+      <c r="R26" s="7">
+        <v>9</v>
+      </c>
+      <c r="S26" s="7">
+        <v>12</v>
+      </c>
+      <c r="T26" s="7">
+        <v>202</v>
+      </c>
+      <c r="U26" s="7">
+        <v>44</v>
+      </c>
+      <c r="V26" s="7">
+        <v>12</v>
+      </c>
+      <c r="W26" s="7">
+        <v>41</v>
+      </c>
+      <c r="X26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>41</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>161</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>204</v>
+      </c>
+      <c r="AD26" s="7">
+        <v>42</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>15</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>19</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>33</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="7">
+        <v>368</v>
+      </c>
+      <c r="D27" s="7">
+        <v>20</v>
+      </c>
+      <c r="E27" s="7">
+        <v>231</v>
+      </c>
+      <c r="F27" s="7">
+        <v>98</v>
+      </c>
+      <c r="G27" s="7">
+        <v>0</v>
+      </c>
+      <c r="H27" s="7">
+        <v>2</v>
+      </c>
+      <c r="I27" s="7">
+        <v>0</v>
+      </c>
+      <c r="J27" s="7">
+        <v>1</v>
+      </c>
+      <c r="K27" s="7">
+        <v>2</v>
+      </c>
+      <c r="L27" s="7">
+        <v>0</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>14</v>
+      </c>
+      <c r="O27" s="7">
+        <v>336</v>
+      </c>
+      <c r="P27" s="7">
+        <v>287</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>76</v>
+      </c>
+      <c r="R27" s="7">
+        <v>2</v>
+      </c>
+      <c r="S27" s="7">
+        <v>6</v>
+      </c>
+      <c r="T27" s="7">
+        <v>170</v>
+      </c>
+      <c r="U27" s="7">
+        <v>26</v>
+      </c>
+      <c r="V27" s="7">
+        <v>7</v>
+      </c>
+      <c r="W27" s="7">
+        <v>49</v>
+      </c>
+      <c r="X27" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>49</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>108</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>157</v>
+      </c>
+      <c r="AD27" s="7">
+        <v>85</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>36</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A28" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="86"/>
+      <c r="C28" s="7">
+        <v>234</v>
+      </c>
+      <c r="D28" s="7">
+        <v>13</v>
+      </c>
+      <c r="E28" s="7">
+        <v>143</v>
+      </c>
+      <c r="F28" s="7">
+        <v>55</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0</v>
+      </c>
+      <c r="H28" s="7">
+        <v>1</v>
+      </c>
+      <c r="I28" s="7">
+        <v>6</v>
+      </c>
+      <c r="J28" s="7">
+        <v>1</v>
+      </c>
+      <c r="K28" s="7">
+        <v>1</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
+        <v>14</v>
+      </c>
+      <c r="O28" s="7">
+        <v>211</v>
+      </c>
+      <c r="P28" s="7">
+        <v>205</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>59</v>
+      </c>
+      <c r="R28" s="7">
+        <v>3</v>
+      </c>
+      <c r="S28" s="7">
+        <v>1</v>
+      </c>
+      <c r="T28" s="7">
+        <v>121</v>
+      </c>
+      <c r="U28" s="7">
+        <v>15</v>
+      </c>
+      <c r="V28" s="7">
+        <v>6</v>
+      </c>
+      <c r="W28" s="7">
+        <v>6</v>
+      </c>
+      <c r="X28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>6</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>79</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>98</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>89</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="86"/>
+      <c r="C29" s="7">
+        <v>55</v>
+      </c>
+      <c r="D29" s="7">
+        <v>0</v>
+      </c>
+      <c r="E29" s="7">
+        <v>40</v>
+      </c>
+      <c r="F29" s="7">
+        <v>15</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0</v>
+      </c>
+      <c r="M29" s="7">
+        <v>0</v>
+      </c>
+      <c r="N29" s="7">
+        <v>0</v>
+      </c>
+      <c r="O29" s="7">
+        <v>43</v>
+      </c>
+      <c r="P29" s="7">
+        <v>41</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>8</v>
+      </c>
+      <c r="R29" s="7">
+        <v>0</v>
+      </c>
+      <c r="S29" s="7">
+        <v>3</v>
+      </c>
+      <c r="T29" s="7">
+        <v>8</v>
+      </c>
+      <c r="U29" s="7">
+        <v>4</v>
+      </c>
+      <c r="V29" s="7">
+        <v>18</v>
+      </c>
+      <c r="W29" s="7">
+        <v>2</v>
+      </c>
+      <c r="X29" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="7">
+        <v>27</v>
+      </c>
+      <c r="AC29" s="7">
+        <v>15</v>
+      </c>
+      <c r="AD29" s="7">
+        <v>8</v>
+      </c>
+      <c r="AE29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A30" s="110" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="111"/>
+      <c r="C30" s="8">
+        <v>4</v>
+      </c>
+      <c r="D30" s="9">
+        <v>1</v>
+      </c>
+      <c r="E30" s="9">
+        <v>2</v>
+      </c>
+      <c r="F30" s="9">
+        <v>0</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+      <c r="H30" s="9">
+        <v>0</v>
+      </c>
+      <c r="I30" s="9">
+        <v>0</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0</v>
+      </c>
+      <c r="L30" s="9">
+        <v>0</v>
+      </c>
+      <c r="M30" s="9">
+        <v>0</v>
+      </c>
+      <c r="N30" s="9">
+        <v>1</v>
+      </c>
+      <c r="O30" s="9">
+        <v>4</v>
+      </c>
+      <c r="P30" s="9">
+        <v>3</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>1</v>
+      </c>
+      <c r="R30" s="9">
+        <v>0</v>
+      </c>
+      <c r="S30" s="9">
+        <v>0</v>
+      </c>
+      <c r="T30" s="9">
+        <v>1</v>
+      </c>
+      <c r="U30" s="9">
+        <v>0</v>
+      </c>
+      <c r="V30" s="9">
+        <v>1</v>
+      </c>
+      <c r="W30" s="9">
+        <v>1</v>
+      </c>
+      <c r="X30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="9">
+        <v>3</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="9">
+        <v>1</v>
+      </c>
+      <c r="AH30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="55">
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="P5:V5"/>
+    <mergeCell ref="W5:AA5"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AJ5:AJ6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A3:B6"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="AB3:AJ3"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:N4"/>
+    <mergeCell ref="O4:AA4"/>
+    <mergeCell ref="AB4:AJ4"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>歷年(2023~)</vt:lpstr>
+      <vt:lpstr>2026上半年</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2025上半年</vt:lpstr>
       <vt:lpstr>2025下半年</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2024上半年</vt:lpstr>
       <vt:lpstr>2024下半年</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>'2024上半年'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2024下半年'!Print_Titles</vt:lpstr>
       <vt:lpstr>'歷年(2023~)'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>