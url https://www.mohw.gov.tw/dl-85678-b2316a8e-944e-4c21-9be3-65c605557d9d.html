--- v0 (2026-05-14)
+++ v1 (2026-10-02)
@@ -1,160 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\統計處第四科\00_網頁公告_社福公務統計\1150930\列管\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31B56C03-64B4-44E7-AA8D-C48BAC88972D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EFFCD25A-35EA-4A7D-B7FE-8CBF90621D59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="501" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年(2023年~)" sheetId="71" r:id="rId1"/>
-    <sheet name="2025" sheetId="81" r:id="rId2"/>
-[...5 lines deleted...]
-    <sheet name="2023" sheetId="74" r:id="rId8"/>
+    <sheet name="2026上半年" sheetId="82" r:id="rId2"/>
+    <sheet name="2025" sheetId="81" r:id="rId3"/>
+    <sheet name="2025下半年" sheetId="80" state="hidden" r:id="rId4"/>
+    <sheet name="2025上半年" sheetId="79" state="hidden" r:id="rId5"/>
+    <sheet name="2024" sheetId="78" r:id="rId6"/>
+    <sheet name="2023" sheetId="74" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O2" i="81" l="1"/>
+  <c r="O2" i="82" l="1"/>
+  <c r="N2" i="82"/>
+  <c r="M2" i="82"/>
+  <c r="L2" i="82"/>
+  <c r="I2" i="82"/>
+  <c r="H2" i="82"/>
+  <c r="G2" i="82"/>
+  <c r="F2" i="82"/>
+  <c r="D2" i="82"/>
+  <c r="C2" i="82"/>
+  <c r="O2" i="81"/>
   <c r="N2" i="81"/>
   <c r="M2" i="81"/>
   <c r="L2" i="81"/>
   <c r="I2" i="81"/>
   <c r="H2" i="81"/>
   <c r="G2" i="81"/>
   <c r="F2" i="81"/>
   <c r="D2" i="81"/>
   <c r="C2" i="81"/>
   <c r="O2" i="80"/>
   <c r="N2" i="80"/>
   <c r="M2" i="80"/>
   <c r="L2" i="80"/>
   <c r="I2" i="80"/>
   <c r="H2" i="80"/>
   <c r="G2" i="80"/>
   <c r="F2" i="80"/>
   <c r="D2" i="80"/>
   <c r="C2" i="80"/>
   <c r="O2" i="79"/>
   <c r="N2" i="79"/>
   <c r="M2" i="79"/>
   <c r="L2" i="79"/>
   <c r="I2" i="79"/>
   <c r="H2" i="79"/>
   <c r="G2" i="79"/>
   <c r="F2" i="79"/>
   <c r="D2" i="79"/>
   <c r="C2" i="79"/>
   <c r="O2" i="78"/>
   <c r="N2" i="78"/>
   <c r="M2" i="78"/>
   <c r="L2" i="78"/>
   <c r="I2" i="78"/>
   <c r="H2" i="78"/>
   <c r="G2" i="78"/>
   <c r="F2" i="78"/>
   <c r="D2" i="78"/>
   <c r="C2" i="78"/>
-  <c r="O2" i="77"/>
-[...18 lines deleted...]
-  <c r="C2" i="76"/>
   <c r="O2" i="74" l="1"/>
   <c r="N2" i="74"/>
   <c r="M2" i="74"/>
   <c r="L2" i="74"/>
   <c r="I2" i="74"/>
   <c r="H2" i="74"/>
   <c r="G2" i="74"/>
   <c r="F2" i="74"/>
   <c r="D2" i="74"/>
   <c r="C2" i="74"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處李佳霖</author>
   </authors>
   <commentList>
     <comment ref="B44" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
@@ -166,179 +152,82 @@
           <t>113年1月
 修正其他為不詳</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處李佳霖</author>
   </authors>
   <commentList>
-    <comment ref="B44" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
-[...95 lines deleted...]
-  <commentList>
     <comment ref="B44" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>113年1月
 修正其他為不詳</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1306" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1125" uniqueCount="120">
   <si>
     <t>Yilan County</t>
   </si>
   <si>
     <t>Hsinchu County</t>
   </si>
   <si>
     <t>Miaoli County</t>
   </si>
   <si>
     <t>Changhua County</t>
   </si>
   <si>
     <t>Nantou County</t>
   </si>
   <si>
     <t>Yunlin County</t>
   </si>
   <si>
     <t>Chiayi County</t>
   </si>
   <si>
     <t>Pingtung County</t>
   </si>
   <si>
@@ -888,104 +777,62 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">連結長期照顧服務
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Link to long-term care services</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>家庭關係處理</t>
-[...19 lines deleted...]
-      </rPr>
       <t xml:space="preserve">心理諮商、治療與輔導
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Psychological counseling, treatment and counseling</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...19 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">諮詢協談
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Counseling</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
@@ -1215,71 +1062,50 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>條、家庭暴力防治法規定之65歲以上老人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">庇護/保護安置
-[...19 lines deleted...]
-      </rPr>
       <t>其他</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Other</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>不詳</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -1333,331 +1159,96 @@
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2024/04/01</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>民國</t>
-[...210 lines deleted...]
-      </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/03/31</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2024</t>
-    </r>
-[...21 lines deleted...]
-      <t>,2023</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>合計</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> SubTotal</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
@@ -1823,198 +1414,87 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>不詳</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Unknow</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>113</t>
-[...21 lines deleted...]
-    <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>上半年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, Jan.-June</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>114</t>
-[...23 lines deleted...]
-    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/09/30</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
-  </si>
-[...61 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -2133,93 +1613,757 @@
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,Jan.-June, 2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/03/31</t>
+      <t>2026/09/30</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, Jan.-June</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, Jan.-June</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>下半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, July-Dec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">年別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Year</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>合計</t>
+      <t>老人保護扶助人次（複選；人次）</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> SubTotal</t>
+      <t>Number of Senior Citizens Receiving Protection and Assistance</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">總計
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Total</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">諮詢協談
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Counseling</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">家庭關係處理
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Family relationship management</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>庇護</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">保護安置
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Protection and Placement</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>陪同報案偵詢</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>訊</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)
+Accompanying the Parties Concerned During Case Reporting and Interrogation/Investigation</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">陪同出庭
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Accompanying the Parties Concerned to Appear before Court</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">陪同醫療服務
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Accompanying the Parties Concerned to medical service</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">心理諮商、治療與輔導
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Psychological counseling, treatment and counseling</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">連結長期照顧服務
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Link to long-term care services</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">聲請保護令
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Petition for a Protection Order</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">經濟扶助
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Financial Aid</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">法律扶助
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Legal Aid</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">其他扶助
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Others</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2023</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2024</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：直轄市、縣</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>政府。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>說明：自</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年起老人保護扶助人次含適用身心障礙者權益保障法第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>75</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>條、家庭暴力防治法規定之</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>65</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歲以上者。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/09/30</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="178" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
@@ -2330,103 +2474,112 @@
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0" tint="-4.9989318521683403E-2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
@@ -2595,344 +2748,361 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="27" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="26" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="27" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="26" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="28" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="5" xr:uid="{1A4DDA18-672A-4A7A-A070-454A6625BBC0}"/>
     <cellStyle name="一般 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_moi04-01" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="百分比" xfId="4" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3249,39539 +3419,34101 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CF20"/>
+  <dimension ref="A1:CF25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="A27" sqref="A27"/>
+      <selection pane="bottomRight" activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17.25" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="30" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="92" max="96" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30" style="82" customWidth="1"/>
+    <col min="2" max="5" width="14.6640625" style="82" customWidth="1"/>
+    <col min="6" max="6" width="22.83203125" style="82" customWidth="1"/>
+    <col min="7" max="69" width="14.6640625" style="82" customWidth="1"/>
+    <col min="70" max="73" width="9.5" style="82" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10.6640625" style="82" customWidth="1"/>
+    <col min="75" max="90" width="9.5" style="82" bestFit="1" customWidth="1"/>
+    <col min="91" max="91" width="10" style="82" bestFit="1" customWidth="1"/>
+    <col min="92" max="96" width="9.5" style="82" bestFit="1" customWidth="1"/>
+    <col min="97" max="16384" width="9.33203125" style="82"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84" ht="22.7" customHeight="1">
+    <row r="1" spans="1:84" ht="22.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>73</v>
-[...60 lines deleted...]
-      <c r="H4" s="59" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="83"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="86"/>
+    </row>
+    <row r="3" spans="1:84" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="87" t="s">
+        <v>99</v>
+      </c>
+      <c r="B3" s="88" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="25"/>
+    </row>
+    <row r="4" spans="1:84" s="94" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="91"/>
+      <c r="B4" s="87" t="s">
+        <v>101</v>
+      </c>
+      <c r="C4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="92" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="92" t="s">
+        <v>104</v>
+      </c>
+      <c r="F4" s="92" t="s">
+        <v>105</v>
+      </c>
+      <c r="G4" s="92" t="s">
+        <v>106</v>
+      </c>
+      <c r="H4" s="92" t="s">
+        <v>107</v>
+      </c>
+      <c r="I4" s="92" t="s">
+        <v>108</v>
+      </c>
+      <c r="J4" s="92" t="s">
+        <v>109</v>
+      </c>
+      <c r="K4" s="92" t="s">
+        <v>110</v>
+      </c>
+      <c r="L4" s="92" t="s">
+        <v>111</v>
+      </c>
+      <c r="M4" s="92" t="s">
+        <v>112</v>
+      </c>
+      <c r="N4" s="93" t="s">
+        <v>113</v>
+      </c>
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="85"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
+      <c r="AL4" s="85"/>
+      <c r="AM4" s="85"/>
+      <c r="AN4" s="85"/>
+      <c r="AO4" s="85"/>
+      <c r="AP4" s="85"/>
+      <c r="AQ4" s="85"/>
+      <c r="AR4" s="85"/>
+      <c r="AS4" s="85"/>
+      <c r="AT4" s="85"/>
+      <c r="AU4" s="85"/>
+      <c r="AV4" s="85"/>
+      <c r="AW4" s="85"/>
+      <c r="AX4" s="85"/>
+      <c r="AY4" s="85"/>
+      <c r="AZ4" s="85"/>
+      <c r="BA4" s="85"/>
+      <c r="BB4" s="85"/>
+      <c r="BC4" s="85"/>
+      <c r="BD4" s="85"/>
+      <c r="BE4" s="85"/>
+      <c r="BF4" s="85"/>
+      <c r="BG4" s="85"/>
+      <c r="BH4" s="85"/>
+      <c r="BI4" s="85"/>
+      <c r="BJ4" s="85"/>
+      <c r="BK4" s="85"/>
+      <c r="CA4" s="82"/>
+      <c r="CB4" s="82"/>
+      <c r="CC4" s="82"/>
+      <c r="CD4" s="82"/>
+      <c r="CE4" s="82"/>
+      <c r="CF4" s="82"/>
+    </row>
+    <row r="5" spans="1:84" s="94" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="95"/>
+      <c r="B5" s="96"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="97"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="97"/>
+      <c r="M5" s="97"/>
+      <c r="N5" s="98"/>
+      <c r="O5" s="85"/>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="85"/>
+      <c r="R5" s="85"/>
+      <c r="S5" s="85"/>
+      <c r="T5" s="85"/>
+      <c r="U5" s="85"/>
+      <c r="V5" s="85"/>
+      <c r="W5" s="85"/>
+      <c r="X5" s="85"/>
+      <c r="Y5" s="85"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="85"/>
+      <c r="AB5" s="85"/>
+      <c r="AC5" s="85"/>
+      <c r="AD5" s="85"/>
+      <c r="AE5" s="85"/>
+      <c r="AF5" s="85"/>
+      <c r="AG5" s="85"/>
+      <c r="AH5" s="85"/>
+      <c r="AI5" s="85"/>
+      <c r="AJ5" s="85"/>
+      <c r="AK5" s="85"/>
+      <c r="AL5" s="85"/>
+      <c r="AM5" s="85"/>
+      <c r="AN5" s="85"/>
+      <c r="AO5" s="85"/>
+      <c r="AP5" s="85"/>
+      <c r="AQ5" s="85"/>
+      <c r="AR5" s="85"/>
+      <c r="AS5" s="85"/>
+      <c r="AT5" s="85"/>
+      <c r="AU5" s="85"/>
+      <c r="AV5" s="85"/>
+      <c r="AW5" s="85"/>
+      <c r="AX5" s="85"/>
+      <c r="AY5" s="85"/>
+      <c r="AZ5" s="85"/>
+      <c r="BA5" s="85"/>
+      <c r="BB5" s="85"/>
+      <c r="BC5" s="85"/>
+      <c r="BD5" s="85"/>
+      <c r="BE5" s="85"/>
+      <c r="BF5" s="85"/>
+      <c r="BG5" s="85"/>
+      <c r="BH5" s="85"/>
+      <c r="BI5" s="85"/>
+      <c r="BJ5" s="85"/>
+      <c r="BK5" s="85"/>
+      <c r="CA5" s="82"/>
+      <c r="CB5" s="82"/>
+      <c r="CC5" s="82"/>
+      <c r="CD5" s="82"/>
+      <c r="CE5" s="82"/>
+      <c r="CF5" s="82"/>
+    </row>
+    <row r="6" spans="1:84" s="100" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="99" t="s">
+        <v>114</v>
+      </c>
+      <c r="B6" s="84">
+        <v>265487</v>
+      </c>
+      <c r="C6" s="84">
+        <v>226201</v>
+      </c>
+      <c r="D6" s="84">
+        <v>13120</v>
+      </c>
+      <c r="E6" s="84">
+        <v>1087</v>
+      </c>
+      <c r="F6" s="84">
+        <v>58</v>
+      </c>
+      <c r="G6" s="84">
+        <v>1339</v>
+      </c>
+      <c r="H6" s="84">
+        <v>66</v>
+      </c>
+      <c r="I6" s="85">
+        <v>0</v>
+      </c>
+      <c r="J6" s="84">
+        <v>566</v>
+      </c>
+      <c r="K6" s="84">
+        <v>713</v>
+      </c>
+      <c r="L6" s="84">
+        <v>2062</v>
+      </c>
+      <c r="M6" s="84">
+        <v>5618</v>
+      </c>
+      <c r="N6" s="84">
+        <v>14657</v>
+      </c>
+    </row>
+    <row r="7" spans="1:84" s="54" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="85">
+        <v>125534</v>
+      </c>
+      <c r="C7" s="85">
+        <v>108931</v>
+      </c>
+      <c r="D7" s="85">
+        <v>4076</v>
+      </c>
+      <c r="E7" s="85">
+        <v>380</v>
+      </c>
+      <c r="F7" s="85">
+        <v>29</v>
+      </c>
+      <c r="G7" s="85">
+        <v>612</v>
+      </c>
+      <c r="H7" s="85">
+        <v>26</v>
+      </c>
+      <c r="I7" s="85">
+        <v>0</v>
+      </c>
+      <c r="J7" s="85">
+        <v>269</v>
+      </c>
+      <c r="K7" s="85">
+        <v>336</v>
+      </c>
+      <c r="L7" s="85">
+        <v>960</v>
+      </c>
+      <c r="M7" s="85">
+        <v>2740</v>
+      </c>
+      <c r="N7" s="85">
+        <v>7175</v>
+      </c>
+    </row>
+    <row r="8" spans="1:84" s="54" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="85">
+        <v>139953</v>
+      </c>
+      <c r="C8" s="85">
+        <v>117270</v>
+      </c>
+      <c r="D8" s="85">
+        <v>9044</v>
+      </c>
+      <c r="E8" s="85">
+        <v>707</v>
+      </c>
+      <c r="F8" s="85">
+        <v>29</v>
+      </c>
+      <c r="G8" s="85">
+        <v>727</v>
+      </c>
+      <c r="H8" s="85">
+        <v>40</v>
+      </c>
+      <c r="I8" s="85">
+        <v>0</v>
+      </c>
+      <c r="J8" s="85">
+        <v>297</v>
+      </c>
+      <c r="K8" s="85">
+        <v>377</v>
+      </c>
+      <c r="L8" s="85">
+        <v>1102</v>
+      </c>
+      <c r="M8" s="85">
+        <v>2878</v>
+      </c>
+      <c r="N8" s="85">
+        <v>7482</v>
+      </c>
+    </row>
+    <row r="9" spans="1:84" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="B9" s="84">
+        <v>285161</v>
+      </c>
+      <c r="C9" s="84">
+        <v>244484</v>
+      </c>
+      <c r="D9" s="84">
+        <v>14414</v>
+      </c>
+      <c r="E9" s="84">
+        <v>1254</v>
+      </c>
+      <c r="F9" s="84">
+        <v>98</v>
+      </c>
+      <c r="G9" s="84">
+        <v>1463</v>
+      </c>
+      <c r="H9" s="84">
+        <v>86</v>
+      </c>
+      <c r="I9" s="85">
+        <v>0</v>
+      </c>
+      <c r="J9" s="84">
+        <v>695</v>
+      </c>
+      <c r="K9" s="84">
+        <v>778</v>
+      </c>
+      <c r="L9" s="84">
+        <v>2283</v>
+      </c>
+      <c r="M9" s="84">
+        <v>5286</v>
+      </c>
+      <c r="N9" s="84">
+        <v>14320</v>
+      </c>
+    </row>
+    <row r="10" spans="1:84" s="54" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="B10" s="85">
+        <v>141343</v>
+      </c>
+      <c r="C10" s="85">
+        <v>120242</v>
+      </c>
+      <c r="D10" s="85">
+        <v>7316</v>
+      </c>
+      <c r="E10" s="85">
+        <v>732</v>
+      </c>
+      <c r="F10" s="85">
+        <v>39</v>
+      </c>
+      <c r="G10" s="85">
+        <v>720</v>
+      </c>
+      <c r="H10" s="85">
+        <v>42</v>
+      </c>
+      <c r="I10" s="85">
+        <v>0</v>
+      </c>
+      <c r="J10" s="85">
+        <v>331</v>
+      </c>
+      <c r="K10" s="85">
+        <v>392</v>
+      </c>
+      <c r="L10" s="85">
+        <v>1136</v>
+      </c>
+      <c r="M10" s="85">
+        <v>2762</v>
+      </c>
+      <c r="N10" s="85">
+        <v>7631</v>
+      </c>
+    </row>
+    <row r="11" spans="1:84" s="54" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="85">
+        <v>143818</v>
+      </c>
+      <c r="C11" s="85">
+        <v>124242</v>
+      </c>
+      <c r="D11" s="85">
+        <v>7098</v>
+      </c>
+      <c r="E11" s="85">
+        <v>522</v>
+      </c>
+      <c r="F11" s="85">
         <v>59</v>
       </c>
-      <c r="I4" s="59" t="s">
-[...233 lines deleted...]
-      <c r="A8" s="95" t="s">
+      <c r="G11" s="85">
+        <v>743</v>
+      </c>
+      <c r="H11" s="85">
+        <v>44</v>
+      </c>
+      <c r="I11" s="85">
+        <v>0</v>
+      </c>
+      <c r="J11" s="85">
+        <v>364</v>
+      </c>
+      <c r="K11" s="85">
+        <v>386</v>
+      </c>
+      <c r="L11" s="85">
+        <v>1147</v>
+      </c>
+      <c r="M11" s="85">
+        <v>2524</v>
+      </c>
+      <c r="N11" s="85">
+        <v>6689</v>
+      </c>
+    </row>
+    <row r="12" spans="1:84" s="54" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B12" s="85">
+        <v>322316</v>
+      </c>
+      <c r="C12" s="85">
+        <v>279166</v>
+      </c>
+      <c r="D12" s="85">
+        <v>16668</v>
+      </c>
+      <c r="E12" s="85">
+        <v>840</v>
+      </c>
+      <c r="F12" s="85">
+        <v>95</v>
+      </c>
+      <c r="G12" s="85">
+        <v>1392</v>
+      </c>
+      <c r="H12" s="85">
+        <v>104</v>
+      </c>
+      <c r="I12" s="85">
+        <v>0</v>
+      </c>
+      <c r="J12" s="85">
+        <v>991</v>
+      </c>
+      <c r="K12" s="85">
+        <v>831</v>
+      </c>
+      <c r="L12" s="85">
+        <v>1824</v>
+      </c>
+      <c r="M12" s="85">
+        <v>5193</v>
+      </c>
+      <c r="N12" s="85">
+        <v>15212</v>
+      </c>
+    </row>
+    <row r="13" spans="1:84" s="54" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="85">
+        <v>156686</v>
+      </c>
+      <c r="C13" s="85">
+        <v>136433</v>
+      </c>
+      <c r="D13" s="85">
+        <v>7777</v>
+      </c>
+      <c r="E13" s="85">
+        <v>458</v>
+      </c>
+      <c r="F13" s="85">
+        <v>42</v>
+      </c>
+      <c r="G13" s="85">
+        <v>686</v>
+      </c>
+      <c r="H13" s="85">
+        <v>45</v>
+      </c>
+      <c r="I13" s="85">
+        <v>0</v>
+      </c>
+      <c r="J13" s="85">
+        <v>443</v>
+      </c>
+      <c r="K13" s="85">
+        <v>386</v>
+      </c>
+      <c r="L13" s="85">
+        <v>921</v>
+      </c>
+      <c r="M13" s="85">
+        <v>2371</v>
+      </c>
+      <c r="N13" s="85">
+        <v>7124</v>
+      </c>
+    </row>
+    <row r="14" spans="1:84" s="54" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="85">
+        <v>165630</v>
+      </c>
+      <c r="C14" s="85">
+        <v>142733</v>
+      </c>
+      <c r="D14" s="85">
+        <v>8891</v>
+      </c>
+      <c r="E14" s="85">
+        <v>382</v>
+      </c>
+      <c r="F14" s="85">
+        <v>53</v>
+      </c>
+      <c r="G14" s="85">
+        <v>706</v>
+      </c>
+      <c r="H14" s="85">
+        <v>59</v>
+      </c>
+      <c r="I14" s="85">
+        <v>0</v>
+      </c>
+      <c r="J14" s="85">
+        <v>548</v>
+      </c>
+      <c r="K14" s="85">
+        <v>445</v>
+      </c>
+      <c r="L14" s="85">
+        <v>903</v>
+      </c>
+      <c r="M14" s="85">
+        <v>2822</v>
+      </c>
+      <c r="N14" s="85">
+        <v>8088</v>
+      </c>
+    </row>
+    <row r="15" spans="1:84" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="85"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="28"/>
+      <c r="N15" s="28"/>
+    </row>
+    <row r="16" spans="1:84" s="57" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="51">
+        <v>164623</v>
+      </c>
+      <c r="C16" s="51">
+        <v>139351</v>
+      </c>
+      <c r="D16" s="51">
+        <v>10071</v>
+      </c>
+      <c r="E16" s="51">
+        <v>418</v>
+      </c>
+      <c r="F16" s="51">
+        <v>34</v>
+      </c>
+      <c r="G16" s="51">
+        <v>633</v>
+      </c>
+      <c r="H16" s="51">
+        <v>74</v>
+      </c>
+      <c r="I16" s="51">
+        <v>0</v>
+      </c>
+      <c r="J16" s="51">
+        <v>765</v>
+      </c>
+      <c r="K16" s="51">
+        <v>482</v>
+      </c>
+      <c r="L16" s="51">
+        <v>922</v>
+      </c>
+      <c r="M16" s="51">
+        <v>3397</v>
+      </c>
+      <c r="N16" s="51">
+        <v>8476</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" s="24" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="85">
+        <v>141343</v>
+      </c>
+      <c r="C17" s="85">
+        <v>120242</v>
+      </c>
+      <c r="D17" s="85">
+        <v>7316</v>
+      </c>
+      <c r="E17" s="85">
+        <v>732</v>
+      </c>
+      <c r="F17" s="85">
+        <v>39</v>
+      </c>
+      <c r="G17" s="85">
+        <v>720</v>
+      </c>
+      <c r="H17" s="85">
+        <v>42</v>
+      </c>
+      <c r="I17" s="85">
+        <v>0</v>
+      </c>
+      <c r="J17" s="85">
+        <v>331</v>
+      </c>
+      <c r="K17" s="85">
+        <v>392</v>
+      </c>
+      <c r="L17" s="85">
+        <v>1136</v>
+      </c>
+      <c r="M17" s="85">
+        <v>2762</v>
+      </c>
+      <c r="N17" s="85">
+        <v>7631</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" s="24" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="26">
-[...131 lines deleted...]
-      <c r="B11" s="26">
+      <c r="B18" s="85">
         <v>143818</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C18" s="85">
         <v>124242</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D18" s="85">
         <v>7098</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E18" s="85">
         <v>522</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F18" s="85">
         <v>59</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G18" s="85">
         <v>743</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H18" s="85">
         <v>44</v>
       </c>
-      <c r="I11" s="26">
-[...2 lines deleted...]
-      <c r="J11" s="26">
+      <c r="I18" s="85">
+        <v>0</v>
+      </c>
+      <c r="J18" s="85">
         <v>364</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K18" s="85">
         <v>386</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L18" s="85">
         <v>1147</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M18" s="85">
         <v>2524</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N18" s="85">
         <v>6689</v>
       </c>
     </row>
-    <row r="12" spans="1:84" ht="17.25" customHeight="1">
-[...257 lines deleted...]
-      <c r="A19" s="9" t="s">
+    <row r="19" spans="1:51" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="101" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="102"/>
+      <c r="C19" s="102"/>
+      <c r="D19" s="102"/>
+      <c r="E19" s="102"/>
+      <c r="F19" s="102"/>
+      <c r="G19" s="102"/>
+      <c r="H19" s="102"/>
+      <c r="I19" s="102"/>
+      <c r="J19" s="102"/>
+      <c r="K19" s="102"/>
+      <c r="L19" s="102"/>
+      <c r="M19" s="102"/>
+      <c r="N19" s="102"/>
+    </row>
+    <row r="20" spans="1:51" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="103" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="AY20" s="9"/>
+    </row>
+    <row r="21" spans="1:51" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="103" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:51" ht="17.25" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="22" spans="1:51" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="100" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="52"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="52"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
+      <c r="N25" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8FD1ECA-94D1-483F-8480-FC6F7FAA95C8}">
-  <dimension ref="A1:AP125"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9DCDFB2-C7BB-4AD2-93A8-C37BF258EF32}">
+  <dimension ref="A1:AM125"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="10" topLeftCell="D107" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
-      <selection pane="bottomRight" activeCell="B131" sqref="B131"/>
+      <selection pane="bottomRight" activeCell="D133" sqref="D133"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="6" width="18.5" customWidth="1"/>
     <col min="7" max="7" width="20.1640625" customWidth="1"/>
     <col min="8" max="15" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22.7" customHeight="1">
-[...9 lines deleted...]
-      <c r="C2" s="54" t="str">
+    <row r="1" spans="1:16" ht="22.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="46" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11" t="str">
         <f>IF(C6=SUM(C11,C16,C21,C26,C31,C36,C41,C46,C51,C56,C61,C66,C71,C76,C81,C86,C91,C96,C101,C106,C111,C116),"","*")</f>
         <v/>
       </c>
-      <c r="D2" s="54" t="str">
+      <c r="D2" s="11" t="str">
         <f>IF(D6=SUM(D11,D16,D21,D26,D31,D36,D41,D46,D51,D56,D61,D66,D71,D76,D81,D86,D91,D96,D101,D106,D111,D116),"","*")</f>
         <v/>
       </c>
-      <c r="E2" s="54"/>
-      <c r="F2" s="54" t="str">
+      <c r="F2" s="11" t="str">
         <f>IF(F6=SUM(F11,F16,F21,F26,F31,F36,F41,F46,F51,F56,F61,F66,F71,F76,F81,F86,F91,F96,F101,F106,F111,F116),"","*")</f>
         <v/>
       </c>
-      <c r="G2" s="54" t="str">
+      <c r="G2" s="11" t="str">
         <f>IF(G6=SUM(G11,G16,G21,G26,G31,G36,G41,G46,G51,G56,G61,G66,G71,G76,G81,G86,G91,G96,G101,G106,G111,G116),"","*")</f>
         <v/>
       </c>
-      <c r="H2" s="54" t="str">
+      <c r="H2" s="11" t="str">
         <f>IF(H6=SUM(H11,H16,H21,H26,H31,H36,H41,H46,H51,H56,H61,H66,H71,H76,H81,H86,H91,H96,H101,H106,H111,H116),"","*")</f>
         <v/>
       </c>
-      <c r="I2" s="54" t="str">
+      <c r="I2" s="11" t="str">
         <f>IF(I6=SUM(I11,I16,I21,I26,I31,I36,I41,I46,I51,I56,I61,I66,I71,I76,I81,I86,I91,I96,I101,I106,I111,I116),"","*")</f>
         <v/>
       </c>
-      <c r="J2" s="54"/>
-[...1 lines deleted...]
-      <c r="L2" s="54" t="str">
+      <c r="L2" s="11" t="str">
         <f>IF(L6=SUM(L11,L16,L21,L26,L31,L36,L41,L46,L51,L56,L61,L66,L71,L76,L81,L86,L91,L96,L101,L106,L111,L116),"","*")</f>
         <v/>
       </c>
-      <c r="M2" s="54" t="str">
+      <c r="M2" s="11" t="str">
         <f>IF(M6=SUM(M11,M16,M21,M26,M31,M36,M41,M46,M51,M56,M61,M66,M71,M76,M81,M86,M91,M96,M101,M106,M111,M116),"","*")</f>
         <v/>
       </c>
-      <c r="N2" s="54" t="str">
+      <c r="N2" s="11" t="str">
         <f>IF(N6=SUM(N11,N16,N21,N26,N31,N36,N41,N46,N51,N56,N61,N66,N71,N76,N81,N86,N91,N96,N101,N106,N111,N116),"","*")</f>
         <v/>
       </c>
-      <c r="O2" s="54" t="str">
+      <c r="O2" s="11" t="str">
         <f>IF(O6=SUM(O11,O16,O21,O26,O31,O36,O41,O46,O51,O56,O61,O66,O71,O76,O81,O86,O91,O96,O101,O106,O111,O116),"","*")</f>
         <v/>
       </c>
     </row>
-    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="72"/>
-      <c r="C3" s="77" t="s">
+      <c r="B3" s="62"/>
+      <c r="C3" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="D3" s="78"/>
-[...15 lines deleted...]
-      <c r="C4" s="59" t="s">
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="61" t="s">
+      <c r="D4" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G4" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="E4" s="79" t="s">
+      <c r="I4" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="N4" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="O4" s="60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="39">
+        <v>164623</v>
+      </c>
+      <c r="D6" s="39">
+        <v>139351</v>
+      </c>
+      <c r="E6" s="39">
+        <v>10071</v>
+      </c>
+      <c r="F6" s="39">
+        <v>418</v>
+      </c>
+      <c r="G6" s="39">
+        <v>34</v>
+      </c>
+      <c r="H6" s="39">
+        <v>633</v>
+      </c>
+      <c r="I6" s="39">
+        <v>74</v>
+      </c>
+      <c r="J6" s="39">
+        <v>0</v>
+      </c>
+      <c r="K6" s="39">
+        <v>765</v>
+      </c>
+      <c r="L6" s="39">
+        <v>482</v>
+      </c>
+      <c r="M6" s="39">
+        <v>922</v>
+      </c>
+      <c r="N6" s="39">
+        <v>3397</v>
+      </c>
+      <c r="O6" s="40">
+        <v>8476</v>
+      </c>
+      <c r="P6" s="25"/>
+    </row>
+    <row r="7" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="C7" s="42">
+        <v>62133</v>
+      </c>
+      <c r="D7" s="42">
+        <v>52842</v>
+      </c>
+      <c r="E7" s="42">
+        <v>3490</v>
+      </c>
+      <c r="F7" s="42">
+        <v>231</v>
+      </c>
+      <c r="G7" s="42">
+        <v>5</v>
+      </c>
+      <c r="H7" s="42">
+        <v>234</v>
+      </c>
+      <c r="I7" s="42">
+        <v>32</v>
+      </c>
+      <c r="J7" s="42">
+        <v>0</v>
+      </c>
+      <c r="K7" s="42">
+        <v>263</v>
+      </c>
+      <c r="L7" s="42">
+        <v>192</v>
+      </c>
+      <c r="M7" s="42">
+        <v>349</v>
+      </c>
+      <c r="N7" s="42">
+        <v>1253</v>
+      </c>
+      <c r="O7" s="43">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="66"/>
+      <c r="B8" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C8" s="42">
+        <v>102038</v>
+      </c>
+      <c r="D8" s="42">
+        <v>86085</v>
+      </c>
+      <c r="E8" s="42">
+        <v>6571</v>
+      </c>
+      <c r="F8" s="42">
+        <v>181</v>
+      </c>
+      <c r="G8" s="42">
+        <v>29</v>
+      </c>
+      <c r="H8" s="42">
+        <v>398</v>
+      </c>
+      <c r="I8" s="42">
+        <v>42</v>
+      </c>
+      <c r="J8" s="42">
+        <v>0</v>
+      </c>
+      <c r="K8" s="42">
+        <v>502</v>
+      </c>
+      <c r="L8" s="42">
+        <v>290</v>
+      </c>
+      <c r="M8" s="42">
+        <v>573</v>
+      </c>
+      <c r="N8" s="42">
+        <v>2143</v>
+      </c>
+      <c r="O8" s="43">
+        <v>5224</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="66"/>
+      <c r="B9" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C9" s="42">
+        <v>0</v>
+      </c>
+      <c r="D9" s="42">
+        <v>0</v>
+      </c>
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="42">
+        <v>0</v>
+      </c>
+      <c r="I9" s="42">
+        <v>0</v>
+      </c>
+      <c r="J9" s="42">
+        <v>0</v>
+      </c>
+      <c r="K9" s="42">
+        <v>0</v>
+      </c>
+      <c r="L9" s="42">
+        <v>0</v>
+      </c>
+      <c r="M9" s="42">
+        <v>0</v>
+      </c>
+      <c r="N9" s="42">
+        <v>0</v>
+      </c>
+      <c r="O9" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="67"/>
+      <c r="B10" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="42">
+        <v>452</v>
+      </c>
+      <c r="D10" s="42">
+        <v>424</v>
+      </c>
+      <c r="E10" s="42">
+        <v>10</v>
+      </c>
+      <c r="F10" s="42">
+        <v>6</v>
+      </c>
+      <c r="G10" s="42">
+        <v>0</v>
+      </c>
+      <c r="H10" s="42">
+        <v>1</v>
+      </c>
+      <c r="I10" s="42">
+        <v>0</v>
+      </c>
+      <c r="J10" s="42">
+        <v>0</v>
+      </c>
+      <c r="K10" s="42">
+        <v>0</v>
+      </c>
+      <c r="L10" s="42">
+        <v>0</v>
+      </c>
+      <c r="M10" s="42">
+        <v>0</v>
+      </c>
+      <c r="N10" s="42">
+        <v>1</v>
+      </c>
+      <c r="O10" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="31">
+        <v>31513</v>
+      </c>
+      <c r="D11" s="31">
+        <v>26430</v>
+      </c>
+      <c r="E11" s="31">
+        <v>2045</v>
+      </c>
+      <c r="F11" s="31">
+        <v>22</v>
+      </c>
+      <c r="G11" s="31">
+        <v>6</v>
+      </c>
+      <c r="H11" s="31">
+        <v>142</v>
+      </c>
+      <c r="I11" s="31">
+        <v>2</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>59</v>
+      </c>
+      <c r="L11" s="31">
+        <v>105</v>
+      </c>
+      <c r="M11" s="31">
+        <v>22</v>
+      </c>
+      <c r="N11" s="31">
+        <v>851</v>
+      </c>
+      <c r="O11" s="21">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="17">
+        <v>10140</v>
+      </c>
+      <c r="D12" s="17">
+        <v>8555</v>
+      </c>
+      <c r="E12" s="17">
+        <v>654</v>
+      </c>
+      <c r="F12" s="17">
+        <v>3</v>
+      </c>
+      <c r="G12" s="17">
+        <v>0</v>
+      </c>
+      <c r="H12" s="17">
+        <v>36</v>
+      </c>
+      <c r="I12" s="17">
+        <v>0</v>
+      </c>
+      <c r="J12" s="17">
+        <v>0</v>
+      </c>
+      <c r="K12" s="17">
+        <v>20</v>
+      </c>
+      <c r="L12" s="17">
+        <v>40</v>
+      </c>
+      <c r="M12" s="17">
+        <v>7</v>
+      </c>
+      <c r="N12" s="17">
+        <v>267</v>
+      </c>
+      <c r="O12" s="15">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="79"/>
+      <c r="B13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="17">
+        <v>21329</v>
+      </c>
+      <c r="D13" s="17">
+        <v>17832</v>
+      </c>
+      <c r="E13" s="17">
+        <v>1391</v>
+      </c>
+      <c r="F13" s="17">
+        <v>19</v>
+      </c>
+      <c r="G13" s="17">
+        <v>6</v>
+      </c>
+      <c r="H13" s="17">
+        <v>106</v>
+      </c>
+      <c r="I13" s="17">
+        <v>2</v>
+      </c>
+      <c r="J13" s="17">
+        <v>0</v>
+      </c>
+      <c r="K13" s="17">
+        <v>39</v>
+      </c>
+      <c r="L13" s="17">
+        <v>65</v>
+      </c>
+      <c r="M13" s="17">
+        <v>15</v>
+      </c>
+      <c r="N13" s="17">
+        <v>584</v>
+      </c>
+      <c r="O13" s="15">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="17">
+        <v>0</v>
+      </c>
+      <c r="D14" s="17">
+        <v>0</v>
+      </c>
+      <c r="E14" s="17">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>0</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="17">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
+        <v>0</v>
+      </c>
+      <c r="M14" s="17">
+        <v>0</v>
+      </c>
+      <c r="N14" s="17">
+        <v>0</v>
+      </c>
+      <c r="O14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
+      <c r="B15" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="18">
+        <v>44</v>
+      </c>
+      <c r="D15" s="18">
+        <v>43</v>
+      </c>
+      <c r="E15" s="18">
+        <v>0</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
+        <v>0</v>
+      </c>
+      <c r="I15" s="18">
+        <v>0</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="18">
+        <v>0</v>
+      </c>
+      <c r="M15" s="18">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18">
+        <v>0</v>
+      </c>
+      <c r="O15" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="19">
+        <v>24426</v>
+      </c>
+      <c r="D16" s="19">
+        <v>17027</v>
+      </c>
+      <c r="E16" s="19">
+        <v>2613</v>
+      </c>
+      <c r="F16" s="19">
+        <v>13</v>
+      </c>
+      <c r="G16" s="19">
+        <v>12</v>
+      </c>
+      <c r="H16" s="19">
+        <v>60</v>
+      </c>
+      <c r="I16" s="19">
+        <v>48</v>
+      </c>
+      <c r="J16" s="19">
+        <v>0</v>
+      </c>
+      <c r="K16" s="19">
+        <v>438</v>
+      </c>
+      <c r="L16" s="19">
+        <v>82</v>
+      </c>
+      <c r="M16" s="19">
+        <v>43</v>
+      </c>
+      <c r="N16" s="19">
+        <v>1288</v>
+      </c>
+      <c r="O16" s="20">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="17">
+        <v>8157</v>
+      </c>
+      <c r="D17" s="17">
+        <v>5755</v>
+      </c>
+      <c r="E17" s="17">
+        <v>809</v>
+      </c>
+      <c r="F17" s="17">
+        <v>6</v>
+      </c>
+      <c r="G17" s="17">
+        <v>1</v>
+      </c>
+      <c r="H17" s="17">
+        <v>20</v>
+      </c>
+      <c r="I17" s="17">
+        <v>19</v>
+      </c>
+      <c r="J17" s="17">
+        <v>0</v>
+      </c>
+      <c r="K17" s="17">
+        <v>93</v>
+      </c>
+      <c r="L17" s="17">
+        <v>29</v>
+      </c>
+      <c r="M17" s="17">
+        <v>18</v>
+      </c>
+      <c r="N17" s="17">
+        <v>458</v>
+      </c>
+      <c r="O17" s="15">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="77"/>
+      <c r="B18" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="17">
+        <v>16258</v>
+      </c>
+      <c r="D18" s="17">
+        <v>11266</v>
+      </c>
+      <c r="E18" s="17">
+        <v>1804</v>
+      </c>
+      <c r="F18" s="17">
+        <v>7</v>
+      </c>
+      <c r="G18" s="17">
+        <v>11</v>
+      </c>
+      <c r="H18" s="17">
+        <v>40</v>
+      </c>
+      <c r="I18" s="17">
+        <v>29</v>
+      </c>
+      <c r="J18" s="17">
+        <v>0</v>
+      </c>
+      <c r="K18" s="17">
+        <v>345</v>
+      </c>
+      <c r="L18" s="17">
+        <v>53</v>
+      </c>
+      <c r="M18" s="17">
+        <v>25</v>
+      </c>
+      <c r="N18" s="17">
+        <v>830</v>
+      </c>
+      <c r="O18" s="15">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="77"/>
+      <c r="B19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="17">
+        <v>0</v>
+      </c>
+      <c r="D19" s="17">
+        <v>0</v>
+      </c>
+      <c r="E19" s="17">
+        <v>0</v>
+      </c>
+      <c r="F19" s="17">
+        <v>0</v>
+      </c>
+      <c r="G19" s="17">
+        <v>0</v>
+      </c>
+      <c r="H19" s="17">
+        <v>0</v>
+      </c>
+      <c r="I19" s="17">
+        <v>0</v>
+      </c>
+      <c r="J19" s="17">
+        <v>0</v>
+      </c>
+      <c r="K19" s="17">
+        <v>0</v>
+      </c>
+      <c r="L19" s="17">
+        <v>0</v>
+      </c>
+      <c r="M19" s="17">
+        <v>0</v>
+      </c>
+      <c r="N19" s="17">
+        <v>0</v>
+      </c>
+      <c r="O19" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="78"/>
+      <c r="B20" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="18">
+        <v>11</v>
+      </c>
+      <c r="D20" s="18">
+        <v>6</v>
+      </c>
+      <c r="E20" s="18">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="19">
+        <v>13726</v>
+      </c>
+      <c r="D21" s="19">
+        <v>12819</v>
+      </c>
+      <c r="E21" s="19">
+        <v>120</v>
+      </c>
+      <c r="F21" s="19">
+        <v>19</v>
+      </c>
+      <c r="G21" s="19">
+        <v>1</v>
+      </c>
+      <c r="H21" s="19">
+        <v>86</v>
+      </c>
+      <c r="I21" s="19">
+        <v>4</v>
+      </c>
+      <c r="J21" s="19">
+        <v>0</v>
+      </c>
+      <c r="K21" s="19">
+        <v>5</v>
+      </c>
+      <c r="L21" s="19">
+        <v>84</v>
+      </c>
+      <c r="M21" s="19">
+        <v>135</v>
+      </c>
+      <c r="N21" s="19">
+        <v>92</v>
+      </c>
+      <c r="O21" s="20">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="17">
+        <v>5006</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4641</v>
+      </c>
+      <c r="E22" s="17">
         <v>58</v>
       </c>
-      <c r="F4" s="59" t="s">
+      <c r="F22" s="17">
+        <v>7</v>
+      </c>
+      <c r="G22" s="17">
+        <v>0</v>
+      </c>
+      <c r="H22" s="17">
+        <v>37</v>
+      </c>
+      <c r="I22" s="17">
+        <v>1</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0</v>
+      </c>
+      <c r="K22" s="17">
+        <v>3</v>
+      </c>
+      <c r="L22" s="17">
+        <v>28</v>
+      </c>
+      <c r="M22" s="17">
+        <v>27</v>
+      </c>
+      <c r="N22" s="17">
+        <v>46</v>
+      </c>
+      <c r="O22" s="15">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="77"/>
+      <c r="B23" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="17">
+        <v>8694</v>
+      </c>
+      <c r="D23" s="17">
+        <v>8152</v>
+      </c>
+      <c r="E23" s="17">
+        <v>62</v>
+      </c>
+      <c r="F23" s="17">
+        <v>12</v>
+      </c>
+      <c r="G23" s="17">
+        <v>1</v>
+      </c>
+      <c r="H23" s="17">
+        <v>49</v>
+      </c>
+      <c r="I23" s="17">
+        <v>3</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0</v>
+      </c>
+      <c r="K23" s="17">
+        <v>2</v>
+      </c>
+      <c r="L23" s="17">
+        <v>56</v>
+      </c>
+      <c r="M23" s="17">
+        <v>108</v>
+      </c>
+      <c r="N23" s="17">
+        <v>46</v>
+      </c>
+      <c r="O23" s="15">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="77"/>
+      <c r="B24" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="17">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <v>0</v>
+      </c>
+      <c r="F24" s="17">
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
+        <v>0</v>
+      </c>
+      <c r="H24" s="17">
+        <v>0</v>
+      </c>
+      <c r="I24" s="17">
+        <v>0</v>
+      </c>
+      <c r="J24" s="17">
+        <v>0</v>
+      </c>
+      <c r="K24" s="17">
+        <v>0</v>
+      </c>
+      <c r="L24" s="17">
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <v>0</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="78"/>
+      <c r="B25" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="18">
+        <v>26</v>
+      </c>
+      <c r="D25" s="18">
+        <v>26</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="18">
+        <v>0</v>
+      </c>
+      <c r="I25" s="18">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
+        <v>0</v>
+      </c>
+      <c r="M25" s="18">
+        <v>0</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="19">
+        <v>16795</v>
+      </c>
+      <c r="D26" s="19">
+        <v>15509</v>
+      </c>
+      <c r="E26" s="19">
+        <v>652</v>
+      </c>
+      <c r="F26" s="19">
+        <v>67</v>
+      </c>
+      <c r="G26" s="19">
+        <v>2</v>
+      </c>
+      <c r="H26" s="19">
+        <v>61</v>
+      </c>
+      <c r="I26" s="19">
+        <v>1</v>
+      </c>
+      <c r="J26" s="19">
+        <v>0</v>
+      </c>
+      <c r="K26" s="19">
+        <v>18</v>
+      </c>
+      <c r="L26" s="19">
+        <v>19</v>
+      </c>
+      <c r="M26" s="19">
+        <v>40</v>
+      </c>
+      <c r="N26" s="19">
+        <v>85</v>
+      </c>
+      <c r="O26" s="20">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="17">
+        <v>6307</v>
+      </c>
+      <c r="D27" s="17">
+        <v>5801</v>
+      </c>
+      <c r="E27" s="17">
+        <v>262</v>
+      </c>
+      <c r="F27" s="17">
+        <v>33</v>
+      </c>
+      <c r="G27" s="17">
+        <v>1</v>
+      </c>
+      <c r="H27" s="17">
+        <v>25</v>
+      </c>
+      <c r="I27" s="17">
+        <v>0</v>
+      </c>
+      <c r="J27" s="17">
+        <v>0</v>
+      </c>
+      <c r="K27" s="17">
+        <v>7</v>
+      </c>
+      <c r="L27" s="17">
+        <v>8</v>
+      </c>
+      <c r="M27" s="17">
+        <v>7</v>
+      </c>
+      <c r="N27" s="17">
+        <v>35</v>
+      </c>
+      <c r="O27" s="15">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="77"/>
+      <c r="B28" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="17">
+        <v>10456</v>
+      </c>
+      <c r="D28" s="17">
+        <v>9678</v>
+      </c>
+      <c r="E28" s="17">
+        <v>390</v>
+      </c>
+      <c r="F28" s="17">
+        <v>32</v>
+      </c>
+      <c r="G28" s="17">
+        <v>1</v>
+      </c>
+      <c r="H28" s="17">
+        <v>36</v>
+      </c>
+      <c r="I28" s="17">
+        <v>1</v>
+      </c>
+      <c r="J28" s="17">
+        <v>0</v>
+      </c>
+      <c r="K28" s="17">
+        <v>11</v>
+      </c>
+      <c r="L28" s="17">
+        <v>11</v>
+      </c>
+      <c r="M28" s="17">
+        <v>33</v>
+      </c>
+      <c r="N28" s="17">
+        <v>50</v>
+      </c>
+      <c r="O28" s="15">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30"/>
+      <c r="B30" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="18">
+        <v>32</v>
+      </c>
+      <c r="D30" s="18">
+        <v>30</v>
+      </c>
+      <c r="E30" s="18">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>2</v>
+      </c>
+      <c r="G30" s="18">
+        <v>0</v>
+      </c>
+      <c r="H30" s="18">
+        <v>0</v>
+      </c>
+      <c r="I30" s="18">
+        <v>0</v>
+      </c>
+      <c r="J30" s="18">
+        <v>0</v>
+      </c>
+      <c r="K30" s="18">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="18">
+        <v>0</v>
+      </c>
+      <c r="N30" s="18">
+        <v>0</v>
+      </c>
+      <c r="O30" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="19">
+        <v>13075</v>
+      </c>
+      <c r="D31" s="19">
+        <v>11706</v>
+      </c>
+      <c r="E31" s="19">
+        <v>383</v>
+      </c>
+      <c r="F31" s="19">
+        <v>90</v>
+      </c>
+      <c r="G31" s="19">
+        <v>2</v>
+      </c>
+      <c r="H31" s="19">
+        <v>16</v>
+      </c>
+      <c r="I31" s="19">
+        <v>2</v>
+      </c>
+      <c r="J31" s="19">
+        <v>0</v>
+      </c>
+      <c r="K31" s="19">
+        <v>12</v>
+      </c>
+      <c r="L31" s="19">
+        <v>28</v>
+      </c>
+      <c r="M31" s="19">
+        <v>24</v>
+      </c>
+      <c r="N31" s="19">
+        <v>276</v>
+      </c>
+      <c r="O31" s="20">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="17">
+        <v>5189</v>
+      </c>
+      <c r="D32" s="17">
+        <v>4574</v>
+      </c>
+      <c r="E32" s="17">
+        <v>130</v>
+      </c>
+      <c r="F32" s="17">
+        <v>61</v>
+      </c>
+      <c r="G32" s="17">
+        <v>1</v>
+      </c>
+      <c r="H32" s="17">
+        <v>10</v>
+      </c>
+      <c r="I32" s="17">
+        <v>1</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17">
+        <v>6</v>
+      </c>
+      <c r="L32" s="17">
+        <v>12</v>
+      </c>
+      <c r="M32" s="17">
+        <v>6</v>
+      </c>
+      <c r="N32" s="17">
+        <v>124</v>
+      </c>
+      <c r="O32" s="15">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="77"/>
+      <c r="B33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="17">
+        <v>7777</v>
+      </c>
+      <c r="D33" s="17">
+        <v>7026</v>
+      </c>
+      <c r="E33" s="17">
+        <v>253</v>
+      </c>
+      <c r="F33" s="17">
+        <v>26</v>
+      </c>
+      <c r="G33" s="17">
+        <v>1</v>
+      </c>
+      <c r="H33" s="17">
+        <v>6</v>
+      </c>
+      <c r="I33" s="17">
+        <v>1</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0</v>
+      </c>
+      <c r="K33" s="17">
+        <v>6</v>
+      </c>
+      <c r="L33" s="17">
+        <v>16</v>
+      </c>
+      <c r="M33" s="17">
+        <v>18</v>
+      </c>
+      <c r="N33" s="17">
+        <v>152</v>
+      </c>
+      <c r="O33" s="15">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="77"/>
+      <c r="B34" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="17">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17">
+        <v>0</v>
+      </c>
+      <c r="F34" s="17">
+        <v>0</v>
+      </c>
+      <c r="G34" s="17">
+        <v>0</v>
+      </c>
+      <c r="H34" s="17">
+        <v>0</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0</v>
+      </c>
+      <c r="J34" s="17">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17">
+        <v>0</v>
+      </c>
+      <c r="L34" s="17">
+        <v>0</v>
+      </c>
+      <c r="M34" s="17">
+        <v>0</v>
+      </c>
+      <c r="N34" s="17">
+        <v>0</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="78"/>
+      <c r="B35" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="18">
+        <v>109</v>
+      </c>
+      <c r="D35" s="18">
+        <v>106</v>
+      </c>
+      <c r="E35" s="18">
+        <v>0</v>
+      </c>
+      <c r="F35" s="18">
+        <v>3</v>
+      </c>
+      <c r="G35" s="18">
+        <v>0</v>
+      </c>
+      <c r="H35" s="18">
+        <v>0</v>
+      </c>
+      <c r="I35" s="18">
+        <v>0</v>
+      </c>
+      <c r="J35" s="18">
+        <v>0</v>
+      </c>
+      <c r="K35" s="18">
+        <v>0</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="18">
+        <v>0</v>
+      </c>
+      <c r="N35" s="18">
+        <v>0</v>
+      </c>
+      <c r="O35" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="19">
+        <v>27713</v>
+      </c>
+      <c r="D36" s="19">
+        <v>22321</v>
+      </c>
+      <c r="E36" s="19">
+        <v>3380</v>
+      </c>
+      <c r="F36" s="19">
+        <v>55</v>
+      </c>
+      <c r="G36" s="19">
+        <v>0</v>
+      </c>
+      <c r="H36" s="19">
+        <v>78</v>
+      </c>
+      <c r="I36" s="19">
+        <v>11</v>
+      </c>
+      <c r="J36" s="19">
+        <v>0</v>
+      </c>
+      <c r="K36" s="19">
+        <v>79</v>
+      </c>
+      <c r="L36" s="19">
+        <v>49</v>
+      </c>
+      <c r="M36" s="19">
+        <v>222</v>
+      </c>
+      <c r="N36" s="19">
+        <v>289</v>
+      </c>
+      <c r="O36" s="20">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="17">
+        <v>11925</v>
+      </c>
+      <c r="D37" s="17">
+        <v>9687</v>
+      </c>
+      <c r="E37" s="17">
+        <v>1262</v>
+      </c>
+      <c r="F37" s="17">
+        <v>36</v>
+      </c>
+      <c r="G37" s="17">
+        <v>0</v>
+      </c>
+      <c r="H37" s="17">
+        <v>34</v>
+      </c>
+      <c r="I37" s="17">
+        <v>8</v>
+      </c>
+      <c r="J37" s="17">
+        <v>0</v>
+      </c>
+      <c r="K37" s="17">
+        <v>48</v>
+      </c>
+      <c r="L37" s="17">
+        <v>24</v>
+      </c>
+      <c r="M37" s="17">
+        <v>98</v>
+      </c>
+      <c r="N37" s="17">
+        <v>129</v>
+      </c>
+      <c r="O37" s="15">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="77"/>
+      <c r="B38" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="17">
+        <v>15756</v>
+      </c>
+      <c r="D38" s="17">
+        <v>12614</v>
+      </c>
+      <c r="E38" s="17">
+        <v>2108</v>
+      </c>
+      <c r="F38" s="17">
+        <v>19</v>
+      </c>
+      <c r="G38" s="17">
+        <v>0</v>
+      </c>
+      <c r="H38" s="17">
+        <v>44</v>
+      </c>
+      <c r="I38" s="17">
+        <v>3</v>
+      </c>
+      <c r="J38" s="17">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17">
+        <v>31</v>
+      </c>
+      <c r="L38" s="17">
+        <v>25</v>
+      </c>
+      <c r="M38" s="17">
+        <v>124</v>
+      </c>
+      <c r="N38" s="17">
+        <v>159</v>
+      </c>
+      <c r="O38" s="15">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="77"/>
+      <c r="B39" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="17">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="17">
+        <v>0</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0</v>
+      </c>
+      <c r="L39" s="17">
+        <v>0</v>
+      </c>
+      <c r="M39" s="17">
+        <v>0</v>
+      </c>
+      <c r="N39" s="17">
+        <v>0</v>
+      </c>
+      <c r="O39" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="78"/>
+      <c r="B40" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="18">
+        <v>32</v>
+      </c>
+      <c r="D40" s="18">
+        <v>20</v>
+      </c>
+      <c r="E40" s="18">
+        <v>10</v>
+      </c>
+      <c r="F40" s="18">
+        <v>0</v>
+      </c>
+      <c r="G40" s="18">
+        <v>0</v>
+      </c>
+      <c r="H40" s="18">
+        <v>0</v>
+      </c>
+      <c r="I40" s="18">
+        <v>0</v>
+      </c>
+      <c r="J40" s="18">
+        <v>0</v>
+      </c>
+      <c r="K40" s="18">
+        <v>0</v>
+      </c>
+      <c r="L40" s="18">
+        <v>0</v>
+      </c>
+      <c r="M40" s="18">
+        <v>0</v>
+      </c>
+      <c r="N40" s="18">
+        <v>1</v>
+      </c>
+      <c r="O40" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="19">
+        <v>1568</v>
+      </c>
+      <c r="D41" s="19">
+        <v>1473</v>
+      </c>
+      <c r="E41" s="19">
+        <v>6</v>
+      </c>
+      <c r="F41" s="19">
+        <v>3</v>
+      </c>
+      <c r="G41" s="19">
+        <v>0</v>
+      </c>
+      <c r="H41" s="19">
+        <v>6</v>
+      </c>
+      <c r="I41" s="19">
+        <v>1</v>
+      </c>
+      <c r="J41" s="19">
+        <v>0</v>
+      </c>
+      <c r="K41" s="19">
+        <v>2</v>
+      </c>
+      <c r="L41" s="19">
+        <v>6</v>
+      </c>
+      <c r="M41" s="19">
+        <v>3</v>
+      </c>
+      <c r="N41" s="19">
+        <v>21</v>
+      </c>
+      <c r="O41" s="20">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="17">
+        <v>633</v>
+      </c>
+      <c r="D42" s="17">
+        <v>590</v>
+      </c>
+      <c r="E42" s="17">
+        <v>1</v>
+      </c>
+      <c r="F42" s="17">
+        <v>1</v>
+      </c>
+      <c r="G42" s="17">
+        <v>0</v>
+      </c>
+      <c r="H42" s="17">
+        <v>3</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0</v>
+      </c>
+      <c r="J42" s="17">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17">
+        <v>0</v>
+      </c>
+      <c r="L42" s="17">
+        <v>4</v>
+      </c>
+      <c r="M42" s="17">
+        <v>1</v>
+      </c>
+      <c r="N42" s="17">
+        <v>6</v>
+      </c>
+      <c r="O42" s="15">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="77"/>
+      <c r="B43" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="17">
+        <v>932</v>
+      </c>
+      <c r="D43" s="17">
+        <v>882</v>
+      </c>
+      <c r="E43" s="17">
+        <v>5</v>
+      </c>
+      <c r="F43" s="17">
+        <v>2</v>
+      </c>
+      <c r="G43" s="17">
+        <v>0</v>
+      </c>
+      <c r="H43" s="17">
+        <v>3</v>
+      </c>
+      <c r="I43" s="17">
+        <v>1</v>
+      </c>
+      <c r="J43" s="17">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17">
+        <v>2</v>
+      </c>
+      <c r="L43" s="17">
+        <v>2</v>
+      </c>
+      <c r="M43" s="17">
+        <v>2</v>
+      </c>
+      <c r="N43" s="17">
+        <v>15</v>
+      </c>
+      <c r="O43" s="15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="77"/>
+      <c r="B44" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="17">
+        <v>0</v>
+      </c>
+      <c r="D44" s="17">
+        <v>0</v>
+      </c>
+      <c r="E44" s="17">
+        <v>0</v>
+      </c>
+      <c r="F44" s="17">
+        <v>0</v>
+      </c>
+      <c r="G44" s="17">
+        <v>0</v>
+      </c>
+      <c r="H44" s="17">
+        <v>0</v>
+      </c>
+      <c r="I44" s="17">
+        <v>0</v>
+      </c>
+      <c r="J44" s="17">
+        <v>0</v>
+      </c>
+      <c r="K44" s="17">
+        <v>0</v>
+      </c>
+      <c r="L44" s="17">
+        <v>0</v>
+      </c>
+      <c r="M44" s="17">
+        <v>0</v>
+      </c>
+      <c r="N44" s="17">
+        <v>0</v>
+      </c>
+      <c r="O44" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="78"/>
+      <c r="B45" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="18">
+        <v>3</v>
+      </c>
+      <c r="D45" s="18">
+        <v>1</v>
+      </c>
+      <c r="E45" s="18">
+        <v>0</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0</v>
+      </c>
+      <c r="O45" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="19">
+        <v>1525</v>
+      </c>
+      <c r="D46" s="19">
+        <v>1482</v>
+      </c>
+      <c r="E46" s="19">
+        <v>2</v>
+      </c>
+      <c r="F46" s="19">
+        <v>20</v>
+      </c>
+      <c r="G46" s="19">
+        <v>0</v>
+      </c>
+      <c r="H46" s="19">
+        <v>4</v>
+      </c>
+      <c r="I46" s="19">
+        <v>1</v>
+      </c>
+      <c r="J46" s="19">
+        <v>0</v>
+      </c>
+      <c r="K46" s="19">
+        <v>2</v>
+      </c>
+      <c r="L46" s="19">
+        <v>0</v>
+      </c>
+      <c r="M46" s="19">
+        <v>10</v>
+      </c>
+      <c r="N46" s="19">
+        <v>4</v>
+      </c>
+      <c r="O46" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="17">
+        <v>712</v>
+      </c>
+      <c r="D47" s="17">
+        <v>683</v>
+      </c>
+      <c r="E47" s="17">
+        <v>0</v>
+      </c>
+      <c r="F47" s="17">
+        <v>14</v>
+      </c>
+      <c r="G47" s="17">
+        <v>0</v>
+      </c>
+      <c r="H47" s="17">
+        <v>4</v>
+      </c>
+      <c r="I47" s="17">
+        <v>1</v>
+      </c>
+      <c r="J47" s="17">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17">
+        <v>2</v>
+      </c>
+      <c r="L47" s="17">
+        <v>0</v>
+      </c>
+      <c r="M47" s="17">
+        <v>5</v>
+      </c>
+      <c r="N47" s="17">
+        <v>3</v>
+      </c>
+      <c r="O47" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="77"/>
+      <c r="B48" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="17">
+        <v>813</v>
+      </c>
+      <c r="D48" s="17">
+        <v>799</v>
+      </c>
+      <c r="E48" s="17">
+        <v>2</v>
+      </c>
+      <c r="F48" s="17">
+        <v>6</v>
+      </c>
+      <c r="G48" s="17">
+        <v>0</v>
+      </c>
+      <c r="H48" s="17">
+        <v>0</v>
+      </c>
+      <c r="I48" s="17">
+        <v>0</v>
+      </c>
+      <c r="J48" s="17">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17">
+        <v>0</v>
+      </c>
+      <c r="L48" s="17">
+        <v>0</v>
+      </c>
+      <c r="M48" s="17">
+        <v>5</v>
+      </c>
+      <c r="N48" s="17">
+        <v>1</v>
+      </c>
+      <c r="O48" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="77"/>
+      <c r="B49" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="17">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>0</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0</v>
+      </c>
+      <c r="K49" s="17">
+        <v>0</v>
+      </c>
+      <c r="L49" s="17">
+        <v>0</v>
+      </c>
+      <c r="M49" s="17">
+        <v>0</v>
+      </c>
+      <c r="N49" s="17">
+        <v>0</v>
+      </c>
+      <c r="O49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="78"/>
+      <c r="B50" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="18">
+        <v>0</v>
+      </c>
+      <c r="D50" s="18">
+        <v>0</v>
+      </c>
+      <c r="E50" s="18">
+        <v>0</v>
+      </c>
+      <c r="F50" s="18">
+        <v>0</v>
+      </c>
+      <c r="G50" s="18">
+        <v>0</v>
+      </c>
+      <c r="H50" s="18">
+        <v>0</v>
+      </c>
+      <c r="I50" s="18">
+        <v>0</v>
+      </c>
+      <c r="J50" s="18">
+        <v>0</v>
+      </c>
+      <c r="K50" s="18">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
+        <v>0</v>
+      </c>
+      <c r="M50" s="18">
+        <v>0</v>
+      </c>
+      <c r="N50" s="18">
+        <v>0</v>
+      </c>
+      <c r="O50" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="19">
+        <v>2394</v>
+      </c>
+      <c r="D51" s="19">
+        <v>2130</v>
+      </c>
+      <c r="E51" s="19">
+        <v>71</v>
+      </c>
+      <c r="F51" s="19">
+        <v>8</v>
+      </c>
+      <c r="G51" s="19">
+        <v>1</v>
+      </c>
+      <c r="H51" s="19">
+        <v>20</v>
+      </c>
+      <c r="I51" s="19">
+        <v>0</v>
+      </c>
+      <c r="J51" s="19">
+        <v>0</v>
+      </c>
+      <c r="K51" s="19">
+        <v>2</v>
+      </c>
+      <c r="L51" s="19">
+        <v>40</v>
+      </c>
+      <c r="M51" s="19">
+        <v>4</v>
+      </c>
+      <c r="N51" s="19">
+        <v>39</v>
+      </c>
+      <c r="O51" s="20">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="17">
+        <v>1175</v>
+      </c>
+      <c r="D52" s="17">
+        <v>1062</v>
+      </c>
+      <c r="E52" s="17">
+        <v>37</v>
+      </c>
+      <c r="F52" s="17">
+        <v>2</v>
+      </c>
+      <c r="G52" s="17">
+        <v>0</v>
+      </c>
+      <c r="H52" s="17">
+        <v>9</v>
+      </c>
+      <c r="I52" s="17">
+        <v>0</v>
+      </c>
+      <c r="J52" s="17">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17">
+        <v>1</v>
+      </c>
+      <c r="L52" s="17">
+        <v>19</v>
+      </c>
+      <c r="M52" s="17">
+        <v>1</v>
+      </c>
+      <c r="N52" s="17">
+        <v>11</v>
+      </c>
+      <c r="O52" s="15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="77"/>
+      <c r="B53" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="17">
+        <v>1209</v>
+      </c>
+      <c r="D53" s="17">
+        <v>1058</v>
+      </c>
+      <c r="E53" s="17">
+        <v>34</v>
+      </c>
+      <c r="F53" s="17">
+        <v>6</v>
+      </c>
+      <c r="G53" s="17">
+        <v>1</v>
+      </c>
+      <c r="H53" s="17">
+        <v>11</v>
+      </c>
+      <c r="I53" s="17">
+        <v>0</v>
+      </c>
+      <c r="J53" s="17">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17">
+        <v>1</v>
+      </c>
+      <c r="L53" s="17">
+        <v>21</v>
+      </c>
+      <c r="M53" s="17">
+        <v>3</v>
+      </c>
+      <c r="N53" s="17">
+        <v>28</v>
+      </c>
+      <c r="O53" s="15">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="77"/>
+      <c r="B54" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54" s="17">
+        <v>0</v>
+      </c>
+      <c r="D54" s="17">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>0</v>
+      </c>
+      <c r="G54" s="17">
+        <v>0</v>
+      </c>
+      <c r="H54" s="17">
+        <v>0</v>
+      </c>
+      <c r="I54" s="17">
+        <v>0</v>
+      </c>
+      <c r="J54" s="17">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17">
+        <v>0</v>
+      </c>
+      <c r="L54" s="17">
+        <v>0</v>
+      </c>
+      <c r="M54" s="17">
+        <v>0</v>
+      </c>
+      <c r="N54" s="17">
+        <v>0</v>
+      </c>
+      <c r="O54" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="78"/>
+      <c r="B55" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="18">
+        <v>10</v>
+      </c>
+      <c r="D55" s="18">
+        <v>10</v>
+      </c>
+      <c r="E55" s="18">
+        <v>0</v>
+      </c>
+      <c r="F55" s="18">
+        <v>0</v>
+      </c>
+      <c r="G55" s="18">
+        <v>0</v>
+      </c>
+      <c r="H55" s="18">
+        <v>0</v>
+      </c>
+      <c r="I55" s="18">
+        <v>0</v>
+      </c>
+      <c r="J55" s="18">
+        <v>0</v>
+      </c>
+      <c r="K55" s="18">
+        <v>0</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
+        <v>0</v>
+      </c>
+      <c r="N55" s="18">
+        <v>0</v>
+      </c>
+      <c r="O55" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="19">
+        <v>6209</v>
+      </c>
+      <c r="D56" s="19">
+        <v>5833</v>
+      </c>
+      <c r="E56" s="19">
+        <v>64</v>
+      </c>
+      <c r="F56" s="19">
+        <v>14</v>
+      </c>
+      <c r="G56" s="19">
+        <v>1</v>
+      </c>
+      <c r="H56" s="19">
+        <v>49</v>
+      </c>
+      <c r="I56" s="19">
+        <v>0</v>
+      </c>
+      <c r="J56" s="19">
+        <v>0</v>
+      </c>
+      <c r="K56" s="19">
+        <v>2</v>
+      </c>
+      <c r="L56" s="19">
+        <v>4</v>
+      </c>
+      <c r="M56" s="19">
+        <v>57</v>
+      </c>
+      <c r="N56" s="19">
+        <v>12</v>
+      </c>
+      <c r="O56" s="20">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="17">
+        <v>2369</v>
+      </c>
+      <c r="D57" s="17">
+        <v>2209</v>
+      </c>
+      <c r="E57" s="17">
+        <v>18</v>
+      </c>
+      <c r="F57" s="17">
+        <v>9</v>
+      </c>
+      <c r="G57" s="17">
+        <v>0</v>
+      </c>
+      <c r="H57" s="17">
+        <v>15</v>
+      </c>
+      <c r="I57" s="17">
+        <v>0</v>
+      </c>
+      <c r="J57" s="17">
+        <v>0</v>
+      </c>
+      <c r="K57" s="17">
+        <v>1</v>
+      </c>
+      <c r="L57" s="17">
+        <v>3</v>
+      </c>
+      <c r="M57" s="17">
+        <v>23</v>
+      </c>
+      <c r="N57" s="17">
+        <v>5</v>
+      </c>
+      <c r="O57" s="15">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="77"/>
+      <c r="B58" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" s="17">
+        <v>3838</v>
+      </c>
+      <c r="D58" s="17">
+        <v>3622</v>
+      </c>
+      <c r="E58" s="17">
+        <v>46</v>
+      </c>
+      <c r="F58" s="17">
+        <v>5</v>
+      </c>
+      <c r="G58" s="17">
+        <v>1</v>
+      </c>
+      <c r="H58" s="17">
+        <v>34</v>
+      </c>
+      <c r="I58" s="17">
+        <v>0</v>
+      </c>
+      <c r="J58" s="17">
+        <v>0</v>
+      </c>
+      <c r="K58" s="17">
+        <v>1</v>
+      </c>
+      <c r="L58" s="17">
+        <v>1</v>
+      </c>
+      <c r="M58" s="17">
+        <v>34</v>
+      </c>
+      <c r="N58" s="17">
+        <v>7</v>
+      </c>
+      <c r="O58" s="15">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="77"/>
+      <c r="B59" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="17">
+        <v>0</v>
+      </c>
+      <c r="D59" s="17">
+        <v>0</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <v>0</v>
+      </c>
+      <c r="H59" s="17">
+        <v>0</v>
+      </c>
+      <c r="I59" s="17">
+        <v>0</v>
+      </c>
+      <c r="J59" s="17">
+        <v>0</v>
+      </c>
+      <c r="K59" s="17">
+        <v>0</v>
+      </c>
+      <c r="L59" s="17">
+        <v>0</v>
+      </c>
+      <c r="M59" s="17">
+        <v>0</v>
+      </c>
+      <c r="N59" s="17">
+        <v>0</v>
+      </c>
+      <c r="O59" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="78"/>
+      <c r="B60" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="18">
+        <v>2</v>
+      </c>
+      <c r="D60" s="18">
+        <v>2</v>
+      </c>
+      <c r="E60" s="18">
+        <v>0</v>
+      </c>
+      <c r="F60" s="18">
+        <v>0</v>
+      </c>
+      <c r="G60" s="18">
+        <v>0</v>
+      </c>
+      <c r="H60" s="18">
+        <v>0</v>
+      </c>
+      <c r="I60" s="18">
+        <v>0</v>
+      </c>
+      <c r="J60" s="18">
+        <v>0</v>
+      </c>
+      <c r="K60" s="18">
+        <v>0</v>
+      </c>
+      <c r="L60" s="18">
+        <v>0</v>
+      </c>
+      <c r="M60" s="18">
+        <v>0</v>
+      </c>
+      <c r="N60" s="18">
+        <v>0</v>
+      </c>
+      <c r="O60" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="19">
+        <v>4620</v>
+      </c>
+      <c r="D61" s="19">
+        <v>4499</v>
+      </c>
+      <c r="E61" s="19">
+        <v>22</v>
+      </c>
+      <c r="F61" s="19">
+        <v>3</v>
+      </c>
+      <c r="G61" s="19">
+        <v>2</v>
+      </c>
+      <c r="H61" s="19">
+        <v>8</v>
+      </c>
+      <c r="I61" s="19">
+        <v>2</v>
+      </c>
+      <c r="J61" s="19">
+        <v>0</v>
+      </c>
+      <c r="K61" s="19">
+        <v>2</v>
+      </c>
+      <c r="L61" s="19">
+        <v>5</v>
+      </c>
+      <c r="M61" s="19">
+        <v>11</v>
+      </c>
+      <c r="N61" s="19">
+        <v>9</v>
+      </c>
+      <c r="O61" s="20">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C62" s="17">
+        <v>2144</v>
+      </c>
+      <c r="D62" s="17">
+        <v>2095</v>
+      </c>
+      <c r="E62" s="17">
+        <v>10</v>
+      </c>
+      <c r="F62" s="17">
+        <v>2</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="17">
+        <v>4</v>
+      </c>
+      <c r="I62" s="17">
+        <v>1</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17">
+        <v>2</v>
+      </c>
+      <c r="L62" s="17">
+        <v>1</v>
+      </c>
+      <c r="M62" s="17">
+        <v>7</v>
+      </c>
+      <c r="N62" s="17">
+        <v>5</v>
+      </c>
+      <c r="O62" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="77"/>
+      <c r="B63" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" s="17">
+        <v>2475</v>
+      </c>
+      <c r="D63" s="17">
+        <v>2403</v>
+      </c>
+      <c r="E63" s="17">
+        <v>12</v>
+      </c>
+      <c r="F63" s="17">
+        <v>1</v>
+      </c>
+      <c r="G63" s="17">
+        <v>2</v>
+      </c>
+      <c r="H63" s="17">
+        <v>4</v>
+      </c>
+      <c r="I63" s="17">
+        <v>1</v>
+      </c>
+      <c r="J63" s="17">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17">
+        <v>0</v>
+      </c>
+      <c r="L63" s="17">
+        <v>4</v>
+      </c>
+      <c r="M63" s="17">
+        <v>4</v>
+      </c>
+      <c r="N63" s="17">
+        <v>4</v>
+      </c>
+      <c r="O63" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="77"/>
+      <c r="B64" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="17">
+        <v>0</v>
+      </c>
+      <c r="D64" s="17">
+        <v>0</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>0</v>
+      </c>
+      <c r="G64" s="17">
+        <v>0</v>
+      </c>
+      <c r="H64" s="17">
+        <v>0</v>
+      </c>
+      <c r="I64" s="17">
+        <v>0</v>
+      </c>
+      <c r="J64" s="17">
+        <v>0</v>
+      </c>
+      <c r="K64" s="17">
+        <v>0</v>
+      </c>
+      <c r="L64" s="17">
+        <v>0</v>
+      </c>
+      <c r="M64" s="17">
+        <v>0</v>
+      </c>
+      <c r="N64" s="17">
+        <v>0</v>
+      </c>
+      <c r="O64" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="78"/>
+      <c r="B65" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="18">
+        <v>1</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1</v>
+      </c>
+      <c r="E65" s="18">
+        <v>0</v>
+      </c>
+      <c r="F65" s="18">
+        <v>0</v>
+      </c>
+      <c r="G65" s="18">
+        <v>0</v>
+      </c>
+      <c r="H65" s="18">
+        <v>0</v>
+      </c>
+      <c r="I65" s="18">
+        <v>0</v>
+      </c>
+      <c r="J65" s="18">
+        <v>0</v>
+      </c>
+      <c r="K65" s="18">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
+        <v>0</v>
+      </c>
+      <c r="N65" s="18">
+        <v>0</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="19">
+        <v>1093</v>
+      </c>
+      <c r="D66" s="19">
+        <v>941</v>
+      </c>
+      <c r="E66" s="19">
+        <v>0</v>
+      </c>
+      <c r="F66" s="19">
+        <v>4</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0</v>
+      </c>
+      <c r="H66" s="19">
+        <v>2</v>
+      </c>
+      <c r="I66" s="19">
+        <v>0</v>
+      </c>
+      <c r="J66" s="19">
+        <v>0</v>
+      </c>
+      <c r="K66" s="19">
+        <v>18</v>
+      </c>
+      <c r="L66" s="19">
+        <v>0</v>
+      </c>
+      <c r="M66" s="19">
+        <v>25</v>
+      </c>
+      <c r="N66" s="19">
+        <v>2</v>
+      </c>
+      <c r="O66" s="20">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="17">
+        <v>470</v>
+      </c>
+      <c r="D67" s="17">
+        <v>396</v>
+      </c>
+      <c r="E67" s="17">
+        <v>0</v>
+      </c>
+      <c r="F67" s="17">
+        <v>3</v>
+      </c>
+      <c r="G67" s="17">
+        <v>0</v>
+      </c>
+      <c r="H67" s="17">
+        <v>1</v>
+      </c>
+      <c r="I67" s="17">
+        <v>0</v>
+      </c>
+      <c r="J67" s="17">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17">
+        <v>6</v>
+      </c>
+      <c r="L67" s="17">
+        <v>0</v>
+      </c>
+      <c r="M67" s="17">
+        <v>10</v>
+      </c>
+      <c r="N67" s="17">
+        <v>0</v>
+      </c>
+      <c r="O67" s="15">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="77"/>
+      <c r="B68" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" s="17">
+        <v>623</v>
+      </c>
+      <c r="D68" s="17">
+        <v>545</v>
+      </c>
+      <c r="E68" s="17">
+        <v>0</v>
+      </c>
+      <c r="F68" s="17">
+        <v>1</v>
+      </c>
+      <c r="G68" s="17">
+        <v>0</v>
+      </c>
+      <c r="H68" s="17">
+        <v>1</v>
+      </c>
+      <c r="I68" s="17">
+        <v>0</v>
+      </c>
+      <c r="J68" s="17">
+        <v>0</v>
+      </c>
+      <c r="K68" s="17">
+        <v>12</v>
+      </c>
+      <c r="L68" s="17">
+        <v>0</v>
+      </c>
+      <c r="M68" s="17">
+        <v>15</v>
+      </c>
+      <c r="N68" s="17">
+        <v>2</v>
+      </c>
+      <c r="O68" s="15">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="77"/>
+      <c r="B69" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="17">
+        <v>0</v>
+      </c>
+      <c r="D69" s="17">
+        <v>0</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>0</v>
+      </c>
+      <c r="G69" s="17">
+        <v>0</v>
+      </c>
+      <c r="H69" s="17">
+        <v>0</v>
+      </c>
+      <c r="I69" s="17">
+        <v>0</v>
+      </c>
+      <c r="J69" s="17">
+        <v>0</v>
+      </c>
+      <c r="K69" s="17">
+        <v>0</v>
+      </c>
+      <c r="L69" s="17">
+        <v>0</v>
+      </c>
+      <c r="M69" s="17">
+        <v>0</v>
+      </c>
+      <c r="N69" s="17">
+        <v>0</v>
+      </c>
+      <c r="O69" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="78"/>
+      <c r="B70" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="18">
+        <v>0</v>
+      </c>
+      <c r="D70" s="18">
+        <v>0</v>
+      </c>
+      <c r="E70" s="18">
+        <v>0</v>
+      </c>
+      <c r="F70" s="18">
+        <v>0</v>
+      </c>
+      <c r="G70" s="18">
+        <v>0</v>
+      </c>
+      <c r="H70" s="18">
+        <v>0</v>
+      </c>
+      <c r="I70" s="18">
+        <v>0</v>
+      </c>
+      <c r="J70" s="18">
+        <v>0</v>
+      </c>
+      <c r="K70" s="18">
+        <v>0</v>
+      </c>
+      <c r="L70" s="18">
+        <v>0</v>
+      </c>
+      <c r="M70" s="18">
+        <v>0</v>
+      </c>
+      <c r="N70" s="18">
+        <v>0</v>
+      </c>
+      <c r="O70" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="19">
+        <v>3821</v>
+      </c>
+      <c r="D71" s="19">
+        <v>3154</v>
+      </c>
+      <c r="E71" s="19">
+        <v>74</v>
+      </c>
+      <c r="F71" s="19">
+        <v>1</v>
+      </c>
+      <c r="G71" s="19">
+        <v>2</v>
+      </c>
+      <c r="H71" s="19">
+        <v>27</v>
+      </c>
+      <c r="I71" s="19">
+        <v>0</v>
+      </c>
+      <c r="J71" s="19">
+        <v>0</v>
+      </c>
+      <c r="K71" s="19">
+        <v>5</v>
+      </c>
+      <c r="L71" s="19">
+        <v>7</v>
+      </c>
+      <c r="M71" s="19">
+        <v>150</v>
+      </c>
+      <c r="N71" s="19">
+        <v>261</v>
+      </c>
+      <c r="O71" s="20">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72" s="17">
+        <v>1542</v>
+      </c>
+      <c r="D72" s="17">
+        <v>1273</v>
+      </c>
+      <c r="E72" s="17">
+        <v>15</v>
+      </c>
+      <c r="F72" s="17">
+        <v>1</v>
+      </c>
+      <c r="G72" s="17">
+        <v>0</v>
+      </c>
+      <c r="H72" s="17">
+        <v>13</v>
+      </c>
+      <c r="I72" s="17">
+        <v>0</v>
+      </c>
+      <c r="J72" s="17">
+        <v>0</v>
+      </c>
+      <c r="K72" s="17">
+        <v>1</v>
+      </c>
+      <c r="L72" s="17">
+        <v>4</v>
+      </c>
+      <c r="M72" s="17">
+        <v>75</v>
+      </c>
+      <c r="N72" s="17">
+        <v>106</v>
+      </c>
+      <c r="O72" s="15">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="77"/>
+      <c r="B73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" s="17">
+        <v>2277</v>
+      </c>
+      <c r="D73" s="17">
+        <v>1879</v>
+      </c>
+      <c r="E73" s="17">
+        <v>59</v>
+      </c>
+      <c r="F73" s="17">
+        <v>0</v>
+      </c>
+      <c r="G73" s="17">
+        <v>2</v>
+      </c>
+      <c r="H73" s="17">
+        <v>14</v>
+      </c>
+      <c r="I73" s="17">
+        <v>0</v>
+      </c>
+      <c r="J73" s="17">
+        <v>0</v>
+      </c>
+      <c r="K73" s="17">
+        <v>4</v>
+      </c>
+      <c r="L73" s="17">
+        <v>3</v>
+      </c>
+      <c r="M73" s="17">
+        <v>75</v>
+      </c>
+      <c r="N73" s="17">
+        <v>155</v>
+      </c>
+      <c r="O73" s="15">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="77"/>
+      <c r="B74" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C74" s="17">
+        <v>0</v>
+      </c>
+      <c r="D74" s="17">
+        <v>0</v>
+      </c>
+      <c r="E74" s="17">
+        <v>0</v>
+      </c>
+      <c r="F74" s="17">
+        <v>0</v>
+      </c>
+      <c r="G74" s="17">
+        <v>0</v>
+      </c>
+      <c r="H74" s="17">
+        <v>0</v>
+      </c>
+      <c r="I74" s="17">
+        <v>0</v>
+      </c>
+      <c r="J74" s="17">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17">
+        <v>0</v>
+      </c>
+      <c r="L74" s="17">
+        <v>0</v>
+      </c>
+      <c r="M74" s="17">
+        <v>0</v>
+      </c>
+      <c r="N74" s="17">
+        <v>0</v>
+      </c>
+      <c r="O74" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="78"/>
+      <c r="B75" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" s="18">
+        <v>2</v>
+      </c>
+      <c r="D75" s="18">
+        <v>2</v>
+      </c>
+      <c r="E75" s="18">
+        <v>0</v>
+      </c>
+      <c r="F75" s="18">
+        <v>0</v>
+      </c>
+      <c r="G75" s="18">
+        <v>0</v>
+      </c>
+      <c r="H75" s="18">
+        <v>0</v>
+      </c>
+      <c r="I75" s="18">
+        <v>0</v>
+      </c>
+      <c r="J75" s="18">
+        <v>0</v>
+      </c>
+      <c r="K75" s="18">
+        <v>0</v>
+      </c>
+      <c r="L75" s="18">
+        <v>0</v>
+      </c>
+      <c r="M75" s="18">
+        <v>0</v>
+      </c>
+      <c r="N75" s="18">
+        <v>0</v>
+      </c>
+      <c r="O75" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="19">
+        <v>6319</v>
+      </c>
+      <c r="D76" s="19">
+        <v>5128</v>
+      </c>
+      <c r="E76" s="19">
+        <v>512</v>
+      </c>
+      <c r="F76" s="19">
+        <v>19</v>
+      </c>
+      <c r="G76" s="19">
+        <v>3</v>
+      </c>
+      <c r="H76" s="19">
+        <v>24</v>
+      </c>
+      <c r="I76" s="19">
+        <v>1</v>
+      </c>
+      <c r="J76" s="19">
+        <v>0</v>
+      </c>
+      <c r="K76" s="19">
+        <v>69</v>
+      </c>
+      <c r="L76" s="19">
+        <v>17</v>
+      </c>
+      <c r="M76" s="19">
+        <v>110</v>
+      </c>
+      <c r="N76" s="19">
+        <v>61</v>
+      </c>
+      <c r="O76" s="20">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="17">
+        <v>2317</v>
+      </c>
+      <c r="D77" s="17">
+        <v>1826</v>
+      </c>
+      <c r="E77" s="17">
+        <v>190</v>
+      </c>
+      <c r="F77" s="17">
+        <v>8</v>
+      </c>
+      <c r="G77" s="17">
+        <v>2</v>
+      </c>
+      <c r="H77" s="17">
+        <v>8</v>
+      </c>
+      <c r="I77" s="17">
+        <v>1</v>
+      </c>
+      <c r="J77" s="17">
+        <v>0</v>
+      </c>
+      <c r="K77" s="17">
+        <v>53</v>
+      </c>
+      <c r="L77" s="17">
+        <v>10</v>
+      </c>
+      <c r="M77" s="17">
+        <v>43</v>
+      </c>
+      <c r="N77" s="17">
+        <v>18</v>
+      </c>
+      <c r="O77" s="15">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="77"/>
+      <c r="B78" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="17">
+        <v>3997</v>
+      </c>
+      <c r="D78" s="17">
+        <v>3297</v>
+      </c>
+      <c r="E78" s="17">
+        <v>322</v>
+      </c>
+      <c r="F78" s="17">
+        <v>11</v>
+      </c>
+      <c r="G78" s="17">
+        <v>1</v>
+      </c>
+      <c r="H78" s="17">
+        <v>16</v>
+      </c>
+      <c r="I78" s="17">
+        <v>0</v>
+      </c>
+      <c r="J78" s="17">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17">
+        <v>16</v>
+      </c>
+      <c r="L78" s="17">
+        <v>7</v>
+      </c>
+      <c r="M78" s="17">
+        <v>67</v>
+      </c>
+      <c r="N78" s="17">
+        <v>43</v>
+      </c>
+      <c r="O78" s="15">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="77"/>
+      <c r="B79" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C79" s="17">
+        <v>0</v>
+      </c>
+      <c r="D79" s="17">
+        <v>0</v>
+      </c>
+      <c r="E79" s="17">
+        <v>0</v>
+      </c>
+      <c r="F79" s="17">
+        <v>0</v>
+      </c>
+      <c r="G79" s="17">
+        <v>0</v>
+      </c>
+      <c r="H79" s="17">
+        <v>0</v>
+      </c>
+      <c r="I79" s="17">
+        <v>0</v>
+      </c>
+      <c r="J79" s="17">
+        <v>0</v>
+      </c>
+      <c r="K79" s="17">
+        <v>0</v>
+      </c>
+      <c r="L79" s="17">
+        <v>0</v>
+      </c>
+      <c r="M79" s="17">
+        <v>0</v>
+      </c>
+      <c r="N79" s="17">
+        <v>0</v>
+      </c>
+      <c r="O79" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="78"/>
+      <c r="B80" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C80" s="18">
+        <v>5</v>
+      </c>
+      <c r="D80" s="18">
+        <v>5</v>
+      </c>
+      <c r="E80" s="18">
+        <v>0</v>
+      </c>
+      <c r="F80" s="18">
+        <v>0</v>
+      </c>
+      <c r="G80" s="18">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
+        <v>0</v>
+      </c>
+      <c r="I80" s="18">
+        <v>0</v>
+      </c>
+      <c r="J80" s="18">
+        <v>0</v>
+      </c>
+      <c r="K80" s="18">
+        <v>0</v>
+      </c>
+      <c r="L80" s="18">
+        <v>0</v>
+      </c>
+      <c r="M80" s="18">
+        <v>0</v>
+      </c>
+      <c r="N80" s="18">
+        <v>0</v>
+      </c>
+      <c r="O80" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="19">
+        <v>1220</v>
+      </c>
+      <c r="D81" s="19">
+        <v>1144</v>
+      </c>
+      <c r="E81" s="19">
+        <v>4</v>
+      </c>
+      <c r="F81" s="19">
+        <v>2</v>
+      </c>
+      <c r="G81" s="19">
+        <v>0</v>
+      </c>
+      <c r="H81" s="19">
+        <v>15</v>
+      </c>
+      <c r="I81" s="19">
+        <v>0</v>
+      </c>
+      <c r="J81" s="19">
+        <v>0</v>
+      </c>
+      <c r="K81" s="19">
+        <v>6</v>
+      </c>
+      <c r="L81" s="19">
+        <v>11</v>
+      </c>
+      <c r="M81" s="19">
+        <v>5</v>
+      </c>
+      <c r="N81" s="19">
+        <v>16</v>
+      </c>
+      <c r="O81" s="20">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C82" s="17">
+        <v>626</v>
+      </c>
+      <c r="D82" s="17">
+        <v>599</v>
+      </c>
+      <c r="E82" s="17">
+        <v>4</v>
+      </c>
+      <c r="F82" s="17">
+        <v>1</v>
+      </c>
+      <c r="G82" s="17">
+        <v>0</v>
+      </c>
+      <c r="H82" s="17">
+        <v>3</v>
+      </c>
+      <c r="I82" s="17">
+        <v>0</v>
+      </c>
+      <c r="J82" s="17">
+        <v>0</v>
+      </c>
+      <c r="K82" s="17">
+        <v>3</v>
+      </c>
+      <c r="L82" s="17">
+        <v>3</v>
+      </c>
+      <c r="M82" s="17">
+        <v>1</v>
+      </c>
+      <c r="N82" s="17">
+        <v>3</v>
+      </c>
+      <c r="O82" s="15">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="77"/>
+      <c r="B83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" s="17">
+        <v>466</v>
+      </c>
+      <c r="D83" s="17">
+        <v>417</v>
+      </c>
+      <c r="E83" s="17">
+        <v>0</v>
+      </c>
+      <c r="F83" s="17">
+        <v>1</v>
+      </c>
+      <c r="G83" s="17">
+        <v>0</v>
+      </c>
+      <c r="H83" s="17">
+        <v>12</v>
+      </c>
+      <c r="I83" s="17">
+        <v>0</v>
+      </c>
+      <c r="J83" s="17">
+        <v>0</v>
+      </c>
+      <c r="K83" s="17">
+        <v>3</v>
+      </c>
+      <c r="L83" s="17">
+        <v>8</v>
+      </c>
+      <c r="M83" s="17">
+        <v>4</v>
+      </c>
+      <c r="N83" s="17">
+        <v>13</v>
+      </c>
+      <c r="O83" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="77"/>
+      <c r="B84" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C84" s="17">
+        <v>0</v>
+      </c>
+      <c r="D84" s="17">
+        <v>0</v>
+      </c>
+      <c r="E84" s="17">
+        <v>0</v>
+      </c>
+      <c r="F84" s="17">
+        <v>0</v>
+      </c>
+      <c r="G84" s="17">
+        <v>0</v>
+      </c>
+      <c r="H84" s="17">
+        <v>0</v>
+      </c>
+      <c r="I84" s="17">
+        <v>0</v>
+      </c>
+      <c r="J84" s="17">
+        <v>0</v>
+      </c>
+      <c r="K84" s="17">
+        <v>0</v>
+      </c>
+      <c r="L84" s="17">
+        <v>0</v>
+      </c>
+      <c r="M84" s="17">
+        <v>0</v>
+      </c>
+      <c r="N84" s="17">
+        <v>0</v>
+      </c>
+      <c r="O84" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="78"/>
+      <c r="B85" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C85" s="18">
+        <v>128</v>
+      </c>
+      <c r="D85" s="18">
+        <v>128</v>
+      </c>
+      <c r="E85" s="18">
+        <v>0</v>
+      </c>
+      <c r="F85" s="18">
+        <v>0</v>
+      </c>
+      <c r="G85" s="18">
+        <v>0</v>
+      </c>
+      <c r="H85" s="18">
+        <v>0</v>
+      </c>
+      <c r="I85" s="18">
+        <v>0</v>
+      </c>
+      <c r="J85" s="18">
+        <v>0</v>
+      </c>
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="18">
+        <v>0</v>
+      </c>
+      <c r="M85" s="18">
+        <v>0</v>
+      </c>
+      <c r="N85" s="18">
+        <v>0</v>
+      </c>
+      <c r="O85" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="19">
+        <v>1416</v>
+      </c>
+      <c r="D86" s="19">
+        <v>1366</v>
+      </c>
+      <c r="E86" s="19">
+        <v>6</v>
+      </c>
+      <c r="F86" s="19">
+        <v>5</v>
+      </c>
+      <c r="G86" s="19">
+        <v>0</v>
+      </c>
+      <c r="H86" s="19">
+        <v>2</v>
+      </c>
+      <c r="I86" s="19">
+        <v>0</v>
+      </c>
+      <c r="J86" s="19">
+        <v>0</v>
+      </c>
+      <c r="K86" s="19">
+        <v>2</v>
+      </c>
+      <c r="L86" s="19">
+        <v>5</v>
+      </c>
+      <c r="M86" s="19">
+        <v>2</v>
+      </c>
+      <c r="N86" s="19">
+        <v>3</v>
+      </c>
+      <c r="O86" s="20">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" s="17">
+        <v>491</v>
+      </c>
+      <c r="D87" s="17">
+        <v>477</v>
+      </c>
+      <c r="E87" s="17">
+        <v>1</v>
+      </c>
+      <c r="F87" s="17">
+        <v>5</v>
+      </c>
+      <c r="G87" s="17">
+        <v>0</v>
+      </c>
+      <c r="H87" s="17">
+        <v>1</v>
+      </c>
+      <c r="I87" s="17">
+        <v>0</v>
+      </c>
+      <c r="J87" s="17">
+        <v>0</v>
+      </c>
+      <c r="K87" s="17">
+        <v>0</v>
+      </c>
+      <c r="L87" s="17">
+        <v>2</v>
+      </c>
+      <c r="M87" s="17">
+        <v>1</v>
+      </c>
+      <c r="N87" s="17">
+        <v>0</v>
+      </c>
+      <c r="O87" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="77"/>
+      <c r="B88" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" s="17">
+        <v>900</v>
+      </c>
+      <c r="D88" s="17">
+        <v>864</v>
+      </c>
+      <c r="E88" s="17">
+        <v>5</v>
+      </c>
+      <c r="F88" s="17">
+        <v>0</v>
+      </c>
+      <c r="G88" s="17">
+        <v>0</v>
+      </c>
+      <c r="H88" s="17">
+        <v>1</v>
+      </c>
+      <c r="I88" s="17">
+        <v>0</v>
+      </c>
+      <c r="J88" s="17">
+        <v>0</v>
+      </c>
+      <c r="K88" s="17">
+        <v>2</v>
+      </c>
+      <c r="L88" s="17">
+        <v>3</v>
+      </c>
+      <c r="M88" s="17">
+        <v>1</v>
+      </c>
+      <c r="N88" s="17">
+        <v>3</v>
+      </c>
+      <c r="O88" s="15">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="77"/>
+      <c r="B89" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C89" s="17">
+        <v>0</v>
+      </c>
+      <c r="D89" s="17">
+        <v>0</v>
+      </c>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+      <c r="G89" s="17">
+        <v>0</v>
+      </c>
+      <c r="H89" s="17">
+        <v>0</v>
+      </c>
+      <c r="I89" s="17">
+        <v>0</v>
+      </c>
+      <c r="J89" s="17">
+        <v>0</v>
+      </c>
+      <c r="K89" s="17">
+        <v>0</v>
+      </c>
+      <c r="L89" s="17">
+        <v>0</v>
+      </c>
+      <c r="M89" s="17">
+        <v>0</v>
+      </c>
+      <c r="N89" s="17">
+        <v>0</v>
+      </c>
+      <c r="O89" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="78"/>
+      <c r="B90" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C90" s="18">
+        <v>25</v>
+      </c>
+      <c r="D90" s="18">
+        <v>25</v>
+      </c>
+      <c r="E90" s="18">
+        <v>0</v>
+      </c>
+      <c r="F90" s="18">
+        <v>0</v>
+      </c>
+      <c r="G90" s="18">
+        <v>0</v>
+      </c>
+      <c r="H90" s="18">
+        <v>0</v>
+      </c>
+      <c r="I90" s="18">
+        <v>0</v>
+      </c>
+      <c r="J90" s="18">
+        <v>0</v>
+      </c>
+      <c r="K90" s="18">
+        <v>0</v>
+      </c>
+      <c r="L90" s="18">
+        <v>0</v>
+      </c>
+      <c r="M90" s="18">
+        <v>0</v>
+      </c>
+      <c r="N90" s="18">
+        <v>0</v>
+      </c>
+      <c r="O90" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="19">
+        <v>324</v>
+      </c>
+      <c r="D91" s="19">
+        <v>286</v>
+      </c>
+      <c r="E91" s="19">
+        <v>6</v>
+      </c>
+      <c r="F91" s="19">
+        <v>0</v>
+      </c>
+      <c r="G91" s="19">
+        <v>0</v>
+      </c>
+      <c r="H91" s="19">
+        <v>0</v>
+      </c>
+      <c r="I91" s="19">
+        <v>0</v>
+      </c>
+      <c r="J91" s="19">
+        <v>0</v>
+      </c>
+      <c r="K91" s="19">
+        <v>3</v>
+      </c>
+      <c r="L91" s="19">
+        <v>3</v>
+      </c>
+      <c r="M91" s="19">
+        <v>1</v>
+      </c>
+      <c r="N91" s="19">
+        <v>2</v>
+      </c>
+      <c r="O91" s="20">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C92" s="17">
+        <v>181</v>
+      </c>
+      <c r="D92" s="17">
+        <v>159</v>
+      </c>
+      <c r="E92" s="17">
+        <v>4</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+      <c r="G92" s="17">
+        <v>0</v>
+      </c>
+      <c r="H92" s="17">
+        <v>0</v>
+      </c>
+      <c r="I92" s="17">
+        <v>0</v>
+      </c>
+      <c r="J92" s="17">
+        <v>0</v>
+      </c>
+      <c r="K92" s="17">
+        <v>2</v>
+      </c>
+      <c r="L92" s="17">
+        <v>0</v>
+      </c>
+      <c r="M92" s="17">
+        <v>1</v>
+      </c>
+      <c r="N92" s="17">
+        <v>0</v>
+      </c>
+      <c r="O92" s="15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="77"/>
+      <c r="B93" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" s="17">
+        <v>143</v>
+      </c>
+      <c r="D93" s="17">
+        <v>127</v>
+      </c>
+      <c r="E93" s="17">
+        <v>2</v>
+      </c>
+      <c r="F93" s="17">
+        <v>0</v>
+      </c>
+      <c r="G93" s="17">
+        <v>0</v>
+      </c>
+      <c r="H93" s="17">
+        <v>0</v>
+      </c>
+      <c r="I93" s="17">
+        <v>0</v>
+      </c>
+      <c r="J93" s="17">
+        <v>0</v>
+      </c>
+      <c r="K93" s="17">
+        <v>1</v>
+      </c>
+      <c r="L93" s="17">
+        <v>3</v>
+      </c>
+      <c r="M93" s="17">
+        <v>0</v>
+      </c>
+      <c r="N93" s="17">
+        <v>2</v>
+      </c>
+      <c r="O93" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="77"/>
+      <c r="B94" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="17">
+        <v>0</v>
+      </c>
+      <c r="D94" s="17">
+        <v>0</v>
+      </c>
+      <c r="E94" s="17">
+        <v>0</v>
+      </c>
+      <c r="F94" s="17">
+        <v>0</v>
+      </c>
+      <c r="G94" s="17">
+        <v>0</v>
+      </c>
+      <c r="H94" s="17">
+        <v>0</v>
+      </c>
+      <c r="I94" s="17">
+        <v>0</v>
+      </c>
+      <c r="J94" s="17">
+        <v>0</v>
+      </c>
+      <c r="K94" s="17">
+        <v>0</v>
+      </c>
+      <c r="L94" s="17">
+        <v>0</v>
+      </c>
+      <c r="M94" s="17">
+        <v>0</v>
+      </c>
+      <c r="N94" s="17">
+        <v>0</v>
+      </c>
+      <c r="O94" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="78"/>
+      <c r="B95" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="18">
+        <v>0</v>
+      </c>
+      <c r="D95" s="18">
+        <v>0</v>
+      </c>
+      <c r="E95" s="18">
+        <v>0</v>
+      </c>
+      <c r="F95" s="18">
+        <v>0</v>
+      </c>
+      <c r="G95" s="18">
+        <v>0</v>
+      </c>
+      <c r="H95" s="18">
+        <v>0</v>
+      </c>
+      <c r="I95" s="18">
+        <v>0</v>
+      </c>
+      <c r="J95" s="18">
+        <v>0</v>
+      </c>
+      <c r="K95" s="18">
+        <v>0</v>
+      </c>
+      <c r="L95" s="18">
+        <v>0</v>
+      </c>
+      <c r="M95" s="18">
+        <v>0</v>
+      </c>
+      <c r="N95" s="18">
+        <v>0</v>
+      </c>
+      <c r="O95" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="19">
+        <v>2975</v>
+      </c>
+      <c r="D96" s="19">
+        <v>2429</v>
+      </c>
+      <c r="E96" s="19">
+        <v>104</v>
+      </c>
+      <c r="F96" s="19">
         <v>66</v>
       </c>
-      <c r="G4" s="61" t="s">
-[...17 lines deleted...]
-      <c r="M4" s="61" t="s">
+      <c r="G96" s="19">
+        <v>1</v>
+      </c>
+      <c r="H96" s="19">
+        <v>13</v>
+      </c>
+      <c r="I96" s="19">
+        <v>0</v>
+      </c>
+      <c r="J96" s="19">
+        <v>0</v>
+      </c>
+      <c r="K96" s="19">
+        <v>24</v>
+      </c>
+      <c r="L96" s="19">
+        <v>3</v>
+      </c>
+      <c r="M96" s="19">
+        <v>22</v>
+      </c>
+      <c r="N96" s="19">
+        <v>83</v>
+      </c>
+      <c r="O96" s="20">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="17">
+        <v>1188</v>
+      </c>
+      <c r="D97" s="17">
+        <v>976</v>
+      </c>
+      <c r="E97" s="17">
+        <v>30</v>
+      </c>
+      <c r="F97" s="17">
+        <v>35</v>
+      </c>
+      <c r="G97" s="17">
+        <v>0</v>
+      </c>
+      <c r="H97" s="17">
+        <v>3</v>
+      </c>
+      <c r="I97" s="17">
+        <v>0</v>
+      </c>
+      <c r="J97" s="17">
+        <v>0</v>
+      </c>
+      <c r="K97" s="17">
+        <v>11</v>
+      </c>
+      <c r="L97" s="17">
+        <v>1</v>
+      </c>
+      <c r="M97" s="17">
+        <v>10</v>
+      </c>
+      <c r="N97" s="17">
+        <v>35</v>
+      </c>
+      <c r="O97" s="15">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="77"/>
+      <c r="B98" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C98" s="17">
+        <v>1774</v>
+      </c>
+      <c r="D98" s="17">
+        <v>1443</v>
+      </c>
+      <c r="E98" s="17">
+        <v>74</v>
+      </c>
+      <c r="F98" s="17">
+        <v>30</v>
+      </c>
+      <c r="G98" s="17">
+        <v>1</v>
+      </c>
+      <c r="H98" s="17">
+        <v>9</v>
+      </c>
+      <c r="I98" s="17">
+        <v>0</v>
+      </c>
+      <c r="J98" s="17">
+        <v>0</v>
+      </c>
+      <c r="K98" s="17">
+        <v>13</v>
+      </c>
+      <c r="L98" s="17">
+        <v>2</v>
+      </c>
+      <c r="M98" s="17">
+        <v>12</v>
+      </c>
+      <c r="N98" s="17">
+        <v>48</v>
+      </c>
+      <c r="O98" s="15">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="77"/>
+      <c r="B99" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="N4" s="61" t="s">
+      <c r="C99" s="17">
+        <v>0</v>
+      </c>
+      <c r="D99" s="17">
+        <v>0</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>0</v>
+      </c>
+      <c r="G99" s="17">
+        <v>0</v>
+      </c>
+      <c r="H99" s="17">
+        <v>0</v>
+      </c>
+      <c r="I99" s="17">
+        <v>0</v>
+      </c>
+      <c r="J99" s="17">
+        <v>0</v>
+      </c>
+      <c r="K99" s="17">
+        <v>0</v>
+      </c>
+      <c r="L99" s="17">
+        <v>0</v>
+      </c>
+      <c r="M99" s="17">
+        <v>0</v>
+      </c>
+      <c r="N99" s="17">
+        <v>0</v>
+      </c>
+      <c r="O99" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="78"/>
+      <c r="B100" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="O4" s="62" t="s">
-[...39 lines deleted...]
-      <c r="G6" s="45">
+      <c r="C100" s="18">
+        <v>13</v>
+      </c>
+      <c r="D100" s="18">
+        <v>10</v>
+      </c>
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="18">
+        <v>1</v>
+      </c>
+      <c r="G100" s="18">
+        <v>0</v>
+      </c>
+      <c r="H100" s="18">
+        <v>1</v>
+      </c>
+      <c r="I100" s="18">
+        <v>0</v>
+      </c>
+      <c r="J100" s="18">
+        <v>0</v>
+      </c>
+      <c r="K100" s="18">
+        <v>0</v>
+      </c>
+      <c r="L100" s="18">
+        <v>0</v>
+      </c>
+      <c r="M100" s="18">
+        <v>0</v>
+      </c>
+      <c r="N100" s="18">
+        <v>0</v>
+      </c>
+      <c r="O100" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="19">
+        <v>1789</v>
+      </c>
+      <c r="D101" s="19">
+        <v>1719</v>
+      </c>
+      <c r="E101" s="19">
+        <v>5</v>
+      </c>
+      <c r="F101" s="19">
+        <v>5</v>
+      </c>
+      <c r="G101" s="19">
+        <v>1</v>
+      </c>
+      <c r="H101" s="19">
+        <v>13</v>
+      </c>
+      <c r="I101" s="19">
+        <v>1</v>
+      </c>
+      <c r="J101" s="19">
+        <v>0</v>
+      </c>
+      <c r="K101" s="19">
+        <v>0</v>
+      </c>
+      <c r="L101" s="19">
+        <v>2</v>
+      </c>
+      <c r="M101" s="19">
+        <v>17</v>
+      </c>
+      <c r="N101" s="19">
+        <v>1</v>
+      </c>
+      <c r="O101" s="20">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" s="17">
+        <v>734</v>
+      </c>
+      <c r="D102" s="17">
+        <v>713</v>
+      </c>
+      <c r="E102" s="17">
+        <v>4</v>
+      </c>
+      <c r="F102" s="17">
+        <v>2</v>
+      </c>
+      <c r="G102" s="17">
+        <v>0</v>
+      </c>
+      <c r="H102" s="17">
+        <v>4</v>
+      </c>
+      <c r="I102" s="17">
+        <v>0</v>
+      </c>
+      <c r="J102" s="17">
+        <v>0</v>
+      </c>
+      <c r="K102" s="17">
+        <v>0</v>
+      </c>
+      <c r="L102" s="17">
+        <v>1</v>
+      </c>
+      <c r="M102" s="17">
+        <v>2</v>
+      </c>
+      <c r="N102" s="17">
+        <v>0</v>
+      </c>
+      <c r="O102" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="77"/>
+      <c r="B103" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C103" s="17">
+        <v>1053</v>
+      </c>
+      <c r="D103" s="17">
+        <v>1004</v>
+      </c>
+      <c r="E103" s="17">
+        <v>1</v>
+      </c>
+      <c r="F103" s="17">
+        <v>3</v>
+      </c>
+      <c r="G103" s="17">
+        <v>1</v>
+      </c>
+      <c r="H103" s="17">
+        <v>9</v>
+      </c>
+      <c r="I103" s="17">
+        <v>1</v>
+      </c>
+      <c r="J103" s="17">
+        <v>0</v>
+      </c>
+      <c r="K103" s="17">
+        <v>0</v>
+      </c>
+      <c r="L103" s="17">
+        <v>1</v>
+      </c>
+      <c r="M103" s="17">
+        <v>15</v>
+      </c>
+      <c r="N103" s="17">
+        <v>1</v>
+      </c>
+      <c r="O103" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="77"/>
+      <c r="B104" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C104" s="17">
+        <v>0</v>
+      </c>
+      <c r="D104" s="17">
+        <v>0</v>
+      </c>
+      <c r="E104" s="17">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>0</v>
+      </c>
+      <c r="H104" s="17">
+        <v>0</v>
+      </c>
+      <c r="I104" s="17">
+        <v>0</v>
+      </c>
+      <c r="J104" s="17">
+        <v>0</v>
+      </c>
+      <c r="K104" s="17">
+        <v>0</v>
+      </c>
+      <c r="L104" s="17">
+        <v>0</v>
+      </c>
+      <c r="M104" s="17">
+        <v>0</v>
+      </c>
+      <c r="N104" s="17">
+        <v>0</v>
+      </c>
+      <c r="O104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="78"/>
+      <c r="B105" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C105" s="18">
+        <v>2</v>
+      </c>
+      <c r="D105" s="18">
+        <v>2</v>
+      </c>
+      <c r="E105" s="18">
+        <v>0</v>
+      </c>
+      <c r="F105" s="18">
+        <v>0</v>
+      </c>
+      <c r="G105" s="18">
+        <v>0</v>
+      </c>
+      <c r="H105" s="18">
+        <v>0</v>
+      </c>
+      <c r="I105" s="18">
+        <v>0</v>
+      </c>
+      <c r="J105" s="18">
+        <v>0</v>
+      </c>
+      <c r="K105" s="18">
+        <v>0</v>
+      </c>
+      <c r="L105" s="18">
+        <v>0</v>
+      </c>
+      <c r="M105" s="18">
+        <v>0</v>
+      </c>
+      <c r="N105" s="18">
+        <v>0</v>
+      </c>
+      <c r="O105" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="19">
+        <v>1926</v>
+      </c>
+      <c r="D106" s="19">
+        <v>1783</v>
+      </c>
+      <c r="E106" s="19">
+        <v>2</v>
+      </c>
+      <c r="F106" s="19">
+        <v>0</v>
+      </c>
+      <c r="G106" s="19">
+        <v>0</v>
+      </c>
+      <c r="H106" s="19">
+        <v>7</v>
+      </c>
+      <c r="I106" s="19">
+        <v>0</v>
+      </c>
+      <c r="J106" s="19">
+        <v>0</v>
+      </c>
+      <c r="K106" s="19">
+        <v>16</v>
+      </c>
+      <c r="L106" s="19">
+        <v>11</v>
+      </c>
+      <c r="M106" s="19">
+        <v>19</v>
+      </c>
+      <c r="N106" s="19">
+        <v>2</v>
+      </c>
+      <c r="O106" s="20">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="17">
+        <v>766</v>
+      </c>
+      <c r="D107" s="17">
+        <v>712</v>
+      </c>
+      <c r="E107" s="17">
+        <v>1</v>
+      </c>
+      <c r="F107" s="17">
+        <v>0</v>
+      </c>
+      <c r="G107" s="17">
+        <v>0</v>
+      </c>
+      <c r="H107" s="17">
+        <v>4</v>
+      </c>
+      <c r="I107" s="17">
+        <v>0</v>
+      </c>
+      <c r="J107" s="17">
+        <v>0</v>
+      </c>
+      <c r="K107" s="17">
+        <v>4</v>
+      </c>
+      <c r="L107" s="17">
+        <v>3</v>
+      </c>
+      <c r="M107" s="17">
+        <v>6</v>
+      </c>
+      <c r="N107" s="17">
+        <v>2</v>
+      </c>
+      <c r="O107" s="15">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="77"/>
+      <c r="B108" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C108" s="17">
+        <v>1153</v>
+      </c>
+      <c r="D108" s="17">
+        <v>1064</v>
+      </c>
+      <c r="E108" s="17">
+        <v>1</v>
+      </c>
+      <c r="F108" s="17">
+        <v>0</v>
+      </c>
+      <c r="G108" s="17">
+        <v>0</v>
+      </c>
+      <c r="H108" s="17">
+        <v>3</v>
+      </c>
+      <c r="I108" s="17">
+        <v>0</v>
+      </c>
+      <c r="J108" s="17">
+        <v>0</v>
+      </c>
+      <c r="K108" s="17">
+        <v>12</v>
+      </c>
+      <c r="L108" s="17">
+        <v>8</v>
+      </c>
+      <c r="M108" s="17">
+        <v>13</v>
+      </c>
+      <c r="N108" s="17">
+        <v>0</v>
+      </c>
+      <c r="O108" s="15">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="77"/>
+      <c r="B109" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C109" s="17">
+        <v>0</v>
+      </c>
+      <c r="D109" s="17">
+        <v>0</v>
+      </c>
+      <c r="E109" s="17">
+        <v>0</v>
+      </c>
+      <c r="F109" s="17">
+        <v>0</v>
+      </c>
+      <c r="G109" s="17">
+        <v>0</v>
+      </c>
+      <c r="H109" s="17">
+        <v>0</v>
+      </c>
+      <c r="I109" s="17">
+        <v>0</v>
+      </c>
+      <c r="J109" s="17">
+        <v>0</v>
+      </c>
+      <c r="K109" s="17">
+        <v>0</v>
+      </c>
+      <c r="L109" s="17">
+        <v>0</v>
+      </c>
+      <c r="M109" s="17">
+        <v>0</v>
+      </c>
+      <c r="N109" s="17">
+        <v>0</v>
+      </c>
+      <c r="O109" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="78"/>
+      <c r="B110" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C110" s="18">
+        <v>7</v>
+      </c>
+      <c r="D110" s="18">
+        <v>7</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="18">
+        <v>0</v>
+      </c>
+      <c r="G110" s="18">
+        <v>0</v>
+      </c>
+      <c r="H110" s="18">
+        <v>0</v>
+      </c>
+      <c r="I110" s="18">
+        <v>0</v>
+      </c>
+      <c r="J110" s="18">
+        <v>0</v>
+      </c>
+      <c r="K110" s="18">
+        <v>0</v>
+      </c>
+      <c r="L110" s="18">
+        <v>0</v>
+      </c>
+      <c r="M110" s="18">
+        <v>0</v>
+      </c>
+      <c r="N110" s="18">
+        <v>0</v>
+      </c>
+      <c r="O110" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="19">
+        <v>154</v>
+      </c>
+      <c r="D111" s="19">
+        <v>153</v>
+      </c>
+      <c r="E111" s="19">
+        <v>0</v>
+      </c>
+      <c r="F111" s="19">
+        <v>0</v>
+      </c>
+      <c r="G111" s="19">
+        <v>0</v>
+      </c>
+      <c r="H111" s="19">
+        <v>0</v>
+      </c>
+      <c r="I111" s="19">
+        <v>0</v>
+      </c>
+      <c r="J111" s="19">
+        <v>0</v>
+      </c>
+      <c r="K111" s="19">
+        <v>0</v>
+      </c>
+      <c r="L111" s="19">
+        <v>1</v>
+      </c>
+      <c r="M111" s="19">
+        <v>0</v>
+      </c>
+      <c r="N111" s="19">
+        <v>0</v>
+      </c>
+      <c r="O111" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C112" s="17">
+        <v>46</v>
+      </c>
+      <c r="D112" s="17">
+        <v>46</v>
+      </c>
+      <c r="E112" s="17">
+        <v>0</v>
+      </c>
+      <c r="F112" s="17">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
+        <v>0</v>
+      </c>
+      <c r="H112" s="17">
+        <v>0</v>
+      </c>
+      <c r="I112" s="17">
+        <v>0</v>
+      </c>
+      <c r="J112" s="17">
+        <v>0</v>
+      </c>
+      <c r="K112" s="17">
+        <v>0</v>
+      </c>
+      <c r="L112" s="17">
+        <v>0</v>
+      </c>
+      <c r="M112" s="17">
+        <v>0</v>
+      </c>
+      <c r="N112" s="17">
+        <v>0</v>
+      </c>
+      <c r="O112" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="77"/>
+      <c r="B113" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" s="17">
+        <v>108</v>
+      </c>
+      <c r="D113" s="17">
+        <v>107</v>
+      </c>
+      <c r="E113" s="17">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+      <c r="G113" s="17">
+        <v>0</v>
+      </c>
+      <c r="H113" s="17">
+        <v>0</v>
+      </c>
+      <c r="I113" s="17">
+        <v>0</v>
+      </c>
+      <c r="J113" s="17">
+        <v>0</v>
+      </c>
+      <c r="K113" s="17">
+        <v>0</v>
+      </c>
+      <c r="L113" s="17">
+        <v>1</v>
+      </c>
+      <c r="M113" s="17">
+        <v>0</v>
+      </c>
+      <c r="N113" s="17">
+        <v>0</v>
+      </c>
+      <c r="O113" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="77"/>
+      <c r="B114" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C114" s="17">
+        <v>0</v>
+      </c>
+      <c r="D114" s="17">
+        <v>0</v>
+      </c>
+      <c r="E114" s="17">
+        <v>0</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0</v>
+      </c>
+      <c r="G114" s="17">
+        <v>0</v>
+      </c>
+      <c r="H114" s="17">
+        <v>0</v>
+      </c>
+      <c r="I114" s="17">
+        <v>0</v>
+      </c>
+      <c r="J114" s="17">
+        <v>0</v>
+      </c>
+      <c r="K114" s="17">
+        <v>0</v>
+      </c>
+      <c r="L114" s="17">
+        <v>0</v>
+      </c>
+      <c r="M114" s="17">
+        <v>0</v>
+      </c>
+      <c r="N114" s="17">
+        <v>0</v>
+      </c>
+      <c r="O114" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="78"/>
+      <c r="B115" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C115" s="18">
+        <v>0</v>
+      </c>
+      <c r="D115" s="18">
+        <v>0</v>
+      </c>
+      <c r="E115" s="18">
+        <v>0</v>
+      </c>
+      <c r="F115" s="18">
+        <v>0</v>
+      </c>
+      <c r="G115" s="18">
+        <v>0</v>
+      </c>
+      <c r="H115" s="18">
+        <v>0</v>
+      </c>
+      <c r="I115" s="18">
+        <v>0</v>
+      </c>
+      <c r="J115" s="18">
+        <v>0</v>
+      </c>
+      <c r="K115" s="18">
+        <v>0</v>
+      </c>
+      <c r="L115" s="18">
+        <v>0</v>
+      </c>
+      <c r="M115" s="18">
+        <v>0</v>
+      </c>
+      <c r="N115" s="18">
+        <v>0</v>
+      </c>
+      <c r="O115" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C116" s="19">
+        <v>22</v>
+      </c>
+      <c r="D116" s="19">
+        <v>19</v>
+      </c>
+      <c r="E116" s="19">
+        <v>0</v>
+      </c>
+      <c r="F116" s="19">
+        <v>2</v>
+      </c>
+      <c r="G116" s="19">
+        <v>0</v>
+      </c>
+      <c r="H116" s="19">
+        <v>0</v>
+      </c>
+      <c r="I116" s="19">
+        <v>0</v>
+      </c>
+      <c r="J116" s="19">
+        <v>0</v>
+      </c>
+      <c r="K116" s="19">
+        <v>1</v>
+      </c>
+      <c r="L116" s="19">
+        <v>0</v>
+      </c>
+      <c r="M116" s="19">
+        <v>0</v>
+      </c>
+      <c r="N116" s="19">
+        <v>0</v>
+      </c>
+      <c r="O116" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C117" s="17">
+        <v>15</v>
+      </c>
+      <c r="D117" s="17">
+        <v>13</v>
+      </c>
+      <c r="E117" s="17">
+        <v>0</v>
+      </c>
+      <c r="F117" s="17">
+        <v>2</v>
+      </c>
+      <c r="G117" s="17">
+        <v>0</v>
+      </c>
+      <c r="H117" s="17">
+        <v>0</v>
+      </c>
+      <c r="I117" s="17">
+        <v>0</v>
+      </c>
+      <c r="J117" s="17">
+        <v>0</v>
+      </c>
+      <c r="K117" s="17">
+        <v>0</v>
+      </c>
+      <c r="L117" s="17">
+        <v>0</v>
+      </c>
+      <c r="M117" s="17">
+        <v>0</v>
+      </c>
+      <c r="N117" s="17">
+        <v>0</v>
+      </c>
+      <c r="O117" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="77"/>
+      <c r="B118" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C118" s="17">
+        <v>7</v>
+      </c>
+      <c r="D118" s="17">
+        <v>6</v>
+      </c>
+      <c r="E118" s="17">
+        <v>0</v>
+      </c>
+      <c r="F118" s="17">
+        <v>0</v>
+      </c>
+      <c r="G118" s="17">
+        <v>0</v>
+      </c>
+      <c r="H118" s="17">
+        <v>0</v>
+      </c>
+      <c r="I118" s="17">
+        <v>0</v>
+      </c>
+      <c r="J118" s="17">
+        <v>0</v>
+      </c>
+      <c r="K118" s="17">
+        <v>1</v>
+      </c>
+      <c r="L118" s="17">
+        <v>0</v>
+      </c>
+      <c r="M118" s="17">
+        <v>0</v>
+      </c>
+      <c r="N118" s="17">
+        <v>0</v>
+      </c>
+      <c r="O118" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="77"/>
+      <c r="B119" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C119" s="17">
+        <v>0</v>
+      </c>
+      <c r="D119" s="17">
+        <v>0</v>
+      </c>
+      <c r="E119" s="17">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+      <c r="G119" s="17">
+        <v>0</v>
+      </c>
+      <c r="H119" s="17">
+        <v>0</v>
+      </c>
+      <c r="I119" s="17">
+        <v>0</v>
+      </c>
+      <c r="J119" s="17">
+        <v>0</v>
+      </c>
+      <c r="K119" s="17">
+        <v>0</v>
+      </c>
+      <c r="L119" s="17">
+        <v>0</v>
+      </c>
+      <c r="M119" s="17">
+        <v>0</v>
+      </c>
+      <c r="N119" s="17">
+        <v>0</v>
+      </c>
+      <c r="O119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="78"/>
+      <c r="B120" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C120" s="18">
+        <v>0</v>
+      </c>
+      <c r="D120" s="18">
+        <v>0</v>
+      </c>
+      <c r="E120" s="18">
+        <v>0</v>
+      </c>
+      <c r="F120" s="18">
+        <v>0</v>
+      </c>
+      <c r="G120" s="18">
+        <v>0</v>
+      </c>
+      <c r="H120" s="18">
+        <v>0</v>
+      </c>
+      <c r="I120" s="18">
+        <v>0</v>
+      </c>
+      <c r="J120" s="18">
+        <v>0</v>
+      </c>
+      <c r="K120" s="18">
+        <v>0</v>
+      </c>
+      <c r="L120" s="18">
+        <v>0</v>
+      </c>
+      <c r="M120" s="18">
+        <v>0</v>
+      </c>
+      <c r="N120" s="18">
+        <v>0</v>
+      </c>
+      <c r="O120" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B121" s="7"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
+      <c r="F121" s="7"/>
+      <c r="G121" s="7"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
+      <c r="J121" s="7"/>
+      <c r="K121" s="7"/>
+      <c r="L121" s="7"/>
+      <c r="M121" s="7"/>
+      <c r="N121" s="7"/>
+      <c r="O121" s="7"/>
+    </row>
+    <row r="122" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="123" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AM124" s="9"/>
+    </row>
+    <row r="125" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="27" t="s">
         <v>95</v>
-      </c>
-[...5280 lines deleted...]
-        <v>85</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A102:A105"/>
     <mergeCell ref="A107:A110"/>
     <mergeCell ref="A112:A115"/>
     <mergeCell ref="A117:A120"/>
     <mergeCell ref="A72:A75"/>
     <mergeCell ref="A77:A80"/>
     <mergeCell ref="A82:A85"/>
     <mergeCell ref="A87:A90"/>
     <mergeCell ref="A92:A95"/>
     <mergeCell ref="A97:A100"/>
     <mergeCell ref="A67:A70"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A37:A40"/>
     <mergeCell ref="A42:A45"/>
     <mergeCell ref="A47:A50"/>
     <mergeCell ref="A52:A55"/>
     <mergeCell ref="A57:A60"/>
     <mergeCell ref="A62:A65"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:O3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14EB1D0B-24BD-43BD-AECD-B0E5F81F7DB5}">
-  <dimension ref="A1:AP128"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8FD1ECA-94D1-483F-8480-FC6F7FAA95C8}">
+  <dimension ref="A1:AP125"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="10" topLeftCell="C11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="10" topLeftCell="C50" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
-      <selection pane="bottomRight" activeCell="C6" sqref="C6:O6"/>
+      <selection pane="bottomRight" activeCell="D62" sqref="D62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="6" width="18.5" customWidth="1"/>
     <col min="7" max="7" width="20.1640625" customWidth="1"/>
     <col min="8" max="15" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22.7" customHeight="1">
+    <row r="1" spans="1:16" ht="22.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="C2" s="55" t="str">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="47" t="str">
         <f>IF(C6=SUM(C11,C16,C21,C26,C31,C36,C41,C46,C51,C56,C61,C66,C71,C76,C81,C86,C91,C96,C101,C106,C111,C116),"","*")</f>
         <v/>
       </c>
-      <c r="D2" s="55" t="str">
+      <c r="D2" s="47" t="str">
         <f>IF(D6=SUM(D11,D16,D21,D26,D31,D36,D41,D46,D51,D56,D61,D66,D71,D76,D81,D86,D91,D96,D101,D106,D111,D116),"","*")</f>
         <v/>
       </c>
-      <c r="E2" s="55"/>
-      <c r="F2" s="55" t="str">
+      <c r="E2" s="47"/>
+      <c r="F2" s="47" t="str">
         <f>IF(F6=SUM(F11,F16,F21,F26,F31,F36,F41,F46,F51,F56,F61,F66,F71,F76,F81,F86,F91,F96,F101,F106,F111,F116),"","*")</f>
         <v/>
       </c>
-      <c r="G2" s="55" t="str">
+      <c r="G2" s="47" t="str">
         <f>IF(G6=SUM(G11,G16,G21,G26,G31,G36,G41,G46,G51,G56,G61,G66,G71,G76,G81,G86,G91,G96,G101,G106,G111,G116),"","*")</f>
         <v/>
       </c>
-      <c r="H2" s="55" t="str">
+      <c r="H2" s="47" t="str">
         <f>IF(H6=SUM(H11,H16,H21,H26,H31,H36,H41,H46,H51,H56,H61,H66,H71,H76,H81,H86,H91,H96,H101,H106,H111,H116),"","*")</f>
         <v/>
       </c>
-      <c r="I2" s="55" t="str">
+      <c r="I2" s="47" t="str">
         <f>IF(I6=SUM(I11,I16,I21,I26,I31,I36,I41,I46,I51,I56,I61,I66,I71,I76,I81,I86,I91,I96,I101,I106,I111,I116),"","*")</f>
         <v/>
       </c>
-      <c r="J2" s="55"/>
-[...1 lines deleted...]
-      <c r="L2" s="55" t="str">
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47" t="str">
         <f>IF(L6=SUM(L11,L16,L21,L26,L31,L36,L41,L46,L51,L56,L61,L66,L71,L76,L81,L86,L91,L96,L101,L106,L111,L116),"","*")</f>
         <v/>
       </c>
-      <c r="M2" s="55" t="str">
+      <c r="M2" s="47" t="str">
         <f>IF(M6=SUM(M11,M16,M21,M26,M31,M36,M41,M46,M51,M56,M61,M66,M71,M76,M81,M86,M91,M96,M101,M106,M111,M116),"","*")</f>
         <v/>
       </c>
-      <c r="N2" s="55" t="str">
+      <c r="N2" s="47" t="str">
         <f>IF(N6=SUM(N11,N16,N21,N26,N31,N36,N41,N46,N51,N56,N61,N66,N71,N76,N81,N86,N91,N96,N101,N106,N111,N116),"","*")</f>
         <v/>
       </c>
-      <c r="O2" s="55" t="str">
+      <c r="O2" s="47" t="str">
         <f>IF(O6=SUM(O11,O16,O21,O26,O31,O36,O41,O46,O51,O56,O61,O66,O71,O76,O81,O86,O91,O96,O101,O106,O111,O116),"","*")</f>
         <v/>
       </c>
     </row>
-    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="72"/>
-      <c r="C3" s="77" t="s">
+      <c r="B3" s="62"/>
+      <c r="C3" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="D3" s="78"/>
-[...15 lines deleted...]
-      <c r="C4" s="59" t="s">
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="61" t="s">
+      <c r="D4" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G4" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="E4" s="79" t="s">
+      <c r="I4" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="N4" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="O4" s="60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="39">
+        <v>322316</v>
+      </c>
+      <c r="D6" s="39">
+        <v>279166</v>
+      </c>
+      <c r="E6" s="39">
+        <v>16668</v>
+      </c>
+      <c r="F6" s="39">
+        <v>840</v>
+      </c>
+      <c r="G6" s="39">
+        <v>95</v>
+      </c>
+      <c r="H6" s="39">
+        <v>1392</v>
+      </c>
+      <c r="I6" s="39">
+        <v>104</v>
+      </c>
+      <c r="J6" s="39">
+        <v>0</v>
+      </c>
+      <c r="K6" s="39">
+        <v>991</v>
+      </c>
+      <c r="L6" s="39">
+        <v>831</v>
+      </c>
+      <c r="M6" s="39">
+        <v>1824</v>
+      </c>
+      <c r="N6" s="39">
+        <v>5193</v>
+      </c>
+      <c r="O6" s="40">
+        <v>15212</v>
+      </c>
+      <c r="P6" s="25"/>
+    </row>
+    <row r="7" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="C7" s="42">
+        <v>123413</v>
+      </c>
+      <c r="D7" s="42">
+        <v>107202</v>
+      </c>
+      <c r="E7" s="42">
+        <v>5814</v>
+      </c>
+      <c r="F7" s="42">
+        <v>506</v>
+      </c>
+      <c r="G7" s="42">
+        <v>22</v>
+      </c>
+      <c r="H7" s="42">
+        <v>514</v>
+      </c>
+      <c r="I7" s="42">
+        <v>35</v>
+      </c>
+      <c r="J7" s="42">
+        <v>0</v>
+      </c>
+      <c r="K7" s="42">
+        <v>398</v>
+      </c>
+      <c r="L7" s="42">
+        <v>280</v>
+      </c>
+      <c r="M7" s="42">
+        <v>752</v>
+      </c>
+      <c r="N7" s="42">
+        <v>1890</v>
+      </c>
+      <c r="O7" s="43">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="66"/>
+      <c r="B8" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C8" s="42">
+        <v>198235</v>
+      </c>
+      <c r="D8" s="42">
+        <v>171374</v>
+      </c>
+      <c r="E8" s="42">
+        <v>10812</v>
+      </c>
+      <c r="F8" s="42">
+        <v>327</v>
+      </c>
+      <c r="G8" s="42">
+        <v>73</v>
+      </c>
+      <c r="H8" s="42">
+        <v>878</v>
+      </c>
+      <c r="I8" s="42">
+        <v>69</v>
+      </c>
+      <c r="J8" s="42">
+        <v>0</v>
+      </c>
+      <c r="K8" s="42">
+        <v>592</v>
+      </c>
+      <c r="L8" s="42">
+        <v>551</v>
+      </c>
+      <c r="M8" s="42">
+        <v>1070</v>
+      </c>
+      <c r="N8" s="42">
+        <v>3301</v>
+      </c>
+      <c r="O8" s="43">
+        <v>9188</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="66"/>
+      <c r="B9" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C9" s="42">
+        <v>0</v>
+      </c>
+      <c r="D9" s="42">
+        <v>0</v>
+      </c>
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="42">
+        <v>0</v>
+      </c>
+      <c r="I9" s="42">
+        <v>0</v>
+      </c>
+      <c r="J9" s="42">
+        <v>0</v>
+      </c>
+      <c r="K9" s="42">
+        <v>0</v>
+      </c>
+      <c r="L9" s="42">
+        <v>0</v>
+      </c>
+      <c r="M9" s="42">
+        <v>0</v>
+      </c>
+      <c r="N9" s="42">
+        <v>0</v>
+      </c>
+      <c r="O9" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="67"/>
+      <c r="B10" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="42">
+        <v>668</v>
+      </c>
+      <c r="D10" s="42">
+        <v>590</v>
+      </c>
+      <c r="E10" s="42">
+        <v>42</v>
+      </c>
+      <c r="F10" s="42">
+        <v>7</v>
+      </c>
+      <c r="G10" s="42">
+        <v>0</v>
+      </c>
+      <c r="H10" s="42">
+        <v>0</v>
+      </c>
+      <c r="I10" s="42">
+        <v>0</v>
+      </c>
+      <c r="J10" s="42">
+        <v>0</v>
+      </c>
+      <c r="K10" s="42">
+        <v>1</v>
+      </c>
+      <c r="L10" s="42">
+        <v>0</v>
+      </c>
+      <c r="M10" s="42">
+        <v>2</v>
+      </c>
+      <c r="N10" s="42">
+        <v>2</v>
+      </c>
+      <c r="O10" s="43">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="31">
+        <v>62193</v>
+      </c>
+      <c r="D11" s="31">
+        <v>52731</v>
+      </c>
+      <c r="E11" s="31">
+        <v>3345</v>
+      </c>
+      <c r="F11" s="31">
+        <v>42</v>
+      </c>
+      <c r="G11" s="31">
+        <v>18</v>
+      </c>
+      <c r="H11" s="31">
+        <v>333</v>
+      </c>
+      <c r="I11" s="31">
+        <v>11</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>120</v>
+      </c>
+      <c r="L11" s="31">
+        <v>104</v>
+      </c>
+      <c r="M11" s="31">
+        <v>48</v>
+      </c>
+      <c r="N11" s="31">
+        <v>1666</v>
+      </c>
+      <c r="O11" s="21">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="17">
+        <v>20724</v>
+      </c>
+      <c r="D12" s="17">
+        <v>17610</v>
+      </c>
+      <c r="E12" s="17">
+        <v>1136</v>
+      </c>
+      <c r="F12" s="17">
+        <v>8</v>
+      </c>
+      <c r="G12" s="17">
+        <v>3</v>
+      </c>
+      <c r="H12" s="17">
+        <v>103</v>
+      </c>
+      <c r="I12" s="17">
+        <v>1</v>
+      </c>
+      <c r="J12" s="17">
+        <v>0</v>
+      </c>
+      <c r="K12" s="17">
+        <v>34</v>
+      </c>
+      <c r="L12" s="17">
+        <v>39</v>
+      </c>
+      <c r="M12" s="17">
+        <v>19</v>
+      </c>
+      <c r="N12" s="17">
+        <v>587</v>
+      </c>
+      <c r="O12" s="15">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="79"/>
+      <c r="B13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="17">
+        <v>41407</v>
+      </c>
+      <c r="D13" s="17">
+        <v>35065</v>
+      </c>
+      <c r="E13" s="17">
+        <v>2205</v>
+      </c>
+      <c r="F13" s="17">
+        <v>34</v>
+      </c>
+      <c r="G13" s="17">
+        <v>15</v>
+      </c>
+      <c r="H13" s="17">
+        <v>230</v>
+      </c>
+      <c r="I13" s="17">
+        <v>10</v>
+      </c>
+      <c r="J13" s="17">
+        <v>0</v>
+      </c>
+      <c r="K13" s="17">
+        <v>86</v>
+      </c>
+      <c r="L13" s="17">
+        <v>65</v>
+      </c>
+      <c r="M13" s="17">
+        <v>29</v>
+      </c>
+      <c r="N13" s="17">
+        <v>1078</v>
+      </c>
+      <c r="O13" s="15">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="17">
+        <v>0</v>
+      </c>
+      <c r="D14" s="17">
+        <v>0</v>
+      </c>
+      <c r="E14" s="17">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>0</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="17">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
+        <v>0</v>
+      </c>
+      <c r="M14" s="17">
+        <v>0</v>
+      </c>
+      <c r="N14" s="17">
+        <v>0</v>
+      </c>
+      <c r="O14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
+      <c r="B15" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="18">
+        <v>62</v>
+      </c>
+      <c r="D15" s="18">
+        <v>56</v>
+      </c>
+      <c r="E15" s="18">
+        <v>4</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
+        <v>0</v>
+      </c>
+      <c r="I15" s="18">
+        <v>0</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="18">
+        <v>0</v>
+      </c>
+      <c r="M15" s="18">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18">
+        <v>1</v>
+      </c>
+      <c r="O15" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="19">
+        <v>42818</v>
+      </c>
+      <c r="D16" s="19">
+        <v>33622</v>
+      </c>
+      <c r="E16" s="19">
+        <v>3212</v>
+      </c>
+      <c r="F16" s="19">
+        <v>16</v>
+      </c>
+      <c r="G16" s="19">
+        <v>15</v>
+      </c>
+      <c r="H16" s="19">
+        <v>131</v>
+      </c>
+      <c r="I16" s="19">
+        <v>13</v>
+      </c>
+      <c r="J16" s="19">
+        <v>0</v>
+      </c>
+      <c r="K16" s="19">
+        <v>277</v>
+      </c>
+      <c r="L16" s="19">
+        <v>138</v>
+      </c>
+      <c r="M16" s="19">
+        <v>48</v>
+      </c>
+      <c r="N16" s="19">
+        <v>1643</v>
+      </c>
+      <c r="O16" s="20">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="17">
+        <v>14875</v>
+      </c>
+      <c r="D17" s="17">
+        <v>11844</v>
+      </c>
+      <c r="E17" s="17">
+        <v>997</v>
+      </c>
+      <c r="F17" s="17">
+        <v>8</v>
+      </c>
+      <c r="G17" s="17">
+        <v>4</v>
+      </c>
+      <c r="H17" s="17">
+        <v>46</v>
+      </c>
+      <c r="I17" s="17">
+        <v>1</v>
+      </c>
+      <c r="J17" s="17">
+        <v>0</v>
+      </c>
+      <c r="K17" s="17">
+        <v>81</v>
+      </c>
+      <c r="L17" s="17">
+        <v>45</v>
+      </c>
+      <c r="M17" s="17">
+        <v>22</v>
+      </c>
+      <c r="N17" s="17">
+        <v>547</v>
+      </c>
+      <c r="O17" s="15">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="77"/>
+      <c r="B18" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="17">
+        <v>27890</v>
+      </c>
+      <c r="D18" s="17">
+        <v>21753</v>
+      </c>
+      <c r="E18" s="17">
+        <v>2204</v>
+      </c>
+      <c r="F18" s="17">
+        <v>8</v>
+      </c>
+      <c r="G18" s="17">
+        <v>11</v>
+      </c>
+      <c r="H18" s="17">
+        <v>85</v>
+      </c>
+      <c r="I18" s="17">
+        <v>12</v>
+      </c>
+      <c r="J18" s="17">
+        <v>0</v>
+      </c>
+      <c r="K18" s="17">
+        <v>196</v>
+      </c>
+      <c r="L18" s="17">
+        <v>93</v>
+      </c>
+      <c r="M18" s="17">
+        <v>26</v>
+      </c>
+      <c r="N18" s="17">
+        <v>1096</v>
+      </c>
+      <c r="O18" s="15">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="77"/>
+      <c r="B19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="17">
+        <v>0</v>
+      </c>
+      <c r="D19" s="17">
+        <v>0</v>
+      </c>
+      <c r="E19" s="17">
+        <v>0</v>
+      </c>
+      <c r="F19" s="17">
+        <v>0</v>
+      </c>
+      <c r="G19" s="17">
+        <v>0</v>
+      </c>
+      <c r="H19" s="17">
+        <v>0</v>
+      </c>
+      <c r="I19" s="17">
+        <v>0</v>
+      </c>
+      <c r="J19" s="17">
+        <v>0</v>
+      </c>
+      <c r="K19" s="17">
+        <v>0</v>
+      </c>
+      <c r="L19" s="17">
+        <v>0</v>
+      </c>
+      <c r="M19" s="17">
+        <v>0</v>
+      </c>
+      <c r="N19" s="17">
+        <v>0</v>
+      </c>
+      <c r="O19" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="78"/>
+      <c r="B20" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="18">
+        <v>53</v>
+      </c>
+      <c r="D20" s="18">
+        <v>25</v>
+      </c>
+      <c r="E20" s="18">
+        <v>11</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="19">
+        <v>28506</v>
+      </c>
+      <c r="D21" s="19">
+        <v>26678</v>
+      </c>
+      <c r="E21" s="19">
+        <v>182</v>
+      </c>
+      <c r="F21" s="19">
+        <v>28</v>
+      </c>
+      <c r="G21" s="19">
+        <v>4</v>
+      </c>
+      <c r="H21" s="19">
+        <v>138</v>
+      </c>
+      <c r="I21" s="19">
+        <v>8</v>
+      </c>
+      <c r="J21" s="19">
+        <v>0</v>
+      </c>
+      <c r="K21" s="19">
+        <v>25</v>
+      </c>
+      <c r="L21" s="19">
+        <v>143</v>
+      </c>
+      <c r="M21" s="19">
+        <v>208</v>
+      </c>
+      <c r="N21" s="19">
+        <v>195</v>
+      </c>
+      <c r="O21" s="20">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="17">
+        <v>11069</v>
+      </c>
+      <c r="D22" s="17">
+        <v>10315</v>
+      </c>
+      <c r="E22" s="17">
+        <v>106</v>
+      </c>
+      <c r="F22" s="17">
+        <v>10</v>
+      </c>
+      <c r="G22" s="17">
+        <v>3</v>
+      </c>
+      <c r="H22" s="17">
+        <v>52</v>
+      </c>
+      <c r="I22" s="17">
+        <v>3</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0</v>
+      </c>
+      <c r="K22" s="17">
+        <v>10</v>
+      </c>
+      <c r="L22" s="17">
+        <v>42</v>
+      </c>
+      <c r="M22" s="17">
+        <v>81</v>
+      </c>
+      <c r="N22" s="17">
+        <v>88</v>
+      </c>
+      <c r="O22" s="15">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="77"/>
+      <c r="B23" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="17">
+        <v>17415</v>
+      </c>
+      <c r="D23" s="17">
+        <v>16341</v>
+      </c>
+      <c r="E23" s="17">
+        <v>76</v>
+      </c>
+      <c r="F23" s="17">
+        <v>18</v>
+      </c>
+      <c r="G23" s="17">
+        <v>1</v>
+      </c>
+      <c r="H23" s="17">
+        <v>86</v>
+      </c>
+      <c r="I23" s="17">
+        <v>5</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0</v>
+      </c>
+      <c r="K23" s="17">
+        <v>15</v>
+      </c>
+      <c r="L23" s="17">
+        <v>101</v>
+      </c>
+      <c r="M23" s="17">
+        <v>127</v>
+      </c>
+      <c r="N23" s="17">
+        <v>107</v>
+      </c>
+      <c r="O23" s="15">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="77"/>
+      <c r="B24" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="17">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <v>0</v>
+      </c>
+      <c r="F24" s="17">
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
+        <v>0</v>
+      </c>
+      <c r="H24" s="17">
+        <v>0</v>
+      </c>
+      <c r="I24" s="17">
+        <v>0</v>
+      </c>
+      <c r="J24" s="17">
+        <v>0</v>
+      </c>
+      <c r="K24" s="17">
+        <v>0</v>
+      </c>
+      <c r="L24" s="17">
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <v>0</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="78"/>
+      <c r="B25" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="18">
+        <v>22</v>
+      </c>
+      <c r="D25" s="18">
+        <v>22</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="18">
+        <v>0</v>
+      </c>
+      <c r="I25" s="18">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
+        <v>0</v>
+      </c>
+      <c r="M25" s="18">
+        <v>0</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="19">
+        <v>30664</v>
+      </c>
+      <c r="D26" s="19">
+        <v>29472</v>
+      </c>
+      <c r="E26" s="19">
+        <v>149</v>
+      </c>
+      <c r="F26" s="19">
+        <v>128</v>
+      </c>
+      <c r="G26" s="19">
+        <v>6</v>
+      </c>
+      <c r="H26" s="19">
+        <v>158</v>
+      </c>
+      <c r="I26" s="19">
+        <v>10</v>
+      </c>
+      <c r="J26" s="19">
+        <v>0</v>
+      </c>
+      <c r="K26" s="19">
+        <v>19</v>
+      </c>
+      <c r="L26" s="19">
+        <v>31</v>
+      </c>
+      <c r="M26" s="19">
+        <v>43</v>
+      </c>
+      <c r="N26" s="19">
+        <v>60</v>
+      </c>
+      <c r="O26" s="20">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="17">
+        <v>11865</v>
+      </c>
+      <c r="D27" s="17">
+        <v>11405</v>
+      </c>
+      <c r="E27" s="17">
+        <v>57</v>
+      </c>
+      <c r="F27" s="17">
+        <v>71</v>
+      </c>
+      <c r="G27" s="17">
+        <v>2</v>
+      </c>
+      <c r="H27" s="17">
+        <v>63</v>
+      </c>
+      <c r="I27" s="17">
+        <v>0</v>
+      </c>
+      <c r="J27" s="17">
+        <v>0</v>
+      </c>
+      <c r="K27" s="17">
+        <v>7</v>
+      </c>
+      <c r="L27" s="17">
+        <v>12</v>
+      </c>
+      <c r="M27" s="17">
+        <v>12</v>
+      </c>
+      <c r="N27" s="17">
+        <v>16</v>
+      </c>
+      <c r="O27" s="15">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="77"/>
+      <c r="B28" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="17">
+        <v>18743</v>
+      </c>
+      <c r="D28" s="17">
+        <v>18013</v>
+      </c>
+      <c r="E28" s="17">
+        <v>91</v>
+      </c>
+      <c r="F28" s="17">
+        <v>57</v>
+      </c>
+      <c r="G28" s="17">
+        <v>4</v>
+      </c>
+      <c r="H28" s="17">
+        <v>95</v>
+      </c>
+      <c r="I28" s="17">
+        <v>10</v>
+      </c>
+      <c r="J28" s="17">
+        <v>0</v>
+      </c>
+      <c r="K28" s="17">
+        <v>12</v>
+      </c>
+      <c r="L28" s="17">
+        <v>19</v>
+      </c>
+      <c r="M28" s="17">
+        <v>31</v>
+      </c>
+      <c r="N28" s="17">
+        <v>44</v>
+      </c>
+      <c r="O28" s="15">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30"/>
+      <c r="B30" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="18">
+        <v>56</v>
+      </c>
+      <c r="D30" s="18">
+        <v>54</v>
+      </c>
+      <c r="E30" s="18">
+        <v>1</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
+        <v>0</v>
+      </c>
+      <c r="H30" s="18">
+        <v>0</v>
+      </c>
+      <c r="I30" s="18">
+        <v>0</v>
+      </c>
+      <c r="J30" s="18">
+        <v>0</v>
+      </c>
+      <c r="K30" s="18">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="18">
+        <v>0</v>
+      </c>
+      <c r="N30" s="18">
+        <v>0</v>
+      </c>
+      <c r="O30" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="19">
+        <v>23772</v>
+      </c>
+      <c r="D31" s="19">
+        <v>21958</v>
+      </c>
+      <c r="E31" s="19">
+        <v>372</v>
+      </c>
+      <c r="F31" s="19">
+        <v>181</v>
+      </c>
+      <c r="G31" s="19">
+        <v>9</v>
+      </c>
+      <c r="H31" s="19">
+        <v>59</v>
+      </c>
+      <c r="I31" s="19">
+        <v>3</v>
+      </c>
+      <c r="J31" s="19">
+        <v>0</v>
+      </c>
+      <c r="K31" s="19">
+        <v>40</v>
+      </c>
+      <c r="L31" s="19">
+        <v>41</v>
+      </c>
+      <c r="M31" s="19">
+        <v>84</v>
+      </c>
+      <c r="N31" s="19">
+        <v>110</v>
+      </c>
+      <c r="O31" s="20">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="17">
+        <v>8975</v>
+      </c>
+      <c r="D32" s="17">
+        <v>8149</v>
+      </c>
+      <c r="E32" s="17">
+        <v>119</v>
+      </c>
+      <c r="F32" s="17">
+        <v>128</v>
+      </c>
+      <c r="G32" s="17">
+        <v>1</v>
+      </c>
+      <c r="H32" s="17">
+        <v>28</v>
+      </c>
+      <c r="I32" s="17">
+        <v>0</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17">
+        <v>18</v>
+      </c>
+      <c r="L32" s="17">
+        <v>14</v>
+      </c>
+      <c r="M32" s="17">
+        <v>17</v>
+      </c>
+      <c r="N32" s="17">
+        <v>57</v>
+      </c>
+      <c r="O32" s="15">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="77"/>
+      <c r="B33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="17">
+        <v>14678</v>
+      </c>
+      <c r="D33" s="17">
+        <v>13692</v>
+      </c>
+      <c r="E33" s="17">
+        <v>253</v>
+      </c>
+      <c r="F33" s="17">
+        <v>51</v>
+      </c>
+      <c r="G33" s="17">
+        <v>8</v>
+      </c>
+      <c r="H33" s="17">
+        <v>31</v>
+      </c>
+      <c r="I33" s="17">
+        <v>3</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0</v>
+      </c>
+      <c r="K33" s="17">
+        <v>22</v>
+      </c>
+      <c r="L33" s="17">
+        <v>27</v>
+      </c>
+      <c r="M33" s="17">
+        <v>67</v>
+      </c>
+      <c r="N33" s="17">
+        <v>53</v>
+      </c>
+      <c r="O33" s="15">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="77"/>
+      <c r="B34" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="17">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17">
+        <v>0</v>
+      </c>
+      <c r="F34" s="17">
+        <v>0</v>
+      </c>
+      <c r="G34" s="17">
+        <v>0</v>
+      </c>
+      <c r="H34" s="17">
+        <v>0</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0</v>
+      </c>
+      <c r="J34" s="17">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17">
+        <v>0</v>
+      </c>
+      <c r="L34" s="17">
+        <v>0</v>
+      </c>
+      <c r="M34" s="17">
+        <v>0</v>
+      </c>
+      <c r="N34" s="17">
+        <v>0</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="78"/>
+      <c r="B35" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="18">
+        <v>119</v>
+      </c>
+      <c r="D35" s="18">
+        <v>117</v>
+      </c>
+      <c r="E35" s="18">
+        <v>0</v>
+      </c>
+      <c r="F35" s="18">
+        <v>2</v>
+      </c>
+      <c r="G35" s="18">
+        <v>0</v>
+      </c>
+      <c r="H35" s="18">
+        <v>0</v>
+      </c>
+      <c r="I35" s="18">
+        <v>0</v>
+      </c>
+      <c r="J35" s="18">
+        <v>0</v>
+      </c>
+      <c r="K35" s="18">
+        <v>0</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="18">
+        <v>0</v>
+      </c>
+      <c r="N35" s="18">
+        <v>0</v>
+      </c>
+      <c r="O35" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="19">
+        <v>55304</v>
+      </c>
+      <c r="D36" s="19">
+        <v>44501</v>
+      </c>
+      <c r="E36" s="19">
+        <v>7530</v>
+      </c>
+      <c r="F36" s="19">
+        <v>111</v>
+      </c>
+      <c r="G36" s="19">
+        <v>11</v>
+      </c>
+      <c r="H36" s="19">
+        <v>139</v>
+      </c>
+      <c r="I36" s="19">
+        <v>29</v>
+      </c>
+      <c r="J36" s="19">
+        <v>0</v>
+      </c>
+      <c r="K36" s="19">
+        <v>140</v>
+      </c>
+      <c r="L36" s="19">
+        <v>98</v>
+      </c>
+      <c r="M36" s="19">
+        <v>358</v>
+      </c>
+      <c r="N36" s="19">
+        <v>394</v>
+      </c>
+      <c r="O36" s="20">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="17">
+        <v>22365</v>
+      </c>
+      <c r="D37" s="17">
+        <v>18178</v>
+      </c>
+      <c r="E37" s="17">
+        <v>2682</v>
+      </c>
+      <c r="F37" s="17">
+        <v>69</v>
+      </c>
+      <c r="G37" s="17">
+        <v>1</v>
+      </c>
+      <c r="H37" s="17">
+        <v>53</v>
+      </c>
+      <c r="I37" s="17">
+        <v>16</v>
+      </c>
+      <c r="J37" s="17">
+        <v>0</v>
+      </c>
+      <c r="K37" s="17">
+        <v>66</v>
+      </c>
+      <c r="L37" s="17">
+        <v>35</v>
+      </c>
+      <c r="M37" s="17">
+        <v>150</v>
+      </c>
+      <c r="N37" s="17">
+        <v>154</v>
+      </c>
+      <c r="O37" s="15">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="77"/>
+      <c r="B38" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="17">
+        <v>32781</v>
+      </c>
+      <c r="D38" s="17">
+        <v>26195</v>
+      </c>
+      <c r="E38" s="17">
+        <v>4825</v>
+      </c>
+      <c r="F38" s="17">
+        <v>41</v>
+      </c>
+      <c r="G38" s="17">
+        <v>10</v>
+      </c>
+      <c r="H38" s="17">
+        <v>86</v>
+      </c>
+      <c r="I38" s="17">
+        <v>13</v>
+      </c>
+      <c r="J38" s="17">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17">
+        <v>73</v>
+      </c>
+      <c r="L38" s="17">
+        <v>63</v>
+      </c>
+      <c r="M38" s="17">
+        <v>206</v>
+      </c>
+      <c r="N38" s="17">
+        <v>239</v>
+      </c>
+      <c r="O38" s="15">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="77"/>
+      <c r="B39" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="17">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="17">
+        <v>0</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0</v>
+      </c>
+      <c r="L39" s="17">
+        <v>0</v>
+      </c>
+      <c r="M39" s="17">
+        <v>0</v>
+      </c>
+      <c r="N39" s="17">
+        <v>0</v>
+      </c>
+      <c r="O39" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="78"/>
+      <c r="B40" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="18">
+        <v>158</v>
+      </c>
+      <c r="D40" s="18">
+        <v>128</v>
+      </c>
+      <c r="E40" s="18">
+        <v>23</v>
+      </c>
+      <c r="F40" s="18">
+        <v>1</v>
+      </c>
+      <c r="G40" s="18">
+        <v>0</v>
+      </c>
+      <c r="H40" s="18">
+        <v>0</v>
+      </c>
+      <c r="I40" s="18">
+        <v>0</v>
+      </c>
+      <c r="J40" s="18">
+        <v>0</v>
+      </c>
+      <c r="K40" s="18">
+        <v>1</v>
+      </c>
+      <c r="L40" s="18">
+        <v>0</v>
+      </c>
+      <c r="M40" s="18">
+        <v>2</v>
+      </c>
+      <c r="N40" s="18">
+        <v>1</v>
+      </c>
+      <c r="O40" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="19">
+        <v>2789</v>
+      </c>
+      <c r="D41" s="19">
+        <v>2574</v>
+      </c>
+      <c r="E41" s="19">
+        <v>30</v>
+      </c>
+      <c r="F41" s="19">
+        <v>6</v>
+      </c>
+      <c r="G41" s="19">
+        <v>2</v>
+      </c>
+      <c r="H41" s="19">
+        <v>20</v>
+      </c>
+      <c r="I41" s="19">
+        <v>2</v>
+      </c>
+      <c r="J41" s="19">
+        <v>0</v>
+      </c>
+      <c r="K41" s="19">
+        <v>4</v>
+      </c>
+      <c r="L41" s="19">
+        <v>18</v>
+      </c>
+      <c r="M41" s="19">
+        <v>12</v>
+      </c>
+      <c r="N41" s="19">
+        <v>42</v>
+      </c>
+      <c r="O41" s="20">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="17">
+        <v>1130</v>
+      </c>
+      <c r="D42" s="17">
+        <v>1051</v>
+      </c>
+      <c r="E42" s="17">
+        <v>4</v>
+      </c>
+      <c r="F42" s="17">
+        <v>6</v>
+      </c>
+      <c r="G42" s="17">
+        <v>0</v>
+      </c>
+      <c r="H42" s="17">
+        <v>4</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0</v>
+      </c>
+      <c r="J42" s="17">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17">
+        <v>0</v>
+      </c>
+      <c r="L42" s="17">
+        <v>1</v>
+      </c>
+      <c r="M42" s="17">
+        <v>0</v>
+      </c>
+      <c r="N42" s="17">
+        <v>16</v>
+      </c>
+      <c r="O42" s="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="77"/>
+      <c r="B43" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="17">
+        <v>1618</v>
+      </c>
+      <c r="D43" s="17">
+        <v>1483</v>
+      </c>
+      <c r="E43" s="17">
+        <v>25</v>
+      </c>
+      <c r="F43" s="17">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17">
+        <v>2</v>
+      </c>
+      <c r="H43" s="17">
+        <v>16</v>
+      </c>
+      <c r="I43" s="17">
+        <v>2</v>
+      </c>
+      <c r="J43" s="17">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17">
+        <v>4</v>
+      </c>
+      <c r="L43" s="17">
+        <v>17</v>
+      </c>
+      <c r="M43" s="17">
+        <v>12</v>
+      </c>
+      <c r="N43" s="17">
+        <v>26</v>
+      </c>
+      <c r="O43" s="15">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="77"/>
+      <c r="B44" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="17">
+        <v>0</v>
+      </c>
+      <c r="D44" s="17">
+        <v>0</v>
+      </c>
+      <c r="E44" s="17">
+        <v>0</v>
+      </c>
+      <c r="F44" s="17">
+        <v>0</v>
+      </c>
+      <c r="G44" s="17">
+        <v>0</v>
+      </c>
+      <c r="H44" s="17">
+        <v>0</v>
+      </c>
+      <c r="I44" s="17">
+        <v>0</v>
+      </c>
+      <c r="J44" s="17">
+        <v>0</v>
+      </c>
+      <c r="K44" s="17">
+        <v>0</v>
+      </c>
+      <c r="L44" s="17">
+        <v>0</v>
+      </c>
+      <c r="M44" s="17">
+        <v>0</v>
+      </c>
+      <c r="N44" s="17">
+        <v>0</v>
+      </c>
+      <c r="O44" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="78"/>
+      <c r="B45" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="18">
+        <v>41</v>
+      </c>
+      <c r="D45" s="18">
+        <v>40</v>
+      </c>
+      <c r="E45" s="18">
+        <v>1</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0</v>
+      </c>
+      <c r="O45" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="19">
+        <v>3527</v>
+      </c>
+      <c r="D46" s="19">
+        <v>3329</v>
+      </c>
+      <c r="E46" s="19">
+        <v>93</v>
+      </c>
+      <c r="F46" s="19">
+        <v>43</v>
+      </c>
+      <c r="G46" s="19">
+        <v>0</v>
+      </c>
+      <c r="H46" s="19">
+        <v>15</v>
+      </c>
+      <c r="I46" s="19">
+        <v>4</v>
+      </c>
+      <c r="J46" s="19">
+        <v>0</v>
+      </c>
+      <c r="K46" s="19">
+        <v>12</v>
+      </c>
+      <c r="L46" s="19">
+        <v>0</v>
+      </c>
+      <c r="M46" s="19">
+        <v>17</v>
+      </c>
+      <c r="N46" s="19">
+        <v>10</v>
+      </c>
+      <c r="O46" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="17">
+        <v>1838</v>
+      </c>
+      <c r="D47" s="17">
+        <v>1721</v>
+      </c>
+      <c r="E47" s="17">
+        <v>42</v>
+      </c>
+      <c r="F47" s="17">
+        <v>29</v>
+      </c>
+      <c r="G47" s="17">
+        <v>0</v>
+      </c>
+      <c r="H47" s="17">
+        <v>14</v>
+      </c>
+      <c r="I47" s="17">
+        <v>1</v>
+      </c>
+      <c r="J47" s="17">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17">
+        <v>8</v>
+      </c>
+      <c r="L47" s="17">
+        <v>0</v>
+      </c>
+      <c r="M47" s="17">
+        <v>10</v>
+      </c>
+      <c r="N47" s="17">
+        <v>9</v>
+      </c>
+      <c r="O47" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="77"/>
+      <c r="B48" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="17">
+        <v>1689</v>
+      </c>
+      <c r="D48" s="17">
+        <v>1608</v>
+      </c>
+      <c r="E48" s="17">
+        <v>51</v>
+      </c>
+      <c r="F48" s="17">
+        <v>14</v>
+      </c>
+      <c r="G48" s="17">
+        <v>0</v>
+      </c>
+      <c r="H48" s="17">
+        <v>1</v>
+      </c>
+      <c r="I48" s="17">
+        <v>3</v>
+      </c>
+      <c r="J48" s="17">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17">
+        <v>4</v>
+      </c>
+      <c r="L48" s="17">
+        <v>0</v>
+      </c>
+      <c r="M48" s="17">
+        <v>7</v>
+      </c>
+      <c r="N48" s="17">
+        <v>1</v>
+      </c>
+      <c r="O48" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="77"/>
+      <c r="B49" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="17">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>0</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0</v>
+      </c>
+      <c r="K49" s="17">
+        <v>0</v>
+      </c>
+      <c r="L49" s="17">
+        <v>0</v>
+      </c>
+      <c r="M49" s="17">
+        <v>0</v>
+      </c>
+      <c r="N49" s="17">
+        <v>0</v>
+      </c>
+      <c r="O49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="78"/>
+      <c r="B50" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="18">
+        <v>0</v>
+      </c>
+      <c r="D50" s="18">
+        <v>0</v>
+      </c>
+      <c r="E50" s="18">
+        <v>0</v>
+      </c>
+      <c r="F50" s="18">
+        <v>0</v>
+      </c>
+      <c r="G50" s="18">
+        <v>0</v>
+      </c>
+      <c r="H50" s="18">
+        <v>0</v>
+      </c>
+      <c r="I50" s="18">
+        <v>0</v>
+      </c>
+      <c r="J50" s="18">
+        <v>0</v>
+      </c>
+      <c r="K50" s="18">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
+        <v>0</v>
+      </c>
+      <c r="M50" s="18">
+        <v>0</v>
+      </c>
+      <c r="N50" s="18">
+        <v>0</v>
+      </c>
+      <c r="O50" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="19">
+        <v>4959</v>
+      </c>
+      <c r="D51" s="19">
+        <v>4037</v>
+      </c>
+      <c r="E51" s="19">
+        <v>90</v>
+      </c>
+      <c r="F51" s="19">
+        <v>31</v>
+      </c>
+      <c r="G51" s="19">
+        <v>3</v>
+      </c>
+      <c r="H51" s="19">
+        <v>35</v>
+      </c>
+      <c r="I51" s="19">
+        <v>15</v>
+      </c>
+      <c r="J51" s="19">
+        <v>0</v>
+      </c>
+      <c r="K51" s="19">
+        <v>4</v>
+      </c>
+      <c r="L51" s="19">
+        <v>103</v>
+      </c>
+      <c r="M51" s="19">
+        <v>32</v>
+      </c>
+      <c r="N51" s="19">
+        <v>91</v>
+      </c>
+      <c r="O51" s="20">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="17">
+        <v>2341</v>
+      </c>
+      <c r="D52" s="17">
+        <v>1848</v>
+      </c>
+      <c r="E52" s="17">
+        <v>38</v>
+      </c>
+      <c r="F52" s="17">
+        <v>23</v>
+      </c>
+      <c r="G52" s="17">
+        <v>2</v>
+      </c>
+      <c r="H52" s="17">
+        <v>13</v>
+      </c>
+      <c r="I52" s="17">
+        <v>10</v>
+      </c>
+      <c r="J52" s="17">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17">
+        <v>1</v>
+      </c>
+      <c r="L52" s="17">
+        <v>40</v>
+      </c>
+      <c r="M52" s="17">
+        <v>16</v>
+      </c>
+      <c r="N52" s="17">
+        <v>27</v>
+      </c>
+      <c r="O52" s="15">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="77"/>
+      <c r="B53" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="17">
+        <v>2605</v>
+      </c>
+      <c r="D53" s="17">
+        <v>2179</v>
+      </c>
+      <c r="E53" s="17">
+        <v>50</v>
+      </c>
+      <c r="F53" s="17">
+        <v>8</v>
+      </c>
+      <c r="G53" s="17">
+        <v>1</v>
+      </c>
+      <c r="H53" s="17">
+        <v>22</v>
+      </c>
+      <c r="I53" s="17">
+        <v>5</v>
+      </c>
+      <c r="J53" s="17">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17">
+        <v>3</v>
+      </c>
+      <c r="L53" s="17">
+        <v>63</v>
+      </c>
+      <c r="M53" s="17">
+        <v>16</v>
+      </c>
+      <c r="N53" s="17">
+        <v>64</v>
+      </c>
+      <c r="O53" s="15">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="77"/>
+      <c r="B54" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54" s="17">
+        <v>0</v>
+      </c>
+      <c r="D54" s="17">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>0</v>
+      </c>
+      <c r="G54" s="17">
+        <v>0</v>
+      </c>
+      <c r="H54" s="17">
+        <v>0</v>
+      </c>
+      <c r="I54" s="17">
+        <v>0</v>
+      </c>
+      <c r="J54" s="17">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17">
+        <v>0</v>
+      </c>
+      <c r="L54" s="17">
+        <v>0</v>
+      </c>
+      <c r="M54" s="17">
+        <v>0</v>
+      </c>
+      <c r="N54" s="17">
+        <v>0</v>
+      </c>
+      <c r="O54" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="78"/>
+      <c r="B55" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="18">
+        <v>13</v>
+      </c>
+      <c r="D55" s="18">
+        <v>10</v>
+      </c>
+      <c r="E55" s="18">
+        <v>2</v>
+      </c>
+      <c r="F55" s="18">
+        <v>0</v>
+      </c>
+      <c r="G55" s="18">
+        <v>0</v>
+      </c>
+      <c r="H55" s="18">
+        <v>0</v>
+      </c>
+      <c r="I55" s="18">
+        <v>0</v>
+      </c>
+      <c r="J55" s="18">
+        <v>0</v>
+      </c>
+      <c r="K55" s="18">
+        <v>0</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
+        <v>0</v>
+      </c>
+      <c r="N55" s="18">
+        <v>0</v>
+      </c>
+      <c r="O55" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="19">
+        <v>11684</v>
+      </c>
+      <c r="D56" s="19">
+        <v>11175</v>
+      </c>
+      <c r="E56" s="19">
+        <v>26</v>
+      </c>
+      <c r="F56" s="19">
+        <v>39</v>
+      </c>
+      <c r="G56" s="19">
+        <v>3</v>
+      </c>
+      <c r="H56" s="19">
+        <v>67</v>
+      </c>
+      <c r="I56" s="19">
+        <v>1</v>
+      </c>
+      <c r="J56" s="19">
+        <v>0</v>
+      </c>
+      <c r="K56" s="19">
+        <v>7</v>
+      </c>
+      <c r="L56" s="19">
+        <v>10</v>
+      </c>
+      <c r="M56" s="19">
+        <v>52</v>
+      </c>
+      <c r="N56" s="19">
+        <v>7</v>
+      </c>
+      <c r="O56" s="20">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="17">
+        <v>5070</v>
+      </c>
+      <c r="D57" s="17">
+        <v>4772</v>
+      </c>
+      <c r="E57" s="17">
+        <v>16</v>
+      </c>
+      <c r="F57" s="17">
+        <v>31</v>
+      </c>
+      <c r="G57" s="17">
+        <v>0</v>
+      </c>
+      <c r="H57" s="17">
+        <v>26</v>
+      </c>
+      <c r="I57" s="17">
+        <v>1</v>
+      </c>
+      <c r="J57" s="17">
+        <v>0</v>
+      </c>
+      <c r="K57" s="17">
+        <v>3</v>
+      </c>
+      <c r="L57" s="17">
+        <v>3</v>
+      </c>
+      <c r="M57" s="17">
+        <v>26</v>
+      </c>
+      <c r="N57" s="17">
+        <v>4</v>
+      </c>
+      <c r="O57" s="15">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="77"/>
+      <c r="B58" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" s="17">
+        <v>6609</v>
+      </c>
+      <c r="D58" s="17">
+        <v>6398</v>
+      </c>
+      <c r="E58" s="17">
+        <v>10</v>
+      </c>
+      <c r="F58" s="17">
+        <v>8</v>
+      </c>
+      <c r="G58" s="17">
+        <v>3</v>
+      </c>
+      <c r="H58" s="17">
+        <v>41</v>
+      </c>
+      <c r="I58" s="17">
+        <v>0</v>
+      </c>
+      <c r="J58" s="17">
+        <v>0</v>
+      </c>
+      <c r="K58" s="17">
+        <v>4</v>
+      </c>
+      <c r="L58" s="17">
+        <v>7</v>
+      </c>
+      <c r="M58" s="17">
+        <v>26</v>
+      </c>
+      <c r="N58" s="17">
+        <v>3</v>
+      </c>
+      <c r="O58" s="15">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="77"/>
+      <c r="B59" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="17">
+        <v>0</v>
+      </c>
+      <c r="D59" s="17">
+        <v>0</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <v>0</v>
+      </c>
+      <c r="H59" s="17">
+        <v>0</v>
+      </c>
+      <c r="I59" s="17">
+        <v>0</v>
+      </c>
+      <c r="J59" s="17">
+        <v>0</v>
+      </c>
+      <c r="K59" s="17">
+        <v>0</v>
+      </c>
+      <c r="L59" s="17">
+        <v>0</v>
+      </c>
+      <c r="M59" s="17">
+        <v>0</v>
+      </c>
+      <c r="N59" s="17">
+        <v>0</v>
+      </c>
+      <c r="O59" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="78"/>
+      <c r="B60" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="18">
+        <v>5</v>
+      </c>
+      <c r="D60" s="18">
+        <v>5</v>
+      </c>
+      <c r="E60" s="18">
+        <v>0</v>
+      </c>
+      <c r="F60" s="18">
+        <v>0</v>
+      </c>
+      <c r="G60" s="18">
+        <v>0</v>
+      </c>
+      <c r="H60" s="18">
+        <v>0</v>
+      </c>
+      <c r="I60" s="18">
+        <v>0</v>
+      </c>
+      <c r="J60" s="18">
+        <v>0</v>
+      </c>
+      <c r="K60" s="18">
+        <v>0</v>
+      </c>
+      <c r="L60" s="18">
+        <v>0</v>
+      </c>
+      <c r="M60" s="18">
+        <v>0</v>
+      </c>
+      <c r="N60" s="18">
+        <v>0</v>
+      </c>
+      <c r="O60" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="19">
+        <v>9343</v>
+      </c>
+      <c r="D61" s="19">
+        <v>9104</v>
+      </c>
+      <c r="E61" s="19">
+        <v>11</v>
+      </c>
+      <c r="F61" s="19">
+        <v>15</v>
+      </c>
+      <c r="G61" s="19">
+        <v>1</v>
+      </c>
+      <c r="H61" s="19">
+        <v>3</v>
+      </c>
+      <c r="I61" s="19">
+        <v>0</v>
+      </c>
+      <c r="J61" s="19">
+        <v>0</v>
+      </c>
+      <c r="K61" s="19">
+        <v>10</v>
+      </c>
+      <c r="L61" s="19">
+        <v>10</v>
+      </c>
+      <c r="M61" s="19">
+        <v>23</v>
+      </c>
+      <c r="N61" s="19">
+        <v>12</v>
+      </c>
+      <c r="O61" s="20">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C62" s="17">
+        <v>4710</v>
+      </c>
+      <c r="D62" s="17">
+        <v>4590</v>
+      </c>
+      <c r="E62" s="17">
+        <v>2</v>
+      </c>
+      <c r="F62" s="17">
+        <v>11</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="17">
+        <v>2</v>
+      </c>
+      <c r="I62" s="17">
+        <v>0</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17">
+        <v>10</v>
+      </c>
+      <c r="L62" s="17">
+        <v>4</v>
+      </c>
+      <c r="M62" s="17">
+        <v>20</v>
+      </c>
+      <c r="N62" s="17">
+        <v>12</v>
+      </c>
+      <c r="O62" s="15">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="77"/>
+      <c r="B63" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" s="17">
+        <v>4632</v>
+      </c>
+      <c r="D63" s="17">
+        <v>4513</v>
+      </c>
+      <c r="E63" s="17">
+        <v>9</v>
+      </c>
+      <c r="F63" s="17">
+        <v>4</v>
+      </c>
+      <c r="G63" s="17">
+        <v>1</v>
+      </c>
+      <c r="H63" s="17">
+        <v>1</v>
+      </c>
+      <c r="I63" s="17">
+        <v>0</v>
+      </c>
+      <c r="J63" s="17">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17">
+        <v>0</v>
+      </c>
+      <c r="L63" s="17">
+        <v>6</v>
+      </c>
+      <c r="M63" s="17">
+        <v>3</v>
+      </c>
+      <c r="N63" s="17">
+        <v>0</v>
+      </c>
+      <c r="O63" s="15">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="77"/>
+      <c r="B64" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="17">
+        <v>0</v>
+      </c>
+      <c r="D64" s="17">
+        <v>0</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>0</v>
+      </c>
+      <c r="G64" s="17">
+        <v>0</v>
+      </c>
+      <c r="H64" s="17">
+        <v>0</v>
+      </c>
+      <c r="I64" s="17">
+        <v>0</v>
+      </c>
+      <c r="J64" s="17">
+        <v>0</v>
+      </c>
+      <c r="K64" s="17">
+        <v>0</v>
+      </c>
+      <c r="L64" s="17">
+        <v>0</v>
+      </c>
+      <c r="M64" s="17">
+        <v>0</v>
+      </c>
+      <c r="N64" s="17">
+        <v>0</v>
+      </c>
+      <c r="O64" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="78"/>
+      <c r="B65" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="18">
+        <v>1</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1</v>
+      </c>
+      <c r="E65" s="18">
+        <v>0</v>
+      </c>
+      <c r="F65" s="18">
+        <v>0</v>
+      </c>
+      <c r="G65" s="18">
+        <v>0</v>
+      </c>
+      <c r="H65" s="18">
+        <v>0</v>
+      </c>
+      <c r="I65" s="18">
+        <v>0</v>
+      </c>
+      <c r="J65" s="18">
+        <v>0</v>
+      </c>
+      <c r="K65" s="18">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
+        <v>0</v>
+      </c>
+      <c r="N65" s="18">
+        <v>0</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="19">
+        <v>2507</v>
+      </c>
+      <c r="D66" s="19">
+        <v>2103</v>
+      </c>
+      <c r="E66" s="19">
+        <v>9</v>
+      </c>
+      <c r="F66" s="19">
+        <v>13</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0</v>
+      </c>
+      <c r="H66" s="19">
+        <v>2</v>
+      </c>
+      <c r="I66" s="19">
+        <v>1</v>
+      </c>
+      <c r="J66" s="19">
+        <v>0</v>
+      </c>
+      <c r="K66" s="19">
+        <v>38</v>
+      </c>
+      <c r="L66" s="19">
+        <v>1</v>
+      </c>
+      <c r="M66" s="19">
+        <v>44</v>
+      </c>
+      <c r="N66" s="19">
+        <v>10</v>
+      </c>
+      <c r="O66" s="20">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="17">
+        <v>1244</v>
+      </c>
+      <c r="D67" s="17">
+        <v>1017</v>
+      </c>
+      <c r="E67" s="17">
+        <v>1</v>
+      </c>
+      <c r="F67" s="17">
+        <v>7</v>
+      </c>
+      <c r="G67" s="17">
+        <v>0</v>
+      </c>
+      <c r="H67" s="17">
+        <v>2</v>
+      </c>
+      <c r="I67" s="17">
+        <v>0</v>
+      </c>
+      <c r="J67" s="17">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17">
+        <v>22</v>
+      </c>
+      <c r="L67" s="17">
+        <v>0</v>
+      </c>
+      <c r="M67" s="17">
+        <v>27</v>
+      </c>
+      <c r="N67" s="17">
+        <v>9</v>
+      </c>
+      <c r="O67" s="15">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="77"/>
+      <c r="B68" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" s="17">
+        <v>1263</v>
+      </c>
+      <c r="D68" s="17">
+        <v>1086</v>
+      </c>
+      <c r="E68" s="17">
+        <v>8</v>
+      </c>
+      <c r="F68" s="17">
+        <v>6</v>
+      </c>
+      <c r="G68" s="17">
+        <v>0</v>
+      </c>
+      <c r="H68" s="17">
+        <v>0</v>
+      </c>
+      <c r="I68" s="17">
+        <v>1</v>
+      </c>
+      <c r="J68" s="17">
+        <v>0</v>
+      </c>
+      <c r="K68" s="17">
+        <v>16</v>
+      </c>
+      <c r="L68" s="17">
+        <v>1</v>
+      </c>
+      <c r="M68" s="17">
+        <v>17</v>
+      </c>
+      <c r="N68" s="17">
+        <v>1</v>
+      </c>
+      <c r="O68" s="15">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="77"/>
+      <c r="B69" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="17">
+        <v>0</v>
+      </c>
+      <c r="D69" s="17">
+        <v>0</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>0</v>
+      </c>
+      <c r="G69" s="17">
+        <v>0</v>
+      </c>
+      <c r="H69" s="17">
+        <v>0</v>
+      </c>
+      <c r="I69" s="17">
+        <v>0</v>
+      </c>
+      <c r="J69" s="17">
+        <v>0</v>
+      </c>
+      <c r="K69" s="17">
+        <v>0</v>
+      </c>
+      <c r="L69" s="17">
+        <v>0</v>
+      </c>
+      <c r="M69" s="17">
+        <v>0</v>
+      </c>
+      <c r="N69" s="17">
+        <v>0</v>
+      </c>
+      <c r="O69" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="78"/>
+      <c r="B70" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="18">
+        <v>0</v>
+      </c>
+      <c r="D70" s="18">
+        <v>0</v>
+      </c>
+      <c r="E70" s="18">
+        <v>0</v>
+      </c>
+      <c r="F70" s="18">
+        <v>0</v>
+      </c>
+      <c r="G70" s="18">
+        <v>0</v>
+      </c>
+      <c r="H70" s="18">
+        <v>0</v>
+      </c>
+      <c r="I70" s="18">
+        <v>0</v>
+      </c>
+      <c r="J70" s="18">
+        <v>0</v>
+      </c>
+      <c r="K70" s="18">
+        <v>0</v>
+      </c>
+      <c r="L70" s="18">
+        <v>0</v>
+      </c>
+      <c r="M70" s="18">
+        <v>0</v>
+      </c>
+      <c r="N70" s="18">
+        <v>0</v>
+      </c>
+      <c r="O70" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="19">
+        <v>9250</v>
+      </c>
+      <c r="D71" s="19">
+        <v>7395</v>
+      </c>
+      <c r="E71" s="19">
+        <v>178</v>
+      </c>
+      <c r="F71" s="19">
+        <v>7</v>
+      </c>
+      <c r="G71" s="19">
+        <v>6</v>
+      </c>
+      <c r="H71" s="19">
+        <v>81</v>
+      </c>
+      <c r="I71" s="19">
+        <v>2</v>
+      </c>
+      <c r="J71" s="19">
+        <v>0</v>
+      </c>
+      <c r="K71" s="19">
+        <v>46</v>
+      </c>
+      <c r="L71" s="19">
+        <v>22</v>
+      </c>
+      <c r="M71" s="19">
+        <v>513</v>
+      </c>
+      <c r="N71" s="19">
+        <v>634</v>
+      </c>
+      <c r="O71" s="20">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72" s="17">
+        <v>3608</v>
+      </c>
+      <c r="D72" s="17">
+        <v>2888</v>
+      </c>
+      <c r="E72" s="17">
+        <v>83</v>
+      </c>
+      <c r="F72" s="17">
+        <v>6</v>
+      </c>
+      <c r="G72" s="17">
+        <v>1</v>
+      </c>
+      <c r="H72" s="17">
+        <v>32</v>
+      </c>
+      <c r="I72" s="17">
+        <v>1</v>
+      </c>
+      <c r="J72" s="17">
+        <v>0</v>
+      </c>
+      <c r="K72" s="17">
+        <v>13</v>
+      </c>
+      <c r="L72" s="17">
+        <v>5</v>
+      </c>
+      <c r="M72" s="17">
+        <v>217</v>
+      </c>
+      <c r="N72" s="17">
+        <v>226</v>
+      </c>
+      <c r="O72" s="15">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="77"/>
+      <c r="B73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" s="17">
+        <v>5641</v>
+      </c>
+      <c r="D73" s="17">
+        <v>4506</v>
+      </c>
+      <c r="E73" s="17">
+        <v>95</v>
+      </c>
+      <c r="F73" s="17">
+        <v>1</v>
+      </c>
+      <c r="G73" s="17">
+        <v>5</v>
+      </c>
+      <c r="H73" s="17">
+        <v>49</v>
+      </c>
+      <c r="I73" s="17">
+        <v>1</v>
+      </c>
+      <c r="J73" s="17">
+        <v>0</v>
+      </c>
+      <c r="K73" s="17">
+        <v>33</v>
+      </c>
+      <c r="L73" s="17">
+        <v>17</v>
+      </c>
+      <c r="M73" s="17">
+        <v>296</v>
+      </c>
+      <c r="N73" s="17">
+        <v>408</v>
+      </c>
+      <c r="O73" s="15">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="77"/>
+      <c r="B74" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C74" s="17">
+        <v>0</v>
+      </c>
+      <c r="D74" s="17">
+        <v>0</v>
+      </c>
+      <c r="E74" s="17">
+        <v>0</v>
+      </c>
+      <c r="F74" s="17">
+        <v>0</v>
+      </c>
+      <c r="G74" s="17">
+        <v>0</v>
+      </c>
+      <c r="H74" s="17">
+        <v>0</v>
+      </c>
+      <c r="I74" s="17">
+        <v>0</v>
+      </c>
+      <c r="J74" s="17">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17">
+        <v>0</v>
+      </c>
+      <c r="L74" s="17">
+        <v>0</v>
+      </c>
+      <c r="M74" s="17">
+        <v>0</v>
+      </c>
+      <c r="N74" s="17">
+        <v>0</v>
+      </c>
+      <c r="O74" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="78"/>
+      <c r="B75" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" s="18">
+        <v>1</v>
+      </c>
+      <c r="D75" s="18">
+        <v>1</v>
+      </c>
+      <c r="E75" s="18">
+        <v>0</v>
+      </c>
+      <c r="F75" s="18">
+        <v>0</v>
+      </c>
+      <c r="G75" s="18">
+        <v>0</v>
+      </c>
+      <c r="H75" s="18">
+        <v>0</v>
+      </c>
+      <c r="I75" s="18">
+        <v>0</v>
+      </c>
+      <c r="J75" s="18">
+        <v>0</v>
+      </c>
+      <c r="K75" s="18">
+        <v>0</v>
+      </c>
+      <c r="L75" s="18">
+        <v>0</v>
+      </c>
+      <c r="M75" s="18">
+        <v>0</v>
+      </c>
+      <c r="N75" s="18">
+        <v>0</v>
+      </c>
+      <c r="O75" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="19">
+        <v>13126</v>
+      </c>
+      <c r="D76" s="19">
+        <v>10435</v>
+      </c>
+      <c r="E76" s="19">
+        <v>1143</v>
+      </c>
+      <c r="F76" s="19">
+        <v>106</v>
+      </c>
+      <c r="G76" s="19">
+        <v>9</v>
+      </c>
+      <c r="H76" s="19">
+        <v>77</v>
+      </c>
+      <c r="I76" s="19">
+        <v>4</v>
+      </c>
+      <c r="J76" s="19">
+        <v>0</v>
+      </c>
+      <c r="K76" s="19">
+        <v>175</v>
+      </c>
+      <c r="L76" s="19">
+        <v>38</v>
+      </c>
+      <c r="M76" s="19">
+        <v>239</v>
+      </c>
+      <c r="N76" s="19">
+        <v>141</v>
+      </c>
+      <c r="O76" s="20">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="17">
+        <v>5027</v>
+      </c>
+      <c r="D77" s="17">
+        <v>3913</v>
+      </c>
+      <c r="E77" s="17">
+        <v>447</v>
+      </c>
+      <c r="F77" s="17">
         <v>58</v>
       </c>
-      <c r="F4" s="59" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="61" t="s">
+      <c r="G77" s="17">
+        <v>1</v>
+      </c>
+      <c r="H77" s="17">
+        <v>24</v>
+      </c>
+      <c r="I77" s="17">
+        <v>1</v>
+      </c>
+      <c r="J77" s="17">
+        <v>0</v>
+      </c>
+      <c r="K77" s="17">
+        <v>101</v>
+      </c>
+      <c r="L77" s="17">
+        <v>14</v>
+      </c>
+      <c r="M77" s="17">
+        <v>98</v>
+      </c>
+      <c r="N77" s="17">
+        <v>62</v>
+      </c>
+      <c r="O77" s="15">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="77"/>
+      <c r="B78" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="17">
+        <v>8065</v>
+      </c>
+      <c r="D78" s="17">
+        <v>6493</v>
+      </c>
+      <c r="E78" s="17">
+        <v>696</v>
+      </c>
+      <c r="F78" s="17">
+        <v>45</v>
+      </c>
+      <c r="G78" s="17">
+        <v>8</v>
+      </c>
+      <c r="H78" s="17">
+        <v>53</v>
+      </c>
+      <c r="I78" s="17">
+        <v>3</v>
+      </c>
+      <c r="J78" s="17">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17">
+        <v>74</v>
+      </c>
+      <c r="L78" s="17">
+        <v>24</v>
+      </c>
+      <c r="M78" s="17">
+        <v>141</v>
+      </c>
+      <c r="N78" s="17">
+        <v>79</v>
+      </c>
+      <c r="O78" s="15">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="77"/>
+      <c r="B79" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C79" s="17">
+        <v>0</v>
+      </c>
+      <c r="D79" s="17">
+        <v>0</v>
+      </c>
+      <c r="E79" s="17">
+        <v>0</v>
+      </c>
+      <c r="F79" s="17">
+        <v>0</v>
+      </c>
+      <c r="G79" s="17">
+        <v>0</v>
+      </c>
+      <c r="H79" s="17">
+        <v>0</v>
+      </c>
+      <c r="I79" s="17">
+        <v>0</v>
+      </c>
+      <c r="J79" s="17">
+        <v>0</v>
+      </c>
+      <c r="K79" s="17">
+        <v>0</v>
+      </c>
+      <c r="L79" s="17">
+        <v>0</v>
+      </c>
+      <c r="M79" s="17">
+        <v>0</v>
+      </c>
+      <c r="N79" s="17">
+        <v>0</v>
+      </c>
+      <c r="O79" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="78"/>
+      <c r="B80" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C80" s="18">
+        <v>34</v>
+      </c>
+      <c r="D80" s="18">
+        <v>29</v>
+      </c>
+      <c r="E80" s="18">
+        <v>0</v>
+      </c>
+      <c r="F80" s="18">
+        <v>3</v>
+      </c>
+      <c r="G80" s="18">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
+        <v>0</v>
+      </c>
+      <c r="I80" s="18">
+        <v>0</v>
+      </c>
+      <c r="J80" s="18">
+        <v>0</v>
+      </c>
+      <c r="K80" s="18">
+        <v>0</v>
+      </c>
+      <c r="L80" s="18">
+        <v>0</v>
+      </c>
+      <c r="M80" s="18">
+        <v>0</v>
+      </c>
+      <c r="N80" s="18">
+        <v>0</v>
+      </c>
+      <c r="O80" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="19">
+        <v>2957</v>
+      </c>
+      <c r="D81" s="19">
+        <v>2812</v>
+      </c>
+      <c r="E81" s="19">
+        <v>8</v>
+      </c>
+      <c r="F81" s="19">
+        <v>6</v>
+      </c>
+      <c r="G81" s="19">
+        <v>1</v>
+      </c>
+      <c r="H81" s="19">
+        <v>41</v>
+      </c>
+      <c r="I81" s="19">
+        <v>0</v>
+      </c>
+      <c r="J81" s="19">
+        <v>0</v>
+      </c>
+      <c r="K81" s="19">
+        <v>2</v>
+      </c>
+      <c r="L81" s="19">
+        <v>10</v>
+      </c>
+      <c r="M81" s="19">
+        <v>10</v>
+      </c>
+      <c r="N81" s="19">
+        <v>12</v>
+      </c>
+      <c r="O81" s="20">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C82" s="17">
+        <v>962</v>
+      </c>
+      <c r="D82" s="17">
+        <v>912</v>
+      </c>
+      <c r="E82" s="17">
+        <v>2</v>
+      </c>
+      <c r="F82" s="17">
+        <v>2</v>
+      </c>
+      <c r="G82" s="17">
+        <v>0</v>
+      </c>
+      <c r="H82" s="17">
+        <v>14</v>
+      </c>
+      <c r="I82" s="17">
+        <v>0</v>
+      </c>
+      <c r="J82" s="17">
+        <v>0</v>
+      </c>
+      <c r="K82" s="17">
+        <v>0</v>
+      </c>
+      <c r="L82" s="17">
+        <v>3</v>
+      </c>
+      <c r="M82" s="17">
+        <v>1</v>
+      </c>
+      <c r="N82" s="17">
+        <v>7</v>
+      </c>
+      <c r="O82" s="15">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="77"/>
+      <c r="B83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" s="17">
+        <v>1992</v>
+      </c>
+      <c r="D83" s="17">
+        <v>1897</v>
+      </c>
+      <c r="E83" s="17">
+        <v>6</v>
+      </c>
+      <c r="F83" s="17">
+        <v>4</v>
+      </c>
+      <c r="G83" s="17">
+        <v>1</v>
+      </c>
+      <c r="H83" s="17">
+        <v>27</v>
+      </c>
+      <c r="I83" s="17">
+        <v>0</v>
+      </c>
+      <c r="J83" s="17">
+        <v>0</v>
+      </c>
+      <c r="K83" s="17">
+        <v>2</v>
+      </c>
+      <c r="L83" s="17">
+        <v>7</v>
+      </c>
+      <c r="M83" s="17">
+        <v>9</v>
+      </c>
+      <c r="N83" s="17">
+        <v>5</v>
+      </c>
+      <c r="O83" s="15">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="77"/>
+      <c r="B84" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C84" s="17">
+        <v>0</v>
+      </c>
+      <c r="D84" s="17">
+        <v>0</v>
+      </c>
+      <c r="E84" s="17">
+        <v>0</v>
+      </c>
+      <c r="F84" s="17">
+        <v>0</v>
+      </c>
+      <c r="G84" s="17">
+        <v>0</v>
+      </c>
+      <c r="H84" s="17">
+        <v>0</v>
+      </c>
+      <c r="I84" s="17">
+        <v>0</v>
+      </c>
+      <c r="J84" s="17">
+        <v>0</v>
+      </c>
+      <c r="K84" s="17">
+        <v>0</v>
+      </c>
+      <c r="L84" s="17">
+        <v>0</v>
+      </c>
+      <c r="M84" s="17">
+        <v>0</v>
+      </c>
+      <c r="N84" s="17">
+        <v>0</v>
+      </c>
+      <c r="O84" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="78"/>
+      <c r="B85" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C85" s="18">
+        <v>3</v>
+      </c>
+      <c r="D85" s="18">
+        <v>3</v>
+      </c>
+      <c r="E85" s="18">
+        <v>0</v>
+      </c>
+      <c r="F85" s="18">
+        <v>0</v>
+      </c>
+      <c r="G85" s="18">
+        <v>0</v>
+      </c>
+      <c r="H85" s="18">
+        <v>0</v>
+      </c>
+      <c r="I85" s="18">
+        <v>0</v>
+      </c>
+      <c r="J85" s="18">
+        <v>0</v>
+      </c>
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="18">
+        <v>0</v>
+      </c>
+      <c r="M85" s="18">
+        <v>0</v>
+      </c>
+      <c r="N85" s="18">
+        <v>0</v>
+      </c>
+      <c r="O85" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="19">
+        <v>3110</v>
+      </c>
+      <c r="D86" s="19">
+        <v>3034</v>
+      </c>
+      <c r="E86" s="19">
+        <v>1</v>
+      </c>
+      <c r="F86" s="19">
+        <v>2</v>
+      </c>
+      <c r="G86" s="19">
+        <v>3</v>
+      </c>
+      <c r="H86" s="19">
+        <v>7</v>
+      </c>
+      <c r="I86" s="19">
+        <v>1</v>
+      </c>
+      <c r="J86" s="19">
+        <v>0</v>
+      </c>
+      <c r="K86" s="19">
+        <v>1</v>
+      </c>
+      <c r="L86" s="19">
+        <v>21</v>
+      </c>
+      <c r="M86" s="19">
+        <v>5</v>
+      </c>
+      <c r="N86" s="19">
+        <v>6</v>
+      </c>
+      <c r="O86" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" s="17">
+        <v>1220</v>
+      </c>
+      <c r="D87" s="17">
+        <v>1194</v>
+      </c>
+      <c r="E87" s="17">
+        <v>0</v>
+      </c>
+      <c r="F87" s="17">
+        <v>1</v>
+      </c>
+      <c r="G87" s="17">
+        <v>2</v>
+      </c>
+      <c r="H87" s="17">
+        <v>2</v>
+      </c>
+      <c r="I87" s="17">
+        <v>0</v>
+      </c>
+      <c r="J87" s="17">
+        <v>0</v>
+      </c>
+      <c r="K87" s="17">
+        <v>1</v>
+      </c>
+      <c r="L87" s="17">
+        <v>4</v>
+      </c>
+      <c r="M87" s="17">
+        <v>3</v>
+      </c>
+      <c r="N87" s="17">
+        <v>6</v>
+      </c>
+      <c r="O87" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="77"/>
+      <c r="B88" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" s="17">
+        <v>1815</v>
+      </c>
+      <c r="D88" s="17">
+        <v>1765</v>
+      </c>
+      <c r="E88" s="17">
+        <v>1</v>
+      </c>
+      <c r="F88" s="17">
+        <v>1</v>
+      </c>
+      <c r="G88" s="17">
+        <v>1</v>
+      </c>
+      <c r="H88" s="17">
+        <v>5</v>
+      </c>
+      <c r="I88" s="17">
+        <v>1</v>
+      </c>
+      <c r="J88" s="17">
+        <v>0</v>
+      </c>
+      <c r="K88" s="17">
+        <v>0</v>
+      </c>
+      <c r="L88" s="17">
+        <v>17</v>
+      </c>
+      <c r="M88" s="17">
+        <v>2</v>
+      </c>
+      <c r="N88" s="17">
+        <v>0</v>
+      </c>
+      <c r="O88" s="15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="77"/>
+      <c r="B89" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C89" s="17">
+        <v>0</v>
+      </c>
+      <c r="D89" s="17">
+        <v>0</v>
+      </c>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+      <c r="G89" s="17">
+        <v>0</v>
+      </c>
+      <c r="H89" s="17">
+        <v>0</v>
+      </c>
+      <c r="I89" s="17">
+        <v>0</v>
+      </c>
+      <c r="J89" s="17">
+        <v>0</v>
+      </c>
+      <c r="K89" s="17">
+        <v>0</v>
+      </c>
+      <c r="L89" s="17">
+        <v>0</v>
+      </c>
+      <c r="M89" s="17">
+        <v>0</v>
+      </c>
+      <c r="N89" s="17">
+        <v>0</v>
+      </c>
+      <c r="O89" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="78"/>
+      <c r="B90" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C90" s="18">
+        <v>75</v>
+      </c>
+      <c r="D90" s="18">
+        <v>75</v>
+      </c>
+      <c r="E90" s="18">
+        <v>0</v>
+      </c>
+      <c r="F90" s="18">
+        <v>0</v>
+      </c>
+      <c r="G90" s="18">
+        <v>0</v>
+      </c>
+      <c r="H90" s="18">
+        <v>0</v>
+      </c>
+      <c r="I90" s="18">
+        <v>0</v>
+      </c>
+      <c r="J90" s="18">
+        <v>0</v>
+      </c>
+      <c r="K90" s="18">
+        <v>0</v>
+      </c>
+      <c r="L90" s="18">
+        <v>0</v>
+      </c>
+      <c r="M90" s="18">
+        <v>0</v>
+      </c>
+      <c r="N90" s="18">
+        <v>0</v>
+      </c>
+      <c r="O90" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="19">
+        <v>629</v>
+      </c>
+      <c r="D91" s="19">
+        <v>596</v>
+      </c>
+      <c r="E91" s="19">
+        <v>1</v>
+      </c>
+      <c r="F91" s="19">
+        <v>0</v>
+      </c>
+      <c r="G91" s="19">
+        <v>0</v>
+      </c>
+      <c r="H91" s="19">
+        <v>5</v>
+      </c>
+      <c r="I91" s="19">
+        <v>0</v>
+      </c>
+      <c r="J91" s="19">
+        <v>0</v>
+      </c>
+      <c r="K91" s="19">
+        <v>5</v>
+      </c>
+      <c r="L91" s="19">
+        <v>2</v>
+      </c>
+      <c r="M91" s="19">
+        <v>1</v>
+      </c>
+      <c r="N91" s="19">
+        <v>1</v>
+      </c>
+      <c r="O91" s="20">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C92" s="17">
+        <v>257</v>
+      </c>
+      <c r="D92" s="17">
+        <v>239</v>
+      </c>
+      <c r="E92" s="17">
+        <v>1</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+      <c r="G92" s="17">
+        <v>0</v>
+      </c>
+      <c r="H92" s="17">
+        <v>3</v>
+      </c>
+      <c r="I92" s="17">
+        <v>0</v>
+      </c>
+      <c r="J92" s="17">
+        <v>0</v>
+      </c>
+      <c r="K92" s="17">
+        <v>3</v>
+      </c>
+      <c r="L92" s="17">
+        <v>1</v>
+      </c>
+      <c r="M92" s="17">
+        <v>0</v>
+      </c>
+      <c r="N92" s="17">
+        <v>1</v>
+      </c>
+      <c r="O92" s="15">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="77"/>
+      <c r="B93" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" s="17">
+        <v>372</v>
+      </c>
+      <c r="D93" s="17">
+        <v>357</v>
+      </c>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="17">
+        <v>0</v>
+      </c>
+      <c r="G93" s="17">
+        <v>0</v>
+      </c>
+      <c r="H93" s="17">
+        <v>2</v>
+      </c>
+      <c r="I93" s="17">
+        <v>0</v>
+      </c>
+      <c r="J93" s="17">
+        <v>0</v>
+      </c>
+      <c r="K93" s="17">
+        <v>2</v>
+      </c>
+      <c r="L93" s="17">
+        <v>1</v>
+      </c>
+      <c r="M93" s="17">
+        <v>1</v>
+      </c>
+      <c r="N93" s="17">
+        <v>0</v>
+      </c>
+      <c r="O93" s="15">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="77"/>
+      <c r="B94" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="17">
+        <v>0</v>
+      </c>
+      <c r="D94" s="17">
+        <v>0</v>
+      </c>
+      <c r="E94" s="17">
+        <v>0</v>
+      </c>
+      <c r="F94" s="17">
+        <v>0</v>
+      </c>
+      <c r="G94" s="17">
+        <v>0</v>
+      </c>
+      <c r="H94" s="17">
+        <v>0</v>
+      </c>
+      <c r="I94" s="17">
+        <v>0</v>
+      </c>
+      <c r="J94" s="17">
+        <v>0</v>
+      </c>
+      <c r="K94" s="17">
+        <v>0</v>
+      </c>
+      <c r="L94" s="17">
+        <v>0</v>
+      </c>
+      <c r="M94" s="17">
+        <v>0</v>
+      </c>
+      <c r="N94" s="17">
+        <v>0</v>
+      </c>
+      <c r="O94" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="78"/>
+      <c r="B95" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="18">
+        <v>0</v>
+      </c>
+      <c r="D95" s="18">
+        <v>0</v>
+      </c>
+      <c r="E95" s="18">
+        <v>0</v>
+      </c>
+      <c r="F95" s="18">
+        <v>0</v>
+      </c>
+      <c r="G95" s="18">
+        <v>0</v>
+      </c>
+      <c r="H95" s="18">
+        <v>0</v>
+      </c>
+      <c r="I95" s="18">
+        <v>0</v>
+      </c>
+      <c r="J95" s="18">
+        <v>0</v>
+      </c>
+      <c r="K95" s="18">
+        <v>0</v>
+      </c>
+      <c r="L95" s="18">
+        <v>0</v>
+      </c>
+      <c r="M95" s="18">
+        <v>0</v>
+      </c>
+      <c r="N95" s="18">
+        <v>0</v>
+      </c>
+      <c r="O95" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="19">
+        <v>6222</v>
+      </c>
+      <c r="D96" s="19">
+        <v>5021</v>
+      </c>
+      <c r="E96" s="19">
+        <v>266</v>
+      </c>
+      <c r="F96" s="19">
+        <v>54</v>
+      </c>
+      <c r="G96" s="19">
+        <v>0</v>
+      </c>
+      <c r="H96" s="19">
+        <v>38</v>
+      </c>
+      <c r="I96" s="19">
+        <v>0</v>
+      </c>
+      <c r="J96" s="19">
+        <v>0</v>
+      </c>
+      <c r="K96" s="19">
+        <v>61</v>
+      </c>
+      <c r="L96" s="19">
+        <v>14</v>
+      </c>
+      <c r="M96" s="19">
+        <v>44</v>
+      </c>
+      <c r="N96" s="19">
+        <v>131</v>
+      </c>
+      <c r="O96" s="20">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="17">
+        <v>2451</v>
+      </c>
+      <c r="D97" s="17">
+        <v>2006</v>
+      </c>
+      <c r="E97" s="17">
+        <v>75</v>
+      </c>
+      <c r="F97" s="17">
+        <v>32</v>
+      </c>
+      <c r="G97" s="17">
+        <v>0</v>
+      </c>
+      <c r="H97" s="17">
+        <v>18</v>
+      </c>
+      <c r="I97" s="17">
+        <v>0</v>
+      </c>
+      <c r="J97" s="17">
+        <v>0</v>
+      </c>
+      <c r="K97" s="17">
+        <v>19</v>
+      </c>
+      <c r="L97" s="17">
+        <v>7</v>
+      </c>
+      <c r="M97" s="17">
+        <v>20</v>
+      </c>
+      <c r="N97" s="17">
+        <v>58</v>
+      </c>
+      <c r="O97" s="15">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="77"/>
+      <c r="B98" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C98" s="17">
+        <v>3761</v>
+      </c>
+      <c r="D98" s="17">
+        <v>3006</v>
+      </c>
+      <c r="E98" s="17">
+        <v>191</v>
+      </c>
+      <c r="F98" s="17">
+        <v>21</v>
+      </c>
+      <c r="G98" s="17">
+        <v>0</v>
+      </c>
+      <c r="H98" s="17">
+        <v>20</v>
+      </c>
+      <c r="I98" s="17">
+        <v>0</v>
+      </c>
+      <c r="J98" s="17">
+        <v>0</v>
+      </c>
+      <c r="K98" s="17">
+        <v>42</v>
+      </c>
+      <c r="L98" s="17">
+        <v>7</v>
+      </c>
+      <c r="M98" s="17">
+        <v>24</v>
+      </c>
+      <c r="N98" s="17">
+        <v>73</v>
+      </c>
+      <c r="O98" s="15">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="77"/>
+      <c r="B99" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C99" s="17">
+        <v>0</v>
+      </c>
+      <c r="D99" s="17">
+        <v>0</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>0</v>
+      </c>
+      <c r="G99" s="17">
+        <v>0</v>
+      </c>
+      <c r="H99" s="17">
+        <v>0</v>
+      </c>
+      <c r="I99" s="17">
+        <v>0</v>
+      </c>
+      <c r="J99" s="17">
+        <v>0</v>
+      </c>
+      <c r="K99" s="17">
+        <v>0</v>
+      </c>
+      <c r="L99" s="17">
+        <v>0</v>
+      </c>
+      <c r="M99" s="17">
+        <v>0</v>
+      </c>
+      <c r="N99" s="17">
+        <v>0</v>
+      </c>
+      <c r="O99" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="78"/>
+      <c r="B100" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100" s="18">
+        <v>10</v>
+      </c>
+      <c r="D100" s="18">
+        <v>9</v>
+      </c>
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="18">
+        <v>1</v>
+      </c>
+      <c r="G100" s="18">
+        <v>0</v>
+      </c>
+      <c r="H100" s="18">
+        <v>0</v>
+      </c>
+      <c r="I100" s="18">
+        <v>0</v>
+      </c>
+      <c r="J100" s="18">
+        <v>0</v>
+      </c>
+      <c r="K100" s="18">
+        <v>0</v>
+      </c>
+      <c r="L100" s="18">
+        <v>0</v>
+      </c>
+      <c r="M100" s="18">
+        <v>0</v>
+      </c>
+      <c r="N100" s="18">
+        <v>0</v>
+      </c>
+      <c r="O100" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="19">
+        <v>5171</v>
+      </c>
+      <c r="D101" s="19">
+        <v>4988</v>
+      </c>
+      <c r="E101" s="19">
+        <v>16</v>
+      </c>
+      <c r="F101" s="19">
+        <v>8</v>
+      </c>
+      <c r="G101" s="19">
+        <v>4</v>
+      </c>
+      <c r="H101" s="19">
+        <v>24</v>
+      </c>
+      <c r="I101" s="19">
+        <v>0</v>
+      </c>
+      <c r="J101" s="19">
+        <v>0</v>
+      </c>
+      <c r="K101" s="19">
+        <v>1</v>
+      </c>
+      <c r="L101" s="19">
+        <v>6</v>
+      </c>
+      <c r="M101" s="19">
+        <v>31</v>
+      </c>
+      <c r="N101" s="19">
+        <v>11</v>
+      </c>
+      <c r="O101" s="20">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" s="17">
+        <v>2190</v>
+      </c>
+      <c r="D102" s="17">
+        <v>2141</v>
+      </c>
+      <c r="E102" s="17">
+        <v>3</v>
+      </c>
+      <c r="F102" s="17">
+        <v>3</v>
+      </c>
+      <c r="G102" s="17">
+        <v>2</v>
+      </c>
+      <c r="H102" s="17">
+        <v>6</v>
+      </c>
+      <c r="I102" s="17">
+        <v>0</v>
+      </c>
+      <c r="J102" s="17">
+        <v>0</v>
+      </c>
+      <c r="K102" s="17">
+        <v>0</v>
+      </c>
+      <c r="L102" s="17">
+        <v>1</v>
+      </c>
+      <c r="M102" s="17">
+        <v>6</v>
+      </c>
+      <c r="N102" s="17">
+        <v>0</v>
+      </c>
+      <c r="O102" s="15">
         <v>28</v>
       </c>
-      <c r="H4" s="61" t="s">
-[...14 lines deleted...]
-      <c r="M4" s="61" t="s">
+    </row>
+    <row r="103" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="77"/>
+      <c r="B103" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C103" s="17">
+        <v>2972</v>
+      </c>
+      <c r="D103" s="17">
+        <v>2838</v>
+      </c>
+      <c r="E103" s="17">
+        <v>13</v>
+      </c>
+      <c r="F103" s="17">
+        <v>5</v>
+      </c>
+      <c r="G103" s="17">
+        <v>2</v>
+      </c>
+      <c r="H103" s="17">
+        <v>18</v>
+      </c>
+      <c r="I103" s="17">
+        <v>0</v>
+      </c>
+      <c r="J103" s="17">
+        <v>0</v>
+      </c>
+      <c r="K103" s="17">
+        <v>1</v>
+      </c>
+      <c r="L103" s="17">
+        <v>5</v>
+      </c>
+      <c r="M103" s="17">
+        <v>25</v>
+      </c>
+      <c r="N103" s="17">
+        <v>11</v>
+      </c>
+      <c r="O103" s="15">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="77"/>
+      <c r="B104" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="N4" s="61" t="s">
+      <c r="C104" s="17">
+        <v>0</v>
+      </c>
+      <c r="D104" s="17">
+        <v>0</v>
+      </c>
+      <c r="E104" s="17">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>0</v>
+      </c>
+      <c r="H104" s="17">
+        <v>0</v>
+      </c>
+      <c r="I104" s="17">
+        <v>0</v>
+      </c>
+      <c r="J104" s="17">
+        <v>0</v>
+      </c>
+      <c r="K104" s="17">
+        <v>0</v>
+      </c>
+      <c r="L104" s="17">
+        <v>0</v>
+      </c>
+      <c r="M104" s="17">
+        <v>0</v>
+      </c>
+      <c r="N104" s="17">
+        <v>0</v>
+      </c>
+      <c r="O104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="78"/>
+      <c r="B105" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="O4" s="62" t="s">
+      <c r="C105" s="18">
+        <v>9</v>
+      </c>
+      <c r="D105" s="18">
+        <v>9</v>
+      </c>
+      <c r="E105" s="18">
+        <v>0</v>
+      </c>
+      <c r="F105" s="18">
+        <v>0</v>
+      </c>
+      <c r="G105" s="18">
+        <v>0</v>
+      </c>
+      <c r="H105" s="18">
+        <v>0</v>
+      </c>
+      <c r="I105" s="18">
+        <v>0</v>
+      </c>
+      <c r="J105" s="18">
+        <v>0</v>
+      </c>
+      <c r="K105" s="18">
+        <v>0</v>
+      </c>
+      <c r="L105" s="18">
+        <v>0</v>
+      </c>
+      <c r="M105" s="18">
+        <v>0</v>
+      </c>
+      <c r="N105" s="18">
+        <v>0</v>
+      </c>
+      <c r="O105" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="19">
+        <v>3414</v>
+      </c>
+      <c r="D106" s="19">
+        <v>3239</v>
+      </c>
+      <c r="E106" s="19">
+        <v>5</v>
+      </c>
+      <c r="F106" s="19">
+        <v>1</v>
+      </c>
+      <c r="G106" s="19">
+        <v>0</v>
+      </c>
+      <c r="H106" s="19">
+        <v>18</v>
+      </c>
+      <c r="I106" s="19">
+        <v>0</v>
+      </c>
+      <c r="J106" s="19">
+        <v>0</v>
+      </c>
+      <c r="K106" s="19">
+        <v>4</v>
+      </c>
+      <c r="L106" s="19">
         <v>21</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A6" s="38" t="s">
+      <c r="M106" s="19">
+        <v>12</v>
+      </c>
+      <c r="N106" s="19">
+        <v>17</v>
+      </c>
+      <c r="O106" s="20">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="17">
+        <v>1324</v>
+      </c>
+      <c r="D107" s="17">
+        <v>1250</v>
+      </c>
+      <c r="E107" s="17">
+        <v>2</v>
+      </c>
+      <c r="F107" s="17">
+        <v>0</v>
+      </c>
+      <c r="G107" s="17">
+        <v>0</v>
+      </c>
+      <c r="H107" s="17">
+        <v>8</v>
+      </c>
+      <c r="I107" s="17">
+        <v>0</v>
+      </c>
+      <c r="J107" s="17">
+        <v>0</v>
+      </c>
+      <c r="K107" s="17">
+        <v>1</v>
+      </c>
+      <c r="L107" s="17">
+        <v>10</v>
+      </c>
+      <c r="M107" s="17">
+        <v>7</v>
+      </c>
+      <c r="N107" s="17">
+        <v>4</v>
+      </c>
+      <c r="O107" s="15">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="77"/>
+      <c r="B108" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C108" s="17">
+        <v>2084</v>
+      </c>
+      <c r="D108" s="17">
+        <v>1983</v>
+      </c>
+      <c r="E108" s="17">
+        <v>3</v>
+      </c>
+      <c r="F108" s="17">
+        <v>1</v>
+      </c>
+      <c r="G108" s="17">
+        <v>0</v>
+      </c>
+      <c r="H108" s="17">
+        <v>10</v>
+      </c>
+      <c r="I108" s="17">
+        <v>0</v>
+      </c>
+      <c r="J108" s="17">
+        <v>0</v>
+      </c>
+      <c r="K108" s="17">
+        <v>3</v>
+      </c>
+      <c r="L108" s="17">
+        <v>11</v>
+      </c>
+      <c r="M108" s="17">
+        <v>5</v>
+      </c>
+      <c r="N108" s="17">
+        <v>13</v>
+      </c>
+      <c r="O108" s="15">
         <v>55</v>
       </c>
-      <c r="B6" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="22">
+    </row>
+    <row r="109" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="77"/>
+      <c r="B109" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C109" s="17">
+        <v>0</v>
+      </c>
+      <c r="D109" s="17">
+        <v>0</v>
+      </c>
+      <c r="E109" s="17">
+        <v>0</v>
+      </c>
+      <c r="F109" s="17">
+        <v>0</v>
+      </c>
+      <c r="G109" s="17">
+        <v>0</v>
+      </c>
+      <c r="H109" s="17">
+        <v>0</v>
+      </c>
+      <c r="I109" s="17">
+        <v>0</v>
+      </c>
+      <c r="J109" s="17">
+        <v>0</v>
+      </c>
+      <c r="K109" s="17">
+        <v>0</v>
+      </c>
+      <c r="L109" s="17">
+        <v>0</v>
+      </c>
+      <c r="M109" s="17">
+        <v>0</v>
+      </c>
+      <c r="N109" s="17">
+        <v>0</v>
+      </c>
+      <c r="O109" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="78"/>
+      <c r="B110" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C110" s="18">
+        <v>6</v>
+      </c>
+      <c r="D110" s="18">
+        <v>6</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="18">
+        <v>0</v>
+      </c>
+      <c r="G110" s="18">
+        <v>0</v>
+      </c>
+      <c r="H110" s="18">
+        <v>0</v>
+      </c>
+      <c r="I110" s="18">
+        <v>0</v>
+      </c>
+      <c r="J110" s="18">
+        <v>0</v>
+      </c>
+      <c r="K110" s="18">
+        <v>0</v>
+      </c>
+      <c r="L110" s="18">
+        <v>0</v>
+      </c>
+      <c r="M110" s="18">
+        <v>0</v>
+      </c>
+      <c r="N110" s="18">
+        <v>0</v>
+      </c>
+      <c r="O110" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="H6" s="22">
-[...29 lines deleted...]
-      <c r="B7" s="15" t="s">
+      <c r="B111" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="19">
+        <v>332</v>
+      </c>
+      <c r="D111" s="19">
+        <v>327</v>
+      </c>
+      <c r="E111" s="19">
+        <v>0</v>
+      </c>
+      <c r="F111" s="19">
+        <v>0</v>
+      </c>
+      <c r="G111" s="19">
+        <v>0</v>
+      </c>
+      <c r="H111" s="19">
+        <v>1</v>
+      </c>
+      <c r="I111" s="19">
+        <v>0</v>
+      </c>
+      <c r="J111" s="19">
+        <v>0</v>
+      </c>
+      <c r="K111" s="19">
+        <v>0</v>
+      </c>
+      <c r="L111" s="19">
+        <v>0</v>
+      </c>
+      <c r="M111" s="19">
+        <v>0</v>
+      </c>
+      <c r="N111" s="19">
+        <v>0</v>
+      </c>
+      <c r="O111" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="20">
-[...41 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="C112" s="17">
+        <v>146</v>
+      </c>
+      <c r="D112" s="17">
+        <v>141</v>
+      </c>
+      <c r="E112" s="17">
+        <v>0</v>
+      </c>
+      <c r="F112" s="17">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
+        <v>0</v>
+      </c>
+      <c r="H112" s="17">
+        <v>1</v>
+      </c>
+      <c r="I112" s="17">
+        <v>0</v>
+      </c>
+      <c r="J112" s="17">
+        <v>0</v>
+      </c>
+      <c r="K112" s="17">
+        <v>0</v>
+      </c>
+      <c r="L112" s="17">
+        <v>0</v>
+      </c>
+      <c r="M112" s="17">
+        <v>0</v>
+      </c>
+      <c r="N112" s="17">
+        <v>0</v>
+      </c>
+      <c r="O112" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="77"/>
+      <c r="B113" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="20">
-[...86 lines deleted...]
-      <c r="B10" s="4" t="s">
+      <c r="C113" s="17">
+        <v>186</v>
+      </c>
+      <c r="D113" s="17">
+        <v>186</v>
+      </c>
+      <c r="E113" s="17">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+      <c r="G113" s="17">
+        <v>0</v>
+      </c>
+      <c r="H113" s="17">
+        <v>0</v>
+      </c>
+      <c r="I113" s="17">
+        <v>0</v>
+      </c>
+      <c r="J113" s="17">
+        <v>0</v>
+      </c>
+      <c r="K113" s="17">
+        <v>0</v>
+      </c>
+      <c r="L113" s="17">
+        <v>0</v>
+      </c>
+      <c r="M113" s="17">
+        <v>0</v>
+      </c>
+      <c r="N113" s="17">
+        <v>0</v>
+      </c>
+      <c r="O113" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="77"/>
+      <c r="B114" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C114" s="17">
+        <v>0</v>
+      </c>
+      <c r="D114" s="17">
+        <v>0</v>
+      </c>
+      <c r="E114" s="17">
+        <v>0</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0</v>
+      </c>
+      <c r="G114" s="17">
+        <v>0</v>
+      </c>
+      <c r="H114" s="17">
+        <v>0</v>
+      </c>
+      <c r="I114" s="17">
+        <v>0</v>
+      </c>
+      <c r="J114" s="17">
+        <v>0</v>
+      </c>
+      <c r="K114" s="17">
+        <v>0</v>
+      </c>
+      <c r="L114" s="17">
+        <v>0</v>
+      </c>
+      <c r="M114" s="17">
+        <v>0</v>
+      </c>
+      <c r="N114" s="17">
+        <v>0</v>
+      </c>
+      <c r="O114" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="78"/>
+      <c r="B115" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C115" s="18">
+        <v>0</v>
+      </c>
+      <c r="D115" s="18">
+        <v>0</v>
+      </c>
+      <c r="E115" s="18">
+        <v>0</v>
+      </c>
+      <c r="F115" s="18">
+        <v>0</v>
+      </c>
+      <c r="G115" s="18">
+        <v>0</v>
+      </c>
+      <c r="H115" s="18">
+        <v>0</v>
+      </c>
+      <c r="I115" s="18">
+        <v>0</v>
+      </c>
+      <c r="J115" s="18">
+        <v>0</v>
+      </c>
+      <c r="K115" s="18">
+        <v>0</v>
+      </c>
+      <c r="L115" s="18">
+        <v>0</v>
+      </c>
+      <c r="M115" s="18">
+        <v>0</v>
+      </c>
+      <c r="N115" s="18">
+        <v>0</v>
+      </c>
+      <c r="O115" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C116" s="19">
+        <v>39</v>
+      </c>
+      <c r="D116" s="19">
+        <v>35</v>
+      </c>
+      <c r="E116" s="19">
+        <v>1</v>
+      </c>
+      <c r="F116" s="19">
+        <v>3</v>
+      </c>
+      <c r="G116" s="19">
+        <v>0</v>
+      </c>
+      <c r="H116" s="19">
+        <v>0</v>
+      </c>
+      <c r="I116" s="19">
+        <v>0</v>
+      </c>
+      <c r="J116" s="19">
+        <v>0</v>
+      </c>
+      <c r="K116" s="19">
+        <v>0</v>
+      </c>
+      <c r="L116" s="19">
+        <v>0</v>
+      </c>
+      <c r="M116" s="19">
+        <v>0</v>
+      </c>
+      <c r="N116" s="19">
+        <v>0</v>
+      </c>
+      <c r="O116" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C117" s="17">
+        <v>22</v>
+      </c>
+      <c r="D117" s="17">
+        <v>18</v>
+      </c>
+      <c r="E117" s="17">
+        <v>1</v>
+      </c>
+      <c r="F117" s="17">
+        <v>3</v>
+      </c>
+      <c r="G117" s="17">
+        <v>0</v>
+      </c>
+      <c r="H117" s="17">
+        <v>0</v>
+      </c>
+      <c r="I117" s="17">
+        <v>0</v>
+      </c>
+      <c r="J117" s="17">
+        <v>0</v>
+      </c>
+      <c r="K117" s="17">
+        <v>0</v>
+      </c>
+      <c r="L117" s="17">
+        <v>0</v>
+      </c>
+      <c r="M117" s="17">
+        <v>0</v>
+      </c>
+      <c r="N117" s="17">
+        <v>0</v>
+      </c>
+      <c r="O117" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="77"/>
+      <c r="B118" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C118" s="17">
+        <v>17</v>
+      </c>
+      <c r="D118" s="17">
+        <v>17</v>
+      </c>
+      <c r="E118" s="17">
+        <v>0</v>
+      </c>
+      <c r="F118" s="17">
+        <v>0</v>
+      </c>
+      <c r="G118" s="17">
+        <v>0</v>
+      </c>
+      <c r="H118" s="17">
+        <v>0</v>
+      </c>
+      <c r="I118" s="17">
+        <v>0</v>
+      </c>
+      <c r="J118" s="17">
+        <v>0</v>
+      </c>
+      <c r="K118" s="17">
+        <v>0</v>
+      </c>
+      <c r="L118" s="17">
+        <v>0</v>
+      </c>
+      <c r="M118" s="17">
+        <v>0</v>
+      </c>
+      <c r="N118" s="17">
+        <v>0</v>
+      </c>
+      <c r="O118" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="77"/>
+      <c r="B119" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C119" s="17">
+        <v>0</v>
+      </c>
+      <c r="D119" s="17">
+        <v>0</v>
+      </c>
+      <c r="E119" s="17">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+      <c r="G119" s="17">
+        <v>0</v>
+      </c>
+      <c r="H119" s="17">
+        <v>0</v>
+      </c>
+      <c r="I119" s="17">
+        <v>0</v>
+      </c>
+      <c r="J119" s="17">
+        <v>0</v>
+      </c>
+      <c r="K119" s="17">
+        <v>0</v>
+      </c>
+      <c r="L119" s="17">
+        <v>0</v>
+      </c>
+      <c r="M119" s="17">
+        <v>0</v>
+      </c>
+      <c r="N119" s="17">
+        <v>0</v>
+      </c>
+      <c r="O119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="78"/>
+      <c r="B120" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C120" s="18">
+        <v>0</v>
+      </c>
+      <c r="D120" s="18">
+        <v>0</v>
+      </c>
+      <c r="E120" s="18">
+        <v>0</v>
+      </c>
+      <c r="F120" s="18">
+        <v>0</v>
+      </c>
+      <c r="G120" s="18">
+        <v>0</v>
+      </c>
+      <c r="H120" s="18">
+        <v>0</v>
+      </c>
+      <c r="I120" s="18">
+        <v>0</v>
+      </c>
+      <c r="J120" s="18">
+        <v>0</v>
+      </c>
+      <c r="K120" s="18">
+        <v>0</v>
+      </c>
+      <c r="L120" s="18">
+        <v>0</v>
+      </c>
+      <c r="M120" s="18">
+        <v>0</v>
+      </c>
+      <c r="N120" s="18">
+        <v>0</v>
+      </c>
+      <c r="O120" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B121" s="7"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
+      <c r="F121" s="7"/>
+      <c r="G121" s="7"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
+      <c r="J121" s="7"/>
+      <c r="K121" s="7"/>
+      <c r="L121" s="7"/>
+      <c r="M121" s="7"/>
+      <c r="N121" s="7"/>
+      <c r="O121" s="7"/>
+    </row>
+    <row r="122" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="123" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AP124" s="9"/>
+    </row>
+    <row r="125" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="C10" s="20">
-[...5115 lines deleted...]
-      <c r="C128" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="A97:A100"/>
-[...20 lines deleted...]
-    <mergeCell ref="A62:A65"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:O3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
+    <mergeCell ref="A67:A70"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A17:A20"/>
+    <mergeCell ref="A22:A25"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="A32:A35"/>
+    <mergeCell ref="A37:A40"/>
+    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="A47:A50"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="A62:A65"/>
+    <mergeCell ref="A102:A105"/>
+    <mergeCell ref="A107:A110"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="A117:A120"/>
+    <mergeCell ref="A72:A75"/>
+    <mergeCell ref="A77:A80"/>
+    <mergeCell ref="A82:A85"/>
+    <mergeCell ref="A87:A90"/>
+    <mergeCell ref="A92:A95"/>
+    <mergeCell ref="A97:A100"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96B6DFC6-17B6-410C-BCCF-8ACD5C0ADBC8}">
-  <dimension ref="A1:AM125"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14EB1D0B-24BD-43BD-AECD-B0E5F81F7DB5}">
+  <dimension ref="A1:AP128"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="E2" sqref="E2"/>
+      <pane xSplit="2" ySplit="10" topLeftCell="C11" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:XFD1048576"/>
+      <selection pane="topRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="6" width="18.5" customWidth="1"/>
     <col min="7" max="7" width="20.1640625" customWidth="1"/>
     <col min="8" max="15" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22.7" customHeight="1">
-[...9 lines deleted...]
-      <c r="C2" s="12" t="str">
+    <row r="1" spans="1:16" ht="22.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="48" t="str">
         <f>IF(C6=SUM(C11,C16,C21,C26,C31,C36,C41,C46,C51,C56,C61,C66,C71,C76,C81,C86,C91,C96,C101,C106,C111,C116),"","*")</f>
         <v/>
       </c>
-      <c r="D2" s="12" t="str">
+      <c r="D2" s="48" t="str">
         <f>IF(D6=SUM(D11,D16,D21,D26,D31,D36,D41,D46,D51,D56,D61,D66,D71,D76,D81,D86,D91,D96,D101,D106,D111,D116),"","*")</f>
         <v/>
       </c>
-      <c r="F2" s="12" t="str">
+      <c r="E2" s="48"/>
+      <c r="F2" s="48" t="str">
         <f>IF(F6=SUM(F11,F16,F21,F26,F31,F36,F41,F46,F51,F56,F61,F66,F71,F76,F81,F86,F91,F96,F101,F106,F111,F116),"","*")</f>
         <v/>
       </c>
-      <c r="G2" s="12" t="str">
+      <c r="G2" s="48" t="str">
         <f>IF(G6=SUM(G11,G16,G21,G26,G31,G36,G41,G46,G51,G56,G61,G66,G71,G76,G81,G86,G91,G96,G101,G106,G111,G116),"","*")</f>
         <v/>
       </c>
-      <c r="H2" s="12" t="str">
+      <c r="H2" s="48" t="str">
         <f>IF(H6=SUM(H11,H16,H21,H26,H31,H36,H41,H46,H51,H56,H61,H66,H71,H76,H81,H86,H91,H96,H101,H106,H111,H116),"","*")</f>
         <v/>
       </c>
-      <c r="I2" s="12" t="str">
+      <c r="I2" s="48" t="str">
         <f>IF(I6=SUM(I11,I16,I21,I26,I31,I36,I41,I46,I51,I56,I61,I66,I71,I76,I81,I86,I91,I96,I101,I106,I111,I116),"","*")</f>
         <v/>
       </c>
-      <c r="L2" s="12" t="str">
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48" t="str">
         <f>IF(L6=SUM(L11,L16,L21,L26,L31,L36,L41,L46,L51,L56,L61,L66,L71,L76,L81,L86,L91,L96,L101,L106,L111,L116),"","*")</f>
         <v/>
       </c>
-      <c r="M2" s="12" t="str">
+      <c r="M2" s="48" t="str">
         <f>IF(M6=SUM(M11,M16,M21,M26,M31,M36,M41,M46,M51,M56,M61,M66,M71,M76,M81,M86,M91,M96,M101,M106,M111,M116),"","*")</f>
         <v/>
       </c>
-      <c r="N2" s="12" t="str">
+      <c r="N2" s="48" t="str">
         <f>IF(N6=SUM(N11,N16,N21,N26,N31,N36,N41,N46,N51,N56,N61,N66,N71,N76,N81,N86,N91,N96,N101,N106,N111,N116),"","*")</f>
         <v/>
       </c>
-      <c r="O2" s="12" t="str">
+      <c r="O2" s="48" t="str">
         <f>IF(O6=SUM(O11,O16,O21,O26,O31,O36,O41,O46,O51,O56,O61,O66,O71,O76,O81,O86,O91,O96,O101,O106,O111,O116),"","*")</f>
         <v/>
       </c>
     </row>
-    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="72"/>
-      <c r="C3" s="77" t="s">
+      <c r="B3" s="62"/>
+      <c r="C3" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="D3" s="78"/>
-[...15 lines deleted...]
-      <c r="C4" s="59" t="s">
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="61" t="s">
+      <c r="D4" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G4" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="E4" s="79" t="s">
+      <c r="I4" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="N4" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="O4" s="60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="19">
+        <v>165630</v>
+      </c>
+      <c r="D6" s="19">
+        <v>142733</v>
+      </c>
+      <c r="E6" s="19">
+        <v>8891</v>
+      </c>
+      <c r="F6" s="19">
+        <v>382</v>
+      </c>
+      <c r="G6" s="19">
+        <v>53</v>
+      </c>
+      <c r="H6" s="19">
+        <v>706</v>
+      </c>
+      <c r="I6" s="19">
+        <v>59</v>
+      </c>
+      <c r="J6" s="19">
+        <v>0</v>
+      </c>
+      <c r="K6" s="19">
+        <v>548</v>
+      </c>
+      <c r="L6" s="19">
+        <v>445</v>
+      </c>
+      <c r="M6" s="19">
+        <v>903</v>
+      </c>
+      <c r="N6" s="19">
+        <v>2822</v>
+      </c>
+      <c r="O6" s="20">
+        <v>8088</v>
+      </c>
+      <c r="P6" s="13"/>
+    </row>
+    <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="17">
+        <v>62588</v>
+      </c>
+      <c r="D7" s="17">
+        <v>54118</v>
+      </c>
+      <c r="E7" s="17">
+        <v>3022</v>
+      </c>
+      <c r="F7" s="17">
+        <v>221</v>
+      </c>
+      <c r="G7" s="17">
+        <v>11</v>
+      </c>
+      <c r="H7" s="17">
+        <v>280</v>
+      </c>
+      <c r="I7" s="17">
+        <v>23</v>
+      </c>
+      <c r="J7" s="17">
+        <v>0</v>
+      </c>
+      <c r="K7" s="17">
+        <v>206</v>
+      </c>
+      <c r="L7" s="17">
+        <v>131</v>
+      </c>
+      <c r="M7" s="17">
+        <v>369</v>
+      </c>
+      <c r="N7" s="17">
+        <v>1012</v>
+      </c>
+      <c r="O7" s="15">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="80"/>
+      <c r="B8" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="17">
+        <v>102699</v>
+      </c>
+      <c r="D8" s="17">
+        <v>88300</v>
+      </c>
+      <c r="E8" s="17">
+        <v>5853</v>
+      </c>
+      <c r="F8" s="17">
+        <v>158</v>
+      </c>
+      <c r="G8" s="17">
+        <v>42</v>
+      </c>
+      <c r="H8" s="17">
+        <v>426</v>
+      </c>
+      <c r="I8" s="17">
+        <v>36</v>
+      </c>
+      <c r="J8" s="17">
+        <v>0</v>
+      </c>
+      <c r="K8" s="17">
+        <v>341</v>
+      </c>
+      <c r="L8" s="17">
+        <v>314</v>
+      </c>
+      <c r="M8" s="17">
+        <v>532</v>
+      </c>
+      <c r="N8" s="17">
+        <v>1810</v>
+      </c>
+      <c r="O8" s="15">
+        <v>4887</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="80"/>
+      <c r="B9" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="17">
+        <v>0</v>
+      </c>
+      <c r="D9" s="17">
+        <v>0</v>
+      </c>
+      <c r="E9" s="17">
+        <v>0</v>
+      </c>
+      <c r="F9" s="17">
+        <v>0</v>
+      </c>
+      <c r="G9" s="17">
+        <v>0</v>
+      </c>
+      <c r="H9" s="17">
+        <v>0</v>
+      </c>
+      <c r="I9" s="17">
+        <v>0</v>
+      </c>
+      <c r="J9" s="17">
+        <v>0</v>
+      </c>
+      <c r="K9" s="17">
+        <v>0</v>
+      </c>
+      <c r="L9" s="17">
+        <v>0</v>
+      </c>
+      <c r="M9" s="17">
+        <v>0</v>
+      </c>
+      <c r="N9" s="17">
+        <v>0</v>
+      </c>
+      <c r="O9" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="81"/>
+      <c r="B10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="17">
+        <v>343</v>
+      </c>
+      <c r="D10" s="17">
+        <v>315</v>
+      </c>
+      <c r="E10" s="17">
+        <v>16</v>
+      </c>
+      <c r="F10" s="17">
+        <v>3</v>
+      </c>
+      <c r="G10" s="17">
+        <v>0</v>
+      </c>
+      <c r="H10" s="17">
+        <v>0</v>
+      </c>
+      <c r="I10" s="17">
+        <v>0</v>
+      </c>
+      <c r="J10" s="17">
+        <v>0</v>
+      </c>
+      <c r="K10" s="17">
+        <v>1</v>
+      </c>
+      <c r="L10" s="17">
+        <v>0</v>
+      </c>
+      <c r="M10" s="17">
+        <v>2</v>
+      </c>
+      <c r="N10" s="17">
+        <v>0</v>
+      </c>
+      <c r="O10" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="31">
+        <v>33773</v>
+      </c>
+      <c r="D11" s="31">
+        <v>29123</v>
+      </c>
+      <c r="E11" s="31">
+        <v>1706</v>
+      </c>
+      <c r="F11" s="31">
+        <v>15</v>
+      </c>
+      <c r="G11" s="31">
+        <v>11</v>
+      </c>
+      <c r="H11" s="31">
+        <v>187</v>
+      </c>
+      <c r="I11" s="31">
+        <v>7</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>35</v>
+      </c>
+      <c r="L11" s="31">
+        <v>51</v>
+      </c>
+      <c r="M11" s="31">
+        <v>18</v>
+      </c>
+      <c r="N11" s="31">
+        <v>806</v>
+      </c>
+      <c r="O11" s="21">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="17">
+        <v>11483</v>
+      </c>
+      <c r="D12" s="17">
+        <v>9975</v>
+      </c>
+      <c r="E12" s="17">
+        <v>582</v>
+      </c>
+      <c r="F12" s="17">
+        <v>1</v>
+      </c>
+      <c r="G12" s="17">
+        <v>3</v>
+      </c>
+      <c r="H12" s="17">
+        <v>60</v>
+      </c>
+      <c r="I12" s="17">
+        <v>0</v>
+      </c>
+      <c r="J12" s="17">
+        <v>0</v>
+      </c>
+      <c r="K12" s="17">
+        <v>8</v>
+      </c>
+      <c r="L12" s="17">
+        <v>17</v>
+      </c>
+      <c r="M12" s="17">
+        <v>5</v>
+      </c>
+      <c r="N12" s="17">
+        <v>292</v>
+      </c>
+      <c r="O12" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="79"/>
+      <c r="B13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="17">
+        <v>22260</v>
+      </c>
+      <c r="D13" s="17">
+        <v>19121</v>
+      </c>
+      <c r="E13" s="17">
+        <v>1122</v>
+      </c>
+      <c r="F13" s="17">
+        <v>14</v>
+      </c>
+      <c r="G13" s="17">
+        <v>8</v>
+      </c>
+      <c r="H13" s="17">
+        <v>127</v>
+      </c>
+      <c r="I13" s="17">
+        <v>7</v>
+      </c>
+      <c r="J13" s="17">
+        <v>0</v>
+      </c>
+      <c r="K13" s="17">
+        <v>27</v>
+      </c>
+      <c r="L13" s="17">
+        <v>34</v>
+      </c>
+      <c r="M13" s="17">
+        <v>13</v>
+      </c>
+      <c r="N13" s="17">
+        <v>514</v>
+      </c>
+      <c r="O13" s="15">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="17">
+        <v>0</v>
+      </c>
+      <c r="D14" s="17">
+        <v>0</v>
+      </c>
+      <c r="E14" s="17">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>0</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="17">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
+        <v>0</v>
+      </c>
+      <c r="M14" s="17">
+        <v>0</v>
+      </c>
+      <c r="N14" s="17">
+        <v>0</v>
+      </c>
+      <c r="O14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
+      <c r="B15" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="18">
+        <v>30</v>
+      </c>
+      <c r="D15" s="18">
+        <v>27</v>
+      </c>
+      <c r="E15" s="18">
+        <v>2</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
+        <v>0</v>
+      </c>
+      <c r="I15" s="18">
+        <v>0</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="18">
+        <v>0</v>
+      </c>
+      <c r="M15" s="18">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18">
+        <v>0</v>
+      </c>
+      <c r="O15" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="19">
+        <v>23354</v>
+      </c>
+      <c r="D16" s="19">
+        <v>17400</v>
+      </c>
+      <c r="E16" s="19">
+        <v>2184</v>
+      </c>
+      <c r="F16" s="19">
+        <v>6</v>
+      </c>
+      <c r="G16" s="19">
+        <v>10</v>
+      </c>
+      <c r="H16" s="19">
+        <v>70</v>
+      </c>
+      <c r="I16" s="19">
+        <v>12</v>
+      </c>
+      <c r="J16" s="19">
+        <v>0</v>
+      </c>
+      <c r="K16" s="19">
+        <v>244</v>
+      </c>
+      <c r="L16" s="19">
+        <v>98</v>
+      </c>
+      <c r="M16" s="19">
+        <v>32</v>
+      </c>
+      <c r="N16" s="19">
+        <v>1073</v>
+      </c>
+      <c r="O16" s="20">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="17">
+        <v>7838</v>
+      </c>
+      <c r="D17" s="17">
+        <v>5919</v>
+      </c>
+      <c r="E17" s="17">
+        <v>659</v>
+      </c>
+      <c r="F17" s="17">
+        <v>2</v>
+      </c>
+      <c r="G17" s="17">
+        <v>1</v>
+      </c>
+      <c r="H17" s="17">
+        <v>26</v>
+      </c>
+      <c r="I17" s="17">
+        <v>1</v>
+      </c>
+      <c r="J17" s="17">
+        <v>0</v>
+      </c>
+      <c r="K17" s="17">
+        <v>75</v>
+      </c>
+      <c r="L17" s="17">
+        <v>29</v>
+      </c>
+      <c r="M17" s="17">
+        <v>12</v>
+      </c>
+      <c r="N17" s="17">
+        <v>341</v>
+      </c>
+      <c r="O17" s="15">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="77"/>
+      <c r="B18" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="17">
+        <v>15510</v>
+      </c>
+      <c r="D18" s="17">
+        <v>11478</v>
+      </c>
+      <c r="E18" s="17">
+        <v>1525</v>
+      </c>
+      <c r="F18" s="17">
+        <v>4</v>
+      </c>
+      <c r="G18" s="17">
+        <v>9</v>
+      </c>
+      <c r="H18" s="17">
+        <v>44</v>
+      </c>
+      <c r="I18" s="17">
+        <v>11</v>
+      </c>
+      <c r="J18" s="17">
+        <v>0</v>
+      </c>
+      <c r="K18" s="17">
+        <v>169</v>
+      </c>
+      <c r="L18" s="17">
+        <v>69</v>
+      </c>
+      <c r="M18" s="17">
+        <v>20</v>
+      </c>
+      <c r="N18" s="17">
+        <v>732</v>
+      </c>
+      <c r="O18" s="15">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="77"/>
+      <c r="B19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="17">
+        <v>0</v>
+      </c>
+      <c r="D19" s="17">
+        <v>0</v>
+      </c>
+      <c r="E19" s="17">
+        <v>0</v>
+      </c>
+      <c r="F19" s="17">
+        <v>0</v>
+      </c>
+      <c r="G19" s="17">
+        <v>0</v>
+      </c>
+      <c r="H19" s="17">
+        <v>0</v>
+      </c>
+      <c r="I19" s="17">
+        <v>0</v>
+      </c>
+      <c r="J19" s="17">
+        <v>0</v>
+      </c>
+      <c r="K19" s="17">
+        <v>0</v>
+      </c>
+      <c r="L19" s="17">
+        <v>0</v>
+      </c>
+      <c r="M19" s="17">
+        <v>0</v>
+      </c>
+      <c r="N19" s="17">
+        <v>0</v>
+      </c>
+      <c r="O19" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="78"/>
+      <c r="B20" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="18">
+        <v>6</v>
+      </c>
+      <c r="D20" s="18">
+        <v>3</v>
+      </c>
+      <c r="E20" s="18">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="19">
+        <v>14657</v>
+      </c>
+      <c r="D21" s="19">
+        <v>13707</v>
+      </c>
+      <c r="E21" s="19">
+        <v>90</v>
+      </c>
+      <c r="F21" s="19">
+        <v>12</v>
+      </c>
+      <c r="G21" s="19">
+        <v>0</v>
+      </c>
+      <c r="H21" s="19">
+        <v>73</v>
+      </c>
+      <c r="I21" s="19">
+        <v>4</v>
+      </c>
+      <c r="J21" s="19">
+        <v>0</v>
+      </c>
+      <c r="K21" s="19">
+        <v>12</v>
+      </c>
+      <c r="L21" s="19">
+        <v>86</v>
+      </c>
+      <c r="M21" s="19">
+        <v>104</v>
+      </c>
+      <c r="N21" s="19">
+        <v>101</v>
+      </c>
+      <c r="O21" s="20">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="17">
+        <v>5817</v>
+      </c>
+      <c r="D22" s="17">
+        <v>5385</v>
+      </c>
+      <c r="E22" s="17">
         <v>58</v>
       </c>
-      <c r="F4" s="59" t="s">
+      <c r="F22" s="17">
+        <v>6</v>
+      </c>
+      <c r="G22" s="17">
+        <v>0</v>
+      </c>
+      <c r="H22" s="17">
+        <v>28</v>
+      </c>
+      <c r="I22" s="17">
+        <v>2</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0</v>
+      </c>
+      <c r="K22" s="17">
+        <v>9</v>
+      </c>
+      <c r="L22" s="17">
+        <v>25</v>
+      </c>
+      <c r="M22" s="17">
+        <v>49</v>
+      </c>
+      <c r="N22" s="17">
+        <v>51</v>
+      </c>
+      <c r="O22" s="15">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="77"/>
+      <c r="B23" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="17">
+        <v>8834</v>
+      </c>
+      <c r="D23" s="17">
+        <v>8316</v>
+      </c>
+      <c r="E23" s="17">
+        <v>32</v>
+      </c>
+      <c r="F23" s="17">
+        <v>6</v>
+      </c>
+      <c r="G23" s="17">
+        <v>0</v>
+      </c>
+      <c r="H23" s="17">
+        <v>45</v>
+      </c>
+      <c r="I23" s="17">
+        <v>2</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0</v>
+      </c>
+      <c r="K23" s="17">
+        <v>3</v>
+      </c>
+      <c r="L23" s="17">
+        <v>61</v>
+      </c>
+      <c r="M23" s="17">
+        <v>55</v>
+      </c>
+      <c r="N23" s="17">
+        <v>50</v>
+      </c>
+      <c r="O23" s="15">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="77"/>
+      <c r="B24" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="17">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <v>0</v>
+      </c>
+      <c r="F24" s="17">
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
+        <v>0</v>
+      </c>
+      <c r="H24" s="17">
+        <v>0</v>
+      </c>
+      <c r="I24" s="17">
+        <v>0</v>
+      </c>
+      <c r="J24" s="17">
+        <v>0</v>
+      </c>
+      <c r="K24" s="17">
+        <v>0</v>
+      </c>
+      <c r="L24" s="17">
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <v>0</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="78"/>
+      <c r="B25" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="18">
+        <v>6</v>
+      </c>
+      <c r="D25" s="18">
+        <v>6</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="18">
+        <v>0</v>
+      </c>
+      <c r="I25" s="18">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
+        <v>0</v>
+      </c>
+      <c r="M25" s="18">
+        <v>0</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="19">
+        <v>15747</v>
+      </c>
+      <c r="D26" s="19">
+        <v>15176</v>
+      </c>
+      <c r="E26" s="19">
+        <v>91</v>
+      </c>
+      <c r="F26" s="19">
+        <v>63</v>
+      </c>
+      <c r="G26" s="19">
+        <v>6</v>
+      </c>
+      <c r="H26" s="19">
+        <v>83</v>
+      </c>
+      <c r="I26" s="19">
+        <v>2</v>
+      </c>
+      <c r="J26" s="19">
+        <v>0</v>
+      </c>
+      <c r="K26" s="19">
+        <v>9</v>
+      </c>
+      <c r="L26" s="19">
+        <v>8</v>
+      </c>
+      <c r="M26" s="19">
+        <v>14</v>
+      </c>
+      <c r="N26" s="19">
+        <v>32</v>
+      </c>
+      <c r="O26" s="20">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="17">
+        <v>6037</v>
+      </c>
+      <c r="D27" s="17">
+        <v>5831</v>
+      </c>
+      <c r="E27" s="17">
+        <v>34</v>
+      </c>
+      <c r="F27" s="17">
+        <v>30</v>
+      </c>
+      <c r="G27" s="17">
+        <v>2</v>
+      </c>
+      <c r="H27" s="17">
+        <v>34</v>
+      </c>
+      <c r="I27" s="17">
+        <v>0</v>
+      </c>
+      <c r="J27" s="17">
+        <v>0</v>
+      </c>
+      <c r="K27" s="17">
+        <v>2</v>
+      </c>
+      <c r="L27" s="17">
+        <v>5</v>
+      </c>
+      <c r="M27" s="17">
+        <v>2</v>
+      </c>
+      <c r="N27" s="17">
+        <v>6</v>
+      </c>
+      <c r="O27" s="15">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="77"/>
+      <c r="B28" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="17">
+        <v>9677</v>
+      </c>
+      <c r="D28" s="17">
+        <v>9314</v>
+      </c>
+      <c r="E28" s="17">
+        <v>56</v>
+      </c>
+      <c r="F28" s="17">
+        <v>33</v>
+      </c>
+      <c r="G28" s="17">
+        <v>4</v>
+      </c>
+      <c r="H28" s="17">
+        <v>49</v>
+      </c>
+      <c r="I28" s="17">
+        <v>2</v>
+      </c>
+      <c r="J28" s="17">
+        <v>0</v>
+      </c>
+      <c r="K28" s="17">
+        <v>7</v>
+      </c>
+      <c r="L28" s="17">
+        <v>3</v>
+      </c>
+      <c r="M28" s="17">
+        <v>12</v>
+      </c>
+      <c r="N28" s="17">
+        <v>26</v>
+      </c>
+      <c r="O28" s="15">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30"/>
+      <c r="B30" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="18">
+        <v>33</v>
+      </c>
+      <c r="D30" s="18">
+        <v>31</v>
+      </c>
+      <c r="E30" s="18">
+        <v>1</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
+        <v>0</v>
+      </c>
+      <c r="H30" s="18">
+        <v>0</v>
+      </c>
+      <c r="I30" s="18">
+        <v>0</v>
+      </c>
+      <c r="J30" s="18">
+        <v>0</v>
+      </c>
+      <c r="K30" s="18">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="18">
+        <v>0</v>
+      </c>
+      <c r="N30" s="18">
+        <v>0</v>
+      </c>
+      <c r="O30" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="19">
+        <v>11983</v>
+      </c>
+      <c r="D31" s="19">
+        <v>11088</v>
+      </c>
+      <c r="E31" s="19">
+        <v>152</v>
+      </c>
+      <c r="F31" s="19">
+        <v>97</v>
+      </c>
+      <c r="G31" s="19">
+        <v>3</v>
+      </c>
+      <c r="H31" s="19">
+        <v>22</v>
+      </c>
+      <c r="I31" s="19">
+        <v>2</v>
+      </c>
+      <c r="J31" s="19">
+        <v>0</v>
+      </c>
+      <c r="K31" s="19">
+        <v>10</v>
+      </c>
+      <c r="L31" s="19">
+        <v>18</v>
+      </c>
+      <c r="M31" s="19">
+        <v>38</v>
+      </c>
+      <c r="N31" s="19">
+        <v>70</v>
+      </c>
+      <c r="O31" s="20">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="17">
+        <v>4388</v>
+      </c>
+      <c r="D32" s="17">
+        <v>3969</v>
+      </c>
+      <c r="E32" s="17">
+        <v>57</v>
+      </c>
+      <c r="F32" s="17">
+        <v>67</v>
+      </c>
+      <c r="G32" s="17">
+        <v>1</v>
+      </c>
+      <c r="H32" s="17">
+        <v>12</v>
+      </c>
+      <c r="I32" s="17">
+        <v>0</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17">
+        <v>4</v>
+      </c>
+      <c r="L32" s="17">
+        <v>4</v>
+      </c>
+      <c r="M32" s="17">
+        <v>4</v>
+      </c>
+      <c r="N32" s="17">
+        <v>36</v>
+      </c>
+      <c r="O32" s="15">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="77"/>
+      <c r="B33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="17">
+        <v>7523</v>
+      </c>
+      <c r="D33" s="17">
+        <v>7049</v>
+      </c>
+      <c r="E33" s="17">
+        <v>95</v>
+      </c>
+      <c r="F33" s="17">
+        <v>28</v>
+      </c>
+      <c r="G33" s="17">
+        <v>2</v>
+      </c>
+      <c r="H33" s="17">
+        <v>10</v>
+      </c>
+      <c r="I33" s="17">
+        <v>2</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0</v>
+      </c>
+      <c r="K33" s="17">
+        <v>6</v>
+      </c>
+      <c r="L33" s="17">
+        <v>14</v>
+      </c>
+      <c r="M33" s="17">
+        <v>34</v>
+      </c>
+      <c r="N33" s="17">
+        <v>34</v>
+      </c>
+      <c r="O33" s="15">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="77"/>
+      <c r="B34" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="17">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17">
+        <v>0</v>
+      </c>
+      <c r="F34" s="17">
+        <v>0</v>
+      </c>
+      <c r="G34" s="17">
+        <v>0</v>
+      </c>
+      <c r="H34" s="17">
+        <v>0</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0</v>
+      </c>
+      <c r="J34" s="17">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17">
+        <v>0</v>
+      </c>
+      <c r="L34" s="17">
+        <v>0</v>
+      </c>
+      <c r="M34" s="17">
+        <v>0</v>
+      </c>
+      <c r="N34" s="17">
+        <v>0</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="78"/>
+      <c r="B35" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="18">
+        <v>72</v>
+      </c>
+      <c r="D35" s="18">
+        <v>70</v>
+      </c>
+      <c r="E35" s="18">
+        <v>0</v>
+      </c>
+      <c r="F35" s="18">
+        <v>2</v>
+      </c>
+      <c r="G35" s="18">
+        <v>0</v>
+      </c>
+      <c r="H35" s="18">
+        <v>0</v>
+      </c>
+      <c r="I35" s="18">
+        <v>0</v>
+      </c>
+      <c r="J35" s="18">
+        <v>0</v>
+      </c>
+      <c r="K35" s="18">
+        <v>0</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="18">
+        <v>0</v>
+      </c>
+      <c r="N35" s="18">
+        <v>0</v>
+      </c>
+      <c r="O35" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="19">
+        <v>27184</v>
+      </c>
+      <c r="D36" s="19">
+        <v>21787</v>
+      </c>
+      <c r="E36" s="19">
+        <v>3741</v>
+      </c>
+      <c r="F36" s="19">
+        <v>56</v>
+      </c>
+      <c r="G36" s="19">
+        <v>7</v>
+      </c>
+      <c r="H36" s="19">
+        <v>63</v>
+      </c>
+      <c r="I36" s="19">
+        <v>22</v>
+      </c>
+      <c r="J36" s="19">
+        <v>0</v>
+      </c>
+      <c r="K36" s="19">
+        <v>67</v>
+      </c>
+      <c r="L36" s="19">
+        <v>36</v>
+      </c>
+      <c r="M36" s="19">
+        <v>201</v>
+      </c>
+      <c r="N36" s="19">
+        <v>192</v>
+      </c>
+      <c r="O36" s="20">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="17">
+        <v>10871</v>
+      </c>
+      <c r="D37" s="17">
+        <v>8783</v>
+      </c>
+      <c r="E37" s="17">
+        <v>1311</v>
+      </c>
+      <c r="F37" s="17">
+        <v>34</v>
+      </c>
+      <c r="G37" s="17">
+        <v>1</v>
+      </c>
+      <c r="H37" s="17">
+        <v>26</v>
+      </c>
+      <c r="I37" s="17">
+        <v>15</v>
+      </c>
+      <c r="J37" s="17">
+        <v>0</v>
+      </c>
+      <c r="K37" s="17">
+        <v>27</v>
+      </c>
+      <c r="L37" s="17">
+        <v>9</v>
+      </c>
+      <c r="M37" s="17">
+        <v>72</v>
+      </c>
+      <c r="N37" s="17">
+        <v>68</v>
+      </c>
+      <c r="O37" s="15">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="77"/>
+      <c r="B38" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="17">
+        <v>16230</v>
+      </c>
+      <c r="D38" s="17">
+        <v>12934</v>
+      </c>
+      <c r="E38" s="17">
+        <v>2420</v>
+      </c>
+      <c r="F38" s="17">
+        <v>22</v>
+      </c>
+      <c r="G38" s="17">
+        <v>6</v>
+      </c>
+      <c r="H38" s="17">
+        <v>37</v>
+      </c>
+      <c r="I38" s="17">
+        <v>7</v>
+      </c>
+      <c r="J38" s="17">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17">
+        <v>39</v>
+      </c>
+      <c r="L38" s="17">
+        <v>27</v>
+      </c>
+      <c r="M38" s="17">
+        <v>127</v>
+      </c>
+      <c r="N38" s="17">
+        <v>124</v>
+      </c>
+      <c r="O38" s="15">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="77"/>
+      <c r="B39" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="17">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="17">
+        <v>0</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0</v>
+      </c>
+      <c r="L39" s="17">
+        <v>0</v>
+      </c>
+      <c r="M39" s="17">
+        <v>0</v>
+      </c>
+      <c r="N39" s="17">
+        <v>0</v>
+      </c>
+      <c r="O39" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="78"/>
+      <c r="B40" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="18">
+        <v>83</v>
+      </c>
+      <c r="D40" s="18">
+        <v>70</v>
+      </c>
+      <c r="E40" s="18">
+        <v>10</v>
+      </c>
+      <c r="F40" s="18">
+        <v>0</v>
+      </c>
+      <c r="G40" s="18">
+        <v>0</v>
+      </c>
+      <c r="H40" s="18">
+        <v>0</v>
+      </c>
+      <c r="I40" s="18">
+        <v>0</v>
+      </c>
+      <c r="J40" s="18">
+        <v>0</v>
+      </c>
+      <c r="K40" s="18">
+        <v>1</v>
+      </c>
+      <c r="L40" s="18">
+        <v>0</v>
+      </c>
+      <c r="M40" s="18">
+        <v>2</v>
+      </c>
+      <c r="N40" s="18">
+        <v>0</v>
+      </c>
+      <c r="O40" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="19">
+        <v>1437</v>
+      </c>
+      <c r="D41" s="19">
+        <v>1329</v>
+      </c>
+      <c r="E41" s="19">
+        <v>8</v>
+      </c>
+      <c r="F41" s="19">
+        <v>1</v>
+      </c>
+      <c r="G41" s="19">
+        <v>2</v>
+      </c>
+      <c r="H41" s="19">
+        <v>8</v>
+      </c>
+      <c r="I41" s="19">
+        <v>0</v>
+      </c>
+      <c r="J41" s="19">
+        <v>0</v>
+      </c>
+      <c r="K41" s="19">
+        <v>0</v>
+      </c>
+      <c r="L41" s="19">
+        <v>11</v>
+      </c>
+      <c r="M41" s="19">
+        <v>6</v>
+      </c>
+      <c r="N41" s="19">
+        <v>26</v>
+      </c>
+      <c r="O41" s="20">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="17">
+        <v>616</v>
+      </c>
+      <c r="D42" s="17">
+        <v>574</v>
+      </c>
+      <c r="E42" s="17">
+        <v>0</v>
+      </c>
+      <c r="F42" s="17">
+        <v>1</v>
+      </c>
+      <c r="G42" s="17">
+        <v>0</v>
+      </c>
+      <c r="H42" s="17">
+        <v>0</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0</v>
+      </c>
+      <c r="J42" s="17">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17">
+        <v>0</v>
+      </c>
+      <c r="L42" s="17">
+        <v>1</v>
+      </c>
+      <c r="M42" s="17">
+        <v>0</v>
+      </c>
+      <c r="N42" s="17">
+        <v>12</v>
+      </c>
+      <c r="O42" s="15">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="77"/>
+      <c r="B43" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="17">
+        <v>782</v>
+      </c>
+      <c r="D43" s="17">
+        <v>717</v>
+      </c>
+      <c r="E43" s="17">
+        <v>7</v>
+      </c>
+      <c r="F43" s="17">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17">
+        <v>2</v>
+      </c>
+      <c r="H43" s="17">
+        <v>8</v>
+      </c>
+      <c r="I43" s="17">
+        <v>0</v>
+      </c>
+      <c r="J43" s="17">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17">
+        <v>0</v>
+      </c>
+      <c r="L43" s="17">
+        <v>10</v>
+      </c>
+      <c r="M43" s="17">
+        <v>6</v>
+      </c>
+      <c r="N43" s="17">
+        <v>14</v>
+      </c>
+      <c r="O43" s="15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="77"/>
+      <c r="B44" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="17">
+        <v>0</v>
+      </c>
+      <c r="D44" s="17">
+        <v>0</v>
+      </c>
+      <c r="E44" s="17">
+        <v>0</v>
+      </c>
+      <c r="F44" s="17">
+        <v>0</v>
+      </c>
+      <c r="G44" s="17">
+        <v>0</v>
+      </c>
+      <c r="H44" s="17">
+        <v>0</v>
+      </c>
+      <c r="I44" s="17">
+        <v>0</v>
+      </c>
+      <c r="J44" s="17">
+        <v>0</v>
+      </c>
+      <c r="K44" s="17">
+        <v>0</v>
+      </c>
+      <c r="L44" s="17">
+        <v>0</v>
+      </c>
+      <c r="M44" s="17">
+        <v>0</v>
+      </c>
+      <c r="N44" s="17">
+        <v>0</v>
+      </c>
+      <c r="O44" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="78"/>
+      <c r="B45" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="18">
+        <v>39</v>
+      </c>
+      <c r="D45" s="18">
+        <v>38</v>
+      </c>
+      <c r="E45" s="18">
+        <v>1</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0</v>
+      </c>
+      <c r="O45" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="19">
+        <v>1752</v>
+      </c>
+      <c r="D46" s="19">
+        <v>1663</v>
+      </c>
+      <c r="E46" s="19">
+        <v>22</v>
+      </c>
+      <c r="F46" s="19">
+        <v>22</v>
+      </c>
+      <c r="G46" s="19">
+        <v>0</v>
+      </c>
+      <c r="H46" s="19">
+        <v>12</v>
+      </c>
+      <c r="I46" s="19">
+        <v>2</v>
+      </c>
+      <c r="J46" s="19">
+        <v>0</v>
+      </c>
+      <c r="K46" s="19">
+        <v>6</v>
+      </c>
+      <c r="L46" s="19">
+        <v>0</v>
+      </c>
+      <c r="M46" s="19">
+        <v>15</v>
+      </c>
+      <c r="N46" s="19">
+        <v>10</v>
+      </c>
+      <c r="O46" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="17">
+        <v>888</v>
+      </c>
+      <c r="D47" s="17">
+        <v>834</v>
+      </c>
+      <c r="E47" s="17">
+        <v>6</v>
+      </c>
+      <c r="F47" s="17">
+        <v>15</v>
+      </c>
+      <c r="G47" s="17">
+        <v>0</v>
+      </c>
+      <c r="H47" s="17">
+        <v>11</v>
+      </c>
+      <c r="I47" s="17">
+        <v>0</v>
+      </c>
+      <c r="J47" s="17">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17">
+        <v>5</v>
+      </c>
+      <c r="L47" s="17">
+        <v>0</v>
+      </c>
+      <c r="M47" s="17">
+        <v>8</v>
+      </c>
+      <c r="N47" s="17">
+        <v>9</v>
+      </c>
+      <c r="O47" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="77"/>
+      <c r="B48" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="17">
+        <v>864</v>
+      </c>
+      <c r="D48" s="17">
+        <v>829</v>
+      </c>
+      <c r="E48" s="17">
+        <v>16</v>
+      </c>
+      <c r="F48" s="17">
+        <v>7</v>
+      </c>
+      <c r="G48" s="17">
+        <v>0</v>
+      </c>
+      <c r="H48" s="17">
+        <v>1</v>
+      </c>
+      <c r="I48" s="17">
+        <v>2</v>
+      </c>
+      <c r="J48" s="17">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17">
+        <v>1</v>
+      </c>
+      <c r="L48" s="17">
+        <v>0</v>
+      </c>
+      <c r="M48" s="17">
+        <v>7</v>
+      </c>
+      <c r="N48" s="17">
+        <v>1</v>
+      </c>
+      <c r="O48" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="77"/>
+      <c r="B49" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="17">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>0</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0</v>
+      </c>
+      <c r="K49" s="17">
+        <v>0</v>
+      </c>
+      <c r="L49" s="17">
+        <v>0</v>
+      </c>
+      <c r="M49" s="17">
+        <v>0</v>
+      </c>
+      <c r="N49" s="17">
+        <v>0</v>
+      </c>
+      <c r="O49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="78"/>
+      <c r="B50" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="18">
+        <v>0</v>
+      </c>
+      <c r="D50" s="18">
+        <v>0</v>
+      </c>
+      <c r="E50" s="18">
+        <v>0</v>
+      </c>
+      <c r="F50" s="18">
+        <v>0</v>
+      </c>
+      <c r="G50" s="18">
+        <v>0</v>
+      </c>
+      <c r="H50" s="18">
+        <v>0</v>
+      </c>
+      <c r="I50" s="18">
+        <v>0</v>
+      </c>
+      <c r="J50" s="18">
+        <v>0</v>
+      </c>
+      <c r="K50" s="18">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
+        <v>0</v>
+      </c>
+      <c r="M50" s="18">
+        <v>0</v>
+      </c>
+      <c r="N50" s="18">
+        <v>0</v>
+      </c>
+      <c r="O50" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="19">
+        <v>2493</v>
+      </c>
+      <c r="D51" s="19">
+        <v>1957</v>
+      </c>
+      <c r="E51" s="19">
+        <v>47</v>
+      </c>
+      <c r="F51" s="19">
+        <v>8</v>
+      </c>
+      <c r="G51" s="19">
+        <v>0</v>
+      </c>
+      <c r="H51" s="19">
+        <v>18</v>
+      </c>
+      <c r="I51" s="19">
+        <v>3</v>
+      </c>
+      <c r="J51" s="19">
+        <v>0</v>
+      </c>
+      <c r="K51" s="19">
+        <v>1</v>
+      </c>
+      <c r="L51" s="19">
+        <v>55</v>
+      </c>
+      <c r="M51" s="19">
+        <v>11</v>
+      </c>
+      <c r="N51" s="19">
+        <v>52</v>
+      </c>
+      <c r="O51" s="20">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="17">
+        <v>1242</v>
+      </c>
+      <c r="D52" s="17">
+        <v>935</v>
+      </c>
+      <c r="E52" s="17">
+        <v>18</v>
+      </c>
+      <c r="F52" s="17">
+        <v>7</v>
+      </c>
+      <c r="G52" s="17">
+        <v>0</v>
+      </c>
+      <c r="H52" s="17">
+        <v>9</v>
+      </c>
+      <c r="I52" s="17">
+        <v>3</v>
+      </c>
+      <c r="J52" s="17">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17">
+        <v>1</v>
+      </c>
+      <c r="L52" s="17">
+        <v>18</v>
+      </c>
+      <c r="M52" s="17">
+        <v>7</v>
+      </c>
+      <c r="N52" s="17">
+        <v>17</v>
+      </c>
+      <c r="O52" s="15">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="77"/>
+      <c r="B53" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="17">
+        <v>1239</v>
+      </c>
+      <c r="D53" s="17">
+        <v>1013</v>
+      </c>
+      <c r="E53" s="17">
+        <v>27</v>
+      </c>
+      <c r="F53" s="17">
+        <v>1</v>
+      </c>
+      <c r="G53" s="17">
+        <v>0</v>
+      </c>
+      <c r="H53" s="17">
+        <v>9</v>
+      </c>
+      <c r="I53" s="17">
+        <v>0</v>
+      </c>
+      <c r="J53" s="17">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17">
+        <v>0</v>
+      </c>
+      <c r="L53" s="17">
+        <v>37</v>
+      </c>
+      <c r="M53" s="17">
+        <v>4</v>
+      </c>
+      <c r="N53" s="17">
+        <v>35</v>
+      </c>
+      <c r="O53" s="15">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="77"/>
+      <c r="B54" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54" s="17">
+        <v>0</v>
+      </c>
+      <c r="D54" s="17">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>0</v>
+      </c>
+      <c r="G54" s="17">
+        <v>0</v>
+      </c>
+      <c r="H54" s="17">
+        <v>0</v>
+      </c>
+      <c r="I54" s="17">
+        <v>0</v>
+      </c>
+      <c r="J54" s="17">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17">
+        <v>0</v>
+      </c>
+      <c r="L54" s="17">
+        <v>0</v>
+      </c>
+      <c r="M54" s="17">
+        <v>0</v>
+      </c>
+      <c r="N54" s="17">
+        <v>0</v>
+      </c>
+      <c r="O54" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="78"/>
+      <c r="B55" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="18">
+        <v>12</v>
+      </c>
+      <c r="D55" s="18">
+        <v>9</v>
+      </c>
+      <c r="E55" s="18">
+        <v>2</v>
+      </c>
+      <c r="F55" s="18">
+        <v>0</v>
+      </c>
+      <c r="G55" s="18">
+        <v>0</v>
+      </c>
+      <c r="H55" s="18">
+        <v>0</v>
+      </c>
+      <c r="I55" s="18">
+        <v>0</v>
+      </c>
+      <c r="J55" s="18">
+        <v>0</v>
+      </c>
+      <c r="K55" s="18">
+        <v>0</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
+        <v>0</v>
+      </c>
+      <c r="N55" s="18">
+        <v>0</v>
+      </c>
+      <c r="O55" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="19">
+        <v>5832</v>
+      </c>
+      <c r="D56" s="19">
+        <v>5588</v>
+      </c>
+      <c r="E56" s="19">
+        <v>13</v>
+      </c>
+      <c r="F56" s="19">
+        <v>23</v>
+      </c>
+      <c r="G56" s="19">
+        <v>0</v>
+      </c>
+      <c r="H56" s="19">
+        <v>34</v>
+      </c>
+      <c r="I56" s="19">
+        <v>0</v>
+      </c>
+      <c r="J56" s="19">
+        <v>0</v>
+      </c>
+      <c r="K56" s="19">
+        <v>4</v>
+      </c>
+      <c r="L56" s="19">
+        <v>7</v>
+      </c>
+      <c r="M56" s="19">
+        <v>19</v>
+      </c>
+      <c r="N56" s="19">
+        <v>6</v>
+      </c>
+      <c r="O56" s="20">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="17">
+        <v>2493</v>
+      </c>
+      <c r="D57" s="17">
+        <v>2361</v>
+      </c>
+      <c r="E57" s="17">
+        <v>8</v>
+      </c>
+      <c r="F57" s="17">
+        <v>15</v>
+      </c>
+      <c r="G57" s="17">
+        <v>0</v>
+      </c>
+      <c r="H57" s="17">
+        <v>15</v>
+      </c>
+      <c r="I57" s="17">
+        <v>0</v>
+      </c>
+      <c r="J57" s="17">
+        <v>0</v>
+      </c>
+      <c r="K57" s="17">
+        <v>2</v>
+      </c>
+      <c r="L57" s="17">
+        <v>2</v>
+      </c>
+      <c r="M57" s="17">
+        <v>8</v>
+      </c>
+      <c r="N57" s="17">
+        <v>3</v>
+      </c>
+      <c r="O57" s="15">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="77"/>
+      <c r="B58" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" s="17">
+        <v>3337</v>
+      </c>
+      <c r="D58" s="17">
+        <v>3225</v>
+      </c>
+      <c r="E58" s="17">
+        <v>5</v>
+      </c>
+      <c r="F58" s="17">
+        <v>8</v>
+      </c>
+      <c r="G58" s="17">
+        <v>0</v>
+      </c>
+      <c r="H58" s="17">
+        <v>19</v>
+      </c>
+      <c r="I58" s="17">
+        <v>0</v>
+      </c>
+      <c r="J58" s="17">
+        <v>0</v>
+      </c>
+      <c r="K58" s="17">
+        <v>2</v>
+      </c>
+      <c r="L58" s="17">
+        <v>5</v>
+      </c>
+      <c r="M58" s="17">
+        <v>11</v>
+      </c>
+      <c r="N58" s="17">
+        <v>3</v>
+      </c>
+      <c r="O58" s="15">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="77"/>
+      <c r="B59" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="17">
+        <v>0</v>
+      </c>
+      <c r="D59" s="17">
+        <v>0</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <v>0</v>
+      </c>
+      <c r="H59" s="17">
+        <v>0</v>
+      </c>
+      <c r="I59" s="17">
+        <v>0</v>
+      </c>
+      <c r="J59" s="17">
+        <v>0</v>
+      </c>
+      <c r="K59" s="17">
+        <v>0</v>
+      </c>
+      <c r="L59" s="17">
+        <v>0</v>
+      </c>
+      <c r="M59" s="17">
+        <v>0</v>
+      </c>
+      <c r="N59" s="17">
+        <v>0</v>
+      </c>
+      <c r="O59" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="78"/>
+      <c r="B60" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="18">
+        <v>2</v>
+      </c>
+      <c r="D60" s="18">
+        <v>2</v>
+      </c>
+      <c r="E60" s="18">
+        <v>0</v>
+      </c>
+      <c r="F60" s="18">
+        <v>0</v>
+      </c>
+      <c r="G60" s="18">
+        <v>0</v>
+      </c>
+      <c r="H60" s="18">
+        <v>0</v>
+      </c>
+      <c r="I60" s="18">
+        <v>0</v>
+      </c>
+      <c r="J60" s="18">
+        <v>0</v>
+      </c>
+      <c r="K60" s="18">
+        <v>0</v>
+      </c>
+      <c r="L60" s="18">
+        <v>0</v>
+      </c>
+      <c r="M60" s="18">
+        <v>0</v>
+      </c>
+      <c r="N60" s="18">
+        <v>0</v>
+      </c>
+      <c r="O60" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="19">
+        <v>4585</v>
+      </c>
+      <c r="D61" s="19">
+        <v>4469</v>
+      </c>
+      <c r="E61" s="19">
+        <v>5</v>
+      </c>
+      <c r="F61" s="19">
+        <v>8</v>
+      </c>
+      <c r="G61" s="19">
+        <v>1</v>
+      </c>
+      <c r="H61" s="19">
+        <v>1</v>
+      </c>
+      <c r="I61" s="19">
+        <v>0</v>
+      </c>
+      <c r="J61" s="19">
+        <v>0</v>
+      </c>
+      <c r="K61" s="19">
+        <v>3</v>
+      </c>
+      <c r="L61" s="19">
+        <v>2</v>
+      </c>
+      <c r="M61" s="19">
+        <v>8</v>
+      </c>
+      <c r="N61" s="19">
+        <v>9</v>
+      </c>
+      <c r="O61" s="20">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C62" s="17">
+        <v>2293</v>
+      </c>
+      <c r="D62" s="17">
+        <v>2238</v>
+      </c>
+      <c r="E62" s="17">
+        <v>0</v>
+      </c>
+      <c r="F62" s="17">
+        <v>6</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="17">
+        <v>1</v>
+      </c>
+      <c r="I62" s="17">
+        <v>0</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17">
+        <v>3</v>
+      </c>
+      <c r="L62" s="17">
+        <v>0</v>
+      </c>
+      <c r="M62" s="17">
+        <v>7</v>
+      </c>
+      <c r="N62" s="17">
+        <v>9</v>
+      </c>
+      <c r="O62" s="15">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="77"/>
+      <c r="B63" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" s="17">
+        <v>2292</v>
+      </c>
+      <c r="D63" s="17">
+        <v>2231</v>
+      </c>
+      <c r="E63" s="17">
+        <v>5</v>
+      </c>
+      <c r="F63" s="17">
+        <v>2</v>
+      </c>
+      <c r="G63" s="17">
+        <v>1</v>
+      </c>
+      <c r="H63" s="17">
+        <v>0</v>
+      </c>
+      <c r="I63" s="17">
+        <v>0</v>
+      </c>
+      <c r="J63" s="17">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17">
+        <v>0</v>
+      </c>
+      <c r="L63" s="17">
+        <v>2</v>
+      </c>
+      <c r="M63" s="17">
+        <v>1</v>
+      </c>
+      <c r="N63" s="17">
+        <v>0</v>
+      </c>
+      <c r="O63" s="15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="77"/>
+      <c r="B64" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="17">
+        <v>0</v>
+      </c>
+      <c r="D64" s="17">
+        <v>0</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>0</v>
+      </c>
+      <c r="G64" s="17">
+        <v>0</v>
+      </c>
+      <c r="H64" s="17">
+        <v>0</v>
+      </c>
+      <c r="I64" s="17">
+        <v>0</v>
+      </c>
+      <c r="J64" s="17">
+        <v>0</v>
+      </c>
+      <c r="K64" s="17">
+        <v>0</v>
+      </c>
+      <c r="L64" s="17">
+        <v>0</v>
+      </c>
+      <c r="M64" s="17">
+        <v>0</v>
+      </c>
+      <c r="N64" s="17">
+        <v>0</v>
+      </c>
+      <c r="O64" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="78"/>
+      <c r="B65" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="18">
+        <v>0</v>
+      </c>
+      <c r="D65" s="18">
+        <v>0</v>
+      </c>
+      <c r="E65" s="18">
+        <v>0</v>
+      </c>
+      <c r="F65" s="18">
+        <v>0</v>
+      </c>
+      <c r="G65" s="18">
+        <v>0</v>
+      </c>
+      <c r="H65" s="18">
+        <v>0</v>
+      </c>
+      <c r="I65" s="18">
+        <v>0</v>
+      </c>
+      <c r="J65" s="18">
+        <v>0</v>
+      </c>
+      <c r="K65" s="18">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
+        <v>0</v>
+      </c>
+      <c r="N65" s="18">
+        <v>0</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="19">
+        <v>1330</v>
+      </c>
+      <c r="D66" s="19">
+        <v>1125</v>
+      </c>
+      <c r="E66" s="19">
+        <v>2</v>
+      </c>
+      <c r="F66" s="19">
+        <v>8</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0</v>
+      </c>
+      <c r="H66" s="19">
+        <v>1</v>
+      </c>
+      <c r="I66" s="19">
+        <v>1</v>
+      </c>
+      <c r="J66" s="19">
+        <v>0</v>
+      </c>
+      <c r="K66" s="19">
+        <v>18</v>
+      </c>
+      <c r="L66" s="19">
+        <v>0</v>
+      </c>
+      <c r="M66" s="19">
+        <v>24</v>
+      </c>
+      <c r="N66" s="19">
+        <v>3</v>
+      </c>
+      <c r="O66" s="20">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="17">
+        <v>576</v>
+      </c>
+      <c r="D67" s="17">
+        <v>489</v>
+      </c>
+      <c r="E67" s="17">
+        <v>1</v>
+      </c>
+      <c r="F67" s="17">
+        <v>3</v>
+      </c>
+      <c r="G67" s="17">
+        <v>0</v>
+      </c>
+      <c r="H67" s="17">
+        <v>1</v>
+      </c>
+      <c r="I67" s="17">
+        <v>0</v>
+      </c>
+      <c r="J67" s="17">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17">
+        <v>7</v>
+      </c>
+      <c r="L67" s="17">
+        <v>0</v>
+      </c>
+      <c r="M67" s="17">
+        <v>11</v>
+      </c>
+      <c r="N67" s="17">
+        <v>3</v>
+      </c>
+      <c r="O67" s="15">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="77"/>
+      <c r="B68" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" s="17">
+        <v>754</v>
+      </c>
+      <c r="D68" s="17">
+        <v>636</v>
+      </c>
+      <c r="E68" s="17">
+        <v>1</v>
+      </c>
+      <c r="F68" s="17">
+        <v>5</v>
+      </c>
+      <c r="G68" s="17">
+        <v>0</v>
+      </c>
+      <c r="H68" s="17">
+        <v>0</v>
+      </c>
+      <c r="I68" s="17">
+        <v>1</v>
+      </c>
+      <c r="J68" s="17">
+        <v>0</v>
+      </c>
+      <c r="K68" s="17">
+        <v>11</v>
+      </c>
+      <c r="L68" s="17">
+        <v>0</v>
+      </c>
+      <c r="M68" s="17">
+        <v>13</v>
+      </c>
+      <c r="N68" s="17">
+        <v>0</v>
+      </c>
+      <c r="O68" s="15">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="77"/>
+      <c r="B69" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="17">
+        <v>0</v>
+      </c>
+      <c r="D69" s="17">
+        <v>0</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>0</v>
+      </c>
+      <c r="G69" s="17">
+        <v>0</v>
+      </c>
+      <c r="H69" s="17">
+        <v>0</v>
+      </c>
+      <c r="I69" s="17">
+        <v>0</v>
+      </c>
+      <c r="J69" s="17">
+        <v>0</v>
+      </c>
+      <c r="K69" s="17">
+        <v>0</v>
+      </c>
+      <c r="L69" s="17">
+        <v>0</v>
+      </c>
+      <c r="M69" s="17">
+        <v>0</v>
+      </c>
+      <c r="N69" s="17">
+        <v>0</v>
+      </c>
+      <c r="O69" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="78"/>
+      <c r="B70" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="18">
+        <v>0</v>
+      </c>
+      <c r="D70" s="18">
+        <v>0</v>
+      </c>
+      <c r="E70" s="18">
+        <v>0</v>
+      </c>
+      <c r="F70" s="18">
+        <v>0</v>
+      </c>
+      <c r="G70" s="18">
+        <v>0</v>
+      </c>
+      <c r="H70" s="18">
+        <v>0</v>
+      </c>
+      <c r="I70" s="18">
+        <v>0</v>
+      </c>
+      <c r="J70" s="18">
+        <v>0</v>
+      </c>
+      <c r="K70" s="18">
+        <v>0</v>
+      </c>
+      <c r="L70" s="18">
+        <v>0</v>
+      </c>
+      <c r="M70" s="18">
+        <v>0</v>
+      </c>
+      <c r="N70" s="18">
+        <v>0</v>
+      </c>
+      <c r="O70" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="19">
+        <v>4364</v>
+      </c>
+      <c r="D71" s="19">
+        <v>3558</v>
+      </c>
+      <c r="E71" s="19">
+        <v>78</v>
+      </c>
+      <c r="F71" s="19">
+        <v>4</v>
+      </c>
+      <c r="G71" s="19">
+        <v>3</v>
+      </c>
+      <c r="H71" s="19">
+        <v>33</v>
+      </c>
+      <c r="I71" s="19">
+        <v>2</v>
+      </c>
+      <c r="J71" s="19">
+        <v>0</v>
+      </c>
+      <c r="K71" s="19">
+        <v>14</v>
+      </c>
+      <c r="L71" s="19">
+        <v>11</v>
+      </c>
+      <c r="M71" s="19">
+        <v>219</v>
+      </c>
+      <c r="N71" s="19">
+        <v>277</v>
+      </c>
+      <c r="O71" s="20">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72" s="17">
+        <v>1656</v>
+      </c>
+      <c r="D72" s="17">
+        <v>1366</v>
+      </c>
+      <c r="E72" s="17">
+        <v>30</v>
+      </c>
+      <c r="F72" s="17">
+        <v>3</v>
+      </c>
+      <c r="G72" s="17">
+        <v>1</v>
+      </c>
+      <c r="H72" s="17">
+        <v>14</v>
+      </c>
+      <c r="I72" s="17">
+        <v>1</v>
+      </c>
+      <c r="J72" s="17">
+        <v>0</v>
+      </c>
+      <c r="K72" s="17">
+        <v>2</v>
+      </c>
+      <c r="L72" s="17">
+        <v>1</v>
+      </c>
+      <c r="M72" s="17">
+        <v>100</v>
+      </c>
+      <c r="N72" s="17">
+        <v>91</v>
+      </c>
+      <c r="O72" s="15">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="77"/>
+      <c r="B73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" s="17">
+        <v>2707</v>
+      </c>
+      <c r="D73" s="17">
+        <v>2191</v>
+      </c>
+      <c r="E73" s="17">
+        <v>48</v>
+      </c>
+      <c r="F73" s="17">
+        <v>1</v>
+      </c>
+      <c r="G73" s="17">
+        <v>2</v>
+      </c>
+      <c r="H73" s="17">
+        <v>19</v>
+      </c>
+      <c r="I73" s="17">
+        <v>1</v>
+      </c>
+      <c r="J73" s="17">
+        <v>0</v>
+      </c>
+      <c r="K73" s="17">
+        <v>12</v>
+      </c>
+      <c r="L73" s="17">
+        <v>10</v>
+      </c>
+      <c r="M73" s="17">
+        <v>119</v>
+      </c>
+      <c r="N73" s="17">
+        <v>186</v>
+      </c>
+      <c r="O73" s="15">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="77"/>
+      <c r="B74" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C74" s="17">
+        <v>0</v>
+      </c>
+      <c r="D74" s="17">
+        <v>0</v>
+      </c>
+      <c r="E74" s="17">
+        <v>0</v>
+      </c>
+      <c r="F74" s="17">
+        <v>0</v>
+      </c>
+      <c r="G74" s="17">
+        <v>0</v>
+      </c>
+      <c r="H74" s="17">
+        <v>0</v>
+      </c>
+      <c r="I74" s="17">
+        <v>0</v>
+      </c>
+      <c r="J74" s="17">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17">
+        <v>0</v>
+      </c>
+      <c r="L74" s="17">
+        <v>0</v>
+      </c>
+      <c r="M74" s="17">
+        <v>0</v>
+      </c>
+      <c r="N74" s="17">
+        <v>0</v>
+      </c>
+      <c r="O74" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="78"/>
+      <c r="B75" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" s="18">
+        <v>1</v>
+      </c>
+      <c r="D75" s="18">
+        <v>1</v>
+      </c>
+      <c r="E75" s="18">
+        <v>0</v>
+      </c>
+      <c r="F75" s="18">
+        <v>0</v>
+      </c>
+      <c r="G75" s="18">
+        <v>0</v>
+      </c>
+      <c r="H75" s="18">
+        <v>0</v>
+      </c>
+      <c r="I75" s="18">
+        <v>0</v>
+      </c>
+      <c r="J75" s="18">
+        <v>0</v>
+      </c>
+      <c r="K75" s="18">
+        <v>0</v>
+      </c>
+      <c r="L75" s="18">
+        <v>0</v>
+      </c>
+      <c r="M75" s="18">
+        <v>0</v>
+      </c>
+      <c r="N75" s="18">
+        <v>0</v>
+      </c>
+      <c r="O75" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="19">
+        <v>6793</v>
+      </c>
+      <c r="D76" s="19">
+        <v>5352</v>
+      </c>
+      <c r="E76" s="19">
+        <v>603</v>
+      </c>
+      <c r="F76" s="19">
+        <v>23</v>
+      </c>
+      <c r="G76" s="19">
+        <v>4</v>
+      </c>
+      <c r="H76" s="19">
+        <v>36</v>
+      </c>
+      <c r="I76" s="19">
+        <v>2</v>
+      </c>
+      <c r="J76" s="19">
+        <v>0</v>
+      </c>
+      <c r="K76" s="19">
+        <v>95</v>
+      </c>
+      <c r="L76" s="19">
+        <v>22</v>
+      </c>
+      <c r="M76" s="19">
+        <v>148</v>
+      </c>
+      <c r="N76" s="19">
+        <v>73</v>
+      </c>
+      <c r="O76" s="20">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="17">
+        <v>2431</v>
+      </c>
+      <c r="D77" s="17">
+        <v>1868</v>
+      </c>
+      <c r="E77" s="17">
+        <v>209</v>
+      </c>
+      <c r="F77" s="17">
+        <v>10</v>
+      </c>
+      <c r="G77" s="17">
+        <v>0</v>
+      </c>
+      <c r="H77" s="17">
+        <v>10</v>
+      </c>
+      <c r="I77" s="17">
+        <v>1</v>
+      </c>
+      <c r="J77" s="17">
+        <v>0</v>
+      </c>
+      <c r="K77" s="17">
+        <v>54</v>
+      </c>
+      <c r="L77" s="17">
+        <v>5</v>
+      </c>
+      <c r="M77" s="17">
         <v>66</v>
       </c>
-      <c r="G4" s="61" t="s">
+      <c r="N77" s="17">
+        <v>31</v>
+      </c>
+      <c r="O77" s="15">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="77"/>
+      <c r="B78" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="17">
+        <v>4361</v>
+      </c>
+      <c r="D78" s="17">
+        <v>3483</v>
+      </c>
+      <c r="E78" s="17">
+        <v>394</v>
+      </c>
+      <c r="F78" s="17">
+        <v>13</v>
+      </c>
+      <c r="G78" s="17">
+        <v>4</v>
+      </c>
+      <c r="H78" s="17">
+        <v>26</v>
+      </c>
+      <c r="I78" s="17">
+        <v>1</v>
+      </c>
+      <c r="J78" s="17">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17">
+        <v>41</v>
+      </c>
+      <c r="L78" s="17">
+        <v>17</v>
+      </c>
+      <c r="M78" s="17">
+        <v>82</v>
+      </c>
+      <c r="N78" s="17">
+        <v>42</v>
+      </c>
+      <c r="O78" s="15">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="77"/>
+      <c r="B79" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C79" s="17">
+        <v>0</v>
+      </c>
+      <c r="D79" s="17">
+        <v>0</v>
+      </c>
+      <c r="E79" s="17">
+        <v>0</v>
+      </c>
+      <c r="F79" s="17">
+        <v>0</v>
+      </c>
+      <c r="G79" s="17">
+        <v>0</v>
+      </c>
+      <c r="H79" s="17">
+        <v>0</v>
+      </c>
+      <c r="I79" s="17">
+        <v>0</v>
+      </c>
+      <c r="J79" s="17">
+        <v>0</v>
+      </c>
+      <c r="K79" s="17">
+        <v>0</v>
+      </c>
+      <c r="L79" s="17">
+        <v>0</v>
+      </c>
+      <c r="M79" s="17">
+        <v>0</v>
+      </c>
+      <c r="N79" s="17">
+        <v>0</v>
+      </c>
+      <c r="O79" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="78"/>
+      <c r="B80" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C80" s="18">
+        <v>1</v>
+      </c>
+      <c r="D80" s="18">
+        <v>1</v>
+      </c>
+      <c r="E80" s="18">
+        <v>0</v>
+      </c>
+      <c r="F80" s="18">
+        <v>0</v>
+      </c>
+      <c r="G80" s="18">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
+        <v>0</v>
+      </c>
+      <c r="I80" s="18">
+        <v>0</v>
+      </c>
+      <c r="J80" s="18">
+        <v>0</v>
+      </c>
+      <c r="K80" s="18">
+        <v>0</v>
+      </c>
+      <c r="L80" s="18">
+        <v>0</v>
+      </c>
+      <c r="M80" s="18">
+        <v>0</v>
+      </c>
+      <c r="N80" s="18">
+        <v>0</v>
+      </c>
+      <c r="O80" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="19">
+        <v>1464</v>
+      </c>
+      <c r="D81" s="19">
+        <v>1390</v>
+      </c>
+      <c r="E81" s="19">
+        <v>3</v>
+      </c>
+      <c r="F81" s="19">
+        <v>5</v>
+      </c>
+      <c r="G81" s="19">
+        <v>1</v>
+      </c>
+      <c r="H81" s="19">
+        <v>19</v>
+      </c>
+      <c r="I81" s="19">
+        <v>0</v>
+      </c>
+      <c r="J81" s="19">
+        <v>0</v>
+      </c>
+      <c r="K81" s="19">
+        <v>2</v>
+      </c>
+      <c r="L81" s="19">
+        <v>8</v>
+      </c>
+      <c r="M81" s="19">
+        <v>5</v>
+      </c>
+      <c r="N81" s="19">
+        <v>2</v>
+      </c>
+      <c r="O81" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C82" s="17">
+        <v>496</v>
+      </c>
+      <c r="D82" s="17">
+        <v>467</v>
+      </c>
+      <c r="E82" s="17">
+        <v>1</v>
+      </c>
+      <c r="F82" s="17">
+        <v>2</v>
+      </c>
+      <c r="G82" s="17">
+        <v>0</v>
+      </c>
+      <c r="H82" s="17">
+        <v>8</v>
+      </c>
+      <c r="I82" s="17">
+        <v>0</v>
+      </c>
+      <c r="J82" s="17">
+        <v>0</v>
+      </c>
+      <c r="K82" s="17">
+        <v>0</v>
+      </c>
+      <c r="L82" s="17">
+        <v>2</v>
+      </c>
+      <c r="M82" s="17">
+        <v>1</v>
+      </c>
+      <c r="N82" s="17">
+        <v>1</v>
+      </c>
+      <c r="O82" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="77"/>
+      <c r="B83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" s="17">
+        <v>968</v>
+      </c>
+      <c r="D83" s="17">
+        <v>923</v>
+      </c>
+      <c r="E83" s="17">
+        <v>2</v>
+      </c>
+      <c r="F83" s="17">
+        <v>3</v>
+      </c>
+      <c r="G83" s="17">
+        <v>1</v>
+      </c>
+      <c r="H83" s="17">
+        <v>11</v>
+      </c>
+      <c r="I83" s="17">
+        <v>0</v>
+      </c>
+      <c r="J83" s="17">
+        <v>0</v>
+      </c>
+      <c r="K83" s="17">
+        <v>2</v>
+      </c>
+      <c r="L83" s="17">
+        <v>6</v>
+      </c>
+      <c r="M83" s="17">
+        <v>4</v>
+      </c>
+      <c r="N83" s="17">
+        <v>1</v>
+      </c>
+      <c r="O83" s="15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="77"/>
+      <c r="B84" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C84" s="17">
+        <v>0</v>
+      </c>
+      <c r="D84" s="17">
+        <v>0</v>
+      </c>
+      <c r="E84" s="17">
+        <v>0</v>
+      </c>
+      <c r="F84" s="17">
+        <v>0</v>
+      </c>
+      <c r="G84" s="17">
+        <v>0</v>
+      </c>
+      <c r="H84" s="17">
+        <v>0</v>
+      </c>
+      <c r="I84" s="17">
+        <v>0</v>
+      </c>
+      <c r="J84" s="17">
+        <v>0</v>
+      </c>
+      <c r="K84" s="17">
+        <v>0</v>
+      </c>
+      <c r="L84" s="17">
+        <v>0</v>
+      </c>
+      <c r="M84" s="17">
+        <v>0</v>
+      </c>
+      <c r="N84" s="17">
+        <v>0</v>
+      </c>
+      <c r="O84" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="78"/>
+      <c r="B85" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C85" s="18">
+        <v>0</v>
+      </c>
+      <c r="D85" s="18">
+        <v>0</v>
+      </c>
+      <c r="E85" s="18">
+        <v>0</v>
+      </c>
+      <c r="F85" s="18">
+        <v>0</v>
+      </c>
+      <c r="G85" s="18">
+        <v>0</v>
+      </c>
+      <c r="H85" s="18">
+        <v>0</v>
+      </c>
+      <c r="I85" s="18">
+        <v>0</v>
+      </c>
+      <c r="J85" s="18">
+        <v>0</v>
+      </c>
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="18">
+        <v>0</v>
+      </c>
+      <c r="M85" s="18">
+        <v>0</v>
+      </c>
+      <c r="N85" s="18">
+        <v>0</v>
+      </c>
+      <c r="O85" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="19">
+        <v>1521</v>
+      </c>
+      <c r="D86" s="19">
+        <v>1487</v>
+      </c>
+      <c r="E86" s="19">
+        <v>0</v>
+      </c>
+      <c r="F86" s="19">
+        <v>0</v>
+      </c>
+      <c r="G86" s="19">
+        <v>1</v>
+      </c>
+      <c r="H86" s="19">
+        <v>3</v>
+      </c>
+      <c r="I86" s="19">
+        <v>0</v>
+      </c>
+      <c r="J86" s="19">
+        <v>0</v>
+      </c>
+      <c r="K86" s="19">
+        <v>0</v>
+      </c>
+      <c r="L86" s="19">
+        <v>7</v>
+      </c>
+      <c r="M86" s="19">
+        <v>1</v>
+      </c>
+      <c r="N86" s="19">
+        <v>2</v>
+      </c>
+      <c r="O86" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" s="17">
+        <v>565</v>
+      </c>
+      <c r="D87" s="17">
+        <v>554</v>
+      </c>
+      <c r="E87" s="17">
+        <v>0</v>
+      </c>
+      <c r="F87" s="17">
+        <v>0</v>
+      </c>
+      <c r="G87" s="17">
+        <v>0</v>
+      </c>
+      <c r="H87" s="17">
+        <v>2</v>
+      </c>
+      <c r="I87" s="17">
+        <v>0</v>
+      </c>
+      <c r="J87" s="17">
+        <v>0</v>
+      </c>
+      <c r="K87" s="17">
+        <v>0</v>
+      </c>
+      <c r="L87" s="17">
+        <v>2</v>
+      </c>
+      <c r="M87" s="17">
+        <v>0</v>
+      </c>
+      <c r="N87" s="17">
+        <v>2</v>
+      </c>
+      <c r="O87" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="77"/>
+      <c r="B88" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" s="17">
+        <v>915</v>
+      </c>
+      <c r="D88" s="17">
+        <v>892</v>
+      </c>
+      <c r="E88" s="17">
+        <v>0</v>
+      </c>
+      <c r="F88" s="17">
+        <v>0</v>
+      </c>
+      <c r="G88" s="17">
+        <v>1</v>
+      </c>
+      <c r="H88" s="17">
+        <v>1</v>
+      </c>
+      <c r="I88" s="17">
+        <v>0</v>
+      </c>
+      <c r="J88" s="17">
+        <v>0</v>
+      </c>
+      <c r="K88" s="17">
+        <v>0</v>
+      </c>
+      <c r="L88" s="17">
+        <v>5</v>
+      </c>
+      <c r="M88" s="17">
+        <v>1</v>
+      </c>
+      <c r="N88" s="17">
+        <v>0</v>
+      </c>
+      <c r="O88" s="15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="77"/>
+      <c r="B89" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C89" s="17">
+        <v>0</v>
+      </c>
+      <c r="D89" s="17">
+        <v>0</v>
+      </c>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+      <c r="G89" s="17">
+        <v>0</v>
+      </c>
+      <c r="H89" s="17">
+        <v>0</v>
+      </c>
+      <c r="I89" s="17">
+        <v>0</v>
+      </c>
+      <c r="J89" s="17">
+        <v>0</v>
+      </c>
+      <c r="K89" s="17">
+        <v>0</v>
+      </c>
+      <c r="L89" s="17">
+        <v>0</v>
+      </c>
+      <c r="M89" s="17">
+        <v>0</v>
+      </c>
+      <c r="N89" s="17">
+        <v>0</v>
+      </c>
+      <c r="O89" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="78"/>
+      <c r="B90" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C90" s="18">
+        <v>41</v>
+      </c>
+      <c r="D90" s="18">
+        <v>41</v>
+      </c>
+      <c r="E90" s="18">
+        <v>0</v>
+      </c>
+      <c r="F90" s="18">
+        <v>0</v>
+      </c>
+      <c r="G90" s="18">
+        <v>0</v>
+      </c>
+      <c r="H90" s="18">
+        <v>0</v>
+      </c>
+      <c r="I90" s="18">
+        <v>0</v>
+      </c>
+      <c r="J90" s="18">
+        <v>0</v>
+      </c>
+      <c r="K90" s="18">
+        <v>0</v>
+      </c>
+      <c r="L90" s="18">
+        <v>0</v>
+      </c>
+      <c r="M90" s="18">
+        <v>0</v>
+      </c>
+      <c r="N90" s="18">
+        <v>0</v>
+      </c>
+      <c r="O90" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="19">
+        <v>262</v>
+      </c>
+      <c r="D91" s="19">
+        <v>247</v>
+      </c>
+      <c r="E91" s="19">
+        <v>0</v>
+      </c>
+      <c r="F91" s="19">
+        <v>0</v>
+      </c>
+      <c r="G91" s="19">
+        <v>0</v>
+      </c>
+      <c r="H91" s="19">
+        <v>1</v>
+      </c>
+      <c r="I91" s="19">
+        <v>0</v>
+      </c>
+      <c r="J91" s="19">
+        <v>0</v>
+      </c>
+      <c r="K91" s="19">
+        <v>1</v>
+      </c>
+      <c r="L91" s="19">
+        <v>2</v>
+      </c>
+      <c r="M91" s="19">
+        <v>0</v>
+      </c>
+      <c r="N91" s="19">
+        <v>0</v>
+      </c>
+      <c r="O91" s="20">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C92" s="17">
+        <v>99</v>
+      </c>
+      <c r="D92" s="17">
+        <v>93</v>
+      </c>
+      <c r="E92" s="17">
+        <v>0</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+      <c r="G92" s="17">
+        <v>0</v>
+      </c>
+      <c r="H92" s="17">
+        <v>1</v>
+      </c>
+      <c r="I92" s="17">
+        <v>0</v>
+      </c>
+      <c r="J92" s="17">
+        <v>0</v>
+      </c>
+      <c r="K92" s="17">
+        <v>1</v>
+      </c>
+      <c r="L92" s="17">
+        <v>1</v>
+      </c>
+      <c r="M92" s="17">
+        <v>0</v>
+      </c>
+      <c r="N92" s="17">
+        <v>0</v>
+      </c>
+      <c r="O92" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="77"/>
+      <c r="B93" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" s="17">
+        <v>163</v>
+      </c>
+      <c r="D93" s="17">
+        <v>154</v>
+      </c>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="17">
+        <v>0</v>
+      </c>
+      <c r="G93" s="17">
+        <v>0</v>
+      </c>
+      <c r="H93" s="17">
+        <v>0</v>
+      </c>
+      <c r="I93" s="17">
+        <v>0</v>
+      </c>
+      <c r="J93" s="17">
+        <v>0</v>
+      </c>
+      <c r="K93" s="17">
+        <v>0</v>
+      </c>
+      <c r="L93" s="17">
+        <v>1</v>
+      </c>
+      <c r="M93" s="17">
+        <v>0</v>
+      </c>
+      <c r="N93" s="17">
+        <v>0</v>
+      </c>
+      <c r="O93" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="77"/>
+      <c r="B94" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="17">
+        <v>0</v>
+      </c>
+      <c r="D94" s="17">
+        <v>0</v>
+      </c>
+      <c r="E94" s="17">
+        <v>0</v>
+      </c>
+      <c r="F94" s="17">
+        <v>0</v>
+      </c>
+      <c r="G94" s="17">
+        <v>0</v>
+      </c>
+      <c r="H94" s="17">
+        <v>0</v>
+      </c>
+      <c r="I94" s="17">
+        <v>0</v>
+      </c>
+      <c r="J94" s="17">
+        <v>0</v>
+      </c>
+      <c r="K94" s="17">
+        <v>0</v>
+      </c>
+      <c r="L94" s="17">
+        <v>0</v>
+      </c>
+      <c r="M94" s="17">
+        <v>0</v>
+      </c>
+      <c r="N94" s="17">
+        <v>0</v>
+      </c>
+      <c r="O94" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="78"/>
+      <c r="B95" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="18">
+        <v>0</v>
+      </c>
+      <c r="D95" s="18">
+        <v>0</v>
+      </c>
+      <c r="E95" s="18">
+        <v>0</v>
+      </c>
+      <c r="F95" s="18">
+        <v>0</v>
+      </c>
+      <c r="G95" s="18">
+        <v>0</v>
+      </c>
+      <c r="H95" s="18">
+        <v>0</v>
+      </c>
+      <c r="I95" s="18">
+        <v>0</v>
+      </c>
+      <c r="J95" s="18">
+        <v>0</v>
+      </c>
+      <c r="K95" s="18">
+        <v>0</v>
+      </c>
+      <c r="L95" s="18">
+        <v>0</v>
+      </c>
+      <c r="M95" s="18">
+        <v>0</v>
+      </c>
+      <c r="N95" s="18">
+        <v>0</v>
+      </c>
+      <c r="O95" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="19">
+        <v>3122</v>
+      </c>
+      <c r="D96" s="19">
+        <v>2476</v>
+      </c>
+      <c r="E96" s="19">
+        <v>133</v>
+      </c>
+      <c r="F96" s="19">
+        <v>26</v>
+      </c>
+      <c r="G96" s="19">
+        <v>0</v>
+      </c>
+      <c r="H96" s="19">
+        <v>23</v>
+      </c>
+      <c r="I96" s="19">
+        <v>0</v>
+      </c>
+      <c r="J96" s="19">
+        <v>0</v>
+      </c>
+      <c r="K96" s="19">
+        <v>26</v>
+      </c>
+      <c r="L96" s="19">
+        <v>9</v>
+      </c>
+      <c r="M96" s="19">
+        <v>20</v>
+      </c>
+      <c r="N96" s="19">
+        <v>77</v>
+      </c>
+      <c r="O96" s="20">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="17">
+        <v>1335</v>
+      </c>
+      <c r="D97" s="17">
+        <v>1078</v>
+      </c>
+      <c r="E97" s="17">
+        <v>44</v>
+      </c>
+      <c r="F97" s="17">
+        <v>15</v>
+      </c>
+      <c r="G97" s="17">
+        <v>0</v>
+      </c>
+      <c r="H97" s="17">
+        <v>12</v>
+      </c>
+      <c r="I97" s="17">
+        <v>0</v>
+      </c>
+      <c r="J97" s="17">
+        <v>0</v>
+      </c>
+      <c r="K97" s="17">
+        <v>6</v>
+      </c>
+      <c r="L97" s="17">
+        <v>4</v>
+      </c>
+      <c r="M97" s="17">
+        <v>10</v>
+      </c>
+      <c r="N97" s="17">
+        <v>39</v>
+      </c>
+      <c r="O97" s="15">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="77"/>
+      <c r="B98" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C98" s="17">
+        <v>1777</v>
+      </c>
+      <c r="D98" s="17">
+        <v>1389</v>
+      </c>
+      <c r="E98" s="17">
+        <v>89</v>
+      </c>
+      <c r="F98" s="17">
+        <v>10</v>
+      </c>
+      <c r="G98" s="17">
+        <v>0</v>
+      </c>
+      <c r="H98" s="17">
+        <v>11</v>
+      </c>
+      <c r="I98" s="17">
+        <v>0</v>
+      </c>
+      <c r="J98" s="17">
+        <v>0</v>
+      </c>
+      <c r="K98" s="17">
+        <v>20</v>
+      </c>
+      <c r="L98" s="17">
+        <v>5</v>
+      </c>
+      <c r="M98" s="17">
+        <v>10</v>
+      </c>
+      <c r="N98" s="17">
+        <v>38</v>
+      </c>
+      <c r="O98" s="15">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="77"/>
+      <c r="B99" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C99" s="17">
+        <v>0</v>
+      </c>
+      <c r="D99" s="17">
+        <v>0</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>0</v>
+      </c>
+      <c r="G99" s="17">
+        <v>0</v>
+      </c>
+      <c r="H99" s="17">
+        <v>0</v>
+      </c>
+      <c r="I99" s="17">
+        <v>0</v>
+      </c>
+      <c r="J99" s="17">
+        <v>0</v>
+      </c>
+      <c r="K99" s="17">
+        <v>0</v>
+      </c>
+      <c r="L99" s="17">
+        <v>0</v>
+      </c>
+      <c r="M99" s="17">
+        <v>0</v>
+      </c>
+      <c r="N99" s="17">
+        <v>0</v>
+      </c>
+      <c r="O99" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="78"/>
+      <c r="B100" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100" s="18">
+        <v>10</v>
+      </c>
+      <c r="D100" s="18">
+        <v>9</v>
+      </c>
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="18">
+        <v>1</v>
+      </c>
+      <c r="G100" s="18">
+        <v>0</v>
+      </c>
+      <c r="H100" s="18">
+        <v>0</v>
+      </c>
+      <c r="I100" s="18">
+        <v>0</v>
+      </c>
+      <c r="J100" s="18">
+        <v>0</v>
+      </c>
+      <c r="K100" s="18">
+        <v>0</v>
+      </c>
+      <c r="L100" s="18">
+        <v>0</v>
+      </c>
+      <c r="M100" s="18">
+        <v>0</v>
+      </c>
+      <c r="N100" s="18">
+        <v>0</v>
+      </c>
+      <c r="O100" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="19">
+        <v>2240</v>
+      </c>
+      <c r="D101" s="19">
+        <v>2157</v>
+      </c>
+      <c r="E101" s="19">
+        <v>10</v>
+      </c>
+      <c r="F101" s="19">
+        <v>2</v>
+      </c>
+      <c r="G101" s="19">
+        <v>4</v>
+      </c>
+      <c r="H101" s="19">
+        <v>7</v>
+      </c>
+      <c r="I101" s="19">
+        <v>0</v>
+      </c>
+      <c r="J101" s="19">
+        <v>0</v>
+      </c>
+      <c r="K101" s="19">
+        <v>0</v>
+      </c>
+      <c r="L101" s="19">
+        <v>4</v>
+      </c>
+      <c r="M101" s="19">
+        <v>12</v>
+      </c>
+      <c r="N101" s="19">
+        <v>7</v>
+      </c>
+      <c r="O101" s="20">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" s="17">
+        <v>865</v>
+      </c>
+      <c r="D102" s="17">
+        <v>842</v>
+      </c>
+      <c r="E102" s="17">
+        <v>2</v>
+      </c>
+      <c r="F102" s="17">
+        <v>1</v>
+      </c>
+      <c r="G102" s="17">
+        <v>2</v>
+      </c>
+      <c r="H102" s="17">
+        <v>3</v>
+      </c>
+      <c r="I102" s="17">
+        <v>0</v>
+      </c>
+      <c r="J102" s="17">
+        <v>0</v>
+      </c>
+      <c r="K102" s="17">
+        <v>0</v>
+      </c>
+      <c r="L102" s="17">
+        <v>1</v>
+      </c>
+      <c r="M102" s="17">
+        <v>2</v>
+      </c>
+      <c r="N102" s="17">
+        <v>0</v>
+      </c>
+      <c r="O102" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="77"/>
+      <c r="B103" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C103" s="17">
+        <v>1372</v>
+      </c>
+      <c r="D103" s="17">
+        <v>1312</v>
+      </c>
+      <c r="E103" s="17">
+        <v>8</v>
+      </c>
+      <c r="F103" s="17">
+        <v>1</v>
+      </c>
+      <c r="G103" s="17">
+        <v>2</v>
+      </c>
+      <c r="H103" s="17">
+        <v>4</v>
+      </c>
+      <c r="I103" s="17">
+        <v>0</v>
+      </c>
+      <c r="J103" s="17">
+        <v>0</v>
+      </c>
+      <c r="K103" s="17">
+        <v>0</v>
+      </c>
+      <c r="L103" s="17">
+        <v>3</v>
+      </c>
+      <c r="M103" s="17">
+        <v>10</v>
+      </c>
+      <c r="N103" s="17">
+        <v>7</v>
+      </c>
+      <c r="O103" s="15">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="77"/>
+      <c r="B104" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C104" s="17">
+        <v>0</v>
+      </c>
+      <c r="D104" s="17">
+        <v>0</v>
+      </c>
+      <c r="E104" s="17">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>0</v>
+      </c>
+      <c r="H104" s="17">
+        <v>0</v>
+      </c>
+      <c r="I104" s="17">
+        <v>0</v>
+      </c>
+      <c r="J104" s="17">
+        <v>0</v>
+      </c>
+      <c r="K104" s="17">
+        <v>0</v>
+      </c>
+      <c r="L104" s="17">
+        <v>0</v>
+      </c>
+      <c r="M104" s="17">
+        <v>0</v>
+      </c>
+      <c r="N104" s="17">
+        <v>0</v>
+      </c>
+      <c r="O104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="78"/>
+      <c r="B105" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C105" s="18">
+        <v>3</v>
+      </c>
+      <c r="D105" s="18">
+        <v>3</v>
+      </c>
+      <c r="E105" s="18">
+        <v>0</v>
+      </c>
+      <c r="F105" s="18">
+        <v>0</v>
+      </c>
+      <c r="G105" s="18">
+        <v>0</v>
+      </c>
+      <c r="H105" s="18">
+        <v>0</v>
+      </c>
+      <c r="I105" s="18">
+        <v>0</v>
+      </c>
+      <c r="J105" s="18">
+        <v>0</v>
+      </c>
+      <c r="K105" s="18">
+        <v>0</v>
+      </c>
+      <c r="L105" s="18">
+        <v>0</v>
+      </c>
+      <c r="M105" s="18">
+        <v>0</v>
+      </c>
+      <c r="N105" s="18">
+        <v>0</v>
+      </c>
+      <c r="O105" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="19">
+        <v>1575</v>
+      </c>
+      <c r="D106" s="19">
+        <v>1499</v>
+      </c>
+      <c r="E106" s="19">
+        <v>2</v>
+      </c>
+      <c r="F106" s="19">
+        <v>0</v>
+      </c>
+      <c r="G106" s="19">
+        <v>0</v>
+      </c>
+      <c r="H106" s="19">
+        <v>11</v>
+      </c>
+      <c r="I106" s="19">
+        <v>0</v>
+      </c>
+      <c r="J106" s="19">
+        <v>0</v>
+      </c>
+      <c r="K106" s="19">
+        <v>1</v>
+      </c>
+      <c r="L106" s="19">
+        <v>10</v>
+      </c>
+      <c r="M106" s="19">
+        <v>8</v>
+      </c>
+      <c r="N106" s="19">
+        <v>4</v>
+      </c>
+      <c r="O106" s="20">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="17">
+        <v>523</v>
+      </c>
+      <c r="D107" s="17">
+        <v>488</v>
+      </c>
+      <c r="E107" s="17">
+        <v>1</v>
+      </c>
+      <c r="F107" s="17">
+        <v>0</v>
+      </c>
+      <c r="G107" s="17">
+        <v>0</v>
+      </c>
+      <c r="H107" s="17">
+        <v>6</v>
+      </c>
+      <c r="I107" s="17">
+        <v>0</v>
+      </c>
+      <c r="J107" s="17">
+        <v>0</v>
+      </c>
+      <c r="K107" s="17">
+        <v>0</v>
+      </c>
+      <c r="L107" s="17">
+        <v>5</v>
+      </c>
+      <c r="M107" s="17">
+        <v>5</v>
+      </c>
+      <c r="N107" s="17">
+        <v>1</v>
+      </c>
+      <c r="O107" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="77"/>
+      <c r="B108" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C108" s="17">
+        <v>1048</v>
+      </c>
+      <c r="D108" s="17">
+        <v>1007</v>
+      </c>
+      <c r="E108" s="17">
+        <v>1</v>
+      </c>
+      <c r="F108" s="17">
+        <v>0</v>
+      </c>
+      <c r="G108" s="17">
+        <v>0</v>
+      </c>
+      <c r="H108" s="17">
+        <v>5</v>
+      </c>
+      <c r="I108" s="17">
+        <v>0</v>
+      </c>
+      <c r="J108" s="17">
+        <v>0</v>
+      </c>
+      <c r="K108" s="17">
+        <v>1</v>
+      </c>
+      <c r="L108" s="17">
+        <v>5</v>
+      </c>
+      <c r="M108" s="17">
+        <v>3</v>
+      </c>
+      <c r="N108" s="17">
+        <v>3</v>
+      </c>
+      <c r="O108" s="15">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="77"/>
+      <c r="B109" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C109" s="17">
+        <v>0</v>
+      </c>
+      <c r="D109" s="17">
+        <v>0</v>
+      </c>
+      <c r="E109" s="17">
+        <v>0</v>
+      </c>
+      <c r="F109" s="17">
+        <v>0</v>
+      </c>
+      <c r="G109" s="17">
+        <v>0</v>
+      </c>
+      <c r="H109" s="17">
+        <v>0</v>
+      </c>
+      <c r="I109" s="17">
+        <v>0</v>
+      </c>
+      <c r="J109" s="17">
+        <v>0</v>
+      </c>
+      <c r="K109" s="17">
+        <v>0</v>
+      </c>
+      <c r="L109" s="17">
+        <v>0</v>
+      </c>
+      <c r="M109" s="17">
+        <v>0</v>
+      </c>
+      <c r="N109" s="17">
+        <v>0</v>
+      </c>
+      <c r="O109" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="78"/>
+      <c r="B110" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C110" s="18">
+        <v>4</v>
+      </c>
+      <c r="D110" s="18">
+        <v>4</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="18">
+        <v>0</v>
+      </c>
+      <c r="G110" s="18">
+        <v>0</v>
+      </c>
+      <c r="H110" s="18">
+        <v>0</v>
+      </c>
+      <c r="I110" s="18">
+        <v>0</v>
+      </c>
+      <c r="J110" s="18">
+        <v>0</v>
+      </c>
+      <c r="K110" s="18">
+        <v>0</v>
+      </c>
+      <c r="L110" s="18">
+        <v>0</v>
+      </c>
+      <c r="M110" s="18">
+        <v>0</v>
+      </c>
+      <c r="N110" s="18">
+        <v>0</v>
+      </c>
+      <c r="O110" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="19">
+        <v>137</v>
+      </c>
+      <c r="D111" s="19">
+        <v>134</v>
+      </c>
+      <c r="E111" s="19">
+        <v>0</v>
+      </c>
+      <c r="F111" s="19">
+        <v>0</v>
+      </c>
+      <c r="G111" s="19">
+        <v>0</v>
+      </c>
+      <c r="H111" s="19">
+        <v>1</v>
+      </c>
+      <c r="I111" s="19">
+        <v>0</v>
+      </c>
+      <c r="J111" s="19">
+        <v>0</v>
+      </c>
+      <c r="K111" s="19">
+        <v>0</v>
+      </c>
+      <c r="L111" s="19">
+        <v>0</v>
+      </c>
+      <c r="M111" s="19">
+        <v>0</v>
+      </c>
+      <c r="N111" s="19">
+        <v>0</v>
+      </c>
+      <c r="O111" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C112" s="17">
+        <v>58</v>
+      </c>
+      <c r="D112" s="17">
+        <v>55</v>
+      </c>
+      <c r="E112" s="17">
+        <v>0</v>
+      </c>
+      <c r="F112" s="17">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
+        <v>0</v>
+      </c>
+      <c r="H112" s="17">
+        <v>1</v>
+      </c>
+      <c r="I112" s="17">
+        <v>0</v>
+      </c>
+      <c r="J112" s="17">
+        <v>0</v>
+      </c>
+      <c r="K112" s="17">
+        <v>0</v>
+      </c>
+      <c r="L112" s="17">
+        <v>0</v>
+      </c>
+      <c r="M112" s="17">
+        <v>0</v>
+      </c>
+      <c r="N112" s="17">
+        <v>0</v>
+      </c>
+      <c r="O112" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="77"/>
+      <c r="B113" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" s="17">
+        <v>79</v>
+      </c>
+      <c r="D113" s="17">
+        <v>79</v>
+      </c>
+      <c r="E113" s="17">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+      <c r="G113" s="17">
+        <v>0</v>
+      </c>
+      <c r="H113" s="17">
+        <v>0</v>
+      </c>
+      <c r="I113" s="17">
+        <v>0</v>
+      </c>
+      <c r="J113" s="17">
+        <v>0</v>
+      </c>
+      <c r="K113" s="17">
+        <v>0</v>
+      </c>
+      <c r="L113" s="17">
+        <v>0</v>
+      </c>
+      <c r="M113" s="17">
+        <v>0</v>
+      </c>
+      <c r="N113" s="17">
+        <v>0</v>
+      </c>
+      <c r="O113" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="77"/>
+      <c r="B114" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C114" s="17">
+        <v>0</v>
+      </c>
+      <c r="D114" s="17">
+        <v>0</v>
+      </c>
+      <c r="E114" s="17">
+        <v>0</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0</v>
+      </c>
+      <c r="G114" s="17">
+        <v>0</v>
+      </c>
+      <c r="H114" s="17">
+        <v>0</v>
+      </c>
+      <c r="I114" s="17">
+        <v>0</v>
+      </c>
+      <c r="J114" s="17">
+        <v>0</v>
+      </c>
+      <c r="K114" s="17">
+        <v>0</v>
+      </c>
+      <c r="L114" s="17">
+        <v>0</v>
+      </c>
+      <c r="M114" s="17">
+        <v>0</v>
+      </c>
+      <c r="N114" s="17">
+        <v>0</v>
+      </c>
+      <c r="O114" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="78"/>
+      <c r="B115" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C115" s="18">
+        <v>0</v>
+      </c>
+      <c r="D115" s="18">
+        <v>0</v>
+      </c>
+      <c r="E115" s="18">
+        <v>0</v>
+      </c>
+      <c r="F115" s="18">
+        <v>0</v>
+      </c>
+      <c r="G115" s="18">
+        <v>0</v>
+      </c>
+      <c r="H115" s="18">
+        <v>0</v>
+      </c>
+      <c r="I115" s="18">
+        <v>0</v>
+      </c>
+      <c r="J115" s="18">
+        <v>0</v>
+      </c>
+      <c r="K115" s="18">
+        <v>0</v>
+      </c>
+      <c r="L115" s="18">
+        <v>0</v>
+      </c>
+      <c r="M115" s="18">
+        <v>0</v>
+      </c>
+      <c r="N115" s="18">
+        <v>0</v>
+      </c>
+      <c r="O115" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C116" s="19">
+        <v>25</v>
+      </c>
+      <c r="D116" s="19">
+        <v>21</v>
+      </c>
+      <c r="E116" s="19">
+        <v>1</v>
+      </c>
+      <c r="F116" s="19">
+        <v>3</v>
+      </c>
+      <c r="G116" s="19">
+        <v>0</v>
+      </c>
+      <c r="H116" s="19">
+        <v>0</v>
+      </c>
+      <c r="I116" s="19">
+        <v>0</v>
+      </c>
+      <c r="J116" s="19">
+        <v>0</v>
+      </c>
+      <c r="K116" s="19">
+        <v>0</v>
+      </c>
+      <c r="L116" s="19">
+        <v>0</v>
+      </c>
+      <c r="M116" s="19">
+        <v>0</v>
+      </c>
+      <c r="N116" s="19">
+        <v>0</v>
+      </c>
+      <c r="O116" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C117" s="17">
+        <v>18</v>
+      </c>
+      <c r="D117" s="17">
+        <v>14</v>
+      </c>
+      <c r="E117" s="17">
+        <v>1</v>
+      </c>
+      <c r="F117" s="17">
+        <v>3</v>
+      </c>
+      <c r="G117" s="17">
+        <v>0</v>
+      </c>
+      <c r="H117" s="17">
+        <v>0</v>
+      </c>
+      <c r="I117" s="17">
+        <v>0</v>
+      </c>
+      <c r="J117" s="17">
+        <v>0</v>
+      </c>
+      <c r="K117" s="17">
+        <v>0</v>
+      </c>
+      <c r="L117" s="17">
+        <v>0</v>
+      </c>
+      <c r="M117" s="17">
+        <v>0</v>
+      </c>
+      <c r="N117" s="17">
+        <v>0</v>
+      </c>
+      <c r="O117" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="77"/>
+      <c r="B118" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C118" s="17">
+        <v>7</v>
+      </c>
+      <c r="D118" s="17">
+        <v>7</v>
+      </c>
+      <c r="E118" s="17">
+        <v>0</v>
+      </c>
+      <c r="F118" s="17">
+        <v>0</v>
+      </c>
+      <c r="G118" s="17">
+        <v>0</v>
+      </c>
+      <c r="H118" s="17">
+        <v>0</v>
+      </c>
+      <c r="I118" s="17">
+        <v>0</v>
+      </c>
+      <c r="J118" s="17">
+        <v>0</v>
+      </c>
+      <c r="K118" s="17">
+        <v>0</v>
+      </c>
+      <c r="L118" s="17">
+        <v>0</v>
+      </c>
+      <c r="M118" s="17">
+        <v>0</v>
+      </c>
+      <c r="N118" s="17">
+        <v>0</v>
+      </c>
+      <c r="O118" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="77"/>
+      <c r="B119" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C119" s="17">
+        <v>0</v>
+      </c>
+      <c r="D119" s="17">
+        <v>0</v>
+      </c>
+      <c r="E119" s="17">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+      <c r="G119" s="17">
+        <v>0</v>
+      </c>
+      <c r="H119" s="17">
+        <v>0</v>
+      </c>
+      <c r="I119" s="17">
+        <v>0</v>
+      </c>
+      <c r="J119" s="17">
+        <v>0</v>
+      </c>
+      <c r="K119" s="17">
+        <v>0</v>
+      </c>
+      <c r="L119" s="17">
+        <v>0</v>
+      </c>
+      <c r="M119" s="17">
+        <v>0</v>
+      </c>
+      <c r="N119" s="17">
+        <v>0</v>
+      </c>
+      <c r="O119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="78"/>
+      <c r="B120" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C120" s="18">
+        <v>0</v>
+      </c>
+      <c r="D120" s="18">
+        <v>0</v>
+      </c>
+      <c r="E120" s="18">
+        <v>0</v>
+      </c>
+      <c r="F120" s="18">
+        <v>0</v>
+      </c>
+      <c r="G120" s="18">
+        <v>0</v>
+      </c>
+      <c r="H120" s="18">
+        <v>0</v>
+      </c>
+      <c r="I120" s="18">
+        <v>0</v>
+      </c>
+      <c r="J120" s="18">
+        <v>0</v>
+      </c>
+      <c r="K120" s="18">
+        <v>0</v>
+      </c>
+      <c r="L120" s="18">
+        <v>0</v>
+      </c>
+      <c r="M120" s="18">
+        <v>0</v>
+      </c>
+      <c r="N120" s="18">
+        <v>0</v>
+      </c>
+      <c r="O120" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B121" s="7"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
+      <c r="F121" s="7"/>
+      <c r="G121" s="7"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
+      <c r="J121" s="7"/>
+      <c r="K121" s="7"/>
+      <c r="L121" s="7"/>
+      <c r="M121" s="7"/>
+      <c r="N121" s="7"/>
+      <c r="O121" s="7"/>
+    </row>
+    <row r="122" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="123" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AP124" s="9"/>
+    </row>
+    <row r="125" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="27" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="128" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="C128" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="38">
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="C3:O3"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="A67:A70"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A17:A20"/>
+    <mergeCell ref="A22:A25"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="A32:A35"/>
+    <mergeCell ref="A37:A40"/>
+    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="A47:A50"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="A62:A65"/>
+    <mergeCell ref="A72:A75"/>
+    <mergeCell ref="A77:A80"/>
+    <mergeCell ref="A82:A85"/>
+    <mergeCell ref="A87:A90"/>
+    <mergeCell ref="A92:A95"/>
+    <mergeCell ref="A97:A100"/>
+    <mergeCell ref="A102:A105"/>
+    <mergeCell ref="A107:A110"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="A117:A120"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96B6DFC6-17B6-410C-BCCF-8ACD5C0ADBC8}">
+  <dimension ref="A1:AM125"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:XFD1048576"/>
+      <selection pane="topRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="A6" sqref="A6:XFD6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15.83203125" customWidth="1"/>
+    <col min="2" max="2" width="12.83203125" customWidth="1"/>
+    <col min="3" max="6" width="18.5" customWidth="1"/>
+    <col min="7" max="7" width="20.1640625" customWidth="1"/>
+    <col min="8" max="15" width="18.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="22.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="46" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11" t="str">
+        <f>IF(C6=SUM(C11,C16,C21,C26,C31,C36,C41,C46,C51,C56,C61,C66,C71,C76,C81,C86,C91,C96,C101,C106,C111,C116),"","*")</f>
+        <v/>
+      </c>
+      <c r="D2" s="11" t="str">
+        <f>IF(D6=SUM(D11,D16,D21,D26,D31,D36,D41,D46,D51,D56,D61,D66,D71,D76,D81,D86,D91,D96,D101,D106,D111,D116),"","*")</f>
+        <v/>
+      </c>
+      <c r="F2" s="11" t="str">
+        <f>IF(F6=SUM(F11,F16,F21,F26,F31,F36,F41,F46,F51,F56,F61,F66,F71,F76,F81,F86,F91,F96,F101,F106,F111,F116),"","*")</f>
+        <v/>
+      </c>
+      <c r="G2" s="11" t="str">
+        <f>IF(G6=SUM(G11,G16,G21,G26,G31,G36,G41,G46,G51,G56,G61,G66,G71,G76,G81,G86,G91,G96,G101,G106,G111,G116),"","*")</f>
+        <v/>
+      </c>
+      <c r="H2" s="11" t="str">
+        <f>IF(H6=SUM(H11,H16,H21,H26,H31,H36,H41,H46,H51,H56,H61,H66,H71,H76,H81,H86,H91,H96,H101,H106,H111,H116),"","*")</f>
+        <v/>
+      </c>
+      <c r="I2" s="11" t="str">
+        <f>IF(I6=SUM(I11,I16,I21,I26,I31,I36,I41,I46,I51,I56,I61,I66,I71,I76,I81,I86,I91,I96,I101,I106,I111,I116),"","*")</f>
+        <v/>
+      </c>
+      <c r="L2" s="11" t="str">
+        <f>IF(L6=SUM(L11,L16,L21,L26,L31,L36,L41,L46,L51,L56,L61,L66,L71,L76,L81,L86,L91,L96,L101,L106,L111,L116),"","*")</f>
+        <v/>
+      </c>
+      <c r="M2" s="11" t="str">
+        <f>IF(M6=SUM(M11,M16,M21,M26,M31,M36,M41,M46,M51,M56,M61,M66,M71,M76,M81,M86,M91,M96,M101,M106,M111,M116),"","*")</f>
+        <v/>
+      </c>
+      <c r="N2" s="11" t="str">
+        <f>IF(N6=SUM(N11,N16,N21,N26,N31,N36,N41,N46,N51,N56,N61,N66,N71,N76,N81,N86,N91,N96,N101,N106,N111,N116),"","*")</f>
+        <v/>
+      </c>
+      <c r="O2" s="11" t="str">
+        <f>IF(O6=SUM(O11,O16,O21,O26,O31,O36,O41,O46,O51,O56,O61,O66,O71,O76,O81,O86,O91,O96,O101,O106,O111,O116),"","*")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="72" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="64" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G4" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="61" t="s">
+      <c r="H4" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="I4" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M4" s="58" t="s">
         <v>67</v>
       </c>
-      <c r="I4" s="80" t="s">
+      <c r="N4" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="O4" s="60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="39">
+        <v>156686</v>
+      </c>
+      <c r="D6" s="39">
+        <v>136433</v>
+      </c>
+      <c r="E6" s="39">
+        <v>7777</v>
+      </c>
+      <c r="F6" s="39">
+        <v>458</v>
+      </c>
+      <c r="G6" s="39">
+        <v>42</v>
+      </c>
+      <c r="H6" s="39">
+        <v>686</v>
+      </c>
+      <c r="I6" s="39">
+        <v>45</v>
+      </c>
+      <c r="J6" s="39">
+        <v>0</v>
+      </c>
+      <c r="K6" s="39">
+        <v>443</v>
+      </c>
+      <c r="L6" s="39">
+        <v>386</v>
+      </c>
+      <c r="M6" s="39">
+        <v>921</v>
+      </c>
+      <c r="N6" s="39">
+        <v>2371</v>
+      </c>
+      <c r="O6" s="40">
+        <v>7124</v>
+      </c>
+      <c r="P6" s="25"/>
+    </row>
+    <row r="7" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="C7" s="42">
+        <v>60825</v>
+      </c>
+      <c r="D7" s="42">
+        <v>53084</v>
+      </c>
+      <c r="E7" s="42">
+        <v>2792</v>
+      </c>
+      <c r="F7" s="42">
+        <v>285</v>
+      </c>
+      <c r="G7" s="42">
+        <v>11</v>
+      </c>
+      <c r="H7" s="42">
+        <v>234</v>
+      </c>
+      <c r="I7" s="42">
+        <v>12</v>
+      </c>
+      <c r="J7" s="42">
+        <v>0</v>
+      </c>
+      <c r="K7" s="42">
+        <v>192</v>
+      </c>
+      <c r="L7" s="42">
+        <v>149</v>
+      </c>
+      <c r="M7" s="42">
+        <v>383</v>
+      </c>
+      <c r="N7" s="42">
+        <v>878</v>
+      </c>
+      <c r="O7" s="43">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="66"/>
+      <c r="B8" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C8" s="42">
+        <v>95536</v>
+      </c>
+      <c r="D8" s="42">
+        <v>83074</v>
+      </c>
+      <c r="E8" s="42">
+        <v>4959</v>
+      </c>
+      <c r="F8" s="42">
+        <v>169</v>
+      </c>
+      <c r="G8" s="42">
+        <v>31</v>
+      </c>
+      <c r="H8" s="42">
+        <v>452</v>
+      </c>
+      <c r="I8" s="42">
+        <v>33</v>
+      </c>
+      <c r="J8" s="42">
+        <v>0</v>
+      </c>
+      <c r="K8" s="42">
+        <v>251</v>
+      </c>
+      <c r="L8" s="42">
+        <v>237</v>
+      </c>
+      <c r="M8" s="42">
+        <v>538</v>
+      </c>
+      <c r="N8" s="42">
+        <v>1491</v>
+      </c>
+      <c r="O8" s="43">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="66"/>
+      <c r="B9" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C9" s="42">
+        <v>0</v>
+      </c>
+      <c r="D9" s="42">
+        <v>0</v>
+      </c>
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="42">
+        <v>0</v>
+      </c>
+      <c r="I9" s="42">
+        <v>0</v>
+      </c>
+      <c r="J9" s="42">
+        <v>0</v>
+      </c>
+      <c r="K9" s="42">
+        <v>0</v>
+      </c>
+      <c r="L9" s="42">
+        <v>0</v>
+      </c>
+      <c r="M9" s="42">
+        <v>0</v>
+      </c>
+      <c r="N9" s="42">
+        <v>0</v>
+      </c>
+      <c r="O9" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="67"/>
+      <c r="B10" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="42">
+        <v>325</v>
+      </c>
+      <c r="D10" s="42">
+        <v>275</v>
+      </c>
+      <c r="E10" s="42">
+        <v>26</v>
+      </c>
+      <c r="F10" s="42">
+        <v>4</v>
+      </c>
+      <c r="G10" s="42">
+        <v>0</v>
+      </c>
+      <c r="H10" s="42">
+        <v>0</v>
+      </c>
+      <c r="I10" s="42">
+        <v>0</v>
+      </c>
+      <c r="J10" s="42">
+        <v>0</v>
+      </c>
+      <c r="K10" s="42">
+        <v>0</v>
+      </c>
+      <c r="L10" s="42">
+        <v>0</v>
+      </c>
+      <c r="M10" s="42">
+        <v>0</v>
+      </c>
+      <c r="N10" s="42">
+        <v>2</v>
+      </c>
+      <c r="O10" s="43">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="31">
+        <v>28420</v>
+      </c>
+      <c r="D11" s="31">
+        <v>23608</v>
+      </c>
+      <c r="E11" s="31">
+        <v>1639</v>
+      </c>
+      <c r="F11" s="31">
+        <v>27</v>
+      </c>
+      <c r="G11" s="31">
+        <v>7</v>
+      </c>
+      <c r="H11" s="31">
+        <v>146</v>
+      </c>
+      <c r="I11" s="31">
+        <v>4</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>85</v>
+      </c>
+      <c r="L11" s="31">
+        <v>53</v>
+      </c>
+      <c r="M11" s="31">
+        <v>30</v>
+      </c>
+      <c r="N11" s="31">
+        <v>860</v>
+      </c>
+      <c r="O11" s="21">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="17">
+        <v>9241</v>
+      </c>
+      <c r="D12" s="17">
+        <v>7635</v>
+      </c>
+      <c r="E12" s="17">
+        <v>554</v>
+      </c>
+      <c r="F12" s="17">
+        <v>7</v>
+      </c>
+      <c r="G12" s="17">
+        <v>0</v>
+      </c>
+      <c r="H12" s="17">
+        <v>43</v>
+      </c>
+      <c r="I12" s="17">
+        <v>1</v>
+      </c>
+      <c r="J12" s="17">
+        <v>0</v>
+      </c>
+      <c r="K12" s="17">
+        <v>26</v>
+      </c>
+      <c r="L12" s="17">
+        <v>22</v>
+      </c>
+      <c r="M12" s="17">
+        <v>14</v>
+      </c>
+      <c r="N12" s="17">
+        <v>295</v>
+      </c>
+      <c r="O12" s="15">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="79"/>
+      <c r="B13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="17">
+        <v>19147</v>
+      </c>
+      <c r="D13" s="17">
+        <v>15944</v>
+      </c>
+      <c r="E13" s="17">
+        <v>1083</v>
+      </c>
+      <c r="F13" s="17">
+        <v>20</v>
+      </c>
+      <c r="G13" s="17">
+        <v>7</v>
+      </c>
+      <c r="H13" s="17">
+        <v>103</v>
+      </c>
+      <c r="I13" s="17">
+        <v>3</v>
+      </c>
+      <c r="J13" s="17">
+        <v>0</v>
+      </c>
+      <c r="K13" s="17">
         <v>59</v>
       </c>
-      <c r="J4" s="59" t="s">
+      <c r="L13" s="17">
+        <v>31</v>
+      </c>
+      <c r="M13" s="17">
+        <v>16</v>
+      </c>
+      <c r="N13" s="17">
+        <v>564</v>
+      </c>
+      <c r="O13" s="15">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="17">
+        <v>0</v>
+      </c>
+      <c r="D14" s="17">
+        <v>0</v>
+      </c>
+      <c r="E14" s="17">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>0</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="17">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
+        <v>0</v>
+      </c>
+      <c r="M14" s="17">
+        <v>0</v>
+      </c>
+      <c r="N14" s="17">
+        <v>0</v>
+      </c>
+      <c r="O14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
+      <c r="B15" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="18">
+        <v>32</v>
+      </c>
+      <c r="D15" s="18">
+        <v>29</v>
+      </c>
+      <c r="E15" s="18">
+        <v>2</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
+        <v>0</v>
+      </c>
+      <c r="I15" s="18">
+        <v>0</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="18">
+        <v>0</v>
+      </c>
+      <c r="M15" s="18">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18">
+        <v>1</v>
+      </c>
+      <c r="O15" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="19">
+        <v>19464</v>
+      </c>
+      <c r="D16" s="19">
+        <v>16222</v>
+      </c>
+      <c r="E16" s="19">
+        <v>1028</v>
+      </c>
+      <c r="F16" s="19">
+        <v>10</v>
+      </c>
+      <c r="G16" s="19">
+        <v>5</v>
+      </c>
+      <c r="H16" s="19">
+        <v>61</v>
+      </c>
+      <c r="I16" s="19">
+        <v>1</v>
+      </c>
+      <c r="J16" s="19">
+        <v>0</v>
+      </c>
+      <c r="K16" s="19">
+        <v>33</v>
+      </c>
+      <c r="L16" s="19">
+        <v>40</v>
+      </c>
+      <c r="M16" s="19">
+        <v>16</v>
+      </c>
+      <c r="N16" s="19">
+        <v>570</v>
+      </c>
+      <c r="O16" s="20">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="17">
+        <v>7037</v>
+      </c>
+      <c r="D17" s="17">
+        <v>5925</v>
+      </c>
+      <c r="E17" s="17">
+        <v>338</v>
+      </c>
+      <c r="F17" s="17">
+        <v>6</v>
+      </c>
+      <c r="G17" s="17">
+        <v>3</v>
+      </c>
+      <c r="H17" s="17">
+        <v>20</v>
+      </c>
+      <c r="I17" s="17">
+        <v>0</v>
+      </c>
+      <c r="J17" s="17">
+        <v>0</v>
+      </c>
+      <c r="K17" s="17">
+        <v>6</v>
+      </c>
+      <c r="L17" s="17">
+        <v>16</v>
+      </c>
+      <c r="M17" s="17">
+        <v>10</v>
+      </c>
+      <c r="N17" s="17">
+        <v>206</v>
+      </c>
+      <c r="O17" s="15">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="77"/>
+      <c r="B18" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="17">
+        <v>12380</v>
+      </c>
+      <c r="D18" s="17">
+        <v>10275</v>
+      </c>
+      <c r="E18" s="17">
+        <v>679</v>
+      </c>
+      <c r="F18" s="17">
+        <v>4</v>
+      </c>
+      <c r="G18" s="17">
+        <v>2</v>
+      </c>
+      <c r="H18" s="17">
+        <v>41</v>
+      </c>
+      <c r="I18" s="17">
+        <v>1</v>
+      </c>
+      <c r="J18" s="17">
+        <v>0</v>
+      </c>
+      <c r="K18" s="17">
+        <v>27</v>
+      </c>
+      <c r="L18" s="17">
+        <v>24</v>
+      </c>
+      <c r="M18" s="17">
+        <v>6</v>
+      </c>
+      <c r="N18" s="17">
+        <v>364</v>
+      </c>
+      <c r="O18" s="15">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="77"/>
+      <c r="B19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="17">
+        <v>0</v>
+      </c>
+      <c r="D19" s="17">
+        <v>0</v>
+      </c>
+      <c r="E19" s="17">
+        <v>0</v>
+      </c>
+      <c r="F19" s="17">
+        <v>0</v>
+      </c>
+      <c r="G19" s="17">
+        <v>0</v>
+      </c>
+      <c r="H19" s="17">
+        <v>0</v>
+      </c>
+      <c r="I19" s="17">
+        <v>0</v>
+      </c>
+      <c r="J19" s="17">
+        <v>0</v>
+      </c>
+      <c r="K19" s="17">
+        <v>0</v>
+      </c>
+      <c r="L19" s="17">
+        <v>0</v>
+      </c>
+      <c r="M19" s="17">
+        <v>0</v>
+      </c>
+      <c r="N19" s="17">
+        <v>0</v>
+      </c>
+      <c r="O19" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="78"/>
+      <c r="B20" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="18">
+        <v>47</v>
+      </c>
+      <c r="D20" s="18">
+        <v>22</v>
+      </c>
+      <c r="E20" s="18">
+        <v>11</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="19">
+        <v>13849</v>
+      </c>
+      <c r="D21" s="19">
+        <v>12971</v>
+      </c>
+      <c r="E21" s="19">
+        <v>92</v>
+      </c>
+      <c r="F21" s="19">
+        <v>16</v>
+      </c>
+      <c r="G21" s="19">
+        <v>4</v>
+      </c>
+      <c r="H21" s="19">
+        <v>65</v>
+      </c>
+      <c r="I21" s="19">
+        <v>4</v>
+      </c>
+      <c r="J21" s="19">
+        <v>0</v>
+      </c>
+      <c r="K21" s="19">
+        <v>13</v>
+      </c>
+      <c r="L21" s="19">
+        <v>57</v>
+      </c>
+      <c r="M21" s="19">
+        <v>104</v>
+      </c>
+      <c r="N21" s="19">
+        <v>94</v>
+      </c>
+      <c r="O21" s="20">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="17">
+        <v>5252</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4930</v>
+      </c>
+      <c r="E22" s="17">
+        <v>48</v>
+      </c>
+      <c r="F22" s="17">
+        <v>4</v>
+      </c>
+      <c r="G22" s="17">
+        <v>3</v>
+      </c>
+      <c r="H22" s="17">
+        <v>24</v>
+      </c>
+      <c r="I22" s="17">
+        <v>1</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0</v>
+      </c>
+      <c r="K22" s="17">
+        <v>1</v>
+      </c>
+      <c r="L22" s="17">
+        <v>17</v>
+      </c>
+      <c r="M22" s="17">
+        <v>32</v>
+      </c>
+      <c r="N22" s="17">
+        <v>37</v>
+      </c>
+      <c r="O22" s="15">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="77"/>
+      <c r="B23" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="17">
+        <v>8581</v>
+      </c>
+      <c r="D23" s="17">
+        <v>8025</v>
+      </c>
+      <c r="E23" s="17">
+        <v>44</v>
+      </c>
+      <c r="F23" s="17">
+        <v>12</v>
+      </c>
+      <c r="G23" s="17">
+        <v>1</v>
+      </c>
+      <c r="H23" s="17">
+        <v>41</v>
+      </c>
+      <c r="I23" s="17">
+        <v>3</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0</v>
+      </c>
+      <c r="K23" s="17">
+        <v>12</v>
+      </c>
+      <c r="L23" s="17">
+        <v>40</v>
+      </c>
+      <c r="M23" s="17">
+        <v>72</v>
+      </c>
+      <c r="N23" s="17">
+        <v>57</v>
+      </c>
+      <c r="O23" s="15">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="77"/>
+      <c r="B24" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="17">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <v>0</v>
+      </c>
+      <c r="F24" s="17">
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
+        <v>0</v>
+      </c>
+      <c r="H24" s="17">
+        <v>0</v>
+      </c>
+      <c r="I24" s="17">
+        <v>0</v>
+      </c>
+      <c r="J24" s="17">
+        <v>0</v>
+      </c>
+      <c r="K24" s="17">
+        <v>0</v>
+      </c>
+      <c r="L24" s="17">
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <v>0</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="78"/>
+      <c r="B25" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="18">
+        <v>16</v>
+      </c>
+      <c r="D25" s="18">
+        <v>16</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="18">
+        <v>0</v>
+      </c>
+      <c r="I25" s="18">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
+        <v>0</v>
+      </c>
+      <c r="M25" s="18">
+        <v>0</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="19">
+        <v>14917</v>
+      </c>
+      <c r="D26" s="19">
+        <v>14296</v>
+      </c>
+      <c r="E26" s="19">
+        <v>58</v>
+      </c>
+      <c r="F26" s="19">
+        <v>65</v>
+      </c>
+      <c r="G26" s="19">
+        <v>0</v>
+      </c>
+      <c r="H26" s="19">
+        <v>75</v>
+      </c>
+      <c r="I26" s="19">
+        <v>8</v>
+      </c>
+      <c r="J26" s="19">
+        <v>0</v>
+      </c>
+      <c r="K26" s="19">
+        <v>10</v>
+      </c>
+      <c r="L26" s="19">
+        <v>23</v>
+      </c>
+      <c r="M26" s="19">
+        <v>29</v>
+      </c>
+      <c r="N26" s="19">
+        <v>28</v>
+      </c>
+      <c r="O26" s="20">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="17">
+        <v>5828</v>
+      </c>
+      <c r="D27" s="17">
+        <v>5574</v>
+      </c>
+      <c r="E27" s="17">
+        <v>23</v>
+      </c>
+      <c r="F27" s="17">
+        <v>41</v>
+      </c>
+      <c r="G27" s="17">
+        <v>0</v>
+      </c>
+      <c r="H27" s="17">
+        <v>29</v>
+      </c>
+      <c r="I27" s="17">
+        <v>0</v>
+      </c>
+      <c r="J27" s="17">
+        <v>0</v>
+      </c>
+      <c r="K27" s="17">
+        <v>5</v>
+      </c>
+      <c r="L27" s="17">
+        <v>7</v>
+      </c>
+      <c r="M27" s="17">
+        <v>10</v>
+      </c>
+      <c r="N27" s="17">
+        <v>10</v>
+      </c>
+      <c r="O27" s="15">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="77"/>
+      <c r="B28" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="17">
+        <v>9066</v>
+      </c>
+      <c r="D28" s="17">
+        <v>8699</v>
+      </c>
+      <c r="E28" s="17">
+        <v>35</v>
+      </c>
+      <c r="F28" s="17">
+        <v>24</v>
+      </c>
+      <c r="G28" s="17">
+        <v>0</v>
+      </c>
+      <c r="H28" s="17">
+        <v>46</v>
+      </c>
+      <c r="I28" s="17">
+        <v>8</v>
+      </c>
+      <c r="J28" s="17">
+        <v>0</v>
+      </c>
+      <c r="K28" s="17">
+        <v>5</v>
+      </c>
+      <c r="L28" s="17">
+        <v>16</v>
+      </c>
+      <c r="M28" s="17">
+        <v>19</v>
+      </c>
+      <c r="N28" s="17">
+        <v>18</v>
+      </c>
+      <c r="O28" s="15">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30"/>
+      <c r="B30" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="18">
+        <v>23</v>
+      </c>
+      <c r="D30" s="18">
+        <v>23</v>
+      </c>
+      <c r="E30" s="18">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
+        <v>0</v>
+      </c>
+      <c r="H30" s="18">
+        <v>0</v>
+      </c>
+      <c r="I30" s="18">
+        <v>0</v>
+      </c>
+      <c r="J30" s="18">
+        <v>0</v>
+      </c>
+      <c r="K30" s="18">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="18">
+        <v>0</v>
+      </c>
+      <c r="N30" s="18">
+        <v>0</v>
+      </c>
+      <c r="O30" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="19">
+        <v>11789</v>
+      </c>
+      <c r="D31" s="19">
+        <v>10870</v>
+      </c>
+      <c r="E31" s="19">
+        <v>220</v>
+      </c>
+      <c r="F31" s="19">
+        <v>84</v>
+      </c>
+      <c r="G31" s="19">
+        <v>6</v>
+      </c>
+      <c r="H31" s="19">
+        <v>37</v>
+      </c>
+      <c r="I31" s="19">
+        <v>1</v>
+      </c>
+      <c r="J31" s="19">
+        <v>0</v>
+      </c>
+      <c r="K31" s="19">
+        <v>30</v>
+      </c>
+      <c r="L31" s="19">
+        <v>23</v>
+      </c>
+      <c r="M31" s="19">
+        <v>46</v>
+      </c>
+      <c r="N31" s="19">
+        <v>40</v>
+      </c>
+      <c r="O31" s="20">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="17">
+        <v>4587</v>
+      </c>
+      <c r="D32" s="17">
+        <v>4180</v>
+      </c>
+      <c r="E32" s="17">
+        <v>62</v>
+      </c>
+      <c r="F32" s="17">
+        <v>61</v>
+      </c>
+      <c r="G32" s="17">
+        <v>0</v>
+      </c>
+      <c r="H32" s="17">
+        <v>16</v>
+      </c>
+      <c r="I32" s="17">
+        <v>0</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17">
+        <v>14</v>
+      </c>
+      <c r="L32" s="17">
+        <v>10</v>
+      </c>
+      <c r="M32" s="17">
+        <v>13</v>
+      </c>
+      <c r="N32" s="17">
+        <v>21</v>
+      </c>
+      <c r="O32" s="15">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="77"/>
+      <c r="B33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="17">
+        <v>7155</v>
+      </c>
+      <c r="D33" s="17">
+        <v>6643</v>
+      </c>
+      <c r="E33" s="17">
+        <v>158</v>
+      </c>
+      <c r="F33" s="17">
+        <v>23</v>
+      </c>
+      <c r="G33" s="17">
+        <v>6</v>
+      </c>
+      <c r="H33" s="17">
+        <v>21</v>
+      </c>
+      <c r="I33" s="17">
+        <v>1</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0</v>
+      </c>
+      <c r="K33" s="17">
+        <v>16</v>
+      </c>
+      <c r="L33" s="17">
+        <v>13</v>
+      </c>
+      <c r="M33" s="17">
+        <v>33</v>
+      </c>
+      <c r="N33" s="17">
+        <v>19</v>
+      </c>
+      <c r="O33" s="15">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="77"/>
+      <c r="B34" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="17">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17">
+        <v>0</v>
+      </c>
+      <c r="F34" s="17">
+        <v>0</v>
+      </c>
+      <c r="G34" s="17">
+        <v>0</v>
+      </c>
+      <c r="H34" s="17">
+        <v>0</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0</v>
+      </c>
+      <c r="J34" s="17">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17">
+        <v>0</v>
+      </c>
+      <c r="L34" s="17">
+        <v>0</v>
+      </c>
+      <c r="M34" s="17">
+        <v>0</v>
+      </c>
+      <c r="N34" s="17">
+        <v>0</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="78"/>
+      <c r="B35" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="18">
+        <v>47</v>
+      </c>
+      <c r="D35" s="18">
+        <v>47</v>
+      </c>
+      <c r="E35" s="18">
+        <v>0</v>
+      </c>
+      <c r="F35" s="18">
+        <v>0</v>
+      </c>
+      <c r="G35" s="18">
+        <v>0</v>
+      </c>
+      <c r="H35" s="18">
+        <v>0</v>
+      </c>
+      <c r="I35" s="18">
+        <v>0</v>
+      </c>
+      <c r="J35" s="18">
+        <v>0</v>
+      </c>
+      <c r="K35" s="18">
+        <v>0</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="18">
+        <v>0</v>
+      </c>
+      <c r="N35" s="18">
+        <v>0</v>
+      </c>
+      <c r="O35" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="19">
+        <v>28120</v>
+      </c>
+      <c r="D36" s="19">
+        <v>22714</v>
+      </c>
+      <c r="E36" s="19">
+        <v>3789</v>
+      </c>
+      <c r="F36" s="19">
+        <v>55</v>
+      </c>
+      <c r="G36" s="19">
+        <v>4</v>
+      </c>
+      <c r="H36" s="19">
+        <v>76</v>
+      </c>
+      <c r="I36" s="19">
+        <v>7</v>
+      </c>
+      <c r="J36" s="19">
+        <v>0</v>
+      </c>
+      <c r="K36" s="19">
+        <v>73</v>
+      </c>
+      <c r="L36" s="19">
+        <v>62</v>
+      </c>
+      <c r="M36" s="19">
+        <v>157</v>
+      </c>
+      <c r="N36" s="19">
+        <v>202</v>
+      </c>
+      <c r="O36" s="20">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="17">
+        <v>11494</v>
+      </c>
+      <c r="D37" s="17">
+        <v>9395</v>
+      </c>
+      <c r="E37" s="17">
+        <v>1371</v>
+      </c>
+      <c r="F37" s="17">
+        <v>35</v>
+      </c>
+      <c r="G37" s="17">
+        <v>0</v>
+      </c>
+      <c r="H37" s="17">
+        <v>27</v>
+      </c>
+      <c r="I37" s="17">
+        <v>1</v>
+      </c>
+      <c r="J37" s="17">
+        <v>0</v>
+      </c>
+      <c r="K37" s="17">
+        <v>39</v>
+      </c>
+      <c r="L37" s="17">
+        <v>26</v>
+      </c>
+      <c r="M37" s="17">
+        <v>78</v>
+      </c>
+      <c r="N37" s="17">
+        <v>86</v>
+      </c>
+      <c r="O37" s="15">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="77"/>
+      <c r="B38" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="17">
+        <v>16551</v>
+      </c>
+      <c r="D38" s="17">
+        <v>13261</v>
+      </c>
+      <c r="E38" s="17">
+        <v>2405</v>
+      </c>
+      <c r="F38" s="17">
+        <v>19</v>
+      </c>
+      <c r="G38" s="17">
+        <v>4</v>
+      </c>
+      <c r="H38" s="17">
+        <v>49</v>
+      </c>
+      <c r="I38" s="17">
+        <v>6</v>
+      </c>
+      <c r="J38" s="17">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17">
+        <v>34</v>
+      </c>
+      <c r="L38" s="17">
+        <v>36</v>
+      </c>
+      <c r="M38" s="17">
+        <v>79</v>
+      </c>
+      <c r="N38" s="17">
+        <v>115</v>
+      </c>
+      <c r="O38" s="15">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="77"/>
+      <c r="B39" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="17">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="17">
+        <v>0</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0</v>
+      </c>
+      <c r="L39" s="17">
+        <v>0</v>
+      </c>
+      <c r="M39" s="17">
+        <v>0</v>
+      </c>
+      <c r="N39" s="17">
+        <v>0</v>
+      </c>
+      <c r="O39" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="78"/>
+      <c r="B40" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="18">
+        <v>75</v>
+      </c>
+      <c r="D40" s="18">
+        <v>58</v>
+      </c>
+      <c r="E40" s="18">
+        <v>13</v>
+      </c>
+      <c r="F40" s="18">
+        <v>1</v>
+      </c>
+      <c r="G40" s="18">
+        <v>0</v>
+      </c>
+      <c r="H40" s="18">
+        <v>0</v>
+      </c>
+      <c r="I40" s="18">
+        <v>0</v>
+      </c>
+      <c r="J40" s="18">
+        <v>0</v>
+      </c>
+      <c r="K40" s="18">
+        <v>0</v>
+      </c>
+      <c r="L40" s="18">
+        <v>0</v>
+      </c>
+      <c r="M40" s="18">
+        <v>0</v>
+      </c>
+      <c r="N40" s="18">
+        <v>1</v>
+      </c>
+      <c r="O40" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="19">
+        <v>1352</v>
+      </c>
+      <c r="D41" s="19">
+        <v>1245</v>
+      </c>
+      <c r="E41" s="19">
+        <v>22</v>
+      </c>
+      <c r="F41" s="19">
+        <v>5</v>
+      </c>
+      <c r="G41" s="19">
+        <v>0</v>
+      </c>
+      <c r="H41" s="19">
+        <v>12</v>
+      </c>
+      <c r="I41" s="19">
+        <v>2</v>
+      </c>
+      <c r="J41" s="19">
+        <v>0</v>
+      </c>
+      <c r="K41" s="19">
+        <v>4</v>
+      </c>
+      <c r="L41" s="19">
+        <v>7</v>
+      </c>
+      <c r="M41" s="19">
+        <v>6</v>
+      </c>
+      <c r="N41" s="19">
+        <v>16</v>
+      </c>
+      <c r="O41" s="20">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="17">
+        <v>514</v>
+      </c>
+      <c r="D42" s="17">
+        <v>477</v>
+      </c>
+      <c r="E42" s="17">
+        <v>4</v>
+      </c>
+      <c r="F42" s="17">
+        <v>5</v>
+      </c>
+      <c r="G42" s="17">
+        <v>0</v>
+      </c>
+      <c r="H42" s="17">
+        <v>4</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0</v>
+      </c>
+      <c r="J42" s="17">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17">
+        <v>0</v>
+      </c>
+      <c r="L42" s="17">
+        <v>0</v>
+      </c>
+      <c r="M42" s="17">
+        <v>0</v>
+      </c>
+      <c r="N42" s="17">
+        <v>4</v>
+      </c>
+      <c r="O42" s="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="77"/>
+      <c r="B43" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="17">
+        <v>836</v>
+      </c>
+      <c r="D43" s="17">
+        <v>766</v>
+      </c>
+      <c r="E43" s="17">
+        <v>18</v>
+      </c>
+      <c r="F43" s="17">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17">
+        <v>0</v>
+      </c>
+      <c r="H43" s="17">
+        <v>8</v>
+      </c>
+      <c r="I43" s="17">
+        <v>2</v>
+      </c>
+      <c r="J43" s="17">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17">
+        <v>4</v>
+      </c>
+      <c r="L43" s="17">
+        <v>7</v>
+      </c>
+      <c r="M43" s="17">
+        <v>6</v>
+      </c>
+      <c r="N43" s="17">
+        <v>12</v>
+      </c>
+      <c r="O43" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="77"/>
+      <c r="B44" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="17">
+        <v>0</v>
+      </c>
+      <c r="D44" s="17">
+        <v>0</v>
+      </c>
+      <c r="E44" s="17">
+        <v>0</v>
+      </c>
+      <c r="F44" s="17">
+        <v>0</v>
+      </c>
+      <c r="G44" s="17">
+        <v>0</v>
+      </c>
+      <c r="H44" s="17">
+        <v>0</v>
+      </c>
+      <c r="I44" s="17">
+        <v>0</v>
+      </c>
+      <c r="J44" s="17">
+        <v>0</v>
+      </c>
+      <c r="K44" s="17">
+        <v>0</v>
+      </c>
+      <c r="L44" s="17">
+        <v>0</v>
+      </c>
+      <c r="M44" s="17">
+        <v>0</v>
+      </c>
+      <c r="N44" s="17">
+        <v>0</v>
+      </c>
+      <c r="O44" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="78"/>
+      <c r="B45" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="18">
+        <v>2</v>
+      </c>
+      <c r="D45" s="18">
+        <v>2</v>
+      </c>
+      <c r="E45" s="18">
+        <v>0</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0</v>
+      </c>
+      <c r="O45" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="19">
+        <v>1775</v>
+      </c>
+      <c r="D46" s="19">
+        <v>1666</v>
+      </c>
+      <c r="E46" s="19">
+        <v>71</v>
+      </c>
+      <c r="F46" s="19">
+        <v>21</v>
+      </c>
+      <c r="G46" s="19">
+        <v>0</v>
+      </c>
+      <c r="H46" s="19">
+        <v>3</v>
+      </c>
+      <c r="I46" s="19">
+        <v>2</v>
+      </c>
+      <c r="J46" s="19">
+        <v>0</v>
+      </c>
+      <c r="K46" s="19">
+        <v>6</v>
+      </c>
+      <c r="L46" s="19">
+        <v>0</v>
+      </c>
+      <c r="M46" s="19">
+        <v>2</v>
+      </c>
+      <c r="N46" s="19">
+        <v>0</v>
+      </c>
+      <c r="O46" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="17">
+        <v>950</v>
+      </c>
+      <c r="D47" s="17">
+        <v>887</v>
+      </c>
+      <c r="E47" s="17">
+        <v>36</v>
+      </c>
+      <c r="F47" s="17">
+        <v>14</v>
+      </c>
+      <c r="G47" s="17">
+        <v>0</v>
+      </c>
+      <c r="H47" s="17">
+        <v>3</v>
+      </c>
+      <c r="I47" s="17">
+        <v>1</v>
+      </c>
+      <c r="J47" s="17">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17">
+        <v>3</v>
+      </c>
+      <c r="L47" s="17">
+        <v>0</v>
+      </c>
+      <c r="M47" s="17">
+        <v>2</v>
+      </c>
+      <c r="N47" s="17">
+        <v>0</v>
+      </c>
+      <c r="O47" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="77"/>
+      <c r="B48" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="17">
+        <v>825</v>
+      </c>
+      <c r="D48" s="17">
+        <v>779</v>
+      </c>
+      <c r="E48" s="17">
+        <v>35</v>
+      </c>
+      <c r="F48" s="17">
+        <v>7</v>
+      </c>
+      <c r="G48" s="17">
+        <v>0</v>
+      </c>
+      <c r="H48" s="17">
+        <v>0</v>
+      </c>
+      <c r="I48" s="17">
+        <v>1</v>
+      </c>
+      <c r="J48" s="17">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17">
+        <v>3</v>
+      </c>
+      <c r="L48" s="17">
+        <v>0</v>
+      </c>
+      <c r="M48" s="17">
+        <v>0</v>
+      </c>
+      <c r="N48" s="17">
+        <v>0</v>
+      </c>
+      <c r="O48" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="77"/>
+      <c r="B49" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="17">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>0</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0</v>
+      </c>
+      <c r="K49" s="17">
+        <v>0</v>
+      </c>
+      <c r="L49" s="17">
+        <v>0</v>
+      </c>
+      <c r="M49" s="17">
+        <v>0</v>
+      </c>
+      <c r="N49" s="17">
+        <v>0</v>
+      </c>
+      <c r="O49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="78"/>
+      <c r="B50" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="18">
+        <v>0</v>
+      </c>
+      <c r="D50" s="18">
+        <v>0</v>
+      </c>
+      <c r="E50" s="18">
+        <v>0</v>
+      </c>
+      <c r="F50" s="18">
+        <v>0</v>
+      </c>
+      <c r="G50" s="18">
+        <v>0</v>
+      </c>
+      <c r="H50" s="18">
+        <v>0</v>
+      </c>
+      <c r="I50" s="18">
+        <v>0</v>
+      </c>
+      <c r="J50" s="18">
+        <v>0</v>
+      </c>
+      <c r="K50" s="18">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
+        <v>0</v>
+      </c>
+      <c r="M50" s="18">
+        <v>0</v>
+      </c>
+      <c r="N50" s="18">
+        <v>0</v>
+      </c>
+      <c r="O50" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="19">
+        <v>2466</v>
+      </c>
+      <c r="D51" s="19">
+        <v>2080</v>
+      </c>
+      <c r="E51" s="19">
+        <v>43</v>
+      </c>
+      <c r="F51" s="19">
+        <v>23</v>
+      </c>
+      <c r="G51" s="19">
+        <v>3</v>
+      </c>
+      <c r="H51" s="19">
+        <v>17</v>
+      </c>
+      <c r="I51" s="19">
+        <v>12</v>
+      </c>
+      <c r="J51" s="19">
+        <v>0</v>
+      </c>
+      <c r="K51" s="19">
+        <v>3</v>
+      </c>
+      <c r="L51" s="19">
+        <v>48</v>
+      </c>
+      <c r="M51" s="19">
+        <v>21</v>
+      </c>
+      <c r="N51" s="19">
+        <v>39</v>
+      </c>
+      <c r="O51" s="20">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="17">
+        <v>1099</v>
+      </c>
+      <c r="D52" s="17">
+        <v>913</v>
+      </c>
+      <c r="E52" s="17">
+        <v>20</v>
+      </c>
+      <c r="F52" s="17">
+        <v>16</v>
+      </c>
+      <c r="G52" s="17">
+        <v>2</v>
+      </c>
+      <c r="H52" s="17">
+        <v>4</v>
+      </c>
+      <c r="I52" s="17">
+        <v>7</v>
+      </c>
+      <c r="J52" s="17">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17">
+        <v>0</v>
+      </c>
+      <c r="L52" s="17">
+        <v>22</v>
+      </c>
+      <c r="M52" s="17">
+        <v>9</v>
+      </c>
+      <c r="N52" s="17">
+        <v>10</v>
+      </c>
+      <c r="O52" s="15">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="77"/>
+      <c r="B53" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="17">
+        <v>1366</v>
+      </c>
+      <c r="D53" s="17">
+        <v>1166</v>
+      </c>
+      <c r="E53" s="17">
+        <v>23</v>
+      </c>
+      <c r="F53" s="17">
+        <v>7</v>
+      </c>
+      <c r="G53" s="17">
+        <v>1</v>
+      </c>
+      <c r="H53" s="17">
+        <v>13</v>
+      </c>
+      <c r="I53" s="17">
+        <v>5</v>
+      </c>
+      <c r="J53" s="17">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17">
+        <v>3</v>
+      </c>
+      <c r="L53" s="17">
+        <v>26</v>
+      </c>
+      <c r="M53" s="17">
+        <v>12</v>
+      </c>
+      <c r="N53" s="17">
+        <v>29</v>
+      </c>
+      <c r="O53" s="15">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="77"/>
+      <c r="B54" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54" s="17">
+        <v>0</v>
+      </c>
+      <c r="D54" s="17">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>0</v>
+      </c>
+      <c r="G54" s="17">
+        <v>0</v>
+      </c>
+      <c r="H54" s="17">
+        <v>0</v>
+      </c>
+      <c r="I54" s="17">
+        <v>0</v>
+      </c>
+      <c r="J54" s="17">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17">
+        <v>0</v>
+      </c>
+      <c r="L54" s="17">
+        <v>0</v>
+      </c>
+      <c r="M54" s="17">
+        <v>0</v>
+      </c>
+      <c r="N54" s="17">
+        <v>0</v>
+      </c>
+      <c r="O54" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="78"/>
+      <c r="B55" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="18">
+        <v>1</v>
+      </c>
+      <c r="D55" s="18">
+        <v>1</v>
+      </c>
+      <c r="E55" s="18">
+        <v>0</v>
+      </c>
+      <c r="F55" s="18">
+        <v>0</v>
+      </c>
+      <c r="G55" s="18">
+        <v>0</v>
+      </c>
+      <c r="H55" s="18">
+        <v>0</v>
+      </c>
+      <c r="I55" s="18">
+        <v>0</v>
+      </c>
+      <c r="J55" s="18">
+        <v>0</v>
+      </c>
+      <c r="K55" s="18">
+        <v>0</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
+        <v>0</v>
+      </c>
+      <c r="N55" s="18">
+        <v>0</v>
+      </c>
+      <c r="O55" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="19">
+        <v>5852</v>
+      </c>
+      <c r="D56" s="19">
+        <v>5587</v>
+      </c>
+      <c r="E56" s="19">
+        <v>13</v>
+      </c>
+      <c r="F56" s="19">
+        <v>16</v>
+      </c>
+      <c r="G56" s="19">
+        <v>3</v>
+      </c>
+      <c r="H56" s="19">
+        <v>33</v>
+      </c>
+      <c r="I56" s="19">
+        <v>1</v>
+      </c>
+      <c r="J56" s="19">
+        <v>0</v>
+      </c>
+      <c r="K56" s="19">
+        <v>3</v>
+      </c>
+      <c r="L56" s="19">
+        <v>3</v>
+      </c>
+      <c r="M56" s="19">
+        <v>33</v>
+      </c>
+      <c r="N56" s="19">
+        <v>1</v>
+      </c>
+      <c r="O56" s="20">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="17">
+        <v>2577</v>
+      </c>
+      <c r="D57" s="17">
+        <v>2411</v>
+      </c>
+      <c r="E57" s="17">
+        <v>8</v>
+      </c>
+      <c r="F57" s="17">
+        <v>16</v>
+      </c>
+      <c r="G57" s="17">
+        <v>0</v>
+      </c>
+      <c r="H57" s="17">
+        <v>11</v>
+      </c>
+      <c r="I57" s="17">
+        <v>1</v>
+      </c>
+      <c r="J57" s="17">
+        <v>0</v>
+      </c>
+      <c r="K57" s="17">
+        <v>1</v>
+      </c>
+      <c r="L57" s="17">
+        <v>1</v>
+      </c>
+      <c r="M57" s="17">
+        <v>18</v>
+      </c>
+      <c r="N57" s="17">
+        <v>1</v>
+      </c>
+      <c r="O57" s="15">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="77"/>
+      <c r="B58" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" s="17">
+        <v>3272</v>
+      </c>
+      <c r="D58" s="17">
+        <v>3173</v>
+      </c>
+      <c r="E58" s="17">
+        <v>5</v>
+      </c>
+      <c r="F58" s="17">
+        <v>0</v>
+      </c>
+      <c r="G58" s="17">
+        <v>3</v>
+      </c>
+      <c r="H58" s="17">
+        <v>22</v>
+      </c>
+      <c r="I58" s="17">
+        <v>0</v>
+      </c>
+      <c r="J58" s="17">
+        <v>0</v>
+      </c>
+      <c r="K58" s="17">
+        <v>2</v>
+      </c>
+      <c r="L58" s="17">
+        <v>2</v>
+      </c>
+      <c r="M58" s="17">
+        <v>15</v>
+      </c>
+      <c r="N58" s="17">
+        <v>0</v>
+      </c>
+      <c r="O58" s="15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="77"/>
+      <c r="B59" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="17">
+        <v>0</v>
+      </c>
+      <c r="D59" s="17">
+        <v>0</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <v>0</v>
+      </c>
+      <c r="H59" s="17">
+        <v>0</v>
+      </c>
+      <c r="I59" s="17">
+        <v>0</v>
+      </c>
+      <c r="J59" s="17">
+        <v>0</v>
+      </c>
+      <c r="K59" s="17">
+        <v>0</v>
+      </c>
+      <c r="L59" s="17">
+        <v>0</v>
+      </c>
+      <c r="M59" s="17">
+        <v>0</v>
+      </c>
+      <c r="N59" s="17">
+        <v>0</v>
+      </c>
+      <c r="O59" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="78"/>
+      <c r="B60" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="18">
+        <v>3</v>
+      </c>
+      <c r="D60" s="18">
+        <v>3</v>
+      </c>
+      <c r="E60" s="18">
+        <v>0</v>
+      </c>
+      <c r="F60" s="18">
+        <v>0</v>
+      </c>
+      <c r="G60" s="18">
+        <v>0</v>
+      </c>
+      <c r="H60" s="18">
+        <v>0</v>
+      </c>
+      <c r="I60" s="18">
+        <v>0</v>
+      </c>
+      <c r="J60" s="18">
+        <v>0</v>
+      </c>
+      <c r="K60" s="18">
+        <v>0</v>
+      </c>
+      <c r="L60" s="18">
+        <v>0</v>
+      </c>
+      <c r="M60" s="18">
+        <v>0</v>
+      </c>
+      <c r="N60" s="18">
+        <v>0</v>
+      </c>
+      <c r="O60" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="19">
+        <v>4758</v>
+      </c>
+      <c r="D61" s="19">
+        <v>4635</v>
+      </c>
+      <c r="E61" s="19">
+        <v>6</v>
+      </c>
+      <c r="F61" s="19">
+        <v>7</v>
+      </c>
+      <c r="G61" s="19">
+        <v>0</v>
+      </c>
+      <c r="H61" s="19">
+        <v>2</v>
+      </c>
+      <c r="I61" s="19">
+        <v>0</v>
+      </c>
+      <c r="J61" s="19">
+        <v>0</v>
+      </c>
+      <c r="K61" s="19">
+        <v>7</v>
+      </c>
+      <c r="L61" s="19">
+        <v>8</v>
+      </c>
+      <c r="M61" s="19">
+        <v>15</v>
+      </c>
+      <c r="N61" s="19">
+        <v>3</v>
+      </c>
+      <c r="O61" s="20">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C62" s="17">
+        <v>2417</v>
+      </c>
+      <c r="D62" s="17">
+        <v>2352</v>
+      </c>
+      <c r="E62" s="17">
+        <v>2</v>
+      </c>
+      <c r="F62" s="17">
+        <v>5</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="17">
+        <v>1</v>
+      </c>
+      <c r="I62" s="17">
+        <v>0</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17">
+        <v>7</v>
+      </c>
+      <c r="L62" s="17">
+        <v>4</v>
+      </c>
+      <c r="M62" s="17">
+        <v>13</v>
+      </c>
+      <c r="N62" s="17">
+        <v>3</v>
+      </c>
+      <c r="O62" s="15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="77"/>
+      <c r="B63" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" s="17">
+        <v>2340</v>
+      </c>
+      <c r="D63" s="17">
+        <v>2282</v>
+      </c>
+      <c r="E63" s="17">
+        <v>4</v>
+      </c>
+      <c r="F63" s="17">
+        <v>2</v>
+      </c>
+      <c r="G63" s="17">
+        <v>0</v>
+      </c>
+      <c r="H63" s="17">
+        <v>1</v>
+      </c>
+      <c r="I63" s="17">
+        <v>0</v>
+      </c>
+      <c r="J63" s="17">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17">
+        <v>0</v>
+      </c>
+      <c r="L63" s="17">
+        <v>4</v>
+      </c>
+      <c r="M63" s="17">
+        <v>2</v>
+      </c>
+      <c r="N63" s="17">
+        <v>0</v>
+      </c>
+      <c r="O63" s="15">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="77"/>
+      <c r="B64" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="17">
+        <v>0</v>
+      </c>
+      <c r="D64" s="17">
+        <v>0</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>0</v>
+      </c>
+      <c r="G64" s="17">
+        <v>0</v>
+      </c>
+      <c r="H64" s="17">
+        <v>0</v>
+      </c>
+      <c r="I64" s="17">
+        <v>0</v>
+      </c>
+      <c r="J64" s="17">
+        <v>0</v>
+      </c>
+      <c r="K64" s="17">
+        <v>0</v>
+      </c>
+      <c r="L64" s="17">
+        <v>0</v>
+      </c>
+      <c r="M64" s="17">
+        <v>0</v>
+      </c>
+      <c r="N64" s="17">
+        <v>0</v>
+      </c>
+      <c r="O64" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="78"/>
+      <c r="B65" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="18">
+        <v>1</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1</v>
+      </c>
+      <c r="E65" s="18">
+        <v>0</v>
+      </c>
+      <c r="F65" s="18">
+        <v>0</v>
+      </c>
+      <c r="G65" s="18">
+        <v>0</v>
+      </c>
+      <c r="H65" s="18">
+        <v>0</v>
+      </c>
+      <c r="I65" s="18">
+        <v>0</v>
+      </c>
+      <c r="J65" s="18">
+        <v>0</v>
+      </c>
+      <c r="K65" s="18">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
+        <v>0</v>
+      </c>
+      <c r="N65" s="18">
+        <v>0</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="19">
+        <v>1177</v>
+      </c>
+      <c r="D66" s="19">
+        <v>978</v>
+      </c>
+      <c r="E66" s="19">
+        <v>7</v>
+      </c>
+      <c r="F66" s="19">
+        <v>5</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0</v>
+      </c>
+      <c r="H66" s="19">
+        <v>1</v>
+      </c>
+      <c r="I66" s="19">
+        <v>0</v>
+      </c>
+      <c r="J66" s="19">
+        <v>0</v>
+      </c>
+      <c r="K66" s="19">
+        <v>20</v>
+      </c>
+      <c r="L66" s="19">
+        <v>1</v>
+      </c>
+      <c r="M66" s="19">
+        <v>20</v>
+      </c>
+      <c r="N66" s="19">
+        <v>7</v>
+      </c>
+      <c r="O66" s="20">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="17">
+        <v>668</v>
+      </c>
+      <c r="D67" s="17">
+        <v>528</v>
+      </c>
+      <c r="E67" s="17">
+        <v>0</v>
+      </c>
+      <c r="F67" s="17">
+        <v>4</v>
+      </c>
+      <c r="G67" s="17">
+        <v>0</v>
+      </c>
+      <c r="H67" s="17">
+        <v>1</v>
+      </c>
+      <c r="I67" s="17">
+        <v>0</v>
+      </c>
+      <c r="J67" s="17">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17">
+        <v>15</v>
+      </c>
+      <c r="L67" s="17">
+        <v>0</v>
+      </c>
+      <c r="M67" s="17">
+        <v>16</v>
+      </c>
+      <c r="N67" s="17">
+        <v>6</v>
+      </c>
+      <c r="O67" s="15">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="77"/>
+      <c r="B68" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" s="17">
+        <v>509</v>
+      </c>
+      <c r="D68" s="17">
+        <v>450</v>
+      </c>
+      <c r="E68" s="17">
+        <v>7</v>
+      </c>
+      <c r="F68" s="17">
+        <v>1</v>
+      </c>
+      <c r="G68" s="17">
+        <v>0</v>
+      </c>
+      <c r="H68" s="17">
+        <v>0</v>
+      </c>
+      <c r="I68" s="17">
+        <v>0</v>
+      </c>
+      <c r="J68" s="17">
+        <v>0</v>
+      </c>
+      <c r="K68" s="17">
+        <v>5</v>
+      </c>
+      <c r="L68" s="17">
+        <v>1</v>
+      </c>
+      <c r="M68" s="17">
+        <v>4</v>
+      </c>
+      <c r="N68" s="17">
+        <v>1</v>
+      </c>
+      <c r="O68" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="77"/>
+      <c r="B69" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="17">
+        <v>0</v>
+      </c>
+      <c r="D69" s="17">
+        <v>0</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>0</v>
+      </c>
+      <c r="G69" s="17">
+        <v>0</v>
+      </c>
+      <c r="H69" s="17">
+        <v>0</v>
+      </c>
+      <c r="I69" s="17">
+        <v>0</v>
+      </c>
+      <c r="J69" s="17">
+        <v>0</v>
+      </c>
+      <c r="K69" s="17">
+        <v>0</v>
+      </c>
+      <c r="L69" s="17">
+        <v>0</v>
+      </c>
+      <c r="M69" s="17">
+        <v>0</v>
+      </c>
+      <c r="N69" s="17">
+        <v>0</v>
+      </c>
+      <c r="O69" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="78"/>
+      <c r="B70" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="18">
+        <v>0</v>
+      </c>
+      <c r="D70" s="18">
+        <v>0</v>
+      </c>
+      <c r="E70" s="18">
+        <v>0</v>
+      </c>
+      <c r="F70" s="18">
+        <v>0</v>
+      </c>
+      <c r="G70" s="18">
+        <v>0</v>
+      </c>
+      <c r="H70" s="18">
+        <v>0</v>
+      </c>
+      <c r="I70" s="18">
+        <v>0</v>
+      </c>
+      <c r="J70" s="18">
+        <v>0</v>
+      </c>
+      <c r="K70" s="18">
+        <v>0</v>
+      </c>
+      <c r="L70" s="18">
+        <v>0</v>
+      </c>
+      <c r="M70" s="18">
+        <v>0</v>
+      </c>
+      <c r="N70" s="18">
+        <v>0</v>
+      </c>
+      <c r="O70" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="19">
+        <v>4886</v>
+      </c>
+      <c r="D71" s="19">
+        <v>3837</v>
+      </c>
+      <c r="E71" s="19">
+        <v>100</v>
+      </c>
+      <c r="F71" s="19">
+        <v>3</v>
+      </c>
+      <c r="G71" s="19">
+        <v>3</v>
+      </c>
+      <c r="H71" s="19">
+        <v>48</v>
+      </c>
+      <c r="I71" s="19">
+        <v>0</v>
+      </c>
+      <c r="J71" s="19">
+        <v>0</v>
+      </c>
+      <c r="K71" s="19">
+        <v>32</v>
+      </c>
+      <c r="L71" s="19">
+        <v>11</v>
+      </c>
+      <c r="M71" s="19">
+        <v>294</v>
+      </c>
+      <c r="N71" s="19">
+        <v>357</v>
+      </c>
+      <c r="O71" s="20">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72" s="17">
+        <v>1952</v>
+      </c>
+      <c r="D72" s="17">
+        <v>1522</v>
+      </c>
+      <c r="E72" s="17">
+        <v>53</v>
+      </c>
+      <c r="F72" s="17">
+        <v>3</v>
+      </c>
+      <c r="G72" s="17">
+        <v>0</v>
+      </c>
+      <c r="H72" s="17">
+        <v>18</v>
+      </c>
+      <c r="I72" s="17">
+        <v>0</v>
+      </c>
+      <c r="J72" s="17">
+        <v>0</v>
+      </c>
+      <c r="K72" s="17">
+        <v>11</v>
+      </c>
+      <c r="L72" s="17">
+        <v>4</v>
+      </c>
+      <c r="M72" s="17">
+        <v>117</v>
+      </c>
+      <c r="N72" s="17">
+        <v>135</v>
+      </c>
+      <c r="O72" s="15">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="77"/>
+      <c r="B73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" s="17">
+        <v>2934</v>
+      </c>
+      <c r="D73" s="17">
+        <v>2315</v>
+      </c>
+      <c r="E73" s="17">
+        <v>47</v>
+      </c>
+      <c r="F73" s="17">
+        <v>0</v>
+      </c>
+      <c r="G73" s="17">
+        <v>3</v>
+      </c>
+      <c r="H73" s="17">
+        <v>30</v>
+      </c>
+      <c r="I73" s="17">
+        <v>0</v>
+      </c>
+      <c r="J73" s="17">
+        <v>0</v>
+      </c>
+      <c r="K73" s="17">
+        <v>21</v>
+      </c>
+      <c r="L73" s="17">
+        <v>7</v>
+      </c>
+      <c r="M73" s="17">
+        <v>177</v>
+      </c>
+      <c r="N73" s="17">
+        <v>222</v>
+      </c>
+      <c r="O73" s="15">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="77"/>
+      <c r="B74" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C74" s="17">
+        <v>0</v>
+      </c>
+      <c r="D74" s="17">
+        <v>0</v>
+      </c>
+      <c r="E74" s="17">
+        <v>0</v>
+      </c>
+      <c r="F74" s="17">
+        <v>0</v>
+      </c>
+      <c r="G74" s="17">
+        <v>0</v>
+      </c>
+      <c r="H74" s="17">
+        <v>0</v>
+      </c>
+      <c r="I74" s="17">
+        <v>0</v>
+      </c>
+      <c r="J74" s="17">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17">
+        <v>0</v>
+      </c>
+      <c r="L74" s="17">
+        <v>0</v>
+      </c>
+      <c r="M74" s="17">
+        <v>0</v>
+      </c>
+      <c r="N74" s="17">
+        <v>0</v>
+      </c>
+      <c r="O74" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="78"/>
+      <c r="B75" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" s="18">
+        <v>0</v>
+      </c>
+      <c r="D75" s="18">
+        <v>0</v>
+      </c>
+      <c r="E75" s="18">
+        <v>0</v>
+      </c>
+      <c r="F75" s="18">
+        <v>0</v>
+      </c>
+      <c r="G75" s="18">
+        <v>0</v>
+      </c>
+      <c r="H75" s="18">
+        <v>0</v>
+      </c>
+      <c r="I75" s="18">
+        <v>0</v>
+      </c>
+      <c r="J75" s="18">
+        <v>0</v>
+      </c>
+      <c r="K75" s="18">
+        <v>0</v>
+      </c>
+      <c r="L75" s="18">
+        <v>0</v>
+      </c>
+      <c r="M75" s="18">
+        <v>0</v>
+      </c>
+      <c r="N75" s="18">
+        <v>0</v>
+      </c>
+      <c r="O75" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="19">
+        <v>6333</v>
+      </c>
+      <c r="D76" s="19">
+        <v>5083</v>
+      </c>
+      <c r="E76" s="19">
+        <v>540</v>
+      </c>
+      <c r="F76" s="19">
+        <v>83</v>
+      </c>
+      <c r="G76" s="19">
+        <v>5</v>
+      </c>
+      <c r="H76" s="19">
+        <v>41</v>
+      </c>
+      <c r="I76" s="19">
+        <v>2</v>
+      </c>
+      <c r="J76" s="19">
+        <v>0</v>
+      </c>
+      <c r="K76" s="19">
+        <v>80</v>
+      </c>
+      <c r="L76" s="19">
+        <v>16</v>
+      </c>
+      <c r="M76" s="19">
+        <v>91</v>
+      </c>
+      <c r="N76" s="19">
+        <v>68</v>
+      </c>
+      <c r="O76" s="20">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="17">
+        <v>2596</v>
+      </c>
+      <c r="D77" s="17">
+        <v>2045</v>
+      </c>
+      <c r="E77" s="17">
+        <v>238</v>
+      </c>
+      <c r="F77" s="17">
+        <v>48</v>
+      </c>
+      <c r="G77" s="17">
+        <v>1</v>
+      </c>
+      <c r="H77" s="17">
+        <v>14</v>
+      </c>
+      <c r="I77" s="17">
+        <v>0</v>
+      </c>
+      <c r="J77" s="17">
+        <v>0</v>
+      </c>
+      <c r="K77" s="17">
+        <v>47</v>
+      </c>
+      <c r="L77" s="17">
+        <v>9</v>
+      </c>
+      <c r="M77" s="17">
+        <v>32</v>
+      </c>
+      <c r="N77" s="17">
+        <v>31</v>
+      </c>
+      <c r="O77" s="15">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="77"/>
+      <c r="B78" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="17">
+        <v>3704</v>
+      </c>
+      <c r="D78" s="17">
+        <v>3010</v>
+      </c>
+      <c r="E78" s="17">
+        <v>302</v>
+      </c>
+      <c r="F78" s="17">
+        <v>32</v>
+      </c>
+      <c r="G78" s="17">
+        <v>4</v>
+      </c>
+      <c r="H78" s="17">
+        <v>27</v>
+      </c>
+      <c r="I78" s="17">
+        <v>2</v>
+      </c>
+      <c r="J78" s="17">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17">
+        <v>33</v>
+      </c>
+      <c r="L78" s="17">
+        <v>7</v>
+      </c>
+      <c r="M78" s="17">
+        <v>59</v>
+      </c>
+      <c r="N78" s="17">
+        <v>37</v>
+      </c>
+      <c r="O78" s="15">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="77"/>
+      <c r="B79" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C79" s="17">
+        <v>0</v>
+      </c>
+      <c r="D79" s="17">
+        <v>0</v>
+      </c>
+      <c r="E79" s="17">
+        <v>0</v>
+      </c>
+      <c r="F79" s="17">
+        <v>0</v>
+      </c>
+      <c r="G79" s="17">
+        <v>0</v>
+      </c>
+      <c r="H79" s="17">
+        <v>0</v>
+      </c>
+      <c r="I79" s="17">
+        <v>0</v>
+      </c>
+      <c r="J79" s="17">
+        <v>0</v>
+      </c>
+      <c r="K79" s="17">
+        <v>0</v>
+      </c>
+      <c r="L79" s="17">
+        <v>0</v>
+      </c>
+      <c r="M79" s="17">
+        <v>0</v>
+      </c>
+      <c r="N79" s="17">
+        <v>0</v>
+      </c>
+      <c r="O79" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="78"/>
+      <c r="B80" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C80" s="18">
+        <v>33</v>
+      </c>
+      <c r="D80" s="18">
+        <v>28</v>
+      </c>
+      <c r="E80" s="18">
+        <v>0</v>
+      </c>
+      <c r="F80" s="18">
+        <v>3</v>
+      </c>
+      <c r="G80" s="18">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
+        <v>0</v>
+      </c>
+      <c r="I80" s="18">
+        <v>0</v>
+      </c>
+      <c r="J80" s="18">
+        <v>0</v>
+      </c>
+      <c r="K80" s="18">
+        <v>0</v>
+      </c>
+      <c r="L80" s="18">
+        <v>0</v>
+      </c>
+      <c r="M80" s="18">
+        <v>0</v>
+      </c>
+      <c r="N80" s="18">
+        <v>0</v>
+      </c>
+      <c r="O80" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="19">
+        <v>1493</v>
+      </c>
+      <c r="D81" s="19">
+        <v>1422</v>
+      </c>
+      <c r="E81" s="19">
+        <v>5</v>
+      </c>
+      <c r="F81" s="19">
+        <v>1</v>
+      </c>
+      <c r="G81" s="19">
+        <v>0</v>
+      </c>
+      <c r="H81" s="19">
+        <v>22</v>
+      </c>
+      <c r="I81" s="19">
+        <v>0</v>
+      </c>
+      <c r="J81" s="19">
+        <v>0</v>
+      </c>
+      <c r="K81" s="19">
+        <v>0</v>
+      </c>
+      <c r="L81" s="19">
+        <v>2</v>
+      </c>
+      <c r="M81" s="19">
+        <v>5</v>
+      </c>
+      <c r="N81" s="19">
+        <v>10</v>
+      </c>
+      <c r="O81" s="20">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C82" s="17">
+        <v>466</v>
+      </c>
+      <c r="D82" s="17">
+        <v>445</v>
+      </c>
+      <c r="E82" s="17">
+        <v>1</v>
+      </c>
+      <c r="F82" s="17">
+        <v>0</v>
+      </c>
+      <c r="G82" s="17">
+        <v>0</v>
+      </c>
+      <c r="H82" s="17">
+        <v>6</v>
+      </c>
+      <c r="I82" s="17">
+        <v>0</v>
+      </c>
+      <c r="J82" s="17">
+        <v>0</v>
+      </c>
+      <c r="K82" s="17">
+        <v>0</v>
+      </c>
+      <c r="L82" s="17">
+        <v>1</v>
+      </c>
+      <c r="M82" s="17">
+        <v>0</v>
+      </c>
+      <c r="N82" s="17">
+        <v>6</v>
+      </c>
+      <c r="O82" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="77"/>
+      <c r="B83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" s="17">
+        <v>1024</v>
+      </c>
+      <c r="D83" s="17">
+        <v>974</v>
+      </c>
+      <c r="E83" s="17">
+        <v>4</v>
+      </c>
+      <c r="F83" s="17">
+        <v>1</v>
+      </c>
+      <c r="G83" s="17">
+        <v>0</v>
+      </c>
+      <c r="H83" s="17">
+        <v>16</v>
+      </c>
+      <c r="I83" s="17">
+        <v>0</v>
+      </c>
+      <c r="J83" s="17">
+        <v>0</v>
+      </c>
+      <c r="K83" s="17">
+        <v>0</v>
+      </c>
+      <c r="L83" s="17">
+        <v>1</v>
+      </c>
+      <c r="M83" s="17">
+        <v>5</v>
+      </c>
+      <c r="N83" s="17">
+        <v>4</v>
+      </c>
+      <c r="O83" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="77"/>
+      <c r="B84" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C84" s="17">
+        <v>0</v>
+      </c>
+      <c r="D84" s="17">
+        <v>0</v>
+      </c>
+      <c r="E84" s="17">
+        <v>0</v>
+      </c>
+      <c r="F84" s="17">
+        <v>0</v>
+      </c>
+      <c r="G84" s="17">
+        <v>0</v>
+      </c>
+      <c r="H84" s="17">
+        <v>0</v>
+      </c>
+      <c r="I84" s="17">
+        <v>0</v>
+      </c>
+      <c r="J84" s="17">
+        <v>0</v>
+      </c>
+      <c r="K84" s="17">
+        <v>0</v>
+      </c>
+      <c r="L84" s="17">
+        <v>0</v>
+      </c>
+      <c r="M84" s="17">
+        <v>0</v>
+      </c>
+      <c r="N84" s="17">
+        <v>0</v>
+      </c>
+      <c r="O84" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="78"/>
+      <c r="B85" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C85" s="18">
+        <v>3</v>
+      </c>
+      <c r="D85" s="18">
+        <v>3</v>
+      </c>
+      <c r="E85" s="18">
+        <v>0</v>
+      </c>
+      <c r="F85" s="18">
+        <v>0</v>
+      </c>
+      <c r="G85" s="18">
+        <v>0</v>
+      </c>
+      <c r="H85" s="18">
+        <v>0</v>
+      </c>
+      <c r="I85" s="18">
+        <v>0</v>
+      </c>
+      <c r="J85" s="18">
+        <v>0</v>
+      </c>
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="18">
+        <v>0</v>
+      </c>
+      <c r="M85" s="18">
+        <v>0</v>
+      </c>
+      <c r="N85" s="18">
+        <v>0</v>
+      </c>
+      <c r="O85" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="19">
+        <v>1589</v>
+      </c>
+      <c r="D86" s="19">
+        <v>1547</v>
+      </c>
+      <c r="E86" s="19">
+        <v>1</v>
+      </c>
+      <c r="F86" s="19">
+        <v>2</v>
+      </c>
+      <c r="G86" s="19">
+        <v>2</v>
+      </c>
+      <c r="H86" s="19">
+        <v>4</v>
+      </c>
+      <c r="I86" s="19">
+        <v>1</v>
+      </c>
+      <c r="J86" s="19">
+        <v>0</v>
+      </c>
+      <c r="K86" s="19">
+        <v>1</v>
+      </c>
+      <c r="L86" s="19">
+        <v>14</v>
+      </c>
+      <c r="M86" s="19">
+        <v>4</v>
+      </c>
+      <c r="N86" s="19">
+        <v>4</v>
+      </c>
+      <c r="O86" s="20">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" s="17">
+        <v>655</v>
+      </c>
+      <c r="D87" s="17">
+        <v>640</v>
+      </c>
+      <c r="E87" s="17">
+        <v>0</v>
+      </c>
+      <c r="F87" s="17">
+        <v>1</v>
+      </c>
+      <c r="G87" s="17">
+        <v>2</v>
+      </c>
+      <c r="H87" s="17">
+        <v>0</v>
+      </c>
+      <c r="I87" s="17">
+        <v>0</v>
+      </c>
+      <c r="J87" s="17">
+        <v>0</v>
+      </c>
+      <c r="K87" s="17">
+        <v>1</v>
+      </c>
+      <c r="L87" s="17">
+        <v>2</v>
+      </c>
+      <c r="M87" s="17">
+        <v>3</v>
+      </c>
+      <c r="N87" s="17">
+        <v>4</v>
+      </c>
+      <c r="O87" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="77"/>
+      <c r="B88" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" s="17">
+        <v>900</v>
+      </c>
+      <c r="D88" s="17">
+        <v>873</v>
+      </c>
+      <c r="E88" s="17">
+        <v>1</v>
+      </c>
+      <c r="F88" s="17">
+        <v>1</v>
+      </c>
+      <c r="G88" s="17">
+        <v>0</v>
+      </c>
+      <c r="H88" s="17">
+        <v>4</v>
+      </c>
+      <c r="I88" s="17">
+        <v>1</v>
+      </c>
+      <c r="J88" s="17">
+        <v>0</v>
+      </c>
+      <c r="K88" s="17">
+        <v>0</v>
+      </c>
+      <c r="L88" s="17">
+        <v>12</v>
+      </c>
+      <c r="M88" s="17">
+        <v>1</v>
+      </c>
+      <c r="N88" s="17">
+        <v>0</v>
+      </c>
+      <c r="O88" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="77"/>
+      <c r="B89" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C89" s="17">
+        <v>0</v>
+      </c>
+      <c r="D89" s="17">
+        <v>0</v>
+      </c>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+      <c r="G89" s="17">
+        <v>0</v>
+      </c>
+      <c r="H89" s="17">
+        <v>0</v>
+      </c>
+      <c r="I89" s="17">
+        <v>0</v>
+      </c>
+      <c r="J89" s="17">
+        <v>0</v>
+      </c>
+      <c r="K89" s="17">
+        <v>0</v>
+      </c>
+      <c r="L89" s="17">
+        <v>0</v>
+      </c>
+      <c r="M89" s="17">
+        <v>0</v>
+      </c>
+      <c r="N89" s="17">
+        <v>0</v>
+      </c>
+      <c r="O89" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="78"/>
+      <c r="B90" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C90" s="18">
+        <v>34</v>
+      </c>
+      <c r="D90" s="18">
+        <v>34</v>
+      </c>
+      <c r="E90" s="18">
+        <v>0</v>
+      </c>
+      <c r="F90" s="18">
+        <v>0</v>
+      </c>
+      <c r="G90" s="18">
+        <v>0</v>
+      </c>
+      <c r="H90" s="18">
+        <v>0</v>
+      </c>
+      <c r="I90" s="18">
+        <v>0</v>
+      </c>
+      <c r="J90" s="18">
+        <v>0</v>
+      </c>
+      <c r="K90" s="18">
+        <v>0</v>
+      </c>
+      <c r="L90" s="18">
+        <v>0</v>
+      </c>
+      <c r="M90" s="18">
+        <v>0</v>
+      </c>
+      <c r="N90" s="18">
+        <v>0</v>
+      </c>
+      <c r="O90" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="19">
+        <v>367</v>
+      </c>
+      <c r="D91" s="19">
+        <v>349</v>
+      </c>
+      <c r="E91" s="19">
+        <v>1</v>
+      </c>
+      <c r="F91" s="19">
+        <v>0</v>
+      </c>
+      <c r="G91" s="19">
+        <v>0</v>
+      </c>
+      <c r="H91" s="19">
+        <v>4</v>
+      </c>
+      <c r="I91" s="19">
+        <v>0</v>
+      </c>
+      <c r="J91" s="19">
+        <v>0</v>
+      </c>
+      <c r="K91" s="19">
+        <v>4</v>
+      </c>
+      <c r="L91" s="19">
+        <v>0</v>
+      </c>
+      <c r="M91" s="19">
+        <v>1</v>
+      </c>
+      <c r="N91" s="19">
+        <v>1</v>
+      </c>
+      <c r="O91" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C92" s="17">
+        <v>158</v>
+      </c>
+      <c r="D92" s="17">
+        <v>146</v>
+      </c>
+      <c r="E92" s="17">
+        <v>1</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+      <c r="G92" s="17">
+        <v>0</v>
+      </c>
+      <c r="H92" s="17">
+        <v>2</v>
+      </c>
+      <c r="I92" s="17">
+        <v>0</v>
+      </c>
+      <c r="J92" s="17">
+        <v>0</v>
+      </c>
+      <c r="K92" s="17">
+        <v>2</v>
+      </c>
+      <c r="L92" s="17">
+        <v>0</v>
+      </c>
+      <c r="M92" s="17">
+        <v>0</v>
+      </c>
+      <c r="N92" s="17">
+        <v>1</v>
+      </c>
+      <c r="O92" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="77"/>
+      <c r="B93" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" s="17">
+        <v>209</v>
+      </c>
+      <c r="D93" s="17">
+        <v>203</v>
+      </c>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="17">
+        <v>0</v>
+      </c>
+      <c r="G93" s="17">
+        <v>0</v>
+      </c>
+      <c r="H93" s="17">
+        <v>2</v>
+      </c>
+      <c r="I93" s="17">
+        <v>0</v>
+      </c>
+      <c r="J93" s="17">
+        <v>0</v>
+      </c>
+      <c r="K93" s="17">
+        <v>2</v>
+      </c>
+      <c r="L93" s="17">
+        <v>0</v>
+      </c>
+      <c r="M93" s="17">
+        <v>1</v>
+      </c>
+      <c r="N93" s="17">
+        <v>0</v>
+      </c>
+      <c r="O93" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="77"/>
+      <c r="B94" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="17">
+        <v>0</v>
+      </c>
+      <c r="D94" s="17">
+        <v>0</v>
+      </c>
+      <c r="E94" s="17">
+        <v>0</v>
+      </c>
+      <c r="F94" s="17">
+        <v>0</v>
+      </c>
+      <c r="G94" s="17">
+        <v>0</v>
+      </c>
+      <c r="H94" s="17">
+        <v>0</v>
+      </c>
+      <c r="I94" s="17">
+        <v>0</v>
+      </c>
+      <c r="J94" s="17">
+        <v>0</v>
+      </c>
+      <c r="K94" s="17">
+        <v>0</v>
+      </c>
+      <c r="L94" s="17">
+        <v>0</v>
+      </c>
+      <c r="M94" s="17">
+        <v>0</v>
+      </c>
+      <c r="N94" s="17">
+        <v>0</v>
+      </c>
+      <c r="O94" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="78"/>
+      <c r="B95" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="18">
+        <v>0</v>
+      </c>
+      <c r="D95" s="18">
+        <v>0</v>
+      </c>
+      <c r="E95" s="18">
+        <v>0</v>
+      </c>
+      <c r="F95" s="18">
+        <v>0</v>
+      </c>
+      <c r="G95" s="18">
+        <v>0</v>
+      </c>
+      <c r="H95" s="18">
+        <v>0</v>
+      </c>
+      <c r="I95" s="18">
+        <v>0</v>
+      </c>
+      <c r="J95" s="18">
+        <v>0</v>
+      </c>
+      <c r="K95" s="18">
+        <v>0</v>
+      </c>
+      <c r="L95" s="18">
+        <v>0</v>
+      </c>
+      <c r="M95" s="18">
+        <v>0</v>
+      </c>
+      <c r="N95" s="18">
+        <v>0</v>
+      </c>
+      <c r="O95" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="19">
+        <v>3100</v>
+      </c>
+      <c r="D96" s="19">
+        <v>2545</v>
+      </c>
+      <c r="E96" s="19">
+        <v>133</v>
+      </c>
+      <c r="F96" s="19">
+        <v>28</v>
+      </c>
+      <c r="G96" s="19">
+        <v>0</v>
+      </c>
+      <c r="H96" s="19">
+        <v>15</v>
+      </c>
+      <c r="I96" s="19">
+        <v>0</v>
+      </c>
+      <c r="J96" s="19">
+        <v>0</v>
+      </c>
+      <c r="K96" s="19">
+        <v>35</v>
+      </c>
+      <c r="L96" s="19">
+        <v>5</v>
+      </c>
+      <c r="M96" s="19">
+        <v>24</v>
+      </c>
+      <c r="N96" s="19">
+        <v>54</v>
+      </c>
+      <c r="O96" s="20">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="17">
+        <v>1116</v>
+      </c>
+      <c r="D97" s="17">
+        <v>928</v>
+      </c>
+      <c r="E97" s="17">
+        <v>31</v>
+      </c>
+      <c r="F97" s="17">
+        <v>17</v>
+      </c>
+      <c r="G97" s="17">
+        <v>0</v>
+      </c>
+      <c r="H97" s="17">
+        <v>6</v>
+      </c>
+      <c r="I97" s="17">
+        <v>0</v>
+      </c>
+      <c r="J97" s="17">
+        <v>0</v>
+      </c>
+      <c r="K97" s="17">
+        <v>13</v>
+      </c>
+      <c r="L97" s="17">
+        <v>3</v>
+      </c>
+      <c r="M97" s="17">
+        <v>10</v>
+      </c>
+      <c r="N97" s="17">
+        <v>19</v>
+      </c>
+      <c r="O97" s="15">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="77"/>
+      <c r="B98" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C98" s="17">
+        <v>1984</v>
+      </c>
+      <c r="D98" s="17">
+        <v>1617</v>
+      </c>
+      <c r="E98" s="17">
+        <v>102</v>
+      </c>
+      <c r="F98" s="17">
+        <v>11</v>
+      </c>
+      <c r="G98" s="17">
+        <v>0</v>
+      </c>
+      <c r="H98" s="17">
+        <v>9</v>
+      </c>
+      <c r="I98" s="17">
+        <v>0</v>
+      </c>
+      <c r="J98" s="17">
+        <v>0</v>
+      </c>
+      <c r="K98" s="17">
+        <v>22</v>
+      </c>
+      <c r="L98" s="17">
+        <v>2</v>
+      </c>
+      <c r="M98" s="17">
+        <v>14</v>
+      </c>
+      <c r="N98" s="17">
+        <v>35</v>
+      </c>
+      <c r="O98" s="15">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="77"/>
+      <c r="B99" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C99" s="17">
+        <v>0</v>
+      </c>
+      <c r="D99" s="17">
+        <v>0</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>0</v>
+      </c>
+      <c r="G99" s="17">
+        <v>0</v>
+      </c>
+      <c r="H99" s="17">
+        <v>0</v>
+      </c>
+      <c r="I99" s="17">
+        <v>0</v>
+      </c>
+      <c r="J99" s="17">
+        <v>0</v>
+      </c>
+      <c r="K99" s="17">
+        <v>0</v>
+      </c>
+      <c r="L99" s="17">
+        <v>0</v>
+      </c>
+      <c r="M99" s="17">
+        <v>0</v>
+      </c>
+      <c r="N99" s="17">
+        <v>0</v>
+      </c>
+      <c r="O99" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="78"/>
+      <c r="B100" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100" s="18">
+        <v>0</v>
+      </c>
+      <c r="D100" s="18">
+        <v>0</v>
+      </c>
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="18">
+        <v>0</v>
+      </c>
+      <c r="G100" s="18">
+        <v>0</v>
+      </c>
+      <c r="H100" s="18">
+        <v>0</v>
+      </c>
+      <c r="I100" s="18">
+        <v>0</v>
+      </c>
+      <c r="J100" s="18">
+        <v>0</v>
+      </c>
+      <c r="K100" s="18">
+        <v>0</v>
+      </c>
+      <c r="L100" s="18">
+        <v>0</v>
+      </c>
+      <c r="M100" s="18">
+        <v>0</v>
+      </c>
+      <c r="N100" s="18">
+        <v>0</v>
+      </c>
+      <c r="O100" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="19">
+        <v>2931</v>
+      </c>
+      <c r="D101" s="19">
+        <v>2831</v>
+      </c>
+      <c r="E101" s="19">
+        <v>6</v>
+      </c>
+      <c r="F101" s="19">
+        <v>6</v>
+      </c>
+      <c r="G101" s="19">
+        <v>0</v>
+      </c>
+      <c r="H101" s="19">
+        <v>17</v>
+      </c>
+      <c r="I101" s="19">
+        <v>0</v>
+      </c>
+      <c r="J101" s="19">
+        <v>0</v>
+      </c>
+      <c r="K101" s="19">
+        <v>1</v>
+      </c>
+      <c r="L101" s="19">
+        <v>2</v>
+      </c>
+      <c r="M101" s="19">
+        <v>19</v>
+      </c>
+      <c r="N101" s="19">
+        <v>4</v>
+      </c>
+      <c r="O101" s="20">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" s="17">
+        <v>1325</v>
+      </c>
+      <c r="D102" s="17">
+        <v>1299</v>
+      </c>
+      <c r="E102" s="17">
+        <v>1</v>
+      </c>
+      <c r="F102" s="17">
+        <v>2</v>
+      </c>
+      <c r="G102" s="17">
+        <v>0</v>
+      </c>
+      <c r="H102" s="17">
+        <v>3</v>
+      </c>
+      <c r="I102" s="17">
+        <v>0</v>
+      </c>
+      <c r="J102" s="17">
+        <v>0</v>
+      </c>
+      <c r="K102" s="17">
+        <v>0</v>
+      </c>
+      <c r="L102" s="17">
+        <v>0</v>
+      </c>
+      <c r="M102" s="17">
+        <v>4</v>
+      </c>
+      <c r="N102" s="17">
+        <v>0</v>
+      </c>
+      <c r="O102" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="77"/>
+      <c r="B103" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C103" s="17">
+        <v>1600</v>
+      </c>
+      <c r="D103" s="17">
+        <v>1526</v>
+      </c>
+      <c r="E103" s="17">
+        <v>5</v>
+      </c>
+      <c r="F103" s="17">
+        <v>4</v>
+      </c>
+      <c r="G103" s="17">
+        <v>0</v>
+      </c>
+      <c r="H103" s="17">
+        <v>14</v>
+      </c>
+      <c r="I103" s="17">
+        <v>0</v>
+      </c>
+      <c r="J103" s="17">
+        <v>0</v>
+      </c>
+      <c r="K103" s="17">
+        <v>1</v>
+      </c>
+      <c r="L103" s="17">
+        <v>2</v>
+      </c>
+      <c r="M103" s="17">
+        <v>15</v>
+      </c>
+      <c r="N103" s="17">
+        <v>4</v>
+      </c>
+      <c r="O103" s="15">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="77"/>
+      <c r="B104" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C104" s="17">
+        <v>0</v>
+      </c>
+      <c r="D104" s="17">
+        <v>0</v>
+      </c>
+      <c r="E104" s="17">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>0</v>
+      </c>
+      <c r="H104" s="17">
+        <v>0</v>
+      </c>
+      <c r="I104" s="17">
+        <v>0</v>
+      </c>
+      <c r="J104" s="17">
+        <v>0</v>
+      </c>
+      <c r="K104" s="17">
+        <v>0</v>
+      </c>
+      <c r="L104" s="17">
+        <v>0</v>
+      </c>
+      <c r="M104" s="17">
+        <v>0</v>
+      </c>
+      <c r="N104" s="17">
+        <v>0</v>
+      </c>
+      <c r="O104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="78"/>
+      <c r="B105" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C105" s="18">
+        <v>6</v>
+      </c>
+      <c r="D105" s="18">
+        <v>6</v>
+      </c>
+      <c r="E105" s="18">
+        <v>0</v>
+      </c>
+      <c r="F105" s="18">
+        <v>0</v>
+      </c>
+      <c r="G105" s="18">
+        <v>0</v>
+      </c>
+      <c r="H105" s="18">
+        <v>0</v>
+      </c>
+      <c r="I105" s="18">
+        <v>0</v>
+      </c>
+      <c r="J105" s="18">
+        <v>0</v>
+      </c>
+      <c r="K105" s="18">
+        <v>0</v>
+      </c>
+      <c r="L105" s="18">
+        <v>0</v>
+      </c>
+      <c r="M105" s="18">
+        <v>0</v>
+      </c>
+      <c r="N105" s="18">
+        <v>0</v>
+      </c>
+      <c r="O105" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="19">
+        <v>1839</v>
+      </c>
+      <c r="D106" s="19">
+        <v>1740</v>
+      </c>
+      <c r="E106" s="19">
+        <v>3</v>
+      </c>
+      <c r="F106" s="19">
+        <v>1</v>
+      </c>
+      <c r="G106" s="19">
+        <v>0</v>
+      </c>
+      <c r="H106" s="19">
+        <v>7</v>
+      </c>
+      <c r="I106" s="19">
+        <v>0</v>
+      </c>
+      <c r="J106" s="19">
+        <v>0</v>
+      </c>
+      <c r="K106" s="19">
+        <v>3</v>
+      </c>
+      <c r="L106" s="19">
+        <v>11</v>
+      </c>
+      <c r="M106" s="19">
+        <v>4</v>
+      </c>
+      <c r="N106" s="19">
+        <v>13</v>
+      </c>
+      <c r="O106" s="20">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="17">
+        <v>801</v>
+      </c>
+      <c r="D107" s="17">
+        <v>762</v>
+      </c>
+      <c r="E107" s="17">
+        <v>1</v>
+      </c>
+      <c r="F107" s="17">
+        <v>0</v>
+      </c>
+      <c r="G107" s="17">
+        <v>0</v>
+      </c>
+      <c r="H107" s="17">
+        <v>2</v>
+      </c>
+      <c r="I107" s="17">
+        <v>0</v>
+      </c>
+      <c r="J107" s="17">
+        <v>0</v>
+      </c>
+      <c r="K107" s="17">
+        <v>1</v>
+      </c>
+      <c r="L107" s="17">
+        <v>5</v>
+      </c>
+      <c r="M107" s="17">
+        <v>2</v>
+      </c>
+      <c r="N107" s="17">
+        <v>3</v>
+      </c>
+      <c r="O107" s="15">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="77"/>
+      <c r="B108" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C108" s="17">
+        <v>1036</v>
+      </c>
+      <c r="D108" s="17">
+        <v>976</v>
+      </c>
+      <c r="E108" s="17">
+        <v>2</v>
+      </c>
+      <c r="F108" s="17">
+        <v>1</v>
+      </c>
+      <c r="G108" s="17">
+        <v>0</v>
+      </c>
+      <c r="H108" s="17">
+        <v>5</v>
+      </c>
+      <c r="I108" s="17">
+        <v>0</v>
+      </c>
+      <c r="J108" s="17">
+        <v>0</v>
+      </c>
+      <c r="K108" s="17">
+        <v>2</v>
+      </c>
+      <c r="L108" s="17">
+        <v>6</v>
+      </c>
+      <c r="M108" s="17">
+        <v>2</v>
+      </c>
+      <c r="N108" s="17">
+        <v>10</v>
+      </c>
+      <c r="O108" s="15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="77"/>
+      <c r="B109" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C109" s="17">
+        <v>0</v>
+      </c>
+      <c r="D109" s="17">
+        <v>0</v>
+      </c>
+      <c r="E109" s="17">
+        <v>0</v>
+      </c>
+      <c r="F109" s="17">
+        <v>0</v>
+      </c>
+      <c r="G109" s="17">
+        <v>0</v>
+      </c>
+      <c r="H109" s="17">
+        <v>0</v>
+      </c>
+      <c r="I109" s="17">
+        <v>0</v>
+      </c>
+      <c r="J109" s="17">
+        <v>0</v>
+      </c>
+      <c r="K109" s="17">
+        <v>0</v>
+      </c>
+      <c r="L109" s="17">
+        <v>0</v>
+      </c>
+      <c r="M109" s="17">
+        <v>0</v>
+      </c>
+      <c r="N109" s="17">
+        <v>0</v>
+      </c>
+      <c r="O109" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="78"/>
+      <c r="B110" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C110" s="18">
+        <v>2</v>
+      </c>
+      <c r="D110" s="18">
+        <v>2</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="18">
+        <v>0</v>
+      </c>
+      <c r="G110" s="18">
+        <v>0</v>
+      </c>
+      <c r="H110" s="18">
+        <v>0</v>
+      </c>
+      <c r="I110" s="18">
+        <v>0</v>
+      </c>
+      <c r="J110" s="18">
+        <v>0</v>
+      </c>
+      <c r="K110" s="18">
+        <v>0</v>
+      </c>
+      <c r="L110" s="18">
+        <v>0</v>
+      </c>
+      <c r="M110" s="18">
+        <v>0</v>
+      </c>
+      <c r="N110" s="18">
+        <v>0</v>
+      </c>
+      <c r="O110" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="19">
+        <v>195</v>
+      </c>
+      <c r="D111" s="19">
+        <v>193</v>
+      </c>
+      <c r="E111" s="19">
+        <v>0</v>
+      </c>
+      <c r="F111" s="19">
+        <v>0</v>
+      </c>
+      <c r="G111" s="19">
+        <v>0</v>
+      </c>
+      <c r="H111" s="19">
+        <v>0</v>
+      </c>
+      <c r="I111" s="19">
+        <v>0</v>
+      </c>
+      <c r="J111" s="19">
+        <v>0</v>
+      </c>
+      <c r="K111" s="19">
+        <v>0</v>
+      </c>
+      <c r="L111" s="19">
+        <v>0</v>
+      </c>
+      <c r="M111" s="19">
+        <v>0</v>
+      </c>
+      <c r="N111" s="19">
+        <v>0</v>
+      </c>
+      <c r="O111" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C112" s="17">
+        <v>88</v>
+      </c>
+      <c r="D112" s="17">
+        <v>86</v>
+      </c>
+      <c r="E112" s="17">
+        <v>0</v>
+      </c>
+      <c r="F112" s="17">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
+        <v>0</v>
+      </c>
+      <c r="H112" s="17">
+        <v>0</v>
+      </c>
+      <c r="I112" s="17">
+        <v>0</v>
+      </c>
+      <c r="J112" s="17">
+        <v>0</v>
+      </c>
+      <c r="K112" s="17">
+        <v>0</v>
+      </c>
+      <c r="L112" s="17">
+        <v>0</v>
+      </c>
+      <c r="M112" s="17">
+        <v>0</v>
+      </c>
+      <c r="N112" s="17">
+        <v>0</v>
+      </c>
+      <c r="O112" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="77"/>
+      <c r="B113" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" s="17">
+        <v>107</v>
+      </c>
+      <c r="D113" s="17">
+        <v>107</v>
+      </c>
+      <c r="E113" s="17">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+      <c r="G113" s="17">
+        <v>0</v>
+      </c>
+      <c r="H113" s="17">
+        <v>0</v>
+      </c>
+      <c r="I113" s="17">
+        <v>0</v>
+      </c>
+      <c r="J113" s="17">
+        <v>0</v>
+      </c>
+      <c r="K113" s="17">
+        <v>0</v>
+      </c>
+      <c r="L113" s="17">
+        <v>0</v>
+      </c>
+      <c r="M113" s="17">
+        <v>0</v>
+      </c>
+      <c r="N113" s="17">
+        <v>0</v>
+      </c>
+      <c r="O113" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="77"/>
+      <c r="B114" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C114" s="17">
+        <v>0</v>
+      </c>
+      <c r="D114" s="17">
+        <v>0</v>
+      </c>
+      <c r="E114" s="17">
+        <v>0</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0</v>
+      </c>
+      <c r="G114" s="17">
+        <v>0</v>
+      </c>
+      <c r="H114" s="17">
+        <v>0</v>
+      </c>
+      <c r="I114" s="17">
+        <v>0</v>
+      </c>
+      <c r="J114" s="17">
+        <v>0</v>
+      </c>
+      <c r="K114" s="17">
+        <v>0</v>
+      </c>
+      <c r="L114" s="17">
+        <v>0</v>
+      </c>
+      <c r="M114" s="17">
+        <v>0</v>
+      </c>
+      <c r="N114" s="17">
+        <v>0</v>
+      </c>
+      <c r="O114" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="78"/>
+      <c r="B115" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C115" s="18">
+        <v>0</v>
+      </c>
+      <c r="D115" s="18">
+        <v>0</v>
+      </c>
+      <c r="E115" s="18">
+        <v>0</v>
+      </c>
+      <c r="F115" s="18">
+        <v>0</v>
+      </c>
+      <c r="G115" s="18">
+        <v>0</v>
+      </c>
+      <c r="H115" s="18">
+        <v>0</v>
+      </c>
+      <c r="I115" s="18">
+        <v>0</v>
+      </c>
+      <c r="J115" s="18">
+        <v>0</v>
+      </c>
+      <c r="K115" s="18">
+        <v>0</v>
+      </c>
+      <c r="L115" s="18">
+        <v>0</v>
+      </c>
+      <c r="M115" s="18">
+        <v>0</v>
+      </c>
+      <c r="N115" s="18">
+        <v>0</v>
+      </c>
+      <c r="O115" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C116" s="19">
+        <v>14</v>
+      </c>
+      <c r="D116" s="19">
+        <v>14</v>
+      </c>
+      <c r="E116" s="19">
+        <v>0</v>
+      </c>
+      <c r="F116" s="19">
+        <v>0</v>
+      </c>
+      <c r="G116" s="19">
+        <v>0</v>
+      </c>
+      <c r="H116" s="19">
+        <v>0</v>
+      </c>
+      <c r="I116" s="19">
+        <v>0</v>
+      </c>
+      <c r="J116" s="19">
+        <v>0</v>
+      </c>
+      <c r="K116" s="19">
+        <v>0</v>
+      </c>
+      <c r="L116" s="19">
+        <v>0</v>
+      </c>
+      <c r="M116" s="19">
+        <v>0</v>
+      </c>
+      <c r="N116" s="19">
+        <v>0</v>
+      </c>
+      <c r="O116" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C117" s="17">
+        <v>4</v>
+      </c>
+      <c r="D117" s="17">
+        <v>4</v>
+      </c>
+      <c r="E117" s="17">
+        <v>0</v>
+      </c>
+      <c r="F117" s="17">
+        <v>0</v>
+      </c>
+      <c r="G117" s="17">
+        <v>0</v>
+      </c>
+      <c r="H117" s="17">
+        <v>0</v>
+      </c>
+      <c r="I117" s="17">
+        <v>0</v>
+      </c>
+      <c r="J117" s="17">
+        <v>0</v>
+      </c>
+      <c r="K117" s="17">
+        <v>0</v>
+      </c>
+      <c r="L117" s="17">
+        <v>0</v>
+      </c>
+      <c r="M117" s="17">
+        <v>0</v>
+      </c>
+      <c r="N117" s="17">
+        <v>0</v>
+      </c>
+      <c r="O117" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="77"/>
+      <c r="B118" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C118" s="17">
+        <v>10</v>
+      </c>
+      <c r="D118" s="17">
+        <v>10</v>
+      </c>
+      <c r="E118" s="17">
+        <v>0</v>
+      </c>
+      <c r="F118" s="17">
+        <v>0</v>
+      </c>
+      <c r="G118" s="17">
+        <v>0</v>
+      </c>
+      <c r="H118" s="17">
+        <v>0</v>
+      </c>
+      <c r="I118" s="17">
+        <v>0</v>
+      </c>
+      <c r="J118" s="17">
+        <v>0</v>
+      </c>
+      <c r="K118" s="17">
+        <v>0</v>
+      </c>
+      <c r="L118" s="17">
+        <v>0</v>
+      </c>
+      <c r="M118" s="17">
+        <v>0</v>
+      </c>
+      <c r="N118" s="17">
+        <v>0</v>
+      </c>
+      <c r="O118" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="77"/>
+      <c r="B119" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C119" s="17">
+        <v>0</v>
+      </c>
+      <c r="D119" s="17">
+        <v>0</v>
+      </c>
+      <c r="E119" s="17">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+      <c r="G119" s="17">
+        <v>0</v>
+      </c>
+      <c r="H119" s="17">
+        <v>0</v>
+      </c>
+      <c r="I119" s="17">
+        <v>0</v>
+      </c>
+      <c r="J119" s="17">
+        <v>0</v>
+      </c>
+      <c r="K119" s="17">
+        <v>0</v>
+      </c>
+      <c r="L119" s="17">
+        <v>0</v>
+      </c>
+      <c r="M119" s="17">
+        <v>0</v>
+      </c>
+      <c r="N119" s="17">
+        <v>0</v>
+      </c>
+      <c r="O119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="78"/>
+      <c r="B120" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C120" s="18">
+        <v>0</v>
+      </c>
+      <c r="D120" s="18">
+        <v>0</v>
+      </c>
+      <c r="E120" s="18">
+        <v>0</v>
+      </c>
+      <c r="F120" s="18">
+        <v>0</v>
+      </c>
+      <c r="G120" s="18">
+        <v>0</v>
+      </c>
+      <c r="H120" s="18">
+        <v>0</v>
+      </c>
+      <c r="I120" s="18">
+        <v>0</v>
+      </c>
+      <c r="J120" s="18">
+        <v>0</v>
+      </c>
+      <c r="K120" s="18">
+        <v>0</v>
+      </c>
+      <c r="L120" s="18">
+        <v>0</v>
+      </c>
+      <c r="M120" s="18">
+        <v>0</v>
+      </c>
+      <c r="N120" s="18">
+        <v>0</v>
+      </c>
+      <c r="O120" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B121" s="7"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
+      <c r="F121" s="7"/>
+      <c r="G121" s="7"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
+      <c r="J121" s="7"/>
+      <c r="K121" s="7"/>
+      <c r="L121" s="7"/>
+      <c r="M121" s="7"/>
+      <c r="N121" s="7"/>
+      <c r="O121" s="7"/>
+    </row>
+    <row r="122" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="123" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AM124" s="9"/>
+    </row>
+    <row r="125" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="27" t="s">
+        <v>89</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="38">
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="C3:O3"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="A67:A70"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A17:A20"/>
+    <mergeCell ref="A22:A25"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="A32:A35"/>
+    <mergeCell ref="A37:A40"/>
+    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="A47:A50"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="A57:A60"/>
+    <mergeCell ref="A62:A65"/>
+    <mergeCell ref="A102:A105"/>
+    <mergeCell ref="A107:A110"/>
+    <mergeCell ref="A112:A115"/>
+    <mergeCell ref="A117:A120"/>
+    <mergeCell ref="A72:A75"/>
+    <mergeCell ref="A77:A80"/>
+    <mergeCell ref="A82:A85"/>
+    <mergeCell ref="A87:A90"/>
+    <mergeCell ref="A92:A95"/>
+    <mergeCell ref="A97:A100"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:AP242"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="4" ySplit="10" topLeftCell="E11" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
+      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15.83203125" customWidth="1"/>
+    <col min="2" max="2" width="12.83203125" customWidth="1"/>
+    <col min="3" max="6" width="18.5" customWidth="1"/>
+    <col min="7" max="7" width="20.1640625" customWidth="1"/>
+    <col min="8" max="15" width="18.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="22.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11" t="str">
+        <f>IF(C6=SUM(C11,C16,C21,C26,C31,C36,C41,C46,C51,C56,C61,C66,C71,C76,C81,C86,C91,C96,C101,C106,C111,C116),"","*")</f>
+        <v/>
+      </c>
+      <c r="D2" s="11" t="str">
+        <f>IF(D6=SUM(D11,D16,D21,D26,D31,D36,D41,D46,D51,D56,D61,D66,D71,D76,D81,D86,D91,D96,D101,D106,D111,D116),"","*")</f>
+        <v/>
+      </c>
+      <c r="F2" s="11" t="str">
+        <f>IF(F6=SUM(F11,F16,F21,F26,F31,F36,F41,F46,F51,F56,F61,F66,F71,F76,F81,F86,F91,F96,F101,F106,F111,F116),"","*")</f>
+        <v/>
+      </c>
+      <c r="G2" s="11" t="str">
+        <f>IF(G6=SUM(G11,G16,G21,G26,G31,G36,G41,G46,G51,G56,G61,G66,G71,G76,G81,G86,G91,G96,G101,G106,G111,G116),"","*")</f>
+        <v/>
+      </c>
+      <c r="H2" s="11" t="str">
+        <f>IF(H6=SUM(H11,H16,H21,H26,H31,H36,H41,H46,H51,H56,H61,H66,H71,H76,H81,H86,H91,H96,H101,H106,H111,H116),"","*")</f>
+        <v/>
+      </c>
+      <c r="I2" s="11" t="str">
+        <f>IF(I6=SUM(I11,I16,I21,I26,I31,I36,I41,I46,I51,I56,I61,I66,I71,I76,I81,I86,I91,I96,I101,I106,I111,I116),"","*")</f>
+        <v/>
+      </c>
+      <c r="L2" s="11" t="str">
+        <f>IF(L6=SUM(L11,L16,L21,L26,L31,L36,L41,L46,L51,L56,L61,L66,L71,L76,L81,L86,L91,L96,L101,L106,L111,L116),"","*")</f>
+        <v/>
+      </c>
+      <c r="M2" s="11" t="str">
+        <f>IF(M6=SUM(M11,M16,M21,M26,M31,M36,M41,M46,M51,M56,M61,M66,M71,M76,M81,M86,M91,M96,M101,M106,M111,M116),"","*")</f>
+        <v/>
+      </c>
+      <c r="N2" s="11" t="str">
+        <f>IF(N6=SUM(N11,N16,N21,N26,N31,N36,N41,N46,N51,N56,N61,N66,N71,N76,N81,N86,N91,N96,N101,N106,N111,N116),"","*")</f>
+        <v/>
+      </c>
+      <c r="O2" s="11" t="str">
+        <f>IF(O6=SUM(O11,O16,O21,O26,O31,O36,O41,O46,O51,O56,O61,O66,O71,O76,O81,O86,O91,O96,O101,O106,O111,O116),"","*")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="72" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="64" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="K4" s="59" t="s">
+      <c r="E4" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G4" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="I4" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="L4" s="61" t="s">
+      <c r="L4" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="N4" s="58" t="s">
         <v>68</v>
       </c>
-      <c r="M4" s="61" t="s">
+      <c r="O4" s="60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="C6" s="39">
+        <v>285161</v>
+      </c>
+      <c r="D6" s="39">
+        <v>244484</v>
+      </c>
+      <c r="E6" s="39">
+        <v>14414</v>
+      </c>
+      <c r="F6" s="39">
+        <v>1254</v>
+      </c>
+      <c r="G6" s="39">
+        <v>98</v>
+      </c>
+      <c r="H6" s="39">
+        <v>1463</v>
+      </c>
+      <c r="I6" s="39">
+        <v>86</v>
+      </c>
+      <c r="J6" s="39">
+        <v>0</v>
+      </c>
+      <c r="K6" s="39">
+        <v>695</v>
+      </c>
+      <c r="L6" s="39">
+        <v>778</v>
+      </c>
+      <c r="M6" s="39">
+        <v>2283</v>
+      </c>
+      <c r="N6" s="39">
+        <v>5286</v>
+      </c>
+      <c r="O6" s="40">
+        <v>14320</v>
+      </c>
+      <c r="P6" s="25"/>
+    </row>
+    <row r="7" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="C7" s="42">
+        <v>106403</v>
+      </c>
+      <c r="D7" s="42">
+        <v>91172</v>
+      </c>
+      <c r="E7" s="42">
+        <v>5082</v>
+      </c>
+      <c r="F7" s="42">
+        <v>704</v>
+      </c>
+      <c r="G7" s="42">
+        <v>11</v>
+      </c>
+      <c r="H7" s="42">
+        <v>492</v>
+      </c>
+      <c r="I7" s="42">
+        <v>27</v>
+      </c>
+      <c r="J7" s="42">
+        <v>0</v>
+      </c>
+      <c r="K7" s="42">
+        <v>287</v>
+      </c>
+      <c r="L7" s="42">
+        <v>223</v>
+      </c>
+      <c r="M7" s="42">
+        <v>939</v>
+      </c>
+      <c r="N7" s="42">
+        <v>1874</v>
+      </c>
+      <c r="O7" s="43">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="66"/>
+      <c r="B8" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="42">
+        <v>178238</v>
+      </c>
+      <c r="D8" s="42">
+        <v>152932</v>
+      </c>
+      <c r="E8" s="42">
+        <v>9323</v>
+      </c>
+      <c r="F8" s="42">
+        <v>437</v>
+      </c>
+      <c r="G8" s="42">
+        <v>87</v>
+      </c>
+      <c r="H8" s="42">
+        <v>971</v>
+      </c>
+      <c r="I8" s="42">
+        <v>59</v>
+      </c>
+      <c r="J8" s="42">
+        <v>0</v>
+      </c>
+      <c r="K8" s="42">
+        <v>408</v>
+      </c>
+      <c r="L8" s="42">
+        <v>555</v>
+      </c>
+      <c r="M8" s="42">
+        <v>1343</v>
+      </c>
+      <c r="N8" s="42">
+        <v>3407</v>
+      </c>
+      <c r="O8" s="43">
+        <v>8716</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="66"/>
+      <c r="B9" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="C9" s="42">
+        <v>0</v>
+      </c>
+      <c r="D9" s="42">
+        <v>0</v>
+      </c>
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="42">
+        <v>0</v>
+      </c>
+      <c r="I9" s="42">
+        <v>0</v>
+      </c>
+      <c r="J9" s="42">
+        <v>0</v>
+      </c>
+      <c r="K9" s="42">
+        <v>0</v>
+      </c>
+      <c r="L9" s="42">
+        <v>0</v>
+      </c>
+      <c r="M9" s="42">
+        <v>0</v>
+      </c>
+      <c r="N9" s="42">
+        <v>0</v>
+      </c>
+      <c r="O9" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="67"/>
+      <c r="B10" s="45" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" s="42">
+        <v>520</v>
+      </c>
+      <c r="D10" s="42">
+        <v>380</v>
+      </c>
+      <c r="E10" s="42">
+        <v>9</v>
+      </c>
+      <c r="F10" s="42">
+        <v>113</v>
+      </c>
+      <c r="G10" s="42">
+        <v>0</v>
+      </c>
+      <c r="H10" s="42">
+        <v>0</v>
+      </c>
+      <c r="I10" s="42">
+        <v>0</v>
+      </c>
+      <c r="J10" s="42">
+        <v>0</v>
+      </c>
+      <c r="K10" s="42">
+        <v>0</v>
+      </c>
+      <c r="L10" s="42">
+        <v>0</v>
+      </c>
+      <c r="M10" s="42">
+        <v>1</v>
+      </c>
+      <c r="N10" s="42">
+        <v>5</v>
+      </c>
+      <c r="O10" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="31">
+        <v>51982</v>
+      </c>
+      <c r="D11" s="31">
+        <v>43184</v>
+      </c>
+      <c r="E11" s="31">
+        <v>3227</v>
+      </c>
+      <c r="F11" s="31">
+        <v>52</v>
+      </c>
+      <c r="G11" s="31">
+        <v>18</v>
+      </c>
+      <c r="H11" s="31">
+        <v>298</v>
+      </c>
+      <c r="I11" s="31">
+        <v>18</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>97</v>
+      </c>
+      <c r="L11" s="31">
+        <v>108</v>
+      </c>
+      <c r="M11" s="31">
+        <v>66</v>
+      </c>
+      <c r="N11" s="31">
+        <v>1637</v>
+      </c>
+      <c r="O11" s="21">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="17">
+        <v>15924</v>
+      </c>
+      <c r="D12" s="17">
+        <v>13328</v>
+      </c>
+      <c r="E12" s="17">
+        <v>968</v>
+      </c>
+      <c r="F12" s="17">
+        <v>15</v>
+      </c>
+      <c r="G12" s="17">
+        <v>2</v>
+      </c>
+      <c r="H12" s="17">
+        <v>80</v>
+      </c>
+      <c r="I12" s="17">
+        <v>2</v>
+      </c>
+      <c r="J12" s="17">
+        <v>0</v>
+      </c>
+      <c r="K12" s="17">
+        <v>23</v>
+      </c>
+      <c r="L12" s="17">
+        <v>27</v>
+      </c>
+      <c r="M12" s="17">
+        <v>25</v>
+      </c>
+      <c r="N12" s="17">
+        <v>509</v>
+      </c>
+      <c r="O12" s="15">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="79"/>
+      <c r="B13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="17">
+        <v>36023</v>
+      </c>
+      <c r="D13" s="17">
+        <v>29829</v>
+      </c>
+      <c r="E13" s="17">
+        <v>2257</v>
+      </c>
+      <c r="F13" s="17">
+        <v>37</v>
+      </c>
+      <c r="G13" s="17">
+        <v>16</v>
+      </c>
+      <c r="H13" s="17">
+        <v>218</v>
+      </c>
+      <c r="I13" s="17">
+        <v>16</v>
+      </c>
+      <c r="J13" s="17">
+        <v>0</v>
+      </c>
+      <c r="K13" s="17">
+        <v>74</v>
+      </c>
+      <c r="L13" s="17">
+        <v>81</v>
+      </c>
+      <c r="M13" s="17">
+        <v>41</v>
+      </c>
+      <c r="N13" s="17">
+        <v>1124</v>
+      </c>
+      <c r="O13" s="15">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="N4" s="61" t="s">
+      <c r="C14" s="17">
+        <v>0</v>
+      </c>
+      <c r="D14" s="17">
+        <v>0</v>
+      </c>
+      <c r="E14" s="17">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>0</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="17">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
+        <v>0</v>
+      </c>
+      <c r="M14" s="17">
+        <v>0</v>
+      </c>
+      <c r="N14" s="17">
+        <v>0</v>
+      </c>
+      <c r="O14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
+      <c r="B15" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="O4" s="62" t="s">
+      <c r="C15" s="18">
+        <v>35</v>
+      </c>
+      <c r="D15" s="18">
+        <v>27</v>
+      </c>
+      <c r="E15" s="18">
+        <v>2</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
+        <v>0</v>
+      </c>
+      <c r="I15" s="18">
+        <v>0</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="18">
+        <v>0</v>
+      </c>
+      <c r="M15" s="18">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18">
+        <v>4</v>
+      </c>
+      <c r="O15" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="19">
+        <v>32890</v>
+      </c>
+      <c r="D16" s="19">
+        <v>25514</v>
+      </c>
+      <c r="E16" s="19">
+        <v>1545</v>
+      </c>
+      <c r="F16" s="19">
+        <v>14</v>
+      </c>
+      <c r="G16" s="19">
+        <v>4</v>
+      </c>
+      <c r="H16" s="19">
+        <v>120</v>
+      </c>
+      <c r="I16" s="19">
+        <v>7</v>
+      </c>
+      <c r="J16" s="19">
+        <v>0</v>
+      </c>
+      <c r="K16" s="19">
+        <v>48</v>
+      </c>
+      <c r="L16" s="19">
+        <v>80</v>
+      </c>
+      <c r="M16" s="19">
+        <v>37</v>
+      </c>
+      <c r="N16" s="19">
+        <v>1513</v>
+      </c>
+      <c r="O16" s="20">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="17">
+        <v>11648</v>
+      </c>
+      <c r="D17" s="17">
+        <v>8979</v>
+      </c>
+      <c r="E17" s="17">
+        <v>514</v>
+      </c>
+      <c r="F17" s="17">
+        <v>5</v>
+      </c>
+      <c r="G17" s="17">
+        <v>0</v>
+      </c>
+      <c r="H17" s="17">
+        <v>33</v>
+      </c>
+      <c r="I17" s="17">
+        <v>1</v>
+      </c>
+      <c r="J17" s="17">
+        <v>0</v>
+      </c>
+      <c r="K17" s="17">
+        <v>18</v>
+      </c>
+      <c r="L17" s="17">
+        <v>23</v>
+      </c>
+      <c r="M17" s="17">
+        <v>25</v>
+      </c>
+      <c r="N17" s="17">
+        <v>580</v>
+      </c>
+      <c r="O17" s="15">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="77"/>
+      <c r="B18" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="17">
+        <v>21226</v>
+      </c>
+      <c r="D18" s="17">
+        <v>16524</v>
+      </c>
+      <c r="E18" s="17">
+        <v>1031</v>
+      </c>
+      <c r="F18" s="17">
+        <v>9</v>
+      </c>
+      <c r="G18" s="17">
+        <v>4</v>
+      </c>
+      <c r="H18" s="17">
+        <v>87</v>
+      </c>
+      <c r="I18" s="17">
+        <v>6</v>
+      </c>
+      <c r="J18" s="17">
+        <v>0</v>
+      </c>
+      <c r="K18" s="17">
+        <v>30</v>
+      </c>
+      <c r="L18" s="17">
+        <v>57</v>
+      </c>
+      <c r="M18" s="17">
+        <v>12</v>
+      </c>
+      <c r="N18" s="17">
+        <v>933</v>
+      </c>
+      <c r="O18" s="15">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="77"/>
+      <c r="B19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="17">
+        <v>0</v>
+      </c>
+      <c r="D19" s="17">
+        <v>0</v>
+      </c>
+      <c r="E19" s="17">
+        <v>0</v>
+      </c>
+      <c r="F19" s="17">
+        <v>0</v>
+      </c>
+      <c r="G19" s="17">
+        <v>0</v>
+      </c>
+      <c r="H19" s="17">
+        <v>0</v>
+      </c>
+      <c r="I19" s="17">
+        <v>0</v>
+      </c>
+      <c r="J19" s="17">
+        <v>0</v>
+      </c>
+      <c r="K19" s="17">
+        <v>0</v>
+      </c>
+      <c r="L19" s="17">
+        <v>0</v>
+      </c>
+      <c r="M19" s="17">
+        <v>0</v>
+      </c>
+      <c r="N19" s="17">
+        <v>0</v>
+      </c>
+      <c r="O19" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="78"/>
+      <c r="B20" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="18">
+        <v>16</v>
+      </c>
+      <c r="D20" s="18">
+        <v>11</v>
+      </c>
+      <c r="E20" s="18">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="19">
+        <v>25650</v>
+      </c>
+      <c r="D21" s="19">
+        <v>23975</v>
+      </c>
+      <c r="E21" s="19">
+        <v>184</v>
+      </c>
+      <c r="F21" s="19">
+        <v>43</v>
+      </c>
+      <c r="G21" s="19">
+        <v>5</v>
+      </c>
+      <c r="H21" s="19">
+        <v>147</v>
+      </c>
+      <c r="I21" s="19">
+        <v>12</v>
+      </c>
+      <c r="J21" s="19">
+        <v>0</v>
+      </c>
+      <c r="K21" s="19">
+        <v>20</v>
+      </c>
+      <c r="L21" s="19">
+        <v>56</v>
+      </c>
+      <c r="M21" s="19">
+        <v>253</v>
+      </c>
+      <c r="N21" s="19">
+        <v>137</v>
+      </c>
+      <c r="O21" s="20">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="17">
+        <v>9873</v>
+      </c>
+      <c r="D22" s="17">
+        <v>9116</v>
+      </c>
+      <c r="E22" s="17">
+        <v>106</v>
+      </c>
+      <c r="F22" s="17">
+        <v>32</v>
+      </c>
+      <c r="G22" s="17">
+        <v>1</v>
+      </c>
+      <c r="H22" s="17">
+        <v>54</v>
+      </c>
+      <c r="I22" s="17">
+        <v>5</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0</v>
+      </c>
+      <c r="K22" s="17">
+        <v>9</v>
+      </c>
+      <c r="L22" s="17">
+        <v>25</v>
+      </c>
+      <c r="M22" s="17">
+        <v>75</v>
+      </c>
+      <c r="N22" s="17">
+        <v>55</v>
+      </c>
+      <c r="O22" s="15">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="77"/>
+      <c r="B23" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="17">
+        <v>15744</v>
+      </c>
+      <c r="D23" s="17">
+        <v>14827</v>
+      </c>
+      <c r="E23" s="17">
+        <v>78</v>
+      </c>
+      <c r="F23" s="17">
+        <v>11</v>
+      </c>
+      <c r="G23" s="17">
+        <v>4</v>
+      </c>
+      <c r="H23" s="17">
+        <v>93</v>
+      </c>
+      <c r="I23" s="17">
+        <v>7</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0</v>
+      </c>
+      <c r="K23" s="17">
+        <v>11</v>
+      </c>
+      <c r="L23" s="17">
+        <v>31</v>
+      </c>
+      <c r="M23" s="17">
+        <v>178</v>
+      </c>
+      <c r="N23" s="17">
+        <v>81</v>
+      </c>
+      <c r="O23" s="15">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="77"/>
+      <c r="B24" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="17">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <v>0</v>
+      </c>
+      <c r="F24" s="17">
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
+        <v>0</v>
+      </c>
+      <c r="H24" s="17">
+        <v>0</v>
+      </c>
+      <c r="I24" s="17">
+        <v>0</v>
+      </c>
+      <c r="J24" s="17">
+        <v>0</v>
+      </c>
+      <c r="K24" s="17">
+        <v>0</v>
+      </c>
+      <c r="L24" s="17">
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <v>0</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="78"/>
+      <c r="B25" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="18">
+        <v>33</v>
+      </c>
+      <c r="D25" s="18">
+        <v>32</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="18">
+        <v>0</v>
+      </c>
+      <c r="I25" s="18">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
+        <v>0</v>
+      </c>
+      <c r="M25" s="18">
+        <v>0</v>
+      </c>
+      <c r="N25" s="18">
+        <v>1</v>
+      </c>
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="19">
+        <v>30107</v>
+      </c>
+      <c r="D26" s="19">
+        <v>28897</v>
+      </c>
+      <c r="E26" s="19">
+        <v>83</v>
+      </c>
+      <c r="F26" s="19">
+        <v>141</v>
+      </c>
+      <c r="G26" s="19">
+        <v>11</v>
+      </c>
+      <c r="H26" s="19">
+        <v>189</v>
+      </c>
+      <c r="I26" s="19">
+        <v>4</v>
+      </c>
+      <c r="J26" s="19">
+        <v>0</v>
+      </c>
+      <c r="K26" s="19">
+        <v>22</v>
+      </c>
+      <c r="L26" s="19">
+        <v>65</v>
+      </c>
+      <c r="M26" s="19">
+        <v>22</v>
+      </c>
+      <c r="N26" s="19">
+        <v>73</v>
+      </c>
+      <c r="O26" s="20">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="17">
+        <v>10791</v>
+      </c>
+      <c r="D27" s="17">
+        <v>10354</v>
+      </c>
+      <c r="E27" s="17">
+        <v>29</v>
+      </c>
+      <c r="F27" s="17">
+        <v>86</v>
+      </c>
+      <c r="G27" s="17">
+        <v>1</v>
+      </c>
+      <c r="H27" s="17">
+        <v>71</v>
+      </c>
+      <c r="I27" s="17">
+        <v>2</v>
+      </c>
+      <c r="J27" s="17">
+        <v>0</v>
+      </c>
+      <c r="K27" s="17">
+        <v>4</v>
+      </c>
+      <c r="L27" s="17">
+        <v>25</v>
+      </c>
+      <c r="M27" s="17">
+        <v>6</v>
+      </c>
+      <c r="N27" s="17">
+        <v>20</v>
+      </c>
+      <c r="O27" s="15">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="77"/>
+      <c r="B28" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="17">
+        <v>19269</v>
+      </c>
+      <c r="D28" s="17">
+        <v>18496</v>
+      </c>
+      <c r="E28" s="17">
+        <v>54</v>
+      </c>
+      <c r="F28" s="17">
+        <v>55</v>
+      </c>
+      <c r="G28" s="17">
+        <v>10</v>
+      </c>
+      <c r="H28" s="17">
+        <v>118</v>
+      </c>
+      <c r="I28" s="17">
+        <v>2</v>
+      </c>
+      <c r="J28" s="17">
+        <v>0</v>
+      </c>
+      <c r="K28" s="17">
+        <v>18</v>
+      </c>
+      <c r="L28" s="17">
+        <v>40</v>
+      </c>
+      <c r="M28" s="17">
+        <v>16</v>
+      </c>
+      <c r="N28" s="17">
+        <v>53</v>
+      </c>
+      <c r="O28" s="15">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30"/>
+      <c r="B30" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="18">
+        <v>47</v>
+      </c>
+      <c r="D30" s="18">
+        <v>47</v>
+      </c>
+      <c r="E30" s="18">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
+        <v>0</v>
+      </c>
+      <c r="H30" s="18">
+        <v>0</v>
+      </c>
+      <c r="I30" s="18">
+        <v>0</v>
+      </c>
+      <c r="J30" s="18">
+        <v>0</v>
+      </c>
+      <c r="K30" s="18">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="18">
+        <v>0</v>
+      </c>
+      <c r="N30" s="18">
+        <v>0</v>
+      </c>
+      <c r="O30" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="19">
+        <v>20783</v>
+      </c>
+      <c r="D31" s="19">
+        <v>19081</v>
+      </c>
+      <c r="E31" s="19">
+        <v>424</v>
+      </c>
+      <c r="F31" s="19">
+        <v>163</v>
+      </c>
+      <c r="G31" s="19">
+        <v>14</v>
+      </c>
+      <c r="H31" s="19">
+        <v>87</v>
+      </c>
+      <c r="I31" s="19">
+        <v>2</v>
+      </c>
+      <c r="J31" s="19">
+        <v>0</v>
+      </c>
+      <c r="K31" s="19">
+        <v>95</v>
+      </c>
+      <c r="L31" s="19">
+        <v>91</v>
+      </c>
+      <c r="M31" s="19">
+        <v>116</v>
+      </c>
+      <c r="N31" s="19">
+        <v>81</v>
+      </c>
+      <c r="O31" s="20">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="17">
+        <v>8095</v>
+      </c>
+      <c r="D32" s="17">
+        <v>7427</v>
+      </c>
+      <c r="E32" s="17">
+        <v>120</v>
+      </c>
+      <c r="F32" s="17">
+        <v>103</v>
+      </c>
+      <c r="G32" s="17">
+        <v>3</v>
+      </c>
+      <c r="H32" s="17">
+        <v>26</v>
+      </c>
+      <c r="I32" s="17">
+        <v>2</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17">
+        <v>28</v>
+      </c>
+      <c r="L32" s="17">
+        <v>32</v>
+      </c>
+      <c r="M32" s="17">
+        <v>24</v>
+      </c>
+      <c r="N32" s="17">
+        <v>29</v>
+      </c>
+      <c r="O32" s="15">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="77"/>
+      <c r="B33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="17">
+        <v>12575</v>
+      </c>
+      <c r="D33" s="17">
+        <v>11542</v>
+      </c>
+      <c r="E33" s="17">
+        <v>304</v>
+      </c>
+      <c r="F33" s="17">
+        <v>59</v>
+      </c>
+      <c r="G33" s="17">
+        <v>11</v>
+      </c>
+      <c r="H33" s="17">
+        <v>61</v>
+      </c>
+      <c r="I33" s="17">
+        <v>0</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0</v>
+      </c>
+      <c r="K33" s="17">
+        <v>67</v>
+      </c>
+      <c r="L33" s="17">
+        <v>59</v>
+      </c>
+      <c r="M33" s="17">
+        <v>92</v>
+      </c>
+      <c r="N33" s="17">
+        <v>52</v>
+      </c>
+      <c r="O33" s="15">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="77"/>
+      <c r="B34" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="17">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17">
+        <v>0</v>
+      </c>
+      <c r="F34" s="17">
+        <v>0</v>
+      </c>
+      <c r="G34" s="17">
+        <v>0</v>
+      </c>
+      <c r="H34" s="17">
+        <v>0</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0</v>
+      </c>
+      <c r="J34" s="17">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17">
+        <v>0</v>
+      </c>
+      <c r="L34" s="17">
+        <v>0</v>
+      </c>
+      <c r="M34" s="17">
+        <v>0</v>
+      </c>
+      <c r="N34" s="17">
+        <v>0</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="78"/>
+      <c r="B35" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="18">
+        <v>113</v>
+      </c>
+      <c r="D35" s="18">
+        <v>112</v>
+      </c>
+      <c r="E35" s="18">
+        <v>0</v>
+      </c>
+      <c r="F35" s="18">
+        <v>1</v>
+      </c>
+      <c r="G35" s="18">
+        <v>0</v>
+      </c>
+      <c r="H35" s="18">
+        <v>0</v>
+      </c>
+      <c r="I35" s="18">
+        <v>0</v>
+      </c>
+      <c r="J35" s="18">
+        <v>0</v>
+      </c>
+      <c r="K35" s="18">
+        <v>0</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="18">
+        <v>0</v>
+      </c>
+      <c r="N35" s="18">
+        <v>0</v>
+      </c>
+      <c r="O35" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="19">
+        <v>49747</v>
+      </c>
+      <c r="D36" s="19">
+        <v>39444</v>
+      </c>
+      <c r="E36" s="19">
+        <v>7210</v>
+      </c>
+      <c r="F36" s="19">
+        <v>143</v>
+      </c>
+      <c r="G36" s="19">
+        <v>11</v>
+      </c>
+      <c r="H36" s="19">
+        <v>156</v>
+      </c>
+      <c r="I36" s="19">
+        <v>22</v>
+      </c>
+      <c r="J36" s="19">
+        <v>0</v>
+      </c>
+      <c r="K36" s="19">
+        <v>159</v>
+      </c>
+      <c r="L36" s="19">
+        <v>109</v>
+      </c>
+      <c r="M36" s="19">
+        <v>358</v>
+      </c>
+      <c r="N36" s="19">
+        <v>505</v>
+      </c>
+      <c r="O36" s="20">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="17">
+        <v>19481</v>
+      </c>
+      <c r="D37" s="17">
+        <v>15546</v>
+      </c>
+      <c r="E37" s="17">
+        <v>2665</v>
+      </c>
+      <c r="F37" s="17">
+        <v>85</v>
+      </c>
+      <c r="G37" s="17">
+        <v>1</v>
+      </c>
+      <c r="H37" s="17">
+        <v>50</v>
+      </c>
+      <c r="I37" s="17">
+        <v>9</v>
+      </c>
+      <c r="J37" s="17">
+        <v>0</v>
+      </c>
+      <c r="K37" s="17">
+        <v>86</v>
+      </c>
+      <c r="L37" s="17">
+        <v>23</v>
+      </c>
+      <c r="M37" s="17">
+        <v>161</v>
+      </c>
+      <c r="N37" s="17">
+        <v>163</v>
+      </c>
+      <c r="O37" s="15">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="77"/>
+      <c r="B38" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="17">
+        <v>30224</v>
+      </c>
+      <c r="D38" s="17">
+        <v>23862</v>
+      </c>
+      <c r="E38" s="17">
+        <v>4545</v>
+      </c>
+      <c r="F38" s="17">
+        <v>58</v>
+      </c>
+      <c r="G38" s="17">
+        <v>10</v>
+      </c>
+      <c r="H38" s="17">
+        <v>106</v>
+      </c>
+      <c r="I38" s="17">
+        <v>13</v>
+      </c>
+      <c r="J38" s="17">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17">
+        <v>73</v>
+      </c>
+      <c r="L38" s="17">
+        <v>86</v>
+      </c>
+      <c r="M38" s="17">
+        <v>196</v>
+      </c>
+      <c r="N38" s="17">
+        <v>342</v>
+      </c>
+      <c r="O38" s="15">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="77"/>
+      <c r="B39" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="17">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="17">
+        <v>0</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0</v>
+      </c>
+      <c r="L39" s="17">
+        <v>0</v>
+      </c>
+      <c r="M39" s="17">
+        <v>0</v>
+      </c>
+      <c r="N39" s="17">
+        <v>0</v>
+      </c>
+      <c r="O39" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="78"/>
+      <c r="B40" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="18">
+        <v>42</v>
+      </c>
+      <c r="D40" s="18">
+        <v>36</v>
+      </c>
+      <c r="E40" s="18">
+        <v>0</v>
+      </c>
+      <c r="F40" s="18">
+        <v>0</v>
+      </c>
+      <c r="G40" s="18">
+        <v>0</v>
+      </c>
+      <c r="H40" s="18">
+        <v>0</v>
+      </c>
+      <c r="I40" s="18">
+        <v>0</v>
+      </c>
+      <c r="J40" s="18">
+        <v>0</v>
+      </c>
+      <c r="K40" s="18">
+        <v>0</v>
+      </c>
+      <c r="L40" s="18">
+        <v>0</v>
+      </c>
+      <c r="M40" s="18">
+        <v>1</v>
+      </c>
+      <c r="N40" s="18">
+        <v>0</v>
+      </c>
+      <c r="O40" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="19">
+        <v>3119</v>
+      </c>
+      <c r="D41" s="19">
+        <v>2865</v>
+      </c>
+      <c r="E41" s="19">
+        <v>35</v>
+      </c>
+      <c r="F41" s="19">
+        <v>4</v>
+      </c>
+      <c r="G41" s="19">
+        <v>1</v>
+      </c>
+      <c r="H41" s="19">
+        <v>35</v>
+      </c>
+      <c r="I41" s="19">
+        <v>3</v>
+      </c>
+      <c r="J41" s="19">
+        <v>0</v>
+      </c>
+      <c r="K41" s="19">
+        <v>7</v>
+      </c>
+      <c r="L41" s="19">
+        <v>12</v>
+      </c>
+      <c r="M41" s="19">
+        <v>9</v>
+      </c>
+      <c r="N41" s="19">
+        <v>63</v>
+      </c>
+      <c r="O41" s="20">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="17">
+        <v>1269</v>
+      </c>
+      <c r="D42" s="17">
+        <v>1170</v>
+      </c>
+      <c r="E42" s="17">
+        <v>12</v>
+      </c>
+      <c r="F42" s="17">
+        <v>1</v>
+      </c>
+      <c r="G42" s="17">
+        <v>0</v>
+      </c>
+      <c r="H42" s="17">
+        <v>12</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0</v>
+      </c>
+      <c r="J42" s="17">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17">
+        <v>2</v>
+      </c>
+      <c r="L42" s="17">
+        <v>2</v>
+      </c>
+      <c r="M42" s="17">
+        <v>3</v>
+      </c>
+      <c r="N42" s="17">
+        <v>24</v>
+      </c>
+      <c r="O42" s="15">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="77"/>
+      <c r="B43" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="17">
+        <v>1835</v>
+      </c>
+      <c r="D43" s="17">
+        <v>1681</v>
+      </c>
+      <c r="E43" s="17">
+        <v>23</v>
+      </c>
+      <c r="F43" s="17">
+        <v>2</v>
+      </c>
+      <c r="G43" s="17">
+        <v>1</v>
+      </c>
+      <c r="H43" s="17">
+        <v>23</v>
+      </c>
+      <c r="I43" s="17">
+        <v>3</v>
+      </c>
+      <c r="J43" s="17">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17">
+        <v>5</v>
+      </c>
+      <c r="L43" s="17">
+        <v>10</v>
+      </c>
+      <c r="M43" s="17">
+        <v>6</v>
+      </c>
+      <c r="N43" s="17">
+        <v>39</v>
+      </c>
+      <c r="O43" s="15">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="77"/>
+      <c r="B44" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="17">
+        <v>0</v>
+      </c>
+      <c r="D44" s="17">
+        <v>0</v>
+      </c>
+      <c r="E44" s="17">
+        <v>0</v>
+      </c>
+      <c r="F44" s="17">
+        <v>0</v>
+      </c>
+      <c r="G44" s="17">
+        <v>0</v>
+      </c>
+      <c r="H44" s="17">
+        <v>0</v>
+      </c>
+      <c r="I44" s="17">
+        <v>0</v>
+      </c>
+      <c r="J44" s="17">
+        <v>0</v>
+      </c>
+      <c r="K44" s="17">
+        <v>0</v>
+      </c>
+      <c r="L44" s="17">
+        <v>0</v>
+      </c>
+      <c r="M44" s="17">
+        <v>0</v>
+      </c>
+      <c r="N44" s="17">
+        <v>0</v>
+      </c>
+      <c r="O44" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="78"/>
+      <c r="B45" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="18">
+        <v>15</v>
+      </c>
+      <c r="D45" s="18">
+        <v>14</v>
+      </c>
+      <c r="E45" s="18">
+        <v>0</v>
+      </c>
+      <c r="F45" s="18">
+        <v>1</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0</v>
+      </c>
+      <c r="O45" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="19">
+        <v>3470</v>
+      </c>
+      <c r="D46" s="19">
+        <v>3253</v>
+      </c>
+      <c r="E46" s="19">
+        <v>84</v>
+      </c>
+      <c r="F46" s="19">
+        <v>22</v>
+      </c>
+      <c r="G46" s="19">
+        <v>0</v>
+      </c>
+      <c r="H46" s="19">
+        <v>24</v>
+      </c>
+      <c r="I46" s="19">
+        <v>1</v>
+      </c>
+      <c r="J46" s="19">
+        <v>0</v>
+      </c>
+      <c r="K46" s="19">
+        <v>4</v>
+      </c>
+      <c r="L46" s="19">
+        <v>5</v>
+      </c>
+      <c r="M46" s="19">
+        <v>14</v>
+      </c>
+      <c r="N46" s="19">
+        <v>3</v>
+      </c>
+      <c r="O46" s="20">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="17">
+        <v>1462</v>
+      </c>
+      <c r="D47" s="17">
+        <v>1369</v>
+      </c>
+      <c r="E47" s="17">
+        <v>25</v>
+      </c>
+      <c r="F47" s="17">
+        <v>20</v>
+      </c>
+      <c r="G47" s="17">
+        <v>0</v>
+      </c>
+      <c r="H47" s="17">
+        <v>7</v>
+      </c>
+      <c r="I47" s="17">
+        <v>0</v>
+      </c>
+      <c r="J47" s="17">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17">
+        <v>2</v>
+      </c>
+      <c r="L47" s="17">
+        <v>1</v>
+      </c>
+      <c r="M47" s="17">
+        <v>5</v>
+      </c>
+      <c r="N47" s="17">
+        <v>2</v>
+      </c>
+      <c r="O47" s="15">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="77"/>
+      <c r="B48" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="17">
+        <v>1985</v>
+      </c>
+      <c r="D48" s="17">
+        <v>1867</v>
+      </c>
+      <c r="E48" s="17">
+        <v>53</v>
+      </c>
+      <c r="F48" s="17">
+        <v>2</v>
+      </c>
+      <c r="G48" s="17">
+        <v>0</v>
+      </c>
+      <c r="H48" s="17">
+        <v>17</v>
+      </c>
+      <c r="I48" s="17">
+        <v>1</v>
+      </c>
+      <c r="J48" s="17">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17">
+        <v>2</v>
+      </c>
+      <c r="L48" s="17">
+        <v>4</v>
+      </c>
+      <c r="M48" s="17">
+        <v>9</v>
+      </c>
+      <c r="N48" s="17">
+        <v>1</v>
+      </c>
+      <c r="O48" s="15">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="77"/>
+      <c r="B49" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="17">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>0</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0</v>
+      </c>
+      <c r="K49" s="17">
+        <v>0</v>
+      </c>
+      <c r="L49" s="17">
+        <v>0</v>
+      </c>
+      <c r="M49" s="17">
+        <v>0</v>
+      </c>
+      <c r="N49" s="17">
+        <v>0</v>
+      </c>
+      <c r="O49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="78"/>
+      <c r="B50" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="18">
+        <v>23</v>
+      </c>
+      <c r="D50" s="18">
+        <v>17</v>
+      </c>
+      <c r="E50" s="18">
+        <v>6</v>
+      </c>
+      <c r="F50" s="18">
+        <v>0</v>
+      </c>
+      <c r="G50" s="18">
+        <v>0</v>
+      </c>
+      <c r="H50" s="18">
+        <v>0</v>
+      </c>
+      <c r="I50" s="18">
+        <v>0</v>
+      </c>
+      <c r="J50" s="18">
+        <v>0</v>
+      </c>
+      <c r="K50" s="18">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
+        <v>0</v>
+      </c>
+      <c r="M50" s="18">
+        <v>0</v>
+      </c>
+      <c r="N50" s="18">
+        <v>0</v>
+      </c>
+      <c r="O50" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="19">
+        <v>4233</v>
+      </c>
+      <c r="D51" s="19">
+        <v>3619</v>
+      </c>
+      <c r="E51" s="19">
+        <v>72</v>
+      </c>
+      <c r="F51" s="19">
+        <v>10</v>
+      </c>
+      <c r="G51" s="19">
+        <v>3</v>
+      </c>
+      <c r="H51" s="19">
+        <v>40</v>
+      </c>
+      <c r="I51" s="19">
+        <v>0</v>
+      </c>
+      <c r="J51" s="19">
+        <v>0</v>
+      </c>
+      <c r="K51" s="19">
+        <v>7</v>
+      </c>
+      <c r="L51" s="19">
+        <v>107</v>
+      </c>
+      <c r="M51" s="19">
+        <v>8</v>
+      </c>
+      <c r="N51" s="19">
+        <v>82</v>
+      </c>
+      <c r="O51" s="20">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="17">
+        <v>1794</v>
+      </c>
+      <c r="D52" s="17">
+        <v>1515</v>
+      </c>
+      <c r="E52" s="17">
+        <v>33</v>
+      </c>
+      <c r="F52" s="17">
+        <v>8</v>
+      </c>
+      <c r="G52" s="17">
+        <v>0</v>
+      </c>
+      <c r="H52" s="17">
+        <v>17</v>
+      </c>
+      <c r="I52" s="17">
+        <v>0</v>
+      </c>
+      <c r="J52" s="17">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17">
+        <v>5</v>
+      </c>
+      <c r="L52" s="17">
+        <v>15</v>
+      </c>
+      <c r="M52" s="17">
+        <v>7</v>
+      </c>
+      <c r="N52" s="17">
+        <v>24</v>
+      </c>
+      <c r="O52" s="15">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="77"/>
+      <c r="B53" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="17">
+        <v>2432</v>
+      </c>
+      <c r="D53" s="17">
+        <v>2097</v>
+      </c>
+      <c r="E53" s="17">
+        <v>39</v>
+      </c>
+      <c r="F53" s="17">
+        <v>2</v>
+      </c>
+      <c r="G53" s="17">
+        <v>3</v>
+      </c>
+      <c r="H53" s="17">
+        <v>23</v>
+      </c>
+      <c r="I53" s="17">
+        <v>0</v>
+      </c>
+      <c r="J53" s="17">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17">
+        <v>2</v>
+      </c>
+      <c r="L53" s="17">
+        <v>92</v>
+      </c>
+      <c r="M53" s="17">
+        <v>1</v>
+      </c>
+      <c r="N53" s="17">
+        <v>58</v>
+      </c>
+      <c r="O53" s="15">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="77"/>
+      <c r="B54" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54" s="17">
+        <v>0</v>
+      </c>
+      <c r="D54" s="17">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>0</v>
+      </c>
+      <c r="G54" s="17">
+        <v>0</v>
+      </c>
+      <c r="H54" s="17">
+        <v>0</v>
+      </c>
+      <c r="I54" s="17">
+        <v>0</v>
+      </c>
+      <c r="J54" s="17">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17">
+        <v>0</v>
+      </c>
+      <c r="L54" s="17">
+        <v>0</v>
+      </c>
+      <c r="M54" s="17">
+        <v>0</v>
+      </c>
+      <c r="N54" s="17">
+        <v>0</v>
+      </c>
+      <c r="O54" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="78"/>
+      <c r="B55" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="18">
+        <v>7</v>
+      </c>
+      <c r="D55" s="18">
+        <v>7</v>
+      </c>
+      <c r="E55" s="18">
+        <v>0</v>
+      </c>
+      <c r="F55" s="18">
+        <v>0</v>
+      </c>
+      <c r="G55" s="18">
+        <v>0</v>
+      </c>
+      <c r="H55" s="18">
+        <v>0</v>
+      </c>
+      <c r="I55" s="18">
+        <v>0</v>
+      </c>
+      <c r="J55" s="18">
+        <v>0</v>
+      </c>
+      <c r="K55" s="18">
+        <v>0</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
+        <v>0</v>
+      </c>
+      <c r="N55" s="18">
+        <v>0</v>
+      </c>
+      <c r="O55" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="19">
+        <v>10967</v>
+      </c>
+      <c r="D56" s="19">
+        <v>10301</v>
+      </c>
+      <c r="E56" s="19">
+        <v>88</v>
+      </c>
+      <c r="F56" s="19">
+        <v>31</v>
+      </c>
+      <c r="G56" s="19">
+        <v>9</v>
+      </c>
+      <c r="H56" s="19">
+        <v>51</v>
+      </c>
+      <c r="I56" s="19">
+        <v>8</v>
+      </c>
+      <c r="J56" s="19">
+        <v>0</v>
+      </c>
+      <c r="K56" s="19">
+        <v>27</v>
+      </c>
+      <c r="L56" s="19">
+        <v>16</v>
+      </c>
+      <c r="M56" s="19">
+        <v>66</v>
+      </c>
+      <c r="N56" s="19">
+        <v>11</v>
+      </c>
+      <c r="O56" s="20">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="17">
+        <v>4226</v>
+      </c>
+      <c r="D57" s="17">
+        <v>3873</v>
+      </c>
+      <c r="E57" s="17">
+        <v>36</v>
+      </c>
+      <c r="F57" s="17">
         <v>21</v>
       </c>
-    </row>
-[...42 lines deleted...]
-      <c r="I6" s="22">
+      <c r="G57" s="17">
+        <v>0</v>
+      </c>
+      <c r="H57" s="17">
+        <v>15</v>
+      </c>
+      <c r="I57" s="17">
+        <v>5</v>
+      </c>
+      <c r="J57" s="17">
+        <v>0</v>
+      </c>
+      <c r="K57" s="17">
+        <v>15</v>
+      </c>
+      <c r="L57" s="17">
+        <v>4</v>
+      </c>
+      <c r="M57" s="17">
+        <v>33</v>
+      </c>
+      <c r="N57" s="17">
+        <v>4</v>
+      </c>
+      <c r="O57" s="15">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="77"/>
+      <c r="B58" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" s="17">
+        <v>6726</v>
+      </c>
+      <c r="D58" s="17">
+        <v>6413</v>
+      </c>
+      <c r="E58" s="17">
+        <v>52</v>
+      </c>
+      <c r="F58" s="17">
+        <v>10</v>
+      </c>
+      <c r="G58" s="17">
+        <v>9</v>
+      </c>
+      <c r="H58" s="17">
+        <v>36</v>
+      </c>
+      <c r="I58" s="17">
+        <v>3</v>
+      </c>
+      <c r="J58" s="17">
+        <v>0</v>
+      </c>
+      <c r="K58" s="17">
+        <v>12</v>
+      </c>
+      <c r="L58" s="17">
+        <v>12</v>
+      </c>
+      <c r="M58" s="17">
+        <v>33</v>
+      </c>
+      <c r="N58" s="17">
+        <v>7</v>
+      </c>
+      <c r="O58" s="15">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="77"/>
+      <c r="B59" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="17">
+        <v>0</v>
+      </c>
+      <c r="D59" s="17">
+        <v>0</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <v>0</v>
+      </c>
+      <c r="H59" s="17">
+        <v>0</v>
+      </c>
+      <c r="I59" s="17">
+        <v>0</v>
+      </c>
+      <c r="J59" s="17">
+        <v>0</v>
+      </c>
+      <c r="K59" s="17">
+        <v>0</v>
+      </c>
+      <c r="L59" s="17">
+        <v>0</v>
+      </c>
+      <c r="M59" s="17">
+        <v>0</v>
+      </c>
+      <c r="N59" s="17">
+        <v>0</v>
+      </c>
+      <c r="O59" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="78"/>
+      <c r="B60" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="18">
+        <v>15</v>
+      </c>
+      <c r="D60" s="18">
+        <v>15</v>
+      </c>
+      <c r="E60" s="18">
+        <v>0</v>
+      </c>
+      <c r="F60" s="18">
+        <v>0</v>
+      </c>
+      <c r="G60" s="18">
+        <v>0</v>
+      </c>
+      <c r="H60" s="18">
+        <v>0</v>
+      </c>
+      <c r="I60" s="18">
+        <v>0</v>
+      </c>
+      <c r="J60" s="18">
+        <v>0</v>
+      </c>
+      <c r="K60" s="18">
+        <v>0</v>
+      </c>
+      <c r="L60" s="18">
+        <v>0</v>
+      </c>
+      <c r="M60" s="18">
+        <v>0</v>
+      </c>
+      <c r="N60" s="18">
+        <v>0</v>
+      </c>
+      <c r="O60" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="19">
+        <v>8173</v>
+      </c>
+      <c r="D61" s="19">
+        <v>7954</v>
+      </c>
+      <c r="E61" s="19">
+        <v>16</v>
+      </c>
+      <c r="F61" s="19">
+        <v>22</v>
+      </c>
+      <c r="G61" s="19">
+        <v>1</v>
+      </c>
+      <c r="H61" s="19">
+        <v>19</v>
+      </c>
+      <c r="I61" s="19">
+        <v>1</v>
+      </c>
+      <c r="J61" s="19">
+        <v>0</v>
+      </c>
+      <c r="K61" s="19">
+        <v>7</v>
+      </c>
+      <c r="L61" s="19">
+        <v>13</v>
+      </c>
+      <c r="M61" s="19">
+        <v>24</v>
+      </c>
+      <c r="N61" s="19">
+        <v>13</v>
+      </c>
+      <c r="O61" s="20">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C62" s="17">
+        <v>4063</v>
+      </c>
+      <c r="D62" s="17">
+        <v>3940</v>
+      </c>
+      <c r="E62" s="17">
+        <v>4</v>
+      </c>
+      <c r="F62" s="17">
+        <v>21</v>
+      </c>
+      <c r="G62" s="17">
+        <v>1</v>
+      </c>
+      <c r="H62" s="17">
+        <v>9</v>
+      </c>
+      <c r="I62" s="17">
+        <v>0</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17">
+        <v>6</v>
+      </c>
+      <c r="L62" s="17">
+        <v>5</v>
+      </c>
+      <c r="M62" s="17">
+        <v>13</v>
+      </c>
+      <c r="N62" s="17">
+        <v>8</v>
+      </c>
+      <c r="O62" s="15">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="77"/>
+      <c r="B63" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" s="17">
+        <v>4109</v>
+      </c>
+      <c r="D63" s="17">
+        <v>4013</v>
+      </c>
+      <c r="E63" s="17">
+        <v>12</v>
+      </c>
+      <c r="F63" s="17">
+        <v>1</v>
+      </c>
+      <c r="G63" s="17">
+        <v>0</v>
+      </c>
+      <c r="H63" s="17">
+        <v>10</v>
+      </c>
+      <c r="I63" s="17">
+        <v>1</v>
+      </c>
+      <c r="J63" s="17">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17">
+        <v>1</v>
+      </c>
+      <c r="L63" s="17">
+        <v>8</v>
+      </c>
+      <c r="M63" s="17">
+        <v>11</v>
+      </c>
+      <c r="N63" s="17">
+        <v>5</v>
+      </c>
+      <c r="O63" s="15">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="77"/>
+      <c r="B64" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="17">
+        <v>0</v>
+      </c>
+      <c r="D64" s="17">
+        <v>0</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>0</v>
+      </c>
+      <c r="G64" s="17">
+        <v>0</v>
+      </c>
+      <c r="H64" s="17">
+        <v>0</v>
+      </c>
+      <c r="I64" s="17">
+        <v>0</v>
+      </c>
+      <c r="J64" s="17">
+        <v>0</v>
+      </c>
+      <c r="K64" s="17">
+        <v>0</v>
+      </c>
+      <c r="L64" s="17">
+        <v>0</v>
+      </c>
+      <c r="M64" s="17">
+        <v>0</v>
+      </c>
+      <c r="N64" s="17">
+        <v>0</v>
+      </c>
+      <c r="O64" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="78"/>
+      <c r="B65" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="18">
+        <v>1</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1</v>
+      </c>
+      <c r="E65" s="18">
+        <v>0</v>
+      </c>
+      <c r="F65" s="18">
+        <v>0</v>
+      </c>
+      <c r="G65" s="18">
+        <v>0</v>
+      </c>
+      <c r="H65" s="18">
+        <v>0</v>
+      </c>
+      <c r="I65" s="18">
+        <v>0</v>
+      </c>
+      <c r="J65" s="18">
+        <v>0</v>
+      </c>
+      <c r="K65" s="18">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
+        <v>0</v>
+      </c>
+      <c r="N65" s="18">
+        <v>0</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="19">
+        <v>2829</v>
+      </c>
+      <c r="D66" s="19">
+        <v>2427</v>
+      </c>
+      <c r="E66" s="19">
+        <v>4</v>
+      </c>
+      <c r="F66" s="19">
+        <v>11</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0</v>
+      </c>
+      <c r="H66" s="19">
+        <v>2</v>
+      </c>
+      <c r="I66" s="19">
+        <v>0</v>
+      </c>
+      <c r="J66" s="19">
+        <v>0</v>
+      </c>
+      <c r="K66" s="19">
+        <v>25</v>
+      </c>
+      <c r="L66" s="19">
+        <v>0</v>
+      </c>
+      <c r="M66" s="19">
+        <v>66</v>
+      </c>
+      <c r="N66" s="19">
+        <v>9</v>
+      </c>
+      <c r="O66" s="20">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="17">
+        <v>1591</v>
+      </c>
+      <c r="D67" s="17">
+        <v>1329</v>
+      </c>
+      <c r="E67" s="17">
+        <v>3</v>
+      </c>
+      <c r="F67" s="17">
+        <v>9</v>
+      </c>
+      <c r="G67" s="17">
+        <v>0</v>
+      </c>
+      <c r="H67" s="17">
+        <v>2</v>
+      </c>
+      <c r="I67" s="17">
+        <v>0</v>
+      </c>
+      <c r="J67" s="17">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17">
+        <v>14</v>
+      </c>
+      <c r="L67" s="17">
+        <v>0</v>
+      </c>
+      <c r="M67" s="17">
         <v>45</v>
       </c>
-      <c r="J6" s="22">
-[...20 lines deleted...]
-      <c r="A7" s="70" t="s">
+      <c r="N67" s="17">
+        <v>7</v>
+      </c>
+      <c r="O67" s="15">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="77"/>
+      <c r="B68" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" s="17">
+        <v>1238</v>
+      </c>
+      <c r="D68" s="17">
+        <v>1098</v>
+      </c>
+      <c r="E68" s="17">
+        <v>1</v>
+      </c>
+      <c r="F68" s="17">
+        <v>2</v>
+      </c>
+      <c r="G68" s="17">
+        <v>0</v>
+      </c>
+      <c r="H68" s="17">
+        <v>0</v>
+      </c>
+      <c r="I68" s="17">
+        <v>0</v>
+      </c>
+      <c r="J68" s="17">
+        <v>0</v>
+      </c>
+      <c r="K68" s="17">
+        <v>11</v>
+      </c>
+      <c r="L68" s="17">
+        <v>0</v>
+      </c>
+      <c r="M68" s="17">
+        <v>21</v>
+      </c>
+      <c r="N68" s="17">
+        <v>2</v>
+      </c>
+      <c r="O68" s="15">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="77"/>
+      <c r="B69" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="17">
+        <v>0</v>
+      </c>
+      <c r="D69" s="17">
+        <v>0</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>0</v>
+      </c>
+      <c r="G69" s="17">
+        <v>0</v>
+      </c>
+      <c r="H69" s="17">
+        <v>0</v>
+      </c>
+      <c r="I69" s="17">
+        <v>0</v>
+      </c>
+      <c r="J69" s="17">
+        <v>0</v>
+      </c>
+      <c r="K69" s="17">
+        <v>0</v>
+      </c>
+      <c r="L69" s="17">
+        <v>0</v>
+      </c>
+      <c r="M69" s="17">
+        <v>0</v>
+      </c>
+      <c r="N69" s="17">
+        <v>0</v>
+      </c>
+      <c r="O69" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="78"/>
+      <c r="B70" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="18">
+        <v>0</v>
+      </c>
+      <c r="D70" s="18">
+        <v>0</v>
+      </c>
+      <c r="E70" s="18">
+        <v>0</v>
+      </c>
+      <c r="F70" s="18">
+        <v>0</v>
+      </c>
+      <c r="G70" s="18">
+        <v>0</v>
+      </c>
+      <c r="H70" s="18">
+        <v>0</v>
+      </c>
+      <c r="I70" s="18">
+        <v>0</v>
+      </c>
+      <c r="J70" s="18">
+        <v>0</v>
+      </c>
+      <c r="K70" s="18">
+        <v>0</v>
+      </c>
+      <c r="L70" s="18">
+        <v>0</v>
+      </c>
+      <c r="M70" s="18">
+        <v>0</v>
+      </c>
+      <c r="N70" s="18">
+        <v>0</v>
+      </c>
+      <c r="O70" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="19">
+        <v>11044</v>
+      </c>
+      <c r="D71" s="19">
+        <v>7815</v>
+      </c>
+      <c r="E71" s="19">
+        <v>510</v>
+      </c>
+      <c r="F71" s="19">
+        <v>3</v>
+      </c>
+      <c r="G71" s="19">
+        <v>5</v>
+      </c>
+      <c r="H71" s="19">
+        <v>103</v>
+      </c>
+      <c r="I71" s="19">
+        <v>1</v>
+      </c>
+      <c r="J71" s="19">
+        <v>0</v>
+      </c>
+      <c r="K71" s="19">
+        <v>40</v>
+      </c>
+      <c r="L71" s="19">
+        <v>22</v>
+      </c>
+      <c r="M71" s="19">
+        <v>894</v>
+      </c>
+      <c r="N71" s="19">
+        <v>933</v>
+      </c>
+      <c r="O71" s="20">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72" s="17">
+        <v>4474</v>
+      </c>
+      <c r="D72" s="17">
+        <v>3203</v>
+      </c>
+      <c r="E72" s="17">
+        <v>186</v>
+      </c>
+      <c r="F72" s="17">
+        <v>1</v>
+      </c>
+      <c r="G72" s="17">
+        <v>0</v>
+      </c>
+      <c r="H72" s="17">
+        <v>50</v>
+      </c>
+      <c r="I72" s="17">
+        <v>0</v>
+      </c>
+      <c r="J72" s="17">
+        <v>0</v>
+      </c>
+      <c r="K72" s="17">
+        <v>11</v>
+      </c>
+      <c r="L72" s="17">
+        <v>9</v>
+      </c>
+      <c r="M72" s="17">
+        <v>378</v>
+      </c>
+      <c r="N72" s="17">
+        <v>359</v>
+      </c>
+      <c r="O72" s="15">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="77"/>
+      <c r="B73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" s="17">
+        <v>6564</v>
+      </c>
+      <c r="D73" s="17">
+        <v>4606</v>
+      </c>
+      <c r="E73" s="17">
+        <v>324</v>
+      </c>
+      <c r="F73" s="17">
+        <v>2</v>
+      </c>
+      <c r="G73" s="17">
+        <v>5</v>
+      </c>
+      <c r="H73" s="17">
+        <v>53</v>
+      </c>
+      <c r="I73" s="17">
+        <v>1</v>
+      </c>
+      <c r="J73" s="17">
+        <v>0</v>
+      </c>
+      <c r="K73" s="17">
+        <v>29</v>
+      </c>
+      <c r="L73" s="17">
+        <v>13</v>
+      </c>
+      <c r="M73" s="17">
+        <v>516</v>
+      </c>
+      <c r="N73" s="17">
+        <v>574</v>
+      </c>
+      <c r="O73" s="15">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="77"/>
+      <c r="B74" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C74" s="17">
+        <v>0</v>
+      </c>
+      <c r="D74" s="17">
+        <v>0</v>
+      </c>
+      <c r="E74" s="17">
+        <v>0</v>
+      </c>
+      <c r="F74" s="17">
+        <v>0</v>
+      </c>
+      <c r="G74" s="17">
+        <v>0</v>
+      </c>
+      <c r="H74" s="17">
+        <v>0</v>
+      </c>
+      <c r="I74" s="17">
+        <v>0</v>
+      </c>
+      <c r="J74" s="17">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17">
+        <v>0</v>
+      </c>
+      <c r="L74" s="17">
+        <v>0</v>
+      </c>
+      <c r="M74" s="17">
+        <v>0</v>
+      </c>
+      <c r="N74" s="17">
+        <v>0</v>
+      </c>
+      <c r="O74" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="78"/>
+      <c r="B75" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" s="18">
+        <v>6</v>
+      </c>
+      <c r="D75" s="18">
+        <v>6</v>
+      </c>
+      <c r="E75" s="18">
+        <v>0</v>
+      </c>
+      <c r="F75" s="18">
+        <v>0</v>
+      </c>
+      <c r="G75" s="18">
+        <v>0</v>
+      </c>
+      <c r="H75" s="18">
+        <v>0</v>
+      </c>
+      <c r="I75" s="18">
+        <v>0</v>
+      </c>
+      <c r="J75" s="18">
+        <v>0</v>
+      </c>
+      <c r="K75" s="18">
+        <v>0</v>
+      </c>
+      <c r="L75" s="18">
+        <v>0</v>
+      </c>
+      <c r="M75" s="18">
+        <v>0</v>
+      </c>
+      <c r="N75" s="18">
+        <v>0</v>
+      </c>
+      <c r="O75" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="19">
+        <v>11249</v>
+      </c>
+      <c r="D76" s="19">
+        <v>9000</v>
+      </c>
+      <c r="E76" s="19">
+        <v>601</v>
+      </c>
+      <c r="F76" s="19">
+        <v>469</v>
+      </c>
+      <c r="G76" s="19">
+        <v>5</v>
+      </c>
+      <c r="H76" s="19">
+        <v>77</v>
+      </c>
+      <c r="I76" s="19">
+        <v>2</v>
+      </c>
+      <c r="J76" s="19">
+        <v>0</v>
+      </c>
+      <c r="K76" s="19">
+        <v>57</v>
+      </c>
+      <c r="L76" s="19">
+        <v>44</v>
+      </c>
+      <c r="M76" s="19">
+        <v>193</v>
+      </c>
+      <c r="N76" s="19">
+        <v>102</v>
+      </c>
+      <c r="O76" s="20">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="17">
+        <v>4603</v>
+      </c>
+      <c r="D77" s="17">
+        <v>3600</v>
+      </c>
+      <c r="E77" s="17">
+        <v>224</v>
+      </c>
+      <c r="F77" s="17">
+        <v>225</v>
+      </c>
+      <c r="G77" s="17">
+        <v>2</v>
+      </c>
+      <c r="H77" s="17">
+        <v>32</v>
+      </c>
+      <c r="I77" s="17">
+        <v>0</v>
+      </c>
+      <c r="J77" s="17">
+        <v>0</v>
+      </c>
+      <c r="K77" s="17">
+        <v>21</v>
+      </c>
+      <c r="L77" s="17">
+        <v>14</v>
+      </c>
+      <c r="M77" s="17">
+        <v>88</v>
+      </c>
+      <c r="N77" s="17">
+        <v>44</v>
+      </c>
+      <c r="O77" s="15">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="77"/>
+      <c r="B78" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="17">
+        <v>6521</v>
+      </c>
+      <c r="D78" s="17">
+        <v>5387</v>
+      </c>
+      <c r="E78" s="17">
+        <v>376</v>
+      </c>
+      <c r="F78" s="17">
+        <v>133</v>
+      </c>
+      <c r="G78" s="17">
+        <v>3</v>
+      </c>
+      <c r="H78" s="17">
+        <v>45</v>
+      </c>
+      <c r="I78" s="17">
+        <v>2</v>
+      </c>
+      <c r="J78" s="17">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17">
+        <v>36</v>
+      </c>
+      <c r="L78" s="17">
+        <v>30</v>
+      </c>
+      <c r="M78" s="17">
+        <v>105</v>
+      </c>
+      <c r="N78" s="17">
+        <v>58</v>
+      </c>
+      <c r="O78" s="15">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="77"/>
+      <c r="B79" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C79" s="17">
+        <v>0</v>
+      </c>
+      <c r="D79" s="17">
+        <v>0</v>
+      </c>
+      <c r="E79" s="17">
+        <v>0</v>
+      </c>
+      <c r="F79" s="17">
+        <v>0</v>
+      </c>
+      <c r="G79" s="17">
+        <v>0</v>
+      </c>
+      <c r="H79" s="17">
+        <v>0</v>
+      </c>
+      <c r="I79" s="17">
+        <v>0</v>
+      </c>
+      <c r="J79" s="17">
+        <v>0</v>
+      </c>
+      <c r="K79" s="17">
+        <v>0</v>
+      </c>
+      <c r="L79" s="17">
+        <v>0</v>
+      </c>
+      <c r="M79" s="17">
+        <v>0</v>
+      </c>
+      <c r="N79" s="17">
+        <v>0</v>
+      </c>
+      <c r="O79" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="78"/>
+      <c r="B80" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C80" s="18">
+        <v>125</v>
+      </c>
+      <c r="D80" s="18">
+        <v>13</v>
+      </c>
+      <c r="E80" s="18">
+        <v>1</v>
+      </c>
+      <c r="F80" s="18">
+        <v>111</v>
+      </c>
+      <c r="G80" s="18">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
+        <v>0</v>
+      </c>
+      <c r="I80" s="18">
+        <v>0</v>
+      </c>
+      <c r="J80" s="18">
+        <v>0</v>
+      </c>
+      <c r="K80" s="18">
+        <v>0</v>
+      </c>
+      <c r="L80" s="18">
+        <v>0</v>
+      </c>
+      <c r="M80" s="18">
+        <v>0</v>
+      </c>
+      <c r="N80" s="18">
+        <v>0</v>
+      </c>
+      <c r="O80" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="19">
+        <v>2477</v>
+      </c>
+      <c r="D81" s="19">
+        <v>2343</v>
+      </c>
+      <c r="E81" s="19">
+        <v>7</v>
+      </c>
+      <c r="F81" s="19">
+        <v>6</v>
+      </c>
+      <c r="G81" s="19">
+        <v>1</v>
+      </c>
+      <c r="H81" s="19">
+        <v>45</v>
+      </c>
+      <c r="I81" s="19">
+        <v>2</v>
+      </c>
+      <c r="J81" s="19">
+        <v>0</v>
+      </c>
+      <c r="K81" s="19">
+        <v>4</v>
+      </c>
+      <c r="L81" s="19">
+        <v>12</v>
+      </c>
+      <c r="M81" s="19">
+        <v>15</v>
+      </c>
+      <c r="N81" s="19">
+        <v>2</v>
+      </c>
+      <c r="O81" s="20">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C82" s="17">
+        <v>801</v>
+      </c>
+      <c r="D82" s="17">
+        <v>767</v>
+      </c>
+      <c r="E82" s="17">
+        <v>4</v>
+      </c>
+      <c r="F82" s="17">
+        <v>0</v>
+      </c>
+      <c r="G82" s="17">
+        <v>0</v>
+      </c>
+      <c r="H82" s="17">
+        <v>14</v>
+      </c>
+      <c r="I82" s="17">
+        <v>1</v>
+      </c>
+      <c r="J82" s="17">
+        <v>0</v>
+      </c>
+      <c r="K82" s="17">
+        <v>3</v>
+      </c>
+      <c r="L82" s="17">
+        <v>3</v>
+      </c>
+      <c r="M82" s="17">
+        <v>0</v>
+      </c>
+      <c r="N82" s="17">
+        <v>0</v>
+      </c>
+      <c r="O82" s="15">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="77"/>
+      <c r="B83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" s="17">
+        <v>1670</v>
+      </c>
+      <c r="D83" s="17">
+        <v>1570</v>
+      </c>
+      <c r="E83" s="17">
+        <v>3</v>
+      </c>
+      <c r="F83" s="17">
+        <v>6</v>
+      </c>
+      <c r="G83" s="17">
+        <v>1</v>
+      </c>
+      <c r="H83" s="17">
+        <v>31</v>
+      </c>
+      <c r="I83" s="17">
+        <v>1</v>
+      </c>
+      <c r="J83" s="17">
+        <v>0</v>
+      </c>
+      <c r="K83" s="17">
+        <v>1</v>
+      </c>
+      <c r="L83" s="17">
+        <v>9</v>
+      </c>
+      <c r="M83" s="17">
+        <v>15</v>
+      </c>
+      <c r="N83" s="17">
+        <v>2</v>
+      </c>
+      <c r="O83" s="15">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="77"/>
+      <c r="B84" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C84" s="17">
+        <v>0</v>
+      </c>
+      <c r="D84" s="17">
+        <v>0</v>
+      </c>
+      <c r="E84" s="17">
+        <v>0</v>
+      </c>
+      <c r="F84" s="17">
+        <v>0</v>
+      </c>
+      <c r="G84" s="17">
+        <v>0</v>
+      </c>
+      <c r="H84" s="17">
+        <v>0</v>
+      </c>
+      <c r="I84" s="17">
+        <v>0</v>
+      </c>
+      <c r="J84" s="17">
+        <v>0</v>
+      </c>
+      <c r="K84" s="17">
+        <v>0</v>
+      </c>
+      <c r="L84" s="17">
+        <v>0</v>
+      </c>
+      <c r="M84" s="17">
+        <v>0</v>
+      </c>
+      <c r="N84" s="17">
+        <v>0</v>
+      </c>
+      <c r="O84" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="78"/>
+      <c r="B85" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C85" s="18">
+        <v>6</v>
+      </c>
+      <c r="D85" s="18">
+        <v>6</v>
+      </c>
+      <c r="E85" s="18">
+        <v>0</v>
+      </c>
+      <c r="F85" s="18">
+        <v>0</v>
+      </c>
+      <c r="G85" s="18">
+        <v>0</v>
+      </c>
+      <c r="H85" s="18">
+        <v>0</v>
+      </c>
+      <c r="I85" s="18">
+        <v>0</v>
+      </c>
+      <c r="J85" s="18">
+        <v>0</v>
+      </c>
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="18">
+        <v>0</v>
+      </c>
+      <c r="M85" s="18">
+        <v>0</v>
+      </c>
+      <c r="N85" s="18">
+        <v>0</v>
+      </c>
+      <c r="O85" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="19">
+        <v>2396</v>
+      </c>
+      <c r="D86" s="19">
+        <v>2312</v>
+      </c>
+      <c r="E86" s="19">
+        <v>2</v>
+      </c>
+      <c r="F86" s="19">
+        <v>7</v>
+      </c>
+      <c r="G86" s="19">
+        <v>1</v>
+      </c>
+      <c r="H86" s="19">
+        <v>5</v>
+      </c>
+      <c r="I86" s="19">
+        <v>0</v>
+      </c>
+      <c r="J86" s="19">
+        <v>0</v>
+      </c>
+      <c r="K86" s="19">
+        <v>3</v>
+      </c>
+      <c r="L86" s="19">
+        <v>17</v>
+      </c>
+      <c r="M86" s="19">
+        <v>2</v>
+      </c>
+      <c r="N86" s="19">
+        <v>12</v>
+      </c>
+      <c r="O86" s="20">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" s="17">
+        <v>837</v>
+      </c>
+      <c r="D87" s="17">
+        <v>804</v>
+      </c>
+      <c r="E87" s="17">
+        <v>1</v>
+      </c>
+      <c r="F87" s="17">
+        <v>5</v>
+      </c>
+      <c r="G87" s="17">
+        <v>0</v>
+      </c>
+      <c r="H87" s="17">
+        <v>3</v>
+      </c>
+      <c r="I87" s="17">
+        <v>0</v>
+      </c>
+      <c r="J87" s="17">
+        <v>0</v>
+      </c>
+      <c r="K87" s="17">
+        <v>1</v>
+      </c>
+      <c r="L87" s="17">
+        <v>6</v>
+      </c>
+      <c r="M87" s="17">
+        <v>1</v>
+      </c>
+      <c r="N87" s="17">
+        <v>5</v>
+      </c>
+      <c r="O87" s="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="77"/>
+      <c r="B88" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" s="17">
+        <v>1542</v>
+      </c>
+      <c r="D88" s="17">
+        <v>1491</v>
+      </c>
+      <c r="E88" s="17">
+        <v>1</v>
+      </c>
+      <c r="F88" s="17">
+        <v>2</v>
+      </c>
+      <c r="G88" s="17">
+        <v>1</v>
+      </c>
+      <c r="H88" s="17">
+        <v>2</v>
+      </c>
+      <c r="I88" s="17">
+        <v>0</v>
+      </c>
+      <c r="J88" s="17">
+        <v>0</v>
+      </c>
+      <c r="K88" s="17">
+        <v>2</v>
+      </c>
+      <c r="L88" s="17">
+        <v>11</v>
+      </c>
+      <c r="M88" s="17">
+        <v>1</v>
+      </c>
+      <c r="N88" s="17">
+        <v>7</v>
+      </c>
+      <c r="O88" s="15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="77"/>
+      <c r="B89" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C89" s="17">
+        <v>0</v>
+      </c>
+      <c r="D89" s="17">
+        <v>0</v>
+      </c>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+      <c r="G89" s="17">
+        <v>0</v>
+      </c>
+      <c r="H89" s="17">
+        <v>0</v>
+      </c>
+      <c r="I89" s="17">
+        <v>0</v>
+      </c>
+      <c r="J89" s="17">
+        <v>0</v>
+      </c>
+      <c r="K89" s="17">
+        <v>0</v>
+      </c>
+      <c r="L89" s="17">
+        <v>0</v>
+      </c>
+      <c r="M89" s="17">
+        <v>0</v>
+      </c>
+      <c r="N89" s="17">
+        <v>0</v>
+      </c>
+      <c r="O89" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="78"/>
+      <c r="B90" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C90" s="18">
+        <v>17</v>
+      </c>
+      <c r="D90" s="18">
+        <v>17</v>
+      </c>
+      <c r="E90" s="18">
+        <v>0</v>
+      </c>
+      <c r="F90" s="18">
+        <v>0</v>
+      </c>
+      <c r="G90" s="18">
+        <v>0</v>
+      </c>
+      <c r="H90" s="18">
+        <v>0</v>
+      </c>
+      <c r="I90" s="18">
+        <v>0</v>
+      </c>
+      <c r="J90" s="18">
+        <v>0</v>
+      </c>
+      <c r="K90" s="18">
+        <v>0</v>
+      </c>
+      <c r="L90" s="18">
+        <v>0</v>
+      </c>
+      <c r="M90" s="18">
+        <v>0</v>
+      </c>
+      <c r="N90" s="18">
+        <v>0</v>
+      </c>
+      <c r="O90" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="19">
+        <v>465</v>
+      </c>
+      <c r="D91" s="19">
+        <v>408</v>
+      </c>
+      <c r="E91" s="19">
+        <v>0</v>
+      </c>
+      <c r="F91" s="19">
+        <v>0</v>
+      </c>
+      <c r="G91" s="19">
+        <v>3</v>
+      </c>
+      <c r="H91" s="19">
+        <v>3</v>
+      </c>
+      <c r="I91" s="19">
+        <v>0</v>
+      </c>
+      <c r="J91" s="19">
+        <v>0</v>
+      </c>
+      <c r="K91" s="19">
+        <v>17</v>
+      </c>
+      <c r="L91" s="19">
+        <v>1</v>
+      </c>
+      <c r="M91" s="19">
+        <v>0</v>
+      </c>
+      <c r="N91" s="19">
+        <v>5</v>
+      </c>
+      <c r="O91" s="20">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C92" s="17">
+        <v>176</v>
+      </c>
+      <c r="D92" s="17">
+        <v>156</v>
+      </c>
+      <c r="E92" s="17">
+        <v>0</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+      <c r="G92" s="17">
+        <v>0</v>
+      </c>
+      <c r="H92" s="17">
+        <v>2</v>
+      </c>
+      <c r="I92" s="17">
+        <v>0</v>
+      </c>
+      <c r="J92" s="17">
+        <v>0</v>
+      </c>
+      <c r="K92" s="17">
+        <v>8</v>
+      </c>
+      <c r="L92" s="17">
+        <v>1</v>
+      </c>
+      <c r="M92" s="17">
+        <v>0</v>
+      </c>
+      <c r="N92" s="17">
+        <v>3</v>
+      </c>
+      <c r="O92" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="77"/>
+      <c r="B93" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" s="17">
+        <v>288</v>
+      </c>
+      <c r="D93" s="17">
+        <v>251</v>
+      </c>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="17">
+        <v>0</v>
+      </c>
+      <c r="G93" s="17">
+        <v>3</v>
+      </c>
+      <c r="H93" s="17">
+        <v>1</v>
+      </c>
+      <c r="I93" s="17">
+        <v>0</v>
+      </c>
+      <c r="J93" s="17">
+        <v>0</v>
+      </c>
+      <c r="K93" s="17">
+        <v>9</v>
+      </c>
+      <c r="L93" s="17">
+        <v>0</v>
+      </c>
+      <c r="M93" s="17">
+        <v>0</v>
+      </c>
+      <c r="N93" s="17">
+        <v>2</v>
+      </c>
+      <c r="O93" s="15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="77"/>
+      <c r="B94" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="17">
+        <v>0</v>
+      </c>
+      <c r="D94" s="17">
+        <v>0</v>
+      </c>
+      <c r="E94" s="17">
+        <v>0</v>
+      </c>
+      <c r="F94" s="17">
+        <v>0</v>
+      </c>
+      <c r="G94" s="17">
+        <v>0</v>
+      </c>
+      <c r="H94" s="17">
+        <v>0</v>
+      </c>
+      <c r="I94" s="17">
+        <v>0</v>
+      </c>
+      <c r="J94" s="17">
+        <v>0</v>
+      </c>
+      <c r="K94" s="17">
+        <v>0</v>
+      </c>
+      <c r="L94" s="17">
+        <v>0</v>
+      </c>
+      <c r="M94" s="17">
+        <v>0</v>
+      </c>
+      <c r="N94" s="17">
+        <v>0</v>
+      </c>
+      <c r="O94" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="78"/>
+      <c r="B95" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="18">
+        <v>1</v>
+      </c>
+      <c r="D95" s="18">
+        <v>1</v>
+      </c>
+      <c r="E95" s="18">
+        <v>0</v>
+      </c>
+      <c r="F95" s="18">
+        <v>0</v>
+      </c>
+      <c r="G95" s="18">
+        <v>0</v>
+      </c>
+      <c r="H95" s="18">
+        <v>0</v>
+      </c>
+      <c r="I95" s="18">
+        <v>0</v>
+      </c>
+      <c r="J95" s="18">
+        <v>0</v>
+      </c>
+      <c r="K95" s="18">
+        <v>0</v>
+      </c>
+      <c r="L95" s="18">
+        <v>0</v>
+      </c>
+      <c r="M95" s="18">
+        <v>0</v>
+      </c>
+      <c r="N95" s="18">
+        <v>0</v>
+      </c>
+      <c r="O95" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="19">
+        <v>5008</v>
+      </c>
+      <c r="D96" s="19">
+        <v>3999</v>
+      </c>
+      <c r="E96" s="19">
+        <v>294</v>
+      </c>
+      <c r="F96" s="19">
+        <v>81</v>
+      </c>
+      <c r="G96" s="19">
+        <v>2</v>
+      </c>
+      <c r="H96" s="19">
+        <v>30</v>
+      </c>
+      <c r="I96" s="19">
+        <v>2</v>
+      </c>
+      <c r="J96" s="19">
+        <v>0</v>
+      </c>
+      <c r="K96" s="19">
+        <v>45</v>
+      </c>
+      <c r="L96" s="19">
+        <v>7</v>
+      </c>
+      <c r="M96" s="19">
+        <v>95</v>
+      </c>
+      <c r="N96" s="19">
+        <v>69</v>
+      </c>
+      <c r="O96" s="20">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="17">
+        <v>2145</v>
+      </c>
+      <c r="D97" s="17">
+        <v>1705</v>
+      </c>
+      <c r="E97" s="17">
+        <v>142</v>
+      </c>
+      <c r="F97" s="17">
         <v>56</v>
       </c>
-      <c r="B7" s="47" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="48">
+      <c r="G97" s="17">
+        <v>0</v>
+      </c>
+      <c r="H97" s="17">
+        <v>8</v>
+      </c>
+      <c r="I97" s="17">
+        <v>0</v>
+      </c>
+      <c r="J97" s="17">
+        <v>0</v>
+      </c>
+      <c r="K97" s="17">
+        <v>27</v>
+      </c>
+      <c r="L97" s="17">
+        <v>3</v>
+      </c>
+      <c r="M97" s="17">
+        <v>37</v>
+      </c>
+      <c r="N97" s="17">
+        <v>26</v>
+      </c>
+      <c r="O97" s="15">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="77"/>
+      <c r="B98" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C98" s="17">
+        <v>2862</v>
+      </c>
+      <c r="D98" s="17">
+        <v>2293</v>
+      </c>
+      <c r="E98" s="17">
+        <v>152</v>
+      </c>
+      <c r="F98" s="17">
+        <v>25</v>
+      </c>
+      <c r="G98" s="17">
+        <v>2</v>
+      </c>
+      <c r="H98" s="17">
+        <v>22</v>
+      </c>
+      <c r="I98" s="17">
+        <v>2</v>
+      </c>
+      <c r="J98" s="17">
+        <v>0</v>
+      </c>
+      <c r="K98" s="17">
+        <v>18</v>
+      </c>
+      <c r="L98" s="17">
+        <v>4</v>
+      </c>
+      <c r="M98" s="17">
+        <v>58</v>
+      </c>
+      <c r="N98" s="17">
+        <v>43</v>
+      </c>
+      <c r="O98" s="15">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="77"/>
+      <c r="B99" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C99" s="17">
+        <v>0</v>
+      </c>
+      <c r="D99" s="17">
+        <v>0</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>0</v>
+      </c>
+      <c r="G99" s="17">
+        <v>0</v>
+      </c>
+      <c r="H99" s="17">
+        <v>0</v>
+      </c>
+      <c r="I99" s="17">
+        <v>0</v>
+      </c>
+      <c r="J99" s="17">
+        <v>0</v>
+      </c>
+      <c r="K99" s="17">
+        <v>0</v>
+      </c>
+      <c r="L99" s="17">
+        <v>0</v>
+      </c>
+      <c r="M99" s="17">
+        <v>0</v>
+      </c>
+      <c r="N99" s="17">
+        <v>0</v>
+      </c>
+      <c r="O99" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="78"/>
+      <c r="B100" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100" s="18">
+        <v>1</v>
+      </c>
+      <c r="D100" s="18">
+        <v>1</v>
+      </c>
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="18">
+        <v>0</v>
+      </c>
+      <c r="G100" s="18">
+        <v>0</v>
+      </c>
+      <c r="H100" s="18">
+        <v>0</v>
+      </c>
+      <c r="I100" s="18">
+        <v>0</v>
+      </c>
+      <c r="J100" s="18">
+        <v>0</v>
+      </c>
+      <c r="K100" s="18">
+        <v>0</v>
+      </c>
+      <c r="L100" s="18">
+        <v>0</v>
+      </c>
+      <c r="M100" s="18">
+        <v>0</v>
+      </c>
+      <c r="N100" s="18">
+        <v>0</v>
+      </c>
+      <c r="O100" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="19">
+        <v>5315</v>
+      </c>
+      <c r="D101" s="19">
+        <v>5032</v>
+      </c>
+      <c r="E101" s="19">
+        <v>12</v>
+      </c>
+      <c r="F101" s="19">
+        <v>30</v>
+      </c>
+      <c r="G101" s="19">
+        <v>4</v>
+      </c>
+      <c r="H101" s="19">
+        <v>15</v>
+      </c>
+      <c r="I101" s="19">
+        <v>1</v>
+      </c>
+      <c r="J101" s="19">
+        <v>0</v>
+      </c>
+      <c r="K101" s="19">
+        <v>5</v>
+      </c>
+      <c r="L101" s="19">
+        <v>6</v>
+      </c>
+      <c r="M101" s="19">
+        <v>29</v>
+      </c>
+      <c r="N101" s="19">
+        <v>17</v>
+      </c>
+      <c r="O101" s="20">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" s="17">
+        <v>1905</v>
+      </c>
+      <c r="D102" s="17">
+        <v>1838</v>
+      </c>
+      <c r="E102" s="17">
+        <v>1</v>
+      </c>
+      <c r="F102" s="17">
+        <v>10</v>
+      </c>
+      <c r="G102" s="17">
+        <v>0</v>
+      </c>
+      <c r="H102" s="17">
+        <v>1</v>
+      </c>
+      <c r="I102" s="17">
+        <v>0</v>
+      </c>
+      <c r="J102" s="17">
+        <v>0</v>
+      </c>
+      <c r="K102" s="17">
+        <v>0</v>
+      </c>
+      <c r="L102" s="17">
+        <v>2</v>
+      </c>
+      <c r="M102" s="17">
+        <v>4</v>
+      </c>
+      <c r="N102" s="17">
+        <v>2</v>
+      </c>
+      <c r="O102" s="15">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="77"/>
+      <c r="B103" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C103" s="17">
+        <v>3397</v>
+      </c>
+      <c r="D103" s="17">
+        <v>3181</v>
+      </c>
+      <c r="E103" s="17">
         <v>11</v>
       </c>
-      <c r="H7" s="48">
-[...38 lines deleted...]
-      <c r="F8" s="48">
+      <c r="F103" s="17">
+        <v>20</v>
+      </c>
+      <c r="G103" s="17">
+        <v>4</v>
+      </c>
+      <c r="H103" s="17">
+        <v>14</v>
+      </c>
+      <c r="I103" s="17">
+        <v>1</v>
+      </c>
+      <c r="J103" s="17">
+        <v>0</v>
+      </c>
+      <c r="K103" s="17">
+        <v>5</v>
+      </c>
+      <c r="L103" s="17">
+        <v>4</v>
+      </c>
+      <c r="M103" s="17">
+        <v>25</v>
+      </c>
+      <c r="N103" s="17">
+        <v>15</v>
+      </c>
+      <c r="O103" s="15">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="77"/>
+      <c r="B104" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C104" s="17">
+        <v>0</v>
+      </c>
+      <c r="D104" s="17">
+        <v>0</v>
+      </c>
+      <c r="E104" s="17">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>0</v>
+      </c>
+      <c r="H104" s="17">
+        <v>0</v>
+      </c>
+      <c r="I104" s="17">
+        <v>0</v>
+      </c>
+      <c r="J104" s="17">
+        <v>0</v>
+      </c>
+      <c r="K104" s="17">
+        <v>0</v>
+      </c>
+      <c r="L104" s="17">
+        <v>0</v>
+      </c>
+      <c r="M104" s="17">
+        <v>0</v>
+      </c>
+      <c r="N104" s="17">
+        <v>0</v>
+      </c>
+      <c r="O104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="78"/>
+      <c r="B105" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C105" s="18">
+        <v>13</v>
+      </c>
+      <c r="D105" s="18">
+        <v>13</v>
+      </c>
+      <c r="E105" s="18">
+        <v>0</v>
+      </c>
+      <c r="F105" s="18">
+        <v>0</v>
+      </c>
+      <c r="G105" s="18">
+        <v>0</v>
+      </c>
+      <c r="H105" s="18">
+        <v>0</v>
+      </c>
+      <c r="I105" s="18">
+        <v>0</v>
+      </c>
+      <c r="J105" s="18">
+        <v>0</v>
+      </c>
+      <c r="K105" s="18">
+        <v>0</v>
+      </c>
+      <c r="L105" s="18">
+        <v>0</v>
+      </c>
+      <c r="M105" s="18">
+        <v>0</v>
+      </c>
+      <c r="N105" s="18">
+        <v>0</v>
+      </c>
+      <c r="O105" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="19">
+        <v>2969</v>
+      </c>
+      <c r="D106" s="19">
+        <v>2778</v>
+      </c>
+      <c r="E106" s="19">
+        <v>15</v>
+      </c>
+      <c r="F106" s="19">
+        <v>2</v>
+      </c>
+      <c r="G106" s="19">
+        <v>0</v>
+      </c>
+      <c r="H106" s="19">
+        <v>17</v>
+      </c>
+      <c r="I106" s="19">
+        <v>0</v>
+      </c>
+      <c r="J106" s="19">
+        <v>0</v>
+      </c>
+      <c r="K106" s="19">
+        <v>4</v>
+      </c>
+      <c r="L106" s="19">
+        <v>7</v>
+      </c>
+      <c r="M106" s="19">
+        <v>16</v>
+      </c>
+      <c r="N106" s="19">
+        <v>19</v>
+      </c>
+      <c r="O106" s="20">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="17">
+        <v>1138</v>
+      </c>
+      <c r="D107" s="17">
+        <v>1049</v>
+      </c>
+      <c r="E107" s="17">
+        <v>8</v>
+      </c>
+      <c r="F107" s="17">
+        <v>1</v>
+      </c>
+      <c r="G107" s="17">
+        <v>0</v>
+      </c>
+      <c r="H107" s="17">
+        <v>6</v>
+      </c>
+      <c r="I107" s="17">
+        <v>0</v>
+      </c>
+      <c r="J107" s="17">
+        <v>0</v>
+      </c>
+      <c r="K107" s="17">
+        <v>3</v>
+      </c>
+      <c r="L107" s="17">
+        <v>3</v>
+      </c>
+      <c r="M107" s="17">
+        <v>9</v>
+      </c>
+      <c r="N107" s="17">
+        <v>10</v>
+      </c>
+      <c r="O107" s="15">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="77"/>
+      <c r="B108" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C108" s="17">
+        <v>1827</v>
+      </c>
+      <c r="D108" s="17">
+        <v>1725</v>
+      </c>
+      <c r="E108" s="17">
+        <v>7</v>
+      </c>
+      <c r="F108" s="17">
+        <v>1</v>
+      </c>
+      <c r="G108" s="17">
+        <v>0</v>
+      </c>
+      <c r="H108" s="17">
+        <v>11</v>
+      </c>
+      <c r="I108" s="17">
+        <v>0</v>
+      </c>
+      <c r="J108" s="17">
+        <v>0</v>
+      </c>
+      <c r="K108" s="17">
+        <v>1</v>
+      </c>
+      <c r="L108" s="17">
+        <v>4</v>
+      </c>
+      <c r="M108" s="17">
+        <v>7</v>
+      </c>
+      <c r="N108" s="17">
+        <v>9</v>
+      </c>
+      <c r="O108" s="15">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="77"/>
+      <c r="B109" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C109" s="17">
+        <v>0</v>
+      </c>
+      <c r="D109" s="17">
+        <v>0</v>
+      </c>
+      <c r="E109" s="17">
+        <v>0</v>
+      </c>
+      <c r="F109" s="17">
+        <v>0</v>
+      </c>
+      <c r="G109" s="17">
+        <v>0</v>
+      </c>
+      <c r="H109" s="17">
+        <v>0</v>
+      </c>
+      <c r="I109" s="17">
+        <v>0</v>
+      </c>
+      <c r="J109" s="17">
+        <v>0</v>
+      </c>
+      <c r="K109" s="17">
+        <v>0</v>
+      </c>
+      <c r="L109" s="17">
+        <v>0</v>
+      </c>
+      <c r="M109" s="17">
+        <v>0</v>
+      </c>
+      <c r="N109" s="17">
+        <v>0</v>
+      </c>
+      <c r="O109" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="78"/>
+      <c r="B110" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C110" s="18">
+        <v>4</v>
+      </c>
+      <c r="D110" s="18">
+        <v>4</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="18">
+        <v>0</v>
+      </c>
+      <c r="G110" s="18">
+        <v>0</v>
+      </c>
+      <c r="H110" s="18">
+        <v>0</v>
+      </c>
+      <c r="I110" s="18">
+        <v>0</v>
+      </c>
+      <c r="J110" s="18">
+        <v>0</v>
+      </c>
+      <c r="K110" s="18">
+        <v>0</v>
+      </c>
+      <c r="L110" s="18">
+        <v>0</v>
+      </c>
+      <c r="M110" s="18">
+        <v>0</v>
+      </c>
+      <c r="N110" s="18">
+        <v>0</v>
+      </c>
+      <c r="O110" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="19">
+        <v>267</v>
+      </c>
+      <c r="D111" s="19">
+        <v>265</v>
+      </c>
+      <c r="E111" s="19">
+        <v>0</v>
+      </c>
+      <c r="F111" s="19">
+        <v>0</v>
+      </c>
+      <c r="G111" s="19">
+        <v>0</v>
+      </c>
+      <c r="H111" s="19">
+        <v>0</v>
+      </c>
+      <c r="I111" s="19">
+        <v>0</v>
+      </c>
+      <c r="J111" s="19">
+        <v>0</v>
+      </c>
+      <c r="K111" s="19">
+        <v>0</v>
+      </c>
+      <c r="L111" s="19">
+        <v>0</v>
+      </c>
+      <c r="M111" s="19">
+        <v>0</v>
+      </c>
+      <c r="N111" s="19">
+        <v>0</v>
+      </c>
+      <c r="O111" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C112" s="17">
+        <v>97</v>
+      </c>
+      <c r="D112" s="17">
+        <v>96</v>
+      </c>
+      <c r="E112" s="17">
+        <v>0</v>
+      </c>
+      <c r="F112" s="17">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
+        <v>0</v>
+      </c>
+      <c r="H112" s="17">
+        <v>0</v>
+      </c>
+      <c r="I112" s="17">
+        <v>0</v>
+      </c>
+      <c r="J112" s="17">
+        <v>0</v>
+      </c>
+      <c r="K112" s="17">
+        <v>0</v>
+      </c>
+      <c r="L112" s="17">
+        <v>0</v>
+      </c>
+      <c r="M112" s="17">
+        <v>0</v>
+      </c>
+      <c r="N112" s="17">
+        <v>0</v>
+      </c>
+      <c r="O112" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="77"/>
+      <c r="B113" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" s="17">
+        <v>170</v>
+      </c>
+      <c r="D113" s="17">
         <v>169</v>
       </c>
-      <c r="G8" s="48">
-[...83 lines deleted...]
-      <c r="E10" s="48">
+      <c r="E113" s="17">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+      <c r="G113" s="17">
+        <v>0</v>
+      </c>
+      <c r="H113" s="17">
+        <v>0</v>
+      </c>
+      <c r="I113" s="17">
+        <v>0</v>
+      </c>
+      <c r="J113" s="17">
+        <v>0</v>
+      </c>
+      <c r="K113" s="17">
+        <v>0</v>
+      </c>
+      <c r="L113" s="17">
+        <v>0</v>
+      </c>
+      <c r="M113" s="17">
+        <v>0</v>
+      </c>
+      <c r="N113" s="17">
+        <v>0</v>
+      </c>
+      <c r="O113" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="77"/>
+      <c r="B114" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C114" s="17">
+        <v>0</v>
+      </c>
+      <c r="D114" s="17">
+        <v>0</v>
+      </c>
+      <c r="E114" s="17">
+        <v>0</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0</v>
+      </c>
+      <c r="G114" s="17">
+        <v>0</v>
+      </c>
+      <c r="H114" s="17">
+        <v>0</v>
+      </c>
+      <c r="I114" s="17">
+        <v>0</v>
+      </c>
+      <c r="J114" s="17">
+        <v>0</v>
+      </c>
+      <c r="K114" s="17">
+        <v>0</v>
+      </c>
+      <c r="L114" s="17">
+        <v>0</v>
+      </c>
+      <c r="M114" s="17">
+        <v>0</v>
+      </c>
+      <c r="N114" s="17">
+        <v>0</v>
+      </c>
+      <c r="O114" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="78"/>
+      <c r="B115" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C115" s="18">
+        <v>0</v>
+      </c>
+      <c r="D115" s="18">
+        <v>0</v>
+      </c>
+      <c r="E115" s="18">
+        <v>0</v>
+      </c>
+      <c r="F115" s="18">
+        <v>0</v>
+      </c>
+      <c r="G115" s="18">
+        <v>0</v>
+      </c>
+      <c r="H115" s="18">
+        <v>0</v>
+      </c>
+      <c r="I115" s="18">
+        <v>0</v>
+      </c>
+      <c r="J115" s="18">
+        <v>0</v>
+      </c>
+      <c r="K115" s="18">
+        <v>0</v>
+      </c>
+      <c r="L115" s="18">
+        <v>0</v>
+      </c>
+      <c r="M115" s="18">
+        <v>0</v>
+      </c>
+      <c r="N115" s="18">
+        <v>0</v>
+      </c>
+      <c r="O115" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C116" s="19">
+        <v>21</v>
+      </c>
+      <c r="D116" s="19">
+        <v>18</v>
+      </c>
+      <c r="E116" s="19">
+        <v>1</v>
+      </c>
+      <c r="F116" s="19">
+        <v>0</v>
+      </c>
+      <c r="G116" s="19">
+        <v>0</v>
+      </c>
+      <c r="H116" s="19">
+        <v>0</v>
+      </c>
+      <c r="I116" s="19">
+        <v>0</v>
+      </c>
+      <c r="J116" s="19">
+        <v>0</v>
+      </c>
+      <c r="K116" s="19">
+        <v>2</v>
+      </c>
+      <c r="L116" s="19">
+        <v>0</v>
+      </c>
+      <c r="M116" s="19">
+        <v>0</v>
+      </c>
+      <c r="N116" s="19">
+        <v>0</v>
+      </c>
+      <c r="O116" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="F10" s="48">
-[...26 lines deleted...]
-      <c r="O10" s="49">
+      <c r="C117" s="17">
+        <v>10</v>
+      </c>
+      <c r="D117" s="17">
+        <v>8</v>
+      </c>
+      <c r="E117" s="17">
+        <v>1</v>
+      </c>
+      <c r="F117" s="17">
+        <v>0</v>
+      </c>
+      <c r="G117" s="17">
+        <v>0</v>
+      </c>
+      <c r="H117" s="17">
+        <v>0</v>
+      </c>
+      <c r="I117" s="17">
+        <v>0</v>
+      </c>
+      <c r="J117" s="17">
+        <v>0</v>
+      </c>
+      <c r="K117" s="17">
+        <v>1</v>
+      </c>
+      <c r="L117" s="17">
+        <v>0</v>
+      </c>
+      <c r="M117" s="17">
+        <v>0</v>
+      </c>
+      <c r="N117" s="17">
+        <v>0</v>
+      </c>
+      <c r="O117" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="77"/>
+      <c r="B118" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C118" s="17">
+        <v>11</v>
+      </c>
+      <c r="D118" s="17">
+        <v>10</v>
+      </c>
+      <c r="E118" s="17">
+        <v>0</v>
+      </c>
+      <c r="F118" s="17">
+        <v>0</v>
+      </c>
+      <c r="G118" s="17">
+        <v>0</v>
+      </c>
+      <c r="H118" s="17">
+        <v>0</v>
+      </c>
+      <c r="I118" s="17">
+        <v>0</v>
+      </c>
+      <c r="J118" s="17">
+        <v>0</v>
+      </c>
+      <c r="K118" s="17">
+        <v>1</v>
+      </c>
+      <c r="L118" s="17">
+        <v>0</v>
+      </c>
+      <c r="M118" s="17">
+        <v>0</v>
+      </c>
+      <c r="N118" s="17">
+        <v>0</v>
+      </c>
+      <c r="O118" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="77"/>
+      <c r="B119" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C119" s="17">
+        <v>0</v>
+      </c>
+      <c r="D119" s="17">
+        <v>0</v>
+      </c>
+      <c r="E119" s="17">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+      <c r="G119" s="17">
+        <v>0</v>
+      </c>
+      <c r="H119" s="17">
+        <v>0</v>
+      </c>
+      <c r="I119" s="17">
+        <v>0</v>
+      </c>
+      <c r="J119" s="17">
+        <v>0</v>
+      </c>
+      <c r="K119" s="17">
+        <v>0</v>
+      </c>
+      <c r="L119" s="17">
+        <v>0</v>
+      </c>
+      <c r="M119" s="17">
+        <v>0</v>
+      </c>
+      <c r="N119" s="17">
+        <v>0</v>
+      </c>
+      <c r="O119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="78"/>
+      <c r="B120" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C120" s="18">
+        <v>0</v>
+      </c>
+      <c r="D120" s="18">
+        <v>0</v>
+      </c>
+      <c r="E120" s="18">
+        <v>0</v>
+      </c>
+      <c r="F120" s="18">
+        <v>0</v>
+      </c>
+      <c r="G120" s="18">
+        <v>0</v>
+      </c>
+      <c r="H120" s="18">
+        <v>0</v>
+      </c>
+      <c r="I120" s="18">
+        <v>0</v>
+      </c>
+      <c r="J120" s="18">
+        <v>0</v>
+      </c>
+      <c r="K120" s="18">
+        <v>0</v>
+      </c>
+      <c r="L120" s="18">
+        <v>0</v>
+      </c>
+      <c r="M120" s="18">
+        <v>0</v>
+      </c>
+      <c r="N120" s="18">
+        <v>0</v>
+      </c>
+      <c r="O120" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B121" s="7"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
+      <c r="F121" s="7"/>
+      <c r="G121" s="7"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
+      <c r="J121" s="7"/>
+      <c r="K121" s="7"/>
+      <c r="L121" s="7"/>
+      <c r="M121" s="7"/>
+      <c r="N121" s="7"/>
+      <c r="O121" s="7"/>
+    </row>
+    <row r="122" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="123" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="15.75" customHeight="1">
-[...5073 lines deleted...]
-    </row>
+    <row r="124" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AP124" s="9"/>
+    </row>
+    <row r="125" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="27" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="129" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="130" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="131" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="132" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="133" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="134" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="135" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="136" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="137" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="138" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="139" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="140" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="141" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="142" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="143" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="144" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="145" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="146" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="147" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="148" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="149" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="150" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="151" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="152" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="153" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="154" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="155" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="156" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="157" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="158" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="159" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="160" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="161" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="162" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="163" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="164" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="165" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="166" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="167" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="168" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="169" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="170" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="171" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="172" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="173" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="174" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="175" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="176" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="177" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="178" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="179" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="180" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="181" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="182" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="183" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="184" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="185" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="186" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="187" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="188" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="189" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="190" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="191" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="192" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="193" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="194" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="195" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="196" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="197" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="198" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="199" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="200" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="201" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="202" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="203" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="204" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="205" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="206" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="207" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="208" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="209" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="210" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="211" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="212" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="213" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="214" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="215" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="216" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="217" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="218" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="219" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="220" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="221" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="222" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="223" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="224" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="225" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="226" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="227" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="228" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="229" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="230" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="231" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="232" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="233" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="234" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="235" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="236" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="237" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="238" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="239" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="240" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="241" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="242" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A102:A105"/>
     <mergeCell ref="A107:A110"/>
     <mergeCell ref="A112:A115"/>
     <mergeCell ref="A117:A120"/>
     <mergeCell ref="A72:A75"/>
     <mergeCell ref="A77:A80"/>
     <mergeCell ref="A82:A85"/>
     <mergeCell ref="A87:A90"/>
     <mergeCell ref="A92:A95"/>
     <mergeCell ref="A97:A100"/>
     <mergeCell ref="A67:A70"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A37:A40"/>
     <mergeCell ref="A42:A45"/>
     <mergeCell ref="A47:A50"/>
     <mergeCell ref="A52:A55"/>
     <mergeCell ref="A57:A60"/>
     <mergeCell ref="A62:A65"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:O3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AP242"/>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:AP125"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="4" ySplit="10" topLeftCell="E11" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="4" ySplit="10" topLeftCell="E38" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
-      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
+      <selection pane="bottomRight" activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="6" width="18.5" customWidth="1"/>
     <col min="7" max="7" width="20.1640625" customWidth="1"/>
     <col min="8" max="15" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22.7" customHeight="1">
+    <row r="1" spans="1:16" ht="22.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="C2" s="12" t="str">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11" t="str">
         <f>IF(C6=SUM(C11,C16,C21,C26,C31,C36,C41,C46,C51,C56,C61,C66,C71,C76,C81,C86,C91,C96,C101,C106,C111,C116),"","*")</f>
         <v/>
       </c>
-      <c r="D2" s="12" t="str">
+      <c r="D2" s="11" t="str">
         <f>IF(D6=SUM(D11,D16,D21,D26,D31,D36,D41,D46,D51,D56,D61,D66,D71,D76,D81,D86,D91,D96,D101,D106,D111,D116),"","*")</f>
         <v/>
       </c>
-      <c r="F2" s="12" t="str">
+      <c r="F2" s="11" t="str">
         <f>IF(F6=SUM(F11,F16,F21,F26,F31,F36,F41,F46,F51,F56,F61,F66,F71,F76,F81,F86,F91,F96,F101,F106,F111,F116),"","*")</f>
         <v/>
       </c>
-      <c r="G2" s="12" t="str">
+      <c r="G2" s="11" t="str">
         <f>IF(G6=SUM(G11,G16,G21,G26,G31,G36,G41,G46,G51,G56,G61,G66,G71,G76,G81,G86,G91,G96,G101,G106,G111,G116),"","*")</f>
         <v/>
       </c>
-      <c r="H2" s="12" t="str">
+      <c r="H2" s="11" t="str">
         <f>IF(H6=SUM(H11,H16,H21,H26,H31,H36,H41,H46,H51,H56,H61,H66,H71,H76,H81,H86,H91,H96,H101,H106,H111,H116),"","*")</f>
         <v/>
       </c>
-      <c r="I2" s="12" t="str">
+      <c r="I2" s="11" t="str">
         <f>IF(I6=SUM(I11,I16,I21,I26,I31,I36,I41,I46,I51,I56,I61,I66,I71,I76,I81,I86,I91,I96,I101,I106,I111,I116),"","*")</f>
         <v/>
       </c>
-      <c r="L2" s="12" t="str">
+      <c r="L2" s="11" t="str">
         <f>IF(L6=SUM(L11,L16,L21,L26,L31,L36,L41,L46,L51,L56,L61,L66,L71,L76,L81,L86,L91,L96,L101,L106,L111,L116),"","*")</f>
         <v/>
       </c>
-      <c r="M2" s="12" t="str">
+      <c r="M2" s="11" t="str">
         <f>IF(M6=SUM(M11,M16,M21,M26,M31,M36,M41,M46,M51,M56,M61,M66,M71,M76,M81,M86,M91,M96,M101,M106,M111,M116),"","*")</f>
         <v/>
       </c>
-      <c r="N2" s="12" t="str">
+      <c r="N2" s="11" t="str">
         <f>IF(N6=SUM(N11,N16,N21,N26,N31,N36,N41,N46,N51,N56,N61,N66,N71,N76,N81,N86,N91,N96,N101,N106,N111,N116),"","*")</f>
         <v/>
       </c>
-      <c r="O2" s="12" t="str">
+      <c r="O2" s="11" t="str">
         <f>IF(O6=SUM(O11,O16,O21,O26,O31,O36,O41,O46,O51,O56,O61,O66,O71,O76,O81,O86,O91,O96,O101,O106,O111,O116),"","*")</f>
         <v/>
       </c>
     </row>
-    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="72"/>
-      <c r="C3" s="77" t="s">
+      <c r="B3" s="62"/>
+      <c r="C3" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="D3" s="78"/>
-[...15 lines deleted...]
-      <c r="C4" s="59" t="s">
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="61" t="s">
+      <c r="D4" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G4" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="E4" s="79" t="s">
+      <c r="I4" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="N4" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="O4" s="60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="39">
+        <v>265487</v>
+      </c>
+      <c r="D6" s="39">
+        <v>226201</v>
+      </c>
+      <c r="E6" s="39">
+        <v>13120</v>
+      </c>
+      <c r="F6" s="39">
+        <v>1087</v>
+      </c>
+      <c r="G6" s="39">
         <v>58</v>
       </c>
-      <c r="F4" s="59" t="s">
+      <c r="H6" s="39">
+        <v>1339</v>
+      </c>
+      <c r="I6" s="39">
         <v>66</v>
       </c>
-      <c r="G4" s="61" t="s">
+      <c r="J6" s="39">
+        <v>0</v>
+      </c>
+      <c r="K6" s="39">
+        <v>566</v>
+      </c>
+      <c r="L6" s="39">
+        <v>713</v>
+      </c>
+      <c r="M6" s="39">
+        <v>2062</v>
+      </c>
+      <c r="N6" s="39">
+        <v>5618</v>
+      </c>
+      <c r="O6" s="40">
+        <v>14657</v>
+      </c>
+      <c r="P6" s="25"/>
+    </row>
+    <row r="7" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="C7" s="42">
+        <v>101514</v>
+      </c>
+      <c r="D7" s="42">
+        <v>86890</v>
+      </c>
+      <c r="E7" s="42">
+        <v>4691</v>
+      </c>
+      <c r="F7" s="42">
+        <v>672</v>
+      </c>
+      <c r="G7" s="42">
+        <v>15</v>
+      </c>
+      <c r="H7" s="42">
+        <v>419</v>
+      </c>
+      <c r="I7" s="42">
+        <v>19</v>
+      </c>
+      <c r="J7" s="42">
+        <v>0</v>
+      </c>
+      <c r="K7" s="42">
+        <v>226</v>
+      </c>
+      <c r="L7" s="42">
+        <v>237</v>
+      </c>
+      <c r="M7" s="42">
+        <v>853</v>
+      </c>
+      <c r="N7" s="42">
+        <v>1920</v>
+      </c>
+      <c r="O7" s="43">
+        <v>5572</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="66"/>
+      <c r="B8" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C8" s="42">
+        <v>163196</v>
+      </c>
+      <c r="D8" s="42">
+        <v>138634</v>
+      </c>
+      <c r="E8" s="42">
+        <v>8422</v>
+      </c>
+      <c r="F8" s="42">
+        <v>359</v>
+      </c>
+      <c r="G8" s="42">
+        <v>43</v>
+      </c>
+      <c r="H8" s="42">
+        <v>919</v>
+      </c>
+      <c r="I8" s="42">
+        <v>47</v>
+      </c>
+      <c r="J8" s="42">
+        <v>0</v>
+      </c>
+      <c r="K8" s="42">
+        <v>340</v>
+      </c>
+      <c r="L8" s="42">
+        <v>476</v>
+      </c>
+      <c r="M8" s="42">
+        <v>1206</v>
+      </c>
+      <c r="N8" s="42">
+        <v>3698</v>
+      </c>
+      <c r="O8" s="43">
+        <v>9052</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="66"/>
+      <c r="B9" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C9" s="42">
+        <v>0</v>
+      </c>
+      <c r="D9" s="42">
+        <v>0</v>
+      </c>
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="42">
+        <v>0</v>
+      </c>
+      <c r="I9" s="42">
+        <v>0</v>
+      </c>
+      <c r="J9" s="42">
+        <v>0</v>
+      </c>
+      <c r="K9" s="42">
+        <v>0</v>
+      </c>
+      <c r="L9" s="42">
+        <v>0</v>
+      </c>
+      <c r="M9" s="42">
+        <v>0</v>
+      </c>
+      <c r="N9" s="42">
+        <v>0</v>
+      </c>
+      <c r="O9" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="67"/>
+      <c r="B10" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="42">
+        <v>777</v>
+      </c>
+      <c r="D10" s="42">
+        <v>677</v>
+      </c>
+      <c r="E10" s="42">
+        <v>7</v>
+      </c>
+      <c r="F10" s="42">
+        <v>56</v>
+      </c>
+      <c r="G10" s="42">
+        <v>0</v>
+      </c>
+      <c r="H10" s="42">
+        <v>1</v>
+      </c>
+      <c r="I10" s="42">
+        <v>0</v>
+      </c>
+      <c r="J10" s="42">
+        <v>0</v>
+      </c>
+      <c r="K10" s="42">
+        <v>0</v>
+      </c>
+      <c r="L10" s="42">
+        <v>0</v>
+      </c>
+      <c r="M10" s="42">
+        <v>3</v>
+      </c>
+      <c r="N10" s="42">
+        <v>0</v>
+      </c>
+      <c r="O10" s="43">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="31">
+        <v>47611</v>
+      </c>
+      <c r="D11" s="31">
+        <v>38577</v>
+      </c>
+      <c r="E11" s="31">
+        <v>3509</v>
+      </c>
+      <c r="F11" s="31">
+        <v>31</v>
+      </c>
+      <c r="G11" s="31">
+        <v>12</v>
+      </c>
+      <c r="H11" s="31">
+        <v>316</v>
+      </c>
+      <c r="I11" s="31">
+        <v>20</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>71</v>
+      </c>
+      <c r="L11" s="31">
+        <v>129</v>
+      </c>
+      <c r="M11" s="31">
+        <v>73</v>
+      </c>
+      <c r="N11" s="31">
+        <v>1812</v>
+      </c>
+      <c r="O11" s="21">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="17">
+        <v>15197</v>
+      </c>
+      <c r="D12" s="17">
+        <v>12169</v>
+      </c>
+      <c r="E12" s="17">
+        <v>1204</v>
+      </c>
+      <c r="F12" s="17">
+        <v>9</v>
+      </c>
+      <c r="G12" s="17">
+        <v>3</v>
+      </c>
+      <c r="H12" s="17">
+        <v>92</v>
+      </c>
+      <c r="I12" s="17">
+        <v>5</v>
+      </c>
+      <c r="J12" s="17">
+        <v>0</v>
+      </c>
+      <c r="K12" s="17">
+        <v>19</v>
+      </c>
+      <c r="L12" s="17">
+        <v>33</v>
+      </c>
+      <c r="M12" s="17">
+        <v>24</v>
+      </c>
+      <c r="N12" s="17">
+        <v>615</v>
+      </c>
+      <c r="O12" s="15">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="79"/>
+      <c r="B13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="17">
+        <v>32398</v>
+      </c>
+      <c r="D13" s="17">
+        <v>26393</v>
+      </c>
+      <c r="E13" s="17">
+        <v>2305</v>
+      </c>
+      <c r="F13" s="17">
+        <v>22</v>
+      </c>
+      <c r="G13" s="17">
+        <v>9</v>
+      </c>
+      <c r="H13" s="17">
+        <v>224</v>
+      </c>
+      <c r="I13" s="17">
+        <v>15</v>
+      </c>
+      <c r="J13" s="17">
+        <v>0</v>
+      </c>
+      <c r="K13" s="17">
+        <v>52</v>
+      </c>
+      <c r="L13" s="17">
+        <v>96</v>
+      </c>
+      <c r="M13" s="17">
+        <v>49</v>
+      </c>
+      <c r="N13" s="17">
+        <v>1197</v>
+      </c>
+      <c r="O13" s="15">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="17">
+        <v>0</v>
+      </c>
+      <c r="D14" s="17">
+        <v>0</v>
+      </c>
+      <c r="E14" s="17">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>0</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="17">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
+        <v>0</v>
+      </c>
+      <c r="M14" s="17">
+        <v>0</v>
+      </c>
+      <c r="N14" s="17">
+        <v>0</v>
+      </c>
+      <c r="O14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
+      <c r="B15" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="18">
+        <v>16</v>
+      </c>
+      <c r="D15" s="18">
+        <v>15</v>
+      </c>
+      <c r="E15" s="18">
+        <v>0</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
+        <v>0</v>
+      </c>
+      <c r="I15" s="18">
+        <v>0</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0</v>
+      </c>
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="18">
+        <v>0</v>
+      </c>
+      <c r="M15" s="18">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18">
+        <v>0</v>
+      </c>
+      <c r="O15" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="19">
+        <v>34780</v>
+      </c>
+      <c r="D16" s="19">
+        <v>26215</v>
+      </c>
+      <c r="E16" s="19">
+        <v>1167</v>
+      </c>
+      <c r="F16" s="19">
+        <v>13</v>
+      </c>
+      <c r="G16" s="19">
+        <v>9</v>
+      </c>
+      <c r="H16" s="19">
+        <v>117</v>
+      </c>
+      <c r="I16" s="19">
+        <v>5</v>
+      </c>
+      <c r="J16" s="19">
+        <v>0</v>
+      </c>
+      <c r="K16" s="19">
+        <v>18</v>
+      </c>
+      <c r="L16" s="19">
+        <v>44</v>
+      </c>
+      <c r="M16" s="19">
+        <v>31</v>
+      </c>
+      <c r="N16" s="19">
+        <v>2199</v>
+      </c>
+      <c r="O16" s="20">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="17">
+        <v>11863</v>
+      </c>
+      <c r="D17" s="17">
+        <v>9020</v>
+      </c>
+      <c r="E17" s="17">
+        <v>400</v>
+      </c>
+      <c r="F17" s="17">
+        <v>8</v>
+      </c>
+      <c r="G17" s="17">
+        <v>0</v>
+      </c>
+      <c r="H17" s="17">
+        <v>36</v>
+      </c>
+      <c r="I17" s="17">
+        <v>0</v>
+      </c>
+      <c r="J17" s="17">
+        <v>0</v>
+      </c>
+      <c r="K17" s="17">
+        <v>8</v>
+      </c>
+      <c r="L17" s="17">
+        <v>15</v>
+      </c>
+      <c r="M17" s="17">
+        <v>12</v>
+      </c>
+      <c r="N17" s="17">
+        <v>741</v>
+      </c>
+      <c r="O17" s="15">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="77"/>
+      <c r="B18" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="17">
+        <v>22901</v>
+      </c>
+      <c r="D18" s="17">
+        <v>17186</v>
+      </c>
+      <c r="E18" s="17">
+        <v>767</v>
+      </c>
+      <c r="F18" s="17">
+        <v>5</v>
+      </c>
+      <c r="G18" s="17">
+        <v>9</v>
+      </c>
+      <c r="H18" s="17">
+        <v>81</v>
+      </c>
+      <c r="I18" s="17">
+        <v>5</v>
+      </c>
+      <c r="J18" s="17">
+        <v>0</v>
+      </c>
+      <c r="K18" s="17">
+        <v>10</v>
+      </c>
+      <c r="L18" s="17">
+        <v>29</v>
+      </c>
+      <c r="M18" s="17">
+        <v>19</v>
+      </c>
+      <c r="N18" s="17">
+        <v>1458</v>
+      </c>
+      <c r="O18" s="15">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="77"/>
+      <c r="B19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="17">
+        <v>0</v>
+      </c>
+      <c r="D19" s="17">
+        <v>0</v>
+      </c>
+      <c r="E19" s="17">
+        <v>0</v>
+      </c>
+      <c r="F19" s="17">
+        <v>0</v>
+      </c>
+      <c r="G19" s="17">
+        <v>0</v>
+      </c>
+      <c r="H19" s="17">
+        <v>0</v>
+      </c>
+      <c r="I19" s="17">
+        <v>0</v>
+      </c>
+      <c r="J19" s="17">
+        <v>0</v>
+      </c>
+      <c r="K19" s="17">
+        <v>0</v>
+      </c>
+      <c r="L19" s="17">
+        <v>0</v>
+      </c>
+      <c r="M19" s="17">
+        <v>0</v>
+      </c>
+      <c r="N19" s="17">
+        <v>0</v>
+      </c>
+      <c r="O19" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="78"/>
+      <c r="B20" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="18">
+        <v>16</v>
+      </c>
+      <c r="D20" s="18">
+        <v>9</v>
+      </c>
+      <c r="E20" s="18">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="19">
+        <v>24919</v>
+      </c>
+      <c r="D21" s="19">
+        <v>23182</v>
+      </c>
+      <c r="E21" s="19">
+        <v>221</v>
+      </c>
+      <c r="F21" s="19">
+        <v>47</v>
+      </c>
+      <c r="G21" s="19">
+        <v>3</v>
+      </c>
+      <c r="H21" s="19">
+        <v>170</v>
+      </c>
+      <c r="I21" s="19">
+        <v>8</v>
+      </c>
+      <c r="J21" s="19">
+        <v>0</v>
+      </c>
+      <c r="K21" s="19">
+        <v>14</v>
+      </c>
+      <c r="L21" s="19">
+        <v>27</v>
+      </c>
+      <c r="M21" s="19">
+        <v>336</v>
+      </c>
+      <c r="N21" s="19">
+        <v>94</v>
+      </c>
+      <c r="O21" s="20">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="17">
+        <v>9799</v>
+      </c>
+      <c r="D22" s="17">
+        <v>9055</v>
+      </c>
+      <c r="E22" s="17">
+        <v>108</v>
+      </c>
+      <c r="F22" s="17">
+        <v>32</v>
+      </c>
+      <c r="G22" s="17">
+        <v>0</v>
+      </c>
+      <c r="H22" s="17">
+        <v>58</v>
+      </c>
+      <c r="I22" s="17">
+        <v>6</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0</v>
+      </c>
+      <c r="K22" s="17">
+        <v>5</v>
+      </c>
+      <c r="L22" s="17">
+        <v>9</v>
+      </c>
+      <c r="M22" s="17">
+        <v>136</v>
+      </c>
+      <c r="N22" s="17">
+        <v>49</v>
+      </c>
+      <c r="O22" s="15">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="77"/>
+      <c r="B23" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="17">
+        <v>15081</v>
+      </c>
+      <c r="D23" s="17">
+        <v>14091</v>
+      </c>
+      <c r="E23" s="17">
+        <v>113</v>
+      </c>
+      <c r="F23" s="17">
+        <v>15</v>
+      </c>
+      <c r="G23" s="17">
+        <v>3</v>
+      </c>
+      <c r="H23" s="17">
+        <v>112</v>
+      </c>
+      <c r="I23" s="17">
+        <v>2</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0</v>
+      </c>
+      <c r="K23" s="17">
+        <v>9</v>
+      </c>
+      <c r="L23" s="17">
+        <v>18</v>
+      </c>
+      <c r="M23" s="17">
+        <v>200</v>
+      </c>
+      <c r="N23" s="17">
+        <v>45</v>
+      </c>
+      <c r="O23" s="15">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="77"/>
+      <c r="B24" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="17">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <v>0</v>
+      </c>
+      <c r="F24" s="17">
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
+        <v>0</v>
+      </c>
+      <c r="H24" s="17">
+        <v>0</v>
+      </c>
+      <c r="I24" s="17">
+        <v>0</v>
+      </c>
+      <c r="J24" s="17">
+        <v>0</v>
+      </c>
+      <c r="K24" s="17">
+        <v>0</v>
+      </c>
+      <c r="L24" s="17">
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <v>0</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="78"/>
+      <c r="B25" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="18">
+        <v>39</v>
+      </c>
+      <c r="D25" s="18">
+        <v>36</v>
+      </c>
+      <c r="E25" s="18">
+        <v>0</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="18">
+        <v>0</v>
+      </c>
+      <c r="I25" s="18">
+        <v>0</v>
+      </c>
+      <c r="J25" s="18">
+        <v>0</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
+        <v>0</v>
+      </c>
+      <c r="M25" s="18">
+        <v>0</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="19">
+        <v>27018</v>
+      </c>
+      <c r="D26" s="19">
+        <v>26212</v>
+      </c>
+      <c r="E26" s="19">
+        <v>62</v>
+      </c>
+      <c r="F26" s="19">
+        <v>142</v>
+      </c>
+      <c r="G26" s="19">
+        <v>5</v>
+      </c>
+      <c r="H26" s="19">
+        <v>117</v>
+      </c>
+      <c r="I26" s="19">
+        <v>1</v>
+      </c>
+      <c r="J26" s="19">
+        <v>0</v>
+      </c>
+      <c r="K26" s="19">
+        <v>4</v>
+      </c>
+      <c r="L26" s="19">
+        <v>26</v>
+      </c>
+      <c r="M26" s="19">
+        <v>16</v>
+      </c>
+      <c r="N26" s="19">
+        <v>52</v>
+      </c>
+      <c r="O26" s="20">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="17">
+        <v>9759</v>
+      </c>
+      <c r="D27" s="17">
+        <v>9440</v>
+      </c>
+      <c r="E27" s="17">
+        <v>20</v>
+      </c>
+      <c r="F27" s="17">
+        <v>94</v>
+      </c>
+      <c r="G27" s="17">
+        <v>1</v>
+      </c>
+      <c r="H27" s="17">
+        <v>42</v>
+      </c>
+      <c r="I27" s="17">
+        <v>1</v>
+      </c>
+      <c r="J27" s="17">
+        <v>0</v>
+      </c>
+      <c r="K27" s="17">
+        <v>1</v>
+      </c>
+      <c r="L27" s="17">
+        <v>17</v>
+      </c>
+      <c r="M27" s="17">
+        <v>3</v>
+      </c>
+      <c r="N27" s="17">
+        <v>21</v>
+      </c>
+      <c r="O27" s="15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="77"/>
+      <c r="B28" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="17">
+        <v>17169</v>
+      </c>
+      <c r="D28" s="17">
+        <v>16682</v>
+      </c>
+      <c r="E28" s="17">
+        <v>42</v>
+      </c>
+      <c r="F28" s="17">
+        <v>48</v>
+      </c>
+      <c r="G28" s="17">
+        <v>4</v>
+      </c>
+      <c r="H28" s="17">
+        <v>75</v>
+      </c>
+      <c r="I28" s="17">
+        <v>0</v>
+      </c>
+      <c r="J28" s="17">
+        <v>0</v>
+      </c>
+      <c r="K28" s="17">
+        <v>3</v>
+      </c>
+      <c r="L28" s="17">
+        <v>9</v>
+      </c>
+      <c r="M28" s="17">
+        <v>13</v>
+      </c>
+      <c r="N28" s="17">
+        <v>31</v>
+      </c>
+      <c r="O28" s="15">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30"/>
+      <c r="B30" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="18">
+        <v>90</v>
+      </c>
+      <c r="D30" s="18">
+        <v>90</v>
+      </c>
+      <c r="E30" s="18">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
+        <v>0</v>
+      </c>
+      <c r="H30" s="18">
+        <v>0</v>
+      </c>
+      <c r="I30" s="18">
+        <v>0</v>
+      </c>
+      <c r="J30" s="18">
+        <v>0</v>
+      </c>
+      <c r="K30" s="18">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="18">
+        <v>0</v>
+      </c>
+      <c r="N30" s="18">
+        <v>0</v>
+      </c>
+      <c r="O30" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="19">
+        <v>18183</v>
+      </c>
+      <c r="D31" s="19">
+        <v>16653</v>
+      </c>
+      <c r="E31" s="19">
+        <v>155</v>
+      </c>
+      <c r="F31" s="19">
+        <v>174</v>
+      </c>
+      <c r="G31" s="19">
+        <v>3</v>
+      </c>
+      <c r="H31" s="19">
+        <v>84</v>
+      </c>
+      <c r="I31" s="19">
+        <v>2</v>
+      </c>
+      <c r="J31" s="19">
+        <v>0</v>
+      </c>
+      <c r="K31" s="19">
+        <v>46</v>
+      </c>
+      <c r="L31" s="19">
+        <v>80</v>
+      </c>
+      <c r="M31" s="19">
+        <v>98</v>
+      </c>
+      <c r="N31" s="19">
+        <v>89</v>
+      </c>
+      <c r="O31" s="20">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="17">
+        <v>7185</v>
+      </c>
+      <c r="D32" s="17">
+        <v>6451</v>
+      </c>
+      <c r="E32" s="17">
+        <v>59</v>
+      </c>
+      <c r="F32" s="17">
+        <v>121</v>
+      </c>
+      <c r="G32" s="17">
+        <v>3</v>
+      </c>
+      <c r="H32" s="17">
+        <v>18</v>
+      </c>
+      <c r="I32" s="17">
+        <v>0</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17">
+        <v>22</v>
+      </c>
+      <c r="L32" s="17">
+        <v>29</v>
+      </c>
+      <c r="M32" s="17">
+        <v>33</v>
+      </c>
+      <c r="N32" s="17">
+        <v>41</v>
+      </c>
+      <c r="O32" s="15">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="77"/>
+      <c r="B33" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="17">
+        <v>10774</v>
+      </c>
+      <c r="D33" s="17">
+        <v>10004</v>
+      </c>
+      <c r="E33" s="17">
+        <v>96</v>
+      </c>
+      <c r="F33" s="17">
+        <v>46</v>
+      </c>
+      <c r="G33" s="17">
+        <v>0</v>
+      </c>
+      <c r="H33" s="17">
+        <v>65</v>
+      </c>
+      <c r="I33" s="17">
+        <v>2</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0</v>
+      </c>
+      <c r="K33" s="17">
+        <v>24</v>
+      </c>
+      <c r="L33" s="17">
+        <v>51</v>
+      </c>
+      <c r="M33" s="17">
+        <v>65</v>
+      </c>
+      <c r="N33" s="17">
+        <v>48</v>
+      </c>
+      <c r="O33" s="15">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="77"/>
+      <c r="B34" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="17">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17">
+        <v>0</v>
+      </c>
+      <c r="F34" s="17">
+        <v>0</v>
+      </c>
+      <c r="G34" s="17">
+        <v>0</v>
+      </c>
+      <c r="H34" s="17">
+        <v>0</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0</v>
+      </c>
+      <c r="J34" s="17">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17">
+        <v>0</v>
+      </c>
+      <c r="L34" s="17">
+        <v>0</v>
+      </c>
+      <c r="M34" s="17">
+        <v>0</v>
+      </c>
+      <c r="N34" s="17">
+        <v>0</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="78"/>
+      <c r="B35" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="18">
+        <v>224</v>
+      </c>
+      <c r="D35" s="18">
+        <v>198</v>
+      </c>
+      <c r="E35" s="18">
+        <v>0</v>
+      </c>
+      <c r="F35" s="18">
+        <v>7</v>
+      </c>
+      <c r="G35" s="18">
+        <v>0</v>
+      </c>
+      <c r="H35" s="18">
+        <v>1</v>
+      </c>
+      <c r="I35" s="18">
+        <v>0</v>
+      </c>
+      <c r="J35" s="18">
+        <v>0</v>
+      </c>
+      <c r="K35" s="18">
+        <v>0</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="18">
+        <v>0</v>
+      </c>
+      <c r="N35" s="18">
+        <v>0</v>
+      </c>
+      <c r="O35" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="19">
+        <v>42193</v>
+      </c>
+      <c r="D36" s="19">
+        <v>34973</v>
+      </c>
+      <c r="E36" s="19">
+        <v>4075</v>
+      </c>
+      <c r="F36" s="19">
+        <v>135</v>
+      </c>
+      <c r="G36" s="19">
+        <v>2</v>
+      </c>
+      <c r="H36" s="19">
+        <v>143</v>
+      </c>
+      <c r="I36" s="19">
+        <v>16</v>
+      </c>
+      <c r="J36" s="19">
+        <v>0</v>
+      </c>
+      <c r="K36" s="19">
+        <v>281</v>
+      </c>
+      <c r="L36" s="19">
+        <v>125</v>
+      </c>
+      <c r="M36" s="19">
+        <v>461</v>
+      </c>
+      <c r="N36" s="19">
+        <v>379</v>
+      </c>
+      <c r="O36" s="20">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="17">
+        <v>17747</v>
+      </c>
+      <c r="D37" s="17">
+        <v>15089</v>
+      </c>
+      <c r="E37" s="17">
+        <v>1335</v>
+      </c>
+      <c r="F37" s="17">
+        <v>83</v>
+      </c>
+      <c r="G37" s="17">
+        <v>1</v>
+      </c>
+      <c r="H37" s="17">
+        <v>48</v>
+      </c>
+      <c r="I37" s="17">
+        <v>4</v>
+      </c>
+      <c r="J37" s="17">
+        <v>0</v>
+      </c>
+      <c r="K37" s="17">
+        <v>100</v>
+      </c>
+      <c r="L37" s="17">
+        <v>42</v>
+      </c>
+      <c r="M37" s="17">
+        <v>219</v>
+      </c>
+      <c r="N37" s="17">
+        <v>158</v>
+      </c>
+      <c r="O37" s="15">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="77"/>
+      <c r="B38" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="17">
+        <v>24362</v>
+      </c>
+      <c r="D38" s="17">
+        <v>19808</v>
+      </c>
+      <c r="E38" s="17">
+        <v>2737</v>
+      </c>
+      <c r="F38" s="17">
+        <v>52</v>
+      </c>
+      <c r="G38" s="17">
+        <v>1</v>
+      </c>
+      <c r="H38" s="17">
+        <v>95</v>
+      </c>
+      <c r="I38" s="17">
+        <v>12</v>
+      </c>
+      <c r="J38" s="17">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17">
+        <v>181</v>
+      </c>
+      <c r="L38" s="17">
+        <v>83</v>
+      </c>
+      <c r="M38" s="17">
+        <v>240</v>
+      </c>
+      <c r="N38" s="17">
+        <v>221</v>
+      </c>
+      <c r="O38" s="15">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="77"/>
+      <c r="B39" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="17">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="17">
+        <v>0</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0</v>
+      </c>
+      <c r="L39" s="17">
+        <v>0</v>
+      </c>
+      <c r="M39" s="17">
+        <v>0</v>
+      </c>
+      <c r="N39" s="17">
+        <v>0</v>
+      </c>
+      <c r="O39" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="78"/>
+      <c r="B40" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="18">
+        <v>84</v>
+      </c>
+      <c r="D40" s="18">
+        <v>76</v>
+      </c>
+      <c r="E40" s="18">
+        <v>3</v>
+      </c>
+      <c r="F40" s="18">
+        <v>0</v>
+      </c>
+      <c r="G40" s="18">
+        <v>0</v>
+      </c>
+      <c r="H40" s="18">
+        <v>0</v>
+      </c>
+      <c r="I40" s="18">
+        <v>0</v>
+      </c>
+      <c r="J40" s="18">
+        <v>0</v>
+      </c>
+      <c r="K40" s="18">
+        <v>0</v>
+      </c>
+      <c r="L40" s="18">
+        <v>0</v>
+      </c>
+      <c r="M40" s="18">
+        <v>2</v>
+      </c>
+      <c r="N40" s="18">
+        <v>0</v>
+      </c>
+      <c r="O40" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="19">
+        <v>2467</v>
+      </c>
+      <c r="D41" s="19">
+        <v>2349</v>
+      </c>
+      <c r="E41" s="19">
+        <v>14</v>
+      </c>
+      <c r="F41" s="19">
+        <v>2</v>
+      </c>
+      <c r="G41" s="19">
+        <v>1</v>
+      </c>
+      <c r="H41" s="19">
+        <v>18</v>
+      </c>
+      <c r="I41" s="19">
+        <v>0</v>
+      </c>
+      <c r="J41" s="19">
+        <v>0</v>
+      </c>
+      <c r="K41" s="19">
+        <v>8</v>
+      </c>
+      <c r="L41" s="19">
+        <v>9</v>
+      </c>
+      <c r="M41" s="19">
+        <v>9</v>
+      </c>
+      <c r="N41" s="19">
+        <v>13</v>
+      </c>
+      <c r="O41" s="20">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="17">
+        <v>997</v>
+      </c>
+      <c r="D42" s="17">
+        <v>944</v>
+      </c>
+      <c r="E42" s="17">
+        <v>7</v>
+      </c>
+      <c r="F42" s="17">
+        <v>2</v>
+      </c>
+      <c r="G42" s="17">
+        <v>0</v>
+      </c>
+      <c r="H42" s="17">
+        <v>5</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0</v>
+      </c>
+      <c r="J42" s="17">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17">
+        <v>6</v>
+      </c>
+      <c r="L42" s="17">
+        <v>3</v>
+      </c>
+      <c r="M42" s="17">
+        <v>3</v>
+      </c>
+      <c r="N42" s="17">
+        <v>2</v>
+      </c>
+      <c r="O42" s="15">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="77"/>
+      <c r="B43" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="17">
+        <v>1318</v>
+      </c>
+      <c r="D43" s="17">
+        <v>1253</v>
+      </c>
+      <c r="E43" s="17">
+        <v>7</v>
+      </c>
+      <c r="F43" s="17">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17">
+        <v>1</v>
+      </c>
+      <c r="H43" s="17">
+        <v>13</v>
+      </c>
+      <c r="I43" s="17">
+        <v>0</v>
+      </c>
+      <c r="J43" s="17">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17">
+        <v>2</v>
+      </c>
+      <c r="L43" s="17">
+        <v>6</v>
+      </c>
+      <c r="M43" s="17">
+        <v>6</v>
+      </c>
+      <c r="N43" s="17">
+        <v>11</v>
+      </c>
+      <c r="O43" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="77"/>
+      <c r="B44" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="17">
+        <v>0</v>
+      </c>
+      <c r="D44" s="17">
+        <v>0</v>
+      </c>
+      <c r="E44" s="17">
+        <v>0</v>
+      </c>
+      <c r="F44" s="17">
+        <v>0</v>
+      </c>
+      <c r="G44" s="17">
+        <v>0</v>
+      </c>
+      <c r="H44" s="17">
+        <v>0</v>
+      </c>
+      <c r="I44" s="17">
+        <v>0</v>
+      </c>
+      <c r="J44" s="17">
+        <v>0</v>
+      </c>
+      <c r="K44" s="17">
+        <v>0</v>
+      </c>
+      <c r="L44" s="17">
+        <v>0</v>
+      </c>
+      <c r="M44" s="17">
+        <v>0</v>
+      </c>
+      <c r="N44" s="17">
+        <v>0</v>
+      </c>
+      <c r="O44" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="78"/>
+      <c r="B45" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="18">
+        <v>152</v>
+      </c>
+      <c r="D45" s="18">
+        <v>152</v>
+      </c>
+      <c r="E45" s="18">
+        <v>0</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0</v>
+      </c>
+      <c r="O45" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="19">
+        <v>6134</v>
+      </c>
+      <c r="D46" s="19">
+        <v>4070</v>
+      </c>
+      <c r="E46" s="19">
+        <v>1920</v>
+      </c>
+      <c r="F46" s="19">
+        <v>22</v>
+      </c>
+      <c r="G46" s="19">
+        <v>0</v>
+      </c>
+      <c r="H46" s="19">
+        <v>15</v>
+      </c>
+      <c r="I46" s="19">
+        <v>6</v>
+      </c>
+      <c r="J46" s="19">
+        <v>0</v>
+      </c>
+      <c r="K46" s="19">
+        <v>1</v>
+      </c>
+      <c r="L46" s="19">
+        <v>4</v>
+      </c>
+      <c r="M46" s="19">
+        <v>9</v>
+      </c>
+      <c r="N46" s="19">
+        <v>4</v>
+      </c>
+      <c r="O46" s="20">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="17">
+        <v>2720</v>
+      </c>
+      <c r="D47" s="17">
+        <v>1806</v>
+      </c>
+      <c r="E47" s="17">
+        <v>847</v>
+      </c>
+      <c r="F47" s="17">
+        <v>9</v>
+      </c>
+      <c r="G47" s="17">
+        <v>0</v>
+      </c>
+      <c r="H47" s="17">
+        <v>9</v>
+      </c>
+      <c r="I47" s="17">
+        <v>0</v>
+      </c>
+      <c r="J47" s="17">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17">
+        <v>1</v>
+      </c>
+      <c r="L47" s="17">
+        <v>2</v>
+      </c>
+      <c r="M47" s="17">
+        <v>5</v>
+      </c>
+      <c r="N47" s="17">
+        <v>3</v>
+      </c>
+      <c r="O47" s="15">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="77"/>
+      <c r="B48" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="17">
+        <v>3409</v>
+      </c>
+      <c r="D48" s="17">
+        <v>2261</v>
+      </c>
+      <c r="E48" s="17">
+        <v>1071</v>
+      </c>
+      <c r="F48" s="17">
+        <v>13</v>
+      </c>
+      <c r="G48" s="17">
+        <v>0</v>
+      </c>
+      <c r="H48" s="17">
+        <v>6</v>
+      </c>
+      <c r="I48" s="17">
+        <v>6</v>
+      </c>
+      <c r="J48" s="17">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17">
+        <v>0</v>
+      </c>
+      <c r="L48" s="17">
+        <v>2</v>
+      </c>
+      <c r="M48" s="17">
+        <v>4</v>
+      </c>
+      <c r="N48" s="17">
+        <v>1</v>
+      </c>
+      <c r="O48" s="15">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="77"/>
+      <c r="B49" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="17">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>0</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0</v>
+      </c>
+      <c r="K49" s="17">
+        <v>0</v>
+      </c>
+      <c r="L49" s="17">
+        <v>0</v>
+      </c>
+      <c r="M49" s="17">
+        <v>0</v>
+      </c>
+      <c r="N49" s="17">
+        <v>0</v>
+      </c>
+      <c r="O49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="78"/>
+      <c r="B50" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="18">
+        <v>5</v>
+      </c>
+      <c r="D50" s="18">
+        <v>3</v>
+      </c>
+      <c r="E50" s="18">
+        <v>2</v>
+      </c>
+      <c r="F50" s="18">
+        <v>0</v>
+      </c>
+      <c r="G50" s="18">
+        <v>0</v>
+      </c>
+      <c r="H50" s="18">
+        <v>0</v>
+      </c>
+      <c r="I50" s="18">
+        <v>0</v>
+      </c>
+      <c r="J50" s="18">
+        <v>0</v>
+      </c>
+      <c r="K50" s="18">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
+        <v>0</v>
+      </c>
+      <c r="M50" s="18">
+        <v>0</v>
+      </c>
+      <c r="N50" s="18">
+        <v>0</v>
+      </c>
+      <c r="O50" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="19">
+        <v>5100</v>
+      </c>
+      <c r="D51" s="19">
+        <v>4303</v>
+      </c>
+      <c r="E51" s="19">
+        <v>107</v>
+      </c>
+      <c r="F51" s="19">
+        <v>11</v>
+      </c>
+      <c r="G51" s="19">
+        <v>2</v>
+      </c>
+      <c r="H51" s="19">
+        <v>35</v>
+      </c>
+      <c r="I51" s="19">
+        <v>1</v>
+      </c>
+      <c r="J51" s="19">
+        <v>0</v>
+      </c>
+      <c r="K51" s="19">
+        <v>1</v>
+      </c>
+      <c r="L51" s="19">
+        <v>111</v>
+      </c>
+      <c r="M51" s="19">
+        <v>27</v>
+      </c>
+      <c r="N51" s="19">
+        <v>117</v>
+      </c>
+      <c r="O51" s="20">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="17">
+        <v>2375</v>
+      </c>
+      <c r="D52" s="17">
+        <v>1990</v>
+      </c>
+      <c r="E52" s="17">
+        <v>44</v>
+      </c>
+      <c r="F52" s="17">
+        <v>9</v>
+      </c>
+      <c r="G52" s="17">
+        <v>0</v>
+      </c>
+      <c r="H52" s="17">
+        <v>13</v>
+      </c>
+      <c r="I52" s="17">
+        <v>0</v>
+      </c>
+      <c r="J52" s="17">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17">
+        <v>0</v>
+      </c>
+      <c r="L52" s="17">
+        <v>36</v>
+      </c>
+      <c r="M52" s="17">
+        <v>14</v>
+      </c>
+      <c r="N52" s="17">
+        <v>24</v>
+      </c>
+      <c r="O52" s="15">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="77"/>
+      <c r="B53" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="17">
+        <v>2723</v>
+      </c>
+      <c r="D53" s="17">
+        <v>2311</v>
+      </c>
+      <c r="E53" s="17">
+        <v>63</v>
+      </c>
+      <c r="F53" s="17">
+        <v>2</v>
+      </c>
+      <c r="G53" s="17">
+        <v>2</v>
+      </c>
+      <c r="H53" s="17">
+        <v>22</v>
+      </c>
+      <c r="I53" s="17">
+        <v>1</v>
+      </c>
+      <c r="J53" s="17">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17">
+        <v>1</v>
+      </c>
+      <c r="L53" s="17">
+        <v>75</v>
+      </c>
+      <c r="M53" s="17">
+        <v>13</v>
+      </c>
+      <c r="N53" s="17">
+        <v>93</v>
+      </c>
+      <c r="O53" s="15">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="77"/>
+      <c r="B54" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54" s="17">
+        <v>0</v>
+      </c>
+      <c r="D54" s="17">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>0</v>
+      </c>
+      <c r="G54" s="17">
+        <v>0</v>
+      </c>
+      <c r="H54" s="17">
+        <v>0</v>
+      </c>
+      <c r="I54" s="17">
+        <v>0</v>
+      </c>
+      <c r="J54" s="17">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17">
+        <v>0</v>
+      </c>
+      <c r="L54" s="17">
+        <v>0</v>
+      </c>
+      <c r="M54" s="17">
+        <v>0</v>
+      </c>
+      <c r="N54" s="17">
+        <v>0</v>
+      </c>
+      <c r="O54" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="78"/>
+      <c r="B55" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="18">
+        <v>2</v>
+      </c>
+      <c r="D55" s="18">
+        <v>2</v>
+      </c>
+      <c r="E55" s="18">
+        <v>0</v>
+      </c>
+      <c r="F55" s="18">
+        <v>0</v>
+      </c>
+      <c r="G55" s="18">
+        <v>0</v>
+      </c>
+      <c r="H55" s="18">
+        <v>0</v>
+      </c>
+      <c r="I55" s="18">
+        <v>0</v>
+      </c>
+      <c r="J55" s="18">
+        <v>0</v>
+      </c>
+      <c r="K55" s="18">
+        <v>0</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
+        <v>0</v>
+      </c>
+      <c r="N55" s="18">
+        <v>0</v>
+      </c>
+      <c r="O55" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="19">
+        <v>10088</v>
+      </c>
+      <c r="D56" s="19">
+        <v>9529</v>
+      </c>
+      <c r="E56" s="19">
+        <v>79</v>
+      </c>
+      <c r="F56" s="19">
+        <v>18</v>
+      </c>
+      <c r="G56" s="19">
+        <v>6</v>
+      </c>
+      <c r="H56" s="19">
+        <v>48</v>
+      </c>
+      <c r="I56" s="19">
+        <v>4</v>
+      </c>
+      <c r="J56" s="19">
+        <v>0</v>
+      </c>
+      <c r="K56" s="19">
+        <v>13</v>
+      </c>
+      <c r="L56" s="19">
+        <v>13</v>
+      </c>
+      <c r="M56" s="19">
+        <v>78</v>
+      </c>
+      <c r="N56" s="19">
+        <v>14</v>
+      </c>
+      <c r="O56" s="20">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="17">
+        <v>4300</v>
+      </c>
+      <c r="D57" s="17">
+        <v>4059</v>
+      </c>
+      <c r="E57" s="17">
         <v>28</v>
       </c>
-      <c r="H4" s="61" t="s">
+      <c r="F57" s="17">
+        <v>14</v>
+      </c>
+      <c r="G57" s="17">
+        <v>2</v>
+      </c>
+      <c r="H57" s="17">
+        <v>18</v>
+      </c>
+      <c r="I57" s="17">
+        <v>0</v>
+      </c>
+      <c r="J57" s="17">
+        <v>0</v>
+      </c>
+      <c r="K57" s="17">
+        <v>7</v>
+      </c>
+      <c r="L57" s="17">
+        <v>7</v>
+      </c>
+      <c r="M57" s="17">
+        <v>35</v>
+      </c>
+      <c r="N57" s="17">
+        <v>5</v>
+      </c>
+      <c r="O57" s="15">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="77"/>
+      <c r="B58" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" s="17">
+        <v>5778</v>
+      </c>
+      <c r="D58" s="17">
+        <v>5460</v>
+      </c>
+      <c r="E58" s="17">
+        <v>51</v>
+      </c>
+      <c r="F58" s="17">
+        <v>4</v>
+      </c>
+      <c r="G58" s="17">
+        <v>4</v>
+      </c>
+      <c r="H58" s="17">
+        <v>30</v>
+      </c>
+      <c r="I58" s="17">
+        <v>4</v>
+      </c>
+      <c r="J58" s="17">
+        <v>0</v>
+      </c>
+      <c r="K58" s="17">
+        <v>6</v>
+      </c>
+      <c r="L58" s="17">
+        <v>6</v>
+      </c>
+      <c r="M58" s="17">
+        <v>43</v>
+      </c>
+      <c r="N58" s="17">
+        <v>9</v>
+      </c>
+      <c r="O58" s="15">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="77"/>
+      <c r="B59" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="17">
+        <v>0</v>
+      </c>
+      <c r="D59" s="17">
+        <v>0</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <v>0</v>
+      </c>
+      <c r="H59" s="17">
+        <v>0</v>
+      </c>
+      <c r="I59" s="17">
+        <v>0</v>
+      </c>
+      <c r="J59" s="17">
+        <v>0</v>
+      </c>
+      <c r="K59" s="17">
+        <v>0</v>
+      </c>
+      <c r="L59" s="17">
+        <v>0</v>
+      </c>
+      <c r="M59" s="17">
+        <v>0</v>
+      </c>
+      <c r="N59" s="17">
+        <v>0</v>
+      </c>
+      <c r="O59" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="78"/>
+      <c r="B60" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="18">
+        <v>10</v>
+      </c>
+      <c r="D60" s="18">
+        <v>10</v>
+      </c>
+      <c r="E60" s="18">
+        <v>0</v>
+      </c>
+      <c r="F60" s="18">
+        <v>0</v>
+      </c>
+      <c r="G60" s="18">
+        <v>0</v>
+      </c>
+      <c r="H60" s="18">
+        <v>0</v>
+      </c>
+      <c r="I60" s="18">
+        <v>0</v>
+      </c>
+      <c r="J60" s="18">
+        <v>0</v>
+      </c>
+      <c r="K60" s="18">
+        <v>0</v>
+      </c>
+      <c r="L60" s="18">
+        <v>0</v>
+      </c>
+      <c r="M60" s="18">
+        <v>0</v>
+      </c>
+      <c r="N60" s="18">
+        <v>0</v>
+      </c>
+      <c r="O60" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="19">
+        <v>7128</v>
+      </c>
+      <c r="D61" s="19">
+        <v>6934</v>
+      </c>
+      <c r="E61" s="19">
+        <v>16</v>
+      </c>
+      <c r="F61" s="19">
+        <v>19</v>
+      </c>
+      <c r="G61" s="19">
+        <v>0</v>
+      </c>
+      <c r="H61" s="19">
+        <v>11</v>
+      </c>
+      <c r="I61" s="19">
+        <v>1</v>
+      </c>
+      <c r="J61" s="19">
+        <v>0</v>
+      </c>
+      <c r="K61" s="19">
+        <v>10</v>
+      </c>
+      <c r="L61" s="19">
+        <v>9</v>
+      </c>
+      <c r="M61" s="19">
+        <v>15</v>
+      </c>
+      <c r="N61" s="19">
+        <v>17</v>
+      </c>
+      <c r="O61" s="20">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C62" s="17">
+        <v>3187</v>
+      </c>
+      <c r="D62" s="17">
+        <v>3109</v>
+      </c>
+      <c r="E62" s="17">
+        <v>10</v>
+      </c>
+      <c r="F62" s="17">
+        <v>14</v>
+      </c>
+      <c r="G62" s="17">
+        <v>0</v>
+      </c>
+      <c r="H62" s="17">
+        <v>3</v>
+      </c>
+      <c r="I62" s="17">
+        <v>1</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17">
+        <v>6</v>
+      </c>
+      <c r="L62" s="17">
+        <v>2</v>
+      </c>
+      <c r="M62" s="17">
+        <v>7</v>
+      </c>
+      <c r="N62" s="17">
+        <v>5</v>
+      </c>
+      <c r="O62" s="15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="77"/>
+      <c r="B63" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" s="17">
+        <v>3939</v>
+      </c>
+      <c r="D63" s="17">
+        <v>3823</v>
+      </c>
+      <c r="E63" s="17">
+        <v>6</v>
+      </c>
+      <c r="F63" s="17">
+        <v>5</v>
+      </c>
+      <c r="G63" s="17">
+        <v>0</v>
+      </c>
+      <c r="H63" s="17">
+        <v>8</v>
+      </c>
+      <c r="I63" s="17">
+        <v>0</v>
+      </c>
+      <c r="J63" s="17">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17">
+        <v>4</v>
+      </c>
+      <c r="L63" s="17">
+        <v>7</v>
+      </c>
+      <c r="M63" s="17">
+        <v>8</v>
+      </c>
+      <c r="N63" s="17">
+        <v>12</v>
+      </c>
+      <c r="O63" s="15">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="77"/>
+      <c r="B64" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="17">
+        <v>0</v>
+      </c>
+      <c r="D64" s="17">
+        <v>0</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>0</v>
+      </c>
+      <c r="G64" s="17">
+        <v>0</v>
+      </c>
+      <c r="H64" s="17">
+        <v>0</v>
+      </c>
+      <c r="I64" s="17">
+        <v>0</v>
+      </c>
+      <c r="J64" s="17">
+        <v>0</v>
+      </c>
+      <c r="K64" s="17">
+        <v>0</v>
+      </c>
+      <c r="L64" s="17">
+        <v>0</v>
+      </c>
+      <c r="M64" s="17">
+        <v>0</v>
+      </c>
+      <c r="N64" s="17">
+        <v>0</v>
+      </c>
+      <c r="O64" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="78"/>
+      <c r="B65" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="18">
+        <v>2</v>
+      </c>
+      <c r="D65" s="18">
+        <v>2</v>
+      </c>
+      <c r="E65" s="18">
+        <v>0</v>
+      </c>
+      <c r="F65" s="18">
+        <v>0</v>
+      </c>
+      <c r="G65" s="18">
+        <v>0</v>
+      </c>
+      <c r="H65" s="18">
+        <v>0</v>
+      </c>
+      <c r="I65" s="18">
+        <v>0</v>
+      </c>
+      <c r="J65" s="18">
+        <v>0</v>
+      </c>
+      <c r="K65" s="18">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
+        <v>0</v>
+      </c>
+      <c r="N65" s="18">
+        <v>0</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="19">
+        <v>2926</v>
+      </c>
+      <c r="D66" s="19">
+        <v>2624</v>
+      </c>
+      <c r="E66" s="19">
+        <v>4</v>
+      </c>
+      <c r="F66" s="19">
+        <v>8</v>
+      </c>
+      <c r="G66" s="19">
+        <v>1</v>
+      </c>
+      <c r="H66" s="19">
+        <v>0</v>
+      </c>
+      <c r="I66" s="19">
+        <v>0</v>
+      </c>
+      <c r="J66" s="19">
+        <v>0</v>
+      </c>
+      <c r="K66" s="19">
+        <v>5</v>
+      </c>
+      <c r="L66" s="19">
+        <v>0</v>
+      </c>
+      <c r="M66" s="19">
+        <v>14</v>
+      </c>
+      <c r="N66" s="19">
+        <v>8</v>
+      </c>
+      <c r="O66" s="20">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="17">
+        <v>1557</v>
+      </c>
+      <c r="D67" s="17">
+        <v>1398</v>
+      </c>
+      <c r="E67" s="17">
+        <v>3</v>
+      </c>
+      <c r="F67" s="17">
+        <v>3</v>
+      </c>
+      <c r="G67" s="17">
+        <v>1</v>
+      </c>
+      <c r="H67" s="17">
+        <v>0</v>
+      </c>
+      <c r="I67" s="17">
+        <v>0</v>
+      </c>
+      <c r="J67" s="17">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17">
+        <v>4</v>
+      </c>
+      <c r="L67" s="17">
+        <v>0</v>
+      </c>
+      <c r="M67" s="17">
+        <v>4</v>
+      </c>
+      <c r="N67" s="17">
+        <v>4</v>
+      </c>
+      <c r="O67" s="15">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="77"/>
+      <c r="B68" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" s="17">
+        <v>1369</v>
+      </c>
+      <c r="D68" s="17">
+        <v>1226</v>
+      </c>
+      <c r="E68" s="17">
+        <v>1</v>
+      </c>
+      <c r="F68" s="17">
+        <v>5</v>
+      </c>
+      <c r="G68" s="17">
+        <v>0</v>
+      </c>
+      <c r="H68" s="17">
+        <v>0</v>
+      </c>
+      <c r="I68" s="17">
+        <v>0</v>
+      </c>
+      <c r="J68" s="17">
+        <v>0</v>
+      </c>
+      <c r="K68" s="17">
+        <v>1</v>
+      </c>
+      <c r="L68" s="17">
+        <v>0</v>
+      </c>
+      <c r="M68" s="17">
+        <v>10</v>
+      </c>
+      <c r="N68" s="17">
+        <v>4</v>
+      </c>
+      <c r="O68" s="15">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="77"/>
+      <c r="B69" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="17">
+        <v>0</v>
+      </c>
+      <c r="D69" s="17">
+        <v>0</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>0</v>
+      </c>
+      <c r="G69" s="17">
+        <v>0</v>
+      </c>
+      <c r="H69" s="17">
+        <v>0</v>
+      </c>
+      <c r="I69" s="17">
+        <v>0</v>
+      </c>
+      <c r="J69" s="17">
+        <v>0</v>
+      </c>
+      <c r="K69" s="17">
+        <v>0</v>
+      </c>
+      <c r="L69" s="17">
+        <v>0</v>
+      </c>
+      <c r="M69" s="17">
+        <v>0</v>
+      </c>
+      <c r="N69" s="17">
+        <v>0</v>
+      </c>
+      <c r="O69" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="78"/>
+      <c r="B70" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="18">
+        <v>0</v>
+      </c>
+      <c r="D70" s="18">
+        <v>0</v>
+      </c>
+      <c r="E70" s="18">
+        <v>0</v>
+      </c>
+      <c r="F70" s="18">
+        <v>0</v>
+      </c>
+      <c r="G70" s="18">
+        <v>0</v>
+      </c>
+      <c r="H70" s="18">
+        <v>0</v>
+      </c>
+      <c r="I70" s="18">
+        <v>0</v>
+      </c>
+      <c r="J70" s="18">
+        <v>0</v>
+      </c>
+      <c r="K70" s="18">
+        <v>0</v>
+      </c>
+      <c r="L70" s="18">
+        <v>0</v>
+      </c>
+      <c r="M70" s="18">
+        <v>0</v>
+      </c>
+      <c r="N70" s="18">
+        <v>0</v>
+      </c>
+      <c r="O70" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="19">
+        <v>9419</v>
+      </c>
+      <c r="D71" s="19">
+        <v>7011</v>
+      </c>
+      <c r="E71" s="19">
+        <v>528</v>
+      </c>
+      <c r="F71" s="19">
+        <v>6</v>
+      </c>
+      <c r="G71" s="19">
+        <v>3</v>
+      </c>
+      <c r="H71" s="19">
+        <v>68</v>
+      </c>
+      <c r="I71" s="19">
+        <v>0</v>
+      </c>
+      <c r="J71" s="19">
+        <v>0</v>
+      </c>
+      <c r="K71" s="19">
+        <v>13</v>
+      </c>
+      <c r="L71" s="19">
+        <v>31</v>
+      </c>
+      <c r="M71" s="19">
+        <v>623</v>
+      </c>
+      <c r="N71" s="19">
+        <v>604</v>
+      </c>
+      <c r="O71" s="20">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72" s="17">
+        <v>3263</v>
+      </c>
+      <c r="D72" s="17">
+        <v>2553</v>
+      </c>
+      <c r="E72" s="17">
+        <v>118</v>
+      </c>
+      <c r="F72" s="17">
+        <v>0</v>
+      </c>
+      <c r="G72" s="17">
+        <v>0</v>
+      </c>
+      <c r="H72" s="17">
+        <v>14</v>
+      </c>
+      <c r="I72" s="17">
+        <v>0</v>
+      </c>
+      <c r="J72" s="17">
+        <v>0</v>
+      </c>
+      <c r="K72" s="17">
+        <v>5</v>
+      </c>
+      <c r="L72" s="17">
+        <v>10</v>
+      </c>
+      <c r="M72" s="17">
+        <v>226</v>
+      </c>
+      <c r="N72" s="17">
+        <v>182</v>
+      </c>
+      <c r="O72" s="15">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="77"/>
+      <c r="B73" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C73" s="17">
+        <v>6152</v>
+      </c>
+      <c r="D73" s="17">
+        <v>4454</v>
+      </c>
+      <c r="E73" s="17">
+        <v>410</v>
+      </c>
+      <c r="F73" s="17">
+        <v>6</v>
+      </c>
+      <c r="G73" s="17">
+        <v>3</v>
+      </c>
+      <c r="H73" s="17">
+        <v>54</v>
+      </c>
+      <c r="I73" s="17">
+        <v>0</v>
+      </c>
+      <c r="J73" s="17">
+        <v>0</v>
+      </c>
+      <c r="K73" s="17">
+        <v>8</v>
+      </c>
+      <c r="L73" s="17">
+        <v>21</v>
+      </c>
+      <c r="M73" s="17">
+        <v>397</v>
+      </c>
+      <c r="N73" s="17">
+        <v>422</v>
+      </c>
+      <c r="O73" s="15">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="77"/>
+      <c r="B74" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C74" s="17">
+        <v>0</v>
+      </c>
+      <c r="D74" s="17">
+        <v>0</v>
+      </c>
+      <c r="E74" s="17">
+        <v>0</v>
+      </c>
+      <c r="F74" s="17">
+        <v>0</v>
+      </c>
+      <c r="G74" s="17">
+        <v>0</v>
+      </c>
+      <c r="H74" s="17">
+        <v>0</v>
+      </c>
+      <c r="I74" s="17">
+        <v>0</v>
+      </c>
+      <c r="J74" s="17">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17">
+        <v>0</v>
+      </c>
+      <c r="L74" s="17">
+        <v>0</v>
+      </c>
+      <c r="M74" s="17">
+        <v>0</v>
+      </c>
+      <c r="N74" s="17">
+        <v>0</v>
+      </c>
+      <c r="O74" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="78"/>
+      <c r="B75" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" s="18">
+        <v>4</v>
+      </c>
+      <c r="D75" s="18">
+        <v>4</v>
+      </c>
+      <c r="E75" s="18">
+        <v>0</v>
+      </c>
+      <c r="F75" s="18">
+        <v>0</v>
+      </c>
+      <c r="G75" s="18">
+        <v>0</v>
+      </c>
+      <c r="H75" s="18">
+        <v>0</v>
+      </c>
+      <c r="I75" s="18">
+        <v>0</v>
+      </c>
+      <c r="J75" s="18">
+        <v>0</v>
+      </c>
+      <c r="K75" s="18">
+        <v>0</v>
+      </c>
+      <c r="L75" s="18">
+        <v>0</v>
+      </c>
+      <c r="M75" s="18">
+        <v>0</v>
+      </c>
+      <c r="N75" s="18">
+        <v>0</v>
+      </c>
+      <c r="O75" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="19">
+        <v>9101</v>
+      </c>
+      <c r="D76" s="19">
+        <v>7560</v>
+      </c>
+      <c r="E76" s="19">
+        <v>522</v>
+      </c>
+      <c r="F76" s="19">
+        <v>312</v>
+      </c>
+      <c r="G76" s="19">
+        <v>3</v>
+      </c>
+      <c r="H76" s="19">
+        <v>58</v>
+      </c>
+      <c r="I76" s="19">
+        <v>0</v>
+      </c>
+      <c r="J76" s="19">
+        <v>0</v>
+      </c>
+      <c r="K76" s="19">
+        <v>26</v>
+      </c>
+      <c r="L76" s="19">
+        <v>32</v>
+      </c>
+      <c r="M76" s="19">
+        <v>109</v>
+      </c>
+      <c r="N76" s="19">
+        <v>51</v>
+      </c>
+      <c r="O76" s="20">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="17">
+        <v>3862</v>
+      </c>
+      <c r="D77" s="17">
+        <v>3144</v>
+      </c>
+      <c r="E77" s="17">
+        <v>189</v>
+      </c>
+      <c r="F77" s="17">
+        <v>171</v>
+      </c>
+      <c r="G77" s="17">
+        <v>2</v>
+      </c>
+      <c r="H77" s="17">
+        <v>17</v>
+      </c>
+      <c r="I77" s="17">
+        <v>0</v>
+      </c>
+      <c r="J77" s="17">
+        <v>0</v>
+      </c>
+      <c r="K77" s="17">
+        <v>14</v>
+      </c>
+      <c r="L77" s="17">
+        <v>10</v>
+      </c>
+      <c r="M77" s="17">
+        <v>54</v>
+      </c>
+      <c r="N77" s="17">
+        <v>20</v>
+      </c>
+      <c r="O77" s="15">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="77"/>
+      <c r="B78" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="17">
+        <v>5177</v>
+      </c>
+      <c r="D78" s="17">
+        <v>4403</v>
+      </c>
+      <c r="E78" s="17">
+        <v>332</v>
+      </c>
+      <c r="F78" s="17">
+        <v>93</v>
+      </c>
+      <c r="G78" s="17">
+        <v>1</v>
+      </c>
+      <c r="H78" s="17">
+        <v>41</v>
+      </c>
+      <c r="I78" s="17">
+        <v>0</v>
+      </c>
+      <c r="J78" s="17">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17">
+        <v>12</v>
+      </c>
+      <c r="L78" s="17">
+        <v>22</v>
+      </c>
+      <c r="M78" s="17">
+        <v>55</v>
+      </c>
+      <c r="N78" s="17">
+        <v>31</v>
+      </c>
+      <c r="O78" s="15">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="77"/>
+      <c r="B79" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C79" s="17">
+        <v>0</v>
+      </c>
+      <c r="D79" s="17">
+        <v>0</v>
+      </c>
+      <c r="E79" s="17">
+        <v>0</v>
+      </c>
+      <c r="F79" s="17">
+        <v>0</v>
+      </c>
+      <c r="G79" s="17">
+        <v>0</v>
+      </c>
+      <c r="H79" s="17">
+        <v>0</v>
+      </c>
+      <c r="I79" s="17">
+        <v>0</v>
+      </c>
+      <c r="J79" s="17">
+        <v>0</v>
+      </c>
+      <c r="K79" s="17">
+        <v>0</v>
+      </c>
+      <c r="L79" s="17">
+        <v>0</v>
+      </c>
+      <c r="M79" s="17">
+        <v>0</v>
+      </c>
+      <c r="N79" s="17">
+        <v>0</v>
+      </c>
+      <c r="O79" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="78"/>
+      <c r="B80" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C80" s="18">
+        <v>62</v>
+      </c>
+      <c r="D80" s="18">
+        <v>13</v>
+      </c>
+      <c r="E80" s="18">
+        <v>1</v>
+      </c>
+      <c r="F80" s="18">
+        <v>48</v>
+      </c>
+      <c r="G80" s="18">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
+        <v>0</v>
+      </c>
+      <c r="I80" s="18">
+        <v>0</v>
+      </c>
+      <c r="J80" s="18">
+        <v>0</v>
+      </c>
+      <c r="K80" s="18">
+        <v>0</v>
+      </c>
+      <c r="L80" s="18">
+        <v>0</v>
+      </c>
+      <c r="M80" s="18">
+        <v>0</v>
+      </c>
+      <c r="N80" s="18">
+        <v>0</v>
+      </c>
+      <c r="O80" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="19">
+        <v>3218</v>
+      </c>
+      <c r="D81" s="19">
+        <v>2942</v>
+      </c>
+      <c r="E81" s="19">
+        <v>13</v>
+      </c>
+      <c r="F81" s="19">
+        <v>4</v>
+      </c>
+      <c r="G81" s="19">
+        <v>5</v>
+      </c>
+      <c r="H81" s="19">
+        <v>56</v>
+      </c>
+      <c r="I81" s="19">
+        <v>0</v>
+      </c>
+      <c r="J81" s="19">
+        <v>0</v>
+      </c>
+      <c r="K81" s="19">
+        <v>8</v>
+      </c>
+      <c r="L81" s="19">
+        <v>22</v>
+      </c>
+      <c r="M81" s="19">
+        <v>33</v>
+      </c>
+      <c r="N81" s="19">
+        <v>43</v>
+      </c>
+      <c r="O81" s="20">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C82" s="17">
+        <v>1146</v>
+      </c>
+      <c r="D82" s="17">
+        <v>1053</v>
+      </c>
+      <c r="E82" s="17">
+        <v>5</v>
+      </c>
+      <c r="F82" s="17">
+        <v>2</v>
+      </c>
+      <c r="G82" s="17">
+        <v>1</v>
+      </c>
+      <c r="H82" s="17">
+        <v>17</v>
+      </c>
+      <c r="I82" s="17">
+        <v>0</v>
+      </c>
+      <c r="J82" s="17">
+        <v>0</v>
+      </c>
+      <c r="K82" s="17">
+        <v>1</v>
+      </c>
+      <c r="L82" s="17">
+        <v>7</v>
+      </c>
+      <c r="M82" s="17">
+        <v>9</v>
+      </c>
+      <c r="N82" s="17">
+        <v>17</v>
+      </c>
+      <c r="O82" s="15">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="77"/>
+      <c r="B83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" s="17">
+        <v>2068</v>
+      </c>
+      <c r="D83" s="17">
+        <v>1885</v>
+      </c>
+      <c r="E83" s="17">
+        <v>8</v>
+      </c>
+      <c r="F83" s="17">
+        <v>2</v>
+      </c>
+      <c r="G83" s="17">
+        <v>4</v>
+      </c>
+      <c r="H83" s="17">
+        <v>39</v>
+      </c>
+      <c r="I83" s="17">
+        <v>0</v>
+      </c>
+      <c r="J83" s="17">
+        <v>0</v>
+      </c>
+      <c r="K83" s="17">
+        <v>7</v>
+      </c>
+      <c r="L83" s="17">
+        <v>15</v>
+      </c>
+      <c r="M83" s="17">
+        <v>24</v>
+      </c>
+      <c r="N83" s="17">
+        <v>26</v>
+      </c>
+      <c r="O83" s="15">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="77"/>
+      <c r="B84" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C84" s="17">
+        <v>0</v>
+      </c>
+      <c r="D84" s="17">
+        <v>0</v>
+      </c>
+      <c r="E84" s="17">
+        <v>0</v>
+      </c>
+      <c r="F84" s="17">
+        <v>0</v>
+      </c>
+      <c r="G84" s="17">
+        <v>0</v>
+      </c>
+      <c r="H84" s="17">
+        <v>0</v>
+      </c>
+      <c r="I84" s="17">
+        <v>0</v>
+      </c>
+      <c r="J84" s="17">
+        <v>0</v>
+      </c>
+      <c r="K84" s="17">
+        <v>0</v>
+      </c>
+      <c r="L84" s="17">
+        <v>0</v>
+      </c>
+      <c r="M84" s="17">
+        <v>0</v>
+      </c>
+      <c r="N84" s="17">
+        <v>0</v>
+      </c>
+      <c r="O84" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="78"/>
+      <c r="B85" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C85" s="18">
+        <v>4</v>
+      </c>
+      <c r="D85" s="18">
+        <v>4</v>
+      </c>
+      <c r="E85" s="18">
+        <v>0</v>
+      </c>
+      <c r="F85" s="18">
+        <v>0</v>
+      </c>
+      <c r="G85" s="18">
+        <v>0</v>
+      </c>
+      <c r="H85" s="18">
+        <v>0</v>
+      </c>
+      <c r="I85" s="18">
+        <v>0</v>
+      </c>
+      <c r="J85" s="18">
+        <v>0</v>
+      </c>
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="18">
+        <v>0</v>
+      </c>
+      <c r="M85" s="18">
+        <v>0</v>
+      </c>
+      <c r="N85" s="18">
+        <v>0</v>
+      </c>
+      <c r="O85" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="19">
+        <v>2424</v>
+      </c>
+      <c r="D86" s="19">
+        <v>2302</v>
+      </c>
+      <c r="E86" s="19">
+        <v>0</v>
+      </c>
+      <c r="F86" s="19">
+        <v>14</v>
+      </c>
+      <c r="G86" s="19">
+        <v>0</v>
+      </c>
+      <c r="H86" s="19">
+        <v>6</v>
+      </c>
+      <c r="I86" s="19">
+        <v>0</v>
+      </c>
+      <c r="J86" s="19">
+        <v>0</v>
+      </c>
+      <c r="K86" s="19">
+        <v>2</v>
+      </c>
+      <c r="L86" s="19">
+        <v>30</v>
+      </c>
+      <c r="M86" s="19">
+        <v>0</v>
+      </c>
+      <c r="N86" s="19">
+        <v>3</v>
+      </c>
+      <c r="O86" s="20">
         <v>67</v>
       </c>
-      <c r="I4" s="80" t="s">
-[...11 lines deleted...]
-      <c r="M4" s="61" t="s">
+    </row>
+    <row r="87" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" s="17">
+        <v>836</v>
+      </c>
+      <c r="D87" s="17">
+        <v>804</v>
+      </c>
+      <c r="E87" s="17">
+        <v>0</v>
+      </c>
+      <c r="F87" s="17">
+        <v>5</v>
+      </c>
+      <c r="G87" s="17">
+        <v>0</v>
+      </c>
+      <c r="H87" s="17">
+        <v>0</v>
+      </c>
+      <c r="I87" s="17">
+        <v>0</v>
+      </c>
+      <c r="J87" s="17">
+        <v>0</v>
+      </c>
+      <c r="K87" s="17">
+        <v>1</v>
+      </c>
+      <c r="L87" s="17">
+        <v>6</v>
+      </c>
+      <c r="M87" s="17">
+        <v>0</v>
+      </c>
+      <c r="N87" s="17">
+        <v>3</v>
+      </c>
+      <c r="O87" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="77"/>
+      <c r="B88" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" s="17">
+        <v>1537</v>
+      </c>
+      <c r="D88" s="17">
+        <v>1448</v>
+      </c>
+      <c r="E88" s="17">
+        <v>0</v>
+      </c>
+      <c r="F88" s="17">
+        <v>8</v>
+      </c>
+      <c r="G88" s="17">
+        <v>0</v>
+      </c>
+      <c r="H88" s="17">
+        <v>6</v>
+      </c>
+      <c r="I88" s="17">
+        <v>0</v>
+      </c>
+      <c r="J88" s="17">
+        <v>0</v>
+      </c>
+      <c r="K88" s="17">
+        <v>1</v>
+      </c>
+      <c r="L88" s="17">
+        <v>24</v>
+      </c>
+      <c r="M88" s="17">
+        <v>0</v>
+      </c>
+      <c r="N88" s="17">
+        <v>0</v>
+      </c>
+      <c r="O88" s="15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="77"/>
+      <c r="B89" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="N4" s="61" t="s">
+      <c r="C89" s="17">
+        <v>0</v>
+      </c>
+      <c r="D89" s="17">
+        <v>0</v>
+      </c>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+      <c r="G89" s="17">
+        <v>0</v>
+      </c>
+      <c r="H89" s="17">
+        <v>0</v>
+      </c>
+      <c r="I89" s="17">
+        <v>0</v>
+      </c>
+      <c r="J89" s="17">
+        <v>0</v>
+      </c>
+      <c r="K89" s="17">
+        <v>0</v>
+      </c>
+      <c r="L89" s="17">
+        <v>0</v>
+      </c>
+      <c r="M89" s="17">
+        <v>0</v>
+      </c>
+      <c r="N89" s="17">
+        <v>0</v>
+      </c>
+      <c r="O89" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="78"/>
+      <c r="B90" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="O4" s="62" t="s">
+      <c r="C90" s="18">
+        <v>51</v>
+      </c>
+      <c r="D90" s="18">
+        <v>50</v>
+      </c>
+      <c r="E90" s="18">
+        <v>0</v>
+      </c>
+      <c r="F90" s="18">
+        <v>1</v>
+      </c>
+      <c r="G90" s="18">
+        <v>0</v>
+      </c>
+      <c r="H90" s="18">
+        <v>0</v>
+      </c>
+      <c r="I90" s="18">
+        <v>0</v>
+      </c>
+      <c r="J90" s="18">
+        <v>0</v>
+      </c>
+      <c r="K90" s="18">
+        <v>0</v>
+      </c>
+      <c r="L90" s="18">
+        <v>0</v>
+      </c>
+      <c r="M90" s="18">
+        <v>0</v>
+      </c>
+      <c r="N90" s="18">
+        <v>0</v>
+      </c>
+      <c r="O90" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="19">
+        <v>776</v>
+      </c>
+      <c r="D91" s="19">
+        <v>500</v>
+      </c>
+      <c r="E91" s="19">
+        <v>215</v>
+      </c>
+      <c r="F91" s="19">
+        <v>2</v>
+      </c>
+      <c r="G91" s="19">
+        <v>0</v>
+      </c>
+      <c r="H91" s="19">
+        <v>11</v>
+      </c>
+      <c r="I91" s="19">
+        <v>1</v>
+      </c>
+      <c r="J91" s="19">
+        <v>0</v>
+      </c>
+      <c r="K91" s="19">
+        <v>0</v>
+      </c>
+      <c r="L91" s="19">
+        <v>0</v>
+      </c>
+      <c r="M91" s="19">
+        <v>1</v>
+      </c>
+      <c r="N91" s="19">
+        <v>2</v>
+      </c>
+      <c r="O91" s="20">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C92" s="17">
+        <v>345</v>
+      </c>
+      <c r="D92" s="17">
+        <v>224</v>
+      </c>
+      <c r="E92" s="17">
+        <v>92</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+      <c r="G92" s="17">
+        <v>0</v>
+      </c>
+      <c r="H92" s="17">
+        <v>7</v>
+      </c>
+      <c r="I92" s="17">
+        <v>1</v>
+      </c>
+      <c r="J92" s="17">
+        <v>0</v>
+      </c>
+      <c r="K92" s="17">
+        <v>0</v>
+      </c>
+      <c r="L92" s="17">
+        <v>0</v>
+      </c>
+      <c r="M92" s="17">
+        <v>0</v>
+      </c>
+      <c r="N92" s="17">
+        <v>1</v>
+      </c>
+      <c r="O92" s="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="77"/>
+      <c r="B93" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" s="17">
+        <v>429</v>
+      </c>
+      <c r="D93" s="17">
+        <v>275</v>
+      </c>
+      <c r="E93" s="17">
+        <v>122</v>
+      </c>
+      <c r="F93" s="17">
+        <v>2</v>
+      </c>
+      <c r="G93" s="17">
+        <v>0</v>
+      </c>
+      <c r="H93" s="17">
+        <v>4</v>
+      </c>
+      <c r="I93" s="17">
+        <v>0</v>
+      </c>
+      <c r="J93" s="17">
+        <v>0</v>
+      </c>
+      <c r="K93" s="17">
+        <v>0</v>
+      </c>
+      <c r="L93" s="17">
+        <v>0</v>
+      </c>
+      <c r="M93" s="17">
+        <v>1</v>
+      </c>
+      <c r="N93" s="17">
+        <v>1</v>
+      </c>
+      <c r="O93" s="15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="77"/>
+      <c r="B94" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="17">
+        <v>0</v>
+      </c>
+      <c r="D94" s="17">
+        <v>0</v>
+      </c>
+      <c r="E94" s="17">
+        <v>0</v>
+      </c>
+      <c r="F94" s="17">
+        <v>0</v>
+      </c>
+      <c r="G94" s="17">
+        <v>0</v>
+      </c>
+      <c r="H94" s="17">
+        <v>0</v>
+      </c>
+      <c r="I94" s="17">
+        <v>0</v>
+      </c>
+      <c r="J94" s="17">
+        <v>0</v>
+      </c>
+      <c r="K94" s="17">
+        <v>0</v>
+      </c>
+      <c r="L94" s="17">
+        <v>0</v>
+      </c>
+      <c r="M94" s="17">
+        <v>0</v>
+      </c>
+      <c r="N94" s="17">
+        <v>0</v>
+      </c>
+      <c r="O94" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="78"/>
+      <c r="B95" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="18">
+        <v>2</v>
+      </c>
+      <c r="D95" s="18">
+        <v>1</v>
+      </c>
+      <c r="E95" s="18">
+        <v>1</v>
+      </c>
+      <c r="F95" s="18">
+        <v>0</v>
+      </c>
+      <c r="G95" s="18">
+        <v>0</v>
+      </c>
+      <c r="H95" s="18">
+        <v>0</v>
+      </c>
+      <c r="I95" s="18">
+        <v>0</v>
+      </c>
+      <c r="J95" s="18">
+        <v>0</v>
+      </c>
+      <c r="K95" s="18">
+        <v>0</v>
+      </c>
+      <c r="L95" s="18">
+        <v>0</v>
+      </c>
+      <c r="M95" s="18">
+        <v>0</v>
+      </c>
+      <c r="N95" s="18">
+        <v>0</v>
+      </c>
+      <c r="O95" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="19">
+        <v>5744</v>
+      </c>
+      <c r="D96" s="19">
+        <v>4399</v>
+      </c>
+      <c r="E96" s="19">
+        <v>491</v>
+      </c>
+      <c r="F96" s="19">
+        <v>110</v>
+      </c>
+      <c r="G96" s="19">
+        <v>1</v>
+      </c>
+      <c r="H96" s="19">
+        <v>28</v>
+      </c>
+      <c r="I96" s="19">
+        <v>1</v>
+      </c>
+      <c r="J96" s="19">
+        <v>0</v>
+      </c>
+      <c r="K96" s="19">
+        <v>32</v>
+      </c>
+      <c r="L96" s="19">
+        <v>5</v>
+      </c>
+      <c r="M96" s="19">
+        <v>94</v>
+      </c>
+      <c r="N96" s="19">
+        <v>86</v>
+      </c>
+      <c r="O96" s="20">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="17">
+        <v>2723</v>
+      </c>
+      <c r="D97" s="17">
+        <v>2119</v>
+      </c>
+      <c r="E97" s="17">
+        <v>214</v>
+      </c>
+      <c r="F97" s="17">
+        <v>89</v>
+      </c>
+      <c r="G97" s="17">
+        <v>1</v>
+      </c>
+      <c r="H97" s="17">
+        <v>9</v>
+      </c>
+      <c r="I97" s="17">
+        <v>1</v>
+      </c>
+      <c r="J97" s="17">
+        <v>0</v>
+      </c>
+      <c r="K97" s="17">
+        <v>22</v>
+      </c>
+      <c r="L97" s="17">
+        <v>2</v>
+      </c>
+      <c r="M97" s="17">
+        <v>44</v>
+      </c>
+      <c r="N97" s="17">
         <v>21</v>
       </c>
-    </row>
-[...84 lines deleted...]
-      <c r="G7" s="48">
+      <c r="O97" s="15">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="77"/>
+      <c r="B98" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C98" s="17">
+        <v>3018</v>
+      </c>
+      <c r="D98" s="17">
+        <v>2278</v>
+      </c>
+      <c r="E98" s="17">
+        <v>277</v>
+      </c>
+      <c r="F98" s="17">
+        <v>21</v>
+      </c>
+      <c r="G98" s="17">
+        <v>0</v>
+      </c>
+      <c r="H98" s="17">
+        <v>19</v>
+      </c>
+      <c r="I98" s="17">
+        <v>0</v>
+      </c>
+      <c r="J98" s="17">
+        <v>0</v>
+      </c>
+      <c r="K98" s="17">
+        <v>10</v>
+      </c>
+      <c r="L98" s="17">
+        <v>3</v>
+      </c>
+      <c r="M98" s="17">
+        <v>49</v>
+      </c>
+      <c r="N98" s="17">
+        <v>65</v>
+      </c>
+      <c r="O98" s="15">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="77"/>
+      <c r="B99" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C99" s="17">
+        <v>0</v>
+      </c>
+      <c r="D99" s="17">
+        <v>0</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>0</v>
+      </c>
+      <c r="G99" s="17">
+        <v>0</v>
+      </c>
+      <c r="H99" s="17">
+        <v>0</v>
+      </c>
+      <c r="I99" s="17">
+        <v>0</v>
+      </c>
+      <c r="J99" s="17">
+        <v>0</v>
+      </c>
+      <c r="K99" s="17">
+        <v>0</v>
+      </c>
+      <c r="L99" s="17">
+        <v>0</v>
+      </c>
+      <c r="M99" s="17">
+        <v>0</v>
+      </c>
+      <c r="N99" s="17">
+        <v>0</v>
+      </c>
+      <c r="O99" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="78"/>
+      <c r="B100" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100" s="18">
+        <v>3</v>
+      </c>
+      <c r="D100" s="18">
+        <v>2</v>
+      </c>
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="18">
+        <v>0</v>
+      </c>
+      <c r="G100" s="18">
+        <v>0</v>
+      </c>
+      <c r="H100" s="18">
+        <v>0</v>
+      </c>
+      <c r="I100" s="18">
+        <v>0</v>
+      </c>
+      <c r="J100" s="18">
+        <v>0</v>
+      </c>
+      <c r="K100" s="18">
+        <v>0</v>
+      </c>
+      <c r="L100" s="18">
+        <v>0</v>
+      </c>
+      <c r="M100" s="18">
+        <v>1</v>
+      </c>
+      <c r="N100" s="18">
+        <v>0</v>
+      </c>
+      <c r="O100" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="19">
+        <v>3898</v>
+      </c>
+      <c r="D101" s="19">
+        <v>3689</v>
+      </c>
+      <c r="E101" s="19">
+        <v>12</v>
+      </c>
+      <c r="F101" s="19">
+        <v>16</v>
+      </c>
+      <c r="G101" s="19">
+        <v>0</v>
+      </c>
+      <c r="H101" s="19">
+        <v>21</v>
+      </c>
+      <c r="I101" s="19">
+        <v>0</v>
+      </c>
+      <c r="J101" s="19">
+        <v>0</v>
+      </c>
+      <c r="K101" s="19">
+        <v>10</v>
+      </c>
+      <c r="L101" s="19">
+        <v>7</v>
+      </c>
+      <c r="M101" s="19">
+        <v>19</v>
+      </c>
+      <c r="N101" s="19">
+        <v>3</v>
+      </c>
+      <c r="O101" s="20">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" s="17">
+        <v>1575</v>
+      </c>
+      <c r="D102" s="17">
+        <v>1475</v>
+      </c>
+      <c r="E102" s="17">
+        <v>2</v>
+      </c>
+      <c r="F102" s="17">
+        <v>6</v>
+      </c>
+      <c r="G102" s="17">
+        <v>0</v>
+      </c>
+      <c r="H102" s="17">
+        <v>6</v>
+      </c>
+      <c r="I102" s="17">
+        <v>0</v>
+      </c>
+      <c r="J102" s="17">
+        <v>0</v>
+      </c>
+      <c r="K102" s="17">
+        <v>3</v>
+      </c>
+      <c r="L102" s="17">
+        <v>1</v>
+      </c>
+      <c r="M102" s="17">
         <v>11</v>
       </c>
-      <c r="H7" s="48">
-[...2 lines deleted...]
-      <c r="I7" s="48">
+      <c r="N102" s="17">
+        <v>0</v>
+      </c>
+      <c r="O102" s="15">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="77"/>
+      <c r="B103" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="J7" s="48">
-[...5 lines deleted...]
-      <c r="L7" s="48">
+      <c r="C103" s="17">
+        <v>2313</v>
+      </c>
+      <c r="D103" s="17">
+        <v>2205</v>
+      </c>
+      <c r="E103" s="17">
+        <v>10</v>
+      </c>
+      <c r="F103" s="17">
+        <v>10</v>
+      </c>
+      <c r="G103" s="17">
+        <v>0</v>
+      </c>
+      <c r="H103" s="17">
+        <v>15</v>
+      </c>
+      <c r="I103" s="17">
+        <v>0</v>
+      </c>
+      <c r="J103" s="17">
+        <v>0</v>
+      </c>
+      <c r="K103" s="17">
+        <v>7</v>
+      </c>
+      <c r="L103" s="17">
+        <v>6</v>
+      </c>
+      <c r="M103" s="17">
+        <v>8</v>
+      </c>
+      <c r="N103" s="17">
+        <v>3</v>
+      </c>
+      <c r="O103" s="15">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="77"/>
+      <c r="B104" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C104" s="17">
+        <v>0</v>
+      </c>
+      <c r="D104" s="17">
+        <v>0</v>
+      </c>
+      <c r="E104" s="17">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>0</v>
+      </c>
+      <c r="H104" s="17">
+        <v>0</v>
+      </c>
+      <c r="I104" s="17">
+        <v>0</v>
+      </c>
+      <c r="J104" s="17">
+        <v>0</v>
+      </c>
+      <c r="K104" s="17">
+        <v>0</v>
+      </c>
+      <c r="L104" s="17">
+        <v>0</v>
+      </c>
+      <c r="M104" s="17">
+        <v>0</v>
+      </c>
+      <c r="N104" s="17">
+        <v>0</v>
+      </c>
+      <c r="O104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="78"/>
+      <c r="B105" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C105" s="18">
+        <v>10</v>
+      </c>
+      <c r="D105" s="18">
+        <v>9</v>
+      </c>
+      <c r="E105" s="18">
+        <v>0</v>
+      </c>
+      <c r="F105" s="18">
+        <v>0</v>
+      </c>
+      <c r="G105" s="18">
+        <v>0</v>
+      </c>
+      <c r="H105" s="18">
+        <v>0</v>
+      </c>
+      <c r="I105" s="18">
+        <v>0</v>
+      </c>
+      <c r="J105" s="18">
+        <v>0</v>
+      </c>
+      <c r="K105" s="18">
+        <v>0</v>
+      </c>
+      <c r="L105" s="18">
+        <v>0</v>
+      </c>
+      <c r="M105" s="18">
+        <v>0</v>
+      </c>
+      <c r="N105" s="18">
+        <v>0</v>
+      </c>
+      <c r="O105" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="19">
+        <v>2127</v>
+      </c>
+      <c r="D106" s="19">
+        <v>1952</v>
+      </c>
+      <c r="E106" s="19">
+        <v>9</v>
+      </c>
+      <c r="F106" s="19">
+        <v>1</v>
+      </c>
+      <c r="G106" s="19">
+        <v>0</v>
+      </c>
+      <c r="H106" s="19">
+        <v>14</v>
+      </c>
+      <c r="I106" s="19">
+        <v>0</v>
+      </c>
+      <c r="J106" s="19">
+        <v>0</v>
+      </c>
+      <c r="K106" s="19">
+        <v>2</v>
+      </c>
+      <c r="L106" s="19">
+        <v>9</v>
+      </c>
+      <c r="M106" s="19">
+        <v>16</v>
+      </c>
+      <c r="N106" s="19">
+        <v>27</v>
+      </c>
+      <c r="O106" s="20">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="17">
+        <v>990</v>
+      </c>
+      <c r="D107" s="17">
+        <v>904</v>
+      </c>
+      <c r="E107" s="17">
+        <v>5</v>
+      </c>
+      <c r="F107" s="17">
+        <v>1</v>
+      </c>
+      <c r="G107" s="17">
+        <v>0</v>
+      </c>
+      <c r="H107" s="17">
+        <v>6</v>
+      </c>
+      <c r="I107" s="17">
+        <v>0</v>
+      </c>
+      <c r="J107" s="17">
+        <v>0</v>
+      </c>
+      <c r="K107" s="17">
+        <v>0</v>
+      </c>
+      <c r="L107" s="17">
+        <v>6</v>
+      </c>
+      <c r="M107" s="17">
+        <v>14</v>
+      </c>
+      <c r="N107" s="17">
+        <v>7</v>
+      </c>
+      <c r="O107" s="15">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="77"/>
+      <c r="B108" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C108" s="17">
+        <v>1136</v>
+      </c>
+      <c r="D108" s="17">
+        <v>1047</v>
+      </c>
+      <c r="E108" s="17">
+        <v>4</v>
+      </c>
+      <c r="F108" s="17">
+        <v>0</v>
+      </c>
+      <c r="G108" s="17">
+        <v>0</v>
+      </c>
+      <c r="H108" s="17">
+        <v>8</v>
+      </c>
+      <c r="I108" s="17">
+        <v>0</v>
+      </c>
+      <c r="J108" s="17">
+        <v>0</v>
+      </c>
+      <c r="K108" s="17">
+        <v>2</v>
+      </c>
+      <c r="L108" s="17">
+        <v>3</v>
+      </c>
+      <c r="M108" s="17">
+        <v>2</v>
+      </c>
+      <c r="N108" s="17">
+        <v>20</v>
+      </c>
+      <c r="O108" s="15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="77"/>
+      <c r="B109" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C109" s="17">
+        <v>0</v>
+      </c>
+      <c r="D109" s="17">
+        <v>0</v>
+      </c>
+      <c r="E109" s="17">
+        <v>0</v>
+      </c>
+      <c r="F109" s="17">
+        <v>0</v>
+      </c>
+      <c r="G109" s="17">
+        <v>0</v>
+      </c>
+      <c r="H109" s="17">
+        <v>0</v>
+      </c>
+      <c r="I109" s="17">
+        <v>0</v>
+      </c>
+      <c r="J109" s="17">
+        <v>0</v>
+      </c>
+      <c r="K109" s="17">
+        <v>0</v>
+      </c>
+      <c r="L109" s="17">
+        <v>0</v>
+      </c>
+      <c r="M109" s="17">
+        <v>0</v>
+      </c>
+      <c r="N109" s="17">
+        <v>0</v>
+      </c>
+      <c r="O109" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="78"/>
+      <c r="B110" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C110" s="18">
+        <v>1</v>
+      </c>
+      <c r="D110" s="18">
+        <v>1</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="18">
+        <v>0</v>
+      </c>
+      <c r="G110" s="18">
+        <v>0</v>
+      </c>
+      <c r="H110" s="18">
+        <v>0</v>
+      </c>
+      <c r="I110" s="18">
+        <v>0</v>
+      </c>
+      <c r="J110" s="18">
+        <v>0</v>
+      </c>
+      <c r="K110" s="18">
+        <v>0</v>
+      </c>
+      <c r="L110" s="18">
+        <v>0</v>
+      </c>
+      <c r="M110" s="18">
+        <v>0</v>
+      </c>
+      <c r="N110" s="18">
+        <v>0</v>
+      </c>
+      <c r="O110" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="19">
+        <v>229</v>
+      </c>
+      <c r="D111" s="19">
         <v>223</v>
       </c>
-      <c r="M7" s="48">
-[...148 lines deleted...]
-      <c r="B11" s="25" t="s">
+      <c r="E111" s="19">
+        <v>0</v>
+      </c>
+      <c r="F111" s="19">
+        <v>0</v>
+      </c>
+      <c r="G111" s="19">
+        <v>2</v>
+      </c>
+      <c r="H111" s="19">
+        <v>3</v>
+      </c>
+      <c r="I111" s="19">
+        <v>0</v>
+      </c>
+      <c r="J111" s="19">
+        <v>0</v>
+      </c>
+      <c r="K111" s="19">
+        <v>0</v>
+      </c>
+      <c r="L111" s="19">
+        <v>0</v>
+      </c>
+      <c r="M111" s="19">
+        <v>0</v>
+      </c>
+      <c r="N111" s="19">
+        <v>1</v>
+      </c>
+      <c r="O111" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C112" s="17">
+        <v>85</v>
+      </c>
+      <c r="D112" s="17">
+        <v>83</v>
+      </c>
+      <c r="E112" s="17">
+        <v>0</v>
+      </c>
+      <c r="F112" s="17">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
+        <v>0</v>
+      </c>
+      <c r="H112" s="17">
+        <v>1</v>
+      </c>
+      <c r="I112" s="17">
+        <v>0</v>
+      </c>
+      <c r="J112" s="17">
+        <v>0</v>
+      </c>
+      <c r="K112" s="17">
+        <v>0</v>
+      </c>
+      <c r="L112" s="17">
+        <v>0</v>
+      </c>
+      <c r="M112" s="17">
+        <v>0</v>
+      </c>
+      <c r="N112" s="17">
+        <v>1</v>
+      </c>
+      <c r="O112" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="77"/>
+      <c r="B113" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" s="17">
+        <v>144</v>
+      </c>
+      <c r="D113" s="17">
+        <v>140</v>
+      </c>
+      <c r="E113" s="17">
+        <v>0</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+      <c r="G113" s="17">
+        <v>2</v>
+      </c>
+      <c r="H113" s="17">
+        <v>2</v>
+      </c>
+      <c r="I113" s="17">
+        <v>0</v>
+      </c>
+      <c r="J113" s="17">
+        <v>0</v>
+      </c>
+      <c r="K113" s="17">
+        <v>0</v>
+      </c>
+      <c r="L113" s="17">
+        <v>0</v>
+      </c>
+      <c r="M113" s="17">
+        <v>0</v>
+      </c>
+      <c r="N113" s="17">
+        <v>0</v>
+      </c>
+      <c r="O113" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="77"/>
+      <c r="B114" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C114" s="17">
+        <v>0</v>
+      </c>
+      <c r="D114" s="17">
+        <v>0</v>
+      </c>
+      <c r="E114" s="17">
+        <v>0</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0</v>
+      </c>
+      <c r="G114" s="17">
+        <v>0</v>
+      </c>
+      <c r="H114" s="17">
+        <v>0</v>
+      </c>
+      <c r="I114" s="17">
+        <v>0</v>
+      </c>
+      <c r="J114" s="17">
+        <v>0</v>
+      </c>
+      <c r="K114" s="17">
+        <v>0</v>
+      </c>
+      <c r="L114" s="17">
+        <v>0</v>
+      </c>
+      <c r="M114" s="17">
+        <v>0</v>
+      </c>
+      <c r="N114" s="17">
+        <v>0</v>
+      </c>
+      <c r="O114" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="78"/>
+      <c r="B115" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C115" s="18">
+        <v>0</v>
+      </c>
+      <c r="D115" s="18">
+        <v>0</v>
+      </c>
+      <c r="E115" s="18">
+        <v>0</v>
+      </c>
+      <c r="F115" s="18">
+        <v>0</v>
+      </c>
+      <c r="G115" s="18">
+        <v>0</v>
+      </c>
+      <c r="H115" s="18">
+        <v>0</v>
+      </c>
+      <c r="I115" s="18">
+        <v>0</v>
+      </c>
+      <c r="J115" s="18">
+        <v>0</v>
+      </c>
+      <c r="K115" s="18">
+        <v>0</v>
+      </c>
+      <c r="L115" s="18">
+        <v>0</v>
+      </c>
+      <c r="M115" s="18">
+        <v>0</v>
+      </c>
+      <c r="N115" s="18">
+        <v>0</v>
+      </c>
+      <c r="O115" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B116" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="35">
-[...11 lines deleted...]
-      <c r="G11" s="35">
+      <c r="C116" s="19">
+        <v>4</v>
+      </c>
+      <c r="D116" s="19">
+        <v>2</v>
+      </c>
+      <c r="E116" s="19">
+        <v>1</v>
+      </c>
+      <c r="F116" s="19">
+        <v>0</v>
+      </c>
+      <c r="G116" s="19">
+        <v>0</v>
+      </c>
+      <c r="H116" s="19">
+        <v>0</v>
+      </c>
+      <c r="I116" s="19">
+        <v>0</v>
+      </c>
+      <c r="J116" s="19">
+        <v>0</v>
+      </c>
+      <c r="K116" s="19">
+        <v>1</v>
+      </c>
+      <c r="L116" s="19">
+        <v>0</v>
+      </c>
+      <c r="M116" s="19">
+        <v>0</v>
+      </c>
+      <c r="N116" s="19">
+        <v>0</v>
+      </c>
+      <c r="O116" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C117" s="17">
+        <v>3</v>
+      </c>
+      <c r="D117" s="17">
+        <v>1</v>
+      </c>
+      <c r="E117" s="17">
+        <v>1</v>
+      </c>
+      <c r="F117" s="17">
+        <v>0</v>
+      </c>
+      <c r="G117" s="17">
+        <v>0</v>
+      </c>
+      <c r="H117" s="17">
+        <v>0</v>
+      </c>
+      <c r="I117" s="17">
+        <v>0</v>
+      </c>
+      <c r="J117" s="17">
+        <v>0</v>
+      </c>
+      <c r="K117" s="17">
+        <v>1</v>
+      </c>
+      <c r="L117" s="17">
+        <v>0</v>
+      </c>
+      <c r="M117" s="17">
+        <v>0</v>
+      </c>
+      <c r="N117" s="17">
+        <v>0</v>
+      </c>
+      <c r="O117" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="77"/>
+      <c r="B118" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C118" s="17">
+        <v>1</v>
+      </c>
+      <c r="D118" s="17">
+        <v>1</v>
+      </c>
+      <c r="E118" s="17">
+        <v>0</v>
+      </c>
+      <c r="F118" s="17">
+        <v>0</v>
+      </c>
+      <c r="G118" s="17">
+        <v>0</v>
+      </c>
+      <c r="H118" s="17">
+        <v>0</v>
+      </c>
+      <c r="I118" s="17">
+        <v>0</v>
+      </c>
+      <c r="J118" s="17">
+        <v>0</v>
+      </c>
+      <c r="K118" s="17">
+        <v>0</v>
+      </c>
+      <c r="L118" s="17">
+        <v>0</v>
+      </c>
+      <c r="M118" s="17">
+        <v>0</v>
+      </c>
+      <c r="N118" s="17">
+        <v>0</v>
+      </c>
+      <c r="O118" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="77"/>
+      <c r="B119" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C119" s="17">
+        <v>0</v>
+      </c>
+      <c r="D119" s="17">
+        <v>0</v>
+      </c>
+      <c r="E119" s="17">
+        <v>0</v>
+      </c>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+      <c r="G119" s="17">
+        <v>0</v>
+      </c>
+      <c r="H119" s="17">
+        <v>0</v>
+      </c>
+      <c r="I119" s="17">
+        <v>0</v>
+      </c>
+      <c r="J119" s="17">
+        <v>0</v>
+      </c>
+      <c r="K119" s="17">
+        <v>0</v>
+      </c>
+      <c r="L119" s="17">
+        <v>0</v>
+      </c>
+      <c r="M119" s="17">
+        <v>0</v>
+      </c>
+      <c r="N119" s="17">
+        <v>0</v>
+      </c>
+      <c r="O119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="78"/>
+      <c r="B120" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C120" s="18">
+        <v>0</v>
+      </c>
+      <c r="D120" s="18">
+        <v>0</v>
+      </c>
+      <c r="E120" s="18">
+        <v>0</v>
+      </c>
+      <c r="F120" s="18">
+        <v>0</v>
+      </c>
+      <c r="G120" s="18">
+        <v>0</v>
+      </c>
+      <c r="H120" s="18">
+        <v>0</v>
+      </c>
+      <c r="I120" s="18">
+        <v>0</v>
+      </c>
+      <c r="J120" s="18">
+        <v>0</v>
+      </c>
+      <c r="K120" s="18">
+        <v>0</v>
+      </c>
+      <c r="L120" s="18">
+        <v>0</v>
+      </c>
+      <c r="M120" s="18">
+        <v>0</v>
+      </c>
+      <c r="N120" s="18">
+        <v>0</v>
+      </c>
+      <c r="O120" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B121" s="7"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
+      <c r="F121" s="7"/>
+      <c r="G121" s="7"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
+      <c r="J121" s="7"/>
+      <c r="K121" s="7"/>
+      <c r="L121" s="7"/>
+      <c r="M121" s="7"/>
+      <c r="N121" s="7"/>
+      <c r="O121" s="7"/>
+    </row>
+    <row r="122" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="123" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="H11" s="35">
-[...5165 lines deleted...]
-    <row r="242" customFormat="1"/>
+    </row>
+    <row r="124" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AP124" s="9"/>
+    </row>
+    <row r="125" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="27" t="s">
+        <v>76</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:O3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="A67:A70"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A37:A40"/>
     <mergeCell ref="A42:A45"/>
     <mergeCell ref="A47:A50"/>
     <mergeCell ref="A52:A55"/>
     <mergeCell ref="A57:A60"/>
     <mergeCell ref="A62:A65"/>
     <mergeCell ref="A102:A105"/>
     <mergeCell ref="A107:A110"/>
     <mergeCell ref="A112:A115"/>
     <mergeCell ref="A117:A120"/>
     <mergeCell ref="A72:A75"/>
     <mergeCell ref="A77:A80"/>
     <mergeCell ref="A82:A85"/>
     <mergeCell ref="A87:A90"/>
     <mergeCell ref="A92:A95"/>
     <mergeCell ref="A97:A100"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...16520 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>歷年(2023年~)</vt:lpstr>
+      <vt:lpstr>2026上半年</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2025下半年</vt:lpstr>
       <vt:lpstr>2025上半年</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
-      <vt:lpstr>2024下半年</vt:lpstr>
-      <vt:lpstr>2024上半年</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處李美鈴</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>