--- v0 (2026-05-17)
+++ v1 (2026-10-06)
@@ -1,130 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\114年年報(半年報)\3.31報送\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\115年年報(半年報)\9.30報送(半年報)\報送檔\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BD08A6B-11E8-4F93-9869-EA8C9BFC61B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2181C6C-82CA-49DB-B064-46A26038B5C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="930" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="29" r:id="rId1"/>
-    <sheet name="114年" sheetId="38" r:id="rId2"/>
-[...8 lines deleted...]
-    <sheet name="編製說明" sheetId="26" r:id="rId11"/>
+    <sheet name="115年上半年" sheetId="39" r:id="rId2"/>
+    <sheet name="114年" sheetId="38" r:id="rId3"/>
+    <sheet name="114年下半年" sheetId="37" r:id="rId4"/>
+    <sheet name="114年上半年" sheetId="36" r:id="rId5"/>
+    <sheet name="113年" sheetId="35" r:id="rId6"/>
+    <sheet name="113年下半年" sheetId="34" r:id="rId7"/>
+    <sheet name="113年上半年" sheetId="30" r:id="rId8"/>
+    <sheet name="112年" sheetId="28" r:id="rId9"/>
+    <sheet name="112年下半年" sheetId="27" r:id="rId10"/>
+    <sheet name="112年上半年" sheetId="1" r:id="rId11"/>
+    <sheet name="編製說明" sheetId="26" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="10">編製說明!$A$1:$P$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">編製說明!$A$1:$P$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C7" i="1" l="1"/>
   <c r="E14" i="1"/>
   <c r="E13" i="1"/>
   <c r="E12" i="1"/>
   <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
   <c r="N7" i="1"/>
   <c r="M7" i="1"/>
   <c r="L7" i="1"/>
   <c r="K7" i="1"/>
   <c r="J7" i="1"/>
   <c r="I7" i="1"/>
   <c r="H7" i="1"/>
   <c r="G7" i="1"/>
   <c r="F7" i="1"/>
   <c r="E7" i="1"/>
   <c r="D7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="109">
   <si>
     <t>行政處分</t>
   </si>
   <si>
     <t>移送法辦</t>
   </si>
   <si>
     <t>移他縣市</t>
   </si>
   <si>
     <t>樣品或贈品出售</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>移其他局處</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>10522-06-05</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>醫療器材檢查暨查獲違法統計</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
@@ -136,54 +138,50 @@
   </si>
   <si>
     <t>查獲違法醫療器材
 (件數)</t>
   </si>
   <si>
     <t>處理情形
 (件數)</t>
   </si>
   <si>
     <t>合計</t>
   </si>
   <si>
     <t>其他違法</t>
   </si>
   <si>
     <t>單位：家、件</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>醫療器材檢查暨查獲違法統計編製說明</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>一、統計範圍及對象：凡在本轄製售或供應醫療器材之廠商及醫院診所為檢查之對象，被查獲違法醫療器材之家數、件數為統計範圍。</t>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...2 lines deleted...]
-    <t>二、統計標準時間：半年報以每年1月1日至6月底及每年7月1日至當年底之事實為準，年報以每年1月1日至年底之事實為準。</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>三、分類標準：</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>(一)橫項目依製造業、販賣業、藥局、醫院、診所、網路及其他等檢查對象分類。</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>(二)縱項目依檢查家數、違法家數、查獲違法醫療器材及處理情形等分類。</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2.處理情形：包括行政處分、移送法辦、移他縣市、移其他局處。</t>
   </si>
   <si>
     <t>四、統計項目定義：</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>(一)檢查家數：</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
@@ -917,121 +915,50 @@
       </rPr>
       <t>。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>填表說明：本表一式三份，一份送衛生福利部統計處，一份送本署主計室，一份自存。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
-[...69 lines deleted...]
-      </rPr>
       <t>不良
 醫療器材</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>未經核准
 擅自製造</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -1056,448 +983,590 @@
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 112 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 113 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">     中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 114 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
       <t>年下半年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(7</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月至</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">)    </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 112 </t>
+      <t xml:space="preserve"> 113 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>年下半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">)    </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <t xml:space="preserve"> </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">   </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">       民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 112 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年下半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">)    </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">二、統計標準時間：半年報以每年1月1日至6月30日及每年7月1日至12月31日之事實為準，年報以每年1月1日至12月31日之事實為準。 </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">       民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 112 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">)    </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">     中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 114 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">)    </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">     中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 115 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">)    </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         </t>
+    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 113 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年上半年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月至</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>6</t>
-    </r>
-[...240 lines deleted...]
-      <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">)    </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;0_);\(&quot;$&quot;0\)"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1557,50 +1626,83 @@
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1747,51 +1849,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -1813,65 +1915,50 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" indent="5"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -1963,50 +2050,74 @@
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2202,51 +2313,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2502,50 +2613,54 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2557,66 +2672,66 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EF22784-CB7A-47A0-B898-2519D8CD25CA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AY23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.3984375" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
     <col min="5" max="8" width="8.69921875" customWidth="1"/>
     <col min="9" max="9" width="10.09765625" customWidth="1"/>
     <col min="10" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="66"/>
-[...11 lines deleted...]
-      <c r="N1" s="66"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
       <c r="O1"/>
       <c r="P1"/>
       <c r="Q1"/>
       <c r="R1"/>
       <c r="S1"/>
       <c r="T1"/>
       <c r="U1"/>
       <c r="V1"/>
       <c r="W1"/>
       <c r="X1"/>
       <c r="Y1"/>
       <c r="Z1"/>
       <c r="AA1"/>
       <c r="AB1"/>
       <c r="AC1"/>
       <c r="AD1"/>
       <c r="AE1"/>
       <c r="AF1"/>
       <c r="AG1"/>
       <c r="AH1"/>
       <c r="AI1"/>
       <c r="AJ1"/>
       <c r="AK1"/>
       <c r="AL1"/>
       <c r="AM1"/>
@@ -2629,339 +2744,339 @@
       <c r="AT1"/>
       <c r="AU1"/>
       <c r="AV1"/>
       <c r="AW1"/>
       <c r="AX1"/>
       <c r="AY1"/>
     </row>
     <row r="2" spans="1:51" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:51" s="19" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="67" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="71" t="s">
+      <c r="A3" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="73" t="s">
+      <c r="D3" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="75" t="s">
+      <c r="E3" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="76"/>
-[...4 lines deleted...]
-      <c r="K3" s="77" t="s">
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="78"/>
-[...1 lines deleted...]
-      <c r="N3" s="78"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83"/>
     </row>
     <row r="4" spans="1:51" s="19" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="69"/>
-[...2 lines deleted...]
-      <c r="D4" s="74"/>
+      <c r="A4" s="74"/>
+      <c r="B4" s="75"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="79"/>
       <c r="E4" s="22" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="G4" s="21" t="s">
+      <c r="H4" s="21" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="I4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="21" t="s">
         <v>12</v>
       </c>
       <c r="K4" s="17" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N4" s="20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:51" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="32">
+      <c r="A5" s="27">
         <v>112</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="23">
+        <v>24154</v>
+      </c>
+      <c r="D5" s="23">
+        <v>1908</v>
+      </c>
+      <c r="E5" s="23">
+        <v>1945</v>
+      </c>
+      <c r="F5" s="23">
+        <v>20</v>
+      </c>
+      <c r="G5" s="23">
+        <v>30</v>
+      </c>
+      <c r="H5" s="23">
+        <v>363</v>
+      </c>
+      <c r="I5" s="23">
+        <v>6</v>
+      </c>
+      <c r="J5" s="23">
+        <v>1526</v>
+      </c>
+      <c r="K5" s="23">
+        <v>936</v>
+      </c>
+      <c r="L5" s="23">
+        <v>138</v>
+      </c>
+      <c r="M5" s="23">
+        <v>854</v>
+      </c>
+      <c r="N5" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:51" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+    </row>
+    <row r="7" spans="1:51" s="19" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="72" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="28">
-[...57 lines deleted...]
-      <c r="C7" s="71" t="s">
+      <c r="B7" s="73"/>
+      <c r="C7" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="73" t="s">
+      <c r="D7" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="75" t="s">
+      <c r="E7" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="76"/>
-[...4 lines deleted...]
-      <c r="K7" s="77" t="s">
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="L7" s="78"/>
-[...1 lines deleted...]
-      <c r="N7" s="78"/>
+      <c r="L7" s="83"/>
+      <c r="M7" s="83"/>
+      <c r="N7" s="83"/>
     </row>
     <row r="8" spans="1:51" s="19" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="79"/>
-[...2 lines deleted...]
-      <c r="D8" s="82"/>
+      <c r="A8" s="84"/>
+      <c r="B8" s="85"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="87"/>
       <c r="E8" s="22" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="G8" s="21" t="s">
+      <c r="H8" s="21" t="s">
         <v>56</v>
       </c>
-      <c r="H8" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="21" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="J8" s="21" t="s">
         <v>12</v>
       </c>
       <c r="K8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="L8" s="20" t="s">
         <v>1</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N8" s="20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:51" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="32">
+      <c r="A9" s="27">
         <v>113</v>
       </c>
-      <c r="B9" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="28">
+      <c r="B9" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="23">
         <v>26841</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="23">
         <v>2174</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="23">
         <v>2394</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="23">
         <v>19</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="23">
         <v>8</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="23">
         <v>334</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="23">
         <v>1439</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="23">
         <v>594</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="23">
         <v>1153</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="23">
         <v>143</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="23">
         <v>1103</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="23">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:51" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="36">
+      <c r="A10" s="31">
         <v>114</v>
       </c>
-      <c r="B10" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="30">
+      <c r="B10" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="25">
         <v>24982</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="25">
         <v>1753</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="25">
         <v>1910</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="25">
         <v>16</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="25">
         <v>21</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="25">
         <v>302</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="25">
         <v>1106</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="25">
         <v>465</v>
       </c>
-      <c r="K10" s="30">
+      <c r="K10" s="25">
         <v>911</v>
       </c>
-      <c r="L10" s="30">
+      <c r="L10" s="25">
         <v>126</v>
       </c>
-      <c r="M10" s="30">
+      <c r="M10" s="25">
         <v>840</v>
       </c>
-      <c r="N10" s="30">
+      <c r="N10" s="25">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:51" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="38" t="s">
-        <v>44</v>
+      <c r="A11" s="33" t="s">
+        <v>43</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="L11" s="7"/>
     </row>
     <row r="12" spans="1:51" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="39" t="s">
-        <v>58</v>
+      <c r="A12" s="34" t="s">
+        <v>57</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:51" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
@@ -3180,868 +3295,849 @@
       <c r="AY23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:J7"/>
     <mergeCell ref="K7:N7"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:J3"/>
     <mergeCell ref="K3:N3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="88" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E39EF1F-2669-47CF-8947-A21E24AC8260}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
     <col min="5" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="47"/>
-[...2 lines deleted...]
-      <c r="F4" s="47" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="61" t="s">
+        <v>103</v>
+      </c>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="E5" s="107" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
+        <v>72</v>
+      </c>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="G6" s="45" t="s">
         <v>94</v>
       </c>
-      <c r="G4" s="47"/>
-[...11 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="H6" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="I6" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="J6" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="K6" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="48" t="s">
+        <v>80</v>
+      </c>
+      <c r="M6" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" s="48" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>11186</v>
+      </c>
+      <c r="D7" s="23">
+        <v>893</v>
+      </c>
+      <c r="E7" s="24">
+        <v>911</v>
+      </c>
+      <c r="F7" s="23">
+        <v>9</v>
+      </c>
+      <c r="G7" s="23">
+        <v>10</v>
+      </c>
+      <c r="H7" s="23">
+        <v>201</v>
+      </c>
+      <c r="I7" s="23">
+        <v>0</v>
+      </c>
+      <c r="J7" s="23">
+        <v>691</v>
+      </c>
+      <c r="K7" s="23">
+        <v>474</v>
+      </c>
+      <c r="L7" s="23">
+        <v>70</v>
+      </c>
+      <c r="M7" s="23">
+        <v>361</v>
+      </c>
+      <c r="N7" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>253</v>
+      </c>
+      <c r="D8" s="24">
+        <v>26</v>
+      </c>
+      <c r="E8" s="24">
+        <v>31</v>
+      </c>
+      <c r="F8" s="24">
+        <v>2</v>
+      </c>
+      <c r="G8" s="24">
+        <v>5</v>
+      </c>
+      <c r="H8" s="24">
+        <v>1</v>
+      </c>
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>23</v>
+      </c>
+      <c r="K8" s="24">
+        <v>28</v>
+      </c>
+      <c r="L8" s="24">
+        <v>2</v>
+      </c>
+      <c r="M8" s="24">
+        <v>0</v>
+      </c>
+      <c r="N8" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>3940</v>
+      </c>
+      <c r="D9" s="24">
+        <v>104</v>
+      </c>
+      <c r="E9" s="24">
+        <v>110</v>
+      </c>
+      <c r="F9" s="24">
+        <v>7</v>
+      </c>
+      <c r="G9" s="24">
+        <v>2</v>
+      </c>
+      <c r="H9" s="24">
+        <v>24</v>
+      </c>
+      <c r="I9" s="24">
+        <v>0</v>
+      </c>
+      <c r="J9" s="24">
+        <v>77</v>
+      </c>
+      <c r="K9" s="24">
+        <v>71</v>
+      </c>
+      <c r="L9" s="24">
+        <v>15</v>
+      </c>
+      <c r="M9" s="24">
+        <v>22</v>
+      </c>
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>1827</v>
+      </c>
+      <c r="D10" s="24">
+        <v>3</v>
+      </c>
+      <c r="E10" s="24">
+        <v>3</v>
+      </c>
+      <c r="F10" s="24">
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>3</v>
+      </c>
+      <c r="K10" s="24">
+        <v>2</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
+        <v>1</v>
+      </c>
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>203</v>
+      </c>
+      <c r="D11" s="24">
+        <v>0</v>
+      </c>
+      <c r="E11" s="24">
+        <v>0</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>0</v>
+      </c>
+      <c r="K11" s="24">
+        <v>0</v>
+      </c>
+      <c r="L11" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="M11" s="24">
+        <v>0</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>2590</v>
+      </c>
+      <c r="D12" s="24">
+        <v>0</v>
+      </c>
+      <c r="E12" s="24">
+        <v>0</v>
+      </c>
+      <c r="F12" s="24">
+        <v>0</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0</v>
+      </c>
+      <c r="H12" s="24">
+        <v>0</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>0</v>
+      </c>
+      <c r="K12" s="24">
+        <v>0</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
+        <v>0</v>
+      </c>
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>1744</v>
+      </c>
+      <c r="D13" s="24">
+        <v>640</v>
+      </c>
+      <c r="E13" s="24">
+        <v>647</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>1</v>
+      </c>
+      <c r="H13" s="24">
+        <v>66</v>
+      </c>
+      <c r="I13" s="24">
+        <v>0</v>
+      </c>
+      <c r="J13" s="24">
+        <v>580</v>
+      </c>
+      <c r="K13" s="24">
+        <v>304</v>
+      </c>
+      <c r="L13" s="24">
+        <v>4</v>
+      </c>
+      <c r="M13" s="24">
+        <v>336</v>
+      </c>
+      <c r="N13" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>629</v>
+      </c>
+      <c r="D14" s="25">
+        <v>120</v>
+      </c>
+      <c r="E14" s="25">
+        <v>120</v>
+      </c>
+      <c r="F14" s="25">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>2</v>
+      </c>
+      <c r="H14" s="25">
+        <v>110</v>
+      </c>
+      <c r="I14" s="25">
+        <v>0</v>
+      </c>
+      <c r="J14" s="25">
+        <v>8</v>
+      </c>
+      <c r="K14" s="25">
         <v>69</v>
       </c>
-      <c r="B5" s="95"/>
-[...227 lines deleted...]
-      <c r="K10" s="29">
+      <c r="L14" s="25">
+        <v>49</v>
+      </c>
+      <c r="M14" s="25">
         <v>2</v>
       </c>
-      <c r="L10" s="29">
-[...139 lines deleted...]
-      <c r="A14" s="85" t="s">
+      <c r="N14" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="86"/>
-[...53 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="58"/>
-[...38 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -4054,1091 +4150,892 @@
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
-    <mergeCell ref="K5:N5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
-    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="A13:B13"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" firstPageNumber="88" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <ignoredErrors>
-[...2 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...211 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4316749E-FAA7-4D2C-BA7D-89554E5B3B0D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
-    <col min="5" max="8" width="8.69921875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="13" width="8.69921875" customWidth="1"/>
+    <col min="5" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="47"/>
-[...3 lines deleted...]
-      <c r="G4" s="47" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="H4" s="47"/>
-[...5 lines deleted...]
-      <c r="N4" s="49" t="s">
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="95"/>
-      <c r="C5" s="98" t="s">
+      <c r="D5" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="E5" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="102" t="s">
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="F5" s="91"/>
-[...4 lines deleted...]
-      <c r="K5" s="103" t="s">
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="59" t="s">
         <v>73</v>
       </c>
-      <c r="L5" s="94"/>
-[...17 lines deleted...]
-      <c r="H6" s="50" t="s">
+      <c r="F6" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="G6" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="H6" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="I6" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="J6" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="K6" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="48" t="s">
+        <v>80</v>
+      </c>
+      <c r="M6" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" s="48" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <f>SUM(C8:C14)</f>
+        <v>12968</v>
+      </c>
+      <c r="D7" s="23">
+        <f>SUM(D8:D14)</f>
+        <v>1015</v>
+      </c>
+      <c r="E7" s="24">
+        <f>SUM(F7:G7:J7)</f>
+        <v>1034</v>
+      </c>
+      <c r="F7" s="23">
+        <f t="shared" ref="F7:N7" si="0">SUM(F8:F14)</f>
+        <v>11</v>
+      </c>
+      <c r="G7" s="23">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="H7" s="23">
+        <f t="shared" si="0"/>
+        <v>162</v>
+      </c>
+      <c r="I7" s="23">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="J7" s="23">
+        <f t="shared" si="0"/>
+        <v>835</v>
+      </c>
+      <c r="K7" s="23">
+        <f t="shared" si="0"/>
+        <v>462</v>
+      </c>
+      <c r="L7" s="23">
+        <f t="shared" si="0"/>
+        <v>68</v>
+      </c>
+      <c r="M7" s="23">
+        <f t="shared" si="0"/>
+        <v>493</v>
+      </c>
+      <c r="N7" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>192</v>
+      </c>
+      <c r="D8" s="24">
+        <v>52</v>
+      </c>
+      <c r="E8" s="24">
+        <f>SUM(F8:G8:J8)</f>
+        <v>64</v>
+      </c>
+      <c r="F8" s="24">
+        <v>1</v>
+      </c>
+      <c r="G8" s="24">
+        <v>10</v>
+      </c>
+      <c r="H8" s="24">
+        <v>0</v>
+      </c>
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>53</v>
+      </c>
+      <c r="K8" s="24">
+        <v>53</v>
+      </c>
+      <c r="L8" s="24">
+        <v>4</v>
+      </c>
+      <c r="M8" s="24">
+        <v>8</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>5533</v>
+      </c>
+      <c r="D9" s="24">
+        <v>159</v>
+      </c>
+      <c r="E9" s="24">
+        <f>SUM(F9:G9:J9)</f>
+        <v>160</v>
+      </c>
+      <c r="F9" s="24">
+        <v>4</v>
+      </c>
+      <c r="G9" s="24">
+        <v>6</v>
+      </c>
+      <c r="H9" s="24">
+        <v>15</v>
+      </c>
+      <c r="I9" s="24">
+        <v>1</v>
+      </c>
+      <c r="J9" s="24">
+        <v>134</v>
+      </c>
+      <c r="K9" s="24">
         <v>77</v>
       </c>
-      <c r="I6" s="50" t="s">
-[...35 lines deleted...]
-      <c r="G7" s="28">
+      <c r="L9" s="24">
+        <v>11</v>
+      </c>
+      <c r="M9" s="24">
+        <v>69</v>
+      </c>
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>2526</v>
+      </c>
+      <c r="D10" s="24">
+        <v>23</v>
+      </c>
+      <c r="E10" s="24">
+        <f>SUM(F10:G10:J10)</f>
+        <v>23</v>
+      </c>
+      <c r="F10" s="24">
+        <v>1</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>22</v>
+      </c>
+      <c r="K10" s="24">
+        <v>2</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
         <v>21</v>
       </c>
-      <c r="H7" s="28">
-[...41 lines deleted...]
-      <c r="H8" s="29">
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>418</v>
+      </c>
+      <c r="D11" s="24">
+        <v>0</v>
+      </c>
+      <c r="E11" s="24">
+        <f>SUM(F11:G11:J11)</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>0</v>
+      </c>
+      <c r="K11" s="24">
+        <v>0</v>
+      </c>
+      <c r="L11" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="M11" s="24">
+        <v>0</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>1546</v>
+      </c>
+      <c r="D12" s="24">
+        <v>14</v>
+      </c>
+      <c r="E12" s="24">
+        <f>SUM(F12:G12:J12)</f>
+        <v>14</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1</v>
+      </c>
+      <c r="G12" s="24">
+        <v>1</v>
+      </c>
+      <c r="H12" s="24">
+        <v>0</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>12</v>
+      </c>
+      <c r="K12" s="24">
+        <v>0</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
+        <v>14</v>
+      </c>
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>1653</v>
+      </c>
+      <c r="D13" s="24">
+        <v>580</v>
+      </c>
+      <c r="E13" s="24">
+        <f>SUM(F13:G13:J13)</f>
+        <v>585</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
         <v>2</v>
       </c>
-      <c r="I8" s="29">
-[...2 lines deleted...]
-      <c r="J8" s="29">
+      <c r="H13" s="24">
+        <v>60</v>
+      </c>
+      <c r="I13" s="24">
+        <v>0</v>
+      </c>
+      <c r="J13" s="24">
+        <v>523</v>
+      </c>
+      <c r="K13" s="24">
+        <v>215</v>
+      </c>
+      <c r="L13" s="24">
+        <v>11</v>
+      </c>
+      <c r="M13" s="24">
+        <v>350</v>
+      </c>
+      <c r="N13" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>1100</v>
+      </c>
+      <c r="D14" s="25">
+        <v>187</v>
+      </c>
+      <c r="E14" s="25">
+        <f>SUM(F14:G14:J14)</f>
+        <v>188</v>
+      </c>
+      <c r="F14" s="25">
+        <v>4</v>
+      </c>
+      <c r="G14" s="25">
+        <v>1</v>
+      </c>
+      <c r="H14" s="25">
+        <v>87</v>
+      </c>
+      <c r="I14" s="25">
+        <v>5</v>
+      </c>
+      <c r="J14" s="25">
+        <v>91</v>
+      </c>
+      <c r="K14" s="25">
+        <v>115</v>
+      </c>
+      <c r="L14" s="25">
+        <v>42</v>
+      </c>
+      <c r="M14" s="25">
         <v>31</v>
       </c>
-      <c r="K8" s="29">
-[...223 lines deleted...]
-      <c r="A14" s="85" t="s">
+      <c r="N14" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="86"/>
-[...52 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="58"/>
-[...38 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -5151,875 +5048,1095 @@
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
+    <mergeCell ref="K5:N5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:B6"/>
-    <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
-    <mergeCell ref="K5:N5"/>
-    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C5:C6"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="E8:E14 C7:D7 F7:N7" unlockedFormula="1"/>
+    <ignoredError sqref="E7" formula="1" unlockedFormula="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F92416ED-452B-4737-BD27-8EC5964DE314}">
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T38"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="23.4" customHeight="1" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="15" width="9" style="64"/>
+    <col min="16" max="16" width="4.8984375" style="64" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="64"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="63"/>
+      <c r="E1" s="65" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="63"/>
+      <c r="E2" s="65"/>
+    </row>
+    <row r="3" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="64" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="66" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="T5" s="67"/>
+    </row>
+    <row r="6" spans="1:20" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="68" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="69" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="69" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="64" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="68" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="69" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="69" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="68" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="69" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="68" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="69" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="69" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="69" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="68" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" s="70" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="69" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="69" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="69" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="69" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="68" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="69" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="69" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="69" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="69" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="69" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="69" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="69" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="68" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="68" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="68" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="68" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="64" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="64" t="s">
+        <v>42</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="83" firstPageNumber="89" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A9FE771-EBA8-4FF8-BF13-747D0ABD28A7}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
     <col min="5" max="8" width="8.69921875" customWidth="1"/>
     <col min="9" max="9" width="9.69921875" customWidth="1"/>
     <col min="10" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="47"/>
-[...12 lines deleted...]
-      <c r="N4" s="49" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="95"/>
-      <c r="C5" s="98" t="s">
+      <c r="D5" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="E5" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="102" t="s">
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="F5" s="91"/>
-[...4 lines deleted...]
-      <c r="K5" s="103" t="s">
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="L5" s="94"/>
-[...8 lines deleted...]
-      <c r="E6" s="50" t="s">
+      <c r="F6" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="F6" s="50" t="s">
+      <c r="G6" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="G6" s="50" t="s">
+      <c r="H6" s="45" t="s">
         <v>76</v>
       </c>
-      <c r="H6" s="50" t="s">
+      <c r="I6" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="I6" s="50" t="s">
+      <c r="J6" s="45" t="s">
         <v>78</v>
       </c>
-      <c r="J6" s="50" t="s">
+      <c r="K6" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="K6" s="52" t="s">
+      <c r="L6" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="L6" s="53" t="s">
+      <c r="M6" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="M6" s="53" t="s">
+      <c r="N6" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="N6" s="53" t="s">
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="87" t="s">
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>13047</v>
+      </c>
+      <c r="D7" s="23">
+        <v>736</v>
+      </c>
+      <c r="E7" s="23">
+        <v>858</v>
+      </c>
+      <c r="F7" s="23">
+        <v>3</v>
+      </c>
+      <c r="G7" s="23">
+        <v>8</v>
+      </c>
+      <c r="H7" s="23">
+        <v>221</v>
+      </c>
+      <c r="I7" s="23">
+        <v>392</v>
+      </c>
+      <c r="J7" s="23">
+        <v>234</v>
+      </c>
+      <c r="K7" s="23">
+        <v>430</v>
+      </c>
+      <c r="L7" s="23">
+        <v>90</v>
+      </c>
+      <c r="M7" s="23">
+        <v>299</v>
+      </c>
+      <c r="N7" s="23">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="88"/>
-[...9 lines deleted...]
-      <c r="F7" s="28">
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>255</v>
+      </c>
+      <c r="D8" s="24">
+        <v>23</v>
+      </c>
+      <c r="E8" s="24">
+        <v>23</v>
+      </c>
+      <c r="F8" s="24">
+        <v>0</v>
+      </c>
+      <c r="G8" s="24">
+        <v>4</v>
+      </c>
+      <c r="H8" s="24">
+        <v>1</v>
+      </c>
+      <c r="I8" s="24">
+        <v>1</v>
+      </c>
+      <c r="J8" s="24">
+        <v>17</v>
+      </c>
+      <c r="K8" s="24">
+        <v>16</v>
+      </c>
+      <c r="L8" s="24">
+        <v>3</v>
+      </c>
+      <c r="M8" s="24">
+        <v>6</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>5684</v>
+      </c>
+      <c r="D9" s="24">
+        <v>129</v>
+      </c>
+      <c r="E9" s="24">
+        <v>138</v>
+      </c>
+      <c r="F9" s="24">
+        <v>2</v>
+      </c>
+      <c r="G9" s="24">
+        <v>2</v>
+      </c>
+      <c r="H9" s="24">
+        <v>23</v>
+      </c>
+      <c r="I9" s="24">
+        <v>9</v>
+      </c>
+      <c r="J9" s="24">
+        <v>102</v>
+      </c>
+      <c r="K9" s="24">
+        <v>86</v>
+      </c>
+      <c r="L9" s="24">
+        <v>8</v>
+      </c>
+      <c r="M9" s="24">
+        <v>35</v>
+      </c>
+      <c r="N9" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>2068</v>
+      </c>
+      <c r="D10" s="24">
+        <v>25</v>
+      </c>
+      <c r="E10" s="24">
+        <v>25</v>
+      </c>
+      <c r="F10" s="24">
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>25</v>
+      </c>
+      <c r="K10" s="24">
+        <v>2</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
+        <v>23</v>
+      </c>
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>145</v>
+      </c>
+      <c r="D11" s="24">
+        <v>1</v>
+      </c>
+      <c r="E11" s="24">
+        <v>1</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>1</v>
+      </c>
+      <c r="K11" s="24">
+        <v>0</v>
+      </c>
+      <c r="L11" s="24">
+        <v>0</v>
+      </c>
+      <c r="M11" s="24">
+        <v>1</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>1636</v>
+      </c>
+      <c r="D12" s="24">
+        <v>4</v>
+      </c>
+      <c r="E12" s="24">
+        <v>5</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0</v>
+      </c>
+      <c r="H12" s="24">
+        <v>0</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>4</v>
+      </c>
+      <c r="K12" s="24">
+        <v>1</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
+        <v>4</v>
+      </c>
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>1107</v>
+      </c>
+      <c r="D13" s="24">
+        <v>326</v>
+      </c>
+      <c r="E13" s="24">
+        <v>437</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>0</v>
+      </c>
+      <c r="H13" s="24">
+        <v>10</v>
+      </c>
+      <c r="I13" s="24">
+        <v>368</v>
+      </c>
+      <c r="J13" s="24">
+        <v>59</v>
+      </c>
+      <c r="K13" s="24">
+        <v>231</v>
+      </c>
+      <c r="L13" s="24">
         <v>7</v>
       </c>
-      <c r="G7" s="28">
-[...38 lines deleted...]
-      <c r="F8" s="29">
+      <c r="M13" s="24">
+        <v>200</v>
+      </c>
+      <c r="N13" s="24">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>2152</v>
+      </c>
+      <c r="D14" s="25">
+        <v>228</v>
+      </c>
+      <c r="E14" s="25">
+        <v>229</v>
+      </c>
+      <c r="F14" s="25">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>2</v>
+      </c>
+      <c r="H14" s="25">
+        <v>187</v>
+      </c>
+      <c r="I14" s="25">
+        <v>14</v>
+      </c>
+      <c r="J14" s="25">
+        <v>26</v>
+      </c>
+      <c r="K14" s="25">
+        <v>94</v>
+      </c>
+      <c r="L14" s="25">
+        <v>72</v>
+      </c>
+      <c r="M14" s="25">
+        <v>30</v>
+      </c>
+      <c r="N14" s="25">
         <v>3</v>
       </c>
-      <c r="G8" s="29">
-[...53 lines deleted...]
-      <c r="K9" s="29">
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="L9" s="29">
-[...276 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -6055,852 +6172,852 @@
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="K5:N5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0BAA04E-A1B4-4195-8121-7DFFC778A199}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4316749E-FAA7-4D2C-BA7D-89554E5B3B0D}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
     <col min="5" max="8" width="8.69921875" customWidth="1"/>
     <col min="9" max="9" width="9.69921875" customWidth="1"/>
     <col min="10" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="65"/>
-[...12 lines deleted...]
-      <c r="N4" s="49" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="95"/>
-      <c r="C5" s="98" t="s">
+      <c r="D5" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="E5" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="102" t="s">
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="F5" s="91"/>
-[...4 lines deleted...]
-      <c r="K5" s="103" t="s">
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="L5" s="94"/>
-[...8 lines deleted...]
-      <c r="E6" s="50" t="s">
+      <c r="F6" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="F6" s="50" t="s">
+      <c r="G6" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="G6" s="50" t="s">
+      <c r="H6" s="45" t="s">
         <v>76</v>
       </c>
-      <c r="H6" s="50" t="s">
+      <c r="I6" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="I6" s="50" t="s">
+      <c r="J6" s="45" t="s">
         <v>78</v>
       </c>
-      <c r="J6" s="50" t="s">
+      <c r="K6" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="K6" s="52" t="s">
+      <c r="L6" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="L6" s="53" t="s">
+      <c r="M6" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="M6" s="53" t="s">
+      <c r="N6" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="N6" s="53" t="s">
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="87" t="s">
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>24982</v>
+      </c>
+      <c r="D7" s="23">
+        <v>1753</v>
+      </c>
+      <c r="E7" s="24">
+        <v>1910</v>
+      </c>
+      <c r="F7" s="23">
+        <v>16</v>
+      </c>
+      <c r="G7" s="23">
+        <v>21</v>
+      </c>
+      <c r="H7" s="23">
+        <v>302</v>
+      </c>
+      <c r="I7" s="23">
+        <v>1106</v>
+      </c>
+      <c r="J7" s="23">
+        <v>465</v>
+      </c>
+      <c r="K7" s="23">
+        <v>911</v>
+      </c>
+      <c r="L7" s="23">
+        <v>126</v>
+      </c>
+      <c r="M7" s="23">
+        <v>840</v>
+      </c>
+      <c r="N7" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="88"/>
-[...12 lines deleted...]
-      <c r="G7" s="28">
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>513</v>
+      </c>
+      <c r="D8" s="24">
+        <v>53</v>
+      </c>
+      <c r="E8" s="24">
+        <v>53</v>
+      </c>
+      <c r="F8" s="24">
+        <v>3</v>
+      </c>
+      <c r="G8" s="24">
+        <v>17</v>
+      </c>
+      <c r="H8" s="24">
         <v>2</v>
       </c>
-      <c r="H7" s="28">
-[...17 lines deleted...]
-      <c r="N7" s="28">
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>31</v>
+      </c>
+      <c r="K8" s="24">
+        <v>33</v>
+      </c>
+      <c r="L8" s="24">
+        <v>16</v>
+      </c>
+      <c r="M8" s="24">
+        <v>3</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>9903</v>
+      </c>
+      <c r="D9" s="24">
+        <v>245</v>
+      </c>
+      <c r="E9" s="24">
+        <v>253</v>
+      </c>
+      <c r="F9" s="24">
+        <v>5</v>
+      </c>
+      <c r="G9" s="24">
+        <v>2</v>
+      </c>
+      <c r="H9" s="24">
+        <v>33</v>
+      </c>
+      <c r="I9" s="24">
+        <v>3</v>
+      </c>
+      <c r="J9" s="24">
+        <v>210</v>
+      </c>
+      <c r="K9" s="24">
+        <v>186</v>
+      </c>
+      <c r="L9" s="24">
+        <v>11</v>
+      </c>
+      <c r="M9" s="24">
+        <v>55</v>
+      </c>
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>3937</v>
+      </c>
+      <c r="D10" s="24">
+        <v>37</v>
+      </c>
+      <c r="E10" s="24">
+        <v>51</v>
+      </c>
+      <c r="F10" s="24">
+        <v>6</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>45</v>
+      </c>
+      <c r="K10" s="24">
+        <v>6</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
+        <v>43</v>
+      </c>
+      <c r="N10" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>304</v>
+      </c>
+      <c r="D11" s="24">
+        <v>5</v>
+      </c>
+      <c r="E11" s="24">
+        <v>5</v>
+      </c>
+      <c r="F11" s="24">
+        <v>1</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
         <v>4</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D8" s="29">
+      <c r="K11" s="24">
+        <v>5</v>
+      </c>
+      <c r="L11" s="24">
+        <v>0</v>
+      </c>
+      <c r="M11" s="24">
+        <v>0</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>3563</v>
+      </c>
+      <c r="D12" s="24">
+        <v>7</v>
+      </c>
+      <c r="E12" s="24">
+        <v>8</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0</v>
+      </c>
+      <c r="H12" s="24">
+        <v>2</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>5</v>
+      </c>
+      <c r="K12" s="24">
+        <v>1</v>
+      </c>
+      <c r="L12" s="24">
+        <v>2</v>
+      </c>
+      <c r="M12" s="24">
+        <v>4</v>
+      </c>
+      <c r="N12" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>4897</v>
+      </c>
+      <c r="D13" s="24">
+        <v>1123</v>
+      </c>
+      <c r="E13" s="24">
+        <v>1256</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>1</v>
+      </c>
+      <c r="H13" s="24">
+        <v>24</v>
+      </c>
+      <c r="I13" s="24">
+        <v>1075</v>
+      </c>
+      <c r="J13" s="24">
+        <v>156</v>
+      </c>
+      <c r="K13" s="24">
+        <v>522</v>
+      </c>
+      <c r="L13" s="24">
+        <v>4</v>
+      </c>
+      <c r="M13" s="24">
+        <v>718</v>
+      </c>
+      <c r="N13" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>1865</v>
+      </c>
+      <c r="D14" s="25">
+        <v>283</v>
+      </c>
+      <c r="E14" s="25">
+        <v>284</v>
+      </c>
+      <c r="F14" s="25">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>1</v>
+      </c>
+      <c r="H14" s="25">
+        <v>241</v>
+      </c>
+      <c r="I14" s="25">
+        <v>28</v>
+      </c>
+      <c r="J14" s="25">
         <v>14</v>
       </c>
-      <c r="E8" s="29">
-[...23 lines deleted...]
-      <c r="M8" s="29">
+      <c r="K14" s="25">
+        <v>158</v>
+      </c>
+      <c r="L14" s="25">
+        <v>93</v>
+      </c>
+      <c r="M14" s="25">
+        <v>17</v>
+      </c>
+      <c r="N14" s="25">
         <v>2</v>
       </c>
-      <c r="N8" s="29">
-[...214 lines deleted...]
-      <c r="A14" s="85" t="s">
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="86"/>
-[...52 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="58"/>
-[...38 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -6936,852 +7053,852 @@
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="K5:N5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{579AF997-BF61-42DA-89EC-FEC26935566B}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F92416ED-452B-4737-BD27-8EC5964DE314}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
     <col min="5" max="8" width="8.69921875" customWidth="1"/>
     <col min="9" max="9" width="9.69921875" customWidth="1"/>
     <col min="10" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="47"/>
-[...12 lines deleted...]
-      <c r="N4" s="49" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="61" t="s">
+        <v>99</v>
+      </c>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="95"/>
-      <c r="C5" s="98" t="s">
+      <c r="D5" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="E5" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="102" t="s">
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="F5" s="91"/>
-[...4 lines deleted...]
-      <c r="K5" s="103" t="s">
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="L5" s="94"/>
-[...8 lines deleted...]
-      <c r="E6" s="50" t="s">
+      <c r="F6" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="F6" s="50" t="s">
+      <c r="G6" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="G6" s="50" t="s">
+      <c r="H6" s="45" t="s">
         <v>76</v>
       </c>
-      <c r="H6" s="50" t="s">
+      <c r="I6" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="I6" s="50" t="s">
+      <c r="J6" s="45" t="s">
         <v>78</v>
       </c>
-      <c r="J6" s="50" t="s">
+      <c r="K6" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="K6" s="52" t="s">
+      <c r="L6" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="L6" s="53" t="s">
+      <c r="M6" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="M6" s="53" t="s">
+      <c r="N6" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="N6" s="53" t="s">
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="87" t="s">
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>10615</v>
+      </c>
+      <c r="D7" s="23">
+        <v>904</v>
+      </c>
+      <c r="E7" s="24">
+        <v>1000</v>
+      </c>
+      <c r="F7" s="23">
+        <v>7</v>
+      </c>
+      <c r="G7" s="23">
+        <v>19</v>
+      </c>
+      <c r="H7" s="23">
+        <v>190</v>
+      </c>
+      <c r="I7" s="23">
+        <v>601</v>
+      </c>
+      <c r="J7" s="23">
+        <v>183</v>
+      </c>
+      <c r="K7" s="23">
+        <v>533</v>
+      </c>
+      <c r="L7" s="23">
+        <v>88</v>
+      </c>
+      <c r="M7" s="23">
+        <v>350</v>
+      </c>
+      <c r="N7" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="88"/>
-[...38 lines deleted...]
-      <c r="A8" s="83" t="s">
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>189</v>
+      </c>
+      <c r="D8" s="24">
+        <v>39</v>
+      </c>
+      <c r="E8" s="24">
+        <v>39</v>
+      </c>
+      <c r="F8" s="24">
+        <v>3</v>
+      </c>
+      <c r="G8" s="24">
+        <v>17</v>
+      </c>
+      <c r="H8" s="24">
+        <v>2</v>
+      </c>
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>17</v>
+      </c>
+      <c r="K8" s="24">
+        <v>21</v>
+      </c>
+      <c r="L8" s="24">
+        <v>16</v>
+      </c>
+      <c r="M8" s="24">
+        <v>1</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
         <v>85</v>
       </c>
-      <c r="B8" s="89"/>
-[...6 lines deleted...]
-      <c r="E8" s="29">
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>4227</v>
+      </c>
+      <c r="D9" s="24">
+        <v>120</v>
+      </c>
+      <c r="E9" s="24">
+        <v>121</v>
+      </c>
+      <c r="F9" s="24">
+        <v>3</v>
+      </c>
+      <c r="G9" s="24">
+        <v>0</v>
+      </c>
+      <c r="H9" s="24">
+        <v>17</v>
+      </c>
+      <c r="I9" s="24">
+        <v>3</v>
+      </c>
+      <c r="J9" s="24">
+        <v>98</v>
+      </c>
+      <c r="K9" s="24">
+        <v>92</v>
+      </c>
+      <c r="L9" s="24">
+        <v>6</v>
+      </c>
+      <c r="M9" s="24">
+        <v>22</v>
+      </c>
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>1762</v>
+      </c>
+      <c r="D10" s="24">
+        <v>10</v>
+      </c>
+      <c r="E10" s="24">
+        <v>10</v>
+      </c>
+      <c r="F10" s="24">
+        <v>1</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>9</v>
+      </c>
+      <c r="K10" s="24">
+        <v>1</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
+        <v>9</v>
+      </c>
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>149</v>
+      </c>
+      <c r="D11" s="24">
+        <v>4</v>
+      </c>
+      <c r="E11" s="24">
+        <v>4</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>4</v>
+      </c>
+      <c r="K11" s="24">
+        <v>4</v>
+      </c>
+      <c r="L11" s="24">
+        <v>0</v>
+      </c>
+      <c r="M11" s="24">
+        <v>0</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>1592</v>
+      </c>
+      <c r="D12" s="24">
+        <v>3</v>
+      </c>
+      <c r="E12" s="24">
+        <v>4</v>
+      </c>
+      <c r="F12" s="24">
+        <v>0</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0</v>
+      </c>
+      <c r="H12" s="24">
+        <v>0</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>4</v>
+      </c>
+      <c r="K12" s="24">
+        <v>0</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
+        <v>4</v>
+      </c>
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>1825</v>
+      </c>
+      <c r="D13" s="24">
+        <v>542</v>
+      </c>
+      <c r="E13" s="24">
+        <v>636</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>1</v>
+      </c>
+      <c r="H13" s="24">
+        <v>13</v>
+      </c>
+      <c r="I13" s="24">
+        <v>581</v>
+      </c>
+      <c r="J13" s="24">
         <v>41</v>
       </c>
-      <c r="F8" s="29">
-[...17 lines deleted...]
-      <c r="L8" s="29">
+      <c r="K13" s="24">
+        <v>319</v>
+      </c>
+      <c r="L13" s="24">
         <v>3</v>
       </c>
-      <c r="M8" s="29">
-[...23 lines deleted...]
-      <c r="G9" s="29">
+      <c r="M13" s="24">
+        <v>303</v>
+      </c>
+      <c r="N13" s="24">
         <v>2</v>
       </c>
-      <c r="H9" s="29">
-[...35 lines deleted...]
-      <c r="F10" s="29">
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>871</v>
+      </c>
+      <c r="D14" s="25">
+        <v>186</v>
+      </c>
+      <c r="E14" s="25">
+        <v>186</v>
+      </c>
+      <c r="F14" s="25">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>1</v>
+      </c>
+      <c r="H14" s="25">
+        <v>158</v>
+      </c>
+      <c r="I14" s="25">
+        <v>17</v>
+      </c>
+      <c r="J14" s="25">
+        <v>10</v>
+      </c>
+      <c r="K14" s="25">
+        <v>96</v>
+      </c>
+      <c r="L14" s="25">
+        <v>63</v>
+      </c>
+      <c r="M14" s="25">
+        <v>11</v>
+      </c>
+      <c r="N14" s="25">
         <v>2</v>
       </c>
-      <c r="G10" s="29">
-[...151 lines deleted...]
-      <c r="A14" s="85" t="s">
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="86"/>
-[...52 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="58"/>
-[...38 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -7792,877 +7909,877 @@
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="L1:N1"/>
-[...6 lines deleted...]
-    <mergeCell ref="K5:N5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5ADDD96-AA12-4573-A24E-7F70B44735C2}">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0BAA04E-A1B4-4195-8121-7DFFC778A199}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
     <col min="5" max="8" width="8.69921875" customWidth="1"/>
     <col min="9" max="9" width="9.69921875" customWidth="1"/>
     <col min="10" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="47"/>
-[...12 lines deleted...]
-      <c r="N4" s="49" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="95"/>
-      <c r="C5" s="98" t="s">
+      <c r="D5" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="E5" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="102" t="s">
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="F5" s="91"/>
-[...4 lines deleted...]
-      <c r="K5" s="103" t="s">
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="L5" s="94"/>
-[...8 lines deleted...]
-      <c r="E6" s="50" t="s">
+      <c r="F6" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="F6" s="50" t="s">
+      <c r="G6" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="G6" s="50" t="s">
+      <c r="H6" s="45" t="s">
         <v>76</v>
       </c>
-      <c r="H6" s="50" t="s">
+      <c r="I6" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="I6" s="50" t="s">
+      <c r="J6" s="45" t="s">
         <v>78</v>
       </c>
-      <c r="J6" s="50" t="s">
+      <c r="K6" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="K6" s="52" t="s">
+      <c r="L6" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="L6" s="53" t="s">
+      <c r="M6" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="M6" s="53" t="s">
+      <c r="N6" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="N6" s="53" t="s">
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="87" t="s">
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>14367</v>
+      </c>
+      <c r="D7" s="23">
+        <v>849</v>
+      </c>
+      <c r="E7" s="23">
+        <v>910</v>
+      </c>
+      <c r="F7" s="23">
+        <v>9</v>
+      </c>
+      <c r="G7" s="23">
+        <v>2</v>
+      </c>
+      <c r="H7" s="23">
+        <v>112</v>
+      </c>
+      <c r="I7" s="23">
+        <v>505</v>
+      </c>
+      <c r="J7" s="23">
+        <v>282</v>
+      </c>
+      <c r="K7" s="23">
+        <v>378</v>
+      </c>
+      <c r="L7" s="23">
+        <v>38</v>
+      </c>
+      <c r="M7" s="23">
+        <v>490</v>
+      </c>
+      <c r="N7" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="88"/>
-[...9 lines deleted...]
-      <c r="F7" s="28">
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>324</v>
+      </c>
+      <c r="D8" s="24">
         <v>14</v>
       </c>
-      <c r="G7" s="28">
+      <c r="E8" s="24">
+        <v>14</v>
+      </c>
+      <c r="F8" s="24">
+        <v>0</v>
+      </c>
+      <c r="G8" s="24">
+        <v>0</v>
+      </c>
+      <c r="H8" s="24">
+        <v>0</v>
+      </c>
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>14</v>
+      </c>
+      <c r="K8" s="24">
+        <v>12</v>
+      </c>
+      <c r="L8" s="24">
+        <v>0</v>
+      </c>
+      <c r="M8" s="24">
+        <v>2</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>5676</v>
+      </c>
+      <c r="D9" s="24">
+        <v>125</v>
+      </c>
+      <c r="E9" s="24">
+        <v>132</v>
+      </c>
+      <c r="F9" s="24">
+        <v>2</v>
+      </c>
+      <c r="G9" s="24">
+        <v>2</v>
+      </c>
+      <c r="H9" s="24">
+        <v>16</v>
+      </c>
+      <c r="I9" s="24">
+        <v>0</v>
+      </c>
+      <c r="J9" s="24">
+        <v>112</v>
+      </c>
+      <c r="K9" s="24">
+        <v>94</v>
+      </c>
+      <c r="L9" s="24">
+        <v>5</v>
+      </c>
+      <c r="M9" s="24">
+        <v>33</v>
+      </c>
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>2175</v>
+      </c>
+      <c r="D10" s="24">
+        <v>27</v>
+      </c>
+      <c r="E10" s="24">
+        <v>41</v>
+      </c>
+      <c r="F10" s="24">
+        <v>5</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>36</v>
+      </c>
+      <c r="K10" s="24">
+        <v>5</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
+        <v>34</v>
+      </c>
+      <c r="N10" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>155</v>
+      </c>
+      <c r="D11" s="24">
         <v>1</v>
       </c>
-      <c r="H7" s="28">
-[...32 lines deleted...]
-      <c r="E8" s="29">
+      <c r="E11" s="24">
+        <v>1</v>
+      </c>
+      <c r="F11" s="24">
+        <v>1</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>0</v>
+      </c>
+      <c r="K11" s="24">
+        <v>1</v>
+      </c>
+      <c r="L11" s="24">
+        <v>0</v>
+      </c>
+      <c r="M11" s="24">
+        <v>0</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>1971</v>
+      </c>
+      <c r="D12" s="24">
+        <v>4</v>
+      </c>
+      <c r="E12" s="24">
+        <v>4</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0</v>
+      </c>
+      <c r="H12" s="24">
+        <v>2</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>1</v>
+      </c>
+      <c r="K12" s="24">
+        <v>1</v>
+      </c>
+      <c r="L12" s="24">
+        <v>2</v>
+      </c>
+      <c r="M12" s="24">
+        <v>0</v>
+      </c>
+      <c r="N12" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>3072</v>
+      </c>
+      <c r="D13" s="24">
+        <v>581</v>
+      </c>
+      <c r="E13" s="24">
+        <v>620</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>0</v>
+      </c>
+      <c r="H13" s="24">
         <v>11</v>
       </c>
-      <c r="F8" s="29">
-[...2 lines deleted...]
-      <c r="G8" s="29">
+      <c r="I13" s="24">
+        <v>494</v>
+      </c>
+      <c r="J13" s="24">
+        <v>115</v>
+      </c>
+      <c r="K13" s="24">
+        <v>203</v>
+      </c>
+      <c r="L13" s="24">
         <v>1</v>
       </c>
-      <c r="H8" s="29">
-[...8 lines deleted...]
-      <c r="K8" s="29">
+      <c r="M13" s="24">
+        <v>415</v>
+      </c>
+      <c r="N13" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>994</v>
+      </c>
+      <c r="D14" s="25">
+        <v>97</v>
+      </c>
+      <c r="E14" s="25">
+        <v>98</v>
+      </c>
+      <c r="F14" s="25">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="25">
+        <v>83</v>
+      </c>
+      <c r="I14" s="25">
         <v>11</v>
       </c>
-      <c r="L8" s="29">
-[...23 lines deleted...]
-      <c r="F9" s="29">
+      <c r="J14" s="25">
         <v>4</v>
       </c>
-      <c r="G9" s="29">
-[...17 lines deleted...]
-      <c r="M9" s="29">
+      <c r="K14" s="25">
+        <v>62</v>
+      </c>
+      <c r="L14" s="25">
+        <v>30</v>
+      </c>
+      <c r="M14" s="25">
         <v>6</v>
       </c>
-      <c r="N9" s="29">
-[...172 lines deleted...]
-      <c r="A14" s="85" t="s">
+      <c r="N14" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="86"/>
-[...52 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="58"/>
-[...38 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -8673,877 +8790,877 @@
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="L1:N1"/>
-[...6 lines deleted...]
-    <mergeCell ref="K5:N5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5C98228-B016-407C-97F0-AC7E2DAAA1F4}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{579AF997-BF61-42DA-89EC-FEC26935566B}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
     <col min="5" max="8" width="8.69921875" customWidth="1"/>
     <col min="9" max="9" width="9.69921875" customWidth="1"/>
     <col min="10" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="47"/>
-[...2 lines deleted...]
-      <c r="F4" s="47" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="E5" s="107" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
+        <v>72</v>
+      </c>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="J6" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="K6" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="48" t="s">
+        <v>80</v>
+      </c>
+      <c r="M6" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" s="48" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>26841</v>
+      </c>
+      <c r="D7" s="23">
+        <v>2174</v>
+      </c>
+      <c r="E7" s="24">
+        <v>2394</v>
+      </c>
+      <c r="F7" s="23">
+        <v>19</v>
+      </c>
+      <c r="G7" s="23">
+        <v>8</v>
+      </c>
+      <c r="H7" s="23">
+        <v>334</v>
+      </c>
+      <c r="I7" s="23">
+        <v>1439</v>
+      </c>
+      <c r="J7" s="23">
+        <v>594</v>
+      </c>
+      <c r="K7" s="23">
+        <v>1153</v>
+      </c>
+      <c r="L7" s="23">
+        <v>143</v>
+      </c>
+      <c r="M7" s="23">
+        <v>1103</v>
+      </c>
+      <c r="N7" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>426</v>
+      </c>
+      <c r="D8" s="24">
+        <v>36</v>
+      </c>
+      <c r="E8" s="24">
+        <v>41</v>
+      </c>
+      <c r="F8" s="24">
+        <v>6</v>
+      </c>
+      <c r="G8" s="24">
+        <v>5</v>
+      </c>
+      <c r="H8" s="24">
+        <v>0</v>
+      </c>
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>30</v>
+      </c>
+      <c r="K8" s="24">
+        <v>34</v>
+      </c>
+      <c r="L8" s="24">
+        <v>3</v>
+      </c>
+      <c r="M8" s="24">
+        <v>4</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>10067</v>
+      </c>
+      <c r="D9" s="24">
+        <v>198</v>
+      </c>
+      <c r="E9" s="24">
+        <v>223</v>
+      </c>
+      <c r="F9" s="24">
+        <v>7</v>
+      </c>
+      <c r="G9" s="24">
+        <v>2</v>
+      </c>
+      <c r="H9" s="24">
+        <v>42</v>
+      </c>
+      <c r="I9" s="24">
+        <v>35</v>
+      </c>
+      <c r="J9" s="24">
+        <v>137</v>
+      </c>
+      <c r="K9" s="24">
+        <v>160</v>
+      </c>
+      <c r="L9" s="24">
+        <v>16</v>
+      </c>
+      <c r="M9" s="24">
+        <v>50</v>
+      </c>
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>3621</v>
+      </c>
+      <c r="D10" s="24">
+        <v>53</v>
+      </c>
+      <c r="E10" s="24">
+        <v>53</v>
+      </c>
+      <c r="F10" s="24">
+        <v>2</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>1</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>50</v>
+      </c>
+      <c r="K10" s="24">
+        <v>10</v>
+      </c>
+      <c r="L10" s="24">
+        <v>1</v>
+      </c>
+      <c r="M10" s="24">
+        <v>42</v>
+      </c>
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>392</v>
+      </c>
+      <c r="D11" s="24">
+        <v>3</v>
+      </c>
+      <c r="E11" s="24">
+        <v>3</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>1</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>2</v>
+      </c>
+      <c r="K11" s="24">
+        <v>1</v>
+      </c>
+      <c r="L11" s="24">
+        <v>1</v>
+      </c>
+      <c r="M11" s="24">
+        <v>1</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>3724</v>
+      </c>
+      <c r="D12" s="24">
+        <v>6</v>
+      </c>
+      <c r="E12" s="24">
+        <v>6</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1</v>
+      </c>
+      <c r="G12" s="24">
+        <v>1</v>
+      </c>
+      <c r="H12" s="24">
+        <v>0</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>4</v>
+      </c>
+      <c r="K12" s="24">
+        <v>4</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
+        <v>2</v>
+      </c>
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>6611</v>
+      </c>
+      <c r="D13" s="24">
+        <v>1591</v>
+      </c>
+      <c r="E13" s="24">
+        <v>1779</v>
+      </c>
+      <c r="F13" s="24">
+        <v>2</v>
+      </c>
+      <c r="G13" s="24">
+        <v>0</v>
+      </c>
+      <c r="H13" s="24">
+        <v>64</v>
+      </c>
+      <c r="I13" s="24">
+        <v>1392</v>
+      </c>
+      <c r="J13" s="24">
+        <v>321</v>
+      </c>
+      <c r="K13" s="24">
+        <v>770</v>
+      </c>
+      <c r="L13" s="24">
+        <v>21</v>
+      </c>
+      <c r="M13" s="24">
+        <v>981</v>
+      </c>
+      <c r="N13" s="24">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>2000</v>
+      </c>
+      <c r="D14" s="25">
+        <v>287</v>
+      </c>
+      <c r="E14" s="25">
+        <v>289</v>
+      </c>
+      <c r="F14" s="25">
+        <v>1</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="25">
+        <v>226</v>
+      </c>
+      <c r="I14" s="25">
+        <v>12</v>
+      </c>
+      <c r="J14" s="25">
+        <v>50</v>
+      </c>
+      <c r="K14" s="25">
+        <v>174</v>
+      </c>
+      <c r="L14" s="25">
         <v>101</v>
       </c>
-      <c r="G4" s="47"/>
-[...143 lines deleted...]
-      <c r="K8" s="29">
+      <c r="M14" s="25">
         <v>23</v>
       </c>
-      <c r="L8" s="29">
+      <c r="N14" s="25">
         <v>3</v>
       </c>
-      <c r="M8" s="29">
-[...32 lines deleted...]
-      <c r="J9" s="29">
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="K9" s="29">
-[...279 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -9554,874 +9671,877 @@
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="K5:N5"/>
-    <mergeCell ref="A13:B13"/>
-[...6 lines deleted...]
-    <mergeCell ref="A12:B12"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E599CDD7-D422-4DE1-9441-A79913D418B8}">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5ADDD96-AA12-4573-A24E-7F70B44735C2}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
-    <col min="5" max="13" width="8.69921875" customWidth="1"/>
+    <col min="5" max="8" width="8.69921875" customWidth="1"/>
+    <col min="9" max="9" width="9.69921875" customWidth="1"/>
+    <col min="10" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="47"/>
-[...2 lines deleted...]
-      <c r="G4" s="47" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="62" t="s">
         <v>100</v>
       </c>
-      <c r="H4" s="47"/>
-[...5 lines deleted...]
-      <c r="N4" s="49" t="s">
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="95"/>
-      <c r="C5" s="98" t="s">
+      <c r="D5" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="E5" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="102" t="s">
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="F5" s="91"/>
-[...4 lines deleted...]
-      <c r="K5" s="103" t="s">
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="L5" s="94"/>
-[...8 lines deleted...]
-      <c r="E6" s="64" t="s">
+      <c r="F6" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="F6" s="50" t="s">
-[...11 lines deleted...]
-      <c r="J6" s="50" t="s">
+      <c r="G6" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="J6" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="K6" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="K6" s="52" t="s">
+      <c r="L6" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="L6" s="53" t="s">
+      <c r="M6" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="M6" s="53" t="s">
+      <c r="N6" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="N6" s="53" t="s">
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="87" t="s">
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>13927</v>
+      </c>
+      <c r="D7" s="23">
+        <v>1065</v>
+      </c>
+      <c r="E7" s="24">
+        <v>1173</v>
+      </c>
+      <c r="F7" s="23">
+        <v>14</v>
+      </c>
+      <c r="G7" s="23">
+        <v>1</v>
+      </c>
+      <c r="H7" s="23">
+        <v>151</v>
+      </c>
+      <c r="I7" s="23">
+        <v>792</v>
+      </c>
+      <c r="J7" s="23">
+        <v>215</v>
+      </c>
+      <c r="K7" s="23">
+        <v>517</v>
+      </c>
+      <c r="L7" s="23">
+        <v>71</v>
+      </c>
+      <c r="M7" s="23">
+        <v>564</v>
+      </c>
+      <c r="N7" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="88"/>
-[...18 lines deleted...]
-      <c r="I7" s="28">
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>228</v>
+      </c>
+      <c r="D8" s="24">
+        <v>9</v>
+      </c>
+      <c r="E8" s="24">
+        <v>11</v>
+      </c>
+      <c r="F8" s="24">
+        <v>5</v>
+      </c>
+      <c r="G8" s="24">
+        <v>1</v>
+      </c>
+      <c r="H8" s="24">
+        <v>0</v>
+      </c>
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>5</v>
+      </c>
+      <c r="K8" s="24">
+        <v>11</v>
+      </c>
+      <c r="L8" s="24">
+        <v>0</v>
+      </c>
+      <c r="M8" s="24">
+        <v>0</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>5047</v>
+      </c>
+      <c r="D9" s="24">
+        <v>58</v>
+      </c>
+      <c r="E9" s="24">
+        <v>66</v>
+      </c>
+      <c r="F9" s="24">
+        <v>4</v>
+      </c>
+      <c r="G9" s="24">
+        <v>0</v>
+      </c>
+      <c r="H9" s="24">
+        <v>12</v>
+      </c>
+      <c r="I9" s="24">
+        <v>5</v>
+      </c>
+      <c r="J9" s="24">
+        <v>45</v>
+      </c>
+      <c r="K9" s="24">
+        <v>51</v>
+      </c>
+      <c r="L9" s="24">
+        <v>9</v>
+      </c>
+      <c r="M9" s="24">
         <v>6</v>
       </c>
-      <c r="J7" s="28">
-[...11 lines deleted...]
-      <c r="N7" s="28">
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>1698</v>
+      </c>
+      <c r="D10" s="24">
+        <v>8</v>
+      </c>
+      <c r="E10" s="24">
+        <v>8</v>
+      </c>
+      <c r="F10" s="24">
+        <v>2</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>6</v>
+      </c>
+      <c r="K10" s="24">
+        <v>7</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
         <v>1</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="F8" s="29">
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>190</v>
+      </c>
+      <c r="D11" s="24">
+        <v>2</v>
+      </c>
+      <c r="E11" s="24">
+        <v>2</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>1</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>1</v>
+      </c>
+      <c r="K11" s="24">
+        <v>1</v>
+      </c>
+      <c r="L11" s="24">
+        <v>1</v>
+      </c>
+      <c r="M11" s="24">
+        <v>0</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>2311</v>
+      </c>
+      <c r="D12" s="24">
         <v>3</v>
       </c>
-      <c r="G8" s="29">
-[...2 lines deleted...]
-      <c r="H8" s="29">
+      <c r="E12" s="24">
+        <v>3</v>
+      </c>
+      <c r="F12" s="24">
+        <v>0</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0</v>
+      </c>
+      <c r="H12" s="24">
+        <v>0</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>3</v>
+      </c>
+      <c r="K12" s="24">
+        <v>2</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
         <v>1</v>
       </c>
-      <c r="I8" s="29">
-[...2 lines deleted...]
-      <c r="J8" s="29">
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>3753</v>
+      </c>
+      <c r="D13" s="24">
+        <v>853</v>
+      </c>
+      <c r="E13" s="24">
+        <v>949</v>
+      </c>
+      <c r="F13" s="24">
+        <v>2</v>
+      </c>
+      <c r="G13" s="24">
+        <v>0</v>
+      </c>
+      <c r="H13" s="24">
+        <v>34</v>
+      </c>
+      <c r="I13" s="24">
+        <v>781</v>
+      </c>
+      <c r="J13" s="24">
+        <v>132</v>
+      </c>
+      <c r="K13" s="24">
+        <v>369</v>
+      </c>
+      <c r="L13" s="24">
+        <v>14</v>
+      </c>
+      <c r="M13" s="24">
+        <v>545</v>
+      </c>
+      <c r="N13" s="24">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>700</v>
+      </c>
+      <c r="D14" s="25">
+        <v>132</v>
+      </c>
+      <c r="E14" s="25">
+        <v>134</v>
+      </c>
+      <c r="F14" s="25">
+        <v>1</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="25">
+        <v>104</v>
+      </c>
+      <c r="I14" s="25">
+        <v>6</v>
+      </c>
+      <c r="J14" s="25">
+        <v>23</v>
+      </c>
+      <c r="K14" s="25">
         <v>76</v>
       </c>
-      <c r="K8" s="29">
-[...26 lines deleted...]
-      <c r="F9" s="29">
+      <c r="L14" s="25">
+        <v>47</v>
+      </c>
+      <c r="M14" s="25">
         <v>11</v>
       </c>
-      <c r="G9" s="29">
-[...17 lines deleted...]
-      <c r="M9" s="29">
+      <c r="N14" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="N9" s="29">
-[...228 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="58"/>
-[...38 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -10432,875 +10552,1755 @@
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="K5:N5"/>
-    <mergeCell ref="A13:B13"/>
-[...6 lines deleted...]
-    <mergeCell ref="A12:B12"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" firstPageNumber="88" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E39EF1F-2669-47CF-8947-A21E24AC8260}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5C98228-B016-407C-97F0-AC7E2DAAA1F4}">
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.09765625" customWidth="1"/>
     <col min="2" max="2" width="2.8984375" customWidth="1"/>
     <col min="3" max="4" width="10.59765625" customWidth="1"/>
-    <col min="5" max="13" width="8.69921875" customWidth="1"/>
+    <col min="5" max="8" width="8.69921875" customWidth="1"/>
+    <col min="9" max="9" width="9.69921875" customWidth="1"/>
+    <col min="10" max="13" width="8.69921875" customWidth="1"/>
     <col min="14" max="14" width="10.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="42"/>
-[...7 lines deleted...]
-      <c r="K1" s="43" t="s">
+      <c r="L1" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="90" t="s">
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="91"/>
-[...3 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B2" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="46"/>
-[...7 lines deleted...]
-      <c r="K2" s="43" t="s">
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="L2" s="90" t="s">
-[...21 lines deleted...]
-      <c r="N3" s="93"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
     </row>
     <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="C4" s="47"/>
-[...12 lines deleted...]
-      <c r="N4" s="49" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42" t="s">
+        <v>108</v>
+      </c>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="95"/>
-      <c r="C5" s="98" t="s">
+      <c r="D5" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="E5" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="102" t="s">
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="F5" s="91"/>
-[...4 lines deleted...]
-      <c r="K5" s="103" t="s">
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="L5" s="94"/>
-[...8 lines deleted...]
-      <c r="E6" s="64" t="s">
+      <c r="F6" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="F6" s="50" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="50" t="s">
+      <c r="G6" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="J6" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="K6" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="48" t="s">
+        <v>80</v>
+      </c>
+      <c r="M6" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" s="48" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>12914</v>
+      </c>
+      <c r="D7" s="23">
+        <v>1109</v>
+      </c>
+      <c r="E7" s="24">
+        <v>1221</v>
+      </c>
+      <c r="F7" s="23">
+        <v>5</v>
+      </c>
+      <c r="G7" s="23">
+        <v>7</v>
+      </c>
+      <c r="H7" s="23">
+        <v>183</v>
+      </c>
+      <c r="I7" s="23">
+        <v>647</v>
+      </c>
+      <c r="J7" s="23">
+        <v>379</v>
+      </c>
+      <c r="K7" s="23">
+        <v>636</v>
+      </c>
+      <c r="L7" s="23">
+        <v>72</v>
+      </c>
+      <c r="M7" s="23">
+        <v>539</v>
+      </c>
+      <c r="N7" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>198</v>
+      </c>
+      <c r="D8" s="24">
+        <v>27</v>
+      </c>
+      <c r="E8" s="24">
+        <v>30</v>
+      </c>
+      <c r="F8" s="24">
+        <v>1</v>
+      </c>
+      <c r="G8" s="24">
+        <v>4</v>
+      </c>
+      <c r="H8" s="24">
+        <v>0</v>
+      </c>
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>25</v>
+      </c>
+      <c r="K8" s="24">
+        <v>23</v>
+      </c>
+      <c r="L8" s="24">
+        <v>3</v>
+      </c>
+      <c r="M8" s="24">
+        <v>4</v>
+      </c>
+      <c r="N8" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>5020</v>
+      </c>
+      <c r="D9" s="24">
+        <v>140</v>
+      </c>
+      <c r="E9" s="24">
+        <v>157</v>
+      </c>
+      <c r="F9" s="24">
+        <v>3</v>
+      </c>
+      <c r="G9" s="24">
+        <v>2</v>
+      </c>
+      <c r="H9" s="24">
+        <v>30</v>
+      </c>
+      <c r="I9" s="24">
+        <v>30</v>
+      </c>
+      <c r="J9" s="24">
+        <v>92</v>
+      </c>
+      <c r="K9" s="24">
+        <v>109</v>
+      </c>
+      <c r="L9" s="24">
+        <v>7</v>
+      </c>
+      <c r="M9" s="24">
+        <v>44</v>
+      </c>
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>1923</v>
+      </c>
+      <c r="D10" s="24">
+        <v>45</v>
+      </c>
+      <c r="E10" s="24">
+        <v>45</v>
+      </c>
+      <c r="F10" s="24">
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>1</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>44</v>
+      </c>
+      <c r="K10" s="24">
+        <v>3</v>
+      </c>
+      <c r="L10" s="24">
+        <v>1</v>
+      </c>
+      <c r="M10" s="24">
+        <v>41</v>
+      </c>
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>202</v>
+      </c>
+      <c r="D11" s="24">
+        <v>1</v>
+      </c>
+      <c r="E11" s="24">
+        <v>1</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>1</v>
+      </c>
+      <c r="K11" s="24">
+        <v>0</v>
+      </c>
+      <c r="L11" s="24">
+        <v>0</v>
+      </c>
+      <c r="M11" s="24">
+        <v>1</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>1413</v>
+      </c>
+      <c r="D12" s="24">
+        <v>3</v>
+      </c>
+      <c r="E12" s="24">
+        <v>3</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1</v>
+      </c>
+      <c r="G12" s="24">
+        <v>1</v>
+      </c>
+      <c r="H12" s="24">
+        <v>0</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>1</v>
+      </c>
+      <c r="K12" s="24">
+        <v>2</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
+        <v>1</v>
+      </c>
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>2858</v>
+      </c>
+      <c r="D13" s="24">
+        <v>738</v>
+      </c>
+      <c r="E13" s="24">
+        <v>830</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>0</v>
+      </c>
+      <c r="H13" s="24">
+        <v>30</v>
+      </c>
+      <c r="I13" s="24">
+        <v>611</v>
+      </c>
+      <c r="J13" s="24">
+        <v>189</v>
+      </c>
+      <c r="K13" s="24">
+        <v>401</v>
+      </c>
+      <c r="L13" s="24">
+        <v>7</v>
+      </c>
+      <c r="M13" s="24">
+        <v>436</v>
+      </c>
+      <c r="N13" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>1300</v>
+      </c>
+      <c r="D14" s="25">
+        <v>155</v>
+      </c>
+      <c r="E14" s="25">
+        <v>155</v>
+      </c>
+      <c r="F14" s="25">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="25">
+        <v>122</v>
+      </c>
+      <c r="I14" s="25">
+        <v>6</v>
+      </c>
+      <c r="J14" s="25">
+        <v>27</v>
+      </c>
+      <c r="K14" s="25">
         <v>98</v>
       </c>
-      <c r="J6" s="50" t="s">
-[...149 lines deleted...]
-      <c r="D10" s="29">
+      <c r="L14" s="25">
+        <v>54</v>
+      </c>
+      <c r="M14" s="25">
+        <v>12</v>
+      </c>
+      <c r="N14" s="25">
         <v>3</v>
       </c>
-      <c r="E10" s="29">
-[...157 lines deleted...]
-      <c r="A14" s="85" t="s">
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="86"/>
-[...52 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="58"/>
-[...38 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:51" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="13"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
     </row>
-    <row r="24" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
     </row>
-    <row r="25" spans="1:51" s="57" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O26" s="61"/>
-[...18 lines deleted...]
-      <c r="AL26" s="63"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O27" s="61"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:51" s="57" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:51" s="57" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:51" s="44" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E599CDD7-D422-4DE1-9441-A79913D418B8}">
+  <dimension ref="A1:AY31"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.09765625" customWidth="1"/>
+    <col min="2" max="2" width="2.8984375" customWidth="1"/>
+    <col min="3" max="4" width="10.59765625" customWidth="1"/>
+    <col min="5" max="13" width="8.69921875" customWidth="1"/>
+    <col min="14" max="14" width="10.19921875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="L1" s="95" t="s">
+        <v>61</v>
+      </c>
+      <c r="M1" s="96"/>
+      <c r="N1" s="97"/>
+    </row>
+    <row r="2" spans="1:51" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="L2" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="96"/>
+      <c r="N2" s="97"/>
+    </row>
+    <row r="3" spans="1:51" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="98" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+      <c r="AK3"/>
+      <c r="AL3"/>
+      <c r="AM3"/>
+      <c r="AN3"/>
+      <c r="AO3"/>
+      <c r="AP3"/>
+      <c r="AQ3"/>
+      <c r="AR3"/>
+      <c r="AS3"/>
+      <c r="AT3"/>
+      <c r="AU3"/>
+      <c r="AV3"/>
+      <c r="AW3"/>
+      <c r="AX3"/>
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="12"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="G4" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="99" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="100"/>
+      <c r="C5" s="103" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="E5" s="107" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="108" t="s">
+        <v>72</v>
+      </c>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+    </row>
+    <row r="6" spans="1:51" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="G6" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="H6" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="I6" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="J6" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="K6" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="48" t="s">
+        <v>80</v>
+      </c>
+      <c r="M6" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" s="48" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="93"/>
+      <c r="C7" s="23">
+        <v>24154</v>
+      </c>
+      <c r="D7" s="23">
+        <v>1908</v>
+      </c>
+      <c r="E7" s="24">
+        <v>1945</v>
+      </c>
+      <c r="F7" s="23">
+        <v>20</v>
+      </c>
+      <c r="G7" s="23">
+        <v>30</v>
+      </c>
+      <c r="H7" s="23">
+        <v>363</v>
+      </c>
+      <c r="I7" s="23">
+        <v>6</v>
+      </c>
+      <c r="J7" s="23">
+        <v>1526</v>
+      </c>
+      <c r="K7" s="23">
+        <v>936</v>
+      </c>
+      <c r="L7" s="23">
+        <v>138</v>
+      </c>
+      <c r="M7" s="23">
+        <v>854</v>
+      </c>
+      <c r="N7" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="94"/>
+      <c r="C8" s="24">
+        <v>445</v>
+      </c>
+      <c r="D8" s="24">
+        <v>78</v>
+      </c>
+      <c r="E8" s="24">
+        <v>95</v>
+      </c>
+      <c r="F8" s="24">
+        <v>3</v>
+      </c>
+      <c r="G8" s="24">
+        <v>15</v>
+      </c>
+      <c r="H8" s="24">
+        <v>1</v>
+      </c>
+      <c r="I8" s="24">
+        <v>0</v>
+      </c>
+      <c r="J8" s="24">
+        <v>76</v>
+      </c>
+      <c r="K8" s="24">
+        <v>81</v>
+      </c>
+      <c r="L8" s="24">
+        <v>6</v>
+      </c>
+      <c r="M8" s="24">
+        <v>8</v>
+      </c>
+      <c r="N8" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="24">
+        <v>9473</v>
+      </c>
+      <c r="D9" s="24">
+        <v>263</v>
+      </c>
+      <c r="E9" s="24">
+        <v>270</v>
+      </c>
+      <c r="F9" s="24">
+        <v>11</v>
+      </c>
+      <c r="G9" s="24">
+        <v>8</v>
+      </c>
+      <c r="H9" s="24">
+        <v>39</v>
+      </c>
+      <c r="I9" s="24">
+        <v>1</v>
+      </c>
+      <c r="J9" s="24">
+        <v>211</v>
+      </c>
+      <c r="K9" s="24">
+        <v>148</v>
+      </c>
+      <c r="L9" s="24">
+        <v>26</v>
+      </c>
+      <c r="M9" s="24">
+        <v>91</v>
+      </c>
+      <c r="N9" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="24">
+        <v>4353</v>
+      </c>
+      <c r="D10" s="24">
+        <v>26</v>
+      </c>
+      <c r="E10" s="24">
+        <v>26</v>
+      </c>
+      <c r="F10" s="24">
+        <v>1</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>25</v>
+      </c>
+      <c r="K10" s="24">
+        <v>4</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
+        <v>22</v>
+      </c>
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="24">
+        <v>621</v>
+      </c>
+      <c r="D11" s="24">
+        <v>0</v>
+      </c>
+      <c r="E11" s="24">
+        <v>0</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>0</v>
+      </c>
+      <c r="K11" s="24">
+        <v>0</v>
+      </c>
+      <c r="L11" s="24">
+        <v>0</v>
+      </c>
+      <c r="M11" s="24">
+        <v>0</v>
+      </c>
+      <c r="N11" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="24">
+        <v>4136</v>
+      </c>
+      <c r="D12" s="24">
+        <v>14</v>
+      </c>
+      <c r="E12" s="24">
+        <v>14</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1</v>
+      </c>
+      <c r="G12" s="24">
+        <v>1</v>
+      </c>
+      <c r="H12" s="24">
+        <v>0</v>
+      </c>
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="24">
+        <v>12</v>
+      </c>
+      <c r="K12" s="24">
+        <v>0</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
+        <v>14</v>
+      </c>
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="24">
+        <v>3397</v>
+      </c>
+      <c r="D13" s="24">
+        <v>1220</v>
+      </c>
+      <c r="E13" s="24">
+        <v>1232</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>3</v>
+      </c>
+      <c r="H13" s="24">
+        <v>126</v>
+      </c>
+      <c r="I13" s="24">
+        <v>0</v>
+      </c>
+      <c r="J13" s="24">
+        <v>1103</v>
+      </c>
+      <c r="K13" s="24">
+        <v>519</v>
+      </c>
+      <c r="L13" s="24">
+        <v>15</v>
+      </c>
+      <c r="M13" s="24">
+        <v>686</v>
+      </c>
+      <c r="N13" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="91"/>
+      <c r="C14" s="25">
+        <v>1729</v>
+      </c>
+      <c r="D14" s="25">
+        <v>307</v>
+      </c>
+      <c r="E14" s="25">
+        <v>308</v>
+      </c>
+      <c r="F14" s="25">
+        <v>4</v>
+      </c>
+      <c r="G14" s="25">
+        <v>3</v>
+      </c>
+      <c r="H14" s="25">
+        <v>197</v>
+      </c>
+      <c r="I14" s="25">
+        <v>5</v>
+      </c>
+      <c r="J14" s="25">
+        <v>99</v>
+      </c>
+      <c r="K14" s="25">
+        <v>184</v>
+      </c>
+      <c r="L14" s="25">
+        <v>91</v>
+      </c>
+      <c r="M14" s="25">
+        <v>33</v>
+      </c>
+      <c r="N14" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="53" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:51" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18"/>
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:51" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="13"/>
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="13"/>
+      <c r="M22"/>
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="13"/>
+    </row>
+    <row r="24" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="12"/>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="12"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="12"/>
+      <c r="K24" s="12"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="13"/>
+    </row>
+    <row r="25" spans="1:51" s="52" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:51" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O26" s="56"/>
+      <c r="P26" s="50"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="58"/>
+    </row>
+    <row r="27" spans="1:51" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O27" s="56"/>
+      <c r="P27" s="49"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AL27" s="58"/>
+    </row>
+    <row r="28" spans="1:51" s="52" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:51" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+    </row>
+    <row r="31" spans="1:51" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -11362,63 +12362,64 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B g D A A B Q S w M E F A A C A A g A y H r u V t 9 Q w V a o A A A A + Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h c 8 x D o I w G A X g q 5 D u t L U a I + S n D K 6 S m G j U t S k V G q E Y W i z x a g 4 e y S t I o q i b 4 3 v 5 h v c e t z u k f V 0 F F 9 V a 3 Z g E T T B F g T K y y b U p E t S 5 Y 7 h A K Y e 1 k C d R q G D A x s a 9 z R N U O n e O C f H e Y z / F T V s Q R u m E H L L V R p a q F u i D 9 X 8 c a m O d M F I h D r v X G M 5 w N M N z x i J M B w t k 7 C H T 5 m v Y M B l T I D 8 l L L v K d a 3 i 1 z L c 7 o G M E c j 7 B n 8 C U E s D B B Q A A g A I A M h 6 7 l Y P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A D I e u 5 W K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A D I e u 5 W 3 1 D B V q g A A A D 5 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A y H r u V g / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 9 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A D I e u 5 W K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D l A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A B A A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A J 5 K s q U u t Q k 6 S T 7 0 H k h E J S g A A A A A C A A A A A A A D Z g A A w A A A A B A A A A A Y x p M e z S c y r K t p Y R J z y 3 I h A A A A A A S A A A C g A A A A E A A A A H h 9 v W 6 V J 6 f I U 0 l 1 z w S l Q I J Q A A A A U I x h h G 6 d B U n s a z n q o B 6 d b z C P h z 6 U z A q S I 2 t h 2 N A e d / 2 / g w H s K O g t 7 G y V Z B h E U j m O d a W B 3 Y S l g h a U g w a E 9 x v R h F W L R i V w g o G P P X 3 n r y R g 6 q 4 U A A A A g F r x p 5 v Y L 1 N K g q 3 A 0 M O 5 M b t C 5 J 8 = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F376ACC2-A348-47E2-AD0F-CC486439428F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>115年上半年</vt:lpstr>
       <vt:lpstr>114年</vt:lpstr>
       <vt:lpstr>114年下半年</vt:lpstr>
       <vt:lpstr>114年上半年</vt:lpstr>
       <vt:lpstr>113年</vt:lpstr>
       <vt:lpstr>113年下半年</vt:lpstr>
       <vt:lpstr>113年上半年</vt:lpstr>
       <vt:lpstr>112年</vt:lpstr>
       <vt:lpstr>112年下半年</vt:lpstr>
       <vt:lpstr>112年上半年</vt:lpstr>
       <vt:lpstr>編製說明</vt:lpstr>
       <vt:lpstr>編製說明!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DOH2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>