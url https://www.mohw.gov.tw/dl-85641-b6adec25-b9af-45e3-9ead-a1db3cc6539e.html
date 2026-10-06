--- v0 (2026-05-17)
+++ v1 (2026-10-06)
@@ -1,82 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\114年年報(半年報)\3.31報送\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\115年年報(半年報)\9.30報送(半年報)\報送檔\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E350B755-A3DE-4221-86D0-C144C2212E08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{616A1136-0AD2-4ADA-8C1C-FBD1278B47C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="690" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="33" r:id="rId1"/>
-    <sheet name="114年" sheetId="42" r:id="rId2"/>
-[...4 lines deleted...]
-    <sheet name="112年" sheetId="32" r:id="rId7"/>
+    <sheet name="115年上半年" sheetId="44" r:id="rId2"/>
+    <sheet name="114年" sheetId="42" r:id="rId3"/>
+    <sheet name="114年下半年" sheetId="43" r:id="rId4"/>
+    <sheet name="114年上半年" sheetId="38" r:id="rId5"/>
+    <sheet name="113年" sheetId="36" r:id="rId6"/>
+    <sheet name="113年下半年" sheetId="35" r:id="rId7"/>
     <sheet name="113年上半年" sheetId="34" r:id="rId8"/>
-    <sheet name="112年下半年" sheetId="30" r:id="rId9"/>
-[...1 lines deleted...]
-    <sheet name="編製說明" sheetId="39" r:id="rId11"/>
+    <sheet name="112年" sheetId="32" r:id="rId9"/>
+    <sheet name="112年下半年" sheetId="30" r:id="rId10"/>
+    <sheet name="112年上半年" sheetId="28" r:id="rId11"/>
+    <sheet name="編製說明" sheetId="39" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N7" i="35" l="1"/>
   <c r="M7" i="35"/>
   <c r="L7" i="35"/>
   <c r="K7" i="35"/>
   <c r="J7" i="35"/>
@@ -107,258 +109,109 @@
   <c r="D7" i="34"/>
   <c r="C7" i="34"/>
   <c r="E12" i="28"/>
   <c r="E13" i="28"/>
   <c r="E14" i="28"/>
   <c r="E10" i="28"/>
   <c r="E11" i="28"/>
   <c r="E9" i="28"/>
   <c r="E8" i="28"/>
   <c r="N7" i="28"/>
   <c r="M7" i="28"/>
   <c r="L7" i="28"/>
   <c r="K7" i="28"/>
   <c r="J7" i="28"/>
   <c r="I7" i="28"/>
   <c r="H7" i="28"/>
   <c r="G7" i="28"/>
   <c r="F7" i="28"/>
   <c r="E7" i="28"/>
   <c r="D7" i="28"/>
   <c r="C7" i="28"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="107">
   <si>
     <t>行政處分</t>
   </si>
   <si>
     <t>移送法辦</t>
   </si>
   <si>
     <t>移他縣市</t>
   </si>
   <si>
     <t>其他違法</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>四、統計項目定義：</t>
-[...6 lines deleted...]
-  <si>
     <t>移其他局處</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>10522-06-04</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>無照藥商/藥局</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>(十)檢查對象「網路」：係指檢查對象於「網路刊登販售藥品」，倘於實際查核，查該對象具藥局或藥商執照，不需改歸「藥局」或「西藥販賣業」，因案件來源係屬「網路」。</t>
-[...10 lines deleted...]
-  <si>
     <t>西藥品檢查暨查獲違法統計</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>一、統計範圍及對象：凡在縣(市)所轄製售或投與藥物之廠商及醫院診所為檢查之對象，被查獲之偽、劣、禁藥等違法藥品之家次、件數為統計範圍。</t>
-[...6 lines deleted...]
-  <si>
     <t>檢查家次</t>
   </si>
   <si>
     <t>違法家次</t>
   </si>
   <si>
     <t>查獲違法藥品
 (件數)</t>
   </si>
   <si>
     <t>處理情形
 (件數)</t>
   </si>
   <si>
     <t>偽藥</t>
   </si>
   <si>
     <t>劣藥</t>
   </si>
   <si>
     <t>禁藥</t>
   </si>
   <si>
     <t>合計</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>單位：家次、件</t>
-    <phoneticPr fontId="4" type="noConversion"/>
-[...119 lines deleted...]
-    <t>六、編送對象：本表一式三份，一份送衛生福利部統計處，一份送本署主計室，一份自存。</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>年別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>年</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：依據各縣市政府衛生局(含金門、連江縣)查報資料送衛生福利部食品藥物管理署彙編。</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>公開類</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
@@ -1465,62 +1318,291 @@
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　</t>
     </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">    中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>西藥品檢查暨查獲違法統計編製說明</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>一、統計範圍及對象：凡在縣(市)所轄製售或投與藥物之廠商及醫院診所為檢查之對象，被查獲之偽、劣、禁藥等違法藥品之家次、件數為統計範圍。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">二、統計標準時間：半年報以每年1月1日至6月30日及每年7月1日至12月31日之事實為準，年報以每年1月1日至12月31日之事實為準。 </t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>三、分類標準：</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>(一)橫項目依製造業、販賣業、藥局、西醫醫院、西醫診所、網路及其他等檢查對象分。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>(二)縱項目依檢查家次、違法家次、查獲違法藥品及處理情形等分類。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.違法藥品：包括偽藥、劣藥、禁藥、無照藥商/藥局及其他違法等。</t>
+  </si>
+  <si>
+    <t>2.處理情形：包括行政處分、移送法辦、移他縣市、移其他局處。</t>
+  </si>
+  <si>
+    <t>四、統計項目定義：</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>(一)檢查家次：</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.包括合法及違法業者。</t>
+  </si>
+  <si>
+    <t>2.藥品製造業兼有販賣業者，以所領藥局執照暨藥商許可執照之類別及執照張數列計。</t>
+  </si>
+  <si>
+    <t>(二)違法家次：依據查獲違法藥品之家次列計。如甲店查獲偽藥及禁藥；乙店查獲劣藥及禁藥，其查獲家數應以”2”家列計，家次計算以同一家違法次數之累計。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>(三)查獲違法藥品欄：以查獲地點填報之。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.違法件數：依據查獲違法之件數列計，如甲店查獲偽藥及禁藥，則以查獲偽藥一件，禁藥一件列計。同案件中具有製、售情形時以一件列計。</t>
+  </si>
+  <si>
+    <t>2.違法家次≦違法件數。</t>
+  </si>
+  <si>
+    <t>(四)藥品：指下列各款之一之原料藥及製劑。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.載於中華藥典或經中央衛生主管機關認定之其他各國藥典，公定之國家處方集或各該補充典集之藥品。</t>
+  </si>
+  <si>
+    <t>2.未載於前款，但使用於診斷、治療、減輕或預防人類疾病之藥品。</t>
+  </si>
+  <si>
+    <t>3.其他足以影響人類身體結構及生理機能之藥品。</t>
+  </si>
+  <si>
+    <t>4.用以配製前三款所列之藥品。</t>
+  </si>
+  <si>
+    <t>(五)偽藥：</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.指未經准擅自製造者。</t>
+  </si>
+  <si>
+    <t>2.藥品經檢驗為所含成分之名稱與核准不符者。</t>
+  </si>
+  <si>
+    <t>3.將他人產品抽換或摻雜者。</t>
+  </si>
+  <si>
+    <t>4.塗改或更換有效期間之標示者。</t>
+  </si>
+  <si>
+    <t>(六)劣藥：</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.所含成分之質、量或強度與核准不符者。</t>
+  </si>
+  <si>
+    <t>2.一部或全部含有污穢或已腐化分解而變質者。</t>
+  </si>
+  <si>
+    <t>3.有明顯變色或變混濁或發生沈澱、潮解者。</t>
+  </si>
+  <si>
+    <t>4.主治效能與核准不符者。</t>
+  </si>
+  <si>
+    <t>5.超過有效期限者。</t>
+  </si>
+  <si>
+    <t>6.因儲藏過久或儲藏方法不當而變質者。</t>
+  </si>
+  <si>
+    <t>7.含有不合規定著色劑、防腐劑、香料及賦形劑或裝入有害物質所成之容器者。</t>
+  </si>
+  <si>
+    <t>(七)禁藥：指藥品有下列各款情形之一者。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.經中央衛生主管機關明令公告禁止製造、調劑、輸入、輸出、販賣或陳列之毒害藥品。</t>
+  </si>
+  <si>
+    <t>2.未經核准擅自輸入之藥品，但旅客或隨交通工具服務人員攜帶自用藥品進口者，不在此限。</t>
+  </si>
+  <si>
+    <t>(八)無照藥商/藥局：指經營藥商業務，卻未依藥事法第27條規定，領得藥商許可執照者或藥局未依藥事法第34條規定請領藥局執照者。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>(九)藥品管理其他違法：指不屬於上述情形之藥品違反藥事法受處分罰鍰案件者。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>(十)檢查對象「網路」：係指檢查對象於「網路刊登販售藥品」，倘於實際查核，查該對象具藥局或藥商執照，不需改歸「藥局」或「西藥販賣業」，因案件來源係屬「網路」。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>(十一)檢查對象之其他欄：係指西醫密醫或於青草店、流動攤販、國術館、中藥藥商查獲含西藥成分之藥品等。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>五、資料蒐集方法及編製程序：依據各縣市政府衛生局(含金門、連江縣)查報資料送衛生福利部食品藥物管理署彙編。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>六、編送對象：本表一式三份，一份送衛生福利部統計處，一份送本署主計室，一份自存。</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;0_);\(&quot;$&quot;0\)"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1588,50 +1670,65 @@
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1784,152 +1881,134 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1965,143 +2044,174 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般 8 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="11">
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="33" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="33" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -2260,51 +2370,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2556,50 +2666,54 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2609,7810 +2723,7676 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\&#20844;&#21209;&#32113;&#35336;&#24180;&#22577;\&#20844;&#21209;&#32113;&#35336;&#22577;&#34920;&#27511;&#24180;&#19978;&#32178;&#27284;\10522-06-04&#35199;&#34277;&#21697;&#27298;&#26597;&#26280;&#26597;&#29554;&#36949;&#27861;&#32113;&#35336;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5E4199E-04AA-4C8D-8FDA-F195549ED0AB}">
   <dimension ref="A1:U15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.3984375" customWidth="1"/>
     <col min="2" max="2" width="3.19921875" customWidth="1"/>
     <col min="3" max="3" width="11.59765625" customWidth="1"/>
     <col min="4" max="4" width="11.5" customWidth="1"/>
     <col min="5" max="8" width="10.09765625" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="13" width="10.09765625" customWidth="1"/>
     <col min="14" max="14" width="11.3984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="1" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="57" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="57"/>
+      <c r="A1" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
       <c r="O1"/>
       <c r="P1"/>
       <c r="Q1"/>
       <c r="R1"/>
       <c r="S1"/>
       <c r="T1"/>
       <c r="U1"/>
     </row>
     <row r="2" spans="1:21" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="8"/>
-      <c r="E2" s="16"/>
-[...15 lines deleted...]
-      <c r="C3" s="59" t="s">
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" s="15" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="63"/>
+    </row>
+    <row r="4" spans="1:21" s="15" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="59"/>
+      <c r="B4" s="60"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="59" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="61" t="s">
+      <c r="F4" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="M4" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="N4" s="22" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="15" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="24">
+        <v>112</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="17">
+        <v>27556</v>
+      </c>
+      <c r="D5" s="19">
+        <v>2039</v>
+      </c>
+      <c r="E5" s="19">
+        <v>2214</v>
+      </c>
+      <c r="F5" s="19">
+        <v>18</v>
+      </c>
+      <c r="G5" s="19">
+        <v>64</v>
+      </c>
+      <c r="H5" s="19">
+        <v>361</v>
+      </c>
+      <c r="I5" s="19">
+        <v>1111</v>
+      </c>
+      <c r="J5" s="19">
+        <v>660</v>
+      </c>
+      <c r="K5" s="19">
+        <v>1251</v>
+      </c>
+      <c r="L5" s="19">
+        <v>152</v>
+      </c>
+      <c r="M5" s="19">
+        <v>789</v>
+      </c>
+      <c r="N5" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" s="15" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="30">
+        <v>113</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="18">
+        <v>25651</v>
+      </c>
+      <c r="D6" s="20">
+        <v>1443</v>
+      </c>
+      <c r="E6" s="20">
+        <v>1544</v>
+      </c>
+      <c r="F6" s="20">
+        <v>15</v>
+      </c>
+      <c r="G6" s="20">
+        <v>40</v>
+      </c>
+      <c r="H6" s="20">
+        <v>244</v>
+      </c>
+      <c r="I6" s="20">
+        <v>862</v>
+      </c>
+      <c r="J6" s="20">
+        <v>383</v>
+      </c>
+      <c r="K6" s="20">
+        <v>922</v>
+      </c>
+      <c r="L6" s="20">
+        <v>104</v>
+      </c>
+      <c r="M6" s="20">
+        <v>499</v>
+      </c>
+      <c r="N6" s="20">
         <v>17</v>
       </c>
-      <c r="F3" s="59"/>
-[...4 lines deleted...]
-      <c r="K3" s="61" t="s">
+    </row>
+    <row r="7" spans="1:21" s="15" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="26">
+        <v>114</v>
+      </c>
+      <c r="B7" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="L3" s="59"/>
-[...102 lines deleted...]
-      <c r="G6" s="23">
+      <c r="C7" s="16">
+        <v>23830</v>
+      </c>
+      <c r="D7" s="21">
+        <v>1344</v>
+      </c>
+      <c r="E7" s="21">
+        <v>1379</v>
+      </c>
+      <c r="F7" s="21">
+        <v>7</v>
+      </c>
+      <c r="G7" s="21">
         <v>40</v>
       </c>
-      <c r="H6" s="23">
-[...43 lines deleted...]
-      <c r="H7" s="24">
+      <c r="H7" s="21">
         <v>218</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="21">
         <v>640</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="21">
         <v>474</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="21">
         <v>901</v>
       </c>
-      <c r="L7" s="24">
+      <c r="L7" s="21">
         <v>93</v>
       </c>
-      <c r="M7" s="24">
+      <c r="M7" s="21">
         <v>347</v>
       </c>
-      <c r="N7" s="24">
+      <c r="N7" s="21">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="L8" s="7"/>
     </row>
     <row r="9" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
     </row>
     <row r="10" spans="1:21" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A12" s="13"/>
-[...10 lines deleted...]
-      <c r="L12" s="14"/>
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A13" s="13"/>
-[...10 lines deleted...]
-      <c r="L13" s="14"/>
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A14" s="13"/>
-[...12 lines deleted...]
-      <c r="N14" s="14"/>
+      <c r="A14" s="11"/>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A15" s="13"/>
-[...12 lines deleted...]
-      <c r="N15" s="14"/>
+      <c r="A15" s="11"/>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
     </row>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="22">
       <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
       <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
       <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
       <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
       <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
       <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
       <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
       <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
       <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
       <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
       <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
       <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
       <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
       <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
       <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
       <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
       <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
       <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
       <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
       <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
       <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
       <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="6">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:J3"/>
     <mergeCell ref="K3:N3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="C5:N7">
-    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="10" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C84824C-1BF4-4ECF-B56D-6A964C5FBD42}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U23"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.59765625" customWidth="1"/>
+    <col min="2" max="2" width="2.09765625" customWidth="1"/>
+    <col min="3" max="4" width="10" customWidth="1"/>
+    <col min="5" max="10" width="9.69921875" customWidth="1"/>
+    <col min="11" max="13" width="9.59765625" customWidth="1"/>
+    <col min="14" max="14" width="11.3984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="69" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <v>11207</v>
+      </c>
+      <c r="D7" s="19">
+        <v>1009</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1029</v>
+      </c>
+      <c r="F7" s="19">
+        <v>14</v>
+      </c>
+      <c r="G7" s="19">
+        <v>30</v>
+      </c>
+      <c r="H7" s="19">
+        <v>174</v>
+      </c>
+      <c r="I7" s="19">
+        <v>481</v>
+      </c>
+      <c r="J7" s="19">
+        <v>330</v>
+      </c>
+      <c r="K7" s="19">
+        <v>635</v>
+      </c>
+      <c r="L7" s="19">
+        <v>54</v>
+      </c>
+      <c r="M7" s="19">
+        <v>329</v>
+      </c>
+      <c r="N7" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>205</v>
+      </c>
+      <c r="D8" s="20">
+        <v>12</v>
+      </c>
+      <c r="E8" s="20">
+        <v>13</v>
+      </c>
+      <c r="F8" s="20">
+        <v>2</v>
+      </c>
+      <c r="G8" s="20">
+        <v>2</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>1</v>
+      </c>
+      <c r="J8" s="20">
+        <v>8</v>
+      </c>
+      <c r="K8" s="20">
+        <v>11</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>2</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>2247</v>
+      </c>
+      <c r="D9" s="20">
+        <v>61</v>
+      </c>
+      <c r="E9" s="20">
+        <v>61</v>
+      </c>
+      <c r="F9" s="20">
+        <v>1</v>
+      </c>
+      <c r="G9" s="20">
+        <v>2</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1</v>
+      </c>
+      <c r="I9" s="20">
+        <v>28</v>
+      </c>
+      <c r="J9" s="20">
+        <v>29</v>
+      </c>
+      <c r="K9" s="20">
+        <v>60</v>
+      </c>
+      <c r="L9" s="20">
+        <v>1</v>
+      </c>
+      <c r="M9" s="20">
+        <v>0</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>2772</v>
+      </c>
+      <c r="D10" s="20">
+        <v>98</v>
+      </c>
+      <c r="E10" s="20">
+        <v>98</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
+        <v>10</v>
+      </c>
+      <c r="H10" s="20">
+        <v>2</v>
+      </c>
+      <c r="I10" s="20">
+        <v>2</v>
+      </c>
+      <c r="J10" s="20">
+        <v>84</v>
+      </c>
+      <c r="K10" s="20">
+        <v>95</v>
+      </c>
+      <c r="L10" s="20">
+        <v>2</v>
+      </c>
+      <c r="M10" s="20">
+        <v>1</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>305</v>
+      </c>
+      <c r="D11" s="20">
+        <v>7</v>
+      </c>
+      <c r="E11" s="20">
+        <v>7</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>1</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1</v>
+      </c>
+      <c r="J11" s="20">
+        <v>5</v>
+      </c>
+      <c r="K11" s="20">
+        <v>7</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>0</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>2311</v>
+      </c>
+      <c r="D12" s="20">
+        <v>60</v>
+      </c>
+      <c r="E12" s="20">
+        <v>60</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="20">
+        <v>13</v>
+      </c>
+      <c r="H12" s="20">
+        <v>0</v>
+      </c>
+      <c r="I12" s="20">
+        <v>4</v>
+      </c>
+      <c r="J12" s="20">
+        <v>43</v>
+      </c>
+      <c r="K12" s="20">
+        <v>60</v>
+      </c>
+      <c r="L12" s="20">
+        <v>0</v>
+      </c>
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>1939</v>
+      </c>
+      <c r="D13" s="20">
+        <v>639</v>
+      </c>
+      <c r="E13" s="20">
+        <v>658</v>
+      </c>
+      <c r="F13" s="20">
+        <v>9</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>125</v>
+      </c>
+      <c r="I13" s="20">
+        <v>386</v>
+      </c>
+      <c r="J13" s="20">
+        <v>138</v>
+      </c>
+      <c r="K13" s="20">
+        <v>301</v>
+      </c>
+      <c r="L13" s="20">
+        <v>42</v>
+      </c>
+      <c r="M13" s="20">
+        <v>304</v>
+      </c>
+      <c r="N13" s="20">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>1428</v>
+      </c>
+      <c r="D14" s="21">
+        <v>132</v>
+      </c>
+      <c r="E14" s="21">
+        <v>132</v>
+      </c>
+      <c r="F14" s="21">
+        <v>2</v>
+      </c>
+      <c r="G14" s="21">
+        <v>2</v>
+      </c>
+      <c r="H14" s="21">
+        <v>46</v>
+      </c>
+      <c r="I14" s="21">
+        <v>59</v>
+      </c>
+      <c r="J14" s="21">
+        <v>23</v>
+      </c>
+      <c r="K14" s="21">
+        <v>101</v>
+      </c>
+      <c r="L14" s="21">
+        <v>9</v>
+      </c>
+      <c r="M14" s="21">
+        <v>22</v>
+      </c>
+      <c r="N14" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="46"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="12"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+    </row>
+  </sheetData>
+  <dataConsolidate>
+    <dataRefs count="22">
+      <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
+      <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
+      <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
+      <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
+      <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
+      <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
+      <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
+      <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
+      <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
+      <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
+      <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
+      <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
+      <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
+      <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
+      <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
+      <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
+      <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
+      <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
+      <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
+      <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
+      <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
+      <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
+    </dataRefs>
+  </dataConsolidate>
+  <mergeCells count="17">
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="C7:N14">
+    <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.59765625" customWidth="1"/>
     <col min="2" max="2" width="2.09765625" customWidth="1"/>
     <col min="3" max="4" width="10" customWidth="1"/>
     <col min="5" max="10" width="9.69921875" customWidth="1"/>
     <col min="11" max="13" width="9.59765625" customWidth="1"/>
     <col min="14" max="14" width="11.3984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="38" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="N3" s="74"/>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="13"/>
-[...83 lines deleted...]
-      <c r="C7" s="20">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="68" t="s">
+        <v>62</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
         <f t="shared" ref="C7:N7" si="0">SUM(C8:C14)</f>
         <v>16349</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="19">
         <f t="shared" si="0"/>
         <v>1030</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="19">
         <f t="shared" si="0"/>
         <v>1185</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="19">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="19">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="19">
         <f t="shared" si="0"/>
         <v>187</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="19">
         <f t="shared" si="0"/>
         <v>630</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="19">
         <f t="shared" si="0"/>
         <v>330</v>
       </c>
-      <c r="K7" s="22">
+      <c r="K7" s="19">
         <f t="shared" si="0"/>
         <v>616</v>
       </c>
-      <c r="L7" s="22">
+      <c r="L7" s="19">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
-      <c r="M7" s="22">
+      <c r="M7" s="19">
         <f t="shared" si="0"/>
         <v>460</v>
       </c>
-      <c r="N7" s="22">
+      <c r="N7" s="19">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="45" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C8" s="21">
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
         <v>271</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="20">
         <v>8</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="20">
         <f t="shared" ref="E8:E14" si="1">SUM(F8:J8)</f>
         <v>8</v>
       </c>
-      <c r="F8" s="23">
-[...2 lines deleted...]
-      <c r="G8" s="23">
+      <c r="F8" s="20">
+        <v>0</v>
+      </c>
+      <c r="G8" s="20">
         <v>1</v>
       </c>
-      <c r="H8" s="23">
-[...2 lines deleted...]
-      <c r="I8" s="23">
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
         <v>1</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="20">
         <v>6</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="20">
         <v>8</v>
       </c>
-      <c r="L8" s="23">
-[...14 lines deleted...]
-      <c r="C9" s="21">
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
         <v>2172</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="20">
         <v>51</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="20">
         <f t="shared" si="1"/>
         <v>99</v>
       </c>
-      <c r="F9" s="23">
-[...2 lines deleted...]
-      <c r="G9" s="23">
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20">
         <v>4</v>
       </c>
-      <c r="H9" s="23">
-[...2 lines deleted...]
-      <c r="I9" s="23">
+      <c r="H9" s="20">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20">
         <v>10</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="20">
         <v>85</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="20">
         <v>98</v>
       </c>
-      <c r="L9" s="23">
-[...2 lines deleted...]
-      <c r="M9" s="23">
+      <c r="L9" s="20">
+        <v>0</v>
+      </c>
+      <c r="M9" s="20">
         <v>1</v>
       </c>
-      <c r="N9" s="23">
-[...8 lines deleted...]
-      <c r="C10" s="21">
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
         <v>6707</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="20">
         <v>74</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="20">
         <f t="shared" si="1"/>
         <v>74</v>
       </c>
-      <c r="F10" s="23">
-[...2 lines deleted...]
-      <c r="G10" s="23">
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
         <v>17</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="20">
         <v>1</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="20">
         <v>1</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="20">
         <v>55</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="20">
         <v>69</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="20">
         <v>1</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="20">
         <v>4</v>
       </c>
-      <c r="N10" s="23">
-[...8 lines deleted...]
-      <c r="C11" s="21">
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
         <v>638</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="20">
         <v>1</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="20">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="F11" s="23">
-[...11 lines deleted...]
-      <c r="J11" s="23">
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>0</v>
+      </c>
+      <c r="J11" s="20">
         <v>1</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="20">
         <v>1</v>
       </c>
-      <c r="L11" s="23">
-[...14 lines deleted...]
-      <c r="C12" s="21">
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>0</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
         <v>3094</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="20">
         <v>39</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="20">
         <f t="shared" si="1"/>
         <v>39</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="20">
         <v>1</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="20">
         <v>10</v>
       </c>
-      <c r="H12" s="23">
-[...5 lines deleted...]
-      <c r="J12" s="23">
+      <c r="H12" s="20">
+        <v>0</v>
+      </c>
+      <c r="I12" s="20">
+        <v>0</v>
+      </c>
+      <c r="J12" s="20">
         <v>28</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="20">
         <v>37</v>
       </c>
-      <c r="L12" s="23">
+      <c r="L12" s="20">
         <v>1</v>
       </c>
-      <c r="M12" s="23">
-[...2 lines deleted...]
-      <c r="N12" s="23">
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:21" s="45" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C13" s="21">
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
         <v>1759</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="20">
         <v>724</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="20">
         <f t="shared" si="1"/>
         <v>820</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="20">
         <v>3</v>
       </c>
-      <c r="G13" s="23">
-[...2 lines deleted...]
-      <c r="H13" s="23">
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
         <v>129</v>
       </c>
-      <c r="I13" s="23">
+      <c r="I13" s="20">
         <v>567</v>
       </c>
-      <c r="J13" s="23">
+      <c r="J13" s="20">
         <v>121</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="20">
         <v>289</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="20">
         <v>71</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="20">
         <v>452</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N13" s="20">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:21" s="45" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C14" s="19">
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
         <v>1708</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="21">
         <v>133</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="21">
         <f t="shared" si="1"/>
         <v>144</v>
       </c>
-      <c r="F14" s="24">
-[...2 lines deleted...]
-      <c r="G14" s="24">
+      <c r="F14" s="21">
+        <v>0</v>
+      </c>
+      <c r="G14" s="21">
         <v>2</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="21">
         <v>57</v>
       </c>
-      <c r="I14" s="24">
+      <c r="I14" s="21">
         <v>51</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="21">
         <v>34</v>
       </c>
-      <c r="K14" s="24">
+      <c r="K14" s="21">
         <v>114</v>
       </c>
-      <c r="L14" s="24">
+      <c r="L14" s="21">
         <v>25</v>
       </c>
-      <c r="M14" s="24">
+      <c r="M14" s="21">
         <v>3</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="21">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:21" s="50" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-[...56 lines deleted...]
-      <c r="L18" s="53"/>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="46"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="20" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A20" s="13"/>
-[...10 lines deleted...]
-      <c r="L20" s="14"/>
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
     </row>
     <row r="21" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A21" s="13"/>
-[...10 lines deleted...]
-      <c r="L21" s="14"/>
+      <c r="A21" s="11"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="12"/>
     </row>
     <row r="22" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A22" s="13"/>
-[...12 lines deleted...]
-      <c r="N22" s="14"/>
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A23" s="13"/>
-[...12 lines deleted...]
-      <c r="N23" s="14"/>
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+    </row>
+  </sheetData>
+  <dataConsolidate>
+    <dataRefs count="22">
+      <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
+      <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
+      <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
+      <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
+      <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
+      <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
+      <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
+      <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
+      <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
+      <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
+      <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
+      <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
+      <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
+      <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
+      <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
+      <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
+      <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
+      <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
+      <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
+      <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
+      <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
+      <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
+    </dataRefs>
+  </dataConsolidate>
+  <mergeCells count="17">
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="C7:N14">
+    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
+  <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="E8:E14" formulaRange="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{883E67E0-05E6-402A-A907-C8BB5B1ADCA5}">
+  <dimension ref="A1:N44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="16384" width="9" style="52"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="51"/>
+      <c r="F1" s="53" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="51"/>
+    </row>
+    <row r="3" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+    </row>
+    <row r="4" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+    </row>
+    <row r="5" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="52" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="55" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="55" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="56" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="56" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="52" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="55" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="56" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="56" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="55" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="55" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="56" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="56" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="55" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="56" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="57"/>
+    </row>
+    <row r="21" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="56" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="56" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="55" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="56" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="56" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="56" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="56" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="55" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="56" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="56" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="56" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="56" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="56" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="56" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="56" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="55" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="56" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="56" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="55" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="55" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="55" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="55" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="52" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="52" t="s">
+        <v>106</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9454C48A-C308-4C5F-AF28-A62187CC2687}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.59765625" customWidth="1"/>
+    <col min="2" max="2" width="2.09765625" customWidth="1"/>
+    <col min="3" max="4" width="10" customWidth="1"/>
+    <col min="5" max="10" width="9.69921875" customWidth="1"/>
+    <col min="11" max="13" width="9.59765625" customWidth="1"/>
+    <col min="14" max="14" width="11.3984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="68" t="s">
+        <v>63</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <v>13096</v>
+      </c>
+      <c r="D7" s="19">
+        <v>964</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1113</v>
+      </c>
+      <c r="F7" s="19">
+        <v>12</v>
+      </c>
+      <c r="G7" s="19">
+        <v>35</v>
+      </c>
+      <c r="H7" s="19">
+        <v>129</v>
+      </c>
+      <c r="I7" s="19">
+        <v>548</v>
+      </c>
+      <c r="J7" s="19">
+        <v>389</v>
+      </c>
+      <c r="K7" s="19">
+        <v>623</v>
+      </c>
+      <c r="L7" s="19">
+        <v>56</v>
+      </c>
+      <c r="M7" s="19">
+        <v>299</v>
+      </c>
+      <c r="N7" s="19">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>179</v>
+      </c>
+      <c r="D8" s="20">
+        <v>8</v>
+      </c>
+      <c r="E8" s="20">
+        <v>19</v>
+      </c>
+      <c r="F8" s="20">
+        <v>0</v>
+      </c>
+      <c r="G8" s="20">
+        <v>2</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>0</v>
+      </c>
+      <c r="J8" s="20">
+        <v>17</v>
+      </c>
+      <c r="K8" s="20">
+        <v>19</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>1823</v>
+      </c>
+      <c r="D9" s="20">
+        <v>49</v>
+      </c>
+      <c r="E9" s="20">
+        <v>54</v>
+      </c>
+      <c r="F9" s="20">
+        <v>1</v>
+      </c>
+      <c r="G9" s="20">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1</v>
+      </c>
+      <c r="I9" s="20">
+        <v>17</v>
+      </c>
+      <c r="J9" s="20">
+        <v>35</v>
+      </c>
+      <c r="K9" s="20">
+        <v>37</v>
+      </c>
+      <c r="L9" s="20">
+        <v>2</v>
+      </c>
+      <c r="M9" s="20">
+        <v>7</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>3936</v>
+      </c>
+      <c r="D10" s="20">
+        <v>175</v>
+      </c>
+      <c r="E10" s="20">
+        <v>175</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
+        <v>12</v>
+      </c>
+      <c r="H10" s="20">
+        <v>0</v>
+      </c>
+      <c r="I10" s="20">
+        <v>7</v>
+      </c>
+      <c r="J10" s="20">
+        <v>156</v>
+      </c>
+      <c r="K10" s="20">
+        <v>146</v>
+      </c>
+      <c r="L10" s="20">
+        <v>0</v>
+      </c>
+      <c r="M10" s="20">
+        <v>0</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>241</v>
+      </c>
+      <c r="D11" s="20">
+        <v>5</v>
+      </c>
+      <c r="E11" s="20">
+        <v>5</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>1</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1</v>
+      </c>
+      <c r="J11" s="20">
+        <v>3</v>
+      </c>
+      <c r="K11" s="20">
+        <v>5</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>0</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>2543</v>
+      </c>
+      <c r="D12" s="20">
+        <v>156</v>
+      </c>
+      <c r="E12" s="20">
+        <v>158</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="20">
+        <v>19</v>
+      </c>
+      <c r="H12" s="20">
+        <v>0</v>
+      </c>
+      <c r="I12" s="20">
+        <v>10</v>
+      </c>
+      <c r="J12" s="20">
+        <v>129</v>
+      </c>
+      <c r="K12" s="20">
+        <v>130</v>
+      </c>
+      <c r="L12" s="20">
+        <v>0</v>
+      </c>
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>1319</v>
+      </c>
+      <c r="D13" s="20">
+        <v>464</v>
+      </c>
+      <c r="E13" s="20">
+        <v>580</v>
+      </c>
+      <c r="F13" s="20">
+        <v>11</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>79</v>
+      </c>
+      <c r="I13" s="20">
+        <v>461</v>
+      </c>
+      <c r="J13" s="20">
+        <v>29</v>
+      </c>
+      <c r="K13" s="20">
+        <v>184</v>
+      </c>
+      <c r="L13" s="20">
+        <v>49</v>
+      </c>
+      <c r="M13" s="20">
+        <v>288</v>
+      </c>
+      <c r="N13" s="20">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>3055</v>
+      </c>
+      <c r="D14" s="21">
+        <v>107</v>
+      </c>
+      <c r="E14" s="21">
+        <v>122</v>
+      </c>
+      <c r="F14" s="21">
+        <v>0</v>
+      </c>
+      <c r="G14" s="21">
+        <v>1</v>
+      </c>
+      <c r="H14" s="21">
+        <v>49</v>
+      </c>
+      <c r="I14" s="21">
+        <v>52</v>
+      </c>
+      <c r="J14" s="21">
+        <v>20</v>
+      </c>
+      <c r="K14" s="21">
+        <v>102</v>
+      </c>
+      <c r="L14" s="21">
+        <v>5</v>
+      </c>
+      <c r="M14" s="21">
+        <v>4</v>
+      </c>
+      <c r="N14" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="46"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="12"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
     </row>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="22">
       <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
       <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
       <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
       <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
       <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
       <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
       <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
       <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
       <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
       <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
       <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
       <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
       <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
       <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
       <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
       <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
       <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
       <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
       <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
       <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
       <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
       <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="17">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="E4:J4"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="K5:N5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="C7:N14">
-    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
   <headerFooter alignWithMargins="0"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1089 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE800820-86D1-4779-AC6C-0B8D10938AF3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.59765625" customWidth="1"/>
     <col min="2" max="2" width="2.09765625" customWidth="1"/>
     <col min="3" max="4" width="10" customWidth="1"/>
     <col min="5" max="10" width="9.69921875" customWidth="1"/>
     <col min="11" max="13" width="9.59765625" customWidth="1"/>
     <col min="14" max="14" width="11.3984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="38" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="N3" s="74"/>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="13"/>
-[...12 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <v>23830</v>
+      </c>
+      <c r="D7" s="19">
+        <v>1344</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1379</v>
+      </c>
+      <c r="F7" s="19">
+        <v>7</v>
+      </c>
+      <c r="G7" s="19">
+        <v>40</v>
+      </c>
+      <c r="H7" s="19">
+        <v>218</v>
+      </c>
+      <c r="I7" s="19">
+        <v>640</v>
+      </c>
+      <c r="J7" s="19">
+        <v>474</v>
+      </c>
+      <c r="K7" s="19">
+        <v>901</v>
+      </c>
+      <c r="L7" s="19">
+        <v>93</v>
+      </c>
+      <c r="M7" s="19">
+        <v>347</v>
+      </c>
+      <c r="N7" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>369</v>
+      </c>
+      <c r="D8" s="20">
+        <v>12</v>
+      </c>
+      <c r="E8" s="20">
+        <v>12</v>
+      </c>
+      <c r="F8" s="20">
+        <v>1</v>
+      </c>
+      <c r="G8" s="20">
+        <v>3</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>1</v>
+      </c>
+      <c r="J8" s="20">
+        <v>7</v>
+      </c>
+      <c r="K8" s="20">
+        <v>11</v>
+      </c>
+      <c r="L8" s="20">
+        <v>1</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>3502</v>
+      </c>
+      <c r="D9" s="20">
+        <v>109</v>
+      </c>
+      <c r="E9" s="20">
+        <v>109</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20">
+        <v>1</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1</v>
+      </c>
+      <c r="I9" s="20">
+        <v>22</v>
+      </c>
+      <c r="J9" s="20">
+        <v>85</v>
+      </c>
+      <c r="K9" s="20">
+        <v>99</v>
+      </c>
+      <c r="L9" s="20">
+        <v>1</v>
+      </c>
+      <c r="M9" s="20">
+        <v>5</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>7492</v>
+      </c>
+      <c r="D10" s="20">
+        <v>212</v>
+      </c>
+      <c r="E10" s="20">
+        <v>212</v>
+      </c>
+      <c r="F10" s="20">
+        <v>1</v>
+      </c>
+      <c r="G10" s="20">
+        <v>10</v>
+      </c>
+      <c r="H10" s="20">
+        <v>1</v>
+      </c>
+      <c r="I10" s="20">
+        <v>7</v>
+      </c>
+      <c r="J10" s="20">
+        <v>193</v>
+      </c>
+      <c r="K10" s="20">
+        <v>193</v>
+      </c>
+      <c r="L10" s="20">
+        <v>3</v>
+      </c>
+      <c r="M10" s="20">
+        <v>1</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>535</v>
+      </c>
+      <c r="D11" s="20">
+        <v>14</v>
+      </c>
+      <c r="E11" s="20">
+        <v>14</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>6</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1</v>
+      </c>
+      <c r="J11" s="20">
+        <v>7</v>
+      </c>
+      <c r="K11" s="20">
+        <v>10</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>3</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>3942</v>
+      </c>
+      <c r="D12" s="20">
+        <v>121</v>
+      </c>
+      <c r="E12" s="20">
+        <v>121</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="20">
+        <v>19</v>
+      </c>
+      <c r="H12" s="20">
+        <v>1</v>
+      </c>
+      <c r="I12" s="20">
+        <v>5</v>
+      </c>
+      <c r="J12" s="20">
+        <v>96</v>
+      </c>
+      <c r="K12" s="20">
+        <v>117</v>
+      </c>
+      <c r="L12" s="20">
+        <v>2</v>
+      </c>
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>4480</v>
+      </c>
+      <c r="D13" s="20">
+        <v>680</v>
+      </c>
+      <c r="E13" s="20">
+        <v>715</v>
+      </c>
+      <c r="F13" s="20">
+        <v>2</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>180</v>
+      </c>
+      <c r="I13" s="20">
+        <v>498</v>
+      </c>
+      <c r="J13" s="20">
+        <v>35</v>
+      </c>
+      <c r="K13" s="20">
+        <v>293</v>
+      </c>
+      <c r="L13" s="20">
+        <v>78</v>
+      </c>
+      <c r="M13" s="20">
+        <v>330</v>
+      </c>
+      <c r="N13" s="20">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>3510</v>
+      </c>
+      <c r="D14" s="21">
+        <v>196</v>
+      </c>
+      <c r="E14" s="21">
+        <v>196</v>
+      </c>
+      <c r="F14" s="21">
+        <v>3</v>
+      </c>
+      <c r="G14" s="21">
+        <v>1</v>
+      </c>
+      <c r="H14" s="21">
+        <v>35</v>
+      </c>
+      <c r="I14" s="21">
+        <v>106</v>
+      </c>
+      <c r="J14" s="21">
+        <v>51</v>
+      </c>
+      <c r="K14" s="21">
+        <v>178</v>
+      </c>
+      <c r="L14" s="21">
+        <v>8</v>
+      </c>
+      <c r="M14" s="21">
+        <v>8</v>
+      </c>
+      <c r="N14" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+      <c r="O15" s="50"/>
+      <c r="P15" s="50"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:14" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A18" s="11"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="12"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A19" s="11"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+    </row>
+  </sheetData>
+  <dataConsolidate>
+    <dataRefs count="22">
+      <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
+      <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
+      <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
+      <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
+      <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
+      <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
+      <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
+      <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
+      <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
+      <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
+      <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
+      <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
+      <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
+      <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
+      <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
+      <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
+      <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
+      <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
+      <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
+      <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
+      <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
+      <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
+    </dataRefs>
+  </dataConsolidate>
+  <mergeCells count="17">
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="C7:N14">
+    <cfRule type="cellIs" dxfId="8" priority="1" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2E856E9-A779-467E-A305-E66E339CD950}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U23"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.59765625" customWidth="1"/>
+    <col min="2" max="2" width="2.09765625" customWidth="1"/>
+    <col min="3" max="4" width="10" customWidth="1"/>
+    <col min="5" max="10" width="9.69921875" customWidth="1"/>
+    <col min="11" max="13" width="9.59765625" customWidth="1"/>
+    <col min="14" max="14" width="11.3984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="69" t="s">
+        <v>59</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <v>9927</v>
+      </c>
+      <c r="D7" s="19">
+        <v>793</v>
+      </c>
+      <c r="E7" s="19">
+        <v>812</v>
+      </c>
+      <c r="F7" s="19">
+        <v>6</v>
+      </c>
+      <c r="G7" s="19">
+        <v>23</v>
+      </c>
+      <c r="H7" s="19">
+        <v>119</v>
+      </c>
+      <c r="I7" s="19">
+        <v>373</v>
+      </c>
+      <c r="J7" s="19">
+        <v>291</v>
+      </c>
+      <c r="K7" s="19">
+        <v>554</v>
+      </c>
+      <c r="L7" s="19">
+        <v>55</v>
+      </c>
+      <c r="M7" s="19">
+        <v>165</v>
+      </c>
+      <c r="N7" s="19">
+        <v>3</v>
+      </c>
+      <c r="O7" s="20"/>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>177</v>
+      </c>
+      <c r="D8" s="20">
+        <v>5</v>
+      </c>
+      <c r="E8" s="20">
+        <v>5</v>
+      </c>
+      <c r="F8" s="20">
+        <v>1</v>
+      </c>
+      <c r="G8" s="20">
+        <v>1</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>0</v>
+      </c>
+      <c r="J8" s="20">
+        <v>3</v>
+      </c>
+      <c r="K8" s="20">
+        <v>4</v>
+      </c>
+      <c r="L8" s="20">
+        <v>1</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+      <c r="O8" s="20"/>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>1382</v>
+      </c>
+      <c r="D9" s="20">
+        <v>75</v>
+      </c>
+      <c r="E9" s="20">
+        <v>75</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20">
+        <v>1</v>
+      </c>
+      <c r="H9" s="20">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20">
+        <v>14</v>
+      </c>
+      <c r="J9" s="20">
+        <v>60</v>
+      </c>
+      <c r="K9" s="20">
+        <v>67</v>
+      </c>
+      <c r="L9" s="20">
+        <v>0</v>
+      </c>
+      <c r="M9" s="20">
+        <v>4</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+      <c r="O9" s="20"/>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>3158</v>
+      </c>
+      <c r="D10" s="20">
+        <v>133</v>
+      </c>
+      <c r="E10" s="20">
+        <v>133</v>
+      </c>
+      <c r="F10" s="20">
+        <v>1</v>
+      </c>
+      <c r="G10" s="20">
+        <v>4</v>
+      </c>
+      <c r="H10" s="20">
+        <v>0</v>
+      </c>
+      <c r="I10" s="20">
+        <v>6</v>
+      </c>
+      <c r="J10" s="20">
+        <v>122</v>
+      </c>
+      <c r="K10" s="20">
+        <v>115</v>
+      </c>
+      <c r="L10" s="20">
+        <v>2</v>
+      </c>
+      <c r="M10" s="20">
+        <v>1</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+      <c r="O10" s="20"/>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>241</v>
+      </c>
+      <c r="D11" s="20">
+        <v>7</v>
+      </c>
+      <c r="E11" s="20">
+        <v>7</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>2</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1</v>
+      </c>
+      <c r="J11" s="20">
+        <v>4</v>
+      </c>
+      <c r="K11" s="20">
+        <v>5</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>1</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+      <c r="O11" s="20"/>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>1733</v>
+      </c>
+      <c r="D12" s="20">
+        <v>83</v>
+      </c>
+      <c r="E12" s="20">
+        <v>83</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="20">
+        <v>15</v>
+      </c>
+      <c r="H12" s="20">
+        <v>0</v>
+      </c>
+      <c r="I12" s="20">
+        <v>4</v>
+      </c>
+      <c r="J12" s="20">
+        <v>64</v>
+      </c>
+      <c r="K12" s="20">
+        <v>80</v>
+      </c>
+      <c r="L12" s="20">
+        <v>1</v>
+      </c>
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
+        <v>0</v>
+      </c>
+      <c r="O12" s="20"/>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>1757</v>
+      </c>
+      <c r="D13" s="20">
+        <v>383</v>
+      </c>
+      <c r="E13" s="20">
+        <v>402</v>
+      </c>
+      <c r="F13" s="20">
+        <v>1</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>98</v>
+      </c>
+      <c r="I13" s="20">
+        <v>293</v>
+      </c>
+      <c r="J13" s="20">
+        <v>10</v>
+      </c>
+      <c r="K13" s="20">
+        <v>188</v>
+      </c>
+      <c r="L13" s="20">
+        <v>47</v>
+      </c>
+      <c r="M13" s="20">
+        <v>153</v>
+      </c>
+      <c r="N13" s="20">
+        <v>3</v>
+      </c>
+      <c r="O13" s="20"/>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>1479</v>
+      </c>
+      <c r="D14" s="21">
+        <v>107</v>
+      </c>
+      <c r="E14" s="21">
+        <v>107</v>
+      </c>
+      <c r="F14" s="21">
+        <v>3</v>
+      </c>
+      <c r="G14" s="21">
+        <v>0</v>
+      </c>
+      <c r="H14" s="21">
+        <v>21</v>
+      </c>
+      <c r="I14" s="21">
+        <v>55</v>
+      </c>
+      <c r="J14" s="21">
+        <v>28</v>
+      </c>
+      <c r="K14" s="21">
+        <v>95</v>
+      </c>
+      <c r="L14" s="21">
+        <v>4</v>
+      </c>
+      <c r="M14" s="21">
+        <v>6</v>
+      </c>
+      <c r="N14" s="21">
+        <v>0</v>
+      </c>
+      <c r="O14" s="20"/>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="46"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="12"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+    </row>
+  </sheetData>
+  <dataConsolidate>
+    <dataRefs count="22">
+      <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
+      <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
+      <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
+      <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
+      <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
+      <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
+      <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
+      <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
+      <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
+      <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
+      <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
+      <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
+      <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
+      <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
+      <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
+      <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
+      <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
+      <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
+      <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
+      <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
+      <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
+      <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
+    </dataRefs>
+  </dataConsolidate>
+  <mergeCells count="17">
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="C7:N14">
+    <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB8F3050-EC01-4AB9-8655-7910CDE044EF}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U23"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.59765625" customWidth="1"/>
+    <col min="2" max="2" width="2.09765625" customWidth="1"/>
+    <col min="3" max="4" width="10" customWidth="1"/>
+    <col min="5" max="10" width="9.69921875" customWidth="1"/>
+    <col min="11" max="13" width="9.59765625" customWidth="1"/>
+    <col min="14" max="14" width="11.3984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="68" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <v>13903</v>
+      </c>
+      <c r="D7" s="19">
+        <v>551</v>
+      </c>
+      <c r="E7" s="19">
+        <v>567</v>
+      </c>
+      <c r="F7" s="19">
+        <v>1</v>
+      </c>
+      <c r="G7" s="19">
+        <v>17</v>
+      </c>
+      <c r="H7" s="19">
+        <v>99</v>
+      </c>
+      <c r="I7" s="19">
+        <v>267</v>
+      </c>
+      <c r="J7" s="19">
+        <v>183</v>
+      </c>
+      <c r="K7" s="19">
+        <v>347</v>
+      </c>
+      <c r="L7" s="19">
+        <v>38</v>
+      </c>
+      <c r="M7" s="19">
+        <v>182</v>
+      </c>
+      <c r="N7" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>192</v>
+      </c>
+      <c r="D8" s="20">
+        <v>7</v>
+      </c>
+      <c r="E8" s="20">
+        <v>7</v>
+      </c>
+      <c r="F8" s="20">
+        <v>0</v>
+      </c>
+      <c r="G8" s="20">
+        <v>2</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>1</v>
+      </c>
+      <c r="J8" s="20">
+        <v>4</v>
+      </c>
+      <c r="K8" s="20">
+        <v>7</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>2120</v>
+      </c>
+      <c r="D9" s="20">
+        <v>34</v>
+      </c>
+      <c r="E9" s="20">
+        <v>34</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1</v>
+      </c>
+      <c r="I9" s="20">
+        <v>8</v>
+      </c>
+      <c r="J9" s="20">
+        <v>25</v>
+      </c>
+      <c r="K9" s="20">
+        <v>32</v>
+      </c>
+      <c r="L9" s="20">
+        <v>1</v>
+      </c>
+      <c r="M9" s="20">
+        <v>1</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>4334</v>
+      </c>
+      <c r="D10" s="20">
+        <v>79</v>
+      </c>
+      <c r="E10" s="20">
+        <v>79</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
+        <v>6</v>
+      </c>
+      <c r="H10" s="20">
+        <v>1</v>
+      </c>
+      <c r="I10" s="20">
+        <v>1</v>
+      </c>
+      <c r="J10" s="20">
         <v>71</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="F6" s="39" t="s">
+      <c r="K10" s="20">
         <v>78</v>
       </c>
-      <c r="G6" s="39" t="s">
-[...8 lines deleted...]
-      <c r="J6" s="39" t="s">
+      <c r="L10" s="20">
+        <v>1</v>
+      </c>
+      <c r="M10" s="20">
+        <v>0</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>294</v>
+      </c>
+      <c r="D11" s="20">
+        <v>7</v>
+      </c>
+      <c r="E11" s="20">
+        <v>7</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>4</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>0</v>
+      </c>
+      <c r="J11" s="20">
+        <v>3</v>
+      </c>
+      <c r="K11" s="20">
+        <v>5</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>2</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>2209</v>
+      </c>
+      <c r="D12" s="20">
+        <v>38</v>
+      </c>
+      <c r="E12" s="20">
+        <v>38</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="20">
+        <v>4</v>
+      </c>
+      <c r="H12" s="20">
+        <v>1</v>
+      </c>
+      <c r="I12" s="20">
+        <v>1</v>
+      </c>
+      <c r="J12" s="20">
+        <v>32</v>
+      </c>
+      <c r="K12" s="20">
+        <v>37</v>
+      </c>
+      <c r="L12" s="20">
+        <v>1</v>
+      </c>
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>2723</v>
+      </c>
+      <c r="D13" s="20">
+        <v>297</v>
+      </c>
+      <c r="E13" s="20">
+        <v>313</v>
+      </c>
+      <c r="F13" s="20">
+        <v>1</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
         <v>82</v>
       </c>
-      <c r="K6" s="39" t="s">
+      <c r="I13" s="20">
+        <v>205</v>
+      </c>
+      <c r="J13" s="20">
+        <v>25</v>
+      </c>
+      <c r="K13" s="20">
+        <v>105</v>
+      </c>
+      <c r="L13" s="20">
+        <v>31</v>
+      </c>
+      <c r="M13" s="20">
+        <v>177</v>
+      </c>
+      <c r="N13" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>2031</v>
+      </c>
+      <c r="D14" s="21">
+        <v>89</v>
+      </c>
+      <c r="E14" s="21">
+        <v>89</v>
+      </c>
+      <c r="F14" s="21">
+        <v>0</v>
+      </c>
+      <c r="G14" s="21">
+        <v>1</v>
+      </c>
+      <c r="H14" s="21">
+        <v>14</v>
+      </c>
+      <c r="I14" s="21">
+        <v>51</v>
+      </c>
+      <c r="J14" s="21">
+        <v>23</v>
+      </c>
+      <c r="K14" s="21">
         <v>83</v>
       </c>
-      <c r="L6" s="39" t="s">
-[...251 lines deleted...]
-      <c r="L12" s="23">
+      <c r="L14" s="21">
+        <v>4</v>
+      </c>
+      <c r="M14" s="21">
         <v>2</v>
       </c>
-      <c r="M12" s="23">
-[...181 lines deleted...]
-      <c r="N20" s="14"/>
+      <c r="N14" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="46"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="12"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
     </row>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="22">
       <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
       <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
       <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
       <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
       <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
       <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
       <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
       <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
       <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
       <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
       <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
       <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
       <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
       <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
       <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
       <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
       <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
       <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
       <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
       <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
       <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
       <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="17">
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="E4:J4"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="K5:N5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="C7:N14">
-    <cfRule type="cellIs" dxfId="8" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="6" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2E856E9-A779-467E-A305-E66E339CD950}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11106997-0F9C-4E54-B0F9-C5599957138E}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U20"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.59765625" customWidth="1"/>
+    <col min="2" max="2" width="2.09765625" customWidth="1"/>
+    <col min="3" max="4" width="10" customWidth="1"/>
+    <col min="5" max="10" width="9.69921875" customWidth="1"/>
+    <col min="11" max="13" width="9.59765625" customWidth="1"/>
+    <col min="14" max="14" width="11.3984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="69" t="s">
+        <v>57</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <v>25651</v>
+      </c>
+      <c r="D7" s="19">
+        <v>1443</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1544</v>
+      </c>
+      <c r="F7" s="19">
+        <v>15</v>
+      </c>
+      <c r="G7" s="19">
+        <v>40</v>
+      </c>
+      <c r="H7" s="19">
+        <v>244</v>
+      </c>
+      <c r="I7" s="19">
+        <v>862</v>
+      </c>
+      <c r="J7" s="19">
+        <v>383</v>
+      </c>
+      <c r="K7" s="19">
+        <v>922</v>
+      </c>
+      <c r="L7" s="19">
+        <v>104</v>
+      </c>
+      <c r="M7" s="19">
+        <v>499</v>
+      </c>
+      <c r="N7" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>439</v>
+      </c>
+      <c r="D8" s="20">
+        <v>16</v>
+      </c>
+      <c r="E8" s="20">
+        <v>16</v>
+      </c>
+      <c r="F8" s="20">
+        <v>1</v>
+      </c>
+      <c r="G8" s="20">
+        <v>4</v>
+      </c>
+      <c r="H8" s="20">
+        <v>1</v>
+      </c>
+      <c r="I8" s="20">
+        <v>3</v>
+      </c>
+      <c r="J8" s="20">
+        <v>7</v>
+      </c>
+      <c r="K8" s="20">
+        <v>16</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>3838</v>
+      </c>
+      <c r="D9" s="20">
+        <v>109</v>
+      </c>
+      <c r="E9" s="20">
+        <v>109</v>
+      </c>
+      <c r="F9" s="20">
+        <v>3</v>
+      </c>
+      <c r="G9" s="20">
+        <v>4</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1</v>
+      </c>
+      <c r="I9" s="20">
+        <v>27</v>
+      </c>
+      <c r="J9" s="20">
+        <v>74</v>
+      </c>
+      <c r="K9" s="20">
+        <v>107</v>
+      </c>
+      <c r="L9" s="20">
+        <v>1</v>
+      </c>
+      <c r="M9" s="20">
+        <v>1</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>7273</v>
+      </c>
+      <c r="D10" s="20">
+        <v>118</v>
+      </c>
+      <c r="E10" s="20">
+        <v>118</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
+        <v>11</v>
+      </c>
+      <c r="H10" s="20">
+        <v>2</v>
+      </c>
+      <c r="I10" s="20">
+        <v>4</v>
+      </c>
+      <c r="J10" s="20">
+        <v>101</v>
+      </c>
+      <c r="K10" s="20">
+        <v>114</v>
+      </c>
+      <c r="L10" s="20">
+        <v>3</v>
+      </c>
+      <c r="M10" s="20">
+        <v>1</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>617</v>
+      </c>
+      <c r="D11" s="20">
+        <v>12</v>
+      </c>
+      <c r="E11" s="20">
+        <v>14</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>1</v>
+      </c>
+      <c r="H11" s="20">
+        <v>1</v>
+      </c>
+      <c r="I11" s="20">
+        <v>0</v>
+      </c>
+      <c r="J11" s="20">
+        <v>12</v>
+      </c>
+      <c r="K11" s="20">
+        <v>12</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>0</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>4160</v>
+      </c>
+      <c r="D12" s="20">
+        <v>54</v>
+      </c>
+      <c r="E12" s="20">
+        <v>54</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="20">
+        <v>18</v>
+      </c>
+      <c r="H12" s="20">
+        <v>2</v>
+      </c>
+      <c r="I12" s="20">
+        <v>5</v>
+      </c>
+      <c r="J12" s="20">
+        <v>29</v>
+      </c>
+      <c r="K12" s="20">
+        <v>52</v>
+      </c>
+      <c r="L12" s="20">
+        <v>1</v>
+      </c>
+      <c r="M12" s="20">
+        <v>1</v>
+      </c>
+      <c r="N12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>5458</v>
+      </c>
+      <c r="D13" s="20">
+        <v>913</v>
+      </c>
+      <c r="E13" s="20">
+        <v>1012</v>
+      </c>
+      <c r="F13" s="20">
+        <v>9</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>167</v>
+      </c>
+      <c r="I13" s="20">
+        <v>732</v>
+      </c>
+      <c r="J13" s="20">
+        <v>104</v>
+      </c>
+      <c r="K13" s="20">
+        <v>423</v>
+      </c>
+      <c r="L13" s="20">
+        <v>90</v>
+      </c>
+      <c r="M13" s="20">
+        <v>492</v>
+      </c>
+      <c r="N13" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>3866</v>
+      </c>
+      <c r="D14" s="21">
+        <v>221</v>
+      </c>
+      <c r="E14" s="21">
+        <v>221</v>
+      </c>
+      <c r="F14" s="21">
+        <v>2</v>
+      </c>
+      <c r="G14" s="21">
+        <v>2</v>
+      </c>
+      <c r="H14" s="21">
+        <v>70</v>
+      </c>
+      <c r="I14" s="21">
+        <v>91</v>
+      </c>
+      <c r="J14" s="21">
+        <v>56</v>
+      </c>
+      <c r="K14" s="21">
+        <v>198</v>
+      </c>
+      <c r="L14" s="21">
+        <v>9</v>
+      </c>
+      <c r="M14" s="21">
+        <v>4</v>
+      </c>
+      <c r="N14" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:14" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A18" s="11"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="12"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A19" s="11"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+    </row>
+  </sheetData>
+  <dataConsolidate>
+    <dataRefs count="22">
+      <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
+      <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
+      <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
+      <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
+      <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
+      <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
+      <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
+      <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
+      <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
+      <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
+      <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
+      <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
+      <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
+      <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
+      <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
+      <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
+      <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
+      <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
+      <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
+      <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
+      <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
+      <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
+    </dataRefs>
+  </dataConsolidate>
+  <mergeCells count="17">
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="C7:N14">
+    <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA5EB103-88CB-409C-BE60-C0DE74D9AAFD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.59765625" customWidth="1"/>
     <col min="2" max="2" width="2.09765625" customWidth="1"/>
     <col min="3" max="4" width="10" customWidth="1"/>
     <col min="5" max="10" width="9.69921875" customWidth="1"/>
     <col min="11" max="13" width="9.59765625" customWidth="1"/>
     <col min="14" max="14" width="11.3984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="38" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="N3" s="74"/>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="13"/>
-[...12 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="69" t="s">
+        <v>56</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <f t="shared" ref="C7:N7" si="0">SUM(C8:C14)</f>
+        <v>12582</v>
+      </c>
+      <c r="D7" s="19">
+        <f t="shared" si="0"/>
+        <v>668</v>
+      </c>
+      <c r="E7" s="19">
+        <f t="shared" si="0"/>
+        <v>683</v>
+      </c>
+      <c r="F7" s="19">
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="G7" s="19">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="H7" s="19">
+        <f t="shared" si="0"/>
+        <v>87</v>
+      </c>
+      <c r="I7" s="19">
+        <f t="shared" si="0"/>
+        <v>339</v>
+      </c>
+      <c r="J7" s="19">
+        <f t="shared" si="0"/>
+        <v>230</v>
+      </c>
+      <c r="K7" s="19">
+        <f t="shared" si="0"/>
+        <v>462</v>
+      </c>
+      <c r="L7" s="19">
+        <f t="shared" si="0"/>
+        <v>39</v>
+      </c>
+      <c r="M7" s="19">
+        <f t="shared" si="0"/>
+        <v>168</v>
+      </c>
+      <c r="N7" s="19">
+        <f t="shared" si="0"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>209</v>
+      </c>
+      <c r="D8" s="20">
+        <v>10</v>
+      </c>
+      <c r="E8" s="20">
+        <v>10</v>
+      </c>
+      <c r="F8" s="20">
+        <v>0</v>
+      </c>
+      <c r="G8" s="20">
+        <v>3</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>2</v>
+      </c>
+      <c r="J8" s="20">
+        <v>5</v>
+      </c>
+      <c r="K8" s="20">
+        <v>10</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>2105</v>
+      </c>
+      <c r="D9" s="20">
+        <v>54</v>
+      </c>
+      <c r="E9" s="20">
+        <v>54</v>
+      </c>
+      <c r="F9" s="20">
+        <v>1</v>
+      </c>
+      <c r="G9" s="20">
+        <v>2</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1</v>
+      </c>
+      <c r="I9" s="20">
+        <v>18</v>
+      </c>
+      <c r="J9" s="20">
+        <v>32</v>
+      </c>
+      <c r="K9" s="20">
+        <v>52</v>
+      </c>
+      <c r="L9" s="20">
+        <v>1</v>
+      </c>
+      <c r="M9" s="20">
+        <v>1</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>3463</v>
+      </c>
+      <c r="D10" s="20">
         <v>71</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="G6" s="39" t="s">
+      <c r="E10" s="20">
+        <v>71</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
+        <v>5</v>
+      </c>
+      <c r="H10" s="20">
+        <v>0</v>
+      </c>
+      <c r="I10" s="20">
+        <v>2</v>
+      </c>
+      <c r="J10" s="20">
+        <v>64</v>
+      </c>
+      <c r="K10" s="20">
+        <v>69</v>
+      </c>
+      <c r="L10" s="20">
+        <v>2</v>
+      </c>
+      <c r="M10" s="20">
+        <v>0</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>300</v>
+      </c>
+      <c r="D11" s="20">
+        <v>4</v>
+      </c>
+      <c r="E11" s="20">
+        <v>6</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>1</v>
+      </c>
+      <c r="H11" s="20">
+        <v>1</v>
+      </c>
+      <c r="I11" s="20">
+        <v>0</v>
+      </c>
+      <c r="J11" s="20">
+        <v>4</v>
+      </c>
+      <c r="K11" s="20">
+        <v>4</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>0</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>1912</v>
+      </c>
+      <c r="D12" s="20">
+        <v>34</v>
+      </c>
+      <c r="E12" s="20">
+        <v>34</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="20">
+        <v>9</v>
+      </c>
+      <c r="H12" s="20">
+        <v>2</v>
+      </c>
+      <c r="I12" s="20">
+        <v>3</v>
+      </c>
+      <c r="J12" s="20">
+        <v>20</v>
+      </c>
+      <c r="K12" s="20">
+        <v>32</v>
+      </c>
+      <c r="L12" s="20">
+        <v>1</v>
+      </c>
+      <c r="M12" s="20">
+        <v>1</v>
+      </c>
+      <c r="N12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>2992</v>
+      </c>
+      <c r="D13" s="20">
+        <v>390</v>
+      </c>
+      <c r="E13" s="20">
+        <v>403</v>
+      </c>
+      <c r="F13" s="20">
+        <v>3</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>48</v>
+      </c>
+      <c r="I13" s="20">
+        <v>273</v>
+      </c>
+      <c r="J13" s="20">
         <v>79</v>
       </c>
-      <c r="H6" s="39" t="s">
-[...17 lines deleted...]
-      <c r="N6" s="47" t="s">
+      <c r="K13" s="20">
+        <v>209</v>
+      </c>
+      <c r="L13" s="20">
+        <v>29</v>
+      </c>
+      <c r="M13" s="20">
+        <v>163</v>
+      </c>
+      <c r="N13" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>1601</v>
+      </c>
+      <c r="D14" s="21">
+        <v>105</v>
+      </c>
+      <c r="E14" s="21">
+        <v>105</v>
+      </c>
+      <c r="F14" s="21">
+        <v>1</v>
+      </c>
+      <c r="G14" s="21">
+        <v>2</v>
+      </c>
+      <c r="H14" s="21">
+        <v>35</v>
+      </c>
+      <c r="I14" s="21">
+        <v>41</v>
+      </c>
+      <c r="J14" s="21">
+        <v>26</v>
+      </c>
+      <c r="K14" s="21">
         <v>86</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="F7" s="22">
+      <c r="L14" s="21">
         <v>6</v>
       </c>
-      <c r="G7" s="22">
-[...20 lines deleted...]
-      <c r="N7" s="22">
+      <c r="M14" s="21">
         <v>3</v>
       </c>
-      <c r="O7" s="23"/>
-[...242 lines deleted...]
-      <c r="J13" s="23">
+      <c r="N14" s="21">
         <v>10</v>
       </c>
-      <c r="K13" s="23">
-[...115 lines deleted...]
-      <c r="L18" s="53"/>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="46"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="20" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A20" s="13"/>
-[...10 lines deleted...]
-      <c r="L20" s="14"/>
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
     </row>
     <row r="21" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A21" s="13"/>
-[...10 lines deleted...]
-      <c r="L21" s="14"/>
+      <c r="A21" s="11"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="12"/>
     </row>
     <row r="22" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A22" s="13"/>
-[...12 lines deleted...]
-      <c r="N22" s="14"/>
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A23" s="13"/>
-[...12 lines deleted...]
-      <c r="N23" s="14"/>
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+    </row>
+  </sheetData>
+  <dataConsolidate>
+    <dataRefs count="22">
+      <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
+      <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
+      <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
+      <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
+      <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
+      <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
+      <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
+      <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
+      <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
+      <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
+      <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
+      <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
+      <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
+      <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
+      <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
+      <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
+      <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
+      <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
+      <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
+      <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
+      <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
+      <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
+    </dataRefs>
+  </dataConsolidate>
+  <mergeCells count="17">
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="C7:N14">
+    <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD7BAAD4-698D-4B4A-9DC3-A07CE808BBE0}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U23"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.59765625" customWidth="1"/>
+    <col min="2" max="2" width="2.09765625" customWidth="1"/>
+    <col min="3" max="4" width="10" customWidth="1"/>
+    <col min="5" max="10" width="9.69921875" customWidth="1"/>
+    <col min="11" max="13" width="9.59765625" customWidth="1"/>
+    <col min="14" max="14" width="11.3984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="68" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <f t="shared" ref="C7:N7" si="0">SUM(C8:C14)</f>
+        <v>13069</v>
+      </c>
+      <c r="D7" s="19">
+        <f t="shared" si="0"/>
+        <v>775</v>
+      </c>
+      <c r="E7" s="19">
+        <f t="shared" si="0"/>
+        <v>861</v>
+      </c>
+      <c r="F7" s="19">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="G7" s="19">
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="H7" s="19">
+        <f t="shared" si="0"/>
+        <v>157</v>
+      </c>
+      <c r="I7" s="19">
+        <f t="shared" si="0"/>
+        <v>523</v>
+      </c>
+      <c r="J7" s="19">
+        <f t="shared" si="0"/>
+        <v>153</v>
+      </c>
+      <c r="K7" s="19">
+        <f t="shared" si="0"/>
+        <v>460</v>
+      </c>
+      <c r="L7" s="19">
+        <f t="shared" si="0"/>
+        <v>65</v>
+      </c>
+      <c r="M7" s="19">
+        <f t="shared" si="0"/>
+        <v>331</v>
+      </c>
+      <c r="N7" s="19">
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>230</v>
+      </c>
+      <c r="D8" s="20">
+        <v>6</v>
+      </c>
+      <c r="E8" s="20">
+        <f>SUM(F8:J8)</f>
+        <v>6</v>
+      </c>
+      <c r="F8" s="20">
+        <v>1</v>
+      </c>
+      <c r="G8" s="20">
+        <v>1</v>
+      </c>
+      <c r="H8" s="20">
+        <v>1</v>
+      </c>
+      <c r="I8" s="20">
+        <v>1</v>
+      </c>
+      <c r="J8" s="20">
+        <v>2</v>
+      </c>
+      <c r="K8" s="20">
+        <v>6</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>1733</v>
+      </c>
+      <c r="D9" s="20">
+        <v>55</v>
+      </c>
+      <c r="E9" s="20">
+        <f t="shared" ref="E9:E14" si="1">SUM(F9:J9)</f>
+        <v>55</v>
+      </c>
+      <c r="F9" s="20">
+        <v>2</v>
+      </c>
+      <c r="G9" s="20">
+        <v>2</v>
+      </c>
+      <c r="H9" s="20">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20">
+        <v>9</v>
+      </c>
+      <c r="J9" s="20">
+        <v>42</v>
+      </c>
+      <c r="K9" s="20">
+        <v>55</v>
+      </c>
+      <c r="L9" s="20">
+        <v>0</v>
+      </c>
+      <c r="M9" s="20">
+        <v>0</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>3810</v>
+      </c>
+      <c r="D10" s="20">
+        <v>47</v>
+      </c>
+      <c r="E10" s="20">
+        <f t="shared" si="1"/>
+        <v>47</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
+        <v>6</v>
+      </c>
+      <c r="H10" s="20">
+        <v>2</v>
+      </c>
+      <c r="I10" s="20">
+        <v>2</v>
+      </c>
+      <c r="J10" s="20">
+        <v>37</v>
+      </c>
+      <c r="K10" s="20">
+        <v>45</v>
+      </c>
+      <c r="L10" s="20">
+        <v>1</v>
+      </c>
+      <c r="M10" s="20">
+        <v>1</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>317</v>
+      </c>
+      <c r="D11" s="20">
+        <v>8</v>
+      </c>
+      <c r="E11" s="20">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>0</v>
+      </c>
+      <c r="J11" s="20">
+        <v>8</v>
+      </c>
+      <c r="K11" s="20">
+        <v>8</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>0</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>2248</v>
+      </c>
+      <c r="D12" s="20">
+        <v>20</v>
+      </c>
+      <c r="E12" s="20">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0</v>
+      </c>
+      <c r="G12" s="20">
+        <v>9</v>
+      </c>
+      <c r="H12" s="20">
+        <v>0</v>
+      </c>
+      <c r="I12" s="20">
+        <v>2</v>
+      </c>
+      <c r="J12" s="20">
+        <v>9</v>
+      </c>
+      <c r="K12" s="20">
+        <v>20</v>
+      </c>
+      <c r="L12" s="20">
+        <v>0</v>
+      </c>
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>2466</v>
+      </c>
+      <c r="D13" s="20">
+        <v>523</v>
+      </c>
+      <c r="E13" s="20">
+        <f t="shared" si="1"/>
+        <v>609</v>
+      </c>
+      <c r="F13" s="20">
+        <v>6</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>119</v>
+      </c>
+      <c r="I13" s="20">
+        <v>459</v>
+      </c>
+      <c r="J13" s="20">
+        <v>25</v>
+      </c>
+      <c r="K13" s="20">
+        <v>214</v>
+      </c>
+      <c r="L13" s="20">
+        <v>61</v>
+      </c>
+      <c r="M13" s="20">
+        <v>329</v>
+      </c>
+      <c r="N13" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>2265</v>
+      </c>
+      <c r="D14" s="21">
+        <v>116</v>
+      </c>
+      <c r="E14" s="21">
+        <f t="shared" si="1"/>
+        <v>116</v>
+      </c>
+      <c r="F14" s="21">
+        <v>1</v>
+      </c>
+      <c r="G14" s="21">
+        <v>0</v>
+      </c>
+      <c r="H14" s="21">
+        <v>35</v>
+      </c>
+      <c r="I14" s="21">
+        <v>50</v>
+      </c>
+      <c r="J14" s="21">
+        <v>30</v>
+      </c>
+      <c r="K14" s="21">
+        <v>112</v>
+      </c>
+      <c r="L14" s="21">
+        <v>3</v>
+      </c>
+      <c r="M14" s="21">
+        <v>1</v>
+      </c>
+      <c r="N14" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="46"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="12"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+    </row>
+  </sheetData>
+  <dataConsolidate>
+    <dataRefs count="22">
+      <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
+      <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
+      <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
+      <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
+      <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
+      <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
+      <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
+      <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
+      <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
+      <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
+      <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
+      <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
+      <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
+      <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
+      <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
+      <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
+      <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
+      <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
+      <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
+      <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
+      <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
+      <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
+    </dataRefs>
+  </dataConsolidate>
+  <mergeCells count="17">
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="L1:N1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:J5"/>
+    <mergeCell ref="K5:N5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="C7:N14">
+    <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
+  <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="E8:E14" formulaRange="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A31A32E-94D3-46DD-9508-E7333970F945}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U23"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.59765625" customWidth="1"/>
+    <col min="2" max="2" width="2.09765625" customWidth="1"/>
+    <col min="3" max="4" width="10" customWidth="1"/>
+    <col min="5" max="10" width="9.69921875" customWidth="1"/>
+    <col min="11" max="13" width="9.59765625" customWidth="1"/>
+    <col min="14" max="14" width="11.3984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L1" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M1" s="65"/>
+      <c r="N1" s="66"/>
+    </row>
+    <row r="2" spans="1:21" s="32" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="69" t="s">
+        <v>55</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="39" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="64"/>
+    </row>
+    <row r="6" spans="1:21" s="39" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="39" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="17">
+        <v>27556</v>
+      </c>
+      <c r="D7" s="19">
+        <v>2039</v>
+      </c>
+      <c r="E7" s="19">
+        <v>2214</v>
+      </c>
+      <c r="F7" s="19">
+        <v>18</v>
+      </c>
+      <c r="G7" s="19">
+        <v>64</v>
+      </c>
+      <c r="H7" s="19">
+        <v>361</v>
+      </c>
+      <c r="I7" s="19">
+        <v>1111</v>
+      </c>
+      <c r="J7" s="19">
+        <v>660</v>
+      </c>
+      <c r="K7" s="19">
+        <v>1251</v>
+      </c>
+      <c r="L7" s="19">
+        <v>152</v>
+      </c>
+      <c r="M7" s="19">
+        <v>789</v>
+      </c>
+      <c r="N7" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="18">
+        <v>476</v>
+      </c>
+      <c r="D8" s="20">
+        <v>20</v>
+      </c>
+      <c r="E8" s="20">
+        <v>21</v>
+      </c>
+      <c r="F8" s="20">
+        <v>2</v>
+      </c>
+      <c r="G8" s="20">
+        <v>3</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>2</v>
+      </c>
+      <c r="J8" s="20">
+        <v>14</v>
+      </c>
+      <c r="K8" s="20">
+        <v>19</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>2</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="18">
+        <v>4419</v>
+      </c>
+      <c r="D9" s="20">
+        <v>112</v>
+      </c>
+      <c r="E9" s="20">
+        <v>160</v>
+      </c>
+      <c r="F9" s="20">
+        <v>1</v>
+      </c>
+      <c r="G9" s="20">
+        <v>6</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1</v>
+      </c>
+      <c r="I9" s="20">
+        <v>38</v>
+      </c>
+      <c r="J9" s="20">
+        <v>114</v>
+      </c>
+      <c r="K9" s="20">
+        <v>158</v>
+      </c>
+      <c r="L9" s="20">
+        <v>1</v>
+      </c>
+      <c r="M9" s="20">
+        <v>1</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="18">
+        <v>9479</v>
+      </c>
+      <c r="D10" s="20">
+        <v>172</v>
+      </c>
+      <c r="E10" s="20">
+        <v>172</v>
+      </c>
+      <c r="F10" s="20">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20">
+        <v>27</v>
+      </c>
+      <c r="H10" s="20">
+        <v>3</v>
+      </c>
+      <c r="I10" s="20">
+        <v>3</v>
+      </c>
+      <c r="J10" s="20">
+        <v>139</v>
+      </c>
+      <c r="K10" s="20">
+        <v>164</v>
+      </c>
+      <c r="L10" s="20">
+        <v>3</v>
+      </c>
+      <c r="M10" s="20">
+        <v>5</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="18">
+        <v>943</v>
+      </c>
+      <c r="D11" s="20">
+        <v>8</v>
+      </c>
+      <c r="E11" s="20">
+        <v>8</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>1</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1</v>
+      </c>
+      <c r="J11" s="20">
+        <v>6</v>
+      </c>
+      <c r="K11" s="20">
+        <v>8</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>0</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="18">
+        <v>5405</v>
+      </c>
+      <c r="D12" s="20">
+        <v>99</v>
+      </c>
+      <c r="E12" s="20">
+        <v>99</v>
+      </c>
+      <c r="F12" s="20">
+        <v>1</v>
+      </c>
+      <c r="G12" s="20">
+        <v>23</v>
+      </c>
+      <c r="H12" s="20">
+        <v>0</v>
+      </c>
+      <c r="I12" s="20">
+        <v>4</v>
+      </c>
+      <c r="J12" s="20">
+        <v>71</v>
+      </c>
+      <c r="K12" s="20">
+        <v>97</v>
+      </c>
+      <c r="L12" s="20">
+        <v>1</v>
+      </c>
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="18">
+        <v>3698</v>
+      </c>
+      <c r="D13" s="20">
+        <v>1363</v>
+      </c>
+      <c r="E13" s="20">
+        <v>1478</v>
+      </c>
+      <c r="F13" s="20">
+        <v>12</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>254</v>
+      </c>
+      <c r="I13" s="20">
+        <v>953</v>
+      </c>
+      <c r="J13" s="20">
+        <v>259</v>
+      </c>
+      <c r="K13" s="20">
+        <v>590</v>
+      </c>
+      <c r="L13" s="20">
+        <v>113</v>
+      </c>
+      <c r="M13" s="20">
+        <v>756</v>
+      </c>
+      <c r="N13" s="20">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="75"/>
+      <c r="C14" s="16">
+        <v>3136</v>
+      </c>
+      <c r="D14" s="21">
+        <v>265</v>
+      </c>
+      <c r="E14" s="21">
+        <v>276</v>
+      </c>
+      <c r="F14" s="21">
+        <v>2</v>
+      </c>
+      <c r="G14" s="21">
+        <v>4</v>
+      </c>
+      <c r="H14" s="21">
+        <v>103</v>
+      </c>
+      <c r="I14" s="21">
+        <v>110</v>
+      </c>
+      <c r="J14" s="21">
+        <v>57</v>
+      </c>
+      <c r="K14" s="21">
+        <v>215</v>
+      </c>
+      <c r="L14" s="21">
+        <v>34</v>
+      </c>
+      <c r="M14" s="21">
+        <v>25</v>
+      </c>
+      <c r="N14" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+    </row>
+    <row r="16" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="L16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="44" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="32" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="46"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="12"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
     </row>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="22">
       <dataRef ref="C7:N14" sheet="台中市" r:id="rId1"/>
       <dataRef ref="C7:N14" sheet="台南市" r:id="rId2"/>
       <dataRef ref="C7:N14" sheet="宜蘭縣" r:id="rId3"/>
       <dataRef ref="C7:N14" sheet="花蓮縣" r:id="rId4"/>
       <dataRef ref="C7:N14" sheet="金門縣" r:id="rId5"/>
       <dataRef ref="C7:N14" sheet="南投縣" r:id="rId6"/>
       <dataRef ref="C7:N14" sheet="屏東縣" r:id="rId7"/>
       <dataRef ref="C7:N14" sheet="苗栗縣" r:id="rId8"/>
       <dataRef ref="C7:N14" sheet="桃園市" r:id="rId9"/>
       <dataRef ref="C7:N14" sheet="高雄市" r:id="rId10"/>
       <dataRef ref="C7:N14" sheet="基隆市" r:id="rId11"/>
       <dataRef ref="C7:N14" sheet="連江縣" r:id="rId12"/>
       <dataRef ref="C7:N14" sheet="雲林縣" r:id="rId13"/>
       <dataRef ref="C7:N14" sheet="新北市" r:id="rId14"/>
       <dataRef ref="C7:N14" sheet="新竹市" r:id="rId15"/>
       <dataRef ref="C7:N14" sheet="新竹縣" r:id="rId16"/>
       <dataRef ref="C7:N14" sheet="嘉義市" r:id="rId17"/>
       <dataRef ref="C7:N14" sheet="嘉義縣" r:id="rId18"/>
       <dataRef ref="C7:N14" sheet="彰化縣" r:id="rId19"/>
       <dataRef ref="B7:M14" sheet="臺北市" r:id="rId20"/>
       <dataRef ref="C7:N14" sheet="臺東縣" r:id="rId21"/>
       <dataRef ref="C7:N14" sheet="澎湖縣" r:id="rId22"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="17">
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="E4:J4"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="K5:N5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="C7:N14">
-    <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="equal">
-[...2757 lines deleted...]
-  <conditionalFormatting sqref="C7:N14">
     <cfRule type="cellIs" dxfId="3" priority="1" stopIfTrue="1" operator="equal">
-      <formula>0</formula>
-[...1412 lines deleted...]
-    <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.55118110236220474" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="88" orientation="landscape" r:id="rId23"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>115年上半年</vt:lpstr>
       <vt:lpstr>114年</vt:lpstr>
       <vt:lpstr>114年下半年</vt:lpstr>
       <vt:lpstr>114年上半年</vt:lpstr>
       <vt:lpstr>113年</vt:lpstr>
       <vt:lpstr>113年下半年</vt:lpstr>
+      <vt:lpstr>113年上半年</vt:lpstr>
       <vt:lpstr>112年</vt:lpstr>
-      <vt:lpstr>113年上半年</vt:lpstr>
       <vt:lpstr>112年下半年</vt:lpstr>
       <vt:lpstr>112年上半年</vt:lpstr>
       <vt:lpstr>編製說明</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DOH2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>