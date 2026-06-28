--- v0 (2026-05-18)
+++ v1 (2026-06-28)
@@ -1,155 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20378"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\6月應公告\國健署\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150622\憶甯_1150617\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C519878C-E4DC-4928-A007-A1EFAAD05AED}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{336BA231-6277-430C-A57A-E0581F875DFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="112" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="110" sheetId="4" r:id="rId3"/>
+    <sheet name="113" sheetId="6" r:id="rId1"/>
+    <sheet name="112" sheetId="5" r:id="rId2"/>
+    <sheet name="111" sheetId="3" r:id="rId3"/>
+    <sheet name="110" sheetId="4" r:id="rId4"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
+    <definedName name="\a" localSheetId="1">#REF!</definedName>
     <definedName name="\a" localSheetId="0">#REF!</definedName>
     <definedName name="\a">#REF!</definedName>
+    <definedName name="\b" localSheetId="1">#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="_Order1" hidden="1">0</definedName>
     <definedName name="_Order2" hidden="1">0</definedName>
+    <definedName name="NAME" localSheetId="1">#REF!</definedName>
     <definedName name="NAME" localSheetId="0">#REF!</definedName>
     <definedName name="NAME">#REF!</definedName>
+    <definedName name="P_1" localSheetId="1">#REF!</definedName>
     <definedName name="P_1" localSheetId="0">#REF!</definedName>
     <definedName name="P_1">#REF!</definedName>
+    <definedName name="P_11" localSheetId="1">#REF!</definedName>
     <definedName name="P_11" localSheetId="0">#REF!</definedName>
     <definedName name="P_11">#REF!</definedName>
+    <definedName name="P_2" localSheetId="1">#REF!</definedName>
     <definedName name="P_2" localSheetId="0">#REF!</definedName>
     <definedName name="P_2">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
+    <definedName name="PRINT_AREA_MI" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT_AREA_MI" localSheetId="0">#REF!</definedName>
     <definedName name="PRINT_AREA_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F13" i="6" l="1"/>
+  <c r="E13" i="6"/>
+  <c r="C13" i="6"/>
+  <c r="D13" i="6" s="1"/>
+  <c r="B13" i="6"/>
+  <c r="E12" i="6"/>
+  <c r="F12" i="6" s="1"/>
+  <c r="C12" i="6"/>
+  <c r="D12" i="6" s="1"/>
+  <c r="B12" i="6"/>
   <c r="E13" i="5" l="1"/>
   <c r="C13" i="5"/>
   <c r="D13" i="5" s="1"/>
   <c r="B13" i="5"/>
   <c r="E12" i="5"/>
   <c r="C12" i="5"/>
-  <c r="D12" i="5" s="1"/>
   <c r="B12" i="5"/>
-  <c r="F12" i="5" l="1"/>
+  <c r="D12" i="5" l="1"/>
+  <c r="F12" i="5"/>
   <c r="F13" i="5"/>
-  <c r="F13" i="4"/>
   <c r="E13" i="4"/>
-  <c r="D13" i="4"/>
   <c r="C13" i="4"/>
+  <c r="D13" i="4" s="1"/>
   <c r="B13" i="4"/>
-  <c r="F12" i="4"/>
   <c r="E12" i="4"/>
-  <c r="D12" i="4"/>
+  <c r="F12" i="4" s="1"/>
   <c r="C12" i="4"/>
+  <c r="D12" i="4" s="1"/>
   <c r="B12" i="4"/>
   <c r="F11" i="4"/>
   <c r="D11" i="4"/>
   <c r="F10" i="4"/>
   <c r="D10" i="4"/>
   <c r="F9" i="4"/>
   <c r="D9" i="4"/>
   <c r="F8" i="4"/>
   <c r="D8" i="4"/>
   <c r="F7" i="4"/>
   <c r="D7" i="4"/>
   <c r="F6" i="4"/>
   <c r="D6" i="4"/>
   <c r="F5" i="4"/>
   <c r="D5" i="4"/>
   <c r="F4" i="4"/>
   <c r="D4" i="4"/>
   <c r="F3" i="4"/>
   <c r="D3" i="4"/>
-  <c r="B13" i="3" l="1"/>
+  <c r="F13" i="4" l="1"/>
+  <c r="B13" i="3"/>
   <c r="B12" i="3"/>
   <c r="E13" i="3"/>
   <c r="C13" i="3"/>
   <c r="D13" i="3" s="1"/>
   <c r="E12" i="3"/>
   <c r="C12" i="3"/>
   <c r="F12" i="3" s="1"/>
   <c r="D12" i="3"/>
   <c r="F13" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="35">
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -1247,50 +1273,322 @@
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>31</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日之個案。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>身心障礙婦女子宮頸抹片篩檢成果</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>註：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">1. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>為</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底臺灣年齡別身心障礙婦女人口數。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        3. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>僅選取採檢日期介於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日至同年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>31</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>之個案。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color indexed="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color indexed="12"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color indexed="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color indexed="12"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color indexed="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color indexed="12"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <phoneticPr fontId="15" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="179" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="180" formatCode="#,##0_ "/>
     <numFmt numFmtId="181" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
@@ -1560,212 +1858,190 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="179" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="181" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="179" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="179" fontId="3" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="千分位[0] 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...16 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1997,1066 +2273,1400 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97BB64B8-9482-416F-B70C-9C2E5C989608}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05BD1FD3-25B1-44A7-B1DC-E1FABEC76F47}">
   <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="6" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="46"/>
+      <c r="A1" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="17" t="s">
+      <c r="D2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="26" t="s">
+      <c r="F2" s="23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="33">
-[...5 lines deleted...]
-      <c r="D3" s="35">
+      <c r="B3" s="30">
+        <v>14617</v>
+      </c>
+      <c r="C3" s="31">
+        <v>1690</v>
+      </c>
+      <c r="D3" s="32">
         <v>11.860869565217392</v>
       </c>
-      <c r="E3" s="34">
-[...2 lines deleted...]
-      <c r="F3" s="36">
+      <c r="E3" s="31">
+        <v>40</v>
+      </c>
+      <c r="F3" s="33">
         <v>2.404692082111437</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="37">
-[...5 lines deleted...]
-      <c r="D4" s="39">
+      <c r="B4" s="34">
+        <v>16555</v>
+      </c>
+      <c r="C4" s="35">
+        <v>2327</v>
+      </c>
+      <c r="D4" s="36">
         <v>14.899424434818725</v>
       </c>
-      <c r="E4" s="38">
-[...2 lines deleted...]
-      <c r="F4" s="36">
+      <c r="E4" s="35">
+        <v>43</v>
+      </c>
+      <c r="F4" s="33">
         <v>2.031063321385902</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="37">
-[...5 lines deleted...]
-      <c r="D5" s="39">
+      <c r="B5" s="34">
+        <v>23639</v>
+      </c>
+      <c r="C5" s="35">
+        <v>4011</v>
+      </c>
+      <c r="D5" s="36">
         <v>17.692624639472601</v>
       </c>
-      <c r="E5" s="38">
-[...2 lines deleted...]
-      <c r="F5" s="36">
+      <c r="E5" s="35">
+        <v>61</v>
+      </c>
+      <c r="F5" s="33">
         <v>1.7000465766185375</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="37">
-[...5 lines deleted...]
-      <c r="D6" s="39">
+      <c r="B6" s="34">
+        <v>27442</v>
+      </c>
+      <c r="C6" s="35">
+        <v>5768</v>
+      </c>
+      <c r="D6" s="36">
         <v>21.989449886963076</v>
       </c>
-      <c r="E6" s="38">
-[...2 lines deleted...]
-      <c r="F6" s="36">
+      <c r="E6" s="35">
+        <v>88</v>
+      </c>
+      <c r="F6" s="33">
         <v>1.1823166552433173</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="37">
-[...5 lines deleted...]
-      <c r="D7" s="39">
+      <c r="B7" s="34">
+        <v>30730</v>
+      </c>
+      <c r="C7" s="35">
+        <v>6440</v>
+      </c>
+      <c r="D7" s="36">
         <v>21.700386883998224</v>
       </c>
-      <c r="E7" s="38">
-[...2 lines deleted...]
-      <c r="F7" s="36">
+      <c r="E7" s="35">
+        <v>68</v>
+      </c>
+      <c r="F7" s="33">
         <v>1.052170100832968</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="37">
-[...5 lines deleted...]
-      <c r="D8" s="39">
+      <c r="B8" s="34">
+        <v>40452</v>
+      </c>
+      <c r="C8" s="35">
+        <v>8108</v>
+      </c>
+      <c r="D8" s="36">
         <v>20.533281901685189</v>
       </c>
-      <c r="E8" s="38">
-[...2 lines deleted...]
-      <c r="F8" s="36">
+      <c r="E8" s="35">
+        <v>64</v>
+      </c>
+      <c r="F8" s="33">
         <v>0.77492074674181055</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="37">
-[...5 lines deleted...]
-      <c r="D9" s="39">
+      <c r="B9" s="34">
+        <v>54890</v>
+      </c>
+      <c r="C9" s="35">
+        <v>10540</v>
+      </c>
+      <c r="D9" s="36">
         <v>19.530015797788312</v>
       </c>
-      <c r="E9" s="38">
-[...2 lines deleted...]
-      <c r="F9" s="36">
+      <c r="E9" s="35">
+        <v>97</v>
+      </c>
+      <c r="F9" s="33">
         <v>0.8272819192940527</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="37">
-[...5 lines deleted...]
-      <c r="D10" s="39">
+      <c r="B10" s="34">
+        <v>61028</v>
+      </c>
+      <c r="C10" s="35">
+        <v>10943</v>
+      </c>
+      <c r="D10" s="36">
         <v>18.678083118992824</v>
       </c>
-      <c r="E10" s="38">
-[...2 lines deleted...]
-      <c r="F10" s="36">
+      <c r="E10" s="35">
+        <v>99</v>
+      </c>
+      <c r="F10" s="33">
         <v>0.96031889835115047</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="40">
-[...5 lines deleted...]
-      <c r="D11" s="42">
+      <c r="B11" s="37">
+        <v>281527</v>
+      </c>
+      <c r="C11" s="38">
+        <v>14970</v>
+      </c>
+      <c r="D11" s="39">
         <v>5.3549964461281396</v>
       </c>
-      <c r="E11" s="41">
-[...2 lines deleted...]
-      <c r="F11" s="43">
+      <c r="E11" s="38">
+        <v>251</v>
+      </c>
+      <c r="F11" s="40">
         <v>1.6817234190410009</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.399999999999999" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="26">
         <f>SUM(B3:B11)</f>
-        <v>538572</v>
-[...1 lines deleted...]
-      <c r="C12" s="12">
+        <v>550880</v>
+      </c>
+      <c r="C12" s="11">
         <f>SUM(C3:C11)</f>
-        <v>66013</v>
-[...1 lines deleted...]
-      <c r="D12" s="18">
+        <v>64797</v>
+      </c>
+      <c r="D12" s="16">
         <f t="shared" ref="D12" si="0">C12/B12*100</f>
-        <v>12.257042698097933</v>
-[...1 lines deleted...]
-      <c r="E12" s="12">
+        <v>11.762452802788266</v>
+      </c>
+      <c r="E12" s="11">
         <f>SUM(E3:E11)</f>
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="F12" s="22">
+        <v>811</v>
+      </c>
+      <c r="F12" s="19">
         <f>E12/C12*100</f>
-        <v>1.2270310393407358</v>
+        <v>1.251601154374431</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="17.399999999999999" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="27">
         <f>SUM(B3:B10)</f>
-        <v>269851</v>
-[...1 lines deleted...]
-      <c r="C13" s="13">
+        <v>269353</v>
+      </c>
+      <c r="C13" s="12">
         <f>SUM(C3:C10)</f>
-        <v>51623</v>
-[...1 lines deleted...]
-      <c r="D13" s="19">
+        <v>49827</v>
+      </c>
+      <c r="D13" s="17">
         <f>C13/B13*100</f>
-        <v>19.130186658563431</v>
-[...1 lines deleted...]
-      <c r="E13" s="13">
+        <v>18.498772985635949</v>
+      </c>
+      <c r="E13" s="12">
         <f>SUM(E3:E10)</f>
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="F13" s="23">
+        <v>560</v>
+      </c>
+      <c r="F13" s="20">
         <f>E13/C13*100</f>
-        <v>1.100284756794452</v>
+        <v>1.1238886547454192</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A14" s="44" t="s">
-        <v>26</v>
+      <c r="A14" s="41" t="s">
+        <v>32</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
-      <c r="E14" s="24"/>
-      <c r="F14" s="27"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="24"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
-      <c r="C15" s="14"/>
-[...2 lines deleted...]
-      <c r="F15" s="27"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="24"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-      <c r="F16" s="28"/>
+        <v>33</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="25"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="11"/>
-[...4 lines deleted...]
-        <v>28</v>
+      <c r="B17" s="10"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="28" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82059BC3-78B6-4F02-B8FC-E7C001037C2F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97BB64B8-9482-416F-B70C-9C2E5C989608}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="6" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="46"/>
+      <c r="A1" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="17" t="s">
+      <c r="D2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="26" t="s">
+      <c r="F2" s="23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="33">
-[...12 lines deleted...]
-        <v>3.2699167657550534</v>
+      <c r="B3" s="30">
+        <v>14375</v>
+      </c>
+      <c r="C3" s="31">
+        <v>1705</v>
+      </c>
+      <c r="D3" s="32">
+        <v>11.860869565217392</v>
+      </c>
+      <c r="E3" s="31">
+        <v>41</v>
+      </c>
+      <c r="F3" s="33">
+        <v>2.404692082111437</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="37">
-[...12 lines deleted...]
-        <v>1.9238641015145312</v>
+      <c r="B4" s="34">
+        <v>16853</v>
+      </c>
+      <c r="C4" s="35">
+        <v>2511</v>
+      </c>
+      <c r="D4" s="36">
+        <v>14.899424434818725</v>
+      </c>
+      <c r="E4" s="35">
+        <v>51</v>
+      </c>
+      <c r="F4" s="33">
+        <v>2.031063321385902</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="37">
-[...12 lines deleted...]
-        <v>1.9298245614035088</v>
+      <c r="B5" s="34">
+        <v>24270</v>
+      </c>
+      <c r="C5" s="35">
+        <v>4294</v>
+      </c>
+      <c r="D5" s="36">
+        <v>17.692624639472601</v>
+      </c>
+      <c r="E5" s="35">
+        <v>73</v>
+      </c>
+      <c r="F5" s="33">
+        <v>1.7000465766185375</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="37">
-[...12 lines deleted...]
-        <v>1.3393699302018487</v>
+      <c r="B6" s="34">
+        <v>26540</v>
+      </c>
+      <c r="C6" s="35">
+        <v>5836</v>
+      </c>
+      <c r="D6" s="36">
+        <v>21.989449886963076</v>
+      </c>
+      <c r="E6" s="35">
+        <v>69</v>
+      </c>
+      <c r="F6" s="33">
+        <v>1.1823166552433173</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="37">
-[...8 lines deleted...]
-      <c r="E7" s="38">
+      <c r="B7" s="34">
+        <v>31534</v>
+      </c>
+      <c r="C7" s="35">
+        <v>6843</v>
+      </c>
+      <c r="D7" s="36">
+        <v>21.700386883998224</v>
+      </c>
+      <c r="E7" s="35">
         <v>72</v>
       </c>
-      <c r="F7" s="36">
-        <v>1.0845006778129238</v>
+      <c r="F7" s="33">
+        <v>1.052170100832968</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="37">
-[...12 lines deleted...]
-        <v>1.0630587098332931</v>
+      <c r="B8" s="34">
+        <v>41479</v>
+      </c>
+      <c r="C8" s="35">
+        <v>8517</v>
+      </c>
+      <c r="D8" s="36">
+        <v>20.533281901685189</v>
+      </c>
+      <c r="E8" s="35">
+        <v>66</v>
+      </c>
+      <c r="F8" s="33">
+        <v>0.77492074674181055</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="37">
-[...12 lines deleted...]
-        <v>0.99700897308075775</v>
+      <c r="B9" s="34">
+        <v>55704</v>
+      </c>
+      <c r="C9" s="35">
+        <v>10879</v>
+      </c>
+      <c r="D9" s="36">
+        <v>19.530015797788312</v>
+      </c>
+      <c r="E9" s="35">
+        <v>90</v>
+      </c>
+      <c r="F9" s="33">
+        <v>0.8272819192940527</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="37">
-[...12 lines deleted...]
-        <v>1.0614818707304257</v>
+      <c r="B10" s="34">
+        <v>59096</v>
+      </c>
+      <c r="C10" s="35">
+        <v>11038</v>
+      </c>
+      <c r="D10" s="36">
+        <v>18.678083118992824</v>
+      </c>
+      <c r="E10" s="35">
+        <v>106</v>
+      </c>
+      <c r="F10" s="33">
+        <v>0.96031889835115047</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="40">
-[...12 lines deleted...]
-        <v>1.8408941485864563</v>
+      <c r="B11" s="37">
+        <v>268721</v>
+      </c>
+      <c r="C11" s="38">
+        <v>14390</v>
+      </c>
+      <c r="D11" s="39">
+        <v>5.3549964461281396</v>
+      </c>
+      <c r="E11" s="38">
+        <v>242</v>
+      </c>
+      <c r="F11" s="40">
+        <v>1.6817234190410009</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.399999999999999" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="26">
         <f>SUM(B3:B11)</f>
-        <v>532395</v>
-[...1 lines deleted...]
-      <c r="C12" s="12">
+        <v>538572</v>
+      </c>
+      <c r="C12" s="11">
         <f>SUM(C3:C11)</f>
-        <v>60046</v>
-[...1 lines deleted...]
-      <c r="D12" s="18">
+        <v>66013</v>
+      </c>
+      <c r="D12" s="16">
         <f t="shared" ref="D12" si="0">C12/B12*100</f>
-        <v>11.278468054733798</v>
-[...1 lines deleted...]
-      <c r="E12" s="12">
+        <v>12.257042698097933</v>
+      </c>
+      <c r="E12" s="11">
         <f>SUM(E3:E11)</f>
-        <v>835</v>
-[...1 lines deleted...]
-      <c r="F12" s="22">
+        <v>810</v>
+      </c>
+      <c r="F12" s="19">
         <f>E12/C12*100</f>
-        <v>1.390600539586317</v>
+        <v>1.2270310393407358</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="17.399999999999999" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="27">
         <f>SUM(B3:B10)</f>
-        <v>271354</v>
-[...1 lines deleted...]
-      <c r="C13" s="13">
+        <v>269851</v>
+      </c>
+      <c r="C13" s="12">
         <f>SUM(C3:C10)</f>
-        <v>47878</v>
-[...1 lines deleted...]
-      <c r="D13" s="19">
+        <v>51623</v>
+      </c>
+      <c r="D13" s="17">
         <f>C13/B13*100</f>
-        <v>17.644110645135136</v>
-[...1 lines deleted...]
-      <c r="E13" s="13">
+        <v>19.130186658563431</v>
+      </c>
+      <c r="E13" s="12">
         <f>SUM(E3:E10)</f>
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="F13" s="23">
+        <v>568</v>
+      </c>
+      <c r="F13" s="20">
         <f>E13/C13*100</f>
-        <v>1.2761602406115544</v>
-[...4 lines deleted...]
-        <v>29</v>
+        <v>1.100284756794452</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="41" t="s">
+        <v>26</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
-      <c r="E14" s="24"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="E14" s="21"/>
+      <c r="F14" s="24"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
-      <c r="C15" s="14"/>
-[...4 lines deleted...]
-    <row r="16" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="13"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="24"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-      <c r="F16" s="28"/>
+        <v>27</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="25"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="11"/>
-[...4 lines deleted...]
-        <v>23</v>
+      <c r="B17" s="10"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="28" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3FB15F9-04CA-4E50-91A3-369515586C54}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82059BC3-78B6-4F02-B8FC-E7C001037C2F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="6" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="46"/>
+      <c r="A1" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="17" t="s">
+      <c r="D2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="26" t="s">
+      <c r="F2" s="23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="33">
-[...14 lines deleted...]
-        <v>1.7358958462492251</v>
+      <c r="B3" s="30">
+        <v>14357</v>
+      </c>
+      <c r="C3" s="31">
+        <v>1682</v>
+      </c>
+      <c r="D3" s="32">
+        <v>11.715539458104059</v>
+      </c>
+      <c r="E3" s="31">
+        <v>55</v>
+      </c>
+      <c r="F3" s="33">
+        <v>3.2699167657550534</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="37">
-[...14 lines deleted...]
-        <v>2.3762376237623761</v>
+      <c r="B4" s="34">
+        <v>17311</v>
+      </c>
+      <c r="C4" s="35">
+        <v>2443</v>
+      </c>
+      <c r="D4" s="36">
+        <v>14.112414071977355</v>
+      </c>
+      <c r="E4" s="35">
+        <v>47</v>
+      </c>
+      <c r="F4" s="33">
+        <v>1.9238641015145312</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="37">
-[...14 lines deleted...]
-        <v>2.0784619381657574</v>
+      <c r="B5" s="34">
+        <v>24491</v>
+      </c>
+      <c r="C5" s="35">
+        <v>3990</v>
+      </c>
+      <c r="D5" s="36">
+        <v>16.291698991466252</v>
+      </c>
+      <c r="E5" s="35">
+        <v>77</v>
+      </c>
+      <c r="F5" s="33">
+        <v>1.9298245614035088</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="37">
-[...14 lines deleted...]
-        <v>1.4865407794294898</v>
+      <c r="B6" s="34">
+        <v>25918</v>
+      </c>
+      <c r="C6" s="35">
+        <v>5301</v>
+      </c>
+      <c r="D6" s="36">
+        <v>20.452967049926691</v>
+      </c>
+      <c r="E6" s="35">
+        <v>71</v>
+      </c>
+      <c r="F6" s="33">
+        <v>1.3393699302018487</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="37">
-[...14 lines deleted...]
-        <v>1.3604353393085789</v>
+      <c r="B7" s="34">
+        <v>32564</v>
+      </c>
+      <c r="C7" s="35">
+        <v>6639</v>
+      </c>
+      <c r="D7" s="36">
+        <v>20.387544527699301</v>
+      </c>
+      <c r="E7" s="35">
+        <v>72</v>
+      </c>
+      <c r="F7" s="33">
+        <v>1.0845006778129238</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="37">
-[...14 lines deleted...]
-        <v>1.2518778167250877</v>
+      <c r="B8" s="34">
+        <v>43378</v>
+      </c>
+      <c r="C8" s="35">
+        <v>8278</v>
+      </c>
+      <c r="D8" s="36">
+        <v>19.083406335008529</v>
+      </c>
+      <c r="E8" s="35">
+        <v>88</v>
+      </c>
+      <c r="F8" s="33">
+        <v>1.0630587098332931</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="37">
-[...14 lines deleted...]
-        <v>1.1223469274363818</v>
+      <c r="B9" s="34">
+        <v>55976</v>
+      </c>
+      <c r="C9" s="35">
+        <v>10030</v>
+      </c>
+      <c r="D9" s="36">
+        <v>17.918393597255967</v>
+      </c>
+      <c r="E9" s="35">
+        <v>100</v>
+      </c>
+      <c r="F9" s="33">
+        <v>0.99700897308075775</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="37">
-[...14 lines deleted...]
-        <v>1.387269759850781</v>
+      <c r="B10" s="34">
+        <v>57359</v>
+      </c>
+      <c r="C10" s="35">
+        <v>9515</v>
+      </c>
+      <c r="D10" s="36">
+        <v>16.588503983681726</v>
+      </c>
+      <c r="E10" s="35">
+        <v>101</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1.0614818707304257</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="40">
-[...14 lines deleted...]
-        <v>2.1192281185389388</v>
+      <c r="B11" s="37">
+        <v>261041</v>
+      </c>
+      <c r="C11" s="38">
+        <v>12168</v>
+      </c>
+      <c r="D11" s="39">
+        <v>4.6613367248822977</v>
+      </c>
+      <c r="E11" s="38">
+        <v>224</v>
+      </c>
+      <c r="F11" s="40">
+        <v>1.8408941485864563</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.399999999999999" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="26">
         <f>SUM(B3:B11)</f>
-        <v>524522</v>
-[...1 lines deleted...]
-      <c r="C12" s="12">
+        <v>532395</v>
+      </c>
+      <c r="C12" s="11">
         <f>SUM(C3:C11)</f>
-        <v>56386</v>
-[...5 lines deleted...]
-      <c r="E12" s="12">
+        <v>60046</v>
+      </c>
+      <c r="D12" s="16">
+        <f t="shared" ref="D12" si="0">C12/B12*100</f>
+        <v>11.278468054733798</v>
+      </c>
+      <c r="E12" s="11">
         <f>SUM(E3:E11)</f>
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="F12" s="22">
+        <v>835</v>
+      </c>
+      <c r="F12" s="19">
         <f>E12/C12*100</f>
-        <v>1.5837264569219311</v>
+        <v>1.390600539586317</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="17.399999999999999" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="27">
+        <f>SUM(B3:B10)</f>
+        <v>271354</v>
+      </c>
+      <c r="C13" s="12">
+        <f>SUM(C3:C10)</f>
+        <v>47878</v>
+      </c>
+      <c r="D13" s="17">
+        <f>C13/B13*100</f>
+        <v>17.644110645135136</v>
+      </c>
+      <c r="E13" s="12">
+        <f>SUM(E3:E10)</f>
+        <v>611</v>
+      </c>
+      <c r="F13" s="20">
+        <f>E13/C13*100</f>
+        <v>1.2761602406115544</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="42" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="24"/>
+    </row>
+    <row r="15" spans="1:6" s="42" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="10"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="24"/>
+    </row>
+    <row r="16" spans="1:6" s="42" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="25"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="10"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:F1"/>
+  </mergeCells>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3FB15F9-04CA-4E50-91A3-369515586C54}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F17"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="6" width="19" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+    </row>
+    <row r="2" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="30">
+        <v>14253</v>
+      </c>
+      <c r="C3" s="31">
+        <v>1613</v>
+      </c>
+      <c r="D3" s="32">
+        <f t="shared" ref="D3:D12" si="0">C3/B3*100</f>
+        <v>11.316915737037817</v>
+      </c>
+      <c r="E3" s="31">
+        <v>28</v>
+      </c>
+      <c r="F3" s="33">
+        <f t="shared" ref="F3:F11" si="1">E3/C3*100</f>
+        <v>1.7358958462492251</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="34">
+        <v>18207</v>
+      </c>
+      <c r="C4" s="35">
+        <v>2525</v>
+      </c>
+      <c r="D4" s="36">
+        <f t="shared" si="0"/>
+        <v>13.868292415005218</v>
+      </c>
+      <c r="E4" s="35">
+        <v>60</v>
+      </c>
+      <c r="F4" s="33">
+        <f t="shared" si="1"/>
+        <v>2.3762376237623761</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="34">
+        <v>24285</v>
+      </c>
+      <c r="C5" s="35">
+        <v>3849</v>
+      </c>
+      <c r="D5" s="36">
+        <f t="shared" si="0"/>
+        <v>15.849289684990737</v>
+      </c>
+      <c r="E5" s="35">
+        <v>80</v>
+      </c>
+      <c r="F5" s="33">
+        <f t="shared" si="1"/>
+        <v>2.0784619381657574</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="34">
+        <v>25771</v>
+      </c>
+      <c r="C6" s="35">
+        <v>4978</v>
+      </c>
+      <c r="D6" s="36">
+        <f t="shared" si="0"/>
+        <v>19.316285747545692</v>
+      </c>
+      <c r="E6" s="35">
+        <v>74</v>
+      </c>
+      <c r="F6" s="33">
+        <f t="shared" si="1"/>
+        <v>1.4865407794294898</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="34">
+        <v>33068</v>
+      </c>
+      <c r="C7" s="35">
+        <v>6248</v>
+      </c>
+      <c r="D7" s="36">
+        <f t="shared" si="0"/>
+        <v>18.894399419378253</v>
+      </c>
+      <c r="E7" s="35">
+        <v>85</v>
+      </c>
+      <c r="F7" s="33">
+        <f t="shared" si="1"/>
+        <v>1.3604353393085789</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="34">
+        <v>45706</v>
+      </c>
+      <c r="C8" s="35">
+        <v>7988</v>
+      </c>
+      <c r="D8" s="36">
+        <f t="shared" si="0"/>
+        <v>17.476917691331554</v>
+      </c>
+      <c r="E8" s="35">
+        <v>100</v>
+      </c>
+      <c r="F8" s="33">
+        <f t="shared" si="1"/>
+        <v>1.2518778167250877</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="34">
+        <v>55232</v>
+      </c>
+      <c r="C9" s="35">
+        <v>8999</v>
+      </c>
+      <c r="D9" s="36">
+        <f t="shared" si="0"/>
+        <v>16.293090961761298</v>
+      </c>
+      <c r="E9" s="35">
+        <v>101</v>
+      </c>
+      <c r="F9" s="33">
+        <f t="shared" si="1"/>
+        <v>1.1223469274363818</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="34">
+        <v>56180</v>
+      </c>
+      <c r="C10" s="35">
+        <v>8578</v>
+      </c>
+      <c r="D10" s="36">
+        <f t="shared" si="0"/>
+        <v>15.2687789248843</v>
+      </c>
+      <c r="E10" s="35">
+        <v>119</v>
+      </c>
+      <c r="F10" s="33">
+        <f t="shared" si="1"/>
+        <v>1.387269759850781</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="37">
+        <v>251820</v>
+      </c>
+      <c r="C11" s="38">
+        <v>11608</v>
+      </c>
+      <c r="D11" s="39">
+        <f t="shared" si="0"/>
+        <v>4.6096418076403776</v>
+      </c>
+      <c r="E11" s="38">
+        <v>246</v>
+      </c>
+      <c r="F11" s="40">
+        <f t="shared" si="1"/>
+        <v>2.1192281185389388</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="17.399999999999999" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="26">
+        <f>SUM(B3:B11)</f>
+        <v>524522</v>
+      </c>
+      <c r="C12" s="11">
+        <f>SUM(C3:C11)</f>
+        <v>56386</v>
+      </c>
+      <c r="D12" s="16">
+        <f t="shared" si="0"/>
+        <v>10.749978075276157</v>
+      </c>
+      <c r="E12" s="11">
+        <f>SUM(E3:E11)</f>
+        <v>893</v>
+      </c>
+      <c r="F12" s="19">
+        <f>E12/C12*100</f>
+        <v>1.5837264569219311</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="17.399999999999999" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="27">
         <f>SUM(B3:B10)</f>
         <v>272702</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="12">
         <f>SUM(C3:C10)</f>
         <v>44778</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="17">
         <f>C13/B13*100</f>
         <v>16.420121597934742</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="12">
         <f>SUM(E3:E10)</f>
         <v>647</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="20">
         <f>E13/C13*100</f>
         <v>1.4449059806154807</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
-      <c r="E14" s="24"/>
-      <c r="F14" s="27"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="24"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
-      <c r="C15" s="14"/>
-[...2 lines deleted...]
-      <c r="F15" s="27"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="24"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="11"/>
-[...3 lines deleted...]
-      <c r="F16" s="28"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="25"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="11"/>
-[...3 lines deleted...]
-      <c r="F17" s="31" t="s">
+      <c r="B17" s="10"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="28" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>張耿睿@癌症防治組</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>