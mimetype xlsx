--- v0 (2026-05-10)
+++ v1 (2026-09-28)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stwu15\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1.死因統計業務\07衛生福利年報\衛生福利統計指標\114年\表12-2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25DBB88D-CC0C-41E5-A91E-0ECF43871735}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{371E29C8-039B-4306-8F52-E4570480125B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表12-2" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'表12-2'!$A$1:$E$20</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="23">
   <si>
     <t>澳大利亞</t>
   </si>
   <si>
     <t>平均餘命與死亡率</t>
     <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>表</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
@@ -93,77 +93,50 @@
         <family val="1"/>
       </rPr>
       <t>-</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>平均餘命與死亡率</t>
     </r>
     <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>國別</t>
-    </r>
-[...25 lines deleted...]
-死亡率</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>全體</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男性</t>
     </r>
   </si>
   <si>
@@ -299,64 +272,155 @@
     </r>
   </si>
   <si>
     <t>備　　註：此表為各國最近可獲得資料年度數據。</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：內政部、衛生福利部統計處、</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>OECD Health Statistics</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <r>
+      <t>0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歲
+平均餘命</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">新生兒死亡率
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>排除懷孕週數小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>22</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>週或出生體重小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公克</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="178" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
@@ -403,55 +467,50 @@
     <font>
       <sz val="13"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -635,54 +694,54 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -997,400 +1056,400 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.625" style="1" customWidth="1"/>
     <col min="2" max="5" width="19.625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="7" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="25" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="33"/>
     </row>
     <row r="3" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
       <c r="B3" s="29" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="30" t="s">
-        <v>5</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="31"/>
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="30"/>
     </row>
     <row r="5" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31"/>
       <c r="B5" s="29"/>
       <c r="C5" s="29"/>
       <c r="D5" s="29"/>
       <c r="E5" s="30"/>
     </row>
     <row r="6" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
       <c r="B6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E6" s="30"/>
     </row>
     <row r="7" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31"/>
       <c r="B7" s="19">
         <v>2023</v>
       </c>
       <c r="C7" s="19">
         <v>2023</v>
       </c>
       <c r="D7" s="19">
         <v>2023</v>
       </c>
       <c r="E7" s="22">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31"/>
       <c r="B8" s="13" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E8" s="14" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B9" s="20">
         <v>80.231995858103801</v>
       </c>
       <c r="C9" s="20">
         <v>76.936989651806201</v>
       </c>
       <c r="D9" s="20">
         <v>83.737657362372005</v>
       </c>
       <c r="E9" s="23">
-        <v>2.8156391202061313</v>
+        <v>1.7956651752257569</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
     </row>
     <row r="10" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B10" s="20">
         <v>84.1</v>
       </c>
       <c r="C10" s="20">
         <v>81.099999999999994</v>
       </c>
       <c r="D10" s="20">
         <v>87.1</v>
       </c>
       <c r="E10" s="23">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
     </row>
     <row r="11" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B11" s="20">
         <v>83.5</v>
       </c>
       <c r="C11" s="20">
         <v>80.599999999999994</v>
       </c>
       <c r="D11" s="20">
         <v>86.4</v>
       </c>
       <c r="E11" s="23">
         <v>1.2</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
     </row>
     <row r="12" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B12" s="20">
         <v>78.400000000000006</v>
       </c>
       <c r="C12" s="20">
         <v>75.8</v>
       </c>
       <c r="D12" s="20">
         <v>81.099999999999994</v>
       </c>
       <c r="E12" s="23">
-        <v>3.7</v>
+        <v>2.8</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
     </row>
     <row r="13" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B13" s="20">
         <v>81.7</v>
       </c>
       <c r="C13" s="20">
         <v>79.5</v>
       </c>
       <c r="D13" s="20">
         <v>83.9</v>
       </c>
-      <c r="E13" s="23">
-        <v>3.4</v>
+      <c r="E13" s="23" t="s">
+        <v>20</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
     </row>
     <row r="14" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="20">
         <v>81</v>
       </c>
       <c r="C14" s="20">
         <v>79</v>
       </c>
       <c r="D14" s="20">
         <v>82.9</v>
       </c>
       <c r="E14" s="23">
-        <v>3.1</v>
+        <v>2</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
     </row>
     <row r="15" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B15" s="20">
         <v>81.099999999999994</v>
       </c>
       <c r="C15" s="20">
         <v>78.7</v>
       </c>
       <c r="D15" s="20">
         <v>83.5</v>
       </c>
-      <c r="E15" s="23">
-        <v>2.2999999999999998</v>
+      <c r="E15" s="23" t="s">
+        <v>20</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
     </row>
     <row r="16" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B16" s="20">
         <v>83</v>
       </c>
       <c r="C16" s="20">
         <v>80.099999999999994</v>
       </c>
       <c r="D16" s="20">
         <v>85.7</v>
       </c>
       <c r="E16" s="23">
         <v>2.9</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
     </row>
     <row r="17" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="20">
         <v>83</v>
       </c>
       <c r="C17" s="20">
         <v>81.099999999999994</v>
       </c>
       <c r="D17" s="20">
         <v>85.1</v>
       </c>
       <c r="E17" s="23">
-        <v>2.4</v>
+        <v>1.9</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
     </row>
     <row r="18" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B18" s="21">
         <v>82</v>
       </c>
       <c r="C18" s="21">
         <v>80.3</v>
       </c>
       <c r="D18" s="21">
         <v>83.7</v>
       </c>
       <c r="E18" s="24">
-        <v>3.4</v>
+        <v>2.7</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
     </row>
     <row r="19" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="15"/>
     </row>
     <row r="20" spans="1:12" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="18" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
     </row>
     <row r="21" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3"/>
     </row>
     <row r="23" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27"/>
       <c r="B25" s="27"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="28"/>
       <c r="B27" s="28"/>
     </row>
   </sheetData>