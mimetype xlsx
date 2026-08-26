--- v0 (2026-05-10)
+++ v1 (2026-08-26)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stwu15\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\統計處第二科\健康平均餘命\1.上網\113年\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C93CF3C-7C4A-4068-9420-DB579ECE5E7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A87F101-E6B8-4BCE-A090-3F755D63E5EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
   <si>
     <r>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -753,51 +753,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -933,56 +933,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="千分位" xfId="5" builtinId="3"/>
     <cellStyle name="千分位 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="超連結" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1270,51 +1264,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J15" sqref="J15"/>
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.25" style="1" customWidth="1"/>
     <col min="3" max="4" width="10.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.75" style="18" customWidth="1"/>
     <col min="6" max="6" width="10.75" style="19" customWidth="1"/>
     <col min="7" max="8" width="14.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
     </row>
@@ -1651,155 +1645,155 @@
       </c>
       <c r="G15" s="34">
         <v>4.5992772204468899</v>
       </c>
       <c r="H15" s="35">
         <v>88.195330605611204</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5">
         <v>2020</v>
       </c>
       <c r="C16" s="46">
         <v>81.319590376988799</v>
       </c>
       <c r="D16" s="33">
         <v>78.112158475590903</v>
       </c>
       <c r="E16" s="33">
         <v>84.7460371961009</v>
       </c>
       <c r="F16" s="24">
-        <v>73.281000000000006</v>
+        <v>73.28</v>
       </c>
       <c r="G16" s="34">
         <v>4.2902278415296395</v>
       </c>
       <c r="H16" s="35">
         <v>84.644034163594654</v>
       </c>
     </row>
     <row r="17" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5">
         <v>2021</v>
       </c>
       <c r="C17" s="46">
         <v>80.86</v>
       </c>
       <c r="D17" s="33">
         <v>77.669386128216402</v>
       </c>
       <c r="E17" s="33">
         <v>84.251688677339601</v>
       </c>
       <c r="F17" s="24">
-        <v>73.298000000000002</v>
+        <v>73.3</v>
       </c>
       <c r="G17" s="34">
         <v>4.8060790867317023</v>
       </c>
       <c r="H17" s="47">
         <v>86.250306760831137</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5">
         <v>2022</v>
       </c>
       <c r="C18" s="46">
         <v>79.84</v>
       </c>
       <c r="D18" s="33">
         <v>76.63</v>
       </c>
       <c r="E18" s="33">
         <v>83.28</v>
       </c>
       <c r="F18" s="24">
-        <v>72.427999999999997</v>
+        <v>72.430000000000007</v>
       </c>
       <c r="G18" s="34">
         <v>5.1462548056253068</v>
       </c>
       <c r="H18" s="47">
         <v>90.008787893829052</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="60" t="s">
+      <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5">
         <v>2023</v>
       </c>
       <c r="C19" s="46">
-        <v>80.2</v>
+        <v>80.23</v>
       </c>
       <c r="D19" s="33">
-        <v>76.900000000000006</v>
+        <v>76.94</v>
       </c>
       <c r="E19" s="33">
-        <v>83.7</v>
+        <v>83.74</v>
       </c>
       <c r="F19" s="24">
-        <v>72.451400000000007</v>
+        <v>72.45</v>
       </c>
       <c r="G19" s="34">
         <v>5.1217562151142495</v>
       </c>
-      <c r="H19" s="61">
+      <c r="H19" s="47">
         <v>89.450996086053138</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="44">
         <v>2024</v>
       </c>
       <c r="C20" s="32">
         <v>80.8</v>
       </c>
       <c r="D20" s="28">
-        <v>77.400000000000006</v>
+        <v>77.42</v>
       </c>
       <c r="E20" s="28">
         <v>84.3</v>
       </c>
-      <c r="F20" s="36" t="s">
-        <v>17</v>
+      <c r="F20" s="36">
+        <v>72.86</v>
       </c>
       <c r="G20" s="12">
         <v>5.3</v>
       </c>
       <c r="H20" s="45">
         <v>87.8</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
       <c r="F21" s="16"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="G22" s="20"/>
       <c r="H22" s="21"/>
     </row>
   </sheetData>