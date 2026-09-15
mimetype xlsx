--- v1 (2026-08-26)
+++ v2 (2026-09-15)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\統計處第二科\健康平均餘命\1.上網\113年\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1.死因統計業務\07衛生福利年報\衛生福利統計指標\114年\表2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A87F101-E6B8-4BCE-A090-3F755D63E5EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC61AB4F-8D93-46DA-A804-643C289CFA60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="30">
   <si>
     <r>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -96,64 +96,50 @@
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>103</t>
-    </r>
-[...12 lines deleted...]
-      <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
@@ -415,50 +401,69 @@
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>…</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="&quot;( &quot;####&quot;)&quot;"/>
     <numFmt numFmtId="178" formatCode="0.00&quot; &quot;;[Red]&quot;(&quot;0.00&quot;)&quot;"/>
     <numFmt numFmtId="179" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="180" formatCode="0.0&quot; &quot;"/>
     <numFmt numFmtId="181" formatCode="0.0"/>
     <numFmt numFmtId="182" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
@@ -1264,547 +1269,546 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.25" style="1" customWidth="1"/>
     <col min="3" max="4" width="10.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.75" style="18" customWidth="1"/>
     <col min="6" max="6" width="10.75" style="19" customWidth="1"/>
     <col min="7" max="8" width="14.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="56" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
     </row>
     <row r="2" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="50" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B2" s="51"/>
       <c r="C2" s="58" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="G2" s="48" t="s">
+      <c r="H2" s="49" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="52"/>
       <c r="B3" s="53"/>
       <c r="C3" s="58"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="59"/>
       <c r="G3" s="48"/>
       <c r="H3" s="49"/>
     </row>
     <row r="4" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="52"/>
       <c r="B4" s="53"/>
       <c r="C4" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="E4" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G4" s="48"/>
       <c r="H4" s="49"/>
     </row>
     <row r="5" spans="1:9" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="54"/>
       <c r="B5" s="55"/>
       <c r="C5" s="31" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D5" s="31" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E5" s="30" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F5" s="30" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="8" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6" s="4">
         <v>2000</v>
       </c>
       <c r="C6" s="37">
         <v>76.459999999999994</v>
       </c>
       <c r="D6" s="37">
         <v>73.83</v>
       </c>
       <c r="E6" s="25">
         <v>79.56</v>
       </c>
       <c r="F6" s="24" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G6" s="9">
         <v>8.4748813199999606</v>
       </c>
       <c r="H6" s="10">
         <v>118.9779875554261</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B7" s="4">
         <v>2005</v>
       </c>
       <c r="C7" s="37">
         <v>77.42</v>
       </c>
       <c r="D7" s="37">
         <v>74.5</v>
       </c>
       <c r="E7" s="25">
         <v>80.8</v>
       </c>
       <c r="F7" s="25">
         <v>69.540000000000006</v>
       </c>
       <c r="G7" s="9">
         <v>6.8899999999999517</v>
       </c>
       <c r="H7" s="10">
         <v>112.76883347455913</v>
       </c>
       <c r="I7" s="22"/>
     </row>
     <row r="8" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>2010</v>
       </c>
       <c r="C8" s="37">
         <v>79.182333454000002</v>
       </c>
       <c r="D8" s="37">
         <v>76.131965940000001</v>
       </c>
       <c r="E8" s="25">
         <v>82.548589509999999</v>
       </c>
       <c r="F8" s="25">
         <v>71.02</v>
       </c>
       <c r="G8" s="9">
         <v>5.4706948499999575</v>
       </c>
       <c r="H8" s="10">
         <v>99.154554526327374</v>
       </c>
       <c r="I8" s="22"/>
     </row>
-    <row r="9" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B9" s="5">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C9" s="38">
-        <v>80.024498412</v>
+        <v>79.840487232000001</v>
       </c>
       <c r="D9" s="38">
-        <v>76.914790011999997</v>
+        <v>76.72</v>
       </c>
       <c r="E9" s="26">
-        <v>83.362394706000003</v>
+        <v>83.191689604999993</v>
       </c>
       <c r="F9" s="26">
-        <v>71.78</v>
+        <v>71.58</v>
       </c>
       <c r="G9" s="9">
-        <v>4.7</v>
+        <v>4.6100000000000003</v>
       </c>
       <c r="H9" s="10">
-        <v>93.6</v>
+        <v>94.46</v>
       </c>
       <c r="I9" s="22"/>
     </row>
     <row r="10" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="5">
+        <v>2015</v>
+      </c>
+      <c r="C10" s="37">
+        <v>80.197135532000004</v>
+      </c>
+      <c r="D10" s="37">
+        <v>77.005978053999996</v>
+      </c>
+      <c r="E10" s="25">
+        <v>83.616385902999994</v>
+      </c>
+      <c r="F10" s="25">
+        <v>71.87</v>
+      </c>
+      <c r="G10" s="9">
         <v>5</v>
       </c>
-      <c r="B10" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="H10" s="10">
-        <v>94.46</v>
+        <v>92</v>
       </c>
       <c r="I10" s="22"/>
     </row>
     <row r="11" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B11" s="5">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C11" s="37">
-        <v>80.197135532000004</v>
+        <v>80.000230246000001</v>
       </c>
       <c r="D11" s="37">
-        <v>77.005978053999996</v>
+        <v>76.808320854000002</v>
       </c>
       <c r="E11" s="25">
-        <v>83.616385902999994</v>
+        <v>83.420011117000001</v>
       </c>
       <c r="F11" s="25">
-        <v>71.87</v>
+        <v>71.83</v>
       </c>
       <c r="G11" s="9">
-        <v>5</v>
+        <v>4.7599158296500006</v>
       </c>
       <c r="H11" s="10">
-        <v>92</v>
+        <v>94.123460455582375</v>
       </c>
       <c r="I11" s="22"/>
     </row>
-    <row r="12" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B12" s="5">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C12" s="37">
-        <v>80.000230246000001</v>
+        <v>80.393279882000002</v>
       </c>
       <c r="D12" s="37">
-        <v>76.808320854000002</v>
+        <v>77.283878646000005</v>
       </c>
       <c r="E12" s="25">
-        <v>83.420011117000001</v>
+        <v>83.699766272000005</v>
       </c>
       <c r="F12" s="25">
-        <v>71.83</v>
+        <v>72.069999999999993</v>
       </c>
       <c r="G12" s="9">
-        <v>4.7599158296500006</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H12" s="10">
-        <v>94.123460455582375</v>
-[...1 lines deleted...]
-      <c r="I12" s="22"/>
+        <v>90</v>
+      </c>
+      <c r="I12" s="23"/>
     </row>
     <row r="13" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B13" s="5">
-        <v>2017</v>
-[...11 lines deleted...]
-        <v>72.069999999999993</v>
+        <v>2018</v>
+      </c>
+      <c r="C13" s="39">
+        <v>80.689727312000002</v>
+      </c>
+      <c r="D13" s="41">
+        <v>77.547432541999996</v>
+      </c>
+      <c r="E13" s="27">
+        <v>84.048176259000002</v>
+      </c>
+      <c r="F13" s="27">
+        <v>72.28</v>
       </c>
       <c r="G13" s="9">
-        <v>4.5999999999999996</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H13" s="11">
+        <v>88.6</v>
       </c>
       <c r="I13" s="23"/>
     </row>
-    <row r="14" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B14" s="5">
-        <v>2018</v>
-[...19 lines deleted...]
-      <c r="I14" s="23"/>
+        <v>2019</v>
+      </c>
+      <c r="C14" s="40">
+        <v>80.856023755165594</v>
+      </c>
+      <c r="D14" s="42">
+        <v>77.687371650196596</v>
+      </c>
+      <c r="E14" s="33">
+        <v>84.230696592717607</v>
+      </c>
+      <c r="F14" s="33">
+        <v>72.39</v>
+      </c>
+      <c r="G14" s="34">
+        <v>4.5992772204468899</v>
+      </c>
+      <c r="H14" s="35">
+        <v>88.195330605611204</v>
+      </c>
     </row>
     <row r="15" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="B15" s="5">
-        <v>2019</v>
-[...5 lines deleted...]
-        <v>77.687371650196596</v>
+        <v>2020</v>
+      </c>
+      <c r="C15" s="46">
+        <v>81.319590376988799</v>
+      </c>
+      <c r="D15" s="33">
+        <v>78.112158475590903</v>
       </c>
       <c r="E15" s="33">
-        <v>84.230696592717607</v>
-[...2 lines deleted...]
-        <v>72.39</v>
+        <v>84.7460371961009</v>
+      </c>
+      <c r="F15" s="24">
+        <v>73.28</v>
       </c>
       <c r="G15" s="34">
-        <v>4.5992772204468899</v>
+        <v>4.2902278415296395</v>
       </c>
       <c r="H15" s="35">
-        <v>88.195330605611204</v>
+        <v>84.644034163594654</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C16" s="46">
-        <v>81.319590376988799</v>
+        <v>80.86</v>
       </c>
       <c r="D16" s="33">
-        <v>78.112158475590903</v>
+        <v>77.669386128216402</v>
       </c>
       <c r="E16" s="33">
-        <v>84.7460371961009</v>
+        <v>84.251688677339601</v>
       </c>
       <c r="F16" s="24">
-        <v>73.28</v>
+        <v>73.3</v>
       </c>
       <c r="G16" s="34">
-        <v>4.2902278415296395</v>
-[...2 lines deleted...]
-        <v>84.644034163594654</v>
+        <v>4.8060790867317023</v>
+      </c>
+      <c r="H16" s="47">
+        <v>86.250306760831137</v>
       </c>
     </row>
     <row r="17" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C17" s="46">
-        <v>80.86</v>
+        <v>79.84</v>
       </c>
       <c r="D17" s="33">
-        <v>77.669386128216402</v>
+        <v>76.63</v>
       </c>
       <c r="E17" s="33">
-        <v>84.251688677339601</v>
+        <v>83.28</v>
       </c>
       <c r="F17" s="24">
-        <v>73.3</v>
+        <v>72.430000000000007</v>
       </c>
       <c r="G17" s="34">
-        <v>4.8060790867317023</v>
+        <v>5.1462548056253068</v>
       </c>
       <c r="H17" s="47">
-        <v>86.250306760831137</v>
+        <v>90.008787893829052</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C18" s="46">
-        <v>79.84</v>
+        <v>80.23</v>
       </c>
       <c r="D18" s="33">
-        <v>76.63</v>
+        <v>76.94</v>
       </c>
       <c r="E18" s="33">
-        <v>83.28</v>
+        <v>83.74</v>
       </c>
       <c r="F18" s="24">
-        <v>72.430000000000007</v>
+        <v>72.45</v>
       </c>
       <c r="G18" s="34">
-        <v>5.1462548056253068</v>
+        <v>5.1217562151142495</v>
       </c>
       <c r="H18" s="47">
-        <v>90.008787893829052</v>
+        <v>89.450996086053138</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C19" s="46">
-        <v>80.23</v>
+        <v>80.8</v>
       </c>
       <c r="D19" s="33">
-        <v>76.94</v>
+        <v>77.42</v>
       </c>
       <c r="E19" s="33">
-        <v>83.74</v>
+        <v>84.3</v>
       </c>
       <c r="F19" s="24">
-        <v>72.45</v>
+        <v>72.86</v>
       </c>
       <c r="G19" s="34">
-        <v>5.1217562151142495</v>
+        <v>5.3</v>
       </c>
       <c r="H19" s="47">
-        <v>89.450996086053138</v>
+        <v>87.8</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="44">
-        <v>2024</v>
-[...11 lines deleted...]
-        <v>72.86</v>
+        <v>2025</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="36" t="s">
+        <v>16</v>
       </c>
       <c r="G20" s="12">
-        <v>5.3</v>
+        <v>5.1940017119731134</v>
       </c>
       <c r="H20" s="45">
-        <v>87.8</v>
+        <v>86.07417392276524</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
       <c r="F21" s="16"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="G22" s="20"/>
       <c r="H22" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="A2:B5"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C2:E3"/>
     <mergeCell ref="F2:F3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>