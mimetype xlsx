--- v0 (2026-05-25)
+++ v1 (2026-08-21)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00 惠芬\工作3.健康平均餘命\1.上網\112年\科長修\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\統計處第二科\健康平均餘命\1.上網\113年\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B1509DA-32D9-4140-9CD9-D9064DEE81BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46BA96D2-7BF0-4575-A94D-BE2858C480E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4224" yWindow="348" windowWidth="11652" windowHeight="10848" tabRatio="574" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" tabRatio="574" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="37" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="D42.D42C.YEAR101_1_6">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$1:$D$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$1:$D$30</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <customWorkbookViews>
     <customWorkbookView name="HO - 個人檢視畫面" guid="{E16E276C-B3DD-4696-A826-ACB27390E94E}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1276" windowHeight="785" tabRatio="793" activeSheetId="10"/>
     <customWorkbookView name="莊淨惠 - 個人檢視畫面" guid="{2B434E6E-983F-4283-A800-EE0B98551C7B}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1676" windowHeight="713" tabRatio="793" activeSheetId="8"/>
     <customWorkbookView name="c205 - 個人檢視畫面" guid="{A562836F-DF7C-4D3E-ACA6-EA6AB8B3C5E6}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1276" windowHeight="757" tabRatio="793" activeSheetId="14"/>
     <customWorkbookView name="z00sp - 個人檢視畫面" guid="{82EDCEAD-28F2-4EDC-AC1F-BCE51FA61D02}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="740" tabRatio="793" activeSheetId="39"/>
     <customWorkbookView name="g. xie - 個人檢視畫面" guid="{CA783740-69A5-4B8A-9B81-43EC1236DED6}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1382" windowHeight="755" tabRatio="793" activeSheetId="23"/>
     <customWorkbookView name="綜合統計處社會統計科張鳳仁 - 個人檢視畫面" guid="{9F382B11-C124-444E-9DA6-C16F0A962821}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="840" tabRatio="793" activeSheetId="28"/>
     <customWorkbookView name="林慧英 - 個人檢視畫面" guid="{901A173A-5702-47BC-8A43-2506D702BD0D}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1916" windowHeight="794" tabRatio="793" activeSheetId="35"/>
     <customWorkbookView name="Your User Name - 個人檢視畫面" guid="{8088DCDA-DB9A-4332-8BDD-F4E6D9F6BE45}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1020" windowHeight="535" tabRatio="793" activeSheetId="44"/>
     <customWorkbookView name="淑芬 - 個人檢視畫面" guid="{699567F1-5EBC-4444-AE11-8D3D77EBB43E}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1276" windowHeight="762" tabRatio="793" activeSheetId="24"/>
     <customWorkbookView name="lir - 個人檢視畫面" guid="{D072E1EF-A473-46DF-9C39-4549D0B100C8}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1276" windowHeight="596" tabRatio="793" activeSheetId="47"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>女</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>男</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛生福利部統計處。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>單位：歲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>90</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
@@ -413,50 +413,66 @@
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>定義：指一出生嬰兒預期存活壽命中，扣除「住院」、「重大傷病」及「慢性
       病失能」等預期不健康就診年數。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
   </numFmts>
   <fonts count="46" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -1368,64 +1384,64 @@
     </xf>
     <xf numFmtId="178" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="38" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="28" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="28" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="38" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="44" fillId="24" borderId="17" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="24" borderId="18" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="24" borderId="19" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="69">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Comma 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Normal_4-1new (2)" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Percent 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1763,542 +1779,561 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet35"/>
-  <dimension ref="A1:G37"/>
+  <sheetPr codeName="Sheet35">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A9" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.33203125" customWidth="1"/>
-    <col min="2" max="4" width="22.77734375" customWidth="1"/>
+    <col min="1" max="1" width="14.375" customWidth="1"/>
+    <col min="2" max="4" width="22.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="6" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:6" s="6" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:6" s="1" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+    </row>
+    <row r="2" spans="1:6" s="1" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
     </row>
-    <row r="3" spans="1:6" s="1" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="28" t="s">
+    <row r="3" spans="1:6" s="1" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:6" s="6" customFormat="1" ht="21.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="28"/>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="21.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="6" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="19" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="18">
         <v>69.11</v>
       </c>
       <c r="C6" s="18">
         <v>66.819999999999993</v>
       </c>
       <c r="D6" s="18">
         <v>71.81</v>
       </c>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
     </row>
-    <row r="7" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="18">
         <v>69.209999999999994</v>
       </c>
       <c r="C7" s="18">
         <v>66.989999999999995</v>
       </c>
       <c r="D7" s="18">
         <v>71.8</v>
       </c>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
     </row>
-    <row r="8" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="18">
         <v>69.900000000000006</v>
       </c>
       <c r="C8" s="18">
         <v>67.67</v>
       </c>
       <c r="D8" s="18">
         <v>72.459999999999994</v>
       </c>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
     </row>
-    <row r="9" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="18">
         <v>69.459999999999994</v>
       </c>
       <c r="C9" s="18">
         <v>67.180000000000007</v>
       </c>
       <c r="D9" s="18">
         <v>72.09</v>
       </c>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
     </row>
-    <row r="10" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="18">
         <v>69.540000000000006</v>
       </c>
       <c r="C10" s="18">
         <v>67.2</v>
       </c>
       <c r="D10" s="18">
         <v>72.260000000000005</v>
       </c>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
     </row>
-    <row r="11" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="18">
         <v>70.23</v>
       </c>
       <c r="C11" s="18">
         <v>67.84</v>
       </c>
       <c r="D11" s="18">
         <v>72.97</v>
       </c>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
     </row>
-    <row r="12" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="18">
         <v>70.36</v>
       </c>
       <c r="C12" s="18">
         <v>68.09</v>
       </c>
       <c r="D12" s="18">
         <v>72.930000000000007</v>
       </c>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
     </row>
-    <row r="13" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="18">
         <v>70.489999999999995</v>
       </c>
       <c r="C13" s="18">
         <v>68.2</v>
       </c>
       <c r="D13" s="18">
         <v>73.09</v>
       </c>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
     </row>
-    <row r="14" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="18">
         <v>70.78</v>
       </c>
       <c r="C14" s="18">
         <v>68.55</v>
       </c>
       <c r="D14" s="18">
         <v>73.27</v>
       </c>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
     </row>
-    <row r="15" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="18">
         <v>71.02</v>
       </c>
       <c r="C15" s="18">
         <v>68.77</v>
       </c>
       <c r="D15" s="18">
         <v>73.510000000000005</v>
       </c>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
     </row>
-    <row r="16" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="18">
         <v>70.83</v>
       </c>
       <c r="C16" s="18">
         <v>68.52</v>
       </c>
       <c r="D16" s="18">
         <v>73.39</v>
       </c>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
     </row>
-    <row r="17" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="20">
         <v>71.56</v>
       </c>
       <c r="C17" s="18">
         <v>69.319999999999993</v>
       </c>
       <c r="D17" s="18">
         <v>74.02</v>
       </c>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
     </row>
-    <row r="18" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="20">
         <v>71.78</v>
       </c>
       <c r="C18" s="18">
         <v>69.55</v>
       </c>
       <c r="D18" s="18">
         <v>74.22</v>
       </c>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
     </row>
-    <row r="19" spans="1:7" s="11" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" s="11" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="18">
         <v>71.58</v>
       </c>
       <c r="C19" s="18">
         <v>69.33</v>
       </c>
       <c r="D19" s="18">
         <v>74.03</v>
       </c>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
     </row>
-    <row r="20" spans="1:7" s="11" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" s="11" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="18">
         <v>71.87</v>
       </c>
       <c r="C20" s="18">
         <v>69.569999999999993</v>
       </c>
       <c r="D20" s="18">
         <v>74.37</v>
       </c>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
     </row>
-    <row r="21" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="18">
         <v>71.83</v>
       </c>
       <c r="C21" s="18">
         <v>69.34</v>
       </c>
       <c r="D21" s="18">
         <v>74.5</v>
       </c>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
     </row>
-    <row r="22" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="18">
         <v>72.069999999999993</v>
       </c>
       <c r="C22" s="18">
         <v>69.63</v>
       </c>
       <c r="D22" s="18">
         <v>74.650000000000006</v>
       </c>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
     </row>
-    <row r="23" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="18">
         <v>72.28</v>
       </c>
       <c r="C23" s="18">
         <v>69.959999999999994</v>
       </c>
       <c r="D23" s="18">
         <v>74.739999999999995</v>
       </c>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
     </row>
-    <row r="24" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>72.39</v>
       </c>
       <c r="C24" s="18">
         <v>70.05</v>
       </c>
       <c r="D24" s="18">
         <v>74.84</v>
       </c>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
     </row>
-    <row r="25" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="18">
         <v>73.281000000000006</v>
       </c>
       <c r="C25" s="18">
         <v>70.879000000000005</v>
       </c>
       <c r="D25" s="18">
         <v>75.781999999999996</v>
       </c>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
     </row>
-    <row r="26" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="18">
         <v>73.298000000000002</v>
       </c>
       <c r="C26" s="18">
         <v>70.903999999999996</v>
       </c>
       <c r="D26" s="18">
         <v>75.787999999999997</v>
       </c>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
     </row>
-    <row r="27" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="18">
         <v>72.427800000000005</v>
       </c>
       <c r="C27" s="18">
         <v>69.924599999999998</v>
       </c>
       <c r="D27" s="18">
         <v>75.065600000000003</v>
       </c>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
     </row>
-    <row r="28" spans="1:7" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="17" t="s">
+    <row r="28" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="18">
         <v>72.451400000000007</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="18">
         <v>69.94</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D28" s="18">
         <v>75.129300000000001</v>
       </c>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
     </row>
-    <row r="29" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="10" t="s">
+    <row r="29" spans="1:6" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="25">
+        <v>72.857587104812296</v>
+      </c>
+      <c r="C29" s="21">
+        <v>70.280304890529919</v>
+      </c>
+      <c r="D29" s="21">
+        <v>75.577374013539028</v>
+      </c>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+    </row>
+    <row r="30" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="10" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D31" s="22"/>
+    <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29"/>
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
       <c r="E31" s="24"/>
-      <c r="F31" s="23"/>
-[...5 lines deleted...]
-      <c r="D32" s="23"/>
+    </row>
+    <row r="32" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="22"/>
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="24"/>
       <c r="F32" s="23"/>
-      <c r="G32" s="23"/>
-[...13 lines deleted...]
-      <c r="D37" s="13"/>
+    </row>
+    <row r="33" spans="1:7" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="7"/>
+      <c r="B33" s="23"/>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{E16E276C-B3DD-4696-A826-ACB27390E94E}" showRuler="0" topLeftCell="A7">
       <selection activeCell="A22" sqref="A22"/>
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
     <customSheetView guid="{2B434E6E-983F-4283-A800-EE0B98551C7B}" topLeftCell="A10">
       <selection activeCell="A22" sqref="A22:IV23"/>
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
     </customSheetView>
     <customSheetView guid="{699567F1-5EBC-4444-AE11-8D3D77EBB43E}" showRuler="0" topLeftCell="A10">
       <selection activeCell="A22" sqref="A22:IV23"/>
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A31:D31"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>