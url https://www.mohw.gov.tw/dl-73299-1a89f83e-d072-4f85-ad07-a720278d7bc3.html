--- v0 (2026-05-17)
+++ v1 (2026-06-27)
@@ -1,858 +1,786 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\1.死因資料\2.記者會\113年\4.記者會\2.公務統計報表\2.公務統計報表\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\1.死因資料\2.記者會\114年\4.記者會\2.公務統計報表\2.公務統計報表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AAC8BE9A-8D2E-4220-AE2F-7DFE60CCC220}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{033DD67E-4B21-417E-A187-9CCAB2523268}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="619" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="614" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="表32" sheetId="28" r:id="rId1"/>
+    <sheet name="表32" sheetId="128" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">表32!$A$1:$L$40</definedName>
-    <definedName name="Print_Area_MI">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">表32!$A$1:$L$41</definedName>
+    <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="48">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-        <sz val="12"/>
+    <t>孕 產 婦</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>新  生  兒</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>嬰  兒</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>死亡人數</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>死亡率</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>107</t>
-[...23 lines deleted...]
-        <sz val="12"/>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>每千活產</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>85</t>
-[...104 lines deleted...]
-    </r>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(每十萬活產)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>表</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>32</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　歷年新生兒、嬰兒及孕產婦死亡概況</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>(</t>
-[...12 lines deleted...]
-        <sz val="10"/>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>)</t>
-[...22 lines deleted...]
-        <sz val="10"/>
+      <t>85</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>)</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>86</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>94</t>
+      <t>87</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>96</t>
+      <t>88</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>100</t>
+      <t>89</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>102</t>
+      <t>90</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>103</t>
+      <t>91</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>104</t>
+      <t>92</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>105</t>
+      <t>93</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>108</t>
+      <t>94</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>109</t>
+      <t>95</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>87</t>
+      <t>96</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>88</t>
+      <t>97</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>89</t>
+      <t>98</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>91</t>
+      <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>92</t>
+      <t>100</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>95</t>
+      <t>101</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>97</t>
+      <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>98</t>
+      <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>99</t>
+      <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>101</t>
+      <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
@@ -866,360 +794,418 @@
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>110</t>
+      <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>111</t>
+      <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
+      <t>109</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>110</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>111</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>死亡人數</t>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>死亡率</t>
+    <t>附註: 1. 本表資料自民國97年起死因分類為ICD-10。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t xml:space="preserve">      2. 孕產婦死因之國際疾病分類ICD-10代碼為A34、O00-O95、O98-O99。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
     <t>…</t>
+  </si>
+  <si>
+    <t>年度</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>新  生  兒</t>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>嬰  兒</t>
+    <t>*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">      3. 死亡人數未滿20人者，易受小樣本影響，死亡率不具可靠性(Unreliable)，爰以</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>呈現。</t>
+    </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>排除懷孕週數小於</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>22</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>週或出生體重小於</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>500</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>公克</t>
     </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>未排除懷孕週數小於</t>
+    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t/>
-[...3 lines deleted...]
-  <si>
+      <t>22</t>
+    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>排除懷孕週數小於</t>
+      <t>週或出生體重小於</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>22</t>
+      <t>500</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>週或出生體重小於</t>
-[...15 lines deleted...]
-      </rPr>
       <t>公克</t>
-    </r>
-[...99 lines deleted...]
-      <t>呈現。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="10">
-[...3 lines deleted...]
-    <numFmt numFmtId="179" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+  <numFmts count="9">
+    <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="183" formatCode="General_)"/>
-    <numFmt numFmtId="184" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="197" formatCode="#,##0.0_);\(#,##0.0\)"/>
+    <numFmt numFmtId="184" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="185" formatCode="#,##0.0_);\(#,##0.0\)"/>
+    <numFmt numFmtId="186" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
@@ -1256,153 +1242,121 @@
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="12"/>
-      <name val="Helvetica"/>
-[...28 lines deleted...]
-      <name val="Times New Roman"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
       <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="新細明體"/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
-      <charset val="136"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
-      </top>
-[...7 lines deleted...]
-        <color indexed="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1415,489 +1369,1226 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...9 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="50">
+  <cellStyleXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="179" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="6" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="6" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
-[...74 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="40" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="197" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="31" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="31" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="31" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="31" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="30" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="35" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="2" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="8" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="8" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="8" fillId="2" borderId="9" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="8" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="2" borderId="6" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="2" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="8" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="197" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="8" fillId="2" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="181" fontId="8" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="8" fillId="2" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="6" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="8" fillId="2" borderId="5" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="8" fillId="2" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="8" fillId="2" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="8" fillId="2" borderId="6" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="1" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="4" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="2" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="6" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="3" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="11" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="7" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="12" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="42" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="43" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="8" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...55 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="50">
-[...15 lines deleted...]
-    <cellStyle name="Totals" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+  <cellStyles count="48">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 10 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
-[...31 lines deleted...]
-    <cellStyle name="貨幣[0] 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="一般 10" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="一般 11" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="一般 12" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="一般 13" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="一般 14" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="一般 15" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="一般 16" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="一般 17" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="一般 18" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="一般 19" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般 20" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="一般 21" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="一般 22" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="一般 23" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="一般 24" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="一般 25" xfId="30" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="一般 26" xfId="31" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="一般 27" xfId="32" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="一般 28" xfId="33" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="一般 29" xfId="34" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="一般 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="一般 30" xfId="36" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="一般 31" xfId="35" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="一般 32" xfId="38" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="一般 33" xfId="39" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="一般 34" xfId="24" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="一般 34 2" xfId="41" xr:uid="{07E8FE65-54A1-4CCF-8CB0-04B8CCF04F21}"/>
+    <cellStyle name="一般 35" xfId="25" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="一般 35 2" xfId="42" xr:uid="{8E328936-FB68-40D7-9DB1-81582B658AA7}"/>
+    <cellStyle name="一般 36" xfId="26" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="一般 36 2" xfId="43" xr:uid="{0F591230-3F24-41AB-863C-E214D9898130}"/>
+    <cellStyle name="一般 37" xfId="27" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="一般 37 2" xfId="44" xr:uid="{11EF4383-5F4C-447C-B2AB-7A1DE96C4997}"/>
+    <cellStyle name="一般 38" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="一般 38 2" xfId="47" xr:uid="{87195797-1B28-42A9-8957-E59010451CE3}"/>
+    <cellStyle name="一般 39" xfId="28" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="一般 39 2" xfId="45" xr:uid="{744D74FE-CF58-495E-8847-5DAB41C37A09}"/>
+    <cellStyle name="一般 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="一般 40" xfId="29" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="一般 40 2" xfId="46" xr:uid="{8BE00281-C936-4DC3-B0AD-33EDDCE481A9}"/>
+    <cellStyle name="一般 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="一般 6" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="一般 7" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="一般 8" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="一般 9" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="一般_表26" xfId="40" xr:uid="{F53388DD-7559-4711-BAF0-B61B970A6333}"/>
   </cellStyles>
-  <dxfs count="1">
-[...7 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
+      <color rgb="FFFF0000"/>
+      <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="表"/>
+      <sheetName val="圖"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="J2" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="R2" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>年   別</v>
+          </cell>
+          <cell r="B3" t="str">
+            <v>肺      癌</v>
+          </cell>
+          <cell r="F3" t="str">
+            <v>肝      癌</v>
+          </cell>
+          <cell r="J3" t="str">
+            <v>子  宮  頸  癌</v>
+          </cell>
+          <cell r="M3" t="str">
+            <v>結  腸  直  腸  癌</v>
+          </cell>
+          <cell r="P3" t="str">
+            <v>女  性  乳  癌</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="B4" t="str">
+            <v xml:space="preserve"> 死亡率</v>
+          </cell>
+          <cell r="D4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+          <cell r="F4" t="str">
+            <v xml:space="preserve"> 死亡率</v>
+          </cell>
+          <cell r="H4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+          <cell r="J4" t="str">
+            <v>死亡率</v>
+          </cell>
+          <cell r="K4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+          <cell r="M4" t="str">
+            <v>死亡率</v>
+          </cell>
+          <cell r="O4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+          <cell r="P4" t="str">
+            <v>死亡率</v>
+          </cell>
+          <cell r="R4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>民國70年</v>
+          </cell>
+          <cell r="B6">
+            <v>7.5100516693879955</v>
+          </cell>
+          <cell r="D6">
+            <v>7.5100516693879973</v>
+          </cell>
+          <cell r="F6">
+            <v>6.7543963156570044</v>
+          </cell>
+          <cell r="H6">
+            <v>6.754396315657007</v>
+          </cell>
+          <cell r="J6">
+            <v>8.8004785042209175</v>
+          </cell>
+          <cell r="K6">
+            <v>8.800478504220921</v>
+          </cell>
+          <cell r="M6">
+            <v>5.7894825562774326</v>
+          </cell>
+          <cell r="O6">
+            <v>5.7894825562774344</v>
+          </cell>
+          <cell r="P6">
+            <v>3.9177823724206724</v>
+          </cell>
+          <cell r="R6">
+            <v>3.9177823724206742</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>民國71年</v>
+          </cell>
+          <cell r="B7">
+            <v>7.7771688323002923</v>
+          </cell>
+          <cell r="D7">
+            <v>7.639413541651968</v>
+          </cell>
+          <cell r="F7">
+            <v>6.4315589756852862</v>
+          </cell>
+          <cell r="H7">
+            <v>6.3218963571236477</v>
+          </cell>
+          <cell r="J7">
+            <v>9.8069870905839469</v>
+          </cell>
+          <cell r="K7">
+            <v>9.651053178726448</v>
+          </cell>
+          <cell r="M7">
+            <v>6.1806825617401158</v>
+          </cell>
+          <cell r="O7">
+            <v>6.0546010345187247</v>
+          </cell>
+          <cell r="P7">
+            <v>3.9113913628724348</v>
+          </cell>
+          <cell r="R7">
+            <v>3.8502927461615837</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>民國72年</v>
+          </cell>
+          <cell r="B8">
+            <v>7.8676953995948704</v>
+          </cell>
+          <cell r="D8">
+            <v>7.5789473428674832</v>
+          </cell>
+          <cell r="F8">
+            <v>7.0943749116005028</v>
+          </cell>
+          <cell r="H8">
+            <v>6.8493434530932662</v>
+          </cell>
+          <cell r="J8">
+            <v>9.1005251630641499</v>
+          </cell>
+          <cell r="K8">
+            <v>8.8083723228699</v>
+          </cell>
+          <cell r="M8">
+            <v>5.5253188490032343</v>
+          </cell>
+          <cell r="O8">
+            <v>5.2954466761366072</v>
+          </cell>
+          <cell r="P8">
+            <v>4.3485268020552841</v>
+          </cell>
+          <cell r="R8">
+            <v>4.2137027133877307</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>民國73年</v>
+          </cell>
+          <cell r="B9">
+            <v>7.6004665296523548</v>
+          </cell>
+          <cell r="D9">
+            <v>7.1508799741404507</v>
+          </cell>
+          <cell r="F9">
+            <v>7.898307743441344</v>
+          </cell>
+          <cell r="H9">
+            <v>7.4502946198505207</v>
+          </cell>
+          <cell r="J9">
+            <v>9.18895300319363</v>
+          </cell>
+          <cell r="K9">
+            <v>8.7240272889268304</v>
+          </cell>
+          <cell r="M9">
+            <v>6.1112604607074079</v>
+          </cell>
+          <cell r="O9">
+            <v>5.7343259558366846</v>
+          </cell>
+          <cell r="P9">
+            <v>4.3242131779734727</v>
+          </cell>
+          <cell r="R9">
+            <v>4.1341046237768984</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>民國74年</v>
+          </cell>
+          <cell r="B10">
+            <v>8.4561173161283598</v>
+          </cell>
+          <cell r="D10">
+            <v>7.7317255535818434</v>
+          </cell>
+          <cell r="F10">
+            <v>7.2822604136323905</v>
+          </cell>
+          <cell r="H10">
+            <v>6.6974792388017228</v>
+          </cell>
+          <cell r="J10">
+            <v>9.9886527166092058</v>
+          </cell>
+          <cell r="K10">
+            <v>9.2602067965402721</v>
+          </cell>
+          <cell r="M10">
+            <v>5.7497250131515454</v>
+          </cell>
+          <cell r="O10">
+            <v>5.2008336378691382</v>
+          </cell>
+          <cell r="P10">
+            <v>4.9019394724600129</v>
+          </cell>
+          <cell r="R10">
+            <v>4.5439071307026921</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>民國75年</v>
+          </cell>
+          <cell r="B11">
+            <v>9.3602484845414207</v>
+          </cell>
+          <cell r="D11">
+            <v>8.3707072887893936</v>
+          </cell>
+          <cell r="F11">
+            <v>6.9987179035791351</v>
+          </cell>
+          <cell r="H11">
+            <v>6.2872398802065694</v>
+          </cell>
+          <cell r="J11">
+            <v>9.1026269666182618</v>
+          </cell>
+          <cell r="K11">
+            <v>8.2187196816287713</v>
+          </cell>
+          <cell r="M11">
+            <v>6.3117271891173798</v>
+          </cell>
+          <cell r="O11">
+            <v>5.6063573509645996</v>
+          </cell>
+          <cell r="P11">
+            <v>5.002151139674659</v>
+          </cell>
+          <cell r="R11">
+            <v>4.5398712877788174</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>民國76年</v>
+          </cell>
+          <cell r="B12">
+            <v>9.5381316253676527</v>
+          </cell>
+          <cell r="D12">
+            <v>8.2591826625524121</v>
+          </cell>
+          <cell r="F12">
+            <v>7.490457094003963</v>
+          </cell>
+          <cell r="H12">
+            <v>6.5210964935186553</v>
+          </cell>
+          <cell r="J12">
+            <v>9.0819139836648617</v>
+          </cell>
+          <cell r="K12">
+            <v>7.9704857559651323</v>
+          </cell>
+          <cell r="M12">
+            <v>6.5355829602074236</v>
+          </cell>
+          <cell r="O12">
+            <v>5.5952913504492701</v>
+          </cell>
+          <cell r="P12">
+            <v>4.9971746335352227</v>
+          </cell>
+          <cell r="R12">
+            <v>4.4664512211159222</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>民國77年</v>
+          </cell>
+          <cell r="B13">
+            <v>10.133905890283021</v>
+          </cell>
+          <cell r="D13">
+            <v>8.5454645341197626</v>
+          </cell>
+          <cell r="F13">
+            <v>7.9226813371809337</v>
+          </cell>
+          <cell r="H13">
+            <v>6.7509472407612456</v>
+          </cell>
+          <cell r="J13">
+            <v>8.823938737971357</v>
+          </cell>
+          <cell r="K13">
+            <v>7.5603428181901702</v>
+          </cell>
+          <cell r="M13">
+            <v>7.0214239363905095</v>
+          </cell>
+          <cell r="O13">
+            <v>5.8707645568665443</v>
+          </cell>
+          <cell r="P13">
+            <v>5.4285038791795293</v>
+          </cell>
+          <cell r="R13">
+            <v>4.674275117968226</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>民國78年</v>
+          </cell>
+          <cell r="B14">
+            <v>10.574373890389831</v>
+          </cell>
+          <cell r="D14">
+            <v>8.6657837576755004</v>
+          </cell>
+          <cell r="F14">
+            <v>7.7883733257327643</v>
+          </cell>
+          <cell r="H14">
+            <v>6.3972442105358702</v>
+          </cell>
+          <cell r="J14">
+            <v>8.8240612679844617</v>
+          </cell>
+          <cell r="K14">
+            <v>7.3647503485812615</v>
+          </cell>
+          <cell r="M14">
+            <v>6.7216147452135164</v>
+          </cell>
+          <cell r="O14">
+            <v>5.4624221972386655</v>
+          </cell>
+          <cell r="P14">
+            <v>6.1209157387075317</v>
+          </cell>
+          <cell r="R14">
+            <v>5.2306450792244776</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>民國79年</v>
+          </cell>
+          <cell r="B15">
+            <v>10.160540634897702</v>
+          </cell>
+          <cell r="D15">
+            <v>8.1284645222892227</v>
+          </cell>
+          <cell r="F15">
+            <v>7.1318195594397773</v>
+          </cell>
+          <cell r="H15">
+            <v>5.7729117589600767</v>
+          </cell>
+          <cell r="J15">
+            <v>8.5643227708050116</v>
+          </cell>
+          <cell r="K15">
+            <v>7.0128893661774248</v>
+          </cell>
+          <cell r="M15">
+            <v>6.8657832487576611</v>
+          </cell>
+          <cell r="O15">
+            <v>5.4680770120775639</v>
+          </cell>
+          <cell r="P15">
+            <v>6.3337106273934323</v>
+          </cell>
+          <cell r="R15">
+            <v>5.2270691895325623</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>民國80年</v>
+          </cell>
+          <cell r="B16">
+            <v>10.849613736561469</v>
+          </cell>
+          <cell r="D16">
+            <v>8.4581664658840694</v>
+          </cell>
+          <cell r="F16">
+            <v>7.7049447038768308</v>
+          </cell>
+          <cell r="H16">
+            <v>6.089887832823524</v>
+          </cell>
+          <cell r="J16">
+            <v>8.796984110725516</v>
+          </cell>
+          <cell r="K16">
+            <v>6.9835792312261029</v>
+          </cell>
+          <cell r="M16">
+            <v>7.5836069920047544</v>
+          </cell>
+          <cell r="O16">
+            <v>5.8895978453197371</v>
+          </cell>
+          <cell r="P16">
+            <v>6.7140200569215436</v>
+          </cell>
+          <cell r="R16">
+            <v>5.4683023850902179</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>民國81年</v>
+          </cell>
+          <cell r="B17">
+            <v>11.187641158911537</v>
+          </cell>
+          <cell r="D17">
+            <v>8.4513810956995261</v>
+          </cell>
+          <cell r="F17">
+            <v>9.826711644052887</v>
+          </cell>
+          <cell r="H17">
+            <v>7.4947543510777059</v>
+          </cell>
+          <cell r="J17">
+            <v>9.4464519266659135</v>
+          </cell>
+          <cell r="K17">
+            <v>7.2950460322090338</v>
+          </cell>
+          <cell r="M17">
+            <v>8.2456317664965173</v>
+          </cell>
+          <cell r="O17">
+            <v>6.2121285385519176</v>
+          </cell>
+          <cell r="P17">
+            <v>6.7646202356209288</v>
+          </cell>
+          <cell r="R17">
+            <v>5.3902855783087746</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>民國82年</v>
+          </cell>
+          <cell r="B18">
+            <v>11.727905848688817</v>
+          </cell>
+          <cell r="D18">
+            <v>8.5503805231913628</v>
+          </cell>
+          <cell r="F18">
+            <v>11.46046204977446</v>
+          </cell>
+          <cell r="H18">
+            <v>8.4958607618868811</v>
+          </cell>
+          <cell r="J18">
+            <v>9.0435625336595358</v>
+          </cell>
+          <cell r="K18">
+            <v>6.8175795281560587</v>
+          </cell>
+          <cell r="M18">
+            <v>8.5284855876022565</v>
+          </cell>
+          <cell r="O18">
+            <v>6.2631360419939419</v>
+          </cell>
+          <cell r="P18">
+            <v>7.646911583773452</v>
+          </cell>
+          <cell r="R18">
+            <v>5.9251836180463515</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v xml:space="preserve"> 民國83年*</v>
+          </cell>
+          <cell r="B19">
+            <v>12.454691534566711</v>
+          </cell>
+          <cell r="D19">
+            <v>8.8554796114345908</v>
+          </cell>
+          <cell r="F19">
+            <v>10.693619675790584</v>
+          </cell>
+          <cell r="H19">
+            <v>7.7697132195738234</v>
+          </cell>
+          <cell r="J19">
+            <v>9.5195717699398337</v>
+          </cell>
+          <cell r="K19">
+            <v>7.0049267157908828</v>
+          </cell>
+          <cell r="M19">
+            <v>8.4824961197716711</v>
+          </cell>
+          <cell r="O19">
+            <v>5.9369638956775566</v>
+          </cell>
+          <cell r="P19">
+            <v>7.7193649809686828</v>
+          </cell>
+          <cell r="R19">
+            <v>5.9411083002143252</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>民國84年</v>
+          </cell>
+          <cell r="B20">
+            <v>14.352432955434388</v>
+          </cell>
+          <cell r="D20">
+            <v>9.8703296283225601</v>
+          </cell>
+          <cell r="F20">
+            <v>11.231917485042846</v>
+          </cell>
+          <cell r="H20">
+            <v>7.8451020078507492</v>
+          </cell>
+          <cell r="J20">
+            <v>9.7879522518492461</v>
+          </cell>
+          <cell r="K20">
+            <v>6.9834332701415409</v>
+          </cell>
+          <cell r="M20">
+            <v>10.146520799689267</v>
+          </cell>
+          <cell r="O20">
+            <v>6.8654485213988616</v>
+          </cell>
+          <cell r="P20">
+            <v>8.8963764031659469</v>
+          </cell>
+          <cell r="R20">
+            <v>6.5882603298924254</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>民國85年</v>
+          </cell>
+          <cell r="B21">
+            <v>15.297885261827195</v>
+          </cell>
+          <cell r="D21">
+            <v>10.306979185295729</v>
+          </cell>
+          <cell r="F21">
+            <v>12.72422973755244</v>
+          </cell>
+          <cell r="H21">
+            <v>8.6652940384404609</v>
+          </cell>
+          <cell r="J21">
+            <v>9.4015252174066681</v>
+          </cell>
+          <cell r="K21">
+            <v>6.5360349623001452</v>
+          </cell>
+          <cell r="M21">
+            <v>10.525098711213188</v>
+          </cell>
+          <cell r="O21">
+            <v>6.9214941110916905</v>
+          </cell>
+          <cell r="P21">
+            <v>9.4783507554447226</v>
+          </cell>
+          <cell r="R21">
+            <v>6.8786132067913845</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>民國86年</v>
+          </cell>
+          <cell r="B22">
+            <v>16.540956978016595</v>
+          </cell>
+          <cell r="D22">
+            <v>10.763292999790304</v>
+          </cell>
+          <cell r="F22">
+            <v>13.337334850665103</v>
+          </cell>
+          <cell r="H22">
+            <v>8.806149010761958</v>
+          </cell>
+          <cell r="J22">
+            <v>9.7629671358753107</v>
+          </cell>
+          <cell r="K22">
+            <v>6.5031362845808474</v>
+          </cell>
+          <cell r="M22">
+            <v>11.407556536563169</v>
+          </cell>
+          <cell r="O22">
+            <v>7.2279828332664007</v>
+          </cell>
+          <cell r="P22">
+            <v>10.200256803110232</v>
+          </cell>
+          <cell r="R22">
+            <v>7.195909096906365</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>民國87年</v>
+          </cell>
+          <cell r="B23">
+            <v>16.064533526107738</v>
+          </cell>
+          <cell r="C23" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="D23">
+            <v>10.069794837085313</v>
+          </cell>
+          <cell r="F23">
+            <v>12.95132474557983</v>
+          </cell>
+          <cell r="G23" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="H23">
+            <v>8.2499199196132125</v>
+          </cell>
+          <cell r="J23">
+            <v>9.5653574918334705</v>
+          </cell>
+          <cell r="K23">
+            <v>6.1676449887934268</v>
+          </cell>
+          <cell r="M23">
+            <v>11.540505056518848</v>
+          </cell>
+          <cell r="N23" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="O23">
+            <v>7.2073086800404997</v>
+          </cell>
+          <cell r="P23">
+            <v>9.3584372707711925</v>
+          </cell>
+          <cell r="Q23" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="R23">
+            <v>6.4436470920172022</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v>民國88年</v>
+          </cell>
+          <cell r="B24">
+            <v>16.016889385908364</v>
+          </cell>
+          <cell r="D24">
+            <v>9.647545949912919</v>
+          </cell>
+          <cell r="F24">
+            <v>13.137762672560088</v>
+          </cell>
+          <cell r="H24">
+            <v>8.1616317775746481</v>
+          </cell>
+          <cell r="J24">
+            <v>8.9914475028514076</v>
+          </cell>
+          <cell r="K24">
+            <v>5.6798268996893162</v>
+          </cell>
+          <cell r="M24">
+            <v>12.410992822588677</v>
+          </cell>
+          <cell r="O24">
+            <v>7.4642893788494007</v>
+          </cell>
+          <cell r="P24">
+            <v>10.081602277808521</v>
+          </cell>
+          <cell r="R24">
+            <v>6.7780192290415622</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="A27" t="str">
+            <v>附  註：1.標準化死亡率係以民國七十年臺灣地區女性年中人口年齡結構為基準。</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="A28" t="str">
+            <v xml:space="preserve">        2.*本表資料自民國八十三年起含金門縣及連江縣。</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2147,1336 +2838,1381 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2000-000000000000}">
-  <sheetPr codeName="工作表28">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L40"/>
+  <dimension ref="A1:L41"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="O31" sqref="O31"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="N1" sqref="N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="14.375" style="10" customWidth="1"/>
+    <col min="2" max="2" width="3.25" style="11" customWidth="1"/>
+    <col min="3" max="11" width="14.25" style="10" customWidth="1"/>
+    <col min="12" max="12" width="12.5" style="10" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="55" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="A1" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
     </row>
     <row r="2" spans="1:12" ht="24.4" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C2" s="15"/>
-[...8 lines deleted...]
-      <c r="L2" s="18"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
     </row>
     <row r="3" spans="1:12" ht="24.4" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C3" s="15"/>
-[...8 lines deleted...]
-      <c r="L3" s="18"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
     </row>
     <row r="4" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D4" s="19"/>
-[...1 lines deleted...]
-      <c r="F4" s="20" t="s">
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="21"/>
-[...4 lines deleted...]
-      <c r="L4" s="21"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
     </row>
-    <row r="5" spans="1:12" s="28" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="56" t="s">
+    <row r="5" spans="1:12" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="52"/>
+      <c r="C5" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="58"/>
+    </row>
+    <row r="6" spans="1:12" s="3" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="53"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="60"/>
+      <c r="E6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="60"/>
+      <c r="G6" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="60"/>
+      <c r="I6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="60"/>
+      <c r="K6" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="61" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="53"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K7" s="62"/>
+      <c r="L7" s="62"/>
+    </row>
+    <row r="8" spans="1:12" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="47"/>
-[...72 lines deleted...]
-      <c r="C8" s="38" t="s">
+      <c r="D8" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="L8" s="8" t="s">
         <v>8</v>
-      </c>
-[...25 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="8">
+      <c r="A9" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="21"/>
+      <c r="C9" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="22">
         <v>1129</v>
       </c>
-      <c r="D9" s="9">
+      <c r="F9" s="36">
         <v>3.481161949574028</v>
       </c>
-      <c r="E9" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="12">
+      <c r="G9" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="35">
         <v>2169</v>
       </c>
-      <c r="H9" s="3">
+      <c r="J9" s="25">
         <v>6.6879010350983759</v>
       </c>
-      <c r="I9" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="12">
+      <c r="K9" s="24">
         <v>25</v>
       </c>
-      <c r="L9" s="9">
+      <c r="L9" s="23">
         <v>7.708507417125837</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C10" s="8">
+      <c r="A10" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="21"/>
+      <c r="C10" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="22">
         <v>1064</v>
       </c>
-      <c r="D10" s="9">
+      <c r="F10" s="36">
         <v>3.2740476337005355</v>
       </c>
-      <c r="E10" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="12">
+      <c r="G10" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" s="22">
         <v>2071</v>
       </c>
-      <c r="H10" s="3">
+      <c r="J10" s="25">
         <v>6.3726998584528278</v>
       </c>
-      <c r="I10" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="12">
+      <c r="K10" s="24">
         <v>30</v>
       </c>
-      <c r="L10" s="9">
+      <c r="L10" s="23">
         <v>9.2313373130654188</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="8">
+      <c r="A11" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="C11" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="22">
         <v>918</v>
       </c>
-      <c r="D11" s="9">
+      <c r="F11" s="36">
         <v>3.4141497539803853</v>
       </c>
-      <c r="E11" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="12">
+      <c r="G11" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="22">
         <v>1784</v>
       </c>
-      <c r="H11" s="3">
+      <c r="J11" s="25">
         <v>6.634905404249464</v>
       </c>
-      <c r="I11" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="12">
+      <c r="K11" s="24">
         <v>24</v>
       </c>
-      <c r="L11" s="9">
+      <c r="L11" s="23">
         <v>8.9258817097526411</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C12" s="8">
+      <c r="A12" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="21"/>
+      <c r="C12" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="22">
         <v>980</v>
       </c>
-      <c r="D12" s="9">
+      <c r="F12" s="36">
         <v>3.4498174764937182</v>
       </c>
-      <c r="E12" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="12">
+      <c r="G12" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" s="22">
         <v>1721</v>
       </c>
-      <c r="H12" s="9">
+      <c r="J12" s="23">
         <v>6.058301915352744</v>
       </c>
-      <c r="I12" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="12">
+      <c r="K12" s="24">
         <v>24</v>
       </c>
-      <c r="L12" s="9">
+      <c r="L12" s="23">
         <v>8.4485325954948198</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C13" s="8">
+      <c r="A13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="21"/>
+      <c r="C13" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="22">
         <v>1038</v>
       </c>
-      <c r="D13" s="9">
+      <c r="F13" s="36">
         <v>3.37890625</v>
       </c>
-      <c r="E13" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="12">
+      <c r="G13" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I13" s="22">
         <v>1789</v>
       </c>
-      <c r="H13" s="9">
+      <c r="J13" s="23">
         <v>5.823567708333333</v>
       </c>
-      <c r="I13" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="12">
+      <c r="K13" s="24">
         <v>24</v>
       </c>
-      <c r="L13" s="9">
+      <c r="L13" s="23">
         <v>7.8125</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="8">
+      <c r="A14" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="21"/>
+      <c r="C14" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="22">
         <v>865</v>
       </c>
-      <c r="D14" s="9">
+      <c r="F14" s="36">
         <v>3.3544554148278563</v>
       </c>
-      <c r="E14" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="12">
+      <c r="G14" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I14" s="22">
         <v>1559</v>
       </c>
-      <c r="H14" s="9">
+      <c r="J14" s="23">
         <v>6.0457757129671998</v>
       </c>
-      <c r="I14" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="12">
+      <c r="K14" s="24">
         <v>18</v>
       </c>
-      <c r="L14" s="9" t="s">
-        <v>46</v>
+      <c r="L14" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C15" s="8">
+      <c r="A15" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="21"/>
+      <c r="C15" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" s="22">
         <v>745</v>
       </c>
-      <c r="D15" s="9">
+      <c r="F15" s="36">
         <v>3.0191523679070182</v>
       </c>
-      <c r="E15" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="12">
+      <c r="G15" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I15" s="22">
         <v>1325</v>
       </c>
-      <c r="H15" s="9">
+      <c r="J15" s="23">
         <v>5.3696334060091262</v>
       </c>
-      <c r="I15" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="12">
+      <c r="K15" s="24">
         <v>19</v>
       </c>
-      <c r="L15" s="9" t="s">
-        <v>46</v>
+      <c r="L15" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="8">
+      <c r="A16" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="21"/>
+      <c r="C16" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="22">
         <v>624</v>
       </c>
-      <c r="D16" s="9">
+      <c r="F16" s="36">
         <v>2.7434962870470923</v>
       </c>
-      <c r="E16" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="12">
+      <c r="G16" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I16" s="22">
         <v>1105</v>
       </c>
-      <c r="H16" s="9">
+      <c r="J16" s="23">
         <v>4.858274674979226</v>
       </c>
-      <c r="I16" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="12">
+      <c r="K16" s="24">
         <v>15</v>
       </c>
-      <c r="L16" s="9" t="s">
-        <v>46</v>
+      <c r="L16" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="4" t="s">
-[...27 lines deleted...]
-      <c r="K17" s="12">
+      <c r="A17" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="21"/>
+      <c r="C17" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" s="22">
+        <v>624</v>
+      </c>
+      <c r="F17" s="36">
+        <v>2.8665273215885336</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I17" s="22">
+        <v>1147</v>
+      </c>
+      <c r="J17" s="23">
+        <v>5.2690814709327691</v>
+      </c>
+      <c r="K17" s="24">
         <v>12</v>
       </c>
-      <c r="L17" s="9" t="s">
-        <v>46</v>
+      <c r="L17" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C18" s="8">
+      <c r="A18" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="21"/>
+      <c r="C18" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E18" s="22">
         <v>605</v>
       </c>
-      <c r="D18" s="9">
+      <c r="F18" s="36">
         <v>2.9302787397379704</v>
       </c>
-      <c r="E18" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="12">
+      <c r="G18" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I18" s="22">
         <v>1026</v>
       </c>
-      <c r="H18" s="3">
+      <c r="J18" s="25">
         <v>4.9693652677209208</v>
       </c>
-      <c r="I18" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="12">
+      <c r="K18" s="24">
         <v>15</v>
       </c>
-      <c r="L18" s="9" t="s">
-        <v>46</v>
+      <c r="L18" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C19" s="8">
+      <c r="A19" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="21"/>
+      <c r="C19" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="22">
         <v>554</v>
       </c>
-      <c r="D19" s="9">
+      <c r="F19" s="36">
         <v>2.6929807505347076</v>
       </c>
-      <c r="E19" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="12">
+      <c r="G19" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" s="22">
         <v>943</v>
       </c>
-      <c r="H19" s="3">
+      <c r="J19" s="25">
         <v>4.5839004472097997</v>
       </c>
-      <c r="I19" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="12">
+      <c r="K19" s="24">
         <v>15</v>
       </c>
-      <c r="L19" s="9" t="s">
-        <v>46</v>
+      <c r="L19" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C20" s="8">
+      <c r="A20" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="21"/>
+      <c r="C20" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E20" s="22">
         <v>588</v>
       </c>
-      <c r="D20" s="9">
+      <c r="F20" s="36">
         <v>2.8864420674386753</v>
       </c>
-      <c r="E20" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="12">
+      <c r="G20" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I20" s="22">
         <v>959</v>
       </c>
-      <c r="H20" s="3">
+      <c r="J20" s="25">
         <v>4.7076495623702206</v>
       </c>
-      <c r="I20" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="12">
+      <c r="K20" s="24">
         <v>14</v>
       </c>
-      <c r="L20" s="9" t="s">
-        <v>46</v>
+      <c r="L20" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C21" s="8">
+      <c r="A21" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21" s="22">
         <v>538</v>
       </c>
-      <c r="D21" s="9">
+      <c r="F21" s="36">
         <v>2.7381085675315293</v>
       </c>
-      <c r="E21" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G21" s="12">
+      <c r="G21" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H21" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I21" s="22">
         <v>897</v>
       </c>
-      <c r="H21" s="3">
+      <c r="J21" s="25">
         <v>4.5652107529289614</v>
       </c>
-      <c r="I21" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="12">
+      <c r="K21" s="24">
         <v>13</v>
       </c>
-      <c r="L21" s="9" t="s">
-        <v>46</v>
+      <c r="L21" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C22" s="8">
+      <c r="A22" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="21"/>
+      <c r="C22" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" s="22">
         <v>452</v>
       </c>
-      <c r="D22" s="9">
+      <c r="F22" s="36">
         <v>2.3525370446513612</v>
       </c>
-      <c r="E22" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="12">
+      <c r="G22" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H22" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I22" s="22">
         <v>778</v>
       </c>
-      <c r="H22" s="3">
+      <c r="J22" s="25">
         <v>4.0492783644662804</v>
       </c>
-      <c r="I22" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="12">
+      <c r="K22" s="24">
         <v>16</v>
       </c>
-      <c r="L22" s="9" t="s">
-        <v>46</v>
+      <c r="L22" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="8">
+      <c r="A23" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="21"/>
+      <c r="C23" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="22">
         <v>429</v>
       </c>
-      <c r="D23" s="9">
+      <c r="F23" s="36">
         <v>2.5769944675713181</v>
       </c>
-      <c r="E23" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="12">
+      <c r="G23" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I23" s="22">
         <v>705</v>
       </c>
-      <c r="H23" s="3">
+      <c r="J23" s="25">
         <v>4.2349209781766408</v>
       </c>
-      <c r="I23" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="12">
+      <c r="K23" s="24">
         <v>7</v>
       </c>
-      <c r="L23" s="9" t="s">
-        <v>46</v>
+      <c r="L23" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="8">
+      <c r="A24" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="21"/>
+      <c r="C24" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="22">
         <v>530</v>
       </c>
-      <c r="D24" s="9">
+      <c r="F24" s="36">
         <v>2.6720713090124426</v>
       </c>
-      <c r="E24" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G24" s="12">
+      <c r="G24" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H24" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I24" s="22">
         <v>832</v>
       </c>
-      <c r="H24" s="3">
+      <c r="J24" s="25">
         <v>4.194647790751608</v>
       </c>
-      <c r="I24" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="12">
+      <c r="K24" s="24">
         <v>10</v>
       </c>
-      <c r="L24" s="9" t="s">
-        <v>46</v>
+      <c r="L24" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="8">
+      <c r="A25" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="26"/>
+      <c r="C25" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" s="22">
         <v>538</v>
       </c>
-      <c r="D25" s="9">
+      <c r="F25" s="36">
         <v>2.2932749073951721</v>
       </c>
-      <c r="E25" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G25" s="12">
+      <c r="G25" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H25" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I25" s="22">
         <v>860</v>
       </c>
-      <c r="H25" s="3">
+      <c r="J25" s="25">
         <v>3.6658297776205355</v>
       </c>
-      <c r="I25" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="12">
+      <c r="K25" s="24">
         <v>20</v>
       </c>
-      <c r="L25" s="9">
+      <c r="L25" s="23">
         <v>8.5251855293999999</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C26" s="8">
+      <c r="A26" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="26"/>
+      <c r="C26" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="22">
         <v>459</v>
       </c>
-      <c r="D26" s="9">
+      <c r="F26" s="36">
         <v>2.354582715618732</v>
       </c>
-      <c r="E26" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="12">
+      <c r="G26" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H26" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I26" s="22">
         <v>767</v>
       </c>
-      <c r="H26" s="3">
+      <c r="J26" s="25">
         <v>3.9345641457071188</v>
       </c>
-      <c r="I26" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="12">
+      <c r="K26" s="24">
         <v>18</v>
       </c>
-      <c r="L26" s="9" t="s">
-        <v>46</v>
+      <c r="L26" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="8">
+      <c r="A27" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="26"/>
+      <c r="C27" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E27" s="22">
         <v>458</v>
       </c>
-      <c r="D27" s="9">
+      <c r="F27" s="36">
         <v>2.1665199999999998</v>
       </c>
-      <c r="E27" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G27" s="12">
+      <c r="G27" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I27" s="22">
         <v>761</v>
       </c>
-      <c r="H27" s="3">
+      <c r="J27" s="25">
         <v>3.5998299999999999</v>
       </c>
-      <c r="I27" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="12">
+      <c r="K27" s="24">
         <v>14</v>
       </c>
-      <c r="L27" s="9" t="s">
-        <v>46</v>
+      <c r="L27" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="8">
+      <c r="A28" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="26"/>
+      <c r="C28" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="22">
         <v>539</v>
       </c>
-      <c r="D28" s="9">
-[...8 lines deleted...]
-      <c r="G28" s="12">
+      <c r="F28" s="36">
+        <v>2.5294120407521601</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" s="22">
         <v>881</v>
       </c>
-      <c r="H28" s="3">
-[...8 lines deleted...]
-      <c r="K28" s="12">
+      <c r="J28" s="25">
+        <v>4.1343450981496348</v>
+      </c>
+      <c r="K28" s="24">
         <v>24</v>
       </c>
-      <c r="L28" s="9">
+      <c r="L28" s="23">
         <v>11.262688122087539</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C29" s="8">
+      <c r="A29" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" s="22">
         <v>505</v>
       </c>
-      <c r="D29" s="9">
+      <c r="F29" s="36">
         <v>2.4</v>
       </c>
-      <c r="E29" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="12">
+      <c r="G29" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I29" s="22">
         <v>811</v>
       </c>
-      <c r="H29" s="3">
+      <c r="J29" s="25">
         <v>3.9</v>
       </c>
-      <c r="I29" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="12">
+      <c r="K29" s="24">
         <v>24</v>
       </c>
-      <c r="L29" s="9">
+      <c r="L29" s="23">
         <v>11.6</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="8">
+      <c r="A30" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="26"/>
+      <c r="C30" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E30" s="22">
         <v>486</v>
       </c>
-      <c r="D30" s="9">
+      <c r="F30" s="36">
         <v>2.5</v>
       </c>
-      <c r="E30" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G30" s="12">
+      <c r="G30" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I30" s="22">
         <v>772</v>
       </c>
-      <c r="H30" s="3">
+      <c r="J30" s="25">
         <v>4</v>
       </c>
-      <c r="I30" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K30" s="12">
+      <c r="K30" s="24">
         <v>19</v>
       </c>
-      <c r="L30" s="9" t="s">
-        <v>46</v>
+      <c r="L30" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="12">
+      <c r="A31" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="27"/>
+      <c r="C31" s="24">
+        <v>366</v>
+      </c>
+      <c r="D31" s="23">
+        <v>2.025949871579134</v>
+      </c>
+      <c r="E31" s="22">
         <v>474</v>
       </c>
-      <c r="D31" s="9">
+      <c r="F31" s="36">
         <v>2.623771145159862</v>
       </c>
-      <c r="E31" s="8">
-[...5 lines deleted...]
-      <c r="G31" s="12">
+      <c r="G31" s="24">
+        <v>639</v>
+      </c>
+      <c r="H31" s="23">
+        <v>3.5371092020193076</v>
+      </c>
+      <c r="I31" s="22">
         <v>752</v>
       </c>
-      <c r="H31" s="3">
+      <c r="J31" s="25">
         <v>4.1626073864139581</v>
       </c>
-      <c r="I31" s="8">
-[...5 lines deleted...]
-      <c r="K31" s="12">
+      <c r="K31" s="24">
         <v>21</v>
       </c>
-      <c r="L31" s="9">
+      <c r="L31" s="23">
         <v>11.62430254184749</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="12">
+      <c r="A32" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="27"/>
+      <c r="C32" s="24">
+        <v>273</v>
+      </c>
+      <c r="D32" s="23">
+        <v>1.5593406216799752</v>
+      </c>
+      <c r="E32" s="22">
         <v>413</v>
       </c>
-      <c r="D32" s="9">
+      <c r="F32" s="36">
         <v>2.3590024789517576</v>
       </c>
-      <c r="E32" s="8">
-[...5 lines deleted...]
-      <c r="G32" s="12">
+      <c r="G32" s="24">
+        <v>525</v>
+      </c>
+      <c r="H32" s="23">
+        <v>2.9987319647691835</v>
+      </c>
+      <c r="I32" s="22">
         <v>671</v>
       </c>
-      <c r="H32" s="3">
+      <c r="J32" s="25">
         <v>3.8326650444954704</v>
       </c>
-      <c r="I32" s="8">
-[...5 lines deleted...]
-      <c r="K32" s="12">
+      <c r="K32" s="24">
         <v>27</v>
       </c>
-      <c r="L32" s="9">
+      <c r="L32" s="23">
         <v>15.422050104527226</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C33" s="12">
+      <c r="A33" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="24">
+        <v>284</v>
+      </c>
+      <c r="D33" s="23">
+        <v>1.7608253558851248</v>
+      </c>
+      <c r="E33" s="22">
         <v>387</v>
       </c>
-      <c r="D33" s="9">
+      <c r="F33" s="36">
         <v>2.3994345518575471</v>
       </c>
-      <c r="E33" s="8">
-[...5 lines deleted...]
-      <c r="G33" s="12">
+      <c r="G33" s="24">
+        <v>481</v>
+      </c>
+      <c r="H33" s="23">
+        <v>2.9822429442983975</v>
+      </c>
+      <c r="I33" s="22">
         <v>586</v>
       </c>
-      <c r="H33" s="3">
+      <c r="J33" s="25">
         <v>3.6332523188333909</v>
       </c>
-      <c r="I33" s="8">
-[...5 lines deleted...]
-      <c r="K33" s="12">
+      <c r="K33" s="24">
         <v>21</v>
       </c>
-      <c r="L33" s="9">
+      <c r="L33" s="23">
         <v>13.020187490699866</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C34" s="12">
+      <c r="A34" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34" s="27"/>
+      <c r="C34" s="24">
+        <v>299</v>
+      </c>
+      <c r="D34" s="23">
+        <v>1.9042281507333507</v>
+      </c>
+      <c r="E34" s="22">
         <v>425</v>
       </c>
-      <c r="D34" s="9">
+      <c r="F34" s="36">
         <v>2.7066788100000001</v>
       </c>
-      <c r="E34" s="8">
-[...5 lines deleted...]
-      <c r="G34" s="12">
+      <c r="G34" s="24">
+        <v>519</v>
+      </c>
+      <c r="H34" s="23">
+        <v>3.3053324756876559</v>
+      </c>
+      <c r="I34" s="22">
         <v>647</v>
       </c>
-      <c r="H34" s="3">
+      <c r="J34" s="25">
         <v>4.1205204469999996</v>
       </c>
-      <c r="I34" s="8">
-[...5 lines deleted...]
-      <c r="K34" s="12">
+      <c r="K34" s="24">
         <v>22</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34" s="23">
         <v>14.01104325</v>
       </c>
     </row>
-    <row r="35" spans="1:12" s="22" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C35" s="36">
+    <row r="35" spans="1:12" s="31" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="27"/>
+      <c r="C35" s="28">
+        <v>243</v>
+      </c>
+      <c r="D35" s="29">
+        <v>1.7683916368902506</v>
+      </c>
+      <c r="E35" s="30">
         <v>383</v>
       </c>
-      <c r="D35" s="35">
+      <c r="F35" s="37">
         <v>2.7872180943578999</v>
       </c>
-      <c r="E35" s="34">
-[...5 lines deleted...]
-      <c r="G35" s="36">
+      <c r="G35" s="28">
+        <v>468</v>
+      </c>
+      <c r="H35" s="29">
+        <v>3.40579130067752</v>
+      </c>
+      <c r="I35" s="34">
         <v>610</v>
       </c>
-      <c r="H35" s="35">
+      <c r="J35" s="29">
         <v>4.4391724218233</v>
       </c>
-      <c r="I35" s="34">
-[...5 lines deleted...]
-      <c r="K35" s="12">
+      <c r="K35" s="24">
         <v>18</v>
       </c>
-      <c r="L35" s="9" t="s">
-        <v>46</v>
+      <c r="L35" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row r="36" spans="1:12" s="22" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C36" s="36">
+    <row r="36" spans="1:12" s="31" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="27"/>
+      <c r="C36" s="28">
+        <v>260</v>
+      </c>
+      <c r="D36" s="29">
+        <v>1.9418200829007806</v>
+      </c>
+      <c r="E36" s="30">
         <v>377</v>
       </c>
-      <c r="D36" s="35">
+      <c r="F36" s="37">
         <v>2.8156391202061313</v>
       </c>
-      <c r="E36" s="34">
-[...5 lines deleted...]
-      <c r="G36" s="36">
+      <c r="G36" s="28">
+        <v>461</v>
+      </c>
+      <c r="H36" s="29">
+        <v>3.4429963777586914</v>
+      </c>
+      <c r="I36" s="34">
         <v>578</v>
       </c>
-      <c r="H36" s="35">
+      <c r="J36" s="29">
         <v>4.3168154150640428</v>
       </c>
-      <c r="I36" s="34">
-[...5 lines deleted...]
-      <c r="K36" s="12">
+      <c r="K36" s="24">
         <v>12</v>
       </c>
-      <c r="L36" s="9" t="s">
-        <v>46</v>
+      <c r="L36" s="46" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row r="37" spans="1:12" s="1" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A37" s="44" t="s">
+    <row r="37" spans="1:12" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="27"/>
+      <c r="C37" s="28">
+        <v>242</v>
+      </c>
+      <c r="D37" s="29">
+        <v>1.7956651752257569</v>
+      </c>
+      <c r="E37" s="30">
+        <v>374</v>
+      </c>
+      <c r="F37" s="37">
+        <v>2.7751189071670783</v>
+      </c>
+      <c r="G37" s="28">
+        <v>465</v>
+      </c>
+      <c r="H37" s="29">
+        <v>3.4503483738842022</v>
+      </c>
+      <c r="I37" s="34">
+        <v>600</v>
+      </c>
+      <c r="J37" s="29">
+        <v>4.4520624179150987</v>
+      </c>
+      <c r="K37" s="24">
+        <v>11</v>
+      </c>
+      <c r="L37" s="46" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="40"/>
+      <c r="C38" s="44">
+        <v>190</v>
+      </c>
+      <c r="D38" s="45">
+        <v>1.7979484461940269</v>
+      </c>
+      <c r="E38" s="42">
+        <v>297</v>
+      </c>
+      <c r="F38" s="43">
+        <v>2.8104773079980316</v>
+      </c>
+      <c r="G38" s="44">
+        <v>378</v>
+      </c>
+      <c r="H38" s="45">
+        <v>3.576971119270222</v>
+      </c>
+      <c r="I38" s="42">
+        <v>489</v>
+      </c>
+      <c r="J38" s="41">
+        <v>4.62735152730989</v>
+      </c>
+      <c r="K38" s="44">
+        <v>12</v>
+      </c>
+      <c r="L38" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A39" s="9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B37" s="10"/>
-[...44 lines deleted...]
-      </c>
+      <c r="B41" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="11">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A5:B8"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="G5:J5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <conditionalFormatting sqref="C40 E40 G40 I40 K40">
-[...4 lines deleted...]
-  </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
-  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.31496062992126" right="0.31496062992126" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.118110236220472"/>
+  <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>表32</vt:lpstr>
       <vt:lpstr>表32!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CMT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stbear234@mohw.gov.tw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
+    <vt:lpwstr>NPOI</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
+    <vt:lpwstr>2.7.4</vt:lpwstr>
+  </property>
+</Properties>
+</file>