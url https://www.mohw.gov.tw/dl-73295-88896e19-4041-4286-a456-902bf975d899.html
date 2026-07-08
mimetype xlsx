--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -1,590 +1,536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\1.死因資料\2.記者會\113年\4.記者會\2.公務統計報表\2.公務統計報表\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\1.死因資料\2.記者會\114年\4.記者會\2.公務統計報表\2.公務統計報表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66F1E04C-9757-4D02-838D-C596D3B601AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE6860D3-DB8F-4E7A-BE1E-7A8FC5840611}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="619" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="614" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="表13" sheetId="4" r:id="rId1"/>
+    <sheet name="表13" sheetId="110" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">表13!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表13!$A$1:$T$29</definedName>
-    <definedName name="Print_Area_MI">#REF!</definedName>
+    <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="72">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ICD-10</t>
   </si>
   <si>
     <t>%</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>單位：人、每十萬人口、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>%</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國際死因</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>分類號碼</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>死亡</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>每十萬人口</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>死亡人數</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>死亡率</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>位</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人數</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>標準化</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>結構比</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>順</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>表</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>13</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　主要癌症死亡原因</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...53 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t xml:space="preserve">     合               計</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    男               性</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    女               性</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>癌症死亡原因</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>死亡率</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...151 lines deleted...]
-    <t>順</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">附註: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>2. (1)每十萬女性人口死亡率。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>附註: 2.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> (2)每十萬男性人口死亡率。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t xml:space="preserve">     合               計</t>
-[...147 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>附註:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> 3. 標準化死亡率係以2000年WHO之世界標準人口數為準</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
+  <si>
+    <t>C00-C97</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>惡性腫瘤</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>食道癌</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>氣管、支氣管和肺癌</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>女性乳癌</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>結腸、直腸和肛門癌</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>肝和肝內膽管癌</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>胰臟癌</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>口腔癌</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>間皮和軟組織癌</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>其他</t>
+  </si>
+  <si>
+    <t>民國114年</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>C33-C34</t>
+  </si>
+  <si>
+    <t>C22</t>
+  </si>
+  <si>
+    <t>C18-C21</t>
+  </si>
+  <si>
+    <t>C50</t>
+  </si>
+  <si>
+    <t>(1)</t>
+  </si>
+  <si>
+    <t>C61</t>
+  </si>
+  <si>
+    <t>前列腺(攝護腺)癌</t>
+  </si>
+  <si>
+    <t>(2)</t>
+  </si>
+  <si>
+    <t>C00-C06, C09-C10, C12-C14</t>
+  </si>
+  <si>
+    <t>C25</t>
+  </si>
+  <si>
+    <t>C16</t>
+  </si>
+  <si>
+    <t>胃癌</t>
+  </si>
+  <si>
+    <t>C15</t>
+  </si>
+  <si>
+    <t>C56, C57.0-C57.4</t>
+  </si>
+  <si>
+    <t>卵巢癌</t>
+  </si>
+  <si>
+    <t>C82-C85</t>
+  </si>
+  <si>
+    <t>非何杰金氏淋巴瘤</t>
+  </si>
+  <si>
+    <t>C91-C95</t>
+  </si>
+  <si>
+    <t>白血病</t>
+  </si>
+  <si>
+    <t>C53, C55</t>
+  </si>
+  <si>
+    <t>子宮頸及部位未明示子宮癌</t>
+  </si>
+  <si>
+    <t>C67</t>
+  </si>
+  <si>
+    <t>膀胱癌</t>
+  </si>
+  <si>
+    <t>C54</t>
+  </si>
+  <si>
+    <t>子宮體癌</t>
+  </si>
+  <si>
+    <t>C11</t>
+  </si>
+  <si>
+    <t>鼻咽癌</t>
+  </si>
+  <si>
+    <t>C64</t>
+  </si>
+  <si>
+    <t>腎臟癌</t>
+  </si>
+  <si>
+    <t>C23-C24</t>
+  </si>
+  <si>
+    <t>膽囊和其他膽道癌</t>
+  </si>
+  <si>
+    <t>C71</t>
+  </si>
+  <si>
+    <t>腦癌</t>
+  </si>
+  <si>
+    <t>C45-C49</t>
+  </si>
+  <si>
+    <t>附註: 1. 114年年中人口數計 23,349,676 人,男性 11,494,297,女性 11,855,379 人</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="10">
-[...4 lines deleted...]
-    <numFmt numFmtId="180" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
+  <numFmts count="8">
+    <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="0.0"/>
+    <numFmt numFmtId="179" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
     <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
-    <numFmt numFmtId="183" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="186" formatCode="#,##0.0"/>
+    <numFmt numFmtId="182" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
@@ -632,149 +578,105 @@
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...40 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="9"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
-      </top>
-[...7 lines deleted...]
-        <color indexed="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -870,479 +772,1275 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="46">
+  <cellStyleXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="6" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="180" fontId="11" fillId="2" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="39"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="2" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...69 lines deleted...]
-    <xf numFmtId="186" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="181" fontId="10" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="181" fontId="10" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="2" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="2" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="46">
-[...15 lines deleted...]
-    <cellStyle name="Totals" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+  <cellStyles count="47">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 10 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
-[...27 lines deleted...]
-    <cellStyle name="貨幣[0] 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="一般 10" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="一般 11" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="一般 12" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="一般 13" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="一般 14" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="一般 15" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="一般 16" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="一般 17" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="一般 18" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="一般 19" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般 20" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="一般 21" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="一般 22" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="一般 23" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="一般 24" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="一般 25" xfId="30" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="一般 26" xfId="31" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="一般 27" xfId="32" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="一般 28" xfId="33" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="一般 29" xfId="34" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="一般 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="一般 30" xfId="36" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="一般 31" xfId="35" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="一般 32" xfId="38" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="一般 33" xfId="39" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="一般 34" xfId="24" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="一般 34 2" xfId="40" xr:uid="{07E8FE65-54A1-4CCF-8CB0-04B8CCF04F21}"/>
+    <cellStyle name="一般 35" xfId="25" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="一般 35 2" xfId="41" xr:uid="{8E328936-FB68-40D7-9DB1-81582B658AA7}"/>
+    <cellStyle name="一般 36" xfId="26" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="一般 36 2" xfId="42" xr:uid="{0F591230-3F24-41AB-863C-E214D9898130}"/>
+    <cellStyle name="一般 37" xfId="27" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="一般 37 2" xfId="43" xr:uid="{11EF4383-5F4C-447C-B2AB-7A1DE96C4997}"/>
+    <cellStyle name="一般 38" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="一般 38 2" xfId="46" xr:uid="{87195797-1B28-42A9-8957-E59010451CE3}"/>
+    <cellStyle name="一般 39" xfId="28" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="一般 39 2" xfId="44" xr:uid="{744D74FE-CF58-495E-8847-5DAB41C37A09}"/>
+    <cellStyle name="一般 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="一般 40" xfId="29" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="一般 40 2" xfId="45" xr:uid="{8BE00281-C936-4DC3-B0AD-33EDDCE481A9}"/>
+    <cellStyle name="一般 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="一般 6" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="一般 7" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="一般 8" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="一般 9" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="4">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
+      <color rgb="FFFF0000"/>
+      <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="表"/>
+      <sheetName val="圖"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="J2" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="R2" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>年   別</v>
+          </cell>
+          <cell r="B3" t="str">
+            <v>肺      癌</v>
+          </cell>
+          <cell r="F3" t="str">
+            <v>肝      癌</v>
+          </cell>
+          <cell r="J3" t="str">
+            <v>子  宮  頸  癌</v>
+          </cell>
+          <cell r="M3" t="str">
+            <v>結  腸  直  腸  癌</v>
+          </cell>
+          <cell r="P3" t="str">
+            <v>女  性  乳  癌</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="B4" t="str">
+            <v xml:space="preserve"> 死亡率</v>
+          </cell>
+          <cell r="D4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+          <cell r="F4" t="str">
+            <v xml:space="preserve"> 死亡率</v>
+          </cell>
+          <cell r="H4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+          <cell r="J4" t="str">
+            <v>死亡率</v>
+          </cell>
+          <cell r="K4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+          <cell r="M4" t="str">
+            <v>死亡率</v>
+          </cell>
+          <cell r="O4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+          <cell r="P4" t="str">
+            <v>死亡率</v>
+          </cell>
+          <cell r="R4" t="str">
+            <v>標準化死亡率</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>民國70年</v>
+          </cell>
+          <cell r="B6">
+            <v>7.5100516693879955</v>
+          </cell>
+          <cell r="D6">
+            <v>7.5100516693879973</v>
+          </cell>
+          <cell r="F6">
+            <v>6.7543963156570044</v>
+          </cell>
+          <cell r="H6">
+            <v>6.754396315657007</v>
+          </cell>
+          <cell r="J6">
+            <v>8.8004785042209175</v>
+          </cell>
+          <cell r="K6">
+            <v>8.800478504220921</v>
+          </cell>
+          <cell r="M6">
+            <v>5.7894825562774326</v>
+          </cell>
+          <cell r="O6">
+            <v>5.7894825562774344</v>
+          </cell>
+          <cell r="P6">
+            <v>3.9177823724206724</v>
+          </cell>
+          <cell r="R6">
+            <v>3.9177823724206742</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>民國71年</v>
+          </cell>
+          <cell r="B7">
+            <v>7.7771688323002923</v>
+          </cell>
+          <cell r="D7">
+            <v>7.639413541651968</v>
+          </cell>
+          <cell r="F7">
+            <v>6.4315589756852862</v>
+          </cell>
+          <cell r="H7">
+            <v>6.3218963571236477</v>
+          </cell>
+          <cell r="J7">
+            <v>9.8069870905839469</v>
+          </cell>
+          <cell r="K7">
+            <v>9.651053178726448</v>
+          </cell>
+          <cell r="M7">
+            <v>6.1806825617401158</v>
+          </cell>
+          <cell r="O7">
+            <v>6.0546010345187247</v>
+          </cell>
+          <cell r="P7">
+            <v>3.9113913628724348</v>
+          </cell>
+          <cell r="R7">
+            <v>3.8502927461615837</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>民國72年</v>
+          </cell>
+          <cell r="B8">
+            <v>7.8676953995948704</v>
+          </cell>
+          <cell r="D8">
+            <v>7.5789473428674832</v>
+          </cell>
+          <cell r="F8">
+            <v>7.0943749116005028</v>
+          </cell>
+          <cell r="H8">
+            <v>6.8493434530932662</v>
+          </cell>
+          <cell r="J8">
+            <v>9.1005251630641499</v>
+          </cell>
+          <cell r="K8">
+            <v>8.8083723228699</v>
+          </cell>
+          <cell r="M8">
+            <v>5.5253188490032343</v>
+          </cell>
+          <cell r="O8">
+            <v>5.2954466761366072</v>
+          </cell>
+          <cell r="P8">
+            <v>4.3485268020552841</v>
+          </cell>
+          <cell r="R8">
+            <v>4.2137027133877307</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>民國73年</v>
+          </cell>
+          <cell r="B9">
+            <v>7.6004665296523548</v>
+          </cell>
+          <cell r="D9">
+            <v>7.1508799741404507</v>
+          </cell>
+          <cell r="F9">
+            <v>7.898307743441344</v>
+          </cell>
+          <cell r="H9">
+            <v>7.4502946198505207</v>
+          </cell>
+          <cell r="J9">
+            <v>9.18895300319363</v>
+          </cell>
+          <cell r="K9">
+            <v>8.7240272889268304</v>
+          </cell>
+          <cell r="M9">
+            <v>6.1112604607074079</v>
+          </cell>
+          <cell r="O9">
+            <v>5.7343259558366846</v>
+          </cell>
+          <cell r="P9">
+            <v>4.3242131779734727</v>
+          </cell>
+          <cell r="R9">
+            <v>4.1341046237768984</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>民國74年</v>
+          </cell>
+          <cell r="B10">
+            <v>8.4561173161283598</v>
+          </cell>
+          <cell r="D10">
+            <v>7.7317255535818434</v>
+          </cell>
+          <cell r="F10">
+            <v>7.2822604136323905</v>
+          </cell>
+          <cell r="H10">
+            <v>6.6974792388017228</v>
+          </cell>
+          <cell r="J10">
+            <v>9.9886527166092058</v>
+          </cell>
+          <cell r="K10">
+            <v>9.2602067965402721</v>
+          </cell>
+          <cell r="M10">
+            <v>5.7497250131515454</v>
+          </cell>
+          <cell r="O10">
+            <v>5.2008336378691382</v>
+          </cell>
+          <cell r="P10">
+            <v>4.9019394724600129</v>
+          </cell>
+          <cell r="R10">
+            <v>4.5439071307026921</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>民國75年</v>
+          </cell>
+          <cell r="B11">
+            <v>9.3602484845414207</v>
+          </cell>
+          <cell r="D11">
+            <v>8.3707072887893936</v>
+          </cell>
+          <cell r="F11">
+            <v>6.9987179035791351</v>
+          </cell>
+          <cell r="H11">
+            <v>6.2872398802065694</v>
+          </cell>
+          <cell r="J11">
+            <v>9.1026269666182618</v>
+          </cell>
+          <cell r="K11">
+            <v>8.2187196816287713</v>
+          </cell>
+          <cell r="M11">
+            <v>6.3117271891173798</v>
+          </cell>
+          <cell r="O11">
+            <v>5.6063573509645996</v>
+          </cell>
+          <cell r="P11">
+            <v>5.002151139674659</v>
+          </cell>
+          <cell r="R11">
+            <v>4.5398712877788174</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>民國76年</v>
+          </cell>
+          <cell r="B12">
+            <v>9.5381316253676527</v>
+          </cell>
+          <cell r="D12">
+            <v>8.2591826625524121</v>
+          </cell>
+          <cell r="F12">
+            <v>7.490457094003963</v>
+          </cell>
+          <cell r="H12">
+            <v>6.5210964935186553</v>
+          </cell>
+          <cell r="J12">
+            <v>9.0819139836648617</v>
+          </cell>
+          <cell r="K12">
+            <v>7.9704857559651323</v>
+          </cell>
+          <cell r="M12">
+            <v>6.5355829602074236</v>
+          </cell>
+          <cell r="O12">
+            <v>5.5952913504492701</v>
+          </cell>
+          <cell r="P12">
+            <v>4.9971746335352227</v>
+          </cell>
+          <cell r="R12">
+            <v>4.4664512211159222</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>民國77年</v>
+          </cell>
+          <cell r="B13">
+            <v>10.133905890283021</v>
+          </cell>
+          <cell r="D13">
+            <v>8.5454645341197626</v>
+          </cell>
+          <cell r="F13">
+            <v>7.9226813371809337</v>
+          </cell>
+          <cell r="H13">
+            <v>6.7509472407612456</v>
+          </cell>
+          <cell r="J13">
+            <v>8.823938737971357</v>
+          </cell>
+          <cell r="K13">
+            <v>7.5603428181901702</v>
+          </cell>
+          <cell r="M13">
+            <v>7.0214239363905095</v>
+          </cell>
+          <cell r="O13">
+            <v>5.8707645568665443</v>
+          </cell>
+          <cell r="P13">
+            <v>5.4285038791795293</v>
+          </cell>
+          <cell r="R13">
+            <v>4.674275117968226</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>民國78年</v>
+          </cell>
+          <cell r="B14">
+            <v>10.574373890389831</v>
+          </cell>
+          <cell r="D14">
+            <v>8.6657837576755004</v>
+          </cell>
+          <cell r="F14">
+            <v>7.7883733257327643</v>
+          </cell>
+          <cell r="H14">
+            <v>6.3972442105358702</v>
+          </cell>
+          <cell r="J14">
+            <v>8.8240612679844617</v>
+          </cell>
+          <cell r="K14">
+            <v>7.3647503485812615</v>
+          </cell>
+          <cell r="M14">
+            <v>6.7216147452135164</v>
+          </cell>
+          <cell r="O14">
+            <v>5.4624221972386655</v>
+          </cell>
+          <cell r="P14">
+            <v>6.1209157387075317</v>
+          </cell>
+          <cell r="R14">
+            <v>5.2306450792244776</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>民國79年</v>
+          </cell>
+          <cell r="B15">
+            <v>10.160540634897702</v>
+          </cell>
+          <cell r="D15">
+            <v>8.1284645222892227</v>
+          </cell>
+          <cell r="F15">
+            <v>7.1318195594397773</v>
+          </cell>
+          <cell r="H15">
+            <v>5.7729117589600767</v>
+          </cell>
+          <cell r="J15">
+            <v>8.5643227708050116</v>
+          </cell>
+          <cell r="K15">
+            <v>7.0128893661774248</v>
+          </cell>
+          <cell r="M15">
+            <v>6.8657832487576611</v>
+          </cell>
+          <cell r="O15">
+            <v>5.4680770120775639</v>
+          </cell>
+          <cell r="P15">
+            <v>6.3337106273934323</v>
+          </cell>
+          <cell r="R15">
+            <v>5.2270691895325623</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>民國80年</v>
+          </cell>
+          <cell r="B16">
+            <v>10.849613736561469</v>
+          </cell>
+          <cell r="D16">
+            <v>8.4581664658840694</v>
+          </cell>
+          <cell r="F16">
+            <v>7.7049447038768308</v>
+          </cell>
+          <cell r="H16">
+            <v>6.089887832823524</v>
+          </cell>
+          <cell r="J16">
+            <v>8.796984110725516</v>
+          </cell>
+          <cell r="K16">
+            <v>6.9835792312261029</v>
+          </cell>
+          <cell r="M16">
+            <v>7.5836069920047544</v>
+          </cell>
+          <cell r="O16">
+            <v>5.8895978453197371</v>
+          </cell>
+          <cell r="P16">
+            <v>6.7140200569215436</v>
+          </cell>
+          <cell r="R16">
+            <v>5.4683023850902179</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>民國81年</v>
+          </cell>
+          <cell r="B17">
+            <v>11.187641158911537</v>
+          </cell>
+          <cell r="D17">
+            <v>8.4513810956995261</v>
+          </cell>
+          <cell r="F17">
+            <v>9.826711644052887</v>
+          </cell>
+          <cell r="H17">
+            <v>7.4947543510777059</v>
+          </cell>
+          <cell r="J17">
+            <v>9.4464519266659135</v>
+          </cell>
+          <cell r="K17">
+            <v>7.2950460322090338</v>
+          </cell>
+          <cell r="M17">
+            <v>8.2456317664965173</v>
+          </cell>
+          <cell r="O17">
+            <v>6.2121285385519176</v>
+          </cell>
+          <cell r="P17">
+            <v>6.7646202356209288</v>
+          </cell>
+          <cell r="R17">
+            <v>5.3902855783087746</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>民國82年</v>
+          </cell>
+          <cell r="B18">
+            <v>11.727905848688817</v>
+          </cell>
+          <cell r="D18">
+            <v>8.5503805231913628</v>
+          </cell>
+          <cell r="F18">
+            <v>11.46046204977446</v>
+          </cell>
+          <cell r="H18">
+            <v>8.4958607618868811</v>
+          </cell>
+          <cell r="J18">
+            <v>9.0435625336595358</v>
+          </cell>
+          <cell r="K18">
+            <v>6.8175795281560587</v>
+          </cell>
+          <cell r="M18">
+            <v>8.5284855876022565</v>
+          </cell>
+          <cell r="O18">
+            <v>6.2631360419939419</v>
+          </cell>
+          <cell r="P18">
+            <v>7.646911583773452</v>
+          </cell>
+          <cell r="R18">
+            <v>5.9251836180463515</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v xml:space="preserve"> 民國83年*</v>
+          </cell>
+          <cell r="B19">
+            <v>12.454691534566711</v>
+          </cell>
+          <cell r="D19">
+            <v>8.8554796114345908</v>
+          </cell>
+          <cell r="F19">
+            <v>10.693619675790584</v>
+          </cell>
+          <cell r="H19">
+            <v>7.7697132195738234</v>
+          </cell>
+          <cell r="J19">
+            <v>9.5195717699398337</v>
+          </cell>
+          <cell r="K19">
+            <v>7.0049267157908828</v>
+          </cell>
+          <cell r="M19">
+            <v>8.4824961197716711</v>
+          </cell>
+          <cell r="O19">
+            <v>5.9369638956775566</v>
+          </cell>
+          <cell r="P19">
+            <v>7.7193649809686828</v>
+          </cell>
+          <cell r="R19">
+            <v>5.9411083002143252</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>民國84年</v>
+          </cell>
+          <cell r="B20">
+            <v>14.352432955434388</v>
+          </cell>
+          <cell r="D20">
+            <v>9.8703296283225601</v>
+          </cell>
+          <cell r="F20">
+            <v>11.231917485042846</v>
+          </cell>
+          <cell r="H20">
+            <v>7.8451020078507492</v>
+          </cell>
+          <cell r="J20">
+            <v>9.7879522518492461</v>
+          </cell>
+          <cell r="K20">
+            <v>6.9834332701415409</v>
+          </cell>
+          <cell r="M20">
+            <v>10.146520799689267</v>
+          </cell>
+          <cell r="O20">
+            <v>6.8654485213988616</v>
+          </cell>
+          <cell r="P20">
+            <v>8.8963764031659469</v>
+          </cell>
+          <cell r="R20">
+            <v>6.5882603298924254</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>民國85年</v>
+          </cell>
+          <cell r="B21">
+            <v>15.297885261827195</v>
+          </cell>
+          <cell r="D21">
+            <v>10.306979185295729</v>
+          </cell>
+          <cell r="F21">
+            <v>12.72422973755244</v>
+          </cell>
+          <cell r="H21">
+            <v>8.6652940384404609</v>
+          </cell>
+          <cell r="J21">
+            <v>9.4015252174066681</v>
+          </cell>
+          <cell r="K21">
+            <v>6.5360349623001452</v>
+          </cell>
+          <cell r="M21">
+            <v>10.525098711213188</v>
+          </cell>
+          <cell r="O21">
+            <v>6.9214941110916905</v>
+          </cell>
+          <cell r="P21">
+            <v>9.4783507554447226</v>
+          </cell>
+          <cell r="R21">
+            <v>6.8786132067913845</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>民國86年</v>
+          </cell>
+          <cell r="B22">
+            <v>16.540956978016595</v>
+          </cell>
+          <cell r="D22">
+            <v>10.763292999790304</v>
+          </cell>
+          <cell r="F22">
+            <v>13.337334850665103</v>
+          </cell>
+          <cell r="H22">
+            <v>8.806149010761958</v>
+          </cell>
+          <cell r="J22">
+            <v>9.7629671358753107</v>
+          </cell>
+          <cell r="K22">
+            <v>6.5031362845808474</v>
+          </cell>
+          <cell r="M22">
+            <v>11.407556536563169</v>
+          </cell>
+          <cell r="O22">
+            <v>7.2279828332664007</v>
+          </cell>
+          <cell r="P22">
+            <v>10.200256803110232</v>
+          </cell>
+          <cell r="R22">
+            <v>7.195909096906365</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>民國87年</v>
+          </cell>
+          <cell r="B23">
+            <v>16.064533526107738</v>
+          </cell>
+          <cell r="C23" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="D23">
+            <v>10.069794837085313</v>
+          </cell>
+          <cell r="F23">
+            <v>12.95132474557983</v>
+          </cell>
+          <cell r="G23" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="H23">
+            <v>8.2499199196132125</v>
+          </cell>
+          <cell r="J23">
+            <v>9.5653574918334705</v>
+          </cell>
+          <cell r="K23">
+            <v>6.1676449887934268</v>
+          </cell>
+          <cell r="M23">
+            <v>11.540505056518848</v>
+          </cell>
+          <cell r="N23" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="O23">
+            <v>7.2073086800404997</v>
+          </cell>
+          <cell r="P23">
+            <v>9.3584372707711925</v>
+          </cell>
+          <cell r="Q23" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="R23">
+            <v>6.4436470920172022</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v>民國88年</v>
+          </cell>
+          <cell r="B24">
+            <v>16.016889385908364</v>
+          </cell>
+          <cell r="D24">
+            <v>9.647545949912919</v>
+          </cell>
+          <cell r="F24">
+            <v>13.137762672560088</v>
+          </cell>
+          <cell r="H24">
+            <v>8.1616317775746481</v>
+          </cell>
+          <cell r="J24">
+            <v>8.9914475028514076</v>
+          </cell>
+          <cell r="K24">
+            <v>5.6798268996893162</v>
+          </cell>
+          <cell r="M24">
+            <v>12.410992822588677</v>
+          </cell>
+          <cell r="O24">
+            <v>7.4642893788494007</v>
+          </cell>
+          <cell r="P24">
+            <v>10.081602277808521</v>
+          </cell>
+          <cell r="R24">
+            <v>6.7780192290415622</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="A27" t="str">
+            <v>附  註：1.標準化死亡率係以民國七十年臺灣地區女性年中人口年齡結構為基準。</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="A28" t="str">
+            <v xml:space="preserve">        2.*本表資料自民國八十三年起含金門縣及連江縣。</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1592,1480 +2290,1507 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
-  <sheetPr codeName="工作表9"/>
   <dimension ref="A1:T29"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D36" sqref="D36"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="V1" sqref="V1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.375" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="5" customWidth="1"/>
     <col min="4" max="4" width="7.25" style="5" customWidth="1"/>
     <col min="5" max="5" width="6.25" style="5" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="5" customWidth="1"/>
-    <col min="7" max="7" width="2.375" style="56" customWidth="1"/>
-    <col min="8" max="8" width="7.75" style="7" customWidth="1"/>
+    <col min="7" max="7" width="2.375" style="73" customWidth="1"/>
+    <col min="8" max="8" width="7.75" style="74" customWidth="1"/>
     <col min="9" max="9" width="9.375" style="1" customWidth="1"/>
     <col min="10" max="10" width="18" style="5" customWidth="1"/>
     <col min="11" max="11" width="7.125" style="6" customWidth="1"/>
     <col min="12" max="12" width="6.375" style="6" customWidth="1"/>
     <col min="13" max="13" width="6.75" style="6" customWidth="1"/>
-    <col min="14" max="14" width="7.375" style="7" customWidth="1"/>
+    <col min="14" max="14" width="7.375" style="74" customWidth="1"/>
     <col min="15" max="15" width="9.375" style="1" customWidth="1"/>
     <col min="16" max="16" width="18" style="5" customWidth="1"/>
     <col min="17" max="17" width="7.125" style="6" customWidth="1"/>
     <col min="18" max="18" width="6.625" style="6" customWidth="1"/>
     <col min="19" max="19" width="6.375" style="6" customWidth="1"/>
-    <col min="20" max="20" width="7.625" style="7" customWidth="1"/>
-    <col min="21" max="16384" width="9" style="5"/>
+    <col min="20" max="20" width="7.625" style="74" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="75" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
       <c r="L1" s="75"/>
       <c r="M1" s="75"/>
       <c r="N1" s="75"/>
       <c r="O1" s="75"/>
       <c r="P1" s="75"/>
       <c r="Q1" s="75"/>
       <c r="R1" s="75"/>
       <c r="S1" s="75"/>
       <c r="T1" s="75"/>
     </row>
     <row r="2" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="21"/>
-[...18 lines deleted...]
-      <c r="T2" s="26"/>
+      <c r="A2" s="9"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="11"/>
+      <c r="Q2" s="11"/>
+      <c r="R2" s="11"/>
+      <c r="S2" s="11"/>
+      <c r="T2" s="28"/>
     </row>
-    <row r="3" spans="1:20" ht="16.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
-      <c r="B3" s="22"/>
-[...6 lines deleted...]
-      <c r="I3" s="27"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="30"/>
       <c r="J3" s="76" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K3" s="76"/>
       <c r="L3" s="76"/>
-      <c r="M3" s="23"/>
-[...5 lines deleted...]
-      <c r="S3" s="24"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="11"/>
+      <c r="S3" s="12"/>
       <c r="T3" s="5"/>
     </row>
     <row r="4" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="23"/>
-[...18 lines deleted...]
-      <c r="T4" s="25" t="s">
+      <c r="A4" s="11"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="11"/>
+      <c r="T4" s="13" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26" t="s">
         <v>16</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="T5" s="71"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="34"/>
     </row>
     <row r="6" spans="1:20" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="9"/>
-      <c r="B6" s="57" t="s">
+      <c r="A6" s="8"/>
+      <c r="B6" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="8"/>
-      <c r="D6" s="30" t="s">
+      <c r="C6" s="7"/>
+      <c r="D6" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="81" t="s">
-[...7 lines deleted...]
-      <c r="I6" s="57" t="s">
+      <c r="E6" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="81"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="8"/>
-      <c r="K6" s="30" t="s">
+      <c r="J6" s="7"/>
+      <c r="K6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="M6" s="78"/>
-      <c r="N6" s="30" t="s">
+      <c r="M6" s="82"/>
+      <c r="N6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="O6" s="57" t="s">
+      <c r="O6" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="P6" s="8"/>
-      <c r="Q6" s="30" t="s">
+      <c r="P6" s="7"/>
+      <c r="Q6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="R6" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="S6" s="78"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="S6" s="82"/>
+      <c r="T6" s="21" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:20" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="33"/>
-      <c r="B7" s="34" t="s">
+      <c r="A7" s="36"/>
+      <c r="B7" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="31" t="s">
+      <c r="C7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="37"/>
+      <c r="E7" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="35"/>
-[...10 lines deleted...]
-      <c r="I7" s="34" t="s">
+      <c r="F7" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="39"/>
+      <c r="H7" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="J7" s="31" t="s">
+      <c r="J7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="37"/>
+      <c r="L7" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="K7" s="35"/>
-[...9 lines deleted...]
-      <c r="O7" s="34" t="s">
+      <c r="M7" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="N7" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="O7" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="P7" s="31" t="s">
+      <c r="P7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="Q7" s="35"/>
-[...3 lines deleted...]
-      <c r="S7" s="42" t="s">
+      <c r="S7" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="T7" s="41" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="16"/>
+      <c r="D8" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="E8" s="79"/>
+      <c r="F8" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="44"/>
+      <c r="H8" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="32"/>
-[...8 lines deleted...]
-      <c r="H8" s="41" t="s">
+      <c r="J8" s="16"/>
+      <c r="K8" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="79"/>
+      <c r="M8" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="39" t="s">
+      <c r="O8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="J8" s="32"/>
-[...21 lines deleted...]
-      <c r="T8" s="55" t="s">
+      <c r="P8" s="16"/>
+      <c r="Q8" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="R8" s="79"/>
+      <c r="S8" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="T8" s="46" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
-      <c r="B9" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="46">
+      <c r="B9" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="49">
+        <v>54838</v>
+      </c>
+      <c r="E9" s="50">
+        <v>234.85550720275501</v>
+      </c>
+      <c r="F9" s="51">
+        <v>111.520552750962</v>
+      </c>
+      <c r="G9" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="53">
         <v>100</v>
       </c>
-      <c r="I9" s="19" t="s">
-[...14 lines deleted...]
-      <c r="N9" s="47">
+      <c r="I9" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" s="49">
+        <v>32537</v>
+      </c>
+      <c r="L9" s="50">
+        <v>283.070813291148</v>
+      </c>
+      <c r="M9" s="51">
+        <v>145.02974064549699</v>
+      </c>
+      <c r="N9" s="54">
         <v>100</v>
       </c>
-      <c r="O9" s="19" t="s">
-[...14 lines deleted...]
-      <c r="T9" s="47">
+      <c r="O9" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="P9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q9" s="49">
+        <v>22301</v>
+      </c>
+      <c r="R9" s="50">
+        <v>188.10870576132601</v>
+      </c>
+      <c r="S9" s="51">
+        <v>83.216303904037005</v>
+      </c>
+      <c r="T9" s="54">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>1</v>
       </c>
-      <c r="B10" s="19" t="s">
-[...54 lines deleted...]
-        <v>18.2545889497171</v>
+      <c r="B10" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="49">
+        <v>10831</v>
+      </c>
+      <c r="E10" s="50">
+        <v>46.386082616307</v>
+      </c>
+      <c r="F10" s="51">
+        <v>21.251484939266899</v>
+      </c>
+      <c r="G10" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="53">
+        <v>19.750902658740301</v>
+      </c>
+      <c r="I10" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="49">
+        <v>6673</v>
+      </c>
+      <c r="L10" s="50">
+        <v>58.054877127326698</v>
+      </c>
+      <c r="M10" s="51">
+        <v>28.9414113420872</v>
+      </c>
+      <c r="N10" s="54">
+        <v>20.508959031256701</v>
+      </c>
+      <c r="O10" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="P10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>4158</v>
+      </c>
+      <c r="R10" s="50">
+        <v>35.072687258669703</v>
+      </c>
+      <c r="S10" s="51">
+        <v>14.7744679746411</v>
+      </c>
+      <c r="T10" s="54">
+        <v>18.644903815972398</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2</v>
       </c>
-      <c r="B11" s="19" t="s">
+      <c r="B11" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="49">
+        <v>7601</v>
+      </c>
+      <c r="E11" s="50">
+        <v>32.552914224591397</v>
+      </c>
+      <c r="F11" s="51">
+        <v>14.822587540566801</v>
+      </c>
+      <c r="G11" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="72" t="s">
-[...35 lines deleted...]
-      <c r="O11" s="19" t="s">
+      <c r="H11" s="53">
+        <v>13.8608264342244</v>
+      </c>
+      <c r="I11" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="K11" s="49">
+        <v>5153</v>
+      </c>
+      <c r="L11" s="50">
+        <v>44.830927894067798</v>
+      </c>
+      <c r="M11" s="51">
+        <v>22.550257972136102</v>
+      </c>
+      <c r="N11" s="54">
+        <v>15.8373543965332</v>
+      </c>
+      <c r="O11" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="P11" s="72" t="s">
-[...12 lines deleted...]
-        <v>14.0313750747573</v>
+      <c r="P11" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q11" s="49">
+        <v>3116</v>
+      </c>
+      <c r="R11" s="50">
+        <v>26.283427969700501</v>
+      </c>
+      <c r="S11" s="51">
+        <v>13.0893977354113</v>
+      </c>
+      <c r="T11" s="54">
+        <v>13.972467602349701</v>
       </c>
     </row>
     <row r="12" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>3</v>
       </c>
-      <c r="B12" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="72" t="s">
+      <c r="B12" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="D12" s="10">
-[...17 lines deleted...]
-      <c r="J12" s="72" t="s">
+      <c r="C12" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="49">
+        <v>7146</v>
+      </c>
+      <c r="E12" s="50">
+        <v>30.604279048668602</v>
+      </c>
+      <c r="F12" s="51">
+        <v>14.1559635962637</v>
+      </c>
+      <c r="G12" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H12" s="53">
+        <v>13.031109814362299</v>
+      </c>
+      <c r="I12" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="K12" s="10">
-[...14 lines deleted...]
-      <c r="P12" s="72" t="s">
+      <c r="J12" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="49">
+        <v>4103</v>
+      </c>
+      <c r="L12" s="50">
+        <v>35.695962963198198</v>
+      </c>
+      <c r="M12" s="51">
+        <v>18.063223090936901</v>
+      </c>
+      <c r="N12" s="54">
+        <v>12.6102590896518</v>
+      </c>
+      <c r="O12" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="Q12" s="10">
-[...9 lines deleted...]
-        <v>13.925564705341101</v>
+      <c r="P12" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>3043</v>
+      </c>
+      <c r="R12" s="50">
+        <v>25.6676737200894</v>
+      </c>
+      <c r="S12" s="51">
+        <v>10.878555459820801</v>
+      </c>
+      <c r="T12" s="54">
+        <v>13.645128021165</v>
       </c>
     </row>
     <row r="13" spans="1:20" s="6" customFormat="1" ht="36.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>4</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="72" t="s">
+      <c r="C13" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="49">
+        <v>3116</v>
+      </c>
+      <c r="E13" s="50">
+        <v>26.283427969700501</v>
+      </c>
+      <c r="F13" s="51">
+        <v>13.0893977354113</v>
+      </c>
+      <c r="G13" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="D13" s="10">
-[...48 lines deleted...]
-        <v>11.179095551364</v>
+      <c r="H13" s="53">
+        <v>5.6821911812975996</v>
+      </c>
+      <c r="I13" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="J13" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="K13" s="49">
+        <v>3363</v>
+      </c>
+      <c r="L13" s="50">
+        <v>29.257987678585302</v>
+      </c>
+      <c r="M13" s="51">
+        <v>16.176184243467901</v>
+      </c>
+      <c r="N13" s="54">
+        <v>10.335925254325799</v>
+      </c>
+      <c r="O13" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="P13" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q13" s="49">
+        <v>2448</v>
+      </c>
+      <c r="R13" s="50">
+        <v>20.648854836273099</v>
+      </c>
+      <c r="S13" s="51">
+        <v>8.0875807592585005</v>
+      </c>
+      <c r="T13" s="54">
+        <v>10.9770862293171</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>5</v>
       </c>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="C14" s="72" t="s">
+      <c r="D14" s="49">
+        <v>1895</v>
+      </c>
+      <c r="E14" s="50">
+        <v>16.486436708569499</v>
+      </c>
+      <c r="F14" s="51">
+        <v>7.5233938002988001</v>
+      </c>
+      <c r="G14" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D14" s="10">
-[...48 lines deleted...]
-        <v>6.4958365919860004</v>
+      <c r="H14" s="53">
+        <v>3.45563295525</v>
+      </c>
+      <c r="I14" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="K14" s="49">
+        <v>1895</v>
+      </c>
+      <c r="L14" s="50">
+        <v>16.486436708569499</v>
+      </c>
+      <c r="M14" s="51">
+        <v>7.5233938002988001</v>
+      </c>
+      <c r="N14" s="54">
+        <v>5.8241386728954998</v>
+      </c>
+      <c r="O14" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="P14" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>1498</v>
+      </c>
+      <c r="R14" s="50">
+        <v>12.6356146016083</v>
+      </c>
+      <c r="S14" s="51">
+        <v>5.2819953022931996</v>
+      </c>
+      <c r="T14" s="54">
+        <v>6.7171875700640999</v>
       </c>
     </row>
     <row r="15" spans="1:20" s="6" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>6</v>
       </c>
-      <c r="B15" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="72" t="s">
+      <c r="B15" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="49">
+        <v>3697</v>
+      </c>
+      <c r="E15" s="50">
+        <v>15.833196143706701</v>
+      </c>
+      <c r="F15" s="51">
+        <v>8.3427564866349009</v>
+      </c>
+      <c r="G15" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H15" s="53">
+        <v>6.7416754805062</v>
+      </c>
+      <c r="I15" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="J15" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="K15" s="49">
+        <v>1800</v>
+      </c>
+      <c r="L15" s="50">
+        <v>15.6599398814908</v>
+      </c>
+      <c r="M15" s="51">
+        <v>8.5230610715893995</v>
+      </c>
+      <c r="N15" s="54">
+        <v>5.5321633832253001</v>
+      </c>
+      <c r="O15" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="D15" s="10">
-[...48 lines deleted...]
-        <v>4.0990017021667997</v>
+      <c r="P15" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>907</v>
+      </c>
+      <c r="R15" s="50">
+        <v>7.6505356766746999</v>
+      </c>
+      <c r="S15" s="51">
+        <v>3.2575208442877002</v>
+      </c>
+      <c r="T15" s="54">
+        <v>4.0670821936235999</v>
       </c>
     </row>
     <row r="16" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>7</v>
       </c>
-      <c r="B16" s="48" t="s">
-[...54 lines deleted...]
-        <v>3.675760224502</v>
+      <c r="B16" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="49">
+        <v>3204</v>
+      </c>
+      <c r="E16" s="50">
+        <v>13.721817810234301</v>
+      </c>
+      <c r="F16" s="51">
+        <v>6.3435527771698004</v>
+      </c>
+      <c r="G16" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="53">
+        <v>5.8426638462379996</v>
+      </c>
+      <c r="I16" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="J16" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="K16" s="49">
+        <v>1706</v>
+      </c>
+      <c r="L16" s="50">
+        <v>14.8421430210129</v>
+      </c>
+      <c r="M16" s="51">
+        <v>7.5120387907932002</v>
+      </c>
+      <c r="N16" s="54">
+        <v>5.2432615176567996</v>
+      </c>
+      <c r="O16" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="P16" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q16" s="49">
+        <v>899</v>
+      </c>
+      <c r="R16" s="50">
+        <v>7.5830557589090999</v>
+      </c>
+      <c r="S16" s="51">
+        <v>3.9166705414636001</v>
+      </c>
+      <c r="T16" s="54">
+        <v>4.0312093628088004</v>
       </c>
     </row>
     <row r="17" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>8</v>
       </c>
-      <c r="B17" s="48" t="s">
-[...38 lines deleted...]
-      <c r="O17" s="48" t="s">
+      <c r="B17" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" s="49">
+        <v>2225</v>
+      </c>
+      <c r="E17" s="50">
+        <v>9.5290401459959995</v>
+      </c>
+      <c r="F17" s="51">
+        <v>4.3350632034067003</v>
+      </c>
+      <c r="G17" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H17" s="53">
+        <v>4.0574054487764002</v>
+      </c>
+      <c r="I17" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="J17" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="K17" s="49">
+        <v>1318</v>
+      </c>
+      <c r="L17" s="50">
+        <v>11.4665559798916</v>
+      </c>
+      <c r="M17" s="51">
+        <v>5.6636290335158996</v>
+      </c>
+      <c r="N17" s="54">
+        <v>4.0507729661615999</v>
+      </c>
+      <c r="O17" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="P17" s="72" t="s">
+      <c r="P17" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="Q17" s="10">
-[...9 lines deleted...]
-        <v>2.9028844826792999</v>
+      <c r="Q17" s="49">
+        <v>625</v>
+      </c>
+      <c r="R17" s="50">
+        <v>5.2718685754374004</v>
+      </c>
+      <c r="S17" s="51">
+        <v>2.5984451470754002</v>
+      </c>
+      <c r="T17" s="54">
+        <v>2.8025649074032999</v>
       </c>
     </row>
     <row r="18" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>9</v>
       </c>
-      <c r="B18" s="48" t="s">
+      <c r="B18" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="49">
+        <v>1981</v>
+      </c>
+      <c r="E18" s="50">
+        <v>8.4840577659406993</v>
+      </c>
+      <c r="F18" s="51">
+        <v>4.4183116791544004</v>
+      </c>
+      <c r="G18" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H18" s="53">
+        <v>3.612458514169</v>
+      </c>
+      <c r="I18" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="72" t="s">
+      <c r="J18" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="D18" s="10">
-[...48 lines deleted...]
-        <v>2.8522795233933</v>
+      <c r="K18" s="49">
+        <v>881</v>
+      </c>
+      <c r="L18" s="50">
+        <v>7.6646705753297004</v>
+      </c>
+      <c r="M18" s="51">
+        <v>3.8163418944281999</v>
+      </c>
+      <c r="N18" s="54">
+        <v>2.7076866336786001</v>
+      </c>
+      <c r="O18" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="P18" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>601</v>
+      </c>
+      <c r="R18" s="50">
+        <v>5.0694288221406003</v>
+      </c>
+      <c r="S18" s="51">
+        <v>2.1473943971966998</v>
+      </c>
+      <c r="T18" s="54">
+        <v>2.6949464149589999</v>
       </c>
     </row>
     <row r="19" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>10</v>
       </c>
-      <c r="B19" s="48" t="s">
-[...54 lines deleted...]
-        <v>2.7372682522887</v>
+      <c r="B19" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="49">
+        <v>899</v>
+      </c>
+      <c r="E19" s="50">
+        <v>7.5830557589090999</v>
+      </c>
+      <c r="F19" s="51">
+        <v>3.9166705414636001</v>
+      </c>
+      <c r="G19" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19" s="53">
+        <v>1.6393741566066999</v>
+      </c>
+      <c r="I19" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="J19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="K19" s="49">
+        <v>764</v>
+      </c>
+      <c r="L19" s="50">
+        <v>6.6467744830328002</v>
+      </c>
+      <c r="M19" s="51">
+        <v>3.1226406065855001</v>
+      </c>
+      <c r="N19" s="54">
+        <v>2.3480960137689002</v>
+      </c>
+      <c r="O19" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="P19" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q19" s="49">
+        <v>585</v>
+      </c>
+      <c r="R19" s="50">
+        <v>4.9344689866094003</v>
+      </c>
+      <c r="S19" s="51">
+        <v>2.4951511794240999</v>
+      </c>
+      <c r="T19" s="54">
+        <v>2.6232007533293999</v>
       </c>
     </row>
     <row r="20" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
-      <c r="B20" s="20"/>
-[...46 lines deleted...]
-        <v>19.846344941804297</v>
+      <c r="B20" s="56"/>
+      <c r="C20" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="58">
+        <v>12243</v>
+      </c>
+      <c r="E20" s="59">
+        <v>52.433275733676098</v>
+      </c>
+      <c r="F20" s="60">
+        <v>25.6706792223256</v>
+      </c>
+      <c r="G20" s="61"/>
+      <c r="H20" s="62">
+        <v>22.325759509828998</v>
+      </c>
+      <c r="I20" s="56"/>
+      <c r="J20" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="K20" s="58">
+        <v>4881</v>
+      </c>
+      <c r="L20" s="59">
+        <v>42.464536978642499</v>
+      </c>
+      <c r="M20" s="60">
+        <v>23.1375587996578</v>
+      </c>
+      <c r="N20" s="63">
+        <v>15.0013830408458</v>
+      </c>
+      <c r="O20" s="56"/>
+      <c r="P20" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q20" s="58">
+        <v>4421</v>
+      </c>
+      <c r="R20" s="59">
+        <v>37.291089555213702</v>
+      </c>
+      <c r="S20" s="60">
+        <v>16.6891245631647</v>
+      </c>
+      <c r="T20" s="63">
+        <v>19.824223129007699</v>
       </c>
     </row>
     <row r="21" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>11</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...54 lines deleted...]
-        <v>2.4152366931959</v>
+      <c r="B21" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="49">
+        <v>1482</v>
+      </c>
+      <c r="E21" s="50">
+        <v>6.3469831444342004</v>
+      </c>
+      <c r="F21" s="51">
+        <v>2.8946617259915999</v>
+      </c>
+      <c r="G21" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H21" s="53">
+        <v>2.7025055618367002</v>
+      </c>
+      <c r="I21" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="J21" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="K21" s="49">
+        <v>761</v>
+      </c>
+      <c r="L21" s="50">
+        <v>6.6206745832302998</v>
+      </c>
+      <c r="M21" s="51">
+        <v>3.7732354465139002</v>
+      </c>
+      <c r="N21" s="54">
+        <v>2.3388757414636001</v>
+      </c>
+      <c r="O21" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="P21" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q21" s="49">
+        <v>505</v>
+      </c>
+      <c r="R21" s="50">
+        <v>4.2596698089534</v>
+      </c>
+      <c r="S21" s="51">
+        <v>2.1295761408181999</v>
+      </c>
+      <c r="T21" s="54">
+        <v>2.2644724451817999</v>
       </c>
     </row>
     <row r="22" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>12</v>
       </c>
-      <c r="B22" s="48" t="s">
+      <c r="B22" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="49">
+        <v>1266</v>
+      </c>
+      <c r="E22" s="50">
+        <v>5.4219167752048998</v>
+      </c>
+      <c r="F22" s="51">
+        <v>2.8921794169716999</v>
+      </c>
+      <c r="G22" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" s="53">
+        <v>2.3086181115284998</v>
+      </c>
+      <c r="I22" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="J22" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="K22" s="49">
+        <v>448</v>
+      </c>
+      <c r="L22" s="50">
+        <v>3.8975850371709999</v>
+      </c>
+      <c r="M22" s="51">
+        <v>2.2045194697163</v>
+      </c>
+      <c r="N22" s="54">
+        <v>1.3768939976026999</v>
+      </c>
+      <c r="O22" s="55" t="s">
         <v>58</v>
       </c>
-      <c r="C22" s="72" t="s">
+      <c r="P22" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="D22" s="10">
-[...48 lines deleted...]
-        <v>1.8493812393614999</v>
+      <c r="Q22" s="49">
+        <v>389</v>
+      </c>
+      <c r="R22" s="50">
+        <v>3.2812110013522</v>
+      </c>
+      <c r="S22" s="51">
+        <v>1.2084896090851001</v>
+      </c>
+      <c r="T22" s="54">
+        <v>1.7443163983678001</v>
       </c>
     </row>
     <row r="23" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>13</v>
       </c>
-      <c r="B23" s="48" t="s">
-[...54 lines deleted...]
-        <v>1.4905460735152001</v>
+      <c r="B23" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="49">
+        <v>625</v>
+      </c>
+      <c r="E23" s="50">
+        <v>5.2718685754374004</v>
+      </c>
+      <c r="F23" s="51">
+        <v>2.5984451470754002</v>
+      </c>
+      <c r="G23" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23" s="53">
+        <v>1.1397206316788</v>
+      </c>
+      <c r="I23" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="J23" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="K23" s="49">
+        <v>405</v>
+      </c>
+      <c r="L23" s="50">
+        <v>3.5234864733353999</v>
+      </c>
+      <c r="M23" s="51">
+        <v>1.8149707465280001</v>
+      </c>
+      <c r="N23" s="54">
+        <v>1.2447367612257001</v>
+      </c>
+      <c r="O23" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="P23" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q23" s="49">
+        <v>344</v>
+      </c>
+      <c r="R23" s="50">
+        <v>2.9016364639207</v>
+      </c>
+      <c r="S23" s="51">
+        <v>1.1886617755769</v>
+      </c>
+      <c r="T23" s="54">
+        <v>1.5425317250348001</v>
       </c>
     </row>
     <row r="24" spans="1:20" s="6" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>14</v>
       </c>
-      <c r="B24" s="48" t="s">
-[...54 lines deleted...]
-        <v>1.4491420159176001</v>
+      <c r="B24" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" s="49">
+        <v>1153</v>
+      </c>
+      <c r="E24" s="50">
+        <v>4.9379700172285004</v>
+      </c>
+      <c r="F24" s="51">
+        <v>2.0393706863274002</v>
+      </c>
+      <c r="G24" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="H24" s="53">
+        <v>2.1025566213209999</v>
+      </c>
+      <c r="I24" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="J24" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="K24" s="49">
+        <v>355</v>
+      </c>
+      <c r="L24" s="50">
+        <v>3.0884881432940001</v>
+      </c>
+      <c r="M24" s="51">
+        <v>1.5247599297914001</v>
+      </c>
+      <c r="N24" s="54">
+        <v>1.0910655561361</v>
+      </c>
+      <c r="O24" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="P24" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>334</v>
+      </c>
+      <c r="R24" s="50">
+        <v>2.8172865667137001</v>
+      </c>
+      <c r="S24" s="51">
+        <v>1.2488984585408001</v>
+      </c>
+      <c r="T24" s="54">
+        <v>1.4976906865163</v>
       </c>
     </row>
     <row r="25" spans="1:20" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4">
         <v>15</v>
       </c>
-      <c r="B25" s="49" t="s">
-[...14 lines deleted...]
-      <c r="G25" s="14" t="s">
+      <c r="B25" s="65" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" s="58">
+        <v>585</v>
+      </c>
+      <c r="E25" s="59">
+        <v>4.9344689866094003</v>
+      </c>
+      <c r="F25" s="60">
+        <v>2.4951511794240999</v>
+      </c>
+      <c r="G25" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="H25" s="66">
+        <v>1.0667785112513</v>
+      </c>
+      <c r="I25" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="J25" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="K25" s="58">
+        <v>353</v>
+      </c>
+      <c r="L25" s="59">
+        <v>3.0710882100924</v>
+      </c>
+      <c r="M25" s="60">
+        <v>2.0167063685015001</v>
+      </c>
+      <c r="N25" s="67">
+        <v>1.0849187079325</v>
+      </c>
+      <c r="O25" s="65" t="s">
+        <v>70</v>
+      </c>
+      <c r="P25" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="H25" s="17">
-[...36 lines deleted...]
-        <v>1.3571329990339001</v>
+      <c r="Q25" s="58">
+        <v>305</v>
+      </c>
+      <c r="R25" s="59">
+        <v>2.5726718648134002</v>
+      </c>
+      <c r="S25" s="60">
+        <v>1.2502925397713001</v>
+      </c>
+      <c r="T25" s="67">
+        <v>1.3676516748128</v>
       </c>
     </row>
-    <row r="26" spans="1:20" s="60" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="T26" s="66" t="s">
+    <row r="26" spans="1:20" s="24" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="23"/>
+      <c r="G26" s="69"/>
+      <c r="H26" s="70"/>
+      <c r="N26" s="70"/>
+      <c r="T26" s="71" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:20" s="60" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="T27" s="66"/>
+    <row r="27" spans="1:20" s="24" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="68" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="23"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="70"/>
+      <c r="N27" s="70"/>
+      <c r="T27" s="71"/>
     </row>
-    <row r="28" spans="1:20" s="60" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="T28" s="66"/>
+    <row r="28" spans="1:20" s="24" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="68" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="23"/>
+      <c r="G28" s="69"/>
+      <c r="H28" s="70"/>
+      <c r="N28" s="70"/>
+      <c r="T28" s="71"/>
     </row>
-    <row r="29" spans="1:20" s="60" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="T29" s="66"/>
+    <row r="29" spans="1:20" s="24" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="23"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="T29" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="R7:R8"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="J3:L3"/>
+    <mergeCell ref="E6:F6"/>
     <mergeCell ref="L6:M6"/>
-    <mergeCell ref="L7:L8"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="R7:R8"/>
-[...1 lines deleted...]
-    <mergeCell ref="E7:E8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
+  <conditionalFormatting sqref="D9:D25">
+    <cfRule type="cellIs" dxfId="3" priority="3" operator="between">
+      <formula>1</formula>
+      <formula>19</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D29 K29 Q29">
+    <cfRule type="cellIs" dxfId="2" priority="4" operator="between">
+      <formula>1</formula>
+      <formula>19</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K9:K25">
+    <cfRule type="cellIs" dxfId="1" priority="2" operator="between">
+      <formula>1</formula>
+      <formula>19</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Q9:Q25">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="between">
       <formula>1</formula>
       <formula>19</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageMargins left="0.31496062992126" right="0.31496062992126" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.118110236220472"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>表13</vt:lpstr>
       <vt:lpstr>表13!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CMT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stbear234@mohw.gov.tw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
+    <vt:lpwstr>NPOI</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
+    <vt:lpwstr>2.7.4</vt:lpwstr>
+  </property>
+</Properties>
+</file>