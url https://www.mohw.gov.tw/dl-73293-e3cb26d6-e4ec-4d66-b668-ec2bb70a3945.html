--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20396"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年上ebas資料\113年上eBAS資料\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年上ebas資料\114年上eBAS資料\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C4D5871-482C-4C0D-8BE4-E35AEF041221}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6FEFE724-D1DD-4E2C-957D-C234E2E9CFB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32772" yWindow="32772" windowWidth="23040" windowHeight="8676" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="每日服務量" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
   <si>
     <t>腹</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>產</t>
   </si>
   <si>
     <t>腎</t>
   </si>
   <si>
     <t>計</t>
   </si>
@@ -560,51 +560,51 @@
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="華康粗圓體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>分</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>民國113年</t>
+    <t>民國114年</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
@@ -810,156 +810,156 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -1611,751 +1611,751 @@
       <c r="C8" s="29"/>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="29" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="29" t="s">
         <v>4</v>
       </c>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29" t="s">
         <v>5</v>
       </c>
       <c r="L8" s="36"/>
       <c r="M8" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:15" s="12" customFormat="1" ht="23.4" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="17">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="C9" s="17">
-        <v>438439.37777999998</v>
+        <v>445849.54444000003</v>
       </c>
       <c r="D9" s="17">
-        <v>20505.446575000002</v>
+        <v>20638.687671</v>
       </c>
       <c r="E9" s="17">
-        <v>18619.903704</v>
+        <v>18397.744444</v>
       </c>
       <c r="F9" s="17">
-        <v>114.95068492999999</v>
+        <v>117.53972603</v>
       </c>
       <c r="G9" s="17">
-        <v>16897.331506999999</v>
+        <v>16644.027397000002</v>
       </c>
       <c r="H9" s="17">
-        <v>7347.7438863999996</v>
+        <v>7330.6238457999998</v>
       </c>
       <c r="I9" s="17">
-        <v>3826.4370370000001</v>
+        <v>3863.2074074000002</v>
       </c>
       <c r="J9" s="17">
-        <v>3521.3068493000001</v>
+        <v>3467.4164384000001</v>
       </c>
       <c r="K9" s="17">
-        <v>282.37808218999999</v>
+        <v>231.10410959000001</v>
       </c>
       <c r="L9" s="17">
-        <v>102.84657534</v>
+        <v>85.734246575</v>
       </c>
       <c r="M9" s="18">
-        <v>36.42</v>
+        <v>37.1</v>
       </c>
     </row>
     <row r="10" spans="1:15" s="12" customFormat="1" ht="23.4" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="17">
         <v>82</v>
       </c>
       <c r="C10" s="17">
-        <v>125949.91111</v>
+        <v>129059.03333000001</v>
       </c>
       <c r="D10" s="17">
-        <v>6099.0219177999998</v>
+        <v>6152.7561643999998</v>
       </c>
       <c r="E10" s="17">
-        <v>5464.4148148000004</v>
+        <v>5446.8074073999996</v>
       </c>
       <c r="F10" s="17">
-        <v>101.0630137</v>
+        <v>106.35616438</v>
       </c>
       <c r="G10" s="17">
-        <v>3982.6219178000001</v>
+        <v>3994.2575342</v>
       </c>
       <c r="H10" s="17">
-        <v>2070.4710298999998</v>
+        <v>2070.4578894000001</v>
       </c>
       <c r="I10" s="17">
-        <v>1018.2518519</v>
+        <v>1023.5592593</v>
       </c>
       <c r="J10" s="17">
-        <v>1052.2191780999999</v>
+        <v>1046.8986301</v>
       </c>
       <c r="K10" s="17">
-        <v>38.002739726000001</v>
+        <v>33.580821917999998</v>
       </c>
       <c r="L10" s="17">
-        <v>13.580821918</v>
+        <v>11.493150685</v>
       </c>
       <c r="M10" s="18">
-        <v>35.74</v>
+        <v>34.229999999999997</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="23.4" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="19">
         <v>36</v>
       </c>
       <c r="C11" s="19">
-        <v>47421.585185000004</v>
+        <v>47473.040740999997</v>
       </c>
       <c r="D11" s="19">
-        <v>2724.3123288000002</v>
+        <v>2750.8767122999998</v>
       </c>
       <c r="E11" s="19">
-        <v>2754.6333332999998</v>
+        <v>2574.1296296</v>
       </c>
       <c r="F11" s="19">
         <v>0</v>
       </c>
       <c r="G11" s="19">
-        <v>1696.0986301</v>
+        <v>1683.2739726</v>
       </c>
       <c r="H11" s="19">
-        <v>550.13145611000004</v>
+        <v>551.09934043999999</v>
       </c>
       <c r="I11" s="19">
-        <v>278.66296296000002</v>
+        <v>282.11851852000001</v>
       </c>
       <c r="J11" s="19">
-        <v>271.46849314999997</v>
+        <v>268.98082191999998</v>
       </c>
       <c r="K11" s="19">
-        <v>7.6876712328999997</v>
+        <v>6.0027397259999997</v>
       </c>
       <c r="L11" s="19">
-        <v>3.5972602739999999</v>
+        <v>2.2547945205</v>
       </c>
       <c r="M11" s="20">
-        <v>46.79</v>
+        <v>37.56</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="23.4" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="19">
         <v>2</v>
       </c>
       <c r="C12" s="19">
-        <v>575.33703704000004</v>
+        <v>569.4</v>
       </c>
       <c r="D12" s="19">
-        <v>15.498630136999999</v>
+        <v>14.328767123</v>
       </c>
       <c r="E12" s="19">
-        <v>46.411111110999997</v>
+        <v>41.559259259000001</v>
       </c>
       <c r="F12" s="19">
         <v>0</v>
       </c>
       <c r="G12" s="19">
-        <v>3.495890411</v>
+        <v>4.0520547945000001</v>
       </c>
       <c r="H12" s="19">
-        <v>1.5182141044999999</v>
+        <v>1.2785895485000001</v>
       </c>
       <c r="I12" s="19">
-        <v>1.4962962962999999</v>
+        <v>1.2703703704</v>
       </c>
       <c r="J12" s="19">
-        <v>2.19178082E-2</v>
+        <v>8.2191781000000002E-3</v>
       </c>
       <c r="K12" s="19">
         <v>0</v>
       </c>
       <c r="L12" s="19">
         <v>0</v>
       </c>
       <c r="M12" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="23.4" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="19">
         <v>11</v>
       </c>
       <c r="C13" s="19">
-        <v>28081.918518999999</v>
+        <v>28754.866666999998</v>
       </c>
       <c r="D13" s="19">
-        <v>1199.490411</v>
+        <v>1196.9424658</v>
       </c>
       <c r="E13" s="19">
-        <v>467.51481481000002</v>
+        <v>479.87407407000001</v>
       </c>
       <c r="F13" s="19">
-        <v>43.271232877000003</v>
+        <v>41.641095890000003</v>
       </c>
       <c r="G13" s="19">
-        <v>840.54520548000005</v>
+        <v>844.07671232999996</v>
       </c>
       <c r="H13" s="19">
-        <v>506.66747844000002</v>
+        <v>508.68569253999999</v>
       </c>
       <c r="I13" s="19">
-        <v>227.85925925999999</v>
+        <v>231.65555556000001</v>
       </c>
       <c r="J13" s="19">
-        <v>278.80821917999998</v>
+        <v>277.03013699000002</v>
       </c>
       <c r="K13" s="19">
-        <v>16.065753425</v>
+        <v>15.019178082</v>
       </c>
       <c r="L13" s="19">
-        <v>5.3068493151</v>
+        <v>5.0164383562000001</v>
       </c>
       <c r="M13" s="20">
-        <v>33.03</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="23.4" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="19">
         <v>14</v>
       </c>
       <c r="C14" s="19">
-        <v>18570.748147999999</v>
+        <v>20157.177778000001</v>
       </c>
       <c r="D14" s="19">
-        <v>1007.1287671</v>
+        <v>1021.7178082</v>
       </c>
       <c r="E14" s="19">
-        <v>1383.6777778000001</v>
+        <v>1472.9777778</v>
       </c>
       <c r="F14" s="19">
         <v>0</v>
       </c>
       <c r="G14" s="19">
-        <v>495.31506848999999</v>
+        <v>512.19726027000002</v>
       </c>
       <c r="H14" s="19">
-        <v>348.12135971999999</v>
+        <v>351.09071537</v>
       </c>
       <c r="I14" s="19">
-        <v>154.59259259000001</v>
+        <v>156.42222222000001</v>
       </c>
       <c r="J14" s="19">
-        <v>193.52876712</v>
+        <v>194.66849314999999</v>
       </c>
       <c r="K14" s="19">
-        <v>4.6191780822000004</v>
+        <v>4.0493150685000003</v>
       </c>
       <c r="L14" s="19">
-        <v>1.3232876711999999</v>
+        <v>1.1726027397000001</v>
       </c>
       <c r="M14" s="20">
-        <v>28.65</v>
+        <v>28.96</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="23.4" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="19">
         <v>16</v>
       </c>
       <c r="C15" s="19">
-        <v>28674.996296000001</v>
+        <v>29437.622222000002</v>
       </c>
       <c r="D15" s="19">
-        <v>1144.7178082</v>
+        <v>1160.6082191999999</v>
       </c>
       <c r="E15" s="19">
-        <v>768.70370370000001</v>
+        <v>835.11111111000002</v>
       </c>
       <c r="F15" s="19">
-        <v>57.791780822</v>
+        <v>64.715068493000004</v>
       </c>
       <c r="G15" s="19">
-        <v>885.95616438000002</v>
+        <v>891.52876712</v>
       </c>
       <c r="H15" s="19">
-        <v>663.73622526999998</v>
+        <v>658.04429224</v>
       </c>
       <c r="I15" s="19">
-        <v>355.34444444000002</v>
+        <v>351.83333333000002</v>
       </c>
       <c r="J15" s="19">
-        <v>308.39178082000001</v>
+        <v>306.21095889999998</v>
       </c>
       <c r="K15" s="19">
-        <v>9.6301369863000001</v>
+        <v>8.5095890410999999</v>
       </c>
       <c r="L15" s="19">
-        <v>3.3534246575000002</v>
+        <v>3.0493150684999999</v>
       </c>
       <c r="M15" s="20">
-        <v>34.82</v>
+        <v>35.83</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="23.4" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="19">
         <v>2</v>
       </c>
       <c r="C16" s="19">
-        <v>2013.5962962999999</v>
+        <v>2066.1</v>
       </c>
       <c r="D16" s="19">
-        <v>7.8739726027000003</v>
+        <v>8.2821917807999998</v>
       </c>
       <c r="E16" s="19">
-        <v>43.474074074000001</v>
+        <v>43.155555556000003</v>
       </c>
       <c r="F16" s="19">
         <v>0</v>
       </c>
       <c r="G16" s="19">
-        <v>61.210958904000002</v>
+        <v>59.128767123000003</v>
       </c>
       <c r="H16" s="19">
-        <v>0.29629629629999998</v>
+        <v>0.25925925929999999</v>
       </c>
       <c r="I16" s="19">
-        <v>0.29629629629999998</v>
+        <v>0.25925925929999999</v>
       </c>
       <c r="J16" s="19">
         <v>0</v>
       </c>
       <c r="K16" s="19">
         <v>0</v>
       </c>
       <c r="L16" s="19">
         <v>0</v>
       </c>
       <c r="M16" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="23.4" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="19">
         <v>1</v>
       </c>
       <c r="C17" s="19">
-        <v>611.72962962999998</v>
+        <v>600.82592593000004</v>
       </c>
       <c r="D17" s="19">
         <v>0</v>
       </c>
       <c r="E17" s="19">
         <v>0</v>
       </c>
       <c r="F17" s="19">
         <v>0</v>
       </c>
       <c r="G17" s="19">
         <v>0</v>
       </c>
       <c r="H17" s="19">
         <v>0</v>
       </c>
       <c r="I17" s="19">
         <v>0</v>
       </c>
       <c r="J17" s="19">
         <v>0</v>
       </c>
       <c r="K17" s="19">
         <v>0</v>
       </c>
       <c r="L17" s="19">
         <v>0</v>
       </c>
       <c r="M17" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="12" customFormat="1" ht="23.4" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="17">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="C18" s="17">
-        <v>312489.46666999999</v>
+        <v>316790.51111000002</v>
       </c>
       <c r="D18" s="17">
-        <v>14406.424658</v>
+        <v>14485.931506999999</v>
       </c>
       <c r="E18" s="17">
-        <v>13155.488889</v>
+        <v>12950.937037</v>
       </c>
       <c r="F18" s="17">
-        <v>13.887671233000001</v>
+        <v>11.183561643999999</v>
       </c>
       <c r="G18" s="17">
-        <v>12914.709589</v>
+        <v>12649.769863</v>
       </c>
       <c r="H18" s="17">
-        <v>5277.2728563999999</v>
+        <v>5260.1659564000001</v>
       </c>
       <c r="I18" s="17">
-        <v>2808.1851852</v>
+        <v>2839.6481481000001</v>
       </c>
       <c r="J18" s="17">
-        <v>2469.0876711999999</v>
+        <v>2420.5178082000002</v>
       </c>
       <c r="K18" s="17">
-        <v>244.37534246999999</v>
+        <v>197.52328767</v>
       </c>
       <c r="L18" s="17">
-        <v>89.265753425</v>
+        <v>74.241095889999997</v>
       </c>
       <c r="M18" s="18">
-        <v>36.53</v>
+        <v>37.590000000000003</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="23.4" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>79</v>
       </c>
       <c r="C19" s="19">
-        <v>157102.05184999999</v>
+        <v>158095.63333000001</v>
       </c>
       <c r="D19" s="19">
-        <v>8099.8356163999997</v>
+        <v>8076.8246575000003</v>
       </c>
       <c r="E19" s="19">
-        <v>4714.2259259000002</v>
+        <v>4967.3629629999996</v>
       </c>
       <c r="F19" s="19">
-        <v>9.4739726027</v>
+        <v>7.2356164384000001</v>
       </c>
       <c r="G19" s="19">
-        <v>6592.3726027000002</v>
+        <v>6511.9068493000004</v>
       </c>
       <c r="H19" s="19">
-        <v>3061.5847285999998</v>
+        <v>3020.1475900999999</v>
       </c>
       <c r="I19" s="19">
-        <v>1664.7518519</v>
+        <v>1655.4407407000001</v>
       </c>
       <c r="J19" s="19">
-        <v>1396.8328767</v>
+        <v>1364.7068492999999</v>
       </c>
       <c r="K19" s="19">
-        <v>108.92328766999999</v>
+        <v>88.813698630000005</v>
       </c>
       <c r="L19" s="19">
-        <v>38.419178082000002</v>
+        <v>32.334246575000002</v>
       </c>
       <c r="M19" s="20">
-        <v>35.270000000000003</v>
+        <v>36.409999999999997</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="23.4" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="19">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" s="19">
-        <v>36839.137037</v>
+        <v>37520.014815000002</v>
       </c>
       <c r="D20" s="19">
-        <v>2041.1671233</v>
+        <v>2109.4383561999998</v>
       </c>
       <c r="E20" s="19">
-        <v>1959.0481480999999</v>
+        <v>1988.8148148</v>
       </c>
       <c r="F20" s="19">
-        <v>4.3917808219000003</v>
+        <v>3.9342465753</v>
       </c>
       <c r="G20" s="19">
-        <v>1751.6136985999999</v>
+        <v>1723.9424658</v>
       </c>
       <c r="H20" s="19">
-        <v>522.97275494999997</v>
+        <v>523.64895992000004</v>
       </c>
       <c r="I20" s="19">
-        <v>240.21111110999999</v>
+        <v>245.04074073999999</v>
       </c>
       <c r="J20" s="19">
-        <v>282.76164383999998</v>
+        <v>278.60821917999999</v>
       </c>
       <c r="K20" s="19">
-        <v>29.315068492999998</v>
+        <v>24.079452055000001</v>
       </c>
       <c r="L20" s="19">
-        <v>11.62739726</v>
+        <v>9.8849315067999992</v>
       </c>
       <c r="M20" s="20">
-        <v>39.659999999999997</v>
+        <v>41.05</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="12" customFormat="1" ht="23.4" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="19">
         <v>3</v>
       </c>
       <c r="C21" s="19">
-        <v>5582.1666667</v>
+        <v>5722.1925926000004</v>
       </c>
       <c r="D21" s="19">
-        <v>257.39999999999998</v>
+        <v>252.27123288000001</v>
       </c>
       <c r="E21" s="19">
-        <v>337.33333333000002</v>
+        <v>347.19259259</v>
       </c>
       <c r="F21" s="19">
-        <v>2.19178082E-2</v>
+        <v>1.3698630099999999E-2</v>
       </c>
       <c r="G21" s="19">
-        <v>220.95890410999999</v>
+        <v>223.70684932</v>
       </c>
       <c r="H21" s="19">
-        <v>91.442110604000007</v>
+        <v>90.015474377999993</v>
       </c>
       <c r="I21" s="19">
-        <v>57.740740741000003</v>
+        <v>55.996296295999997</v>
       </c>
       <c r="J21" s="19">
-        <v>33.701369862999996</v>
+        <v>34.019178082000003</v>
       </c>
       <c r="K21" s="19">
-        <v>2.1561643836000002</v>
+        <v>1.6493150685</v>
       </c>
       <c r="L21" s="19">
-        <v>0.64931506849999998</v>
+        <v>0.56712328769999998</v>
       </c>
       <c r="M21" s="20">
-        <v>30.11</v>
+        <v>34.39</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="23.4" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C22" s="19">
-        <v>56467.818519</v>
+        <v>59687.096296000003</v>
       </c>
       <c r="D22" s="19">
-        <v>2072.6465753000002</v>
+        <v>2144.9561644</v>
       </c>
       <c r="E22" s="19">
-        <v>1535.637037</v>
+        <v>1557.7296296</v>
       </c>
       <c r="F22" s="19">
         <v>0</v>
       </c>
       <c r="G22" s="19">
-        <v>1581.4493150999999</v>
+        <v>1608.2821918</v>
       </c>
       <c r="H22" s="19">
-        <v>882.84434296999996</v>
+        <v>908.93789953999999</v>
       </c>
       <c r="I22" s="19">
-        <v>399.57037036999998</v>
+        <v>426.86666666999997</v>
       </c>
       <c r="J22" s="19">
-        <v>483.27397259999998</v>
+        <v>482.07123288000003</v>
       </c>
       <c r="K22" s="19">
-        <v>25.890410959</v>
+        <v>21.830136985999999</v>
       </c>
       <c r="L22" s="19">
-        <v>9.2273972603000001</v>
+        <v>7.8876712328999998</v>
       </c>
       <c r="M22" s="20">
-        <v>35.64</v>
+        <v>36.130000000000003</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="23.4" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="19">
         <v>10</v>
       </c>
       <c r="C23" s="19">
-        <v>1750.1777778000001</v>
+        <v>1728.3555555999999</v>
       </c>
       <c r="D23" s="19">
-        <v>74.295890411000002</v>
+        <v>72.394520548000003</v>
       </c>
       <c r="E23" s="19">
-        <v>118.50740741</v>
+        <v>123.63703704</v>
       </c>
       <c r="F23" s="19">
         <v>0</v>
       </c>
       <c r="G23" s="19">
-        <v>78.849315067999996</v>
+        <v>59.438356163999998</v>
       </c>
       <c r="H23" s="19">
-        <v>14.542212075</v>
+        <v>18.345306951000001</v>
       </c>
       <c r="I23" s="19">
-        <v>12.314814815</v>
+        <v>15.674074074</v>
       </c>
       <c r="J23" s="19">
-        <v>2.2273972603000001</v>
+        <v>2.6712328767</v>
       </c>
       <c r="K23" s="19">
         <v>0</v>
       </c>
       <c r="L23" s="19">
         <v>0</v>
       </c>
       <c r="M23" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="23.4" customHeight="1">
       <c r="A24" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="19">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="C24" s="19">
-        <v>54449.962962999998</v>
+        <v>53791.611110999998</v>
       </c>
       <c r="D24" s="19">
-        <v>1861.0794521</v>
+        <v>1829.739726</v>
       </c>
       <c r="E24" s="19">
-        <v>4490.7370369999999</v>
+        <v>3966.2</v>
       </c>
       <c r="F24" s="19">
         <v>0</v>
       </c>
       <c r="G24" s="19">
-        <v>2689.4657533999998</v>
+        <v>2522.4931507000001</v>
       </c>
       <c r="H24" s="19">
-        <v>700.54967022000005</v>
+        <v>695.86524607000001</v>
       </c>
       <c r="I24" s="19">
-        <v>430.25925926000002</v>
+        <v>437.42962963000002</v>
       </c>
       <c r="J24" s="19">
-        <v>270.29041095999997</v>
+        <v>258.43561643999999</v>
       </c>
       <c r="K24" s="19">
-        <v>78.090410958999996</v>
+        <v>61.150684931999997</v>
       </c>
       <c r="L24" s="19">
-        <v>29.342465752999999</v>
+        <v>23.567123288000001</v>
       </c>
       <c r="M24" s="20">
-        <v>37.57</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="23.4" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="19">
         <v>1</v>
       </c>
       <c r="C25" s="19">
-        <v>60.611111111</v>
+        <v>69.525925925999999</v>
       </c>
       <c r="D25" s="19">
-        <v>0</v>
+        <v>0.30684931510000002</v>
       </c>
       <c r="E25" s="19">
         <v>0</v>
       </c>
       <c r="F25" s="19">
         <v>0</v>
       </c>
       <c r="G25" s="19">
         <v>0</v>
       </c>
       <c r="H25" s="19">
-        <v>3.337037037</v>
+        <v>3.2054794521000001</v>
       </c>
       <c r="I25" s="19">
-        <v>3.337037037</v>
+        <v>3.2</v>
       </c>
       <c r="J25" s="19">
-        <v>0</v>
+        <v>5.4794520999999997E-3</v>
       </c>
       <c r="K25" s="19">
         <v>0</v>
       </c>
       <c r="L25" s="19">
         <v>0</v>
       </c>
       <c r="M25" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="23.4" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="21">
         <v>2</v>
       </c>
       <c r="C26" s="21">
-        <v>237.54074073999999</v>
+        <v>176.08148148000001</v>
       </c>
       <c r="D26" s="21">
         <v>0</v>
       </c>
       <c r="E26" s="21">
         <v>0</v>
       </c>
       <c r="F26" s="21">
         <v>0</v>
       </c>
       <c r="G26" s="21">
         <v>0</v>
       </c>
       <c r="H26" s="21">
         <v>0</v>
       </c>
       <c r="I26" s="21">
         <v>0</v>
       </c>
       <c r="J26" s="21">
         <v>0</v>
       </c>
       <c r="K26" s="21">
         <v>0</v>
       </c>