--- v0 (2026-05-08)
+++ v1 (2026-07-09)
@@ -1,105 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20396"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年上ebas資料\113年上eBAS資料\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年上ebas資料\114年上eBAS資料\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66AC6D11-0261-459C-B4F8-5BA76082F383}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78856E31-97D6-4010-AE74-BBCC62295E3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32772" yWindow="32772" windowWidth="23040" windowHeight="9000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="院所數" sheetId="4" r:id="rId1"/>
     <sheet name="病床數" sheetId="2" r:id="rId2"/>
     <sheet name="平均每萬人口病床數" sheetId="3" r:id="rId3"/>
     <sheet name="sheet1" sheetId="5" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">sheet1!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">平均每萬人口病床數!$A$3:$AM$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">病床數!$A$3:$AM$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C42" i="4" l="1"/>
-[...19 lines deleted...]
-  <c r="B42" i="4"/>
+  <c r="U43" i="4" l="1"/>
+  <c r="O43" i="4"/>
+  <c r="R43" i="4"/>
+  <c r="L43" i="4"/>
+  <c r="K43" i="4"/>
+  <c r="J43" i="4"/>
+  <c r="I43" i="4"/>
+  <c r="H43" i="4"/>
+  <c r="G43" i="4"/>
+  <c r="E43" i="4"/>
+  <c r="C43" i="4" l="1"/>
+  <c r="D43" i="4"/>
+  <c r="F43" i="4"/>
+  <c r="M43" i="4"/>
+  <c r="N43" i="4"/>
+  <c r="P43" i="4"/>
+  <c r="Q43" i="4"/>
+  <c r="S43" i="4"/>
+  <c r="T43" i="4"/>
+  <c r="V43" i="4"/>
+  <c r="B43" i="4"/>
   <c r="AB11" i="5" l="1"/>
   <c r="BP11" i="5" s="1"/>
   <c r="AB14" i="3" s="1"/>
   <c r="AC11" i="5"/>
   <c r="BQ11" i="5" s="1"/>
   <c r="AC14" i="3" s="1"/>
   <c r="AD11" i="5"/>
   <c r="BR11" i="5" s="1"/>
   <c r="AD14" i="3" s="1"/>
   <c r="AB12" i="5"/>
   <c r="BP12" i="5" s="1"/>
   <c r="AB15" i="3" s="1"/>
   <c r="AC12" i="5"/>
   <c r="BQ12" i="5" s="1"/>
   <c r="AC15" i="3" s="1"/>
   <c r="AD12" i="5"/>
   <c r="BR12" i="5" s="1"/>
   <c r="AD15" i="3" s="1"/>
   <c r="AB13" i="5"/>
   <c r="BP13" i="5" s="1"/>
   <c r="AB16" i="3" s="1"/>
   <c r="AC13" i="5"/>
   <c r="BQ13" i="5" s="1"/>
   <c r="AC16" i="3" s="1"/>
   <c r="AD13" i="5"/>
@@ -546,53 +559,51 @@
   <c r="BN31" i="5" s="1"/>
   <c r="Z34" i="3" s="1"/>
   <c r="AA31" i="5"/>
   <c r="BO31" i="5" s="1"/>
   <c r="AA34" i="3" s="1"/>
   <c r="Z32" i="5"/>
   <c r="BN32" i="5" s="1"/>
   <c r="Z35" i="3" s="1"/>
   <c r="AA32" i="5"/>
   <c r="BO32" i="5" s="1"/>
   <c r="AA35" i="3" s="1"/>
   <c r="AA10" i="5"/>
   <c r="BO10" i="5" s="1"/>
   <c r="AA13" i="3" s="1"/>
   <c r="AB10" i="5"/>
   <c r="BP10" i="5" s="1"/>
   <c r="AB13" i="3" s="1"/>
   <c r="V28" i="4"/>
   <c r="S28" i="4"/>
   <c r="P28" i="4"/>
   <c r="M28" i="4"/>
   <c r="F28" i="4"/>
   <c r="T27" i="4"/>
   <c r="Q27" i="4"/>
   <c r="N27" i="4"/>
-  <c r="M27" i="4"/>
   <c r="D27" i="4"/>
-  <c r="B27" i="4"/>
   <c r="T26" i="4"/>
   <c r="Q26" i="4"/>
   <c r="N26" i="4"/>
   <c r="D26" i="4"/>
   <c r="K11" i="5"/>
   <c r="AY11" i="5" s="1"/>
   <c r="J14" i="3" s="1"/>
   <c r="K12" i="5"/>
   <c r="AY12" i="5" s="1"/>
   <c r="J15" i="3" s="1"/>
   <c r="K13" i="5"/>
   <c r="AY13" i="5" s="1"/>
   <c r="J16" i="3" s="1"/>
   <c r="K14" i="5"/>
   <c r="AY14" i="5" s="1"/>
   <c r="J17" i="3" s="1"/>
   <c r="K15" i="5"/>
   <c r="AY15" i="5" s="1"/>
   <c r="J18" i="3" s="1"/>
   <c r="K16" i="5"/>
   <c r="AY16" i="5" s="1"/>
   <c r="J19" i="3" s="1"/>
   <c r="K17" i="5"/>
   <c r="AY17" i="5" s="1"/>
   <c r="J20" i="3" s="1"/>
@@ -617,57 +628,57 @@
   <c r="K24" i="5"/>
   <c r="AY24" i="5" s="1"/>
   <c r="J27" i="3" s="1"/>
   <c r="K25" i="5"/>
   <c r="AY25" i="5" s="1"/>
   <c r="J28" i="3" s="1"/>
   <c r="K26" i="5"/>
   <c r="AY26" i="5" s="1"/>
   <c r="J29" i="3" s="1"/>
   <c r="K27" i="5"/>
   <c r="AY27" i="5" s="1"/>
   <c r="J30" i="3" s="1"/>
   <c r="K28" i="5"/>
   <c r="AY28" i="5" s="1"/>
   <c r="J31" i="3" s="1"/>
   <c r="K29" i="5"/>
   <c r="AY29" i="5" s="1"/>
   <c r="J32" i="3" s="1"/>
   <c r="K30" i="5"/>
   <c r="AY30" i="5" s="1"/>
   <c r="J33" i="3" s="1"/>
   <c r="K31" i="5"/>
   <c r="AY31" i="5" s="1"/>
   <c r="J34" i="3" s="1"/>
   <c r="K32" i="5"/>
-  <c r="AY32" i="5"/>
+  <c r="AY32" i="5" s="1"/>
   <c r="J35" i="3" s="1"/>
   <c r="K10" i="5"/>
-  <c r="AY10" i="5"/>
+  <c r="AY10" i="5" s="1"/>
   <c r="J13" i="3" s="1"/>
   <c r="U11" i="5"/>
-  <c r="BI11" i="5"/>
+  <c r="BI11" i="5" s="1"/>
   <c r="U14" i="3" s="1"/>
   <c r="V11" i="5"/>
   <c r="BJ11" i="5" s="1"/>
   <c r="V14" i="3" s="1"/>
   <c r="W11" i="5"/>
   <c r="BK11" i="5" s="1"/>
   <c r="W14" i="3" s="1"/>
   <c r="X11" i="5"/>
   <c r="BL11" i="5" s="1"/>
   <c r="X14" i="3" s="1"/>
   <c r="Y11" i="5"/>
   <c r="BM11" i="5" s="1"/>
   <c r="Y14" i="3" s="1"/>
   <c r="AE11" i="5"/>
   <c r="BS11" i="5" s="1"/>
   <c r="AE14" i="3" s="1"/>
   <c r="AF11" i="5"/>
   <c r="BT11" i="5" s="1"/>
   <c r="AF14" i="3" s="1"/>
   <c r="AG11" i="5"/>
   <c r="BU11" i="5" s="1"/>
   <c r="AG14" i="3" s="1"/>
   <c r="AH11" i="5"/>
   <c r="BV11" i="5" s="1"/>
   <c r="AH14" i="3" s="1"/>
@@ -1550,51 +1561,51 @@
   <c r="AG32" i="5"/>
   <c r="BU32" i="5" s="1"/>
   <c r="AG35" i="3" s="1"/>
   <c r="AH32" i="5"/>
   <c r="BV32" i="5" s="1"/>
   <c r="AH35" i="3" s="1"/>
   <c r="AI32" i="5"/>
   <c r="BW32" i="5" s="1"/>
   <c r="AI35" i="3" s="1"/>
   <c r="AJ32" i="5"/>
   <c r="BX32" i="5" s="1"/>
   <c r="AJ35" i="3" s="1"/>
   <c r="AK32" i="5"/>
   <c r="BY32" i="5" s="1"/>
   <c r="AK35" i="3" s="1"/>
   <c r="AL32" i="5"/>
   <c r="BZ32" i="5" s="1"/>
   <c r="AL35" i="3" s="1"/>
   <c r="AM32" i="5"/>
   <c r="CA32" i="5" s="1"/>
   <c r="AM35" i="3" s="1"/>
   <c r="U10" i="5"/>
   <c r="BI10" i="5" s="1"/>
   <c r="U13" i="3" s="1"/>
   <c r="V10" i="5"/>
-  <c r="BJ10" i="5"/>
+  <c r="BJ10" i="5" s="1"/>
   <c r="V13" i="3" s="1"/>
   <c r="W10" i="5"/>
   <c r="BK10" i="5" s="1"/>
   <c r="W13" i="3" s="1"/>
   <c r="X10" i="5"/>
   <c r="BL10" i="5" s="1"/>
   <c r="X13" i="3" s="1"/>
   <c r="Y10" i="5"/>
   <c r="BM10" i="5" s="1"/>
   <c r="Y13" i="3" s="1"/>
   <c r="Z10" i="5"/>
   <c r="BN10" i="5" s="1"/>
   <c r="Z13" i="3" s="1"/>
   <c r="AE10" i="5"/>
   <c r="BS10" i="5" s="1"/>
   <c r="AE13" i="3" s="1"/>
   <c r="AF10" i="5"/>
   <c r="BT10" i="5" s="1"/>
   <c r="AF13" i="3" s="1"/>
   <c r="AG10" i="5"/>
   <c r="BU10" i="5" s="1"/>
   <c r="AG13" i="3" s="1"/>
   <c r="AH10" i="5"/>
   <c r="BV10" i="5" s="1"/>
   <c r="AH13" i="3" s="1"/>
@@ -1649,51 +1660,51 @@
   <c r="N11" i="5"/>
   <c r="BB11" i="5" s="1"/>
   <c r="M14" i="3" s="1"/>
   <c r="O11" i="5"/>
   <c r="BC11" i="5" s="1"/>
   <c r="N14" i="3" s="1"/>
   <c r="P11" i="5"/>
   <c r="BD11" i="5" s="1"/>
   <c r="O14" i="3" s="1"/>
   <c r="Q11" i="5"/>
   <c r="BE11" i="5" s="1"/>
   <c r="P14" i="3" s="1"/>
   <c r="R11" i="5"/>
   <c r="BF11" i="5" s="1"/>
   <c r="Q14" i="3" s="1"/>
   <c r="S11" i="5"/>
   <c r="BG11" i="5" s="1"/>
   <c r="R14" i="3" s="1"/>
   <c r="T11" i="5"/>
   <c r="BH11" i="5" s="1"/>
   <c r="S14" i="3" s="1"/>
   <c r="C12" i="5"/>
   <c r="AQ12" i="5" s="1"/>
   <c r="B15" i="3" s="1"/>
   <c r="D12" i="5"/>
-  <c r="AR12" i="5"/>
+  <c r="AR12" i="5" s="1"/>
   <c r="C15" i="3" s="1"/>
   <c r="E12" i="5"/>
   <c r="AS12" i="5" s="1"/>
   <c r="D15" i="3" s="1"/>
   <c r="F12" i="5"/>
   <c r="AT12" i="5" s="1"/>
   <c r="E15" i="3" s="1"/>
   <c r="G12" i="5"/>
   <c r="AU12" i="5" s="1"/>
   <c r="F15" i="3" s="1"/>
   <c r="H12" i="5"/>
   <c r="AV12" i="5" s="1"/>
   <c r="G15" i="3" s="1"/>
   <c r="I12" i="5"/>
   <c r="AW12" i="5" s="1"/>
   <c r="H15" i="3" s="1"/>
   <c r="J12" i="5"/>
   <c r="AX12" i="5" s="1"/>
   <c r="I15" i="3" s="1"/>
   <c r="L12" i="5"/>
   <c r="AZ12" i="5" s="1"/>
   <c r="K15" i="3" s="1"/>
   <c r="M12" i="5"/>
   <c r="BA12" i="5" s="1"/>
   <c r="L15" i="3" s="1"/>
@@ -2054,51 +2065,51 @@
   <c r="M19" i="5"/>
   <c r="BA19" i="5" s="1"/>
   <c r="L22" i="3" s="1"/>
   <c r="N19" i="5"/>
   <c r="BB19" i="5" s="1"/>
   <c r="M22" i="3" s="1"/>
   <c r="O19" i="5"/>
   <c r="BC19" i="5" s="1"/>
   <c r="N22" i="3" s="1"/>
   <c r="P19" i="5"/>
   <c r="BD19" i="5" s="1"/>
   <c r="O22" i="3" s="1"/>
   <c r="Q19" i="5"/>
   <c r="BE19" i="5" s="1"/>
   <c r="P22" i="3" s="1"/>
   <c r="R19" i="5"/>
   <c r="BF19" i="5" s="1"/>
   <c r="Q22" i="3" s="1"/>
   <c r="S19" i="5"/>
   <c r="BG19" i="5" s="1"/>
   <c r="R22" i="3" s="1"/>
   <c r="T19" i="5"/>
   <c r="BH19" i="5" s="1"/>
   <c r="S22" i="3" s="1"/>
   <c r="C20" i="5"/>
-  <c r="AQ20" i="5"/>
+  <c r="AQ20" i="5" s="1"/>
   <c r="B23" i="3" s="1"/>
   <c r="D20" i="5"/>
   <c r="AR20" i="5" s="1"/>
   <c r="C23" i="3" s="1"/>
   <c r="E20" i="5"/>
   <c r="AS20" i="5" s="1"/>
   <c r="D23" i="3" s="1"/>
   <c r="F20" i="5"/>
   <c r="AT20" i="5" s="1"/>
   <c r="E23" i="3" s="1"/>
   <c r="G20" i="5"/>
   <c r="AU20" i="5" s="1"/>
   <c r="F23" i="3" s="1"/>
   <c r="H20" i="5"/>
   <c r="AV20" i="5" s="1"/>
   <c r="G23" i="3" s="1"/>
   <c r="I20" i="5"/>
   <c r="AW20" i="5" s="1"/>
   <c r="H23" i="3" s="1"/>
   <c r="J20" i="5"/>
   <c r="AX20" i="5" s="1"/>
   <c r="I23" i="3" s="1"/>
   <c r="L20" i="5"/>
   <c r="AZ20" i="5" s="1"/>
   <c r="K23" i="3" s="1"/>
@@ -2126,99 +2137,99 @@
   <c r="T20" i="5"/>
   <c r="BH20" i="5" s="1"/>
   <c r="S23" i="3" s="1"/>
   <c r="C21" i="5"/>
   <c r="AQ21" i="5" s="1"/>
   <c r="B24" i="3" s="1"/>
   <c r="D21" i="5"/>
   <c r="AR21" i="5" s="1"/>
   <c r="C24" i="3" s="1"/>
   <c r="E21" i="5"/>
   <c r="AS21" i="5" s="1"/>
   <c r="D24" i="3" s="1"/>
   <c r="F21" i="5"/>
   <c r="AT21" i="5" s="1"/>
   <c r="E24" i="3" s="1"/>
   <c r="G21" i="5"/>
   <c r="AU21" i="5" s="1"/>
   <c r="F24" i="3" s="1"/>
   <c r="H21" i="5"/>
   <c r="AV21" i="5" s="1"/>
   <c r="G24" i="3" s="1"/>
   <c r="I21" i="5"/>
   <c r="AW21" i="5" s="1"/>
   <c r="H24" i="3" s="1"/>
   <c r="J21" i="5"/>
-  <c r="AX21" i="5"/>
+  <c r="AX21" i="5" s="1"/>
   <c r="I24" i="3" s="1"/>
   <c r="L21" i="5"/>
   <c r="AZ21" i="5" s="1"/>
   <c r="K24" i="3" s="1"/>
   <c r="M21" i="5"/>
   <c r="BA21" i="5" s="1"/>
   <c r="L24" i="3" s="1"/>
   <c r="N21" i="5"/>
   <c r="BB21" i="5" s="1"/>
   <c r="M24" i="3" s="1"/>
   <c r="O21" i="5"/>
   <c r="BC21" i="5" s="1"/>
   <c r="N24" i="3" s="1"/>
   <c r="P21" i="5"/>
   <c r="BD21" i="5" s="1"/>
   <c r="O24" i="3" s="1"/>
   <c r="Q21" i="5"/>
   <c r="BE21" i="5" s="1"/>
   <c r="P24" i="3" s="1"/>
   <c r="R21" i="5"/>
   <c r="BF21" i="5" s="1"/>
   <c r="Q24" i="3" s="1"/>
   <c r="S21" i="5"/>
   <c r="BG21" i="5" s="1"/>
   <c r="R24" i="3" s="1"/>
   <c r="T21" i="5"/>
   <c r="BH21" i="5" s="1"/>
   <c r="S24" i="3" s="1"/>
   <c r="C22" i="5"/>
   <c r="AQ22" i="5" s="1"/>
   <c r="B25" i="3" s="1"/>
   <c r="D22" i="5"/>
   <c r="AR22" i="5" s="1"/>
   <c r="C25" i="3" s="1"/>
   <c r="E22" i="5"/>
   <c r="AS22" i="5" s="1"/>
   <c r="D25" i="3" s="1"/>
   <c r="F22" i="5"/>
   <c r="AT22" i="5" s="1"/>
   <c r="E25" i="3" s="1"/>
   <c r="G22" i="5"/>
   <c r="AU22" i="5" s="1"/>
   <c r="F25" i="3" s="1"/>
   <c r="H22" i="5"/>
-  <c r="AV22" i="5"/>
+  <c r="AV22" i="5" s="1"/>
   <c r="G25" i="3" s="1"/>
   <c r="I22" i="5"/>
-  <c r="AW22" i="5"/>
+  <c r="AW22" i="5" s="1"/>
   <c r="H25" i="3" s="1"/>
   <c r="J22" i="5"/>
   <c r="AX22" i="5" s="1"/>
   <c r="I25" i="3" s="1"/>
   <c r="L22" i="5"/>
   <c r="AZ22" i="5" s="1"/>
   <c r="K25" i="3" s="1"/>
   <c r="M22" i="5"/>
   <c r="BA22" i="5" s="1"/>
   <c r="L25" i="3" s="1"/>
   <c r="N22" i="5"/>
   <c r="BB22" i="5" s="1"/>
   <c r="M25" i="3" s="1"/>
   <c r="O22" i="5"/>
   <c r="BC22" i="5" s="1"/>
   <c r="N25" i="3" s="1"/>
   <c r="P22" i="5"/>
   <c r="BD22" i="5" s="1"/>
   <c r="O25" i="3" s="1"/>
   <c r="Q22" i="5"/>
   <c r="BE22" i="5" s="1"/>
   <c r="P25" i="3" s="1"/>
   <c r="R22" i="5"/>
   <c r="BF22" i="5" s="1"/>
   <c r="Q25" i="3" s="1"/>
@@ -2321,51 +2332,51 @@
   <c r="Q24" i="5"/>
   <c r="BE24" i="5" s="1"/>
   <c r="P27" i="3" s="1"/>
   <c r="R24" i="5"/>
   <c r="BF24" i="5"/>
   <c r="Q27" i="3" s="1"/>
   <c r="S24" i="5"/>
   <c r="BG24" i="5" s="1"/>
   <c r="R27" i="3" s="1"/>
   <c r="T24" i="5"/>
   <c r="BH24" i="5" s="1"/>
   <c r="S27" i="3" s="1"/>
   <c r="C25" i="5"/>
   <c r="AQ25" i="5" s="1"/>
   <c r="B28" i="3" s="1"/>
   <c r="D25" i="5"/>
   <c r="AR25" i="5" s="1"/>
   <c r="C28" i="3" s="1"/>
   <c r="E25" i="5"/>
   <c r="AS25" i="5" s="1"/>
   <c r="D28" i="3" s="1"/>
   <c r="F25" i="5"/>
   <c r="AT25" i="5" s="1"/>
   <c r="E28" i="3" s="1"/>
   <c r="G25" i="5"/>
-  <c r="AU25" i="5"/>
+  <c r="AU25" i="5" s="1"/>
   <c r="F28" i="3" s="1"/>
   <c r="H25" i="5"/>
   <c r="AV25" i="5" s="1"/>
   <c r="G28" i="3" s="1"/>
   <c r="I25" i="5"/>
   <c r="AW25" i="5" s="1"/>
   <c r="H28" i="3" s="1"/>
   <c r="J25" i="5"/>
   <c r="AX25" i="5" s="1"/>
   <c r="I28" i="3" s="1"/>
   <c r="L25" i="5"/>
   <c r="AZ25" i="5" s="1"/>
   <c r="K28" i="3" s="1"/>
   <c r="M25" i="5"/>
   <c r="BA25" i="5" s="1"/>
   <c r="L28" i="3" s="1"/>
   <c r="N25" i="5"/>
   <c r="BB25" i="5" s="1"/>
   <c r="M28" i="3" s="1"/>
   <c r="O25" i="5"/>
   <c r="BC25" i="5" s="1"/>
   <c r="N28" i="3" s="1"/>
   <c r="P25" i="5"/>
   <c r="BD25" i="5" s="1"/>
   <c r="O28" i="3" s="1"/>
@@ -2396,51 +2407,51 @@
   <c r="G26" i="5"/>
   <c r="AU26" i="5" s="1"/>
   <c r="F29" i="3" s="1"/>
   <c r="H26" i="5"/>
   <c r="AV26" i="5" s="1"/>
   <c r="G29" i="3" s="1"/>
   <c r="I26" i="5"/>
   <c r="AW26" i="5" s="1"/>
   <c r="H29" i="3" s="1"/>
   <c r="J26" i="5"/>
   <c r="AX26" i="5" s="1"/>
   <c r="I29" i="3" s="1"/>
   <c r="L26" i="5"/>
   <c r="AZ26" i="5" s="1"/>
   <c r="K29" i="3" s="1"/>
   <c r="M26" i="5"/>
   <c r="BA26" i="5" s="1"/>
   <c r="L29" i="3" s="1"/>
   <c r="N26" i="5"/>
   <c r="BB26" i="5" s="1"/>
   <c r="M29" i="3" s="1"/>
   <c r="O26" i="5"/>
   <c r="BC26" i="5" s="1"/>
   <c r="N29" i="3" s="1"/>
   <c r="P26" i="5"/>
-  <c r="BD26" i="5"/>
+  <c r="BD26" i="5" s="1"/>
   <c r="O29" i="3" s="1"/>
   <c r="Q26" i="5"/>
   <c r="BE26" i="5" s="1"/>
   <c r="P29" i="3" s="1"/>
   <c r="R26" i="5"/>
   <c r="BF26" i="5" s="1"/>
   <c r="Q29" i="3" s="1"/>
   <c r="S26" i="5"/>
   <c r="BG26" i="5" s="1"/>
   <c r="R29" i="3" s="1"/>
   <c r="T26" i="5"/>
   <c r="BH26" i="5" s="1"/>
   <c r="S29" i="3" s="1"/>
   <c r="C27" i="5"/>
   <c r="AQ27" i="5" s="1"/>
   <c r="B30" i="3" s="1"/>
   <c r="D27" i="5"/>
   <c r="AR27" i="5" s="1"/>
   <c r="C30" i="3" s="1"/>
   <c r="E27" i="5"/>
   <c r="AS27" i="5" s="1"/>
   <c r="D30" i="3" s="1"/>
   <c r="F27" i="5"/>
   <c r="AT27" i="5" s="1"/>
   <c r="E30" i="3" s="1"/>
@@ -2570,51 +2581,51 @@
   <c r="O29" i="5"/>
   <c r="BC29" i="5" s="1"/>
   <c r="N32" i="3" s="1"/>
   <c r="P29" i="5"/>
   <c r="BD29" i="5" s="1"/>
   <c r="O32" i="3" s="1"/>
   <c r="Q29" i="5"/>
   <c r="BE29" i="5" s="1"/>
   <c r="P32" i="3" s="1"/>
   <c r="R29" i="5"/>
   <c r="BF29" i="5" s="1"/>
   <c r="Q32" i="3" s="1"/>
   <c r="S29" i="5"/>
   <c r="BG29" i="5" s="1"/>
   <c r="R32" i="3" s="1"/>
   <c r="T29" i="5"/>
   <c r="BH29" i="5" s="1"/>
   <c r="S32" i="3" s="1"/>
   <c r="C30" i="5"/>
   <c r="AQ30" i="5" s="1"/>
   <c r="B33" i="3" s="1"/>
   <c r="D30" i="5"/>
   <c r="AR30" i="5" s="1"/>
   <c r="C33" i="3" s="1"/>
   <c r="E30" i="5"/>
-  <c r="AS30" i="5"/>
+  <c r="AS30" i="5" s="1"/>
   <c r="D33" i="3" s="1"/>
   <c r="F30" i="5"/>
   <c r="AT30" i="5" s="1"/>
   <c r="E33" i="3" s="1"/>
   <c r="G30" i="5"/>
   <c r="AU30" i="5" s="1"/>
   <c r="F33" i="3" s="1"/>
   <c r="H30" i="5"/>
   <c r="AV30" i="5" s="1"/>
   <c r="G33" i="3" s="1"/>
   <c r="I30" i="5"/>
   <c r="AW30" i="5" s="1"/>
   <c r="H33" i="3" s="1"/>
   <c r="J30" i="5"/>
   <c r="AX30" i="5"/>
   <c r="I33" i="3" s="1"/>
   <c r="L30" i="5"/>
   <c r="AZ30" i="5" s="1"/>
   <c r="K33" i="3" s="1"/>
   <c r="M30" i="5"/>
   <c r="BA30" i="5" s="1"/>
   <c r="L33" i="3" s="1"/>
   <c r="N30" i="5"/>
   <c r="BB30" i="5" s="1"/>
   <c r="M33" i="3" s="1"/>
@@ -2767,52 +2778,54 @@
   <c r="L13" i="3" s="1"/>
   <c r="N10" i="5"/>
   <c r="BB10" i="5" s="1"/>
   <c r="M13" i="3" s="1"/>
   <c r="O10" i="5"/>
   <c r="BC10" i="5" s="1"/>
   <c r="N13" i="3" s="1"/>
   <c r="P10" i="5"/>
   <c r="BD10" i="5" s="1"/>
   <c r="O13" i="3" s="1"/>
   <c r="Q10" i="5"/>
   <c r="BE10" i="5" s="1"/>
   <c r="P13" i="3" s="1"/>
   <c r="R10" i="5"/>
   <c r="BF10" i="5" s="1"/>
   <c r="Q13" i="3" s="1"/>
   <c r="S10" i="5"/>
   <c r="BG10" i="5" s="1"/>
   <c r="R13" i="3" s="1"/>
   <c r="T10" i="5"/>
   <c r="BH10" i="5" s="1"/>
   <c r="S13" i="3" s="1"/>
   <c r="C10" i="5"/>
   <c r="AQ10" i="5" s="1"/>
   <c r="B13" i="3" s="1"/>
-  <c r="M26" i="4"/>
-  <c r="B26" i="4"/>
+  <c r="M26" i="4" l="1"/>
+  <c r="B26" i="4" s="1"/>
+  <c r="M27" i="4"/>
+  <c r="B27" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>cto</author>
   </authors>
   <commentList>
     <comment ref="B12" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>cto:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
@@ -2939,51 +2952,51 @@
             <color indexed="81"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>cto:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t xml:space="preserve">
 原本4,704 改 4,702，詳院所數註解，牙醫診所非公立少2家。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="183">
   <si>
     <t xml:space="preserve">    單位：家</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>與上年增減%</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">82  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
@@ -5859,51 +5872,74 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">113  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
-    <t>民國113年底</t>
+    <t>民國114年底</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">114  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -6223,331 +6259,286 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="12" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="12" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="12" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed" textRotation="255" wrapText="1"/>
     </xf>
@@ -6556,64 +6547,61 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="distributed" textRotation="255" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_100現況服務量年報表23-36(中)" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -7312,9023 +7300,9084 @@
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BF44"/>
+  <dimension ref="A1:BF45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="11.796875" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="8.69921875" style="2"/>
+    <col min="1" max="1" width="11.796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.8984375" style="1" customWidth="1"/>
+    <col min="3" max="12" width="7.69921875" style="1" customWidth="1"/>
+    <col min="13" max="22" width="7.8984375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="8.69921875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="21" customHeight="1">
-      <c r="A1" s="87" t="s">
+    <row r="1" spans="1:22" ht="21" customHeight="1">
+      <c r="A1" s="75" t="s">
         <v>127</v>
       </c>
-      <c r="B1" s="87"/>
-[...19 lines deleted...]
-      <c r="V1" s="87"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="U2" s="2" t="s">
+    <row r="2" spans="1:22" ht="15.75" customHeight="1">
+      <c r="U2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A3" s="91" t="s">
+    <row r="3" spans="1:22" ht="19.5" customHeight="1">
+      <c r="A3" s="79" t="s">
         <v>128</v>
       </c>
-      <c r="B3" s="88" t="s">
+      <c r="B3" s="76" t="s">
         <v>129</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="6"/>
-[...8 lines deleted...]
-      <c r="M3" s="6" t="s">
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="6"/>
-[...7 lines deleted...]
-      <c r="V3" s="6"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
     </row>
-    <row r="4" spans="1:23" ht="19.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C4" s="88" t="s">
+    <row r="4" spans="1:22" ht="19.5" customHeight="1">
+      <c r="A4" s="80"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="76" t="s">
         <v>130</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="D4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="9"/>
-[...1 lines deleted...]
-      <c r="G4" s="8" t="s">
+      <c r="E4" s="8"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="11"/>
-[...1 lines deleted...]
-      <c r="J4" s="8" t="s">
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="7" t="s">
         <v>172</v>
       </c>
-      <c r="K4" s="11"/>
-[...1 lines deleted...]
-      <c r="M4" s="88" t="s">
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="76" t="s">
         <v>130</v>
       </c>
-      <c r="N4" s="8" t="s">
+      <c r="N4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="9"/>
-[...1 lines deleted...]
-      <c r="Q4" s="8" t="s">
+      <c r="O4" s="8"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="R4" s="11"/>
-[...1 lines deleted...]
-      <c r="T4" s="8" t="s">
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="U4" s="11"/>
-[...1 lines deleted...]
-      <c r="W4" s="1"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
     </row>
-    <row r="5" spans="1:23" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="4" t="s">
+    <row r="5" spans="1:22" ht="19.5" customHeight="1">
+      <c r="A5" s="81"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="F5" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="4" t="s">
+      <c r="H5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="I5" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="J5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="K5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="L5" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="M5" s="90"/>
-      <c r="N5" s="4" t="s">
+      <c r="M5" s="78"/>
+      <c r="N5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="4" t="s">
+      <c r="O5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="4" t="s">
+      <c r="P5" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="Q5" s="4" t="s">
+      <c r="Q5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="4" t="s">
+      <c r="R5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="S5" s="4" t="s">
+      <c r="S5" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="T5" s="4" t="s">
+      <c r="T5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="4" t="s">
+      <c r="U5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="V5" s="3" t="s">
+      <c r="V5" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A6" s="83" t="s">
+    <row r="6" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A6" s="37" t="s">
         <v>167</v>
       </c>
-      <c r="B6" s="69">
+      <c r="B6" s="24">
         <v>12267</v>
       </c>
-      <c r="C6" s="69">
+      <c r="C6" s="24">
         <v>865</v>
       </c>
-      <c r="D6" s="69">
+      <c r="D6" s="24">
         <v>787</v>
       </c>
-      <c r="E6" s="69">
+      <c r="E6" s="24">
         <v>93</v>
       </c>
-      <c r="F6" s="69">
+      <c r="F6" s="24">
         <v>694</v>
       </c>
-      <c r="G6" s="69">
+      <c r="G6" s="24">
         <v>78</v>
       </c>
-      <c r="H6" s="69">
+      <c r="H6" s="24">
         <v>1</v>
       </c>
-      <c r="I6" s="69">
+      <c r="I6" s="24">
         <v>77</v>
       </c>
-      <c r="J6" s="71">
-[...8 lines deleted...]
-      <c r="M6" s="69">
+      <c r="J6" s="24">
+        <v>0</v>
+      </c>
+      <c r="K6" s="24">
+        <v>0</v>
+      </c>
+      <c r="L6" s="24">
+        <v>0</v>
+      </c>
+      <c r="M6" s="24">
         <v>11402</v>
       </c>
-      <c r="N6" s="69">
+      <c r="N6" s="24">
         <v>6905</v>
       </c>
-      <c r="O6" s="69">
+      <c r="O6" s="24">
         <v>477</v>
       </c>
-      <c r="P6" s="69">
+      <c r="P6" s="24">
         <v>6428</v>
       </c>
-      <c r="Q6" s="69">
+      <c r="Q6" s="24">
         <v>1657</v>
       </c>
-      <c r="R6" s="69" t="s">
+      <c r="R6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S6" s="69">
+      <c r="S6" s="24">
         <v>1657</v>
       </c>
-      <c r="T6" s="69">
+      <c r="T6" s="24">
         <v>2840</v>
       </c>
-      <c r="U6" s="69" t="s">
+      <c r="U6" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="V6" s="69">
+      <c r="V6" s="24">
         <v>2840</v>
       </c>
-      <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A7" s="83" t="s">
+    <row r="7" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A7" s="37" t="s">
         <v>168</v>
       </c>
-      <c r="B7" s="69">
+      <c r="B7" s="24">
         <v>12902</v>
       </c>
-      <c r="C7" s="69">
+      <c r="C7" s="24">
         <v>827</v>
       </c>
-      <c r="D7" s="69">
+      <c r="D7" s="24">
         <v>741</v>
       </c>
-      <c r="E7" s="69">
+      <c r="E7" s="24">
         <v>94</v>
       </c>
-      <c r="F7" s="69">
+      <c r="F7" s="24">
         <v>647</v>
       </c>
-      <c r="G7" s="69">
+      <c r="G7" s="24">
         <v>86</v>
       </c>
-      <c r="H7" s="69">
+      <c r="H7" s="24">
         <v>1</v>
       </c>
-      <c r="I7" s="69">
+      <c r="I7" s="24">
         <v>85</v>
       </c>
-      <c r="J7" s="71">
-[...8 lines deleted...]
-      <c r="M7" s="69">
+      <c r="J7" s="24">
+        <v>0</v>
+      </c>
+      <c r="K7" s="24">
+        <v>0</v>
+      </c>
+      <c r="L7" s="24">
+        <v>0</v>
+      </c>
+      <c r="M7" s="24">
         <v>12075</v>
       </c>
-      <c r="N7" s="69">
+      <c r="N7" s="24">
         <v>7221</v>
       </c>
-      <c r="O7" s="69">
+      <c r="O7" s="24">
         <v>476</v>
       </c>
-      <c r="P7" s="69">
+      <c r="P7" s="24">
         <v>6745</v>
       </c>
-      <c r="Q7" s="69">
+      <c r="Q7" s="24">
         <v>1673</v>
       </c>
-      <c r="R7" s="69" t="s">
+      <c r="R7" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S7" s="69">
+      <c r="S7" s="24">
         <v>1673</v>
       </c>
-      <c r="T7" s="69">
+      <c r="T7" s="24">
         <v>3181</v>
       </c>
-      <c r="U7" s="69" t="s">
+      <c r="U7" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="V7" s="69">
+      <c r="V7" s="24">
         <v>3181</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A8" s="83" t="s">
+    <row r="8" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A8" s="37" t="s">
         <v>169</v>
       </c>
-      <c r="B8" s="69">
+      <c r="B8" s="24">
         <v>13661</v>
       </c>
-      <c r="C8" s="69">
+      <c r="C8" s="24">
         <v>821</v>
       </c>
-      <c r="D8" s="69">
+      <c r="D8" s="24">
         <v>729</v>
       </c>
-      <c r="E8" s="69">
+      <c r="E8" s="24">
         <v>93</v>
       </c>
-      <c r="F8" s="69">
+      <c r="F8" s="24">
         <v>636</v>
       </c>
-      <c r="G8" s="69">
+      <c r="G8" s="24">
         <v>92</v>
       </c>
-      <c r="H8" s="69">
+      <c r="H8" s="24">
         <v>1</v>
       </c>
-      <c r="I8" s="69">
+      <c r="I8" s="24">
         <v>91</v>
       </c>
-      <c r="J8" s="71">
-[...8 lines deleted...]
-      <c r="M8" s="69">
+      <c r="J8" s="24">
+        <v>0</v>
+      </c>
+      <c r="K8" s="24">
+        <v>0</v>
+      </c>
+      <c r="L8" s="24">
+        <v>0</v>
+      </c>
+      <c r="M8" s="24">
         <v>12840</v>
       </c>
-      <c r="N8" s="69">
+      <c r="N8" s="24">
         <v>7534</v>
       </c>
-      <c r="O8" s="69">
+      <c r="O8" s="24">
         <v>480</v>
       </c>
-      <c r="P8" s="69">
+      <c r="P8" s="24">
         <v>7054</v>
       </c>
-      <c r="Q8" s="69">
+      <c r="Q8" s="24">
         <v>1692</v>
       </c>
-      <c r="R8" s="69" t="s">
+      <c r="R8" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S8" s="69">
+      <c r="S8" s="24">
         <v>1692</v>
       </c>
-      <c r="T8" s="69">
+      <c r="T8" s="24">
         <v>3614</v>
       </c>
-      <c r="U8" s="69" t="s">
+      <c r="U8" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="V8" s="69">
+      <c r="V8" s="24">
         <v>3614</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A9" s="83" t="s">
+    <row r="9" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A9" s="37" t="s">
         <v>170</v>
       </c>
-      <c r="B9" s="69">
+      <c r="B9" s="24">
         <v>14468</v>
       </c>
-      <c r="C9" s="69">
+      <c r="C9" s="24">
         <v>822</v>
       </c>
-      <c r="D9" s="69">
+      <c r="D9" s="24">
         <v>725</v>
       </c>
-      <c r="E9" s="69">
+      <c r="E9" s="24">
         <v>93</v>
       </c>
-      <c r="F9" s="69">
+      <c r="F9" s="24">
         <v>632</v>
       </c>
-      <c r="G9" s="69">
+      <c r="G9" s="24">
         <v>97</v>
       </c>
-      <c r="H9" s="69">
+      <c r="H9" s="24">
         <v>1</v>
       </c>
-      <c r="I9" s="69">
+      <c r="I9" s="24">
         <v>96</v>
       </c>
-      <c r="J9" s="71">
-[...8 lines deleted...]
-      <c r="M9" s="69">
+      <c r="J9" s="24">
+        <v>0</v>
+      </c>
+      <c r="K9" s="24">
+        <v>0</v>
+      </c>
+      <c r="L9" s="24">
+        <v>0</v>
+      </c>
+      <c r="M9" s="24">
         <v>13646</v>
       </c>
-      <c r="N9" s="69">
+      <c r="N9" s="24">
         <v>7944</v>
       </c>
-      <c r="O9" s="69">
+      <c r="O9" s="24">
         <v>479</v>
       </c>
-      <c r="P9" s="69">
+      <c r="P9" s="24">
         <v>7465</v>
       </c>
-      <c r="Q9" s="69">
+      <c r="Q9" s="24">
         <v>1759</v>
       </c>
-      <c r="R9" s="69" t="s">
+      <c r="R9" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S9" s="69">
+      <c r="S9" s="24">
         <v>1759</v>
       </c>
-      <c r="T9" s="69">
+      <c r="T9" s="24">
         <v>3943</v>
       </c>
-      <c r="U9" s="69" t="s">
+      <c r="U9" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="V9" s="69">
+      <c r="V9" s="24">
         <v>3943</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A10" s="34" t="s">
+    <row r="10" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A10" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="69">
+      <c r="B10" s="24">
         <v>15062</v>
       </c>
-      <c r="C10" s="69">
+      <c r="C10" s="24">
         <v>810</v>
       </c>
-      <c r="D10" s="69">
+      <c r="D10" s="24">
         <v>709</v>
       </c>
-      <c r="E10" s="69">
+      <c r="E10" s="24">
         <v>93</v>
       </c>
-      <c r="F10" s="69">
+      <c r="F10" s="24">
         <v>616</v>
       </c>
-      <c r="G10" s="69">
+      <c r="G10" s="24">
         <v>101</v>
       </c>
-      <c r="H10" s="69">
+      <c r="H10" s="24">
         <v>1</v>
       </c>
-      <c r="I10" s="69">
+      <c r="I10" s="24">
         <v>100</v>
       </c>
-      <c r="J10" s="71">
-[...8 lines deleted...]
-      <c r="M10" s="69">
+      <c r="J10" s="24">
+        <v>0</v>
+      </c>
+      <c r="K10" s="24">
+        <v>0</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
         <v>14252</v>
       </c>
-      <c r="N10" s="69">
+      <c r="N10" s="24">
         <v>8203</v>
       </c>
-      <c r="O10" s="69">
+      <c r="O10" s="24">
         <v>485</v>
       </c>
-      <c r="P10" s="69">
+      <c r="P10" s="24">
         <v>7718</v>
       </c>
-      <c r="Q10" s="69">
+      <c r="Q10" s="24">
         <v>1803</v>
       </c>
-      <c r="R10" s="69" t="s">
+      <c r="R10" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S10" s="69">
+      <c r="S10" s="24">
         <v>1803</v>
       </c>
-      <c r="T10" s="69">
+      <c r="T10" s="24">
         <v>4246</v>
       </c>
-      <c r="U10" s="69" t="s">
+      <c r="U10" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="69">
+      <c r="V10" s="24">
         <v>4246</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A11" s="34" t="s">
+    <row r="11" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A11" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="69">
+      <c r="B11" s="24">
         <v>15752</v>
       </c>
-      <c r="C11" s="69">
+      <c r="C11" s="24">
         <v>828</v>
       </c>
-      <c r="D11" s="69">
+      <c r="D11" s="24">
         <v>719</v>
       </c>
-      <c r="E11" s="69">
+      <c r="E11" s="24">
         <v>97</v>
       </c>
-      <c r="F11" s="69">
+      <c r="F11" s="24">
         <v>622</v>
       </c>
-      <c r="G11" s="69">
+      <c r="G11" s="24">
         <v>109</v>
       </c>
-      <c r="H11" s="69">
+      <c r="H11" s="24">
         <v>1</v>
       </c>
-      <c r="I11" s="69">
+      <c r="I11" s="24">
         <v>108</v>
       </c>
-      <c r="J11" s="71">
-[...8 lines deleted...]
-      <c r="M11" s="69">
+      <c r="J11" s="24">
+        <v>0</v>
+      </c>
+      <c r="K11" s="24">
+        <v>0</v>
+      </c>
+      <c r="L11" s="24">
+        <v>0</v>
+      </c>
+      <c r="M11" s="24">
         <v>14924</v>
       </c>
-      <c r="N11" s="69">
+      <c r="N11" s="24">
         <v>8511</v>
       </c>
-      <c r="O11" s="69">
+      <c r="O11" s="24">
         <v>481</v>
       </c>
-      <c r="P11" s="69">
+      <c r="P11" s="24">
         <v>8030</v>
       </c>
-      <c r="Q11" s="69">
+      <c r="Q11" s="24">
         <v>1876</v>
       </c>
-      <c r="R11" s="69" t="s">
+      <c r="R11" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S11" s="69">
+      <c r="S11" s="24">
         <v>1876</v>
       </c>
-      <c r="T11" s="69">
+      <c r="T11" s="24">
         <v>4537</v>
       </c>
-      <c r="U11" s="69">
+      <c r="U11" s="24">
         <v>1</v>
       </c>
-      <c r="V11" s="69">
+      <c r="V11" s="24">
         <v>4536</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A12" s="34" t="s">
+    <row r="12" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A12" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="69">
+      <c r="B12" s="24">
         <v>16104</v>
       </c>
-      <c r="C12" s="69">
+      <c r="C12" s="24">
         <v>787</v>
       </c>
-      <c r="D12" s="69">
+      <c r="D12" s="24">
         <v>688</v>
       </c>
-      <c r="E12" s="69">
+      <c r="E12" s="24">
         <v>94</v>
       </c>
-      <c r="F12" s="69">
+      <c r="F12" s="24">
         <v>594</v>
       </c>
-      <c r="G12" s="69">
+      <c r="G12" s="24">
         <v>99</v>
       </c>
-      <c r="H12" s="69">
+      <c r="H12" s="24">
         <v>1</v>
       </c>
-      <c r="I12" s="69">
+      <c r="I12" s="24">
         <v>98</v>
       </c>
-      <c r="J12" s="71">
-[...8 lines deleted...]
-      <c r="M12" s="69">
+      <c r="J12" s="24">
+        <v>0</v>
+      </c>
+      <c r="K12" s="24">
+        <v>0</v>
+      </c>
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
         <v>15317</v>
       </c>
-      <c r="N12" s="69">
+      <c r="N12" s="24">
         <v>8680</v>
       </c>
-      <c r="O12" s="69">
+      <c r="O12" s="24">
         <v>495</v>
       </c>
-      <c r="P12" s="69">
+      <c r="P12" s="24">
         <v>8185</v>
       </c>
-      <c r="Q12" s="69">
+      <c r="Q12" s="24">
         <v>1933</v>
       </c>
-      <c r="R12" s="70" t="s">
+      <c r="R12" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S12" s="69">
+      <c r="S12" s="24">
         <v>1933</v>
       </c>
-      <c r="T12" s="69">
+      <c r="T12" s="24">
         <v>4704</v>
       </c>
-      <c r="U12" s="69">
+      <c r="U12" s="24">
         <v>2</v>
       </c>
-      <c r="V12" s="69">
+      <c r="V12" s="24">
         <v>4702</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A13" s="34" t="s">
+    <row r="13" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A13" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="69">
+      <c r="B13" s="24">
         <v>16645</v>
       </c>
-      <c r="C13" s="69">
+      <c r="C13" s="24">
         <v>773</v>
       </c>
-      <c r="D13" s="69">
+      <c r="D13" s="24">
         <v>684</v>
       </c>
-      <c r="E13" s="69">
+      <c r="E13" s="24">
         <v>94</v>
       </c>
-      <c r="F13" s="69">
+      <c r="F13" s="24">
         <v>590</v>
       </c>
-      <c r="G13" s="69">
+      <c r="G13" s="24">
         <v>89</v>
       </c>
-      <c r="H13" s="69">
+      <c r="H13" s="24">
         <v>1</v>
       </c>
-      <c r="I13" s="69">
+      <c r="I13" s="24">
         <v>88</v>
       </c>
-      <c r="J13" s="71">
-[...8 lines deleted...]
-      <c r="M13" s="69">
+      <c r="J13" s="24">
+        <v>0</v>
+      </c>
+      <c r="K13" s="24">
+        <v>0</v>
+      </c>
+      <c r="L13" s="24">
+        <v>0</v>
+      </c>
+      <c r="M13" s="24">
         <v>15872</v>
       </c>
-      <c r="N13" s="69">
+      <c r="N13" s="24">
         <v>9009</v>
       </c>
-      <c r="O13" s="69">
+      <c r="O13" s="24">
         <v>495</v>
       </c>
-      <c r="P13" s="69">
+      <c r="P13" s="24">
         <v>8514</v>
       </c>
-      <c r="Q13" s="69">
+      <c r="Q13" s="24">
         <v>1987</v>
       </c>
-      <c r="R13" s="70">
-[...2 lines deleted...]
-      <c r="S13" s="69">
+      <c r="R13" s="24">
+        <v>0</v>
+      </c>
+      <c r="S13" s="24">
         <v>1987</v>
       </c>
-      <c r="T13" s="69">
+      <c r="T13" s="24">
         <v>4876</v>
       </c>
-      <c r="U13" s="69">
+      <c r="U13" s="24">
         <v>2</v>
       </c>
-      <c r="V13" s="69">
+      <c r="V13" s="24">
         <v>4874</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A14" s="34" t="s">
+    <row r="14" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A14" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="69">
+      <c r="B14" s="24">
         <v>17398</v>
       </c>
-      <c r="C14" s="69">
+      <c r="C14" s="24">
         <v>750</v>
       </c>
-      <c r="D14" s="69">
+      <c r="D14" s="24">
         <v>667</v>
       </c>
-      <c r="E14" s="69">
+      <c r="E14" s="24">
         <v>95</v>
       </c>
-      <c r="F14" s="69">
+      <c r="F14" s="24">
         <v>572</v>
       </c>
-      <c r="G14" s="69">
+      <c r="G14" s="24">
         <v>83</v>
       </c>
-      <c r="H14" s="69">
+      <c r="H14" s="24">
         <v>2</v>
       </c>
-      <c r="I14" s="69">
+      <c r="I14" s="24">
         <v>81</v>
       </c>
-      <c r="J14" s="71">
-[...8 lines deleted...]
-      <c r="M14" s="69">
+      <c r="J14" s="24">
+        <v>0</v>
+      </c>
+      <c r="K14" s="24">
+        <v>0</v>
+      </c>
+      <c r="L14" s="24">
+        <v>0</v>
+      </c>
+      <c r="M14" s="24">
         <v>16648</v>
       </c>
-      <c r="N14" s="69">
+      <c r="N14" s="24">
         <v>9347</v>
       </c>
-      <c r="O14" s="69">
+      <c r="O14" s="24">
         <v>504</v>
       </c>
-      <c r="P14" s="69">
+      <c r="P14" s="24">
         <v>8843</v>
       </c>
-      <c r="Q14" s="69">
+      <c r="Q14" s="24">
         <v>2165</v>
       </c>
-      <c r="R14" s="70">
-[...2 lines deleted...]
-      <c r="S14" s="69">
+      <c r="R14" s="24">
+        <v>0</v>
+      </c>
+      <c r="S14" s="24">
         <v>2165</v>
       </c>
-      <c r="T14" s="69">
+      <c r="T14" s="24">
         <v>5136</v>
       </c>
-      <c r="U14" s="69">
+      <c r="U14" s="24">
         <v>2</v>
       </c>
-      <c r="V14" s="69">
+      <c r="V14" s="24">
         <v>5134</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A15" s="34" t="s">
+    <row r="15" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A15" s="30" t="s">
         <v>132</v>
       </c>
-      <c r="B15" s="69">
+      <c r="B15" s="24">
         <v>17731</v>
       </c>
-      <c r="C15" s="69">
+      <c r="C15" s="24">
         <v>719</v>
       </c>
-      <c r="D15" s="69">
+      <c r="D15" s="24">
         <v>647</v>
       </c>
-      <c r="E15" s="69">
+      <c r="E15" s="24">
         <v>95</v>
       </c>
-      <c r="F15" s="69">
+      <c r="F15" s="24">
         <v>552</v>
       </c>
-      <c r="G15" s="69">
+      <c r="G15" s="24">
         <v>72</v>
       </c>
-      <c r="H15" s="69">
+      <c r="H15" s="24">
         <v>2</v>
       </c>
-      <c r="I15" s="69">
+      <c r="I15" s="24">
         <v>70</v>
       </c>
-      <c r="J15" s="71">
-[...8 lines deleted...]
-      <c r="M15" s="69">
+      <c r="J15" s="24">
+        <v>0</v>
+      </c>
+      <c r="K15" s="24">
+        <v>0</v>
+      </c>
+      <c r="L15" s="24">
+        <v>0</v>
+      </c>
+      <c r="M15" s="24">
         <v>17012</v>
       </c>
-      <c r="N15" s="69">
+      <c r="N15" s="24">
         <v>9473</v>
       </c>
-      <c r="O15" s="69">
+      <c r="O15" s="24">
         <v>495</v>
       </c>
-      <c r="P15" s="69">
+      <c r="P15" s="24">
         <v>8978</v>
       </c>
-      <c r="Q15" s="69">
+      <c r="Q15" s="24">
         <v>2259</v>
       </c>
-      <c r="R15" s="70">
-[...2 lines deleted...]
-      <c r="S15" s="69">
+      <c r="R15" s="24">
+        <v>0</v>
+      </c>
+      <c r="S15" s="24">
         <v>2259</v>
       </c>
-      <c r="T15" s="69">
+      <c r="T15" s="24">
         <v>5280</v>
       </c>
-      <c r="U15" s="69">
+      <c r="U15" s="24">
         <v>2</v>
       </c>
-      <c r="V15" s="69">
+      <c r="V15" s="24">
         <v>5278</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="18.600000000000001" customHeight="1">
-      <c r="A16" s="34" t="s">
+    <row r="16" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A16" s="30" t="s">
         <v>133</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="24">
         <v>17770</v>
       </c>
-      <c r="C16" s="69">
+      <c r="C16" s="24">
         <v>700</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="24">
         <v>634</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E16" s="24">
         <v>96</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="24">
         <v>538</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="24">
         <v>66</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H16" s="24">
         <v>2</v>
       </c>
-      <c r="I16" s="27">
+      <c r="I16" s="24">
         <v>64</v>
       </c>
-      <c r="J16" s="71">
-[...8 lines deleted...]
-      <c r="M16" s="27">
+      <c r="J16" s="24">
+        <v>0</v>
+      </c>
+      <c r="K16" s="24">
+        <v>0</v>
+      </c>
+      <c r="L16" s="24">
+        <v>0</v>
+      </c>
+      <c r="M16" s="24">
         <v>17070</v>
       </c>
-      <c r="N16" s="27">
+      <c r="N16" s="24">
         <v>9378</v>
       </c>
-      <c r="O16" s="27">
+      <c r="O16" s="24">
         <v>479</v>
       </c>
-      <c r="P16" s="27">
+      <c r="P16" s="24">
         <v>8899</v>
       </c>
-      <c r="Q16" s="27">
+      <c r="Q16" s="24">
         <v>2317</v>
       </c>
-      <c r="R16" s="71">
-[...2 lines deleted...]
-      <c r="S16" s="27">
+      <c r="R16" s="24">
+        <v>0</v>
+      </c>
+      <c r="S16" s="24">
         <v>2317</v>
       </c>
-      <c r="T16" s="27">
+      <c r="T16" s="24">
         <v>5375</v>
       </c>
-      <c r="U16" s="27">
+      <c r="U16" s="24">
         <v>2</v>
       </c>
-      <c r="V16" s="27">
+      <c r="V16" s="24">
         <v>5373</v>
       </c>
     </row>
     <row r="17" spans="1:58" ht="18.600000000000001" customHeight="1">
-      <c r="A17" s="34" t="s">
+      <c r="A17" s="30" t="s">
         <v>134</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="24">
         <v>18082</v>
       </c>
-      <c r="C17" s="69">
+      <c r="C17" s="24">
         <v>669</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="24">
         <v>617</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E17" s="24">
         <v>94</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="24">
         <v>523</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="24">
         <v>52</v>
       </c>
-      <c r="H17" s="27">
+      <c r="H17" s="24">
         <v>2</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I17" s="24">
         <v>50</v>
       </c>
-      <c r="J17" s="71">
-[...8 lines deleted...]
-      <c r="M17" s="27">
+      <c r="J17" s="24">
+        <v>0</v>
+      </c>
+      <c r="K17" s="24">
+        <v>0</v>
+      </c>
+      <c r="L17" s="24">
+        <v>0</v>
+      </c>
+      <c r="M17" s="24">
         <v>17413</v>
       </c>
-      <c r="N17" s="27">
+      <c r="N17" s="24">
         <v>9402</v>
       </c>
-      <c r="O17" s="27">
+      <c r="O17" s="24">
         <v>481</v>
       </c>
-      <c r="P17" s="27">
+      <c r="P17" s="24">
         <v>8921</v>
       </c>
-      <c r="Q17" s="27">
+      <c r="Q17" s="24">
         <v>2461</v>
       </c>
-      <c r="R17" s="71">
-[...2 lines deleted...]
-      <c r="S17" s="27">
+      <c r="R17" s="24">
+        <v>0</v>
+      </c>
+      <c r="S17" s="24">
         <v>2461</v>
       </c>
-      <c r="T17" s="27">
+      <c r="T17" s="24">
         <v>5550</v>
       </c>
-      <c r="U17" s="27">
+      <c r="U17" s="24">
         <v>2</v>
       </c>
-      <c r="V17" s="27">
+      <c r="V17" s="24">
         <v>5548</v>
       </c>
     </row>
-    <row r="18" spans="1:58" s="12" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A18" s="34" t="s">
+    <row r="18" spans="1:58" s="10" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A18" s="30" t="s">
         <v>135</v>
       </c>
-      <c r="B18" s="27">
+      <c r="B18" s="24">
         <v>18265</v>
       </c>
-      <c r="C18" s="69">
+      <c r="C18" s="24">
         <v>637</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="24">
         <v>593</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="24">
         <v>92</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="24">
         <v>501</v>
       </c>
-      <c r="G18" s="27">
+      <c r="G18" s="24">
         <v>44</v>
       </c>
-      <c r="H18" s="27">
+      <c r="H18" s="24">
         <v>2</v>
       </c>
-      <c r="I18" s="27">
+      <c r="I18" s="24">
         <v>42</v>
       </c>
-      <c r="J18" s="71">
-[...8 lines deleted...]
-      <c r="M18" s="27">
+      <c r="J18" s="24">
+        <v>0</v>
+      </c>
+      <c r="K18" s="24">
+        <v>0</v>
+      </c>
+      <c r="L18" s="24">
+        <v>0</v>
+      </c>
+      <c r="M18" s="24">
         <v>17628</v>
       </c>
-      <c r="N18" s="27">
+      <c r="N18" s="24">
         <v>9425</v>
       </c>
-      <c r="O18" s="27">
+      <c r="O18" s="24">
         <v>490</v>
       </c>
-      <c r="P18" s="27">
+      <c r="P18" s="24">
         <v>8935</v>
       </c>
-      <c r="Q18" s="27">
+      <c r="Q18" s="24">
         <v>2544</v>
       </c>
-      <c r="R18" s="71">
-[...2 lines deleted...]
-      <c r="S18" s="27">
+      <c r="R18" s="24">
+        <v>0</v>
+      </c>
+      <c r="S18" s="24">
         <v>2544</v>
       </c>
-      <c r="T18" s="27">
+      <c r="T18" s="24">
         <v>5659</v>
       </c>
-      <c r="U18" s="27">
+      <c r="U18" s="24">
         <v>2</v>
       </c>
-      <c r="V18" s="27">
+      <c r="V18" s="24">
         <v>5657</v>
       </c>
     </row>
-    <row r="19" spans="1:58" s="12" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A19" s="34" t="s">
+    <row r="19" spans="1:58" s="10" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A19" s="30" t="s">
         <v>136</v>
       </c>
-      <c r="B19" s="27">
+      <c r="B19" s="24">
         <v>18228</v>
       </c>
-      <c r="C19" s="69">
+      <c r="C19" s="24">
         <v>610</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="24">
         <v>574</v>
       </c>
-      <c r="E19" s="27">
+      <c r="E19" s="24">
         <v>91</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="24">
         <v>483</v>
       </c>
-      <c r="G19" s="27">
+      <c r="G19" s="24">
         <v>36</v>
       </c>
-      <c r="H19" s="27">
+      <c r="H19" s="24">
         <v>2</v>
       </c>
-      <c r="I19" s="27">
+      <c r="I19" s="24">
         <v>34</v>
       </c>
-      <c r="J19" s="71">
-[...8 lines deleted...]
-      <c r="M19" s="27">
+      <c r="J19" s="24">
+        <v>0</v>
+      </c>
+      <c r="K19" s="24">
+        <v>0</v>
+      </c>
+      <c r="L19" s="24">
+        <v>0</v>
+      </c>
+      <c r="M19" s="24">
         <v>17618</v>
       </c>
-      <c r="N19" s="27">
+      <c r="N19" s="24">
         <v>9287</v>
       </c>
-      <c r="O19" s="27">
+      <c r="O19" s="24">
         <v>475</v>
       </c>
-      <c r="P19" s="27">
+      <c r="P19" s="24">
         <v>8812</v>
       </c>
-      <c r="Q19" s="27">
+      <c r="Q19" s="24">
         <v>2601</v>
       </c>
-      <c r="R19" s="71">
-[...2 lines deleted...]
-      <c r="S19" s="27">
+      <c r="R19" s="24">
+        <v>0</v>
+      </c>
+      <c r="S19" s="24">
         <v>2601</v>
       </c>
-      <c r="T19" s="27">
+      <c r="T19" s="24">
         <v>5730</v>
       </c>
-      <c r="U19" s="27">
+      <c r="U19" s="24">
         <v>2</v>
       </c>
-      <c r="V19" s="27">
+      <c r="V19" s="24">
         <v>5728</v>
       </c>
     </row>
-    <row r="20" spans="1:58" s="12" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A20" s="34" t="s">
+    <row r="20" spans="1:58" s="10" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A20" s="30" t="s">
         <v>137</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="24">
         <v>18777</v>
       </c>
-      <c r="C20" s="69">
+      <c r="C20" s="24">
         <v>594</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="24">
         <v>558</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="24">
         <v>91</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="24">
         <v>467</v>
       </c>
-      <c r="G20" s="27">
+      <c r="G20" s="24">
         <v>36</v>
       </c>
-      <c r="H20" s="27">
+      <c r="H20" s="24">
         <v>2</v>
       </c>
-      <c r="I20" s="27">
+      <c r="I20" s="24">
         <v>34</v>
       </c>
-      <c r="J20" s="71">
-[...8 lines deleted...]
-      <c r="M20" s="27">
+      <c r="J20" s="24">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>0</v>
+      </c>
+      <c r="L20" s="24">
+        <v>0</v>
+      </c>
+      <c r="M20" s="24">
         <v>18183</v>
       </c>
-      <c r="N20" s="27">
+      <c r="N20" s="24">
         <v>9565</v>
       </c>
-      <c r="O20" s="27">
+      <c r="O20" s="24">
         <v>479</v>
       </c>
-      <c r="P20" s="27">
+      <c r="P20" s="24">
         <v>9086</v>
       </c>
-      <c r="Q20" s="27">
+      <c r="Q20" s="24">
         <v>2729</v>
       </c>
-      <c r="R20" s="71">
-[...2 lines deleted...]
-      <c r="S20" s="27">
+      <c r="R20" s="24">
+        <v>0</v>
+      </c>
+      <c r="S20" s="24">
         <v>2729</v>
       </c>
-      <c r="T20" s="27">
+      <c r="T20" s="24">
         <v>5889</v>
       </c>
-      <c r="U20" s="27">
+      <c r="U20" s="24">
         <v>1</v>
       </c>
-      <c r="V20" s="27">
+      <c r="V20" s="24">
         <v>5888</v>
       </c>
     </row>
-    <row r="21" spans="1:58" s="12" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A21" s="34" t="s">
+    <row r="21" spans="1:58" s="10" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A21" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="B21" s="27">
+      <c r="B21" s="24">
         <v>19240</v>
       </c>
-      <c r="C21" s="69">
+      <c r="C21" s="24">
         <v>590</v>
       </c>
-      <c r="D21" s="27">
+      <c r="D21" s="24">
         <v>556</v>
       </c>
-      <c r="E21" s="27">
+      <c r="E21" s="24">
         <v>88</v>
       </c>
-      <c r="F21" s="27">
+      <c r="F21" s="24">
         <v>468</v>
       </c>
-      <c r="G21" s="27">
+      <c r="G21" s="24">
         <v>34</v>
       </c>
-      <c r="H21" s="27">
+      <c r="H21" s="24">
         <v>2</v>
       </c>
-      <c r="I21" s="27">
+      <c r="I21" s="24">
         <v>32</v>
       </c>
-      <c r="J21" s="71">
-[...8 lines deleted...]
-      <c r="M21" s="27">
+      <c r="J21" s="24">
+        <v>0</v>
+      </c>
+      <c r="K21" s="24">
+        <v>0</v>
+      </c>
+      <c r="L21" s="24">
+        <v>0</v>
+      </c>
+      <c r="M21" s="24">
         <v>18650</v>
       </c>
-      <c r="N21" s="27">
+      <c r="N21" s="24">
         <v>9819</v>
       </c>
-      <c r="O21" s="27">
+      <c r="O21" s="24">
         <v>480</v>
       </c>
-      <c r="P21" s="27">
+      <c r="P21" s="24">
         <v>9339</v>
       </c>
-      <c r="Q21" s="27">
+      <c r="Q21" s="24">
         <v>2852</v>
       </c>
-      <c r="R21" s="71">
-[...2 lines deleted...]
-      <c r="S21" s="27">
+      <c r="R21" s="24">
+        <v>0</v>
+      </c>
+      <c r="S21" s="24">
         <v>2852</v>
       </c>
-      <c r="T21" s="27">
+      <c r="T21" s="24">
         <v>5979</v>
       </c>
-      <c r="U21" s="27">
+      <c r="U21" s="24">
         <v>1</v>
       </c>
-      <c r="V21" s="27">
+      <c r="V21" s="24">
         <v>5978</v>
       </c>
-      <c r="W21" s="2"/>
-[...34 lines deleted...]
-      <c r="BF21" s="2"/>
+      <c r="W21" s="1"/>
+      <c r="X21" s="1"/>
+      <c r="Y21" s="1"/>
+      <c r="Z21" s="1"/>
+      <c r="AA21" s="1"/>
+      <c r="AB21" s="1"/>
+      <c r="AC21" s="1"/>
+      <c r="AD21" s="1"/>
+      <c r="AE21" s="1"/>
+      <c r="AF21" s="1"/>
+      <c r="AG21" s="1"/>
+      <c r="AH21" s="1"/>
+      <c r="AI21" s="1"/>
+      <c r="AJ21" s="1"/>
+      <c r="AK21" s="1"/>
+      <c r="AL21" s="1"/>
+      <c r="AM21" s="1"/>
+      <c r="AN21" s="1"/>
+      <c r="AO21" s="1"/>
+      <c r="AP21" s="1"/>
+      <c r="AQ21" s="1"/>
+      <c r="AR21" s="1"/>
+      <c r="AS21" s="1"/>
+      <c r="AT21" s="1"/>
+      <c r="AU21" s="1"/>
+      <c r="AV21" s="1"/>
+      <c r="AW21" s="1"/>
+      <c r="AX21" s="1"/>
+      <c r="AY21" s="1"/>
+      <c r="AZ21" s="1"/>
+      <c r="BA21" s="1"/>
+      <c r="BB21" s="1"/>
+      <c r="BC21" s="1"/>
+      <c r="BD21" s="1"/>
+      <c r="BE21" s="1"/>
+      <c r="BF21" s="1"/>
     </row>
     <row r="22" spans="1:58" ht="18.600000000000001" customHeight="1">
-      <c r="A22" s="34" t="s">
+      <c r="A22" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="27">
+      <c r="B22" s="24">
         <v>19433</v>
       </c>
-      <c r="C22" s="69">
+      <c r="C22" s="24">
         <v>556</v>
       </c>
-      <c r="D22" s="27">
+      <c r="D22" s="24">
         <v>531</v>
       </c>
-      <c r="E22" s="27">
+      <c r="E22" s="24">
         <v>79</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F22" s="24">
         <v>452</v>
       </c>
-      <c r="G22" s="27">
+      <c r="G22" s="24">
         <v>25</v>
       </c>
-      <c r="H22" s="27">
+      <c r="H22" s="24">
         <v>1</v>
       </c>
-      <c r="I22" s="27">
+      <c r="I22" s="24">
         <v>24</v>
       </c>
-      <c r="J22" s="71">
-[...8 lines deleted...]
-      <c r="M22" s="27">
+      <c r="J22" s="24">
+        <v>0</v>
+      </c>
+      <c r="K22" s="24">
+        <v>0</v>
+      </c>
+      <c r="L22" s="24">
+        <v>0</v>
+      </c>
+      <c r="M22" s="24">
         <v>18877</v>
       </c>
-      <c r="N22" s="27">
+      <c r="N22" s="24">
         <v>9948</v>
       </c>
-      <c r="O22" s="27">
+      <c r="O22" s="24">
         <v>472</v>
       </c>
-      <c r="P22" s="27">
+      <c r="P22" s="24">
         <v>9476</v>
       </c>
-      <c r="Q22" s="27">
+      <c r="Q22" s="24">
         <v>2900</v>
       </c>
-      <c r="R22" s="71">
-[...2 lines deleted...]
-      <c r="S22" s="27">
+      <c r="R22" s="24">
+        <v>0</v>
+      </c>
+      <c r="S22" s="24">
         <v>2900</v>
       </c>
-      <c r="T22" s="27">
+      <c r="T22" s="24">
         <v>6029</v>
       </c>
-      <c r="U22" s="27">
+      <c r="U22" s="24">
         <v>1</v>
       </c>
-      <c r="V22" s="27">
+      <c r="V22" s="24">
         <v>6028</v>
       </c>
     </row>
     <row r="23" spans="1:58" ht="18.600000000000001" customHeight="1">
-      <c r="A23" s="34" t="s">
+      <c r="A23" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="24">
         <v>19682</v>
       </c>
-      <c r="C23" s="69">
+      <c r="C23" s="24">
         <v>547</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="24">
         <v>523</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="24">
         <v>79</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="24">
         <v>444</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="24">
         <v>24</v>
       </c>
-      <c r="H23" s="27">
+      <c r="H23" s="24">
         <v>1</v>
       </c>
-      <c r="I23" s="27">
+      <c r="I23" s="24">
         <v>23</v>
       </c>
-      <c r="J23" s="71">
-[...8 lines deleted...]
-      <c r="M23" s="27">
+      <c r="J23" s="24">
+        <v>0</v>
+      </c>
+      <c r="K23" s="24">
+        <v>0</v>
+      </c>
+      <c r="L23" s="24">
+        <v>0</v>
+      </c>
+      <c r="M23" s="24">
         <v>19135</v>
       </c>
-      <c r="N23" s="27">
+      <c r="N23" s="24">
         <v>10064</v>
       </c>
-      <c r="O23" s="27">
+      <c r="O23" s="24">
         <v>467</v>
       </c>
-      <c r="P23" s="27">
+      <c r="P23" s="24">
         <v>9597</v>
       </c>
-      <c r="Q23" s="27">
+      <c r="Q23" s="24">
         <v>3006</v>
       </c>
-      <c r="R23" s="71">
-[...2 lines deleted...]
-      <c r="S23" s="27">
+      <c r="R23" s="24">
+        <v>0</v>
+      </c>
+      <c r="S23" s="24">
         <v>3006</v>
       </c>
-      <c r="T23" s="27">
+      <c r="T23" s="24">
         <v>6065</v>
       </c>
-      <c r="U23" s="27">
+      <c r="U23" s="24">
         <v>1</v>
       </c>
-      <c r="V23" s="27">
+      <c r="V23" s="24">
         <v>6064</v>
       </c>
     </row>
     <row r="24" spans="1:58" ht="18.600000000000001" customHeight="1">
-      <c r="A24" s="34" t="s">
+      <c r="A24" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="B24" s="27">
+      <c r="B24" s="24">
         <v>19900</v>
       </c>
-      <c r="C24" s="69">
+      <c r="C24" s="24">
         <v>530</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="24">
         <v>507</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="24">
         <v>79</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="24">
         <v>428</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="24">
         <v>23</v>
       </c>
-      <c r="H24" s="27">
+      <c r="H24" s="24">
         <v>1</v>
       </c>
-      <c r="I24" s="27">
+      <c r="I24" s="24">
         <v>22</v>
       </c>
-      <c r="J24" s="71">
-[...8 lines deleted...]
-      <c r="M24" s="27">
+      <c r="J24" s="24">
+        <v>0</v>
+      </c>
+      <c r="K24" s="24">
+        <v>0</v>
+      </c>
+      <c r="L24" s="24">
+        <v>0</v>
+      </c>
+      <c r="M24" s="24">
         <v>19370</v>
       </c>
-      <c r="N24" s="27">
+      <c r="N24" s="24">
         <v>10197</v>
       </c>
-      <c r="O24" s="27">
+      <c r="O24" s="24">
         <v>460</v>
       </c>
-      <c r="P24" s="27">
+      <c r="P24" s="24">
         <v>9737</v>
       </c>
-      <c r="Q24" s="27">
+      <c r="Q24" s="24">
         <v>3069</v>
       </c>
-      <c r="R24" s="71">
-[...2 lines deleted...]
-      <c r="S24" s="27">
+      <c r="R24" s="24">
+        <v>0</v>
+      </c>
+      <c r="S24" s="24">
         <v>3069</v>
       </c>
-      <c r="T24" s="27">
+      <c r="T24" s="24">
         <v>6104</v>
       </c>
-      <c r="U24" s="27">
+      <c r="U24" s="24">
         <v>1</v>
       </c>
-      <c r="V24" s="27">
+      <c r="V24" s="24">
         <v>6103</v>
       </c>
     </row>
-    <row r="25" spans="1:58" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A25" s="34" t="s">
+    <row r="25" spans="1:58" ht="18.600000000000001" customHeight="1">
+      <c r="A25" s="30" t="s">
         <v>141</v>
       </c>
-      <c r="B25" s="71">
+      <c r="B25" s="24">
         <v>20174</v>
       </c>
-      <c r="C25" s="69">
+      <c r="C25" s="24">
         <v>515</v>
       </c>
-      <c r="D25" s="71">
+      <c r="D25" s="24">
         <v>493</v>
       </c>
-      <c r="E25" s="71">
+      <c r="E25" s="24">
         <v>79</v>
       </c>
-      <c r="F25" s="71">
+      <c r="F25" s="24">
         <v>414</v>
       </c>
-      <c r="G25" s="71">
+      <c r="G25" s="24">
         <v>22</v>
       </c>
-      <c r="H25" s="71">
+      <c r="H25" s="24">
         <v>1</v>
       </c>
-      <c r="I25" s="71">
+      <c r="I25" s="24">
         <v>21</v>
       </c>
-      <c r="J25" s="71">
-[...8 lines deleted...]
-      <c r="M25" s="71">
+      <c r="J25" s="24">
+        <v>0</v>
+      </c>
+      <c r="K25" s="24">
+        <v>0</v>
+      </c>
+      <c r="L25" s="24">
+        <v>0</v>
+      </c>
+      <c r="M25" s="24">
         <v>19659</v>
       </c>
-      <c r="N25" s="71">
+      <c r="N25" s="24">
         <v>10326</v>
       </c>
-      <c r="O25" s="71">
+      <c r="O25" s="24">
         <v>460</v>
       </c>
-      <c r="P25" s="71">
+      <c r="P25" s="24">
         <v>9866</v>
       </c>
-      <c r="Q25" s="71">
+      <c r="Q25" s="24">
         <v>3160</v>
       </c>
-      <c r="R25" s="71">
+      <c r="R25" s="24">
         <v>1</v>
       </c>
-      <c r="S25" s="71">
+      <c r="S25" s="24">
         <v>3159</v>
       </c>
-      <c r="T25" s="71">
+      <c r="T25" s="24">
         <v>6173</v>
       </c>
-      <c r="U25" s="71">
-[...2 lines deleted...]
-      <c r="V25" s="71">
+      <c r="U25" s="24">
+        <v>0</v>
+      </c>
+      <c r="V25" s="24">
         <v>6173</v>
       </c>
     </row>
-    <row r="26" spans="1:58" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A26" s="34" t="s">
+    <row r="26" spans="1:58" ht="18.600000000000001" customHeight="1">
+      <c r="A26" s="30" t="s">
         <v>142</v>
       </c>
-      <c r="B26" s="71">
+      <c r="B26" s="24">
         <f>C26+M26</f>
         <v>20306</v>
       </c>
-      <c r="C26" s="69">
+      <c r="C26" s="24">
         <v>514</v>
       </c>
-      <c r="D26" s="71">
+      <c r="D26" s="24">
         <f>E26+F26</f>
         <v>496</v>
       </c>
-      <c r="E26" s="71">
+      <c r="E26" s="24">
         <v>79</v>
       </c>
-      <c r="F26" s="71">
+      <c r="F26" s="24">
         <v>417</v>
       </c>
-      <c r="G26" s="71">
+      <c r="G26" s="24">
         <f>H26+I26</f>
         <v>18</v>
       </c>
-      <c r="H26" s="71">
+      <c r="H26" s="24">
         <v>1</v>
       </c>
-      <c r="I26" s="71">
+      <c r="I26" s="24">
         <v>17</v>
       </c>
-      <c r="J26" s="71">
-[...8 lines deleted...]
-      <c r="M26" s="71">
+      <c r="J26" s="24">
+        <v>0</v>
+      </c>
+      <c r="K26" s="24">
+        <v>0</v>
+      </c>
+      <c r="L26" s="24">
+        <v>0</v>
+      </c>
+      <c r="M26" s="24">
         <f>N26+Q26+T26</f>
         <v>19792</v>
       </c>
-      <c r="N26" s="71">
+      <c r="N26" s="24">
         <f>O26+P26</f>
         <v>10361</v>
       </c>
-      <c r="O26" s="71">
+      <c r="O26" s="24">
         <v>460</v>
       </c>
-      <c r="P26" s="71">
+      <c r="P26" s="24">
         <v>9901</v>
       </c>
-      <c r="Q26" s="71">
+      <c r="Q26" s="24">
         <f>R26+S26</f>
         <v>3217</v>
       </c>
-      <c r="R26" s="71">
+      <c r="R26" s="24">
         <v>1</v>
       </c>
-      <c r="S26" s="71">
+      <c r="S26" s="24">
         <v>3216</v>
       </c>
-      <c r="T26" s="71">
+      <c r="T26" s="24">
         <f>U26+V26</f>
         <v>6214</v>
       </c>
-      <c r="U26" s="71">
-[...2 lines deleted...]
-      <c r="V26" s="71">
+      <c r="U26" s="24">
+        <v>0</v>
+      </c>
+      <c r="V26" s="24">
         <v>6214</v>
       </c>
     </row>
     <row r="27" spans="1:58" ht="18.600000000000001" customHeight="1">
-      <c r="A27" s="34" t="s">
+      <c r="A27" s="30" t="s">
         <v>100</v>
       </c>
-      <c r="B27" s="71">
+      <c r="B27" s="24">
         <f>C27+M27</f>
         <v>20691</v>
       </c>
-      <c r="C27" s="69">
+      <c r="C27" s="24">
         <v>508</v>
       </c>
-      <c r="D27" s="71">
+      <c r="D27" s="24">
         <f>E27+F27</f>
         <v>492</v>
       </c>
-      <c r="E27" s="71">
+      <c r="E27" s="24">
         <v>81</v>
       </c>
-      <c r="F27" s="71">
+      <c r="F27" s="24">
         <v>411</v>
       </c>
-      <c r="G27" s="71">
+      <c r="G27" s="24">
         <f>H27+I27</f>
         <v>16</v>
       </c>
-      <c r="H27" s="71">
+      <c r="H27" s="24">
         <v>1</v>
       </c>
-      <c r="I27" s="71">
+      <c r="I27" s="24">
         <v>15</v>
       </c>
-      <c r="J27" s="71">
-[...8 lines deleted...]
-      <c r="M27" s="71">
+      <c r="J27" s="24">
+        <v>0</v>
+      </c>
+      <c r="K27" s="24">
+        <v>0</v>
+      </c>
+      <c r="L27" s="24">
+        <v>0</v>
+      </c>
+      <c r="M27" s="24">
         <f>N27+Q27+T27</f>
         <v>20183</v>
       </c>
-      <c r="N27" s="71">
+      <c r="N27" s="24">
         <f>O27+P27</f>
         <v>10599</v>
       </c>
-      <c r="O27" s="71">
+      <c r="O27" s="24">
         <v>461</v>
       </c>
-      <c r="P27" s="71">
+      <c r="P27" s="24">
         <v>10138</v>
       </c>
-      <c r="Q27" s="71">
+      <c r="Q27" s="24">
         <f>R27+S27</f>
         <v>3289</v>
       </c>
-      <c r="R27" s="71">
-[...2 lines deleted...]
-      <c r="S27" s="71">
+      <c r="R27" s="24">
+        <v>0</v>
+      </c>
+      <c r="S27" s="24">
         <v>3289</v>
       </c>
-      <c r="T27" s="71">
+      <c r="T27" s="24">
         <f>U27+V27</f>
         <v>6295</v>
       </c>
-      <c r="U27" s="71">
-[...2 lines deleted...]
-      <c r="V27" s="71">
+      <c r="U27" s="24">
+        <v>0</v>
+      </c>
+      <c r="V27" s="24">
         <v>6295</v>
       </c>
     </row>
     <row r="28" spans="1:58" ht="18.600000000000001" customHeight="1">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="37" t="s">
         <v>143</v>
       </c>
-      <c r="B28" s="71">
+      <c r="B28" s="24">
         <f>C28+M28</f>
         <v>21135</v>
       </c>
-      <c r="C28" s="69">
+      <c r="C28" s="24">
         <v>507</v>
       </c>
-      <c r="D28" s="71">
+      <c r="D28" s="24">
         <v>491</v>
       </c>
-      <c r="E28" s="71">
+      <c r="E28" s="24">
         <v>81</v>
       </c>
-      <c r="F28" s="71">
+      <c r="F28" s="24">
         <f>D28-E28</f>
         <v>410</v>
       </c>
-      <c r="G28" s="71">
+      <c r="G28" s="24">
         <v>16</v>
       </c>
-      <c r="H28" s="71">
+      <c r="H28" s="24">
         <v>1</v>
       </c>
-      <c r="I28" s="71">
+      <c r="I28" s="24">
         <f>G28-H28</f>
         <v>15</v>
       </c>
-      <c r="J28" s="71">
-[...8 lines deleted...]
-      <c r="M28" s="71">
+      <c r="J28" s="24">
+        <v>0</v>
+      </c>
+      <c r="K28" s="24">
+        <v>0</v>
+      </c>
+      <c r="L28" s="24">
+        <v>0</v>
+      </c>
+      <c r="M28" s="24">
         <f>N28+Q28+T28</f>
         <v>20628</v>
       </c>
-      <c r="N28" s="71">
+      <c r="N28" s="24">
         <v>10815</v>
       </c>
-      <c r="O28" s="71">
+      <c r="O28" s="24">
         <v>454</v>
       </c>
-      <c r="P28" s="71">
+      <c r="P28" s="24">
         <f>N28-O28</f>
         <v>10361</v>
       </c>
-      <c r="Q28" s="71">
+      <c r="Q28" s="24">
         <v>3411</v>
       </c>
-      <c r="R28" s="71">
-[...2 lines deleted...]
-      <c r="S28" s="71">
+      <c r="R28" s="24">
+        <v>0</v>
+      </c>
+      <c r="S28" s="24">
         <f>Q28-R28</f>
         <v>3411</v>
       </c>
-      <c r="T28" s="71">
+      <c r="T28" s="24">
         <v>6402</v>
       </c>
-      <c r="U28" s="71">
-[...2 lines deleted...]
-      <c r="V28" s="71">
+      <c r="U28" s="24">
+        <v>0</v>
+      </c>
+      <c r="V28" s="24">
         <f>T28-U28</f>
         <v>6402</v>
       </c>
     </row>
     <row r="29" spans="1:58" ht="18.600000000000001" customHeight="1">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="37" t="s">
         <v>157</v>
       </c>
-      <c r="B29" s="72">
+      <c r="B29" s="64">
         <v>21437</v>
       </c>
-      <c r="C29" s="69">
+      <c r="C29" s="24">
         <v>502</v>
       </c>
-      <c r="D29" s="71">
+      <c r="D29" s="24">
         <v>488</v>
       </c>
-      <c r="E29" s="71">
+      <c r="E29" s="24">
         <v>81</v>
       </c>
-      <c r="F29" s="71">
+      <c r="F29" s="24">
         <v>407</v>
       </c>
-      <c r="G29" s="71">
+      <c r="G29" s="24">
         <v>14</v>
       </c>
-      <c r="H29" s="71">
+      <c r="H29" s="24">
         <v>1</v>
       </c>
-      <c r="I29" s="71">
+      <c r="I29" s="24">
         <v>13</v>
       </c>
-      <c r="J29" s="71">
-[...8 lines deleted...]
-      <c r="M29" s="71">
+      <c r="J29" s="24">
+        <v>0</v>
+      </c>
+      <c r="K29" s="24">
+        <v>0</v>
+      </c>
+      <c r="L29" s="24">
+        <v>0</v>
+      </c>
+      <c r="M29" s="24">
         <v>20935</v>
       </c>
-      <c r="N29" s="71">
+      <c r="N29" s="24">
         <v>10997</v>
       </c>
-      <c r="O29" s="71">
+      <c r="O29" s="24">
         <v>447</v>
       </c>
-      <c r="P29" s="71">
+      <c r="P29" s="24">
         <v>10550</v>
       </c>
-      <c r="Q29" s="71">
+      <c r="Q29" s="24">
         <v>3462</v>
       </c>
-      <c r="R29" s="71">
-[...2 lines deleted...]
-      <c r="S29" s="71">
+      <c r="R29" s="24">
+        <v>0</v>
+      </c>
+      <c r="S29" s="24">
         <v>3462</v>
       </c>
-      <c r="T29" s="71">
+      <c r="T29" s="24">
         <v>6476</v>
       </c>
-      <c r="U29" s="71">
-[...2 lines deleted...]
-      <c r="V29" s="71">
+      <c r="U29" s="24">
+        <v>0</v>
+      </c>
+      <c r="V29" s="24">
         <v>6476</v>
       </c>
     </row>
-    <row r="30" spans="1:58" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A30" s="41" t="s">
+    <row r="30" spans="1:58" ht="18.600000000000001" customHeight="1">
+      <c r="A30" s="37" t="s">
         <v>158</v>
       </c>
-      <c r="B30" s="72">
+      <c r="B30" s="64">
         <v>21713</v>
       </c>
-      <c r="C30" s="69">
+      <c r="C30" s="24">
         <v>495</v>
       </c>
-      <c r="D30" s="71">
+      <c r="D30" s="24">
         <v>482</v>
       </c>
-      <c r="E30" s="71">
+      <c r="E30" s="24">
         <v>80</v>
       </c>
-      <c r="F30" s="71">
+      <c r="F30" s="24">
         <v>402</v>
       </c>
-      <c r="G30" s="71">
+      <c r="G30" s="24">
         <v>13</v>
       </c>
-      <c r="H30" s="71">
+      <c r="H30" s="24">
         <v>1</v>
       </c>
-      <c r="I30" s="71">
+      <c r="I30" s="24">
         <v>12</v>
       </c>
-      <c r="J30" s="71">
-[...8 lines deleted...]
-      <c r="M30" s="71">
+      <c r="J30" s="24">
+        <v>0</v>
+      </c>
+      <c r="K30" s="24">
+        <v>0</v>
+      </c>
+      <c r="L30" s="24">
+        <v>0</v>
+      </c>
+      <c r="M30" s="24">
         <v>21218</v>
       </c>
-      <c r="N30" s="71">
+      <c r="N30" s="24">
         <v>11105</v>
       </c>
-      <c r="O30" s="71">
+      <c r="O30" s="24">
         <v>444</v>
       </c>
-      <c r="P30" s="71">
+      <c r="P30" s="24">
         <v>10661</v>
       </c>
-      <c r="Q30" s="71">
+      <c r="Q30" s="24">
         <v>3548</v>
       </c>
-      <c r="R30" s="71">
-[...2 lines deleted...]
-      <c r="S30" s="71">
+      <c r="R30" s="24">
+        <v>0</v>
+      </c>
+      <c r="S30" s="24">
         <v>3548</v>
       </c>
-      <c r="T30" s="71">
+      <c r="T30" s="24">
         <v>6565</v>
       </c>
-      <c r="U30" s="71">
-[...2 lines deleted...]
-      <c r="V30" s="71">
+      <c r="U30" s="24">
+        <v>0</v>
+      </c>
+      <c r="V30" s="24">
         <v>6565</v>
       </c>
     </row>
-    <row r="31" spans="1:58" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A31" s="41" t="s">
+    <row r="31" spans="1:58" ht="18.600000000000001" customHeight="1">
+      <c r="A31" s="37" t="s">
         <v>159</v>
       </c>
-      <c r="B31" s="72">
+      <c r="B31" s="64">
         <v>22041</v>
       </c>
-      <c r="C31" s="69">
+      <c r="C31" s="24">
         <v>497</v>
       </c>
-      <c r="D31" s="71">
+      <c r="D31" s="24">
         <v>486</v>
       </c>
-      <c r="E31" s="71">
+      <c r="E31" s="24">
         <v>80</v>
       </c>
-      <c r="F31" s="71">
+      <c r="F31" s="24">
         <v>406</v>
       </c>
-      <c r="G31" s="71">
+      <c r="G31" s="24">
         <v>11</v>
       </c>
-      <c r="H31" s="71">
+      <c r="H31" s="24">
         <v>1</v>
       </c>
-      <c r="I31" s="71">
+      <c r="I31" s="24">
         <v>10</v>
       </c>
-      <c r="J31" s="71">
-[...8 lines deleted...]
-      <c r="M31" s="71">
+      <c r="J31" s="24">
+        <v>0</v>
+      </c>
+      <c r="K31" s="24">
+        <v>0</v>
+      </c>
+      <c r="L31" s="24">
+        <v>0</v>
+      </c>
+      <c r="M31" s="24">
         <v>21544</v>
       </c>
-      <c r="N31" s="71">
+      <c r="N31" s="24">
         <v>11277</v>
       </c>
-      <c r="O31" s="71">
+      <c r="O31" s="24">
         <v>445</v>
       </c>
-      <c r="P31" s="71">
+      <c r="P31" s="24">
         <v>10832</v>
       </c>
-      <c r="Q31" s="71">
+      <c r="Q31" s="24">
         <v>3637</v>
       </c>
-      <c r="R31" s="71">
+      <c r="R31" s="24">
         <v>1</v>
       </c>
-      <c r="S31" s="71">
+      <c r="S31" s="24">
         <v>3636</v>
       </c>
-      <c r="T31" s="71">
+      <c r="T31" s="24">
         <v>6630</v>
       </c>
-      <c r="U31" s="71">
-[...2 lines deleted...]
-      <c r="V31" s="71">
+      <c r="U31" s="24">
+        <v>0</v>
+      </c>
+      <c r="V31" s="24">
         <v>6630</v>
       </c>
     </row>
-    <row r="32" spans="1:58" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A32" s="41" t="s">
+    <row r="32" spans="1:58" ht="18.600000000000001" customHeight="1">
+      <c r="A32" s="37" t="s">
         <v>160</v>
       </c>
-      <c r="B32" s="71">
+      <c r="B32" s="24">
         <v>22177</v>
       </c>
-      <c r="C32" s="69">
+      <c r="C32" s="24">
         <v>494</v>
       </c>
-      <c r="D32" s="71">
+      <c r="D32" s="24">
         <v>486</v>
       </c>
-      <c r="E32" s="71">
+      <c r="E32" s="24">
         <v>80</v>
       </c>
-      <c r="F32" s="71">
+      <c r="F32" s="24">
         <v>406</v>
       </c>
-      <c r="G32" s="71">
+      <c r="G32" s="24">
         <v>8</v>
       </c>
-      <c r="H32" s="71">
+      <c r="H32" s="24">
         <v>1</v>
       </c>
-      <c r="I32" s="71">
+      <c r="I32" s="24">
         <v>7</v>
       </c>
-      <c r="J32" s="71">
-[...8 lines deleted...]
-      <c r="M32" s="71">
+      <c r="J32" s="24">
+        <v>0</v>
+      </c>
+      <c r="K32" s="24">
+        <v>0</v>
+      </c>
+      <c r="L32" s="24">
+        <v>0</v>
+      </c>
+      <c r="M32" s="24">
         <v>21683</v>
       </c>
-      <c r="N32" s="71">
+      <c r="N32" s="24">
         <v>11313</v>
       </c>
-      <c r="O32" s="71">
+      <c r="O32" s="24">
         <v>441</v>
       </c>
-      <c r="P32" s="71">
+      <c r="P32" s="24">
         <v>10872</v>
       </c>
-      <c r="Q32" s="71">
+      <c r="Q32" s="24">
         <v>3705</v>
       </c>
-      <c r="R32" s="71">
+      <c r="R32" s="24">
         <v>2</v>
       </c>
-      <c r="S32" s="71">
+      <c r="S32" s="24">
         <v>3703</v>
       </c>
-      <c r="T32" s="71">
+      <c r="T32" s="24">
         <v>6665</v>
       </c>
-      <c r="U32" s="71">
-[...2 lines deleted...]
-      <c r="V32" s="71">
+      <c r="U32" s="24">
+        <v>0</v>
+      </c>
+      <c r="V32" s="24">
         <v>6665</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="18.600000000000001" customHeight="1">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="37" t="s">
         <v>161</v>
       </c>
-      <c r="B33" s="72">
+      <c r="B33" s="64">
         <v>22384</v>
       </c>
-      <c r="C33" s="69">
+      <c r="C33" s="24">
         <v>490</v>
       </c>
-      <c r="D33" s="71">
+      <c r="D33" s="24">
         <v>485</v>
       </c>
-      <c r="E33" s="71">
+      <c r="E33" s="24">
         <v>80</v>
       </c>
-      <c r="F33" s="71">
+      <c r="F33" s="24">
         <v>405</v>
       </c>
-      <c r="G33" s="71">
+      <c r="G33" s="24">
         <v>5</v>
       </c>
-      <c r="H33" s="71">
+      <c r="H33" s="24">
         <v>1</v>
       </c>
-      <c r="I33" s="71">
+      <c r="I33" s="24">
         <v>4</v>
       </c>
-      <c r="J33" s="71">
-[...8 lines deleted...]
-      <c r="M33" s="71">
+      <c r="J33" s="24">
+        <v>0</v>
+      </c>
+      <c r="K33" s="24">
+        <v>0</v>
+      </c>
+      <c r="L33" s="24">
+        <v>0</v>
+      </c>
+      <c r="M33" s="24">
         <v>21894</v>
       </c>
-      <c r="N33" s="71">
+      <c r="N33" s="24">
         <v>11395</v>
       </c>
-      <c r="O33" s="71">
+      <c r="O33" s="24">
         <v>437</v>
       </c>
-      <c r="P33" s="71">
+      <c r="P33" s="24">
         <v>10958</v>
       </c>
-      <c r="Q33" s="71">
+      <c r="Q33" s="24">
         <v>3772</v>
       </c>
-      <c r="R33" s="71">
+      <c r="R33" s="24">
         <v>3</v>
       </c>
-      <c r="S33" s="71">
+      <c r="S33" s="24">
         <v>3769</v>
       </c>
-      <c r="T33" s="71">
+      <c r="T33" s="24">
         <v>6727</v>
       </c>
-      <c r="U33" s="71">
-[...2 lines deleted...]
-      <c r="V33" s="71">
+      <c r="U33" s="24">
+        <v>0</v>
+      </c>
+      <c r="V33" s="24">
         <v>6727</v>
       </c>
     </row>
     <row r="34" spans="1:22" ht="18.600000000000001" customHeight="1">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="37" t="s">
         <v>162</v>
       </c>
-      <c r="B34" s="72">
+      <c r="B34" s="64">
         <v>22612</v>
       </c>
-      <c r="C34" s="69">
+      <c r="C34" s="24">
         <v>483</v>
       </c>
-      <c r="D34" s="71">
+      <c r="D34" s="24">
         <v>478</v>
       </c>
-      <c r="E34" s="71">
+      <c r="E34" s="24">
         <v>79</v>
       </c>
-      <c r="F34" s="71">
+      <c r="F34" s="24">
         <v>399</v>
       </c>
-      <c r="G34" s="71">
+      <c r="G34" s="24">
         <v>5</v>
       </c>
-      <c r="H34" s="71">
+      <c r="H34" s="24">
         <v>1</v>
       </c>
-      <c r="I34" s="71">
+      <c r="I34" s="24">
         <v>4</v>
       </c>
-      <c r="J34" s="71">
-[...8 lines deleted...]
-      <c r="M34" s="71">
+      <c r="J34" s="24">
+        <v>0</v>
+      </c>
+      <c r="K34" s="24">
+        <v>0</v>
+      </c>
+      <c r="L34" s="24">
+        <v>0</v>
+      </c>
+      <c r="M34" s="24">
         <v>22129</v>
       </c>
-      <c r="N34" s="71">
+      <c r="N34" s="24">
         <v>11499</v>
       </c>
-      <c r="O34" s="71">
+      <c r="O34" s="24">
         <v>432</v>
       </c>
-      <c r="P34" s="71">
+      <c r="P34" s="24">
         <v>11067</v>
       </c>
-      <c r="Q34" s="71">
+      <c r="Q34" s="24">
         <v>3839</v>
       </c>
-      <c r="R34" s="71">
+      <c r="R34" s="24">
         <v>3</v>
       </c>
-      <c r="S34" s="71">
+      <c r="S34" s="24">
         <v>3836</v>
       </c>
-      <c r="T34" s="71">
+      <c r="T34" s="24">
         <v>6791</v>
       </c>
-      <c r="U34" s="71">
+      <c r="U34" s="24">
         <v>1</v>
       </c>
-      <c r="V34" s="71">
+      <c r="V34" s="24">
         <v>6790</v>
       </c>
     </row>
-    <row r="35" spans="1:22" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A35" s="41" t="s">
+    <row r="35" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A35" s="37" t="s">
         <v>163</v>
       </c>
-      <c r="B35" s="71">
+      <c r="B35" s="24">
         <v>22816</v>
       </c>
-      <c r="C35" s="69">
+      <c r="C35" s="24">
         <v>483</v>
       </c>
-      <c r="D35" s="71">
+      <c r="D35" s="24">
         <v>478</v>
       </c>
-      <c r="E35" s="71">
+      <c r="E35" s="24">
         <v>80</v>
       </c>
-      <c r="F35" s="71">
+      <c r="F35" s="24">
         <v>398</v>
       </c>
-      <c r="G35" s="71">
+      <c r="G35" s="24">
         <v>5</v>
       </c>
-      <c r="H35" s="71">
+      <c r="H35" s="24">
         <v>1</v>
       </c>
-      <c r="I35" s="71">
+      <c r="I35" s="24">
         <v>4</v>
       </c>
-      <c r="J35" s="71">
-[...8 lines deleted...]
-      <c r="M35" s="71">
+      <c r="J35" s="24">
+        <v>0</v>
+      </c>
+      <c r="K35" s="24">
+        <v>0</v>
+      </c>
+      <c r="L35" s="24">
+        <v>0</v>
+      </c>
+      <c r="M35" s="24">
         <v>22333</v>
       </c>
-      <c r="N35" s="71">
+      <c r="N35" s="24">
         <v>11580</v>
       </c>
-      <c r="O35" s="71">
+      <c r="O35" s="24">
         <v>424</v>
       </c>
-      <c r="P35" s="71">
+      <c r="P35" s="24">
         <v>11156</v>
       </c>
-      <c r="Q35" s="71">
+      <c r="Q35" s="24">
         <v>3917</v>
       </c>
-      <c r="R35" s="71">
+      <c r="R35" s="24">
         <v>2</v>
       </c>
-      <c r="S35" s="71">
+      <c r="S35" s="24">
         <v>3915</v>
       </c>
-      <c r="T35" s="71">
+      <c r="T35" s="24">
         <v>6836</v>
       </c>
-      <c r="U35" s="71">
+      <c r="U35" s="24">
         <v>3</v>
       </c>
-      <c r="V35" s="71">
+      <c r="V35" s="24">
         <v>6833</v>
       </c>
     </row>
-    <row r="36" spans="1:22" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A36" s="41" t="s">
+    <row r="36" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A36" s="37" t="s">
         <v>164</v>
       </c>
-      <c r="B36" s="71">
+      <c r="B36" s="24">
         <v>22992</v>
       </c>
-      <c r="C36" s="69">
+      <c r="C36" s="24">
         <v>480</v>
       </c>
-      <c r="D36" s="71">
+      <c r="D36" s="24">
         <v>476</v>
       </c>
-      <c r="E36" s="71">
+      <c r="E36" s="24">
         <v>81</v>
       </c>
-      <c r="F36" s="71">
+      <c r="F36" s="24">
         <v>395</v>
       </c>
-      <c r="G36" s="71">
+      <c r="G36" s="24">
         <v>4</v>
       </c>
-      <c r="H36" s="71">
+      <c r="H36" s="24">
         <v>1</v>
       </c>
-      <c r="I36" s="71">
+      <c r="I36" s="24">
         <v>3</v>
       </c>
-      <c r="J36" s="71">
-[...8 lines deleted...]
-      <c r="M36" s="71">
+      <c r="J36" s="24">
+        <v>0</v>
+      </c>
+      <c r="K36" s="24">
+        <v>0</v>
+      </c>
+      <c r="L36" s="24">
+        <v>0</v>
+      </c>
+      <c r="M36" s="24">
         <v>22512</v>
       </c>
-      <c r="N36" s="71">
+      <c r="N36" s="24">
         <v>11663</v>
       </c>
-      <c r="O36" s="71">
+      <c r="O36" s="24">
         <v>424</v>
       </c>
-      <c r="P36" s="71">
+      <c r="P36" s="24">
         <v>11239</v>
       </c>
-      <c r="Q36" s="71">
+      <c r="Q36" s="24">
         <v>3975</v>
       </c>
-      <c r="R36" s="71">
+      <c r="R36" s="24">
         <v>2</v>
       </c>
-      <c r="S36" s="71">
+      <c r="S36" s="24">
         <v>3973</v>
       </c>
-      <c r="T36" s="71">
+      <c r="T36" s="24">
         <v>6874</v>
       </c>
-      <c r="U36" s="71">
+      <c r="U36" s="24">
         <v>2</v>
       </c>
-      <c r="V36" s="71">
+      <c r="V36" s="24">
         <v>6872</v>
       </c>
     </row>
-    <row r="37" spans="1:22" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A37" s="41" t="s">
+    <row r="37" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A37" s="37" t="s">
         <v>165</v>
       </c>
-      <c r="B37" s="71">
+      <c r="B37" s="24">
         <v>23132</v>
       </c>
-      <c r="C37" s="69">
+      <c r="C37" s="24">
         <v>479</v>
       </c>
-      <c r="D37" s="71">
+      <c r="D37" s="24">
         <v>475</v>
       </c>
-      <c r="E37" s="71">
+      <c r="E37" s="24">
         <v>81</v>
       </c>
-      <c r="F37" s="71">
+      <c r="F37" s="24">
         <v>394</v>
       </c>
-      <c r="G37" s="71">
+      <c r="G37" s="24">
         <v>4</v>
       </c>
-      <c r="H37" s="71">
+      <c r="H37" s="24">
         <v>1</v>
       </c>
-      <c r="I37" s="71">
+      <c r="I37" s="24">
         <v>3</v>
       </c>
-      <c r="J37" s="71">
-[...8 lines deleted...]
-      <c r="M37" s="71">
+      <c r="J37" s="24">
+        <v>0</v>
+      </c>
+      <c r="K37" s="24">
+        <v>0</v>
+      </c>
+      <c r="L37" s="24">
+        <v>0</v>
+      </c>
+      <c r="M37" s="24">
         <v>22653</v>
       </c>
-      <c r="N37" s="71">
+      <c r="N37" s="24">
         <v>11724</v>
       </c>
-      <c r="O37" s="71">
+      <c r="O37" s="24">
         <v>422</v>
       </c>
-      <c r="P37" s="71">
+      <c r="P37" s="24">
         <v>11302</v>
       </c>
-      <c r="Q37" s="71">
+      <c r="Q37" s="24">
         <v>4036</v>
       </c>
-      <c r="R37" s="71">
+      <c r="R37" s="24">
         <v>2</v>
       </c>
-      <c r="S37" s="71">
+      <c r="S37" s="24">
         <v>4034</v>
       </c>
-      <c r="T37" s="71">
+      <c r="T37" s="24">
         <v>6893</v>
       </c>
-      <c r="U37" s="71">
+      <c r="U37" s="24">
         <v>2</v>
       </c>
-      <c r="V37" s="71">
+      <c r="V37" s="24">
         <v>6891</v>
       </c>
     </row>
-    <row r="38" spans="1:22" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A38" s="41" t="s">
+    <row r="38" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A38" s="37" t="s">
         <v>166</v>
       </c>
-      <c r="B38" s="71">
+      <c r="B38" s="24">
         <v>23278</v>
       </c>
-      <c r="C38" s="70">
+      <c r="C38" s="24">
         <v>478</v>
       </c>
-      <c r="D38" s="71">
+      <c r="D38" s="24">
         <v>473</v>
       </c>
-      <c r="E38" s="71">
+      <c r="E38" s="24">
         <v>80</v>
       </c>
-      <c r="F38" s="71">
+      <c r="F38" s="24">
         <v>393</v>
       </c>
-      <c r="G38" s="71">
+      <c r="G38" s="24">
         <v>4</v>
       </c>
-      <c r="H38" s="71">
+      <c r="H38" s="24">
         <v>1</v>
       </c>
-      <c r="I38" s="71">
+      <c r="I38" s="24">
         <v>3</v>
       </c>
-      <c r="J38" s="71">
+      <c r="J38" s="24">
         <v>1</v>
       </c>
-      <c r="K38" s="71">
-[...2 lines deleted...]
-      <c r="L38" s="71">
+      <c r="K38" s="24">
+        <v>0</v>
+      </c>
+      <c r="L38" s="24">
         <v>1</v>
       </c>
-      <c r="M38" s="71">
+      <c r="M38" s="24">
         <v>22800</v>
       </c>
-      <c r="N38" s="71">
+      <c r="N38" s="24">
         <v>11835</v>
       </c>
-      <c r="O38" s="71">
+      <c r="O38" s="24">
         <v>421</v>
       </c>
-      <c r="P38" s="71">
+      <c r="P38" s="24">
         <v>11414</v>
       </c>
-      <c r="Q38" s="71">
+      <c r="Q38" s="24">
         <v>4043</v>
       </c>
-      <c r="R38" s="71">
+      <c r="R38" s="24">
         <v>1</v>
       </c>
-      <c r="S38" s="71">
+      <c r="S38" s="24">
         <v>4042</v>
       </c>
-      <c r="T38" s="71">
+      <c r="T38" s="24">
         <v>6922</v>
       </c>
-      <c r="U38" s="71">
+      <c r="U38" s="24">
         <v>1</v>
       </c>
-      <c r="V38" s="71">
+      <c r="V38" s="24">
         <v>6921</v>
       </c>
     </row>
-    <row r="39" spans="1:22" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A39" s="41" t="s">
+    <row r="39" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A39" s="37" t="s">
         <v>174</v>
       </c>
-      <c r="B39" s="71">
+      <c r="B39" s="24">
         <v>23578</v>
       </c>
-      <c r="C39" s="70">
+      <c r="C39" s="24">
         <v>480</v>
       </c>
-      <c r="D39" s="71">
+      <c r="D39" s="24">
         <v>475</v>
       </c>
-      <c r="E39" s="71">
+      <c r="E39" s="24">
         <v>81</v>
       </c>
-      <c r="F39" s="71">
+      <c r="F39" s="24">
         <v>394</v>
       </c>
-      <c r="G39" s="71">
+      <c r="G39" s="24">
         <v>4</v>
       </c>
-      <c r="H39" s="71">
+      <c r="H39" s="24">
         <v>1</v>
       </c>
-      <c r="I39" s="71">
+      <c r="I39" s="24">
         <v>3</v>
       </c>
-      <c r="J39" s="71">
+      <c r="J39" s="24">
         <v>1</v>
       </c>
-      <c r="K39" s="71">
-[...2 lines deleted...]
-      <c r="L39" s="71">
+      <c r="K39" s="24">
+        <v>0</v>
+      </c>
+      <c r="L39" s="24">
         <v>1</v>
       </c>
-      <c r="M39" s="71">
+      <c r="M39" s="24">
         <v>23098</v>
       </c>
-      <c r="N39" s="71">
+      <c r="N39" s="24">
         <v>11998</v>
       </c>
-      <c r="O39" s="71">
+      <c r="O39" s="24">
         <v>420</v>
       </c>
-      <c r="P39" s="71">
+      <c r="P39" s="24">
         <v>11578</v>
       </c>
-      <c r="Q39" s="71">
+      <c r="Q39" s="24">
         <v>4131</v>
       </c>
-      <c r="R39" s="71">
-[...2 lines deleted...]
-      <c r="S39" s="71">
+      <c r="R39" s="24">
+        <v>0</v>
+      </c>
+      <c r="S39" s="24">
         <v>4131</v>
       </c>
-      <c r="T39" s="71">
+      <c r="T39" s="24">
         <v>6969</v>
       </c>
-      <c r="U39" s="71">
+      <c r="U39" s="24">
         <v>1</v>
       </c>
-      <c r="V39" s="71">
+      <c r="V39" s="24">
         <v>6968</v>
       </c>
     </row>
-    <row r="40" spans="1:22" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A40" s="41" t="s">
+    <row r="40" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A40" s="37" t="s">
         <v>178</v>
       </c>
-      <c r="B40" s="71">
+      <c r="B40" s="24">
         <v>23896</v>
       </c>
-      <c r="C40" s="70">
+      <c r="C40" s="24">
         <v>476</v>
       </c>
-      <c r="D40" s="71">
+      <c r="D40" s="24">
         <v>471</v>
       </c>
-      <c r="E40" s="71">
+      <c r="E40" s="24">
         <v>81</v>
       </c>
-      <c r="F40" s="71">
+      <c r="F40" s="24">
         <v>390</v>
       </c>
-      <c r="G40" s="71">
+      <c r="G40" s="24">
         <v>4</v>
       </c>
-      <c r="H40" s="71">
+      <c r="H40" s="24">
         <v>1</v>
       </c>
-      <c r="I40" s="71">
+      <c r="I40" s="24">
         <v>3</v>
       </c>
-      <c r="J40" s="71">
+      <c r="J40" s="24">
         <v>1</v>
       </c>
-      <c r="K40" s="71">
-[...2 lines deleted...]
-      <c r="L40" s="71">
+      <c r="K40" s="24">
+        <v>0</v>
+      </c>
+      <c r="L40" s="24">
         <v>1</v>
       </c>
-      <c r="M40" s="71">
+      <c r="M40" s="24">
         <v>23420</v>
       </c>
-      <c r="N40" s="71">
+      <c r="N40" s="24">
         <v>12200</v>
       </c>
-      <c r="O40" s="71">
+      <c r="O40" s="24">
         <v>420</v>
       </c>
-      <c r="P40" s="71">
+      <c r="P40" s="24">
         <v>11780</v>
       </c>
-      <c r="Q40" s="71">
+      <c r="Q40" s="24">
         <v>4194</v>
       </c>
-      <c r="R40" s="71">
-[...2 lines deleted...]
-      <c r="S40" s="71">
+      <c r="R40" s="24">
+        <v>0</v>
+      </c>
+      <c r="S40" s="24">
         <v>4194</v>
       </c>
-      <c r="T40" s="71">
+      <c r="T40" s="24">
         <v>7026</v>
       </c>
-      <c r="U40" s="71">
+      <c r="U40" s="24">
         <v>1</v>
       </c>
-      <c r="V40" s="71">
+      <c r="V40" s="24">
         <v>7025</v>
       </c>
     </row>
-    <row r="41" spans="1:22" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A41" s="41" t="s">
+    <row r="41" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A41" s="37" t="s">
         <v>180</v>
       </c>
-      <c r="B41" s="29">
+      <c r="B41" s="24">
         <v>24268</v>
       </c>
-      <c r="C41" s="70">
+      <c r="C41" s="24">
         <v>468</v>
       </c>
-      <c r="D41" s="29">
+      <c r="D41" s="24">
         <v>463</v>
       </c>
-      <c r="E41" s="29">
+      <c r="E41" s="24">
         <v>81</v>
       </c>
-      <c r="F41" s="29">
+      <c r="F41" s="24">
         <v>382</v>
       </c>
-      <c r="G41" s="29">
+      <c r="G41" s="24">
         <v>4</v>
       </c>
-      <c r="H41" s="29">
+      <c r="H41" s="24">
         <v>1</v>
       </c>
-      <c r="I41" s="29">
+      <c r="I41" s="24">
         <v>3</v>
       </c>
-      <c r="J41" s="29">
+      <c r="J41" s="24">
         <v>1</v>
       </c>
-      <c r="K41" s="29">
-[...2 lines deleted...]
-      <c r="L41" s="29">
+      <c r="K41" s="24">
+        <v>0</v>
+      </c>
+      <c r="L41" s="24">
         <v>1</v>
       </c>
-      <c r="M41" s="29">
+      <c r="M41" s="24">
         <v>23800</v>
       </c>
-      <c r="N41" s="29">
+      <c r="N41" s="24">
         <v>12454</v>
       </c>
-      <c r="O41" s="29">
+      <c r="O41" s="24">
         <v>405</v>
       </c>
-      <c r="P41" s="29">
+      <c r="P41" s="24">
         <v>12049</v>
       </c>
-      <c r="Q41" s="29">
+      <c r="Q41" s="24">
         <v>4249</v>
       </c>
-      <c r="R41" s="29">
-[...2 lines deleted...]
-      <c r="S41" s="29">
+      <c r="R41" s="24">
+        <v>0</v>
+      </c>
+      <c r="S41" s="24">
         <v>4249</v>
       </c>
-      <c r="T41" s="29">
+      <c r="T41" s="24">
         <v>7097</v>
       </c>
-      <c r="U41" s="29">
+      <c r="U41" s="24">
         <v>1</v>
       </c>
-      <c r="V41" s="29">
+      <c r="V41" s="24">
         <v>7096</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="18.600000000000001" customHeight="1">
-      <c r="A42" s="13" t="s">
+      <c r="A42" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="B42" s="26">
+        <v>24546</v>
+      </c>
+      <c r="C42" s="24">
+        <v>460</v>
+      </c>
+      <c r="D42" s="26">
+        <v>455</v>
+      </c>
+      <c r="E42" s="26">
+        <v>81</v>
+      </c>
+      <c r="F42" s="26">
+        <v>374</v>
+      </c>
+      <c r="G42" s="26">
+        <v>4</v>
+      </c>
+      <c r="H42" s="26">
+        <v>1</v>
+      </c>
+      <c r="I42" s="26">
         <v>3</v>
       </c>
-      <c r="B42" s="73">
-[...7 lines deleted...]
-      <c r="D42" s="73">
+      <c r="J42" s="26">
+        <v>1</v>
+      </c>
+      <c r="K42" s="26">
+        <v>0</v>
+      </c>
+      <c r="L42" s="26">
+        <v>1</v>
+      </c>
+      <c r="M42" s="26">
+        <v>24086</v>
+      </c>
+      <c r="N42" s="26">
+        <v>12688</v>
+      </c>
+      <c r="O42" s="26">
+        <v>405</v>
+      </c>
+      <c r="P42" s="26">
+        <v>12283</v>
+      </c>
+      <c r="Q42" s="26">
+        <v>4270</v>
+      </c>
+      <c r="R42" s="26">
+        <v>0</v>
+      </c>
+      <c r="S42" s="26">
+        <v>4270</v>
+      </c>
+      <c r="T42" s="26">
+        <v>7128</v>
+      </c>
+      <c r="U42" s="26">
+        <v>1</v>
+      </c>
+      <c r="V42" s="26">
+        <v>7127</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A43" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="65">
+        <f>IF(B42=0,0,(B42/B41-1)*100)</f>
+        <v>1.1455414537662856</v>
+      </c>
+      <c r="C43" s="65">
+        <f t="shared" ref="C43:V43" si="0">IF(C42=0,0,(C42/C41-1)*100)</f>
+        <v>-1.7094017094017144</v>
+      </c>
+      <c r="D43" s="65">
         <f t="shared" si="0"/>
-        <v>-1.6985138004246281</v>
-[...1 lines deleted...]
-      <c r="E42" s="86">
+        <v>-1.7278617710583144</v>
+      </c>
+      <c r="E43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F42" s="73">
+      <c r="F43" s="65">
         <f t="shared" si="0"/>
-        <v>-2.0512820512820551</v>
-[...1 lines deleted...]
-      <c r="G42" s="86">
+        <v>-2.0942408376963373</v>
+      </c>
+      <c r="G43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H42" s="86">
+      <c r="H43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I42" s="86">
+      <c r="I43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J42" s="86">
+      <c r="J43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K42" s="86">
+      <c r="K43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L42" s="86">
+      <c r="L43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M42" s="73">
+      <c r="M43" s="65">
         <f t="shared" si="0"/>
-        <v>1.6225448334756587</v>
-[...1 lines deleted...]
-      <c r="N42" s="73">
+        <v>1.2016806722689122</v>
+      </c>
+      <c r="N43" s="65">
         <f t="shared" si="0"/>
-        <v>2.0819672131147549</v>
-[...1 lines deleted...]
-      <c r="O42" s="73">
+        <v>1.8789144050104456</v>
+      </c>
+      <c r="O43" s="74">
         <f t="shared" si="0"/>
-        <v>-3.5714285714285698</v>
-[...1 lines deleted...]
-      <c r="P42" s="73">
+        <v>0</v>
+      </c>
+      <c r="P43" s="65">
         <f t="shared" si="0"/>
-        <v>2.2835314091680825</v>
-[...1 lines deleted...]
-      <c r="Q42" s="73">
+        <v>1.9420698813179538</v>
+      </c>
+      <c r="Q43" s="65">
         <f t="shared" si="0"/>
-        <v>1.3113972341440183</v>
-[...1 lines deleted...]
-      <c r="R42" s="86">
+        <v>0.49423393739702615</v>
+      </c>
+      <c r="R43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S42" s="73">
+      <c r="S43" s="65">
         <f t="shared" si="0"/>
-        <v>1.3113972341440183</v>
-[...1 lines deleted...]
-      <c r="T42" s="73">
+        <v>0.49423393739702615</v>
+      </c>
+      <c r="T43" s="65">
         <f t="shared" si="0"/>
-        <v>1.0105323085681794</v>
-[...1 lines deleted...]
-      <c r="U42" s="86">
+        <v>0.43680428350008071</v>
+      </c>
+      <c r="U43" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V42" s="73">
+      <c r="V43" s="65">
         <f t="shared" si="0"/>
-        <v>1.0106761565836342</v>
-[...4 lines deleted...]
-        <v>144</v>
+        <v>0.43686583990980576</v>
       </c>
     </row>
     <row r="44" spans="1:22" ht="19.5" customHeight="1">
-      <c r="A44" s="35"/>
+      <c r="A44" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22" ht="19.5" customHeight="1">
+      <c r="A45" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.6692913385826772" top="0.35433070866141736" bottom="0.31496062992125984" header="0.70866141732283472" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:IU45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="12" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2:IV2"/>
       <selection pane="topRight" activeCell="A2" sqref="A2:IV2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:IV2"/>
       <selection pane="bottomRight" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.59765625" style="14" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="43" max="16384" width="8.69921875" style="14"/>
+    <col min="1" max="4" width="10.59765625" style="12" customWidth="1"/>
+    <col min="5" max="20" width="10.09765625" style="12" customWidth="1"/>
+    <col min="21" max="21" width="10.59765625" style="12" customWidth="1"/>
+    <col min="22" max="36" width="8.8984375" style="12" customWidth="1"/>
+    <col min="37" max="42" width="9.5" style="12" customWidth="1"/>
+    <col min="43" max="16384" width="8.69921875" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="22.5" customHeight="1">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="75" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="87"/>
-[...18 lines deleted...]
-      <c r="U1" s="87" t="s">
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75" t="s">
         <v>124</v>
       </c>
-      <c r="V1" s="87"/>
-[...19 lines deleted...]
-      <c r="AP1" s="87"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
+      <c r="AA1" s="75"/>
+      <c r="AB1" s="75"/>
+      <c r="AC1" s="75"/>
+      <c r="AD1" s="75"/>
+      <c r="AE1" s="75"/>
+      <c r="AF1" s="75"/>
+      <c r="AG1" s="75"/>
+      <c r="AH1" s="75"/>
+      <c r="AI1" s="75"/>
+      <c r="AJ1" s="75"/>
+      <c r="AK1" s="75"/>
+      <c r="AL1" s="75"/>
+      <c r="AM1" s="75"/>
+      <c r="AN1" s="75"/>
+      <c r="AO1" s="75"/>
+      <c r="AP1" s="75"/>
     </row>
     <row r="2" spans="1:42" ht="16.5" customHeight="1">
-      <c r="A2" s="115" t="s">
+      <c r="A2" s="100" t="s">
         <v>181</v>
       </c>
-      <c r="B2" s="115"/>
-[...18 lines deleted...]
-      <c r="U2" s="115" t="s">
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100" t="s">
         <v>181</v>
       </c>
-      <c r="V2" s="115"/>
-[...19 lines deleted...]
-      <c r="AP2" s="115"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="100"/>
+      <c r="AL2" s="100"/>
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
+      <c r="AP2" s="100"/>
     </row>
-    <row r="3" spans="1:42" s="15" customFormat="1" ht="15.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="T3" s="18" t="s">
+    <row r="3" spans="1:42" s="13" customFormat="1" ht="15.9" customHeight="1">
+      <c r="T3" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AL3" s="17"/>
-[...3 lines deleted...]
-      <c r="AP3" s="18" t="s">
+      <c r="AL3" s="14"/>
+      <c r="AM3" s="15"/>
+      <c r="AN3" s="15"/>
+      <c r="AO3" s="15"/>
+      <c r="AP3" s="15" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="94" t="s">
+    <row r="4" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A4" s="16"/>
+      <c r="B4" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="88" t="s">
+      <c r="C4" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="102" t="s">
+      <c r="D4" s="87" t="s">
         <v>116</v>
       </c>
-      <c r="E4" s="110"/>
-[...16 lines deleted...]
-      <c r="V4" s="110" t="s">
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95"/>
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95"/>
+      <c r="T4" s="95"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="95" t="s">
         <v>147</v>
       </c>
-      <c r="W4" s="110"/>
-[...13 lines deleted...]
-      <c r="AK4" s="102" t="s">
+      <c r="W4" s="95"/>
+      <c r="X4" s="95"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95"/>
+      <c r="AA4" s="95"/>
+      <c r="AB4" s="95"/>
+      <c r="AC4" s="95"/>
+      <c r="AD4" s="95"/>
+      <c r="AE4" s="95"/>
+      <c r="AF4" s="95"/>
+      <c r="AG4" s="95"/>
+      <c r="AH4" s="95"/>
+      <c r="AI4" s="95"/>
+      <c r="AJ4" s="88"/>
+      <c r="AK4" s="87" t="s">
         <v>117</v>
       </c>
-      <c r="AL4" s="110"/>
-[...3 lines deleted...]
-      <c r="AP4" s="110"/>
+      <c r="AL4" s="95"/>
+      <c r="AM4" s="95"/>
+      <c r="AN4" s="95"/>
+      <c r="AO4" s="95"/>
+      <c r="AP4" s="95"/>
     </row>
-    <row r="5" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A5" s="20" t="s">
+    <row r="5" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A5" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="95"/>
-[...1 lines deleted...]
-      <c r="D5" s="102" t="s">
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="87" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="105"/>
-[...5 lines deleted...]
-      <c r="K5" s="64" t="s">
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="90"/>
+      <c r="H5" s="90"/>
+      <c r="I5" s="90"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="L5" s="102" t="s">
+      <c r="L5" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="110"/>
-[...7 lines deleted...]
-      <c r="U5" s="20" t="s">
+      <c r="M5" s="95"/>
+      <c r="N5" s="95"/>
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="95"/>
+      <c r="S5" s="95"/>
+      <c r="T5" s="95"/>
+      <c r="U5" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="V5" s="110" t="s">
+      <c r="V5" s="95" t="s">
         <v>148</v>
       </c>
-      <c r="W5" s="110"/>
-[...13 lines deleted...]
-      <c r="AK5" s="88" t="s">
+      <c r="W5" s="95"/>
+      <c r="X5" s="95"/>
+      <c r="Y5" s="95"/>
+      <c r="Z5" s="95"/>
+      <c r="AA5" s="95"/>
+      <c r="AB5" s="95"/>
+      <c r="AC5" s="95"/>
+      <c r="AD5" s="95"/>
+      <c r="AE5" s="95"/>
+      <c r="AF5" s="95"/>
+      <c r="AG5" s="95"/>
+      <c r="AH5" s="95"/>
+      <c r="AI5" s="95"/>
+      <c r="AJ5" s="88"/>
+      <c r="AK5" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="AL5" s="88" t="s">
+      <c r="AL5" s="76" t="s">
         <v>41</v>
       </c>
-      <c r="AM5" s="88" t="s">
+      <c r="AM5" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="AN5" s="111" t="s">
+      <c r="AN5" s="96" t="s">
         <v>76</v>
       </c>
-      <c r="AO5" s="88" t="s">
+      <c r="AO5" s="76" t="s">
         <v>113</v>
       </c>
-      <c r="AP5" s="111" t="s">
+      <c r="AP5" s="96" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D6" s="88" t="s">
+    <row r="6" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A6" s="18"/>
+      <c r="B6" s="82"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="76" t="s">
         <v>43</v>
       </c>
-      <c r="E6" s="102" t="s">
+      <c r="E6" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="F6" s="103"/>
-      <c r="G6" s="102" t="s">
+      <c r="F6" s="88"/>
+      <c r="G6" s="87" t="s">
         <v>45</v>
       </c>
-      <c r="H6" s="110"/>
-[...2 lines deleted...]
-      <c r="K6" s="107" t="s">
+      <c r="H6" s="95"/>
+      <c r="I6" s="95"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="92" t="s">
         <v>120</v>
       </c>
-      <c r="L6" s="88" t="s">
+      <c r="L6" s="76" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="88" t="s">
+      <c r="M6" s="76" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="88" t="s">
+      <c r="N6" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="88" t="s">
+      <c r="O6" s="76" t="s">
         <v>106</v>
       </c>
-      <c r="P6" s="88" t="s">
+      <c r="P6" s="76" t="s">
         <v>48</v>
       </c>
-      <c r="Q6" s="111" t="s">
+      <c r="Q6" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="R6" s="94" t="s">
+      <c r="R6" s="76" t="s">
         <v>99</v>
       </c>
-      <c r="S6" s="114" t="s">
+      <c r="S6" s="99" t="s">
         <v>114</v>
       </c>
-      <c r="T6" s="114" t="s">
+      <c r="T6" s="99" t="s">
         <v>115</v>
       </c>
-      <c r="U6" s="21"/>
-      <c r="V6" s="88" t="s">
+      <c r="U6" s="18"/>
+      <c r="V6" s="76" t="s">
         <v>98</v>
       </c>
-      <c r="W6" s="88" t="s">
+      <c r="W6" s="76" t="s">
         <v>107</v>
       </c>
-      <c r="X6" s="88" t="s">
+      <c r="X6" s="76" t="s">
         <v>108</v>
       </c>
-      <c r="Y6" s="88" t="s">
+      <c r="Y6" s="76" t="s">
         <v>109</v>
       </c>
-      <c r="Z6" s="88" t="s">
+      <c r="Z6" s="76" t="s">
         <v>110</v>
       </c>
-      <c r="AA6" s="88" t="s">
+      <c r="AA6" s="76" t="s">
         <v>111</v>
       </c>
-      <c r="AB6" s="118" t="s">
+      <c r="AB6" s="99" t="s">
         <v>145</v>
       </c>
-      <c r="AC6" s="118" t="s">
+      <c r="AC6" s="99" t="s">
         <v>146</v>
       </c>
-      <c r="AD6" s="94" t="s">
+      <c r="AD6" s="76" t="s">
         <v>173</v>
       </c>
-      <c r="AE6" s="94" t="s">
+      <c r="AE6" s="76" t="s">
         <v>176</v>
       </c>
-      <c r="AF6" s="88" t="s">
+      <c r="AF6" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="AG6" s="88" t="s">
+      <c r="AG6" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="AH6" s="88" t="s">
+      <c r="AH6" s="76" t="s">
         <v>77</v>
       </c>
-      <c r="AI6" s="88" t="s">
+      <c r="AI6" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="AJ6" s="88" t="s">
+      <c r="AJ6" s="76" t="s">
         <v>52</v>
       </c>
-      <c r="AK6" s="97"/>
-[...4 lines deleted...]
-      <c r="AP6" s="116"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="82"/>
+      <c r="AM6" s="82"/>
+      <c r="AN6" s="101"/>
+      <c r="AO6" s="82"/>
+      <c r="AP6" s="101"/>
     </row>
-    <row r="7" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="E7" s="99" t="s">
+    <row r="7" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="19"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="104" t="s">
+      <c r="F7" s="89" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="99" t="s">
+      <c r="G7" s="84" t="s">
         <v>55</v>
       </c>
-      <c r="H7" s="104" t="s">
+      <c r="H7" s="89" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="99" t="s">
+      <c r="I7" s="84" t="s">
         <v>57</v>
       </c>
-      <c r="J7" s="88" t="s">
+      <c r="J7" s="76" t="s">
         <v>97</v>
       </c>
-      <c r="K7" s="108"/>
-[...30 lines deleted...]
-      <c r="AP7" s="116"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="82"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="97"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
+      <c r="T7" s="82"/>
+      <c r="U7" s="19"/>
+      <c r="V7" s="82"/>
+      <c r="W7" s="82"/>
+      <c r="X7" s="82"/>
+      <c r="Y7" s="82"/>
+      <c r="Z7" s="82"/>
+      <c r="AA7" s="82"/>
+      <c r="AB7" s="82"/>
+      <c r="AC7" s="82"/>
+      <c r="AD7" s="82"/>
+      <c r="AE7" s="82"/>
+      <c r="AF7" s="82"/>
+      <c r="AG7" s="82"/>
+      <c r="AH7" s="82"/>
+      <c r="AI7" s="82"/>
+      <c r="AJ7" s="82"/>
+      <c r="AK7" s="82"/>
+      <c r="AL7" s="82"/>
+      <c r="AM7" s="82"/>
+      <c r="AN7" s="101"/>
+      <c r="AO7" s="82"/>
+      <c r="AP7" s="101"/>
     </row>
-    <row r="8" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...41 lines deleted...]
-      <c r="AP8" s="116"/>
+    <row r="8" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A8" s="20"/>
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="82"/>
+      <c r="K8" s="93"/>
+      <c r="L8" s="82"/>
+      <c r="M8" s="82"/>
+      <c r="N8" s="82"/>
+      <c r="O8" s="82"/>
+      <c r="P8" s="82"/>
+      <c r="Q8" s="97"/>
+      <c r="R8" s="82"/>
+      <c r="S8" s="82"/>
+      <c r="T8" s="82"/>
+      <c r="U8" s="20"/>
+      <c r="V8" s="82"/>
+      <c r="W8" s="82"/>
+      <c r="X8" s="82"/>
+      <c r="Y8" s="82"/>
+      <c r="Z8" s="82"/>
+      <c r="AA8" s="82"/>
+      <c r="AB8" s="82"/>
+      <c r="AC8" s="82"/>
+      <c r="AD8" s="82"/>
+      <c r="AE8" s="82"/>
+      <c r="AF8" s="82"/>
+      <c r="AG8" s="82"/>
+      <c r="AH8" s="82"/>
+      <c r="AI8" s="82"/>
+      <c r="AJ8" s="82"/>
+      <c r="AK8" s="82"/>
+      <c r="AL8" s="82"/>
+      <c r="AM8" s="82"/>
+      <c r="AN8" s="101"/>
+      <c r="AO8" s="82"/>
+      <c r="AP8" s="101"/>
     </row>
-    <row r="9" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...41 lines deleted...]
-      <c r="AP9" s="116"/>
+    <row r="9" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="20"/>
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="85"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="85"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="93"/>
+      <c r="L9" s="82"/>
+      <c r="M9" s="82"/>
+      <c r="N9" s="82"/>
+      <c r="O9" s="82"/>
+      <c r="P9" s="82"/>
+      <c r="Q9" s="97"/>
+      <c r="R9" s="82"/>
+      <c r="S9" s="82"/>
+      <c r="T9" s="82"/>
+      <c r="U9" s="20"/>
+      <c r="V9" s="82"/>
+      <c r="W9" s="82"/>
+      <c r="X9" s="82"/>
+      <c r="Y9" s="82"/>
+      <c r="Z9" s="82"/>
+      <c r="AA9" s="82"/>
+      <c r="AB9" s="82"/>
+      <c r="AC9" s="82"/>
+      <c r="AD9" s="82"/>
+      <c r="AE9" s="82"/>
+      <c r="AF9" s="82"/>
+      <c r="AG9" s="82"/>
+      <c r="AH9" s="82"/>
+      <c r="AI9" s="82"/>
+      <c r="AJ9" s="82"/>
+      <c r="AK9" s="82"/>
+      <c r="AL9" s="82"/>
+      <c r="AM9" s="82"/>
+      <c r="AN9" s="101"/>
+      <c r="AO9" s="82"/>
+      <c r="AP9" s="101"/>
     </row>
-    <row r="10" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...41 lines deleted...]
-      <c r="AP10" s="116"/>
+    <row r="10" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A10" s="20"/>
+      <c r="B10" s="82"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="85"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="85"/>
+      <c r="J10" s="82"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="82"/>
+      <c r="M10" s="82"/>
+      <c r="N10" s="82"/>
+      <c r="O10" s="82"/>
+      <c r="P10" s="82"/>
+      <c r="Q10" s="97"/>
+      <c r="R10" s="82"/>
+      <c r="S10" s="82"/>
+      <c r="T10" s="82"/>
+      <c r="U10" s="20"/>
+      <c r="V10" s="82"/>
+      <c r="W10" s="82"/>
+      <c r="X10" s="82"/>
+      <c r="Y10" s="82"/>
+      <c r="Z10" s="82"/>
+      <c r="AA10" s="82"/>
+      <c r="AB10" s="82"/>
+      <c r="AC10" s="82"/>
+      <c r="AD10" s="82"/>
+      <c r="AE10" s="82"/>
+      <c r="AF10" s="82"/>
+      <c r="AG10" s="82"/>
+      <c r="AH10" s="82"/>
+      <c r="AI10" s="82"/>
+      <c r="AJ10" s="82"/>
+      <c r="AK10" s="82"/>
+      <c r="AL10" s="82"/>
+      <c r="AM10" s="82"/>
+      <c r="AN10" s="101"/>
+      <c r="AO10" s="82"/>
+      <c r="AP10" s="101"/>
     </row>
-    <row r="11" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A11" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="95"/>
-[...18 lines deleted...]
-      <c r="U11" s="23" t="s">
+      <c r="B11" s="82"/>
+      <c r="C11" s="82"/>
+      <c r="D11" s="82"/>
+      <c r="E11" s="85"/>
+      <c r="F11" s="85"/>
+      <c r="G11" s="85"/>
+      <c r="H11" s="85"/>
+      <c r="I11" s="85"/>
+      <c r="J11" s="82"/>
+      <c r="K11" s="93"/>
+      <c r="L11" s="82"/>
+      <c r="M11" s="82"/>
+      <c r="N11" s="82"/>
+      <c r="O11" s="82"/>
+      <c r="P11" s="82"/>
+      <c r="Q11" s="97"/>
+      <c r="R11" s="82"/>
+      <c r="S11" s="82"/>
+      <c r="T11" s="82"/>
+      <c r="U11" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="V11" s="97"/>
-[...19 lines deleted...]
-      <c r="AP11" s="116"/>
+      <c r="V11" s="82"/>
+      <c r="W11" s="82"/>
+      <c r="X11" s="82"/>
+      <c r="Y11" s="82"/>
+      <c r="Z11" s="82"/>
+      <c r="AA11" s="82"/>
+      <c r="AB11" s="82"/>
+      <c r="AC11" s="82"/>
+      <c r="AD11" s="82"/>
+      <c r="AE11" s="82"/>
+      <c r="AF11" s="82"/>
+      <c r="AG11" s="82"/>
+      <c r="AH11" s="82"/>
+      <c r="AI11" s="82"/>
+      <c r="AJ11" s="82"/>
+      <c r="AK11" s="82"/>
+      <c r="AL11" s="82"/>
+      <c r="AM11" s="82"/>
+      <c r="AN11" s="101"/>
+      <c r="AO11" s="82"/>
+      <c r="AP11" s="101"/>
     </row>
-    <row r="12" spans="1:42" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...41 lines deleted...]
-      <c r="AP12" s="117"/>
+    <row r="12" spans="1:42" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A12" s="21"/>
+      <c r="B12" s="83"/>
+      <c r="C12" s="83"/>
+      <c r="D12" s="83"/>
+      <c r="E12" s="86"/>
+      <c r="F12" s="86"/>
+      <c r="G12" s="86"/>
+      <c r="H12" s="86"/>
+      <c r="I12" s="86"/>
+      <c r="J12" s="83"/>
+      <c r="K12" s="94"/>
+      <c r="L12" s="83"/>
+      <c r="M12" s="83"/>
+      <c r="N12" s="83"/>
+      <c r="O12" s="83"/>
+      <c r="P12" s="83"/>
+      <c r="Q12" s="98"/>
+      <c r="R12" s="83"/>
+      <c r="S12" s="83"/>
+      <c r="T12" s="83"/>
+      <c r="U12" s="21"/>
+      <c r="V12" s="83"/>
+      <c r="W12" s="83"/>
+      <c r="X12" s="83"/>
+      <c r="Y12" s="83"/>
+      <c r="Z12" s="83"/>
+      <c r="AA12" s="83"/>
+      <c r="AB12" s="83"/>
+      <c r="AC12" s="83"/>
+      <c r="AD12" s="83"/>
+      <c r="AE12" s="83"/>
+      <c r="AF12" s="83"/>
+      <c r="AG12" s="83"/>
+      <c r="AH12" s="83"/>
+      <c r="AI12" s="83"/>
+      <c r="AJ12" s="83"/>
+      <c r="AK12" s="83"/>
+      <c r="AL12" s="83"/>
+      <c r="AM12" s="83"/>
+      <c r="AN12" s="102"/>
+      <c r="AO12" s="83"/>
+      <c r="AP12" s="102"/>
     </row>
-    <row r="13" spans="1:42" s="26" customFormat="1" ht="21" customHeight="1">
-      <c r="A13" s="39" t="s">
+    <row r="13" spans="1:42" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="22">
         <f>SUM(B14:B35)</f>
-        <v>153199</v>
-[...19 lines deleted...]
-      <c r="I13" s="25">
+        <v>151800</v>
+      </c>
+      <c r="C13" s="22">
+        <v>169482</v>
+      </c>
+      <c r="D13" s="22">
+        <v>98328</v>
+      </c>
+      <c r="E13" s="22">
+        <v>75442</v>
+      </c>
+      <c r="F13" s="22">
+        <v>7275</v>
+      </c>
+      <c r="G13" s="22">
+        <v>2779</v>
+      </c>
+      <c r="H13" s="22">
+        <v>12662</v>
+      </c>
+      <c r="I13" s="22">
         <v>2</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="22">
         <v>168</v>
       </c>
-      <c r="K13" s="25">
-[...29 lines deleted...]
-      <c r="U13" s="39" t="s">
+      <c r="K13" s="22">
+        <v>0</v>
+      </c>
+      <c r="L13" s="22">
+        <v>37755</v>
+      </c>
+      <c r="M13" s="22">
+        <v>7431</v>
+      </c>
+      <c r="N13" s="22">
+        <v>144</v>
+      </c>
+      <c r="O13" s="22">
+        <v>159</v>
+      </c>
+      <c r="P13" s="22">
+        <v>1486</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>3949</v>
+      </c>
+      <c r="R13" s="22">
+        <v>907</v>
+      </c>
+      <c r="S13" s="22">
+        <v>4568</v>
+      </c>
+      <c r="T13" s="22">
+        <v>701</v>
+      </c>
+      <c r="U13" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="V13" s="25">
-[...5 lines deleted...]
-      <c r="X13" s="25">
+      <c r="V13" s="22">
+        <v>196</v>
+      </c>
+      <c r="W13" s="22">
+        <v>545</v>
+      </c>
+      <c r="X13" s="22">
         <v>147</v>
       </c>
-      <c r="Y13" s="25">
-[...2 lines deleted...]
-      <c r="Z13" s="25">
+      <c r="Y13" s="22">
+        <v>1103</v>
+      </c>
+      <c r="Z13" s="22">
         <v>121</v>
       </c>
-      <c r="AA13" s="25">
-[...2 lines deleted...]
-      <c r="AB13" s="25">
+      <c r="AA13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="22">
         <v>70</v>
       </c>
-      <c r="AC13" s="25">
+      <c r="AC13" s="22">
         <v>458</v>
       </c>
-      <c r="AD13" s="25">
-[...32 lines deleted...]
-      <c r="AO13" s="25">
+      <c r="AD13" s="22">
+        <v>102</v>
+      </c>
+      <c r="AE13" s="22">
+        <v>125</v>
+      </c>
+      <c r="AF13" s="22">
+        <v>1734</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>2458</v>
+      </c>
+      <c r="AH13" s="22">
+        <v>10661</v>
+      </c>
+      <c r="AI13" s="22">
+        <v>48</v>
+      </c>
+      <c r="AJ13" s="22">
+        <v>642</v>
+      </c>
+      <c r="AK13" s="22">
+        <v>33399</v>
+      </c>
+      <c r="AL13" s="22">
+        <v>18017</v>
+      </c>
+      <c r="AM13" s="22">
+        <v>1562</v>
+      </c>
+      <c r="AN13" s="22">
+        <v>12905</v>
+      </c>
+      <c r="AO13" s="22">
         <v>4</v>
       </c>
-      <c r="AP13" s="25">
-        <v>928</v>
+      <c r="AP13" s="22">
+        <v>911</v>
       </c>
     </row>
     <row r="14" spans="1:42" ht="21" customHeight="1">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="33" t="s">
         <v>102</v>
       </c>
-      <c r="B14" s="27">
-[...23 lines deleted...]
-      <c r="J14" s="27">
+      <c r="B14" s="24">
+        <v>16846</v>
+      </c>
+      <c r="C14" s="25">
+        <v>19518</v>
+      </c>
+      <c r="D14" s="25">
+        <v>9607</v>
+      </c>
+      <c r="E14" s="24">
+        <v>7348</v>
+      </c>
+      <c r="F14" s="24">
+        <v>638</v>
+      </c>
+      <c r="G14" s="24">
+        <v>271</v>
+      </c>
+      <c r="H14" s="24">
+        <v>1182</v>
+      </c>
+      <c r="I14" s="24">
+        <v>0</v>
+      </c>
+      <c r="J14" s="24">
         <v>168</v>
       </c>
-      <c r="K14" s="27">
-[...8 lines deleted...]
-      <c r="N14" s="27">
+      <c r="K14" s="24">
+        <v>0</v>
+      </c>
+      <c r="L14" s="25">
+        <v>4273</v>
+      </c>
+      <c r="M14" s="24">
+        <v>734</v>
+      </c>
+      <c r="N14" s="24">
         <v>16</v>
       </c>
-      <c r="O14" s="27">
-[...17 lines deleted...]
-      <c r="U14" s="37" t="s">
+      <c r="O14" s="24">
+        <v>0</v>
+      </c>
+      <c r="P14" s="24">
+        <v>122</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>429</v>
+      </c>
+      <c r="R14" s="24">
+        <v>109</v>
+      </c>
+      <c r="S14" s="24">
+        <v>859</v>
+      </c>
+      <c r="T14" s="24">
         <v>102</v>
       </c>
-      <c r="V14" s="27">
-[...2 lines deleted...]
-      <c r="W14" s="27">
+      <c r="U14" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="V14" s="24">
+        <v>0</v>
+      </c>
+      <c r="W14" s="24">
+        <v>43</v>
+      </c>
+      <c r="X14" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="24">
+        <v>87</v>
+      </c>
+      <c r="Z14" s="24">
+        <v>15</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="24">
+        <v>11</v>
+      </c>
+      <c r="AC14" s="24">
+        <v>40</v>
+      </c>
+      <c r="AD14" s="24">
+        <v>6</v>
+      </c>
+      <c r="AE14" s="24">
         <v>45</v>
       </c>
-      <c r="X14" s="27">
-[...26 lines deleted...]
-      <c r="AG14" s="27">
+      <c r="AF14" s="24">
+        <v>162</v>
+      </c>
+      <c r="AG14" s="24">
         <v>186</v>
       </c>
-      <c r="AH14" s="27">
-[...24 lines deleted...]
-        <v>237</v>
+      <c r="AH14" s="24">
+        <v>1144</v>
+      </c>
+      <c r="AI14" s="24">
+        <v>7</v>
+      </c>
+      <c r="AJ14" s="25">
+        <v>156</v>
+      </c>
+      <c r="AK14" s="24">
+        <v>5638</v>
+      </c>
+      <c r="AL14" s="24">
+        <v>2639</v>
+      </c>
+      <c r="AM14" s="24">
+        <v>321</v>
+      </c>
+      <c r="AN14" s="24">
+        <v>2450</v>
+      </c>
+      <c r="AO14" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="24">
+        <v>228</v>
       </c>
     </row>
     <row r="15" spans="1:42" ht="21" customHeight="1">
-      <c r="A15" s="37" t="s">
+      <c r="A15" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="27">
-[...11 lines deleted...]
-      <c r="F15" s="27">
+      <c r="B15" s="24">
+        <v>20770</v>
+      </c>
+      <c r="C15" s="25">
+        <v>26121</v>
+      </c>
+      <c r="D15" s="25">
+        <v>14432</v>
+      </c>
+      <c r="E15" s="24">
+        <v>12750</v>
+      </c>
+      <c r="F15" s="24">
         <v>1132</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="24">
         <v>146</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="24">
         <v>404</v>
       </c>
-      <c r="I15" s="27">
-[...14 lines deleted...]
-      <c r="N15" s="27">
+      <c r="I15" s="24">
+        <v>0</v>
+      </c>
+      <c r="J15" s="24">
+        <v>0</v>
+      </c>
+      <c r="K15" s="24">
+        <v>0</v>
+      </c>
+      <c r="L15" s="25">
+        <v>5131</v>
+      </c>
+      <c r="M15" s="24">
+        <v>1196</v>
+      </c>
+      <c r="N15" s="24">
         <v>36</v>
       </c>
-      <c r="O15" s="27">
-[...8 lines deleted...]
-      <c r="R15" s="27">
+      <c r="O15" s="24">
+        <v>27</v>
+      </c>
+      <c r="P15" s="24">
+        <v>265</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>591</v>
+      </c>
+      <c r="R15" s="24">
         <v>131</v>
       </c>
-      <c r="S15" s="27">
-[...2 lines deleted...]
-      <c r="T15" s="27">
+      <c r="S15" s="24">
+        <v>525</v>
+      </c>
+      <c r="T15" s="24">
         <v>77</v>
       </c>
-      <c r="U15" s="37" t="s">
+      <c r="U15" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="V15" s="27">
-[...5 lines deleted...]
-      <c r="X15" s="27">
+      <c r="V15" s="24">
+        <v>36</v>
+      </c>
+      <c r="W15" s="24">
+        <v>194</v>
+      </c>
+      <c r="X15" s="24">
         <v>44</v>
       </c>
-      <c r="Y15" s="27">
-[...2 lines deleted...]
-      <c r="Z15" s="27">
+      <c r="Y15" s="24">
+        <v>176</v>
+      </c>
+      <c r="Z15" s="24">
         <v>60</v>
       </c>
-      <c r="AA15" s="27">
-[...5 lines deleted...]
-      <c r="AC15" s="27">
+      <c r="AA15" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="24">
         <v>40</v>
       </c>
-      <c r="AD15" s="27">
-[...14 lines deleted...]
-      <c r="AI15" s="27">
+      <c r="AD15" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="24">
+        <v>306</v>
+      </c>
+      <c r="AG15" s="24">
+        <v>318</v>
+      </c>
+      <c r="AH15" s="24">
+        <v>1088</v>
+      </c>
+      <c r="AI15" s="24">
         <v>3</v>
       </c>
-      <c r="AJ15" s="28">
-[...17 lines deleted...]
-      <c r="AP15" s="27">
+      <c r="AJ15" s="25">
+        <v>18</v>
+      </c>
+      <c r="AK15" s="24">
+        <v>6558</v>
+      </c>
+      <c r="AL15" s="24">
+        <v>5057</v>
+      </c>
+      <c r="AM15" s="24">
+        <v>106</v>
+      </c>
+      <c r="AN15" s="24">
+        <v>1302</v>
+      </c>
+      <c r="AO15" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="24">
         <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:42" ht="21" customHeight="1">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="33" t="s">
         <v>121</v>
       </c>
-      <c r="B16" s="27">
-[...14 lines deleted...]
-      <c r="G16" s="27">
+      <c r="B16" s="24">
+        <v>13008</v>
+      </c>
+      <c r="C16" s="25">
+        <v>14575</v>
+      </c>
+      <c r="D16" s="25">
+        <v>8321</v>
+      </c>
+      <c r="E16" s="24">
+        <v>6548</v>
+      </c>
+      <c r="F16" s="24">
+        <v>556</v>
+      </c>
+      <c r="G16" s="24">
         <v>304</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H16" s="24">
         <v>913</v>
       </c>
-      <c r="I16" s="27">
-[...14 lines deleted...]
-      <c r="N16" s="27">
+      <c r="I16" s="24">
+        <v>0</v>
+      </c>
+      <c r="J16" s="24">
+        <v>0</v>
+      </c>
+      <c r="K16" s="24">
+        <v>0</v>
+      </c>
+      <c r="L16" s="25">
+        <v>3420</v>
+      </c>
+      <c r="M16" s="24">
+        <v>627</v>
+      </c>
+      <c r="N16" s="24">
         <v>8</v>
       </c>
-      <c r="O16" s="27">
+      <c r="O16" s="24">
         <v>17</v>
       </c>
-      <c r="P16" s="27">
+      <c r="P16" s="24">
         <v>131</v>
       </c>
-      <c r="Q16" s="27">
-[...2 lines deleted...]
-      <c r="R16" s="27">
+      <c r="Q16" s="24">
+        <v>341</v>
+      </c>
+      <c r="R16" s="24">
         <v>49</v>
       </c>
-      <c r="S16" s="27">
+      <c r="S16" s="24">
         <v>184</v>
       </c>
-      <c r="T16" s="27">
+      <c r="T16" s="24">
         <v>57</v>
       </c>
-      <c r="U16" s="37" t="s">
+      <c r="U16" s="33" t="s">
         <v>121</v>
       </c>
-      <c r="V16" s="27">
+      <c r="V16" s="24">
         <v>59</v>
       </c>
-      <c r="W16" s="27">
+      <c r="W16" s="24">
         <v>19</v>
       </c>
-      <c r="X16" s="27">
+      <c r="X16" s="24">
         <v>38</v>
       </c>
-      <c r="Y16" s="27">
+      <c r="Y16" s="24">
         <v>157</v>
       </c>
-      <c r="Z16" s="27">
+      <c r="Z16" s="24">
         <v>5</v>
       </c>
-      <c r="AA16" s="27">
-[...8 lines deleted...]
-      <c r="AD16" s="27">
+      <c r="AA16" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="24">
         <v>23</v>
       </c>
-      <c r="AE16" s="27">
-[...14 lines deleted...]
-      <c r="AJ16" s="28">
+      <c r="AE16" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="24">
+        <v>158</v>
+      </c>
+      <c r="AG16" s="24">
+        <v>280</v>
+      </c>
+      <c r="AH16" s="24">
+        <v>1133</v>
+      </c>
+      <c r="AI16" s="24">
+        <v>10</v>
+      </c>
+      <c r="AJ16" s="25">
         <v>124</v>
       </c>
-      <c r="AK16" s="27">
-[...2 lines deleted...]
-      <c r="AL16" s="27">
+      <c r="AK16" s="24">
+        <v>2834</v>
+      </c>
+      <c r="AL16" s="24">
         <v>1529</v>
       </c>
-      <c r="AM16" s="27">
+      <c r="AM16" s="24">
         <v>168</v>
       </c>
-      <c r="AN16" s="27">
-[...5 lines deleted...]
-      <c r="AP16" s="27">
+      <c r="AN16" s="24">
+        <v>1032</v>
+      </c>
+      <c r="AO16" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="24">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:42" ht="21" customHeight="1">
-      <c r="A17" s="40" t="s">
+      <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="27">
-[...11 lines deleted...]
-      <c r="F17" s="27">
+      <c r="B17" s="24">
+        <v>20580</v>
+      </c>
+      <c r="C17" s="25">
+        <v>22146</v>
+      </c>
+      <c r="D17" s="25">
+        <v>13265</v>
+      </c>
+      <c r="E17" s="24">
+        <v>10492</v>
+      </c>
+      <c r="F17" s="24">
         <v>852</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="24">
         <v>339</v>
       </c>
-      <c r="H17" s="27">
+      <c r="H17" s="24">
         <v>1582</v>
       </c>
-      <c r="I17" s="27">
-[...14 lines deleted...]
-      <c r="N17" s="27">
+      <c r="I17" s="24">
+        <v>0</v>
+      </c>
+      <c r="J17" s="24">
+        <v>0</v>
+      </c>
+      <c r="K17" s="24">
+        <v>0</v>
+      </c>
+      <c r="L17" s="25">
+        <v>5266</v>
+      </c>
+      <c r="M17" s="24">
+        <v>1088</v>
+      </c>
+      <c r="N17" s="24">
+        <v>4</v>
+      </c>
+      <c r="O17" s="24">
+        <v>34</v>
+      </c>
+      <c r="P17" s="24">
+        <v>265</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>426</v>
+      </c>
+      <c r="R17" s="24">
+        <v>103</v>
+      </c>
+      <c r="S17" s="24">
+        <v>652</v>
+      </c>
+      <c r="T17" s="24">
+        <v>134</v>
+      </c>
+      <c r="U17" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="V17" s="24">
+        <v>0</v>
+      </c>
+      <c r="W17" s="24">
+        <v>54</v>
+      </c>
+      <c r="X17" s="24">
+        <v>18</v>
+      </c>
+      <c r="Y17" s="24">
+        <v>83</v>
+      </c>
+      <c r="Z17" s="24">
+        <v>18</v>
+      </c>
+      <c r="AA17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="24">
+        <v>42</v>
+      </c>
+      <c r="AC17" s="24">
+        <v>219</v>
+      </c>
+      <c r="AD17" s="24">
+        <v>34</v>
+      </c>
+      <c r="AE17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="24">
+        <v>265</v>
+      </c>
+      <c r="AG17" s="24">
+        <v>353</v>
+      </c>
+      <c r="AH17" s="24">
+        <v>1408</v>
+      </c>
+      <c r="AI17" s="24">
         <v>2</v>
       </c>
-      <c r="O17" s="27">
-[...23 lines deleted...]
-      <c r="W17" s="27">
+      <c r="AJ17" s="25">
+        <v>64</v>
+      </c>
+      <c r="AK17" s="24">
+        <v>3615</v>
+      </c>
+      <c r="AL17" s="24">
+        <v>1759</v>
+      </c>
+      <c r="AM17" s="24">
+        <v>294</v>
+      </c>
+      <c r="AN17" s="24">
+        <v>1434</v>
+      </c>
+      <c r="AO17" s="24">
         <v>2</v>
       </c>
-      <c r="X17" s="27">
-[...53 lines deleted...]
-      <c r="AP17" s="27">
+      <c r="AP17" s="24">
         <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:42" ht="21" customHeight="1">
-      <c r="A18" s="37" t="s">
+      <c r="A18" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="27">
-[...5 lines deleted...]
-      <c r="D18" s="28">
+      <c r="B18" s="24">
+        <v>11748</v>
+      </c>
+      <c r="C18" s="25">
+        <v>13336</v>
+      </c>
+      <c r="D18" s="25">
         <v>7145</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="24">
         <v>5499</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="24">
         <v>412</v>
       </c>
-      <c r="G18" s="27">
+      <c r="G18" s="24">
         <v>198</v>
       </c>
-      <c r="H18" s="27">
+      <c r="H18" s="24">
         <v>1036</v>
       </c>
-      <c r="I18" s="27">
-[...14 lines deleted...]
-      <c r="N18" s="27">
+      <c r="I18" s="24">
+        <v>0</v>
+      </c>
+      <c r="J18" s="24">
+        <v>0</v>
+      </c>
+      <c r="K18" s="24">
+        <v>0</v>
+      </c>
+      <c r="L18" s="25">
+        <v>2738</v>
+      </c>
+      <c r="M18" s="24">
+        <v>574</v>
+      </c>
+      <c r="N18" s="24">
         <v>4</v>
       </c>
-      <c r="O18" s="27">
+      <c r="O18" s="24">
         <v>18</v>
       </c>
-      <c r="P18" s="27">
+      <c r="P18" s="24">
         <v>97</v>
       </c>
-      <c r="Q18" s="27">
-[...2 lines deleted...]
-      <c r="R18" s="27">
+      <c r="Q18" s="24">
+        <v>326</v>
+      </c>
+      <c r="R18" s="24">
         <v>99</v>
       </c>
-      <c r="S18" s="27">
+      <c r="S18" s="24">
         <v>362</v>
       </c>
-      <c r="T18" s="27">
-[...2 lines deleted...]
-      <c r="U18" s="37" t="s">
+      <c r="T18" s="24">
+        <v>59</v>
+      </c>
+      <c r="U18" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="V18" s="27">
+      <c r="V18" s="24">
         <v>15</v>
       </c>
-      <c r="W18" s="27">
+      <c r="W18" s="24">
         <v>38</v>
       </c>
-      <c r="X18" s="27">
+      <c r="X18" s="24">
         <v>8</v>
       </c>
-      <c r="Y18" s="27">
+      <c r="Y18" s="24">
         <v>101</v>
       </c>
-      <c r="Z18" s="27">
+      <c r="Z18" s="24">
         <v>4</v>
       </c>
-      <c r="AA18" s="27">
-[...2 lines deleted...]
-      <c r="AB18" s="27">
+      <c r="AA18" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="24">
         <v>8</v>
       </c>
-      <c r="AC18" s="27">
-[...11 lines deleted...]
-      <c r="AG18" s="27">
+      <c r="AC18" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="24">
+        <v>114</v>
+      </c>
+      <c r="AG18" s="24">
         <v>178</v>
       </c>
-      <c r="AH18" s="27">
-[...2 lines deleted...]
-      <c r="AI18" s="27">
+      <c r="AH18" s="24">
+        <v>648</v>
+      </c>
+      <c r="AI18" s="24">
         <v>1</v>
       </c>
-      <c r="AJ18" s="28">
+      <c r="AJ18" s="25">
         <v>84</v>
       </c>
-      <c r="AK18" s="27">
-[...5 lines deleted...]
-      <c r="AM18" s="27">
+      <c r="AK18" s="24">
+        <v>3453</v>
+      </c>
+      <c r="AL18" s="24">
+        <v>1546</v>
+      </c>
+      <c r="AM18" s="24">
         <v>238</v>
       </c>
-      <c r="AN18" s="27">
-[...5 lines deleted...]
-      <c r="AP18" s="27">
+      <c r="AN18" s="24">
+        <v>1541</v>
+      </c>
+      <c r="AO18" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="24">
         <v>128</v>
       </c>
     </row>
     <row r="19" spans="1:42" ht="21" customHeight="1">
-      <c r="A19" s="37" t="s">
+      <c r="A19" s="33" t="s">
         <v>103</v>
       </c>
-      <c r="B19" s="27">
-[...35 lines deleted...]
-      <c r="N19" s="27">
+      <c r="B19" s="24">
+        <v>20346</v>
+      </c>
+      <c r="C19" s="25">
+        <v>22481</v>
+      </c>
+      <c r="D19" s="25">
+        <v>12684</v>
+      </c>
+      <c r="E19" s="24">
+        <v>10489</v>
+      </c>
+      <c r="F19" s="24">
+        <v>1011</v>
+      </c>
+      <c r="G19" s="24">
+        <v>497</v>
+      </c>
+      <c r="H19" s="24">
+        <v>687</v>
+      </c>
+      <c r="I19" s="24">
+        <v>0</v>
+      </c>
+      <c r="J19" s="24">
+        <v>0</v>
+      </c>
+      <c r="K19" s="24">
+        <v>0</v>
+      </c>
+      <c r="L19" s="25">
+        <v>4978</v>
+      </c>
+      <c r="M19" s="24">
+        <v>987</v>
+      </c>
+      <c r="N19" s="24">
         <v>34</v>
       </c>
-      <c r="O19" s="27">
-[...14 lines deleted...]
-      <c r="T19" s="27">
+      <c r="O19" s="24">
+        <v>33</v>
+      </c>
+      <c r="P19" s="24">
+        <v>180</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>610</v>
+      </c>
+      <c r="R19" s="24">
+        <v>95</v>
+      </c>
+      <c r="S19" s="24">
+        <v>423</v>
+      </c>
+      <c r="T19" s="24">
         <v>80</v>
       </c>
-      <c r="U19" s="37" t="s">
+      <c r="U19" s="33" t="s">
         <v>103</v>
       </c>
-      <c r="V19" s="27">
+      <c r="V19" s="24">
         <v>58</v>
       </c>
-      <c r="W19" s="27">
+      <c r="W19" s="24">
         <v>64</v>
       </c>
-      <c r="X19" s="27">
+      <c r="X19" s="24">
         <v>10</v>
       </c>
-      <c r="Y19" s="27">
-[...2 lines deleted...]
-      <c r="Z19" s="27">
+      <c r="Y19" s="24">
+        <v>196</v>
+      </c>
+      <c r="Z19" s="24">
         <v>6</v>
       </c>
-      <c r="AA19" s="27">
-[...5 lines deleted...]
-      <c r="AC19" s="27">
+      <c r="AA19" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="24">
         <v>89</v>
       </c>
-      <c r="AD19" s="27">
+      <c r="AD19" s="24">
         <v>22</v>
       </c>
-      <c r="AE19" s="27">
+      <c r="AE19" s="24">
         <v>50</v>
       </c>
-      <c r="AF19" s="27">
-[...30 lines deleted...]
-        <v>58</v>
+      <c r="AF19" s="24">
+        <v>280</v>
+      </c>
+      <c r="AG19" s="24">
+        <v>445</v>
+      </c>
+      <c r="AH19" s="24">
+        <v>1236</v>
+      </c>
+      <c r="AI19" s="24">
+        <v>6</v>
+      </c>
+      <c r="AJ19" s="25">
+        <v>74</v>
+      </c>
+      <c r="AK19" s="24">
+        <v>4819</v>
+      </c>
+      <c r="AL19" s="24">
+        <v>2576</v>
+      </c>
+      <c r="AM19" s="24">
+        <v>89</v>
+      </c>
+      <c r="AN19" s="24">
+        <v>2094</v>
+      </c>
+      <c r="AO19" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="24">
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:42" ht="21" customHeight="1">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="27">
-[...11 lines deleted...]
-      <c r="F20" s="27">
+      <c r="B20" s="24">
+        <v>3379</v>
+      </c>
+      <c r="C20" s="25">
+        <v>3567</v>
+      </c>
+      <c r="D20" s="25">
+        <v>2381</v>
+      </c>
+      <c r="E20" s="24">
+        <v>1588</v>
+      </c>
+      <c r="F20" s="24">
         <v>160</v>
       </c>
-      <c r="G20" s="27">
+      <c r="G20" s="24">
         <v>126</v>
       </c>
-      <c r="H20" s="27">
-[...14 lines deleted...]
-      <c r="M20" s="27">
+      <c r="H20" s="24">
+        <v>507</v>
+      </c>
+      <c r="I20" s="24">
+        <v>0</v>
+      </c>
+      <c r="J20" s="24">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>0</v>
+      </c>
+      <c r="L20" s="25">
+        <v>811</v>
+      </c>
+      <c r="M20" s="24">
         <v>151</v>
       </c>
-      <c r="N20" s="27">
+      <c r="N20" s="24">
         <v>2</v>
       </c>
-      <c r="O20" s="27">
-[...2 lines deleted...]
-      <c r="P20" s="27">
+      <c r="O20" s="24">
+        <v>0</v>
+      </c>
+      <c r="P20" s="24">
         <v>38</v>
       </c>
-      <c r="Q20" s="27">
+      <c r="Q20" s="24">
         <v>80</v>
       </c>
-      <c r="R20" s="27">
-[...5 lines deleted...]
-      <c r="T20" s="27">
+      <c r="R20" s="24">
+        <v>59</v>
+      </c>
+      <c r="S20" s="24">
+        <v>58</v>
+      </c>
+      <c r="T20" s="24">
         <v>20</v>
       </c>
-      <c r="U20" s="37" t="s">
+      <c r="U20" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="V20" s="27">
-[...8 lines deleted...]
-      <c r="Y20" s="27">
+      <c r="V20" s="24">
+        <v>0</v>
+      </c>
+      <c r="W20" s="24">
+        <v>0</v>
+      </c>
+      <c r="X20" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="24">
         <v>23</v>
       </c>
-      <c r="Z20" s="27">
-[...11 lines deleted...]
-      <c r="AD20" s="27">
+      <c r="Z20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="24">
         <v>14</v>
       </c>
-      <c r="AE20" s="27">
-[...5 lines deleted...]
-      <c r="AG20" s="27">
+      <c r="AE20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="24">
+        <v>30</v>
+      </c>
+      <c r="AG20" s="24">
         <v>48</v>
       </c>
-      <c r="AH20" s="27">
+      <c r="AH20" s="24">
         <v>266</v>
       </c>
-      <c r="AI20" s="27">
-[...2 lines deleted...]
-      <c r="AJ20" s="28">
+      <c r="AI20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="25">
         <v>22</v>
       </c>
-      <c r="AK20" s="27">
-[...5 lines deleted...]
-      <c r="AM20" s="27">
+      <c r="AK20" s="24">
+        <v>375</v>
+      </c>
+      <c r="AL20" s="24">
+        <v>207</v>
+      </c>
+      <c r="AM20" s="24">
         <v>5</v>
       </c>
-      <c r="AN20" s="27">
+      <c r="AN20" s="24">
         <v>159</v>
       </c>
-      <c r="AO20" s="27">
-[...2 lines deleted...]
-      <c r="AP20" s="27">
+      <c r="AO20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="24">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:42" ht="21" customHeight="1">
-      <c r="A21" s="40" t="s">
+      <c r="A21" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="27">
-[...11 lines deleted...]
-      <c r="F21" s="27">
+      <c r="B21" s="24">
+        <v>3227</v>
+      </c>
+      <c r="C21" s="25">
+        <v>3502</v>
+      </c>
+      <c r="D21" s="25">
+        <v>2206</v>
+      </c>
+      <c r="E21" s="24">
+        <v>1564</v>
+      </c>
+      <c r="F21" s="24">
         <v>200</v>
       </c>
-      <c r="G21" s="27">
-[...2 lines deleted...]
-      <c r="H21" s="27">
+      <c r="G21" s="24">
+        <v>0</v>
+      </c>
+      <c r="H21" s="24">
         <v>442</v>
       </c>
-      <c r="I21" s="27">
-[...11 lines deleted...]
-      <c r="M21" s="27">
+      <c r="I21" s="24">
+        <v>0</v>
+      </c>
+      <c r="J21" s="24">
+        <v>0</v>
+      </c>
+      <c r="K21" s="24">
+        <v>0</v>
+      </c>
+      <c r="L21" s="25">
+        <v>827</v>
+      </c>
+      <c r="M21" s="24">
+        <v>109</v>
+      </c>
+      <c r="N21" s="24">
+        <v>0</v>
+      </c>
+      <c r="O21" s="24">
+        <v>0</v>
+      </c>
+      <c r="P21" s="24">
+        <v>40</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>86</v>
+      </c>
+      <c r="R21" s="24">
+        <v>12</v>
+      </c>
+      <c r="S21" s="24">
+        <v>140</v>
+      </c>
+      <c r="T21" s="24">
+        <v>0</v>
+      </c>
+      <c r="U21" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="V21" s="24">
+        <v>0</v>
+      </c>
+      <c r="W21" s="24">
+        <v>13</v>
+      </c>
+      <c r="X21" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="24">
+        <v>20</v>
+      </c>
+      <c r="Z21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="24">
+        <v>42</v>
+      </c>
+      <c r="AG21" s="24">
+        <v>72</v>
+      </c>
+      <c r="AH21" s="24">
+        <v>289</v>
+      </c>
+      <c r="AI21" s="24">
+        <v>4</v>
+      </c>
+      <c r="AJ21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="24">
+        <v>469</v>
+      </c>
+      <c r="AL21" s="24">
+        <v>285</v>
+      </c>
+      <c r="AM21" s="24">
+        <v>32</v>
+      </c>
+      <c r="AN21" s="24">
         <v>124</v>
       </c>
-      <c r="N21" s="27">
-[...83 lines deleted...]
-      <c r="AP21" s="27">
+      <c r="AO21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="24">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:42" ht="21" customHeight="1">
-      <c r="A22" s="37" t="s">
+      <c r="A22" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="27">
-[...17 lines deleted...]
-      <c r="H22" s="27">
+      <c r="B22" s="24">
+        <v>3051</v>
+      </c>
+      <c r="C22" s="25">
+        <v>3172</v>
+      </c>
+      <c r="D22" s="25">
+        <v>2019</v>
+      </c>
+      <c r="E22" s="24">
+        <v>1286</v>
+      </c>
+      <c r="F22" s="24">
+        <v>230</v>
+      </c>
+      <c r="G22" s="24">
+        <v>0</v>
+      </c>
+      <c r="H22" s="24">
         <v>503</v>
       </c>
-      <c r="I22" s="27">
-[...11 lines deleted...]
-      <c r="M22" s="27">
+      <c r="I22" s="24">
+        <v>0</v>
+      </c>
+      <c r="J22" s="24">
+        <v>0</v>
+      </c>
+      <c r="K22" s="24">
+        <v>0</v>
+      </c>
+      <c r="L22" s="25">
+        <v>719</v>
+      </c>
+      <c r="M22" s="24">
         <v>125</v>
       </c>
-      <c r="N22" s="27">
+      <c r="N22" s="24">
         <v>4</v>
       </c>
-      <c r="O22" s="27">
-[...2 lines deleted...]
-      <c r="P22" s="27">
+      <c r="O22" s="24">
+        <v>0</v>
+      </c>
+      <c r="P22" s="24">
         <v>15</v>
       </c>
-      <c r="Q22" s="27">
+      <c r="Q22" s="24">
         <v>80</v>
       </c>
-      <c r="R22" s="27">
+      <c r="R22" s="24">
         <v>16</v>
       </c>
-      <c r="S22" s="27">
-[...2 lines deleted...]
-      <c r="T22" s="27">
+      <c r="S22" s="24">
+        <v>65</v>
+      </c>
+      <c r="T22" s="24">
         <v>8</v>
       </c>
-      <c r="U22" s="37" t="s">
+      <c r="U22" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="V22" s="27">
-[...2 lines deleted...]
-      <c r="W22" s="27">
+      <c r="V22" s="24">
+        <v>0</v>
+      </c>
+      <c r="W22" s="24">
         <v>6</v>
       </c>
-      <c r="X22" s="27">
-[...2 lines deleted...]
-      <c r="Y22" s="27">
+      <c r="X22" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="24">
         <v>10</v>
       </c>
-      <c r="Z22" s="27">
-[...17 lines deleted...]
-      <c r="AF22" s="27">
+      <c r="Z22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="24">
         <v>23</v>
       </c>
-      <c r="AG22" s="27">
+      <c r="AG22" s="24">
         <v>45</v>
       </c>
-      <c r="AH22" s="27">
+      <c r="AH22" s="24">
         <v>314</v>
       </c>
-      <c r="AI22" s="27">
-[...2 lines deleted...]
-      <c r="AJ22" s="28">
+      <c r="AI22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="25">
         <v>8</v>
       </c>
-      <c r="AK22" s="27">
-[...5 lines deleted...]
-      <c r="AM22" s="27">
+      <c r="AK22" s="24">
+        <v>434</v>
+      </c>
+      <c r="AL22" s="24">
+        <v>157</v>
+      </c>
+      <c r="AM22" s="24">
         <v>22</v>
       </c>
-      <c r="AN22" s="27">
+      <c r="AN22" s="24">
         <v>234</v>
       </c>
-      <c r="AO22" s="27">
+      <c r="AO22" s="24">
         <v>1</v>
       </c>
-      <c r="AP22" s="27">
+      <c r="AP22" s="24">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:42" ht="21" customHeight="1">
-      <c r="A23" s="37" t="s">
+      <c r="A23" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="27">
-[...11 lines deleted...]
-      <c r="F23" s="27">
+      <c r="B23" s="24">
+        <v>7616</v>
+      </c>
+      <c r="C23" s="25">
+        <v>7853</v>
+      </c>
+      <c r="D23" s="25">
+        <v>5211</v>
+      </c>
+      <c r="E23" s="24">
+        <v>3728</v>
+      </c>
+      <c r="F23" s="24">
         <v>356</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="24">
         <v>257</v>
       </c>
-      <c r="H23" s="27">
+      <c r="H23" s="24">
         <v>870</v>
       </c>
-      <c r="I23" s="27">
-[...11 lines deleted...]
-      <c r="M23" s="27">
+      <c r="I23" s="24">
+        <v>0</v>
+      </c>
+      <c r="J23" s="24">
+        <v>0</v>
+      </c>
+      <c r="K23" s="24">
+        <v>0</v>
+      </c>
+      <c r="L23" s="25">
+        <v>1923</v>
+      </c>
+      <c r="M23" s="24">
         <v>421</v>
       </c>
-      <c r="N23" s="27">
+      <c r="N23" s="24">
         <v>16</v>
       </c>
-      <c r="O23" s="27">
-[...5 lines deleted...]
-      <c r="Q23" s="27">
+      <c r="O23" s="24">
+        <v>0</v>
+      </c>
+      <c r="P23" s="24">
+        <v>94</v>
+      </c>
+      <c r="Q23" s="24">
         <v>220</v>
       </c>
-      <c r="R23" s="27">
-[...2 lines deleted...]
-      <c r="S23" s="27">
+      <c r="R23" s="24">
+        <v>39</v>
+      </c>
+      <c r="S23" s="24">
         <v>169</v>
       </c>
-      <c r="T23" s="27">
+      <c r="T23" s="24">
         <v>63</v>
       </c>
-      <c r="U23" s="37" t="s">
+      <c r="U23" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="V23" s="27">
-[...2 lines deleted...]
-      <c r="W23" s="27">
+      <c r="V23" s="24">
+        <v>0</v>
+      </c>
+      <c r="W23" s="24">
         <v>1</v>
       </c>
-      <c r="X23" s="27">
+      <c r="X23" s="24">
         <v>4</v>
       </c>
-      <c r="Y23" s="27">
+      <c r="Y23" s="24">
         <v>33</v>
       </c>
-      <c r="Z23" s="27">
+      <c r="Z23" s="24">
         <v>4</v>
       </c>
-      <c r="AA23" s="27">
-[...14 lines deleted...]
-      <c r="AF23" s="27">
+      <c r="AA23" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="24">
         <v>91</v>
       </c>
-      <c r="AG23" s="27">
+      <c r="AG23" s="24">
         <v>121</v>
       </c>
-      <c r="AH23" s="27">
-[...2 lines deleted...]
-      <c r="AI23" s="27">
+      <c r="AH23" s="24">
+        <v>632</v>
+      </c>
+      <c r="AI23" s="24">
         <v>3</v>
       </c>
-      <c r="AJ23" s="28">
+      <c r="AJ23" s="25">
         <v>12</v>
       </c>
-      <c r="AK23" s="27">
-[...15 lines deleted...]
-        <v>19</v>
+      <c r="AK23" s="24">
+        <v>719</v>
+      </c>
+      <c r="AL23" s="24">
+        <v>232</v>
+      </c>
+      <c r="AM23" s="24">
+        <v>55</v>
+      </c>
+      <c r="AN23" s="24">
+        <v>423</v>
+      </c>
+      <c r="AO23" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="24">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:42" ht="21" customHeight="1">
-      <c r="A24" s="37" t="s">
+      <c r="A24" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="27">
-[...11 lines deleted...]
-      <c r="F24" s="27">
+      <c r="B24" s="24">
+        <v>3412</v>
+      </c>
+      <c r="C24" s="25">
+        <v>3512</v>
+      </c>
+      <c r="D24" s="25">
+        <v>2345</v>
+      </c>
+      <c r="E24" s="24">
+        <v>1221</v>
+      </c>
+      <c r="F24" s="24">
         <v>260</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="24">
+        <v>14</v>
+      </c>
+      <c r="H24" s="24">
+        <v>850</v>
+      </c>
+      <c r="I24" s="24">
+        <v>0</v>
+      </c>
+      <c r="J24" s="24">
+        <v>0</v>
+      </c>
+      <c r="K24" s="24">
+        <v>0</v>
+      </c>
+      <c r="L24" s="25">
+        <v>710</v>
+      </c>
+      <c r="M24" s="24">
+        <v>120</v>
+      </c>
+      <c r="N24" s="24">
+        <v>0</v>
+      </c>
+      <c r="O24" s="24">
+        <v>0</v>
+      </c>
+      <c r="P24" s="24">
+        <v>16</v>
+      </c>
+      <c r="Q24" s="24">
+        <v>66</v>
+      </c>
+      <c r="R24" s="24">
+        <v>22</v>
+      </c>
+      <c r="S24" s="24">
+        <v>103</v>
+      </c>
+      <c r="T24" s="24">
+        <v>0</v>
+      </c>
+      <c r="U24" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="V24" s="24">
         <v>24</v>
       </c>
-      <c r="H24" s="27">
-[...44 lines deleted...]
-      <c r="W24" s="27">
+      <c r="W24" s="24">
         <v>17</v>
       </c>
-      <c r="X24" s="27">
-[...23 lines deleted...]
-      <c r="AF24" s="27">
+      <c r="X24" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="24">
+        <v>4</v>
+      </c>
+      <c r="Z24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="24">
         <v>18</v>
       </c>
-      <c r="AG24" s="27">
+      <c r="AG24" s="24">
         <v>34</v>
       </c>
-      <c r="AH24" s="27">
+      <c r="AH24" s="24">
         <v>276</v>
       </c>
-      <c r="AI24" s="27">
-[...2 lines deleted...]
-      <c r="AJ24" s="28">
+      <c r="AI24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="25">
         <v>10</v>
       </c>
-      <c r="AK24" s="27">
-[...5 lines deleted...]
-      <c r="AM24" s="27">
+      <c r="AK24" s="24">
+        <v>457</v>
+      </c>
+      <c r="AL24" s="24">
+        <v>209</v>
+      </c>
+      <c r="AM24" s="24">
         <v>16</v>
       </c>
-      <c r="AN24" s="27">
+      <c r="AN24" s="24">
         <v>222</v>
       </c>
-      <c r="AO24" s="27">
-[...2 lines deleted...]
-      <c r="AP24" s="27">
+      <c r="AO24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="24">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:42" ht="21" customHeight="1">
-      <c r="A25" s="37" t="s">
+      <c r="A25" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="27">
-[...11 lines deleted...]
-      <c r="F25" s="27">
+      <c r="B25" s="24">
+        <v>3664</v>
+      </c>
+      <c r="C25" s="25">
+        <v>3994</v>
+      </c>
+      <c r="D25" s="25">
+        <v>2277</v>
+      </c>
+      <c r="E25" s="24">
+        <v>1815</v>
+      </c>
+      <c r="F25" s="24">
         <v>142</v>
       </c>
-      <c r="G25" s="27">
-[...2 lines deleted...]
-      <c r="H25" s="27">
+      <c r="G25" s="24">
+        <v>0</v>
+      </c>
+      <c r="H25" s="24">
         <v>320</v>
       </c>
-      <c r="I25" s="27">
-[...11 lines deleted...]
-      <c r="M25" s="27">
+      <c r="I25" s="24">
+        <v>0</v>
+      </c>
+      <c r="J25" s="24">
+        <v>0</v>
+      </c>
+      <c r="K25" s="24">
+        <v>0</v>
+      </c>
+      <c r="L25" s="25">
+        <v>1012</v>
+      </c>
+      <c r="M25" s="24">
         <v>164</v>
       </c>
-      <c r="N25" s="27">
+      <c r="N25" s="24">
         <v>4</v>
       </c>
-      <c r="O25" s="27">
+      <c r="O25" s="24">
         <v>2</v>
       </c>
-      <c r="P25" s="27">
+      <c r="P25" s="24">
         <v>24</v>
       </c>
-      <c r="Q25" s="27">
-[...2 lines deleted...]
-      <c r="R25" s="27">
+      <c r="Q25" s="24">
+        <v>93</v>
+      </c>
+      <c r="R25" s="24">
         <v>8</v>
       </c>
-      <c r="S25" s="27">
+      <c r="S25" s="24">
         <v>215</v>
       </c>
-      <c r="T25" s="27">
+      <c r="T25" s="24">
         <v>18</v>
       </c>
-      <c r="U25" s="37" t="s">
+      <c r="U25" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="V25" s="27">
-[...2 lines deleted...]
-      <c r="W25" s="27">
+      <c r="V25" s="24">
+        <v>0</v>
+      </c>
+      <c r="W25" s="24">
         <v>40</v>
       </c>
-      <c r="X25" s="27">
-[...2 lines deleted...]
-      <c r="Y25" s="27">
+      <c r="X25" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="24">
         <v>21</v>
       </c>
-      <c r="Z25" s="27">
-[...17 lines deleted...]
-      <c r="AF25" s="27">
+      <c r="Z25" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="24">
         <v>42</v>
       </c>
-      <c r="AG25" s="27">
+      <c r="AG25" s="24">
         <v>37</v>
       </c>
-      <c r="AH25" s="27">
+      <c r="AH25" s="24">
         <v>343</v>
       </c>
-      <c r="AI25" s="27">
+      <c r="AI25" s="24">
         <v>1</v>
       </c>
-      <c r="AJ25" s="28">
-[...8 lines deleted...]
-      <c r="AM25" s="27">
+      <c r="AJ25" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="24">
+        <v>705</v>
+      </c>
+      <c r="AL25" s="24">
+        <v>358</v>
+      </c>
+      <c r="AM25" s="24">
         <v>52</v>
       </c>
-      <c r="AN25" s="27">
+      <c r="AN25" s="24">
         <v>271</v>
       </c>
-      <c r="AO25" s="27">
-[...2 lines deleted...]
-      <c r="AP25" s="27">
+      <c r="AO25" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP25" s="24">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:42" ht="21" customHeight="1">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="27">
-[...5 lines deleted...]
-      <c r="D26" s="28">
+      <c r="B26" s="24">
+        <v>3071</v>
+      </c>
+      <c r="C26" s="25">
+        <v>3251</v>
+      </c>
+      <c r="D26" s="25">
         <v>2222</v>
       </c>
-      <c r="E26" s="27">
+      <c r="E26" s="24">
         <v>1618</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="24">
         <v>147</v>
       </c>
-      <c r="G26" s="27">
+      <c r="G26" s="24">
         <v>40</v>
       </c>
-      <c r="H26" s="27">
+      <c r="H26" s="24">
         <v>417</v>
       </c>
-      <c r="I26" s="27">
-[...14 lines deleted...]
-      <c r="N26" s="27">
+      <c r="I26" s="24">
+        <v>0</v>
+      </c>
+      <c r="J26" s="24">
+        <v>0</v>
+      </c>
+      <c r="K26" s="24">
+        <v>0</v>
+      </c>
+      <c r="L26" s="25">
+        <v>705</v>
+      </c>
+      <c r="M26" s="24">
+        <v>180</v>
+      </c>
+      <c r="N26" s="24">
         <v>2</v>
       </c>
-      <c r="O26" s="27">
-[...2 lines deleted...]
-      <c r="P26" s="27">
+      <c r="O26" s="24">
+        <v>6</v>
+      </c>
+      <c r="P26" s="24">
         <v>19</v>
       </c>
-      <c r="Q26" s="27">
+      <c r="Q26" s="24">
         <v>51</v>
       </c>
-      <c r="R26" s="27">
+      <c r="R26" s="24">
         <v>20</v>
       </c>
-      <c r="S26" s="27">
+      <c r="S26" s="24">
         <v>86</v>
       </c>
-      <c r="T26" s="27">
+      <c r="T26" s="24">
         <v>26</v>
       </c>
-      <c r="U26" s="40" t="s">
+      <c r="U26" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="V26" s="27">
-[...2 lines deleted...]
-      <c r="W26" s="27">
+      <c r="V26" s="24">
+        <v>0</v>
+      </c>
+      <c r="W26" s="24">
         <v>8</v>
       </c>
-      <c r="X26" s="27">
+      <c r="X26" s="24">
         <v>11</v>
       </c>
-      <c r="Y26" s="27">
+      <c r="Y26" s="24">
         <v>47</v>
       </c>
-      <c r="Z26" s="27">
+      <c r="Z26" s="24">
         <v>2</v>
       </c>
-      <c r="AA26" s="27">
-[...14 lines deleted...]
-      <c r="AF26" s="27">
+      <c r="AA26" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="24">
         <v>30</v>
       </c>
-      <c r="AG26" s="27">
+      <c r="AG26" s="24">
         <v>25</v>
       </c>
-      <c r="AH26" s="27">
+      <c r="AH26" s="24">
         <v>188</v>
       </c>
-      <c r="AI26" s="27">
-[...2 lines deleted...]
-      <c r="AJ26" s="28">
+      <c r="AI26" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="25">
         <v>4</v>
       </c>
-      <c r="AK26" s="27">
-[...14 lines deleted...]
-      <c r="AP26" s="27">
+      <c r="AK26" s="24">
+        <v>324</v>
+      </c>
+      <c r="AL26" s="24">
+        <v>152</v>
+      </c>
+      <c r="AM26" s="24">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="24">
+        <v>172</v>
+      </c>
+      <c r="AO26" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:42" ht="21" customHeight="1">
-      <c r="A27" s="37" t="s">
+      <c r="A27" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="27">
-[...14 lines deleted...]
-      <c r="G27" s="27">
+      <c r="B27" s="24">
+        <v>5655</v>
+      </c>
+      <c r="C27" s="25">
+        <v>6005</v>
+      </c>
+      <c r="D27" s="25">
+        <v>3707</v>
+      </c>
+      <c r="E27" s="24">
+        <v>2699</v>
+      </c>
+      <c r="F27" s="24">
+        <v>334</v>
+      </c>
+      <c r="G27" s="24">
         <v>74</v>
       </c>
-      <c r="H27" s="27">
+      <c r="H27" s="24">
         <v>600</v>
       </c>
-      <c r="I27" s="27">
-[...17 lines deleted...]
-      <c r="O27" s="27">
+      <c r="I27" s="24">
+        <v>0</v>
+      </c>
+      <c r="J27" s="24">
+        <v>0</v>
+      </c>
+      <c r="K27" s="24">
+        <v>0</v>
+      </c>
+      <c r="L27" s="25">
+        <v>1410</v>
+      </c>
+      <c r="M27" s="24">
+        <v>286</v>
+      </c>
+      <c r="N27" s="24">
+        <v>0</v>
+      </c>
+      <c r="O27" s="24">
         <v>2</v>
       </c>
-      <c r="P27" s="27">
+      <c r="P27" s="24">
         <v>38</v>
       </c>
-      <c r="Q27" s="27">
+      <c r="Q27" s="24">
         <v>141</v>
       </c>
-      <c r="R27" s="27">
-[...8 lines deleted...]
-      <c r="U27" s="37" t="s">
+      <c r="R27" s="24">
+        <v>43</v>
+      </c>
+      <c r="S27" s="24">
+        <v>133</v>
+      </c>
+      <c r="T27" s="24">
+        <v>10</v>
+      </c>
+      <c r="U27" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="V27" s="27">
+      <c r="V27" s="24">
         <v>4</v>
       </c>
-      <c r="W27" s="27">
+      <c r="W27" s="24">
         <v>4</v>
       </c>
-      <c r="X27" s="27">
-[...2 lines deleted...]
-      <c r="Y27" s="27">
+      <c r="X27" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="24">
         <v>33</v>
       </c>
-      <c r="Z27" s="27">
-[...5 lines deleted...]
-      <c r="AB27" s="27">
+      <c r="Z27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="24">
         <v>9</v>
       </c>
-      <c r="AC27" s="27">
-[...17 lines deleted...]
-      <c r="AI27" s="27">
+      <c r="AC27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="24">
+        <v>44</v>
+      </c>
+      <c r="AG27" s="24">
+        <v>92</v>
+      </c>
+      <c r="AH27" s="24">
+        <v>540</v>
+      </c>
+      <c r="AI27" s="24">
         <v>6</v>
       </c>
-      <c r="AJ27" s="28">
+      <c r="AJ27" s="25">
         <v>25</v>
       </c>
-      <c r="AK27" s="27">
-[...5 lines deleted...]
-      <c r="AM27" s="27">
+      <c r="AK27" s="24">
+        <v>888</v>
+      </c>
+      <c r="AL27" s="24">
+        <v>304</v>
+      </c>
+      <c r="AM27" s="24">
         <v>3</v>
       </c>
-      <c r="AN27" s="27">
-[...2 lines deleted...]
-      <c r="AO27" s="27">
+      <c r="AN27" s="24">
+        <v>576</v>
+      </c>
+      <c r="AO27" s="24">
         <v>1</v>
       </c>
-      <c r="AP27" s="27">
+      <c r="AP27" s="24">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:42" ht="21" customHeight="1">
-      <c r="A28" s="37" t="s">
+      <c r="A28" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="27">
-[...11 lines deleted...]
-      <c r="F28" s="27">
+      <c r="B28" s="24">
+        <v>1413</v>
+      </c>
+      <c r="C28" s="25">
+        <v>1553</v>
+      </c>
+      <c r="D28" s="25">
+        <v>919</v>
+      </c>
+      <c r="E28" s="24">
+        <v>656</v>
+      </c>
+      <c r="F28" s="24">
         <v>97</v>
       </c>
-      <c r="G28" s="27">
-[...2 lines deleted...]
-      <c r="H28" s="27">
+      <c r="G28" s="24">
+        <v>0</v>
+      </c>
+      <c r="H28" s="24">
         <v>166</v>
       </c>
-      <c r="I28" s="27">
-[...8 lines deleted...]
-      <c r="L28" s="28">
+      <c r="I28" s="24">
+        <v>0</v>
+      </c>
+      <c r="J28" s="24">
+        <v>0</v>
+      </c>
+      <c r="K28" s="24">
+        <v>0</v>
+      </c>
+      <c r="L28" s="25">
         <v>379</v>
       </c>
-      <c r="M28" s="27">
+      <c r="M28" s="24">
         <v>63</v>
       </c>
-      <c r="N28" s="27">
+      <c r="N28" s="24">
         <v>2</v>
       </c>
-      <c r="O28" s="27">
-[...2 lines deleted...]
-      <c r="P28" s="27">
+      <c r="O28" s="24">
+        <v>0</v>
+      </c>
+      <c r="P28" s="24">
         <v>13</v>
       </c>
-      <c r="Q28" s="27">
+      <c r="Q28" s="24">
         <v>27</v>
       </c>
-      <c r="R28" s="27">
+      <c r="R28" s="24">
         <v>14</v>
       </c>
-      <c r="S28" s="27">
+      <c r="S28" s="24">
         <v>60</v>
       </c>
-      <c r="T28" s="27">
+      <c r="T28" s="24">
         <v>5</v>
       </c>
-      <c r="U28" s="37" t="s">
+      <c r="U28" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="V28" s="27">
-[...8 lines deleted...]
-      <c r="Y28" s="27">
+      <c r="V28" s="24">
+        <v>0</v>
+      </c>
+      <c r="W28" s="24">
+        <v>0</v>
+      </c>
+      <c r="X28" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="24">
         <v>17</v>
       </c>
-      <c r="Z28" s="27">
-[...17 lines deleted...]
-      <c r="AF28" s="27">
+      <c r="Z28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="24">
         <v>14</v>
       </c>
-      <c r="AG28" s="27">
+      <c r="AG28" s="24">
         <v>19</v>
       </c>
-      <c r="AH28" s="27">
+      <c r="AH28" s="24">
         <v>128</v>
       </c>
-      <c r="AI28" s="27">
+      <c r="AI28" s="24">
         <v>1</v>
       </c>
-      <c r="AJ28" s="28">
+      <c r="AJ28" s="25">
         <v>16</v>
       </c>
-      <c r="AK28" s="27">
-[...14 lines deleted...]
-      <c r="AP28" s="27">
+      <c r="AK28" s="24">
+        <v>255</v>
+      </c>
+      <c r="AL28" s="24">
+        <v>150</v>
+      </c>
+      <c r="AM28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="24">
+        <v>105</v>
+      </c>
+      <c r="AO28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:42" ht="21" customHeight="1">
-      <c r="A29" s="40" t="s">
+      <c r="A29" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="27">
-[...14 lines deleted...]
-      <c r="G29" s="27">
+      <c r="B29" s="24">
+        <v>4252</v>
+      </c>
+      <c r="C29" s="25">
+        <v>4323</v>
+      </c>
+      <c r="D29" s="25">
+        <v>3284</v>
+      </c>
+      <c r="E29" s="24">
+        <v>1320</v>
+      </c>
+      <c r="F29" s="24">
+        <v>328</v>
+      </c>
+      <c r="G29" s="24">
         <v>173</v>
       </c>
-      <c r="H29" s="27">
-[...2 lines deleted...]
-      <c r="I29" s="27">
+      <c r="H29" s="24">
+        <v>1461</v>
+      </c>
+      <c r="I29" s="24">
         <v>2</v>
       </c>
-      <c r="J29" s="27">
-[...8 lines deleted...]
-      <c r="M29" s="27">
+      <c r="J29" s="24">
+        <v>0</v>
+      </c>
+      <c r="K29" s="24">
+        <v>0</v>
+      </c>
+      <c r="L29" s="25">
+        <v>841</v>
+      </c>
+      <c r="M29" s="24">
         <v>147</v>
       </c>
-      <c r="N29" s="27">
+      <c r="N29" s="24">
         <v>2</v>
       </c>
-      <c r="O29" s="27">
+      <c r="O29" s="24">
+        <v>12</v>
+      </c>
+      <c r="P29" s="24">
+        <v>26</v>
+      </c>
+      <c r="Q29" s="24">
+        <v>77</v>
+      </c>
+      <c r="R29" s="24">
+        <v>35</v>
+      </c>
+      <c r="S29" s="24">
+        <v>58</v>
+      </c>
+      <c r="T29" s="24">
+        <v>20</v>
+      </c>
+      <c r="U29" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="V29" s="24">
+        <v>0</v>
+      </c>
+      <c r="W29" s="24">
+        <v>27</v>
+      </c>
+      <c r="X29" s="24">
+        <v>6</v>
+      </c>
+      <c r="Y29" s="24">
+        <v>23</v>
+      </c>
+      <c r="Z29" s="24">
         <v>4</v>
       </c>
-      <c r="P29" s="27">
-[...23 lines deleted...]
-      <c r="X29" s="27">
+      <c r="AA29" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="24">
+        <v>70</v>
+      </c>
+      <c r="AD29" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="24">
+        <v>30</v>
+      </c>
+      <c r="AF29" s="24">
+        <v>24</v>
+      </c>
+      <c r="AG29" s="24">
+        <v>34</v>
+      </c>
+      <c r="AH29" s="24">
+        <v>240</v>
+      </c>
+      <c r="AI29" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="25">
         <v>6</v>
       </c>
-      <c r="Y29" s="27">
-[...50 lines deleted...]
-      <c r="AP29" s="27">
+      <c r="AK29" s="24">
+        <v>198</v>
+      </c>
+      <c r="AL29" s="24">
+        <v>75</v>
+      </c>
+      <c r="AM29" s="24">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="24">
+        <v>123</v>
+      </c>
+      <c r="AO29" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:42" ht="21" customHeight="1">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="27">
-[...2 lines deleted...]
-      <c r="C30" s="28">
+      <c r="B30" s="24">
+        <v>524</v>
+      </c>
+      <c r="C30" s="25">
         <v>552</v>
       </c>
-      <c r="D30" s="28">
+      <c r="D30" s="25">
         <v>353</v>
       </c>
-      <c r="E30" s="27">
+      <c r="E30" s="24">
         <v>237</v>
       </c>
-      <c r="F30" s="27">
+      <c r="F30" s="24">
         <v>36</v>
       </c>
-      <c r="G30" s="27">
-[...2 lines deleted...]
-      <c r="H30" s="27">
+      <c r="G30" s="24">
+        <v>0</v>
+      </c>
+      <c r="H30" s="24">
         <v>80</v>
       </c>
-      <c r="I30" s="27">
-[...11 lines deleted...]
-      <c r="M30" s="27">
+      <c r="I30" s="24">
+        <v>0</v>
+      </c>
+      <c r="J30" s="24">
+        <v>0</v>
+      </c>
+      <c r="K30" s="24">
+        <v>0</v>
+      </c>
+      <c r="L30" s="25">
+        <v>127</v>
+      </c>
+      <c r="M30" s="24">
+        <v>20</v>
+      </c>
+      <c r="N30" s="24">
+        <v>0</v>
+      </c>
+      <c r="O30" s="24">
+        <v>4</v>
+      </c>
+      <c r="P30" s="24">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="24">
         <v>23</v>
       </c>
-      <c r="N30" s="27">
-[...5 lines deleted...]
-      <c r="P30" s="27">
+      <c r="R30" s="24">
+        <v>2</v>
+      </c>
+      <c r="S30" s="24">
+        <v>0</v>
+      </c>
+      <c r="T30" s="24">
+        <v>0</v>
+      </c>
+      <c r="U30" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="V30" s="24">
+        <v>0</v>
+      </c>
+      <c r="W30" s="24">
+        <v>0</v>
+      </c>
+      <c r="X30" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="24">
         <v>6</v>
       </c>
-      <c r="Q30" s="27">
-[...44 lines deleted...]
-      <c r="AF30" s="27">
+      <c r="Z30" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="24">
         <v>7</v>
       </c>
-      <c r="AG30" s="27">
+      <c r="AG30" s="24">
         <v>10</v>
       </c>
-      <c r="AH30" s="27">
+      <c r="AH30" s="24">
         <v>49</v>
       </c>
-      <c r="AI30" s="27">
-[...11 lines deleted...]
-      <c r="AM30" s="27">
+      <c r="AI30" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="24">
+        <v>72</v>
+      </c>
+      <c r="AL30" s="24">
+        <v>54</v>
+      </c>
+      <c r="AM30" s="24">
         <v>3</v>
       </c>
-      <c r="AN30" s="27">
+      <c r="AN30" s="24">
         <v>15</v>
       </c>
-      <c r="AO30" s="27">
-[...2 lines deleted...]
-      <c r="AP30" s="27">
+      <c r="AO30" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP30" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:42" ht="21" customHeight="1">
-      <c r="A31" s="37" t="s">
+      <c r="A31" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="27">
-[...11 lines deleted...]
-      <c r="F31" s="27">
+      <c r="B31" s="24">
+        <v>2634</v>
+      </c>
+      <c r="C31" s="25">
+        <v>2907</v>
+      </c>
+      <c r="D31" s="25">
+        <v>1754</v>
+      </c>
+      <c r="E31" s="24">
+        <v>1233</v>
+      </c>
+      <c r="F31" s="24">
         <v>147</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G31" s="24">
         <v>27</v>
       </c>
-      <c r="H31" s="27">
+      <c r="H31" s="24">
         <v>347</v>
       </c>
-      <c r="I31" s="27">
-[...11 lines deleted...]
-      <c r="M31" s="27">
+      <c r="I31" s="24">
+        <v>0</v>
+      </c>
+      <c r="J31" s="24">
+        <v>0</v>
+      </c>
+      <c r="K31" s="24">
+        <v>0</v>
+      </c>
+      <c r="L31" s="25">
+        <v>573</v>
+      </c>
+      <c r="M31" s="24">
         <v>107</v>
       </c>
-      <c r="N31" s="27">
+      <c r="N31" s="24">
         <v>2</v>
       </c>
-      <c r="O31" s="27">
-[...2 lines deleted...]
-      <c r="P31" s="27">
+      <c r="O31" s="24">
+        <v>0</v>
+      </c>
+      <c r="P31" s="24">
         <v>12</v>
       </c>
-      <c r="Q31" s="27">
+      <c r="Q31" s="24">
         <v>52</v>
       </c>
-      <c r="R31" s="27">
+      <c r="R31" s="24">
         <v>12</v>
       </c>
-      <c r="S31" s="27">
+      <c r="S31" s="24">
         <v>128</v>
       </c>
-      <c r="T31" s="27">
+      <c r="T31" s="24">
         <v>10</v>
       </c>
-      <c r="U31" s="37" t="s">
+      <c r="U31" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="V31" s="27">
-[...5 lines deleted...]
-      <c r="X31" s="27">
+      <c r="V31" s="24">
+        <v>0</v>
+      </c>
+      <c r="W31" s="24">
+        <v>0</v>
+      </c>
+      <c r="X31" s="24">
         <v>3</v>
       </c>
-      <c r="Y31" s="27">
-[...2 lines deleted...]
-      <c r="Z31" s="27">
+      <c r="Y31" s="24">
+        <v>24</v>
+      </c>
+      <c r="Z31" s="24">
         <v>2</v>
       </c>
-      <c r="AA31" s="27">
-[...8 lines deleted...]
-      <c r="AD31" s="27">
+      <c r="AA31" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="24">
         <v>3</v>
       </c>
-      <c r="AE31" s="27">
-[...2 lines deleted...]
-      <c r="AF31" s="27">
+      <c r="AE31" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="24">
         <v>15</v>
       </c>
-      <c r="AG31" s="27">
+      <c r="AG31" s="24">
         <v>15</v>
       </c>
-      <c r="AH31" s="27">
+      <c r="AH31" s="24">
         <v>186</v>
       </c>
-      <c r="AI31" s="27">
+      <c r="AI31" s="24">
         <v>1</v>
       </c>
-      <c r="AJ31" s="28">
+      <c r="AJ31" s="25">
         <v>1</v>
       </c>
-      <c r="AK31" s="27">
-[...5 lines deleted...]
-      <c r="AM31" s="27">
+      <c r="AK31" s="24">
+        <v>580</v>
+      </c>
+      <c r="AL31" s="24">
+        <v>314</v>
+      </c>
+      <c r="AM31" s="24">
         <v>27</v>
       </c>
-      <c r="AN31" s="27">
+      <c r="AN31" s="24">
         <v>214</v>
       </c>
-      <c r="AO31" s="27">
-[...2 lines deleted...]
-      <c r="AP31" s="27">
+      <c r="AO31" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP31" s="24">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:42" ht="21" customHeight="1">
-      <c r="A32" s="37" t="s">
+      <c r="A32" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B32" s="27">
-[...11 lines deleted...]
-      <c r="F32" s="27">
+      <c r="B32" s="24">
+        <v>2696</v>
+      </c>
+      <c r="C32" s="25">
+        <v>2855</v>
+      </c>
+      <c r="D32" s="25">
+        <v>1636</v>
+      </c>
+      <c r="E32" s="24">
+        <v>1483</v>
+      </c>
+      <c r="F32" s="24">
         <v>103</v>
       </c>
-      <c r="G32" s="27">
+      <c r="G32" s="24">
         <v>50</v>
       </c>
-      <c r="H32" s="27">
-[...14 lines deleted...]
-      <c r="M32" s="27">
+      <c r="H32" s="24">
+        <v>0</v>
+      </c>
+      <c r="I32" s="24">
+        <v>0</v>
+      </c>
+      <c r="J32" s="24">
+        <v>0</v>
+      </c>
+      <c r="K32" s="24">
+        <v>0</v>
+      </c>
+      <c r="L32" s="25">
+        <v>746</v>
+      </c>
+      <c r="M32" s="24">
         <v>129</v>
       </c>
-      <c r="N32" s="27">
-[...2 lines deleted...]
-      <c r="O32" s="27">
+      <c r="N32" s="24">
+        <v>0</v>
+      </c>
+      <c r="O32" s="24">
         <v>4</v>
       </c>
-      <c r="P32" s="27">
-[...2 lines deleted...]
-      <c r="Q32" s="27">
+      <c r="P32" s="24">
+        <v>54</v>
+      </c>
+      <c r="Q32" s="24">
         <v>133</v>
       </c>
-      <c r="R32" s="27">
+      <c r="R32" s="24">
         <v>6</v>
       </c>
-      <c r="S32" s="27">
+      <c r="S32" s="24">
         <v>63</v>
       </c>
-      <c r="T32" s="27">
+      <c r="T32" s="24">
         <v>12</v>
       </c>
-      <c r="U32" s="37" t="s">
+      <c r="U32" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="V32" s="27">
-[...2 lines deleted...]
-      <c r="W32" s="27">
+      <c r="V32" s="24">
+        <v>0</v>
+      </c>
+      <c r="W32" s="24">
         <v>5</v>
       </c>
-      <c r="X32" s="27">
-[...2 lines deleted...]
-      <c r="Y32" s="27">
+      <c r="X32" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="24">
         <v>14</v>
       </c>
-      <c r="Z32" s="27">
-[...17 lines deleted...]
-      <c r="AF32" s="27">
+      <c r="Z32" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="24">
         <v>34</v>
       </c>
-      <c r="AG32" s="27">
-[...2 lines deleted...]
-      <c r="AH32" s="27">
+      <c r="AG32" s="24">
+        <v>81</v>
+      </c>
+      <c r="AH32" s="24">
         <v>203</v>
       </c>
-      <c r="AI32" s="27">
-[...2 lines deleted...]
-      <c r="AJ32" s="28">
+      <c r="AI32" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="25">
         <v>8</v>
       </c>
-      <c r="AK32" s="27">
-[...5 lines deleted...]
-      <c r="AM32" s="27">
+      <c r="AK32" s="24">
+        <v>473</v>
+      </c>
+      <c r="AL32" s="24">
+        <v>159</v>
+      </c>
+      <c r="AM32" s="24">
         <v>62</v>
       </c>
-      <c r="AN32" s="27">
-[...5 lines deleted...]
-      <c r="AP32" s="27">
+      <c r="AN32" s="24">
+        <v>225</v>
+      </c>
+      <c r="AO32" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP32" s="24">
         <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:255" ht="21" customHeight="1">
-      <c r="A33" s="37" t="s">
+      <c r="A33" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B33" s="27">
-[...11 lines deleted...]
-      <c r="F33" s="27">
+      <c r="B33" s="24">
+        <v>3534</v>
+      </c>
+      <c r="C33" s="25">
+        <v>3858</v>
+      </c>
+      <c r="D33" s="25">
+        <v>2325</v>
+      </c>
+      <c r="E33" s="24">
+        <v>1729</v>
+      </c>
+      <c r="F33" s="24">
         <v>108</v>
       </c>
-      <c r="G33" s="27">
+      <c r="G33" s="24">
         <v>263</v>
       </c>
-      <c r="H33" s="27">
+      <c r="H33" s="24">
         <v>225</v>
       </c>
-      <c r="I33" s="27">
-[...14 lines deleted...]
-      <c r="N33" s="27">
+      <c r="I33" s="24">
+        <v>0</v>
+      </c>
+      <c r="J33" s="24">
+        <v>0</v>
+      </c>
+      <c r="K33" s="24">
+        <v>0</v>
+      </c>
+      <c r="L33" s="25">
+        <v>1052</v>
+      </c>
+      <c r="M33" s="24">
+        <v>192</v>
+      </c>
+      <c r="N33" s="24">
         <v>8</v>
       </c>
-      <c r="O33" s="27">
-[...2 lines deleted...]
-      <c r="P33" s="27">
+      <c r="O33" s="24">
+        <v>0</v>
+      </c>
+      <c r="P33" s="24">
         <v>26</v>
       </c>
-      <c r="Q33" s="27">
+      <c r="Q33" s="24">
         <v>77</v>
       </c>
-      <c r="R33" s="27">
+      <c r="R33" s="24">
         <v>31</v>
       </c>
-      <c r="S33" s="27">
-[...5 lines deleted...]
-      <c r="U33" s="37" t="s">
+      <c r="S33" s="24">
+        <v>285</v>
+      </c>
+      <c r="T33" s="24">
+        <v>0</v>
+      </c>
+      <c r="U33" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="V33" s="27">
-[...2 lines deleted...]
-      <c r="W33" s="27">
+      <c r="V33" s="24">
+        <v>0</v>
+      </c>
+      <c r="W33" s="24">
         <v>1</v>
       </c>
-      <c r="X33" s="27">
+      <c r="X33" s="24">
         <v>5</v>
       </c>
-      <c r="Y33" s="27">
+      <c r="Y33" s="24">
         <v>22</v>
       </c>
-      <c r="Z33" s="27">
+      <c r="Z33" s="24">
         <v>1</v>
       </c>
-      <c r="AA33" s="27">
-[...14 lines deleted...]
-      <c r="AF33" s="27">
+      <c r="AA33" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="24">
         <v>32</v>
       </c>
-      <c r="AG33" s="27">
+      <c r="AG33" s="24">
         <v>45</v>
       </c>
-      <c r="AH33" s="27">
-[...2 lines deleted...]
-      <c r="AI33" s="27">
+      <c r="AH33" s="24">
+        <v>314</v>
+      </c>
+      <c r="AI33" s="24">
         <v>3</v>
       </c>
-      <c r="AJ33" s="28">
+      <c r="AJ33" s="25">
         <v>10</v>
       </c>
-      <c r="AK33" s="27">
-[...5 lines deleted...]
-      <c r="AM33" s="27">
+      <c r="AK33" s="24">
+        <v>481</v>
+      </c>
+      <c r="AL33" s="24">
+        <v>218</v>
+      </c>
+      <c r="AM33" s="24">
         <v>69</v>
       </c>
-      <c r="AN33" s="27">
+      <c r="AN33" s="24">
         <v>174</v>
       </c>
-      <c r="AO33" s="27">
-[...2 lines deleted...]
-      <c r="AP33" s="27">
+      <c r="AO33" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP33" s="24">
         <v>20</v>
       </c>
     </row>
-    <row r="34" spans="1:255" s="26" customFormat="1" ht="21" customHeight="1">
-      <c r="A34" s="40" t="s">
+    <row r="34" spans="1:255" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="A34" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="B34" s="27">
+      <c r="B34" s="24">
         <v>320</v>
       </c>
-      <c r="C34" s="28">
-[...2 lines deleted...]
-      <c r="D34" s="28">
+      <c r="C34" s="25">
+        <v>347</v>
+      </c>
+      <c r="D34" s="25">
         <v>209</v>
       </c>
-      <c r="E34" s="27">
+      <c r="E34" s="24">
         <v>113</v>
       </c>
-      <c r="F34" s="27">
+      <c r="F34" s="24">
         <v>26</v>
       </c>
-      <c r="G34" s="27">
-[...2 lines deleted...]
-      <c r="H34" s="27">
+      <c r="G34" s="24">
+        <v>0</v>
+      </c>
+      <c r="H34" s="24">
         <v>70</v>
       </c>
-      <c r="I34" s="27">
-[...8 lines deleted...]
-      <c r="L34" s="28">
+      <c r="I34" s="24">
+        <v>0</v>
+      </c>
+      <c r="J34" s="24">
+        <v>0</v>
+      </c>
+      <c r="K34" s="24">
+        <v>0</v>
+      </c>
+      <c r="L34" s="25">
         <v>95</v>
       </c>
-      <c r="M34" s="27">
+      <c r="M34" s="24">
         <v>10</v>
       </c>
-      <c r="N34" s="27">
-[...5 lines deleted...]
-      <c r="P34" s="27">
+      <c r="N34" s="24">
+        <v>0</v>
+      </c>
+      <c r="O34" s="24">
+        <v>0</v>
+      </c>
+      <c r="P34" s="24">
         <v>5</v>
       </c>
-      <c r="Q34" s="27">
+      <c r="Q34" s="24">
         <v>14</v>
       </c>
-      <c r="R34" s="27">
+      <c r="R34" s="24">
         <v>2</v>
       </c>
-      <c r="S34" s="27">
-[...5 lines deleted...]
-      <c r="U34" s="40" t="s">
+      <c r="S34" s="24">
+        <v>0</v>
+      </c>
+      <c r="T34" s="24">
+        <v>0</v>
+      </c>
+      <c r="U34" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="V34" s="27">
-[...2 lines deleted...]
-      <c r="W34" s="27">
+      <c r="V34" s="24">
+        <v>0</v>
+      </c>
+      <c r="W34" s="24">
         <v>7</v>
       </c>
-      <c r="X34" s="27">
-[...2 lines deleted...]
-      <c r="Y34" s="27">
+      <c r="X34" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="24">
         <v>4</v>
       </c>
-      <c r="Z34" s="27">
-[...17 lines deleted...]
-      <c r="AF34" s="27">
+      <c r="Z34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="24">
         <v>3</v>
       </c>
-      <c r="AG34" s="27">
+      <c r="AG34" s="24">
         <v>20</v>
       </c>
-      <c r="AH34" s="27">
+      <c r="AH34" s="24">
         <v>30</v>
       </c>
-      <c r="AI34" s="27">
-[...14 lines deleted...]
-      <c r="AN34" s="27">
+      <c r="AI34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="24">
+        <v>43</v>
+      </c>
+      <c r="AL34" s="24">
+        <v>28</v>
+      </c>
+      <c r="AM34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="24">
         <v>15</v>
       </c>
-      <c r="AO34" s="27">
-[...2 lines deleted...]
-      <c r="AP34" s="27">
+      <c r="AO34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AP34" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:255" s="26" customFormat="1" ht="21" customHeight="1">
-      <c r="A35" s="38" t="s">
+    <row r="35" spans="1:255" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="A35" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="27">
-[...5 lines deleted...]
-      <c r="D35" s="28">
+      <c r="B35" s="24">
+        <v>54</v>
+      </c>
+      <c r="C35" s="25">
+        <v>54</v>
+      </c>
+      <c r="D35" s="25">
         <v>26</v>
       </c>
-      <c r="E35" s="27">
+      <c r="E35" s="24">
         <v>26</v>
       </c>
-      <c r="F35" s="27">
-[...20 lines deleted...]
-      <c r="M35" s="27">
+      <c r="F35" s="24">
+        <v>0</v>
+      </c>
+      <c r="G35" s="24">
+        <v>0</v>
+      </c>
+      <c r="H35" s="26">
+        <v>0</v>
+      </c>
+      <c r="I35" s="24">
+        <v>0</v>
+      </c>
+      <c r="J35" s="24">
+        <v>0</v>
+      </c>
+      <c r="K35" s="24">
+        <v>0</v>
+      </c>
+      <c r="L35" s="27">
+        <v>19</v>
+      </c>
+      <c r="M35" s="24">
         <v>1</v>
       </c>
-      <c r="N35" s="27">
-[...8 lines deleted...]
-      <c r="Q35" s="27">
+      <c r="N35" s="24">
+        <v>0</v>
+      </c>
+      <c r="O35" s="24">
+        <v>0</v>
+      </c>
+      <c r="P35" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="24">
         <v>6</v>
       </c>
-      <c r="R35" s="29">
-[...8 lines deleted...]
-      <c r="U35" s="38" t="s">
+      <c r="R35" s="26">
+        <v>0</v>
+      </c>
+      <c r="S35" s="26">
+        <v>0</v>
+      </c>
+      <c r="T35" s="26">
+        <v>0</v>
+      </c>
+      <c r="U35" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="V35" s="29">
-[...2 lines deleted...]
-      <c r="W35" s="29">
+      <c r="V35" s="26">
+        <v>0</v>
+      </c>
+      <c r="W35" s="26">
         <v>4</v>
       </c>
-      <c r="X35" s="29">
-[...2 lines deleted...]
-      <c r="Y35" s="29">
+      <c r="X35" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="26">
         <v>2</v>
       </c>
-      <c r="Z35" s="29">
-[...32 lines deleted...]
-      <c r="AK35" s="29">
+      <c r="Z35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="26">
+        <v>6</v>
+      </c>
+      <c r="AI35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="26">
         <v>9</v>
       </c>
-      <c r="AL35" s="29">
+      <c r="AL35" s="26">
         <v>9</v>
       </c>
-      <c r="AM35" s="29">
-[...8 lines deleted...]
-      <c r="AP35" s="29">
+      <c r="AM35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:255" s="43" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A36" s="74" t="s">
+    <row r="36" spans="1:255" s="39" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A36" s="66" t="s">
         <v>149</v>
       </c>
-      <c r="B36" s="75"/>
-[...252 lines deleted...]
-      <c r="IU36" s="76"/>
+      <c r="B36" s="67"/>
+      <c r="C36" s="67"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="68"/>
+      <c r="I36" s="69"/>
+      <c r="J36" s="69"/>
+      <c r="K36" s="69"/>
+      <c r="L36" s="22"/>
+      <c r="M36" s="69"/>
+      <c r="N36" s="69"/>
+      <c r="O36" s="69"/>
+      <c r="P36" s="69"/>
+      <c r="Q36" s="69"/>
+      <c r="R36" s="68"/>
+      <c r="S36" s="68"/>
+      <c r="T36" s="68"/>
+      <c r="U36" s="68"/>
+      <c r="V36" s="68"/>
+      <c r="W36" s="68"/>
+      <c r="X36" s="70"/>
+      <c r="Y36" s="70"/>
+      <c r="Z36" s="70"/>
+      <c r="AA36" s="70"/>
+      <c r="AB36" s="70"/>
+      <c r="AC36" s="70"/>
+      <c r="AD36" s="70"/>
+      <c r="AE36" s="70"/>
+      <c r="AF36" s="70"/>
+      <c r="AG36" s="68"/>
+      <c r="AH36" s="68"/>
+      <c r="AI36" s="68"/>
+      <c r="AJ36" s="70"/>
+      <c r="AK36" s="68"/>
+      <c r="AL36" s="68"/>
+      <c r="AM36" s="68"/>
+      <c r="AN36" s="68"/>
+      <c r="AO36" s="68"/>
+      <c r="AP36" s="70"/>
+      <c r="AQ36" s="68"/>
+      <c r="AR36" s="68"/>
+      <c r="AS36" s="68"/>
+      <c r="AT36" s="68"/>
+      <c r="AU36" s="68"/>
+      <c r="AV36" s="68"/>
+      <c r="AW36" s="68"/>
+      <c r="AX36" s="68"/>
+      <c r="AY36" s="68"/>
+      <c r="AZ36" s="68"/>
+      <c r="BA36" s="68"/>
+      <c r="BB36" s="68"/>
+      <c r="BC36" s="68"/>
+      <c r="BD36" s="68"/>
+      <c r="BE36" s="68"/>
+      <c r="BF36" s="68"/>
+      <c r="BG36" s="68"/>
+      <c r="BH36" s="68"/>
+      <c r="BI36" s="68"/>
+      <c r="BJ36" s="68"/>
+      <c r="BK36" s="68"/>
+      <c r="BL36" s="68"/>
+      <c r="BM36" s="68"/>
+      <c r="BN36" s="68"/>
+      <c r="BO36" s="68"/>
+      <c r="BP36" s="68"/>
+      <c r="BQ36" s="68"/>
+      <c r="BR36" s="68"/>
+      <c r="BS36" s="68"/>
+      <c r="BT36" s="68"/>
+      <c r="BU36" s="68"/>
+      <c r="BV36" s="68"/>
+      <c r="BW36" s="68"/>
+      <c r="BX36" s="68"/>
+      <c r="BY36" s="68"/>
+      <c r="BZ36" s="68"/>
+      <c r="CA36" s="68"/>
+      <c r="CB36" s="68"/>
+      <c r="CC36" s="68"/>
+      <c r="CD36" s="68"/>
+      <c r="CE36" s="68"/>
+      <c r="CF36" s="68"/>
+      <c r="CG36" s="68"/>
+      <c r="CH36" s="68"/>
+      <c r="CI36" s="68"/>
+      <c r="CJ36" s="68"/>
+      <c r="CK36" s="68"/>
+      <c r="CL36" s="68"/>
+      <c r="CM36" s="68"/>
+      <c r="CN36" s="68"/>
+      <c r="CO36" s="68"/>
+      <c r="CP36" s="68"/>
+      <c r="CQ36" s="68"/>
+      <c r="CR36" s="68"/>
+      <c r="CS36" s="68"/>
+      <c r="CT36" s="68"/>
+      <c r="CU36" s="68"/>
+      <c r="CV36" s="68"/>
+      <c r="CW36" s="68"/>
+      <c r="CX36" s="68"/>
+      <c r="CY36" s="68"/>
+      <c r="CZ36" s="68"/>
+      <c r="DA36" s="68"/>
+      <c r="DB36" s="68"/>
+      <c r="DC36" s="68"/>
+      <c r="DD36" s="68"/>
+      <c r="DE36" s="68"/>
+      <c r="DF36" s="68"/>
+      <c r="DG36" s="68"/>
+      <c r="DH36" s="68"/>
+      <c r="DI36" s="68"/>
+      <c r="DJ36" s="68"/>
+      <c r="DK36" s="68"/>
+      <c r="DL36" s="68"/>
+      <c r="DM36" s="68"/>
+      <c r="DN36" s="68"/>
+      <c r="DO36" s="68"/>
+      <c r="DP36" s="68"/>
+      <c r="DQ36" s="68"/>
+      <c r="DR36" s="68"/>
+      <c r="DS36" s="68"/>
+      <c r="DT36" s="68"/>
+      <c r="DU36" s="68"/>
+      <c r="DV36" s="68"/>
+      <c r="DW36" s="68"/>
+      <c r="DX36" s="68"/>
+      <c r="DY36" s="68"/>
+      <c r="DZ36" s="68"/>
+      <c r="EA36" s="68"/>
+      <c r="EB36" s="68"/>
+      <c r="EC36" s="68"/>
+      <c r="ED36" s="68"/>
+      <c r="EE36" s="68"/>
+      <c r="EF36" s="68"/>
+      <c r="EG36" s="68"/>
+      <c r="EH36" s="68"/>
+      <c r="EI36" s="68"/>
+      <c r="EJ36" s="68"/>
+      <c r="EK36" s="68"/>
+      <c r="EL36" s="68"/>
+      <c r="EM36" s="68"/>
+      <c r="EN36" s="68"/>
+      <c r="EO36" s="68"/>
+      <c r="EP36" s="68"/>
+      <c r="EQ36" s="68"/>
+      <c r="ER36" s="68"/>
+      <c r="ES36" s="68"/>
+      <c r="ET36" s="68"/>
+      <c r="EU36" s="68"/>
+      <c r="EV36" s="68"/>
+      <c r="EW36" s="68"/>
+      <c r="EX36" s="68"/>
+      <c r="EY36" s="68"/>
+      <c r="EZ36" s="68"/>
+      <c r="FA36" s="68"/>
+      <c r="FB36" s="68"/>
+      <c r="FC36" s="68"/>
+      <c r="FD36" s="68"/>
+      <c r="FE36" s="68"/>
+      <c r="FF36" s="68"/>
+      <c r="FG36" s="68"/>
+      <c r="FH36" s="68"/>
+      <c r="FI36" s="68"/>
+      <c r="FJ36" s="68"/>
+      <c r="FK36" s="68"/>
+      <c r="FL36" s="68"/>
+      <c r="FM36" s="68"/>
+      <c r="FN36" s="68"/>
+      <c r="FO36" s="68"/>
+      <c r="FP36" s="68"/>
+      <c r="FQ36" s="68"/>
+      <c r="FR36" s="68"/>
+      <c r="FS36" s="68"/>
+      <c r="FT36" s="68"/>
+      <c r="FU36" s="68"/>
+      <c r="FV36" s="68"/>
+      <c r="FW36" s="68"/>
+      <c r="FX36" s="68"/>
+      <c r="FY36" s="68"/>
+      <c r="FZ36" s="68"/>
+      <c r="GA36" s="68"/>
+      <c r="GB36" s="68"/>
+      <c r="GC36" s="68"/>
+      <c r="GD36" s="68"/>
+      <c r="GE36" s="68"/>
+      <c r="GF36" s="68"/>
+      <c r="GG36" s="68"/>
+      <c r="GH36" s="68"/>
+      <c r="GI36" s="68"/>
+      <c r="GJ36" s="68"/>
+      <c r="GK36" s="68"/>
+      <c r="GL36" s="68"/>
+      <c r="GM36" s="68"/>
+      <c r="GN36" s="68"/>
+      <c r="GO36" s="68"/>
+      <c r="GP36" s="68"/>
+      <c r="GQ36" s="68"/>
+      <c r="GR36" s="68"/>
+      <c r="GS36" s="68"/>
+      <c r="GT36" s="68"/>
+      <c r="GU36" s="68"/>
+      <c r="GV36" s="68"/>
+      <c r="GW36" s="68"/>
+      <c r="GX36" s="68"/>
+      <c r="GY36" s="68"/>
+      <c r="GZ36" s="68"/>
+      <c r="HA36" s="68"/>
+      <c r="HB36" s="68"/>
+      <c r="HC36" s="68"/>
+      <c r="HD36" s="68"/>
+      <c r="HE36" s="68"/>
+      <c r="HF36" s="68"/>
+      <c r="HG36" s="68"/>
+      <c r="HH36" s="68"/>
+      <c r="HI36" s="68"/>
+      <c r="HJ36" s="68"/>
+      <c r="HK36" s="68"/>
+      <c r="HL36" s="68"/>
+      <c r="HM36" s="68"/>
+      <c r="HN36" s="68"/>
+      <c r="HO36" s="68"/>
+      <c r="HP36" s="68"/>
+      <c r="HQ36" s="68"/>
+      <c r="HR36" s="68"/>
+      <c r="HS36" s="68"/>
+      <c r="HT36" s="68"/>
+      <c r="HU36" s="68"/>
+      <c r="HV36" s="68"/>
+      <c r="HW36" s="68"/>
+      <c r="HX36" s="68"/>
+      <c r="HY36" s="68"/>
+      <c r="HZ36" s="68"/>
+      <c r="IA36" s="68"/>
+      <c r="IB36" s="68"/>
+      <c r="IC36" s="68"/>
+      <c r="ID36" s="68"/>
+      <c r="IE36" s="68"/>
+      <c r="IF36" s="68"/>
+      <c r="IG36" s="68"/>
+      <c r="IH36" s="68"/>
+      <c r="II36" s="68"/>
+      <c r="IJ36" s="68"/>
+      <c r="IK36" s="68"/>
+      <c r="IL36" s="68"/>
+      <c r="IM36" s="68"/>
+      <c r="IN36" s="68"/>
+      <c r="IO36" s="68"/>
+      <c r="IP36" s="68"/>
+      <c r="IQ36" s="68"/>
+      <c r="IR36" s="68"/>
+      <c r="IS36" s="68"/>
+      <c r="IT36" s="68"/>
+      <c r="IU36" s="68"/>
     </row>
-    <row r="37" spans="1:255" s="43" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A37" s="74" t="s">
+    <row r="37" spans="1:255" s="39" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A37" s="66" t="s">
         <v>150</v>
       </c>
-      <c r="B37" s="79"/>
-[...252 lines deleted...]
-      <c r="IU37" s="79"/>
+      <c r="B37" s="71"/>
+      <c r="C37" s="71"/>
+      <c r="D37" s="71"/>
+      <c r="E37" s="71"/>
+      <c r="F37" s="71"/>
+      <c r="G37" s="71"/>
+      <c r="H37" s="71"/>
+      <c r="I37" s="71"/>
+      <c r="J37" s="71"/>
+      <c r="K37" s="71"/>
+      <c r="L37" s="22"/>
+      <c r="M37" s="71"/>
+      <c r="N37" s="71"/>
+      <c r="O37" s="72"/>
+      <c r="P37" s="71"/>
+      <c r="Q37" s="71"/>
+      <c r="R37" s="71"/>
+      <c r="S37" s="71"/>
+      <c r="T37" s="71"/>
+      <c r="U37" s="71"/>
+      <c r="V37" s="71"/>
+      <c r="W37" s="71"/>
+      <c r="X37" s="72"/>
+      <c r="Y37" s="72"/>
+      <c r="Z37" s="72"/>
+      <c r="AA37" s="72"/>
+      <c r="AB37" s="72"/>
+      <c r="AC37" s="72"/>
+      <c r="AD37" s="72"/>
+      <c r="AE37" s="72"/>
+      <c r="AF37" s="72"/>
+      <c r="AG37" s="71"/>
+      <c r="AH37" s="71"/>
+      <c r="AI37" s="71"/>
+      <c r="AJ37" s="72"/>
+      <c r="AK37" s="71"/>
+      <c r="AL37" s="71"/>
+      <c r="AM37" s="71"/>
+      <c r="AN37" s="71"/>
+      <c r="AO37" s="71"/>
+      <c r="AP37" s="72"/>
+      <c r="AQ37" s="71"/>
+      <c r="AR37" s="71"/>
+      <c r="AS37" s="71"/>
+      <c r="AT37" s="71"/>
+      <c r="AU37" s="71"/>
+      <c r="AV37" s="71"/>
+      <c r="AW37" s="71"/>
+      <c r="AX37" s="71"/>
+      <c r="AY37" s="71"/>
+      <c r="AZ37" s="71"/>
+      <c r="BA37" s="71"/>
+      <c r="BB37" s="71"/>
+      <c r="BC37" s="71"/>
+      <c r="BD37" s="71"/>
+      <c r="BE37" s="71"/>
+      <c r="BF37" s="71"/>
+      <c r="BG37" s="71"/>
+      <c r="BH37" s="71"/>
+      <c r="BI37" s="71"/>
+      <c r="BJ37" s="71"/>
+      <c r="BK37" s="71"/>
+      <c r="BL37" s="71"/>
+      <c r="BM37" s="71"/>
+      <c r="BN37" s="71"/>
+      <c r="BO37" s="71"/>
+      <c r="BP37" s="71"/>
+      <c r="BQ37" s="71"/>
+      <c r="BR37" s="71"/>
+      <c r="BS37" s="71"/>
+      <c r="BT37" s="71"/>
+      <c r="BU37" s="71"/>
+      <c r="BV37" s="71"/>
+      <c r="BW37" s="71"/>
+      <c r="BX37" s="71"/>
+      <c r="BY37" s="71"/>
+      <c r="BZ37" s="71"/>
+      <c r="CA37" s="71"/>
+      <c r="CB37" s="71"/>
+      <c r="CC37" s="71"/>
+      <c r="CD37" s="71"/>
+      <c r="CE37" s="71"/>
+      <c r="CF37" s="71"/>
+      <c r="CG37" s="71"/>
+      <c r="CH37" s="71"/>
+      <c r="CI37" s="71"/>
+      <c r="CJ37" s="71"/>
+      <c r="CK37" s="71"/>
+      <c r="CL37" s="71"/>
+      <c r="CM37" s="71"/>
+      <c r="CN37" s="71"/>
+      <c r="CO37" s="71"/>
+      <c r="CP37" s="71"/>
+      <c r="CQ37" s="71"/>
+      <c r="CR37" s="71"/>
+      <c r="CS37" s="71"/>
+      <c r="CT37" s="71"/>
+      <c r="CU37" s="71"/>
+      <c r="CV37" s="71"/>
+      <c r="CW37" s="71"/>
+      <c r="CX37" s="71"/>
+      <c r="CY37" s="71"/>
+      <c r="CZ37" s="71"/>
+      <c r="DA37" s="71"/>
+      <c r="DB37" s="71"/>
+      <c r="DC37" s="71"/>
+      <c r="DD37" s="71"/>
+      <c r="DE37" s="71"/>
+      <c r="DF37" s="71"/>
+      <c r="DG37" s="71"/>
+      <c r="DH37" s="71"/>
+      <c r="DI37" s="71"/>
+      <c r="DJ37" s="71"/>
+      <c r="DK37" s="71"/>
+      <c r="DL37" s="71"/>
+      <c r="DM37" s="71"/>
+      <c r="DN37" s="71"/>
+      <c r="DO37" s="71"/>
+      <c r="DP37" s="71"/>
+      <c r="DQ37" s="71"/>
+      <c r="DR37" s="71"/>
+      <c r="DS37" s="71"/>
+      <c r="DT37" s="71"/>
+      <c r="DU37" s="71"/>
+      <c r="DV37" s="71"/>
+      <c r="DW37" s="71"/>
+      <c r="DX37" s="71"/>
+      <c r="DY37" s="71"/>
+      <c r="DZ37" s="71"/>
+      <c r="EA37" s="71"/>
+      <c r="EB37" s="71"/>
+      <c r="EC37" s="71"/>
+      <c r="ED37" s="71"/>
+      <c r="EE37" s="71"/>
+      <c r="EF37" s="71"/>
+      <c r="EG37" s="71"/>
+      <c r="EH37" s="71"/>
+      <c r="EI37" s="71"/>
+      <c r="EJ37" s="71"/>
+      <c r="EK37" s="71"/>
+      <c r="EL37" s="71"/>
+      <c r="EM37" s="71"/>
+      <c r="EN37" s="71"/>
+      <c r="EO37" s="71"/>
+      <c r="EP37" s="71"/>
+      <c r="EQ37" s="71"/>
+      <c r="ER37" s="71"/>
+      <c r="ES37" s="71"/>
+      <c r="ET37" s="71"/>
+      <c r="EU37" s="71"/>
+      <c r="EV37" s="71"/>
+      <c r="EW37" s="71"/>
+      <c r="EX37" s="71"/>
+      <c r="EY37" s="71"/>
+      <c r="EZ37" s="71"/>
+      <c r="FA37" s="71"/>
+      <c r="FB37" s="71"/>
+      <c r="FC37" s="71"/>
+      <c r="FD37" s="71"/>
+      <c r="FE37" s="71"/>
+      <c r="FF37" s="71"/>
+      <c r="FG37" s="71"/>
+      <c r="FH37" s="71"/>
+      <c r="FI37" s="71"/>
+      <c r="FJ37" s="71"/>
+      <c r="FK37" s="71"/>
+      <c r="FL37" s="71"/>
+      <c r="FM37" s="71"/>
+      <c r="FN37" s="71"/>
+      <c r="FO37" s="71"/>
+      <c r="FP37" s="71"/>
+      <c r="FQ37" s="71"/>
+      <c r="FR37" s="71"/>
+      <c r="FS37" s="71"/>
+      <c r="FT37" s="71"/>
+      <c r="FU37" s="71"/>
+      <c r="FV37" s="71"/>
+      <c r="FW37" s="71"/>
+      <c r="FX37" s="71"/>
+      <c r="FY37" s="71"/>
+      <c r="FZ37" s="71"/>
+      <c r="GA37" s="71"/>
+      <c r="GB37" s="71"/>
+      <c r="GC37" s="71"/>
+      <c r="GD37" s="71"/>
+      <c r="GE37" s="71"/>
+      <c r="GF37" s="71"/>
+      <c r="GG37" s="71"/>
+      <c r="GH37" s="71"/>
+      <c r="GI37" s="71"/>
+      <c r="GJ37" s="71"/>
+      <c r="GK37" s="71"/>
+      <c r="GL37" s="71"/>
+      <c r="GM37" s="71"/>
+      <c r="GN37" s="71"/>
+      <c r="GO37" s="71"/>
+      <c r="GP37" s="71"/>
+      <c r="GQ37" s="71"/>
+      <c r="GR37" s="71"/>
+      <c r="GS37" s="71"/>
+      <c r="GT37" s="71"/>
+      <c r="GU37" s="71"/>
+      <c r="GV37" s="71"/>
+      <c r="GW37" s="71"/>
+      <c r="GX37" s="71"/>
+      <c r="GY37" s="71"/>
+      <c r="GZ37" s="71"/>
+      <c r="HA37" s="71"/>
+      <c r="HB37" s="71"/>
+      <c r="HC37" s="71"/>
+      <c r="HD37" s="71"/>
+      <c r="HE37" s="71"/>
+      <c r="HF37" s="71"/>
+      <c r="HG37" s="71"/>
+      <c r="HH37" s="71"/>
+      <c r="HI37" s="71"/>
+      <c r="HJ37" s="71"/>
+      <c r="HK37" s="71"/>
+      <c r="HL37" s="71"/>
+      <c r="HM37" s="71"/>
+      <c r="HN37" s="71"/>
+      <c r="HO37" s="71"/>
+      <c r="HP37" s="71"/>
+      <c r="HQ37" s="71"/>
+      <c r="HR37" s="71"/>
+      <c r="HS37" s="71"/>
+      <c r="HT37" s="71"/>
+      <c r="HU37" s="71"/>
+      <c r="HV37" s="71"/>
+      <c r="HW37" s="71"/>
+      <c r="HX37" s="71"/>
+      <c r="HY37" s="71"/>
+      <c r="HZ37" s="71"/>
+      <c r="IA37" s="71"/>
+      <c r="IB37" s="71"/>
+      <c r="IC37" s="71"/>
+      <c r="ID37" s="71"/>
+      <c r="IE37" s="71"/>
+      <c r="IF37" s="71"/>
+      <c r="IG37" s="71"/>
+      <c r="IH37" s="71"/>
+      <c r="II37" s="71"/>
+      <c r="IJ37" s="71"/>
+      <c r="IK37" s="71"/>
+      <c r="IL37" s="71"/>
+      <c r="IM37" s="71"/>
+      <c r="IN37" s="71"/>
+      <c r="IO37" s="71"/>
+      <c r="IP37" s="71"/>
+      <c r="IQ37" s="71"/>
+      <c r="IR37" s="71"/>
+      <c r="IS37" s="71"/>
+      <c r="IT37" s="71"/>
+      <c r="IU37" s="71"/>
     </row>
-    <row r="38" spans="1:255" s="43" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A38" s="74" t="s">
+    <row r="38" spans="1:255" s="39" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A38" s="66" t="s">
         <v>151</v>
       </c>
-      <c r="B38" s="79"/>
-[...252 lines deleted...]
-      <c r="IU38" s="79"/>
+      <c r="B38" s="71"/>
+      <c r="C38" s="71"/>
+      <c r="D38" s="71"/>
+      <c r="E38" s="71"/>
+      <c r="F38" s="71"/>
+      <c r="G38" s="71"/>
+      <c r="H38" s="71"/>
+      <c r="I38" s="71"/>
+      <c r="J38" s="71"/>
+      <c r="K38" s="71"/>
+      <c r="L38" s="22"/>
+      <c r="M38" s="71"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="71"/>
+      <c r="Q38" s="71"/>
+      <c r="R38" s="71"/>
+      <c r="S38" s="71"/>
+      <c r="T38" s="71"/>
+      <c r="U38" s="71"/>
+      <c r="V38" s="71"/>
+      <c r="W38" s="71"/>
+      <c r="X38" s="72"/>
+      <c r="Y38" s="72"/>
+      <c r="Z38" s="72"/>
+      <c r="AA38" s="72"/>
+      <c r="AB38" s="72"/>
+      <c r="AC38" s="72"/>
+      <c r="AD38" s="72"/>
+      <c r="AE38" s="72"/>
+      <c r="AF38" s="72"/>
+      <c r="AG38" s="71"/>
+      <c r="AH38" s="71"/>
+      <c r="AI38" s="71"/>
+      <c r="AJ38" s="72"/>
+      <c r="AK38" s="71"/>
+      <c r="AL38" s="71"/>
+      <c r="AM38" s="71"/>
+      <c r="AN38" s="71"/>
+      <c r="AO38" s="71"/>
+      <c r="AP38" s="72"/>
+      <c r="AQ38" s="71"/>
+      <c r="AR38" s="71"/>
+      <c r="AS38" s="71"/>
+      <c r="AT38" s="71"/>
+      <c r="AU38" s="71"/>
+      <c r="AV38" s="71"/>
+      <c r="AW38" s="71"/>
+      <c r="AX38" s="71"/>
+      <c r="AY38" s="71"/>
+      <c r="AZ38" s="71"/>
+      <c r="BA38" s="71"/>
+      <c r="BB38" s="71"/>
+      <c r="BC38" s="71"/>
+      <c r="BD38" s="71"/>
+      <c r="BE38" s="71"/>
+      <c r="BF38" s="71"/>
+      <c r="BG38" s="71"/>
+      <c r="BH38" s="71"/>
+      <c r="BI38" s="71"/>
+      <c r="BJ38" s="71"/>
+      <c r="BK38" s="71"/>
+      <c r="BL38" s="71"/>
+      <c r="BM38" s="71"/>
+      <c r="BN38" s="71"/>
+      <c r="BO38" s="71"/>
+      <c r="BP38" s="71"/>
+      <c r="BQ38" s="71"/>
+      <c r="BR38" s="71"/>
+      <c r="BS38" s="71"/>
+      <c r="BT38" s="71"/>
+      <c r="BU38" s="71"/>
+      <c r="BV38" s="71"/>
+      <c r="BW38" s="71"/>
+      <c r="BX38" s="71"/>
+      <c r="BY38" s="71"/>
+      <c r="BZ38" s="71"/>
+      <c r="CA38" s="71"/>
+      <c r="CB38" s="71"/>
+      <c r="CC38" s="71"/>
+      <c r="CD38" s="71"/>
+      <c r="CE38" s="71"/>
+      <c r="CF38" s="71"/>
+      <c r="CG38" s="71"/>
+      <c r="CH38" s="71"/>
+      <c r="CI38" s="71"/>
+      <c r="CJ38" s="71"/>
+      <c r="CK38" s="71"/>
+      <c r="CL38" s="71"/>
+      <c r="CM38" s="71"/>
+      <c r="CN38" s="71"/>
+      <c r="CO38" s="71"/>
+      <c r="CP38" s="71"/>
+      <c r="CQ38" s="71"/>
+      <c r="CR38" s="71"/>
+      <c r="CS38" s="71"/>
+      <c r="CT38" s="71"/>
+      <c r="CU38" s="71"/>
+      <c r="CV38" s="71"/>
+      <c r="CW38" s="71"/>
+      <c r="CX38" s="71"/>
+      <c r="CY38" s="71"/>
+      <c r="CZ38" s="71"/>
+      <c r="DA38" s="71"/>
+      <c r="DB38" s="71"/>
+      <c r="DC38" s="71"/>
+      <c r="DD38" s="71"/>
+      <c r="DE38" s="71"/>
+      <c r="DF38" s="71"/>
+      <c r="DG38" s="71"/>
+      <c r="DH38" s="71"/>
+      <c r="DI38" s="71"/>
+      <c r="DJ38" s="71"/>
+      <c r="DK38" s="71"/>
+      <c r="DL38" s="71"/>
+      <c r="DM38" s="71"/>
+      <c r="DN38" s="71"/>
+      <c r="DO38" s="71"/>
+      <c r="DP38" s="71"/>
+      <c r="DQ38" s="71"/>
+      <c r="DR38" s="71"/>
+      <c r="DS38" s="71"/>
+      <c r="DT38" s="71"/>
+      <c r="DU38" s="71"/>
+      <c r="DV38" s="71"/>
+      <c r="DW38" s="71"/>
+      <c r="DX38" s="71"/>
+      <c r="DY38" s="71"/>
+      <c r="DZ38" s="71"/>
+      <c r="EA38" s="71"/>
+      <c r="EB38" s="71"/>
+      <c r="EC38" s="71"/>
+      <c r="ED38" s="71"/>
+      <c r="EE38" s="71"/>
+      <c r="EF38" s="71"/>
+      <c r="EG38" s="71"/>
+      <c r="EH38" s="71"/>
+      <c r="EI38" s="71"/>
+      <c r="EJ38" s="71"/>
+      <c r="EK38" s="71"/>
+      <c r="EL38" s="71"/>
+      <c r="EM38" s="71"/>
+      <c r="EN38" s="71"/>
+      <c r="EO38" s="71"/>
+      <c r="EP38" s="71"/>
+      <c r="EQ38" s="71"/>
+      <c r="ER38" s="71"/>
+      <c r="ES38" s="71"/>
+      <c r="ET38" s="71"/>
+      <c r="EU38" s="71"/>
+      <c r="EV38" s="71"/>
+      <c r="EW38" s="71"/>
+      <c r="EX38" s="71"/>
+      <c r="EY38" s="71"/>
+      <c r="EZ38" s="71"/>
+      <c r="FA38" s="71"/>
+      <c r="FB38" s="71"/>
+      <c r="FC38" s="71"/>
+      <c r="FD38" s="71"/>
+      <c r="FE38" s="71"/>
+      <c r="FF38" s="71"/>
+      <c r="FG38" s="71"/>
+      <c r="FH38" s="71"/>
+      <c r="FI38" s="71"/>
+      <c r="FJ38" s="71"/>
+      <c r="FK38" s="71"/>
+      <c r="FL38" s="71"/>
+      <c r="FM38" s="71"/>
+      <c r="FN38" s="71"/>
+      <c r="FO38" s="71"/>
+      <c r="FP38" s="71"/>
+      <c r="FQ38" s="71"/>
+      <c r="FR38" s="71"/>
+      <c r="FS38" s="71"/>
+      <c r="FT38" s="71"/>
+      <c r="FU38" s="71"/>
+      <c r="FV38" s="71"/>
+      <c r="FW38" s="71"/>
+      <c r="FX38" s="71"/>
+      <c r="FY38" s="71"/>
+      <c r="FZ38" s="71"/>
+      <c r="GA38" s="71"/>
+      <c r="GB38" s="71"/>
+      <c r="GC38" s="71"/>
+      <c r="GD38" s="71"/>
+      <c r="GE38" s="71"/>
+      <c r="GF38" s="71"/>
+      <c r="GG38" s="71"/>
+      <c r="GH38" s="71"/>
+      <c r="GI38" s="71"/>
+      <c r="GJ38" s="71"/>
+      <c r="GK38" s="71"/>
+      <c r="GL38" s="71"/>
+      <c r="GM38" s="71"/>
+      <c r="GN38" s="71"/>
+      <c r="GO38" s="71"/>
+      <c r="GP38" s="71"/>
+      <c r="GQ38" s="71"/>
+      <c r="GR38" s="71"/>
+      <c r="GS38" s="71"/>
+      <c r="GT38" s="71"/>
+      <c r="GU38" s="71"/>
+      <c r="GV38" s="71"/>
+      <c r="GW38" s="71"/>
+      <c r="GX38" s="71"/>
+      <c r="GY38" s="71"/>
+      <c r="GZ38" s="71"/>
+      <c r="HA38" s="71"/>
+      <c r="HB38" s="71"/>
+      <c r="HC38" s="71"/>
+      <c r="HD38" s="71"/>
+      <c r="HE38" s="71"/>
+      <c r="HF38" s="71"/>
+      <c r="HG38" s="71"/>
+      <c r="HH38" s="71"/>
+      <c r="HI38" s="71"/>
+      <c r="HJ38" s="71"/>
+      <c r="HK38" s="71"/>
+      <c r="HL38" s="71"/>
+      <c r="HM38" s="71"/>
+      <c r="HN38" s="71"/>
+      <c r="HO38" s="71"/>
+      <c r="HP38" s="71"/>
+      <c r="HQ38" s="71"/>
+      <c r="HR38" s="71"/>
+      <c r="HS38" s="71"/>
+      <c r="HT38" s="71"/>
+      <c r="HU38" s="71"/>
+      <c r="HV38" s="71"/>
+      <c r="HW38" s="71"/>
+      <c r="HX38" s="71"/>
+      <c r="HY38" s="71"/>
+      <c r="HZ38" s="71"/>
+      <c r="IA38" s="71"/>
+      <c r="IB38" s="71"/>
+      <c r="IC38" s="71"/>
+      <c r="ID38" s="71"/>
+      <c r="IE38" s="71"/>
+      <c r="IF38" s="71"/>
+      <c r="IG38" s="71"/>
+      <c r="IH38" s="71"/>
+      <c r="II38" s="71"/>
+      <c r="IJ38" s="71"/>
+      <c r="IK38" s="71"/>
+      <c r="IL38" s="71"/>
+      <c r="IM38" s="71"/>
+      <c r="IN38" s="71"/>
+      <c r="IO38" s="71"/>
+      <c r="IP38" s="71"/>
+      <c r="IQ38" s="71"/>
+      <c r="IR38" s="71"/>
+      <c r="IS38" s="71"/>
+      <c r="IT38" s="71"/>
+      <c r="IU38" s="71"/>
     </row>
-    <row r="39" spans="1:255" s="43" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A39" s="74" t="s">
+    <row r="39" spans="1:255" s="39" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A39" s="66" t="s">
         <v>152</v>
       </c>
-      <c r="B39" s="79"/>
-[...252 lines deleted...]
-      <c r="IU39" s="79"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="71"/>
+      <c r="D39" s="71"/>
+      <c r="E39" s="71"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="71"/>
+      <c r="H39" s="71"/>
+      <c r="I39" s="71"/>
+      <c r="J39" s="71"/>
+      <c r="K39" s="71"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="71"/>
+      <c r="N39" s="71"/>
+      <c r="O39" s="72"/>
+      <c r="P39" s="71"/>
+      <c r="Q39" s="71"/>
+      <c r="R39" s="71"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="72"/>
+      <c r="Y39" s="72"/>
+      <c r="Z39" s="72"/>
+      <c r="AA39" s="72"/>
+      <c r="AB39" s="72"/>
+      <c r="AC39" s="72"/>
+      <c r="AD39" s="72"/>
+      <c r="AE39" s="72"/>
+      <c r="AF39" s="72"/>
+      <c r="AG39" s="71"/>
+      <c r="AH39" s="71"/>
+      <c r="AI39" s="71"/>
+      <c r="AJ39" s="72"/>
+      <c r="AK39" s="71"/>
+      <c r="AL39" s="71"/>
+      <c r="AM39" s="71"/>
+      <c r="AN39" s="71"/>
+      <c r="AO39" s="71"/>
+      <c r="AP39" s="72"/>
+      <c r="AQ39" s="71"/>
+      <c r="AR39" s="71"/>
+      <c r="AS39" s="71"/>
+      <c r="AT39" s="71"/>
+      <c r="AU39" s="71"/>
+      <c r="AV39" s="71"/>
+      <c r="AW39" s="71"/>
+      <c r="AX39" s="71"/>
+      <c r="AY39" s="71"/>
+      <c r="AZ39" s="71"/>
+      <c r="BA39" s="71"/>
+      <c r="BB39" s="71"/>
+      <c r="BC39" s="71"/>
+      <c r="BD39" s="71"/>
+      <c r="BE39" s="71"/>
+      <c r="BF39" s="71"/>
+      <c r="BG39" s="71"/>
+      <c r="BH39" s="71"/>
+      <c r="BI39" s="71"/>
+      <c r="BJ39" s="71"/>
+      <c r="BK39" s="71"/>
+      <c r="BL39" s="71"/>
+      <c r="BM39" s="71"/>
+      <c r="BN39" s="71"/>
+      <c r="BO39" s="71"/>
+      <c r="BP39" s="71"/>
+      <c r="BQ39" s="71"/>
+      <c r="BR39" s="71"/>
+      <c r="BS39" s="71"/>
+      <c r="BT39" s="71"/>
+      <c r="BU39" s="71"/>
+      <c r="BV39" s="71"/>
+      <c r="BW39" s="71"/>
+      <c r="BX39" s="71"/>
+      <c r="BY39" s="71"/>
+      <c r="BZ39" s="71"/>
+      <c r="CA39" s="71"/>
+      <c r="CB39" s="71"/>
+      <c r="CC39" s="71"/>
+      <c r="CD39" s="71"/>
+      <c r="CE39" s="71"/>
+      <c r="CF39" s="71"/>
+      <c r="CG39" s="71"/>
+      <c r="CH39" s="71"/>
+      <c r="CI39" s="71"/>
+      <c r="CJ39" s="71"/>
+      <c r="CK39" s="71"/>
+      <c r="CL39" s="71"/>
+      <c r="CM39" s="71"/>
+      <c r="CN39" s="71"/>
+      <c r="CO39" s="71"/>
+      <c r="CP39" s="71"/>
+      <c r="CQ39" s="71"/>
+      <c r="CR39" s="71"/>
+      <c r="CS39" s="71"/>
+      <c r="CT39" s="71"/>
+      <c r="CU39" s="71"/>
+      <c r="CV39" s="71"/>
+      <c r="CW39" s="71"/>
+      <c r="CX39" s="71"/>
+      <c r="CY39" s="71"/>
+      <c r="CZ39" s="71"/>
+      <c r="DA39" s="71"/>
+      <c r="DB39" s="71"/>
+      <c r="DC39" s="71"/>
+      <c r="DD39" s="71"/>
+      <c r="DE39" s="71"/>
+      <c r="DF39" s="71"/>
+      <c r="DG39" s="71"/>
+      <c r="DH39" s="71"/>
+      <c r="DI39" s="71"/>
+      <c r="DJ39" s="71"/>
+      <c r="DK39" s="71"/>
+      <c r="DL39" s="71"/>
+      <c r="DM39" s="71"/>
+      <c r="DN39" s="71"/>
+      <c r="DO39" s="71"/>
+      <c r="DP39" s="71"/>
+      <c r="DQ39" s="71"/>
+      <c r="DR39" s="71"/>
+      <c r="DS39" s="71"/>
+      <c r="DT39" s="71"/>
+      <c r="DU39" s="71"/>
+      <c r="DV39" s="71"/>
+      <c r="DW39" s="71"/>
+      <c r="DX39" s="71"/>
+      <c r="DY39" s="71"/>
+      <c r="DZ39" s="71"/>
+      <c r="EA39" s="71"/>
+      <c r="EB39" s="71"/>
+      <c r="EC39" s="71"/>
+      <c r="ED39" s="71"/>
+      <c r="EE39" s="71"/>
+      <c r="EF39" s="71"/>
+      <c r="EG39" s="71"/>
+      <c r="EH39" s="71"/>
+      <c r="EI39" s="71"/>
+      <c r="EJ39" s="71"/>
+      <c r="EK39" s="71"/>
+      <c r="EL39" s="71"/>
+      <c r="EM39" s="71"/>
+      <c r="EN39" s="71"/>
+      <c r="EO39" s="71"/>
+      <c r="EP39" s="71"/>
+      <c r="EQ39" s="71"/>
+      <c r="ER39" s="71"/>
+      <c r="ES39" s="71"/>
+      <c r="ET39" s="71"/>
+      <c r="EU39" s="71"/>
+      <c r="EV39" s="71"/>
+      <c r="EW39" s="71"/>
+      <c r="EX39" s="71"/>
+      <c r="EY39" s="71"/>
+      <c r="EZ39" s="71"/>
+      <c r="FA39" s="71"/>
+      <c r="FB39" s="71"/>
+      <c r="FC39" s="71"/>
+      <c r="FD39" s="71"/>
+      <c r="FE39" s="71"/>
+      <c r="FF39" s="71"/>
+      <c r="FG39" s="71"/>
+      <c r="FH39" s="71"/>
+      <c r="FI39" s="71"/>
+      <c r="FJ39" s="71"/>
+      <c r="FK39" s="71"/>
+      <c r="FL39" s="71"/>
+      <c r="FM39" s="71"/>
+      <c r="FN39" s="71"/>
+      <c r="FO39" s="71"/>
+      <c r="FP39" s="71"/>
+      <c r="FQ39" s="71"/>
+      <c r="FR39" s="71"/>
+      <c r="FS39" s="71"/>
+      <c r="FT39" s="71"/>
+      <c r="FU39" s="71"/>
+      <c r="FV39" s="71"/>
+      <c r="FW39" s="71"/>
+      <c r="FX39" s="71"/>
+      <c r="FY39" s="71"/>
+      <c r="FZ39" s="71"/>
+      <c r="GA39" s="71"/>
+      <c r="GB39" s="71"/>
+      <c r="GC39" s="71"/>
+      <c r="GD39" s="71"/>
+      <c r="GE39" s="71"/>
+      <c r="GF39" s="71"/>
+      <c r="GG39" s="71"/>
+      <c r="GH39" s="71"/>
+      <c r="GI39" s="71"/>
+      <c r="GJ39" s="71"/>
+      <c r="GK39" s="71"/>
+      <c r="GL39" s="71"/>
+      <c r="GM39" s="71"/>
+      <c r="GN39" s="71"/>
+      <c r="GO39" s="71"/>
+      <c r="GP39" s="71"/>
+      <c r="GQ39" s="71"/>
+      <c r="GR39" s="71"/>
+      <c r="GS39" s="71"/>
+      <c r="GT39" s="71"/>
+      <c r="GU39" s="71"/>
+      <c r="GV39" s="71"/>
+      <c r="GW39" s="71"/>
+      <c r="GX39" s="71"/>
+      <c r="GY39" s="71"/>
+      <c r="GZ39" s="71"/>
+      <c r="HA39" s="71"/>
+      <c r="HB39" s="71"/>
+      <c r="HC39" s="71"/>
+      <c r="HD39" s="71"/>
+      <c r="HE39" s="71"/>
+      <c r="HF39" s="71"/>
+      <c r="HG39" s="71"/>
+      <c r="HH39" s="71"/>
+      <c r="HI39" s="71"/>
+      <c r="HJ39" s="71"/>
+      <c r="HK39" s="71"/>
+      <c r="HL39" s="71"/>
+      <c r="HM39" s="71"/>
+      <c r="HN39" s="71"/>
+      <c r="HO39" s="71"/>
+      <c r="HP39" s="71"/>
+      <c r="HQ39" s="71"/>
+      <c r="HR39" s="71"/>
+      <c r="HS39" s="71"/>
+      <c r="HT39" s="71"/>
+      <c r="HU39" s="71"/>
+      <c r="HV39" s="71"/>
+      <c r="HW39" s="71"/>
+      <c r="HX39" s="71"/>
+      <c r="HY39" s="71"/>
+      <c r="HZ39" s="71"/>
+      <c r="IA39" s="71"/>
+      <c r="IB39" s="71"/>
+      <c r="IC39" s="71"/>
+      <c r="ID39" s="71"/>
+      <c r="IE39" s="71"/>
+      <c r="IF39" s="71"/>
+      <c r="IG39" s="71"/>
+      <c r="IH39" s="71"/>
+      <c r="II39" s="71"/>
+      <c r="IJ39" s="71"/>
+      <c r="IK39" s="71"/>
+      <c r="IL39" s="71"/>
+      <c r="IM39" s="71"/>
+      <c r="IN39" s="71"/>
+      <c r="IO39" s="71"/>
+      <c r="IP39" s="71"/>
+      <c r="IQ39" s="71"/>
+      <c r="IR39" s="71"/>
+      <c r="IS39" s="71"/>
+      <c r="IT39" s="71"/>
+      <c r="IU39" s="71"/>
     </row>
     <row r="40" spans="1:255" ht="15.75" customHeight="1">
-      <c r="A40" s="74" t="s">
+      <c r="A40" s="66" t="s">
         <v>153</v>
       </c>
-      <c r="B40" s="79"/>
-[...252 lines deleted...]
-      <c r="IU40" s="79"/>
+      <c r="B40" s="71"/>
+      <c r="C40" s="71"/>
+      <c r="D40" s="71"/>
+      <c r="E40" s="71"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="71"/>
+      <c r="I40" s="71"/>
+      <c r="J40" s="71"/>
+      <c r="K40" s="71"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="71"/>
+      <c r="N40" s="71"/>
+      <c r="O40" s="72"/>
+      <c r="P40" s="71"/>
+      <c r="Q40" s="71"/>
+      <c r="R40" s="71"/>
+      <c r="S40" s="71"/>
+      <c r="T40" s="71"/>
+      <c r="U40" s="71"/>
+      <c r="V40" s="71"/>
+      <c r="W40" s="71"/>
+      <c r="X40" s="72"/>
+      <c r="Y40" s="72"/>
+      <c r="Z40" s="72"/>
+      <c r="AA40" s="72"/>
+      <c r="AB40" s="72"/>
+      <c r="AC40" s="72"/>
+      <c r="AD40" s="72"/>
+      <c r="AE40" s="72"/>
+      <c r="AF40" s="72"/>
+      <c r="AG40" s="71"/>
+      <c r="AH40" s="71"/>
+      <c r="AI40" s="71"/>
+      <c r="AJ40" s="72"/>
+      <c r="AK40" s="71"/>
+      <c r="AL40" s="71"/>
+      <c r="AM40" s="71"/>
+      <c r="AN40" s="71"/>
+      <c r="AO40" s="71"/>
+      <c r="AP40" s="72"/>
+      <c r="AQ40" s="71"/>
+      <c r="AR40" s="71"/>
+      <c r="AS40" s="71"/>
+      <c r="AT40" s="71"/>
+      <c r="AU40" s="71"/>
+      <c r="AV40" s="71"/>
+      <c r="AW40" s="71"/>
+      <c r="AX40" s="71"/>
+      <c r="AY40" s="71"/>
+      <c r="AZ40" s="71"/>
+      <c r="BA40" s="71"/>
+      <c r="BB40" s="71"/>
+      <c r="BC40" s="71"/>
+      <c r="BD40" s="71"/>
+      <c r="BE40" s="71"/>
+      <c r="BF40" s="71"/>
+      <c r="BG40" s="71"/>
+      <c r="BH40" s="71"/>
+      <c r="BI40" s="71"/>
+      <c r="BJ40" s="71"/>
+      <c r="BK40" s="71"/>
+      <c r="BL40" s="71"/>
+      <c r="BM40" s="71"/>
+      <c r="BN40" s="71"/>
+      <c r="BO40" s="71"/>
+      <c r="BP40" s="71"/>
+      <c r="BQ40" s="71"/>
+      <c r="BR40" s="71"/>
+      <c r="BS40" s="71"/>
+      <c r="BT40" s="71"/>
+      <c r="BU40" s="71"/>
+      <c r="BV40" s="71"/>
+      <c r="BW40" s="71"/>
+      <c r="BX40" s="71"/>
+      <c r="BY40" s="71"/>
+      <c r="BZ40" s="71"/>
+      <c r="CA40" s="71"/>
+      <c r="CB40" s="71"/>
+      <c r="CC40" s="71"/>
+      <c r="CD40" s="71"/>
+      <c r="CE40" s="71"/>
+      <c r="CF40" s="71"/>
+      <c r="CG40" s="71"/>
+      <c r="CH40" s="71"/>
+      <c r="CI40" s="71"/>
+      <c r="CJ40" s="71"/>
+      <c r="CK40" s="71"/>
+      <c r="CL40" s="71"/>
+      <c r="CM40" s="71"/>
+      <c r="CN40" s="71"/>
+      <c r="CO40" s="71"/>
+      <c r="CP40" s="71"/>
+      <c r="CQ40" s="71"/>
+      <c r="CR40" s="71"/>
+      <c r="CS40" s="71"/>
+      <c r="CT40" s="71"/>
+      <c r="CU40" s="71"/>
+      <c r="CV40" s="71"/>
+      <c r="CW40" s="71"/>
+      <c r="CX40" s="71"/>
+      <c r="CY40" s="71"/>
+      <c r="CZ40" s="71"/>
+      <c r="DA40" s="71"/>
+      <c r="DB40" s="71"/>
+      <c r="DC40" s="71"/>
+      <c r="DD40" s="71"/>
+      <c r="DE40" s="71"/>
+      <c r="DF40" s="71"/>
+      <c r="DG40" s="71"/>
+      <c r="DH40" s="71"/>
+      <c r="DI40" s="71"/>
+      <c r="DJ40" s="71"/>
+      <c r="DK40" s="71"/>
+      <c r="DL40" s="71"/>
+      <c r="DM40" s="71"/>
+      <c r="DN40" s="71"/>
+      <c r="DO40" s="71"/>
+      <c r="DP40" s="71"/>
+      <c r="DQ40" s="71"/>
+      <c r="DR40" s="71"/>
+      <c r="DS40" s="71"/>
+      <c r="DT40" s="71"/>
+      <c r="DU40" s="71"/>
+      <c r="DV40" s="71"/>
+      <c r="DW40" s="71"/>
+      <c r="DX40" s="71"/>
+      <c r="DY40" s="71"/>
+      <c r="DZ40" s="71"/>
+      <c r="EA40" s="71"/>
+      <c r="EB40" s="71"/>
+      <c r="EC40" s="71"/>
+      <c r="ED40" s="71"/>
+      <c r="EE40" s="71"/>
+      <c r="EF40" s="71"/>
+      <c r="EG40" s="71"/>
+      <c r="EH40" s="71"/>
+      <c r="EI40" s="71"/>
+      <c r="EJ40" s="71"/>
+      <c r="EK40" s="71"/>
+      <c r="EL40" s="71"/>
+      <c r="EM40" s="71"/>
+      <c r="EN40" s="71"/>
+      <c r="EO40" s="71"/>
+      <c r="EP40" s="71"/>
+      <c r="EQ40" s="71"/>
+      <c r="ER40" s="71"/>
+      <c r="ES40" s="71"/>
+      <c r="ET40" s="71"/>
+      <c r="EU40" s="71"/>
+      <c r="EV40" s="71"/>
+      <c r="EW40" s="71"/>
+      <c r="EX40" s="71"/>
+      <c r="EY40" s="71"/>
+      <c r="EZ40" s="71"/>
+      <c r="FA40" s="71"/>
+      <c r="FB40" s="71"/>
+      <c r="FC40" s="71"/>
+      <c r="FD40" s="71"/>
+      <c r="FE40" s="71"/>
+      <c r="FF40" s="71"/>
+      <c r="FG40" s="71"/>
+      <c r="FH40" s="71"/>
+      <c r="FI40" s="71"/>
+      <c r="FJ40" s="71"/>
+      <c r="FK40" s="71"/>
+      <c r="FL40" s="71"/>
+      <c r="FM40" s="71"/>
+      <c r="FN40" s="71"/>
+      <c r="FO40" s="71"/>
+      <c r="FP40" s="71"/>
+      <c r="FQ40" s="71"/>
+      <c r="FR40" s="71"/>
+      <c r="FS40" s="71"/>
+      <c r="FT40" s="71"/>
+      <c r="FU40" s="71"/>
+      <c r="FV40" s="71"/>
+      <c r="FW40" s="71"/>
+      <c r="FX40" s="71"/>
+      <c r="FY40" s="71"/>
+      <c r="FZ40" s="71"/>
+      <c r="GA40" s="71"/>
+      <c r="GB40" s="71"/>
+      <c r="GC40" s="71"/>
+      <c r="GD40" s="71"/>
+      <c r="GE40" s="71"/>
+      <c r="GF40" s="71"/>
+      <c r="GG40" s="71"/>
+      <c r="GH40" s="71"/>
+      <c r="GI40" s="71"/>
+      <c r="GJ40" s="71"/>
+      <c r="GK40" s="71"/>
+      <c r="GL40" s="71"/>
+      <c r="GM40" s="71"/>
+      <c r="GN40" s="71"/>
+      <c r="GO40" s="71"/>
+      <c r="GP40" s="71"/>
+      <c r="GQ40" s="71"/>
+      <c r="GR40" s="71"/>
+      <c r="GS40" s="71"/>
+      <c r="GT40" s="71"/>
+      <c r="GU40" s="71"/>
+      <c r="GV40" s="71"/>
+      <c r="GW40" s="71"/>
+      <c r="GX40" s="71"/>
+      <c r="GY40" s="71"/>
+      <c r="GZ40" s="71"/>
+      <c r="HA40" s="71"/>
+      <c r="HB40" s="71"/>
+      <c r="HC40" s="71"/>
+      <c r="HD40" s="71"/>
+      <c r="HE40" s="71"/>
+      <c r="HF40" s="71"/>
+      <c r="HG40" s="71"/>
+      <c r="HH40" s="71"/>
+      <c r="HI40" s="71"/>
+      <c r="HJ40" s="71"/>
+      <c r="HK40" s="71"/>
+      <c r="HL40" s="71"/>
+      <c r="HM40" s="71"/>
+      <c r="HN40" s="71"/>
+      <c r="HO40" s="71"/>
+      <c r="HP40" s="71"/>
+      <c r="HQ40" s="71"/>
+      <c r="HR40" s="71"/>
+      <c r="HS40" s="71"/>
+      <c r="HT40" s="71"/>
+      <c r="HU40" s="71"/>
+      <c r="HV40" s="71"/>
+      <c r="HW40" s="71"/>
+      <c r="HX40" s="71"/>
+      <c r="HY40" s="71"/>
+      <c r="HZ40" s="71"/>
+      <c r="IA40" s="71"/>
+      <c r="IB40" s="71"/>
+      <c r="IC40" s="71"/>
+      <c r="ID40" s="71"/>
+      <c r="IE40" s="71"/>
+      <c r="IF40" s="71"/>
+      <c r="IG40" s="71"/>
+      <c r="IH40" s="71"/>
+      <c r="II40" s="71"/>
+      <c r="IJ40" s="71"/>
+      <c r="IK40" s="71"/>
+      <c r="IL40" s="71"/>
+      <c r="IM40" s="71"/>
+      <c r="IN40" s="71"/>
+      <c r="IO40" s="71"/>
+      <c r="IP40" s="71"/>
+      <c r="IQ40" s="71"/>
+      <c r="IR40" s="71"/>
+      <c r="IS40" s="71"/>
+      <c r="IT40" s="71"/>
+      <c r="IU40" s="71"/>
     </row>
     <row r="41" spans="1:255" ht="15.75" customHeight="1">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="66" t="s">
         <v>154</v>
       </c>
-      <c r="B41" s="79"/>
-[...252 lines deleted...]
-      <c r="IU41" s="79"/>
+      <c r="B41" s="71"/>
+      <c r="C41" s="71"/>
+      <c r="D41" s="71"/>
+      <c r="E41" s="71"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="71"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="71"/>
+      <c r="K41" s="71"/>
+      <c r="L41" s="22"/>
+      <c r="M41" s="71"/>
+      <c r="N41" s="71"/>
+      <c r="O41" s="72"/>
+      <c r="P41" s="71"/>
+      <c r="Q41" s="71"/>
+      <c r="R41" s="71"/>
+      <c r="S41" s="71"/>
+      <c r="T41" s="71"/>
+      <c r="U41" s="71"/>
+      <c r="V41" s="71"/>
+      <c r="W41" s="71"/>
+      <c r="X41" s="72"/>
+      <c r="Y41" s="72"/>
+      <c r="Z41" s="72"/>
+      <c r="AA41" s="72"/>
+      <c r="AB41" s="72"/>
+      <c r="AC41" s="72"/>
+      <c r="AD41" s="72"/>
+      <c r="AE41" s="72"/>
+      <c r="AF41" s="72"/>
+      <c r="AG41" s="71"/>
+      <c r="AH41" s="71"/>
+      <c r="AI41" s="71"/>
+      <c r="AJ41" s="72"/>
+      <c r="AK41" s="71"/>
+      <c r="AL41" s="71"/>
+      <c r="AM41" s="71"/>
+      <c r="AN41" s="71"/>
+      <c r="AO41" s="71"/>
+      <c r="AP41" s="72"/>
+      <c r="AQ41" s="71"/>
+      <c r="AR41" s="71"/>
+      <c r="AS41" s="71"/>
+      <c r="AT41" s="71"/>
+      <c r="AU41" s="71"/>
+      <c r="AV41" s="71"/>
+      <c r="AW41" s="71"/>
+      <c r="AX41" s="71"/>
+      <c r="AY41" s="71"/>
+      <c r="AZ41" s="71"/>
+      <c r="BA41" s="71"/>
+      <c r="BB41" s="71"/>
+      <c r="BC41" s="71"/>
+      <c r="BD41" s="71"/>
+      <c r="BE41" s="71"/>
+      <c r="BF41" s="71"/>
+      <c r="BG41" s="71"/>
+      <c r="BH41" s="71"/>
+      <c r="BI41" s="71"/>
+      <c r="BJ41" s="71"/>
+      <c r="BK41" s="71"/>
+      <c r="BL41" s="71"/>
+      <c r="BM41" s="71"/>
+      <c r="BN41" s="71"/>
+      <c r="BO41" s="71"/>
+      <c r="BP41" s="71"/>
+      <c r="BQ41" s="71"/>
+      <c r="BR41" s="71"/>
+      <c r="BS41" s="71"/>
+      <c r="BT41" s="71"/>
+      <c r="BU41" s="71"/>
+      <c r="BV41" s="71"/>
+      <c r="BW41" s="71"/>
+      <c r="BX41" s="71"/>
+      <c r="BY41" s="71"/>
+      <c r="BZ41" s="71"/>
+      <c r="CA41" s="71"/>
+      <c r="CB41" s="71"/>
+      <c r="CC41" s="71"/>
+      <c r="CD41" s="71"/>
+      <c r="CE41" s="71"/>
+      <c r="CF41" s="71"/>
+      <c r="CG41" s="71"/>
+      <c r="CH41" s="71"/>
+      <c r="CI41" s="71"/>
+      <c r="CJ41" s="71"/>
+      <c r="CK41" s="71"/>
+      <c r="CL41" s="71"/>
+      <c r="CM41" s="71"/>
+      <c r="CN41" s="71"/>
+      <c r="CO41" s="71"/>
+      <c r="CP41" s="71"/>
+      <c r="CQ41" s="71"/>
+      <c r="CR41" s="71"/>
+      <c r="CS41" s="71"/>
+      <c r="CT41" s="71"/>
+      <c r="CU41" s="71"/>
+      <c r="CV41" s="71"/>
+      <c r="CW41" s="71"/>
+      <c r="CX41" s="71"/>
+      <c r="CY41" s="71"/>
+      <c r="CZ41" s="71"/>
+      <c r="DA41" s="71"/>
+      <c r="DB41" s="71"/>
+      <c r="DC41" s="71"/>
+      <c r="DD41" s="71"/>
+      <c r="DE41" s="71"/>
+      <c r="DF41" s="71"/>
+      <c r="DG41" s="71"/>
+      <c r="DH41" s="71"/>
+      <c r="DI41" s="71"/>
+      <c r="DJ41" s="71"/>
+      <c r="DK41" s="71"/>
+      <c r="DL41" s="71"/>
+      <c r="DM41" s="71"/>
+      <c r="DN41" s="71"/>
+      <c r="DO41" s="71"/>
+      <c r="DP41" s="71"/>
+      <c r="DQ41" s="71"/>
+      <c r="DR41" s="71"/>
+      <c r="DS41" s="71"/>
+      <c r="DT41" s="71"/>
+      <c r="DU41" s="71"/>
+      <c r="DV41" s="71"/>
+      <c r="DW41" s="71"/>
+      <c r="DX41" s="71"/>
+      <c r="DY41" s="71"/>
+      <c r="DZ41" s="71"/>
+      <c r="EA41" s="71"/>
+      <c r="EB41" s="71"/>
+      <c r="EC41" s="71"/>
+      <c r="ED41" s="71"/>
+      <c r="EE41" s="71"/>
+      <c r="EF41" s="71"/>
+      <c r="EG41" s="71"/>
+      <c r="EH41" s="71"/>
+      <c r="EI41" s="71"/>
+      <c r="EJ41" s="71"/>
+      <c r="EK41" s="71"/>
+      <c r="EL41" s="71"/>
+      <c r="EM41" s="71"/>
+      <c r="EN41" s="71"/>
+      <c r="EO41" s="71"/>
+      <c r="EP41" s="71"/>
+      <c r="EQ41" s="71"/>
+      <c r="ER41" s="71"/>
+      <c r="ES41" s="71"/>
+      <c r="ET41" s="71"/>
+      <c r="EU41" s="71"/>
+      <c r="EV41" s="71"/>
+      <c r="EW41" s="71"/>
+      <c r="EX41" s="71"/>
+      <c r="EY41" s="71"/>
+      <c r="EZ41" s="71"/>
+      <c r="FA41" s="71"/>
+      <c r="FB41" s="71"/>
+      <c r="FC41" s="71"/>
+      <c r="FD41" s="71"/>
+      <c r="FE41" s="71"/>
+      <c r="FF41" s="71"/>
+      <c r="FG41" s="71"/>
+      <c r="FH41" s="71"/>
+      <c r="FI41" s="71"/>
+      <c r="FJ41" s="71"/>
+      <c r="FK41" s="71"/>
+      <c r="FL41" s="71"/>
+      <c r="FM41" s="71"/>
+      <c r="FN41" s="71"/>
+      <c r="FO41" s="71"/>
+      <c r="FP41" s="71"/>
+      <c r="FQ41" s="71"/>
+      <c r="FR41" s="71"/>
+      <c r="FS41" s="71"/>
+      <c r="FT41" s="71"/>
+      <c r="FU41" s="71"/>
+      <c r="FV41" s="71"/>
+      <c r="FW41" s="71"/>
+      <c r="FX41" s="71"/>
+      <c r="FY41" s="71"/>
+      <c r="FZ41" s="71"/>
+      <c r="GA41" s="71"/>
+      <c r="GB41" s="71"/>
+      <c r="GC41" s="71"/>
+      <c r="GD41" s="71"/>
+      <c r="GE41" s="71"/>
+      <c r="GF41" s="71"/>
+      <c r="GG41" s="71"/>
+      <c r="GH41" s="71"/>
+      <c r="GI41" s="71"/>
+      <c r="GJ41" s="71"/>
+      <c r="GK41" s="71"/>
+      <c r="GL41" s="71"/>
+      <c r="GM41" s="71"/>
+      <c r="GN41" s="71"/>
+      <c r="GO41" s="71"/>
+      <c r="GP41" s="71"/>
+      <c r="GQ41" s="71"/>
+      <c r="GR41" s="71"/>
+      <c r="GS41" s="71"/>
+      <c r="GT41" s="71"/>
+      <c r="GU41" s="71"/>
+      <c r="GV41" s="71"/>
+      <c r="GW41" s="71"/>
+      <c r="GX41" s="71"/>
+      <c r="GY41" s="71"/>
+      <c r="GZ41" s="71"/>
+      <c r="HA41" s="71"/>
+      <c r="HB41" s="71"/>
+      <c r="HC41" s="71"/>
+      <c r="HD41" s="71"/>
+      <c r="HE41" s="71"/>
+      <c r="HF41" s="71"/>
+      <c r="HG41" s="71"/>
+      <c r="HH41" s="71"/>
+      <c r="HI41" s="71"/>
+      <c r="HJ41" s="71"/>
+      <c r="HK41" s="71"/>
+      <c r="HL41" s="71"/>
+      <c r="HM41" s="71"/>
+      <c r="HN41" s="71"/>
+      <c r="HO41" s="71"/>
+      <c r="HP41" s="71"/>
+      <c r="HQ41" s="71"/>
+      <c r="HR41" s="71"/>
+      <c r="HS41" s="71"/>
+      <c r="HT41" s="71"/>
+      <c r="HU41" s="71"/>
+      <c r="HV41" s="71"/>
+      <c r="HW41" s="71"/>
+      <c r="HX41" s="71"/>
+      <c r="HY41" s="71"/>
+      <c r="HZ41" s="71"/>
+      <c r="IA41" s="71"/>
+      <c r="IB41" s="71"/>
+      <c r="IC41" s="71"/>
+      <c r="ID41" s="71"/>
+      <c r="IE41" s="71"/>
+      <c r="IF41" s="71"/>
+      <c r="IG41" s="71"/>
+      <c r="IH41" s="71"/>
+      <c r="II41" s="71"/>
+      <c r="IJ41" s="71"/>
+      <c r="IK41" s="71"/>
+      <c r="IL41" s="71"/>
+      <c r="IM41" s="71"/>
+      <c r="IN41" s="71"/>
+      <c r="IO41" s="71"/>
+      <c r="IP41" s="71"/>
+      <c r="IQ41" s="71"/>
+      <c r="IR41" s="71"/>
+      <c r="IS41" s="71"/>
+      <c r="IT41" s="71"/>
+      <c r="IU41" s="71"/>
     </row>
     <row r="42" spans="1:255" ht="15.75" customHeight="1">
-      <c r="A42" s="74" t="s">
+      <c r="A42" s="66" t="s">
         <v>155</v>
       </c>
-      <c r="B42" s="79"/>
-[...252 lines deleted...]
-      <c r="IU42" s="79"/>
+      <c r="B42" s="71"/>
+      <c r="C42" s="71"/>
+      <c r="D42" s="71"/>
+      <c r="E42" s="71"/>
+      <c r="F42" s="71"/>
+      <c r="G42" s="71"/>
+      <c r="H42" s="71"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="71"/>
+      <c r="K42" s="71"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="71"/>
+      <c r="N42" s="71"/>
+      <c r="O42" s="72"/>
+      <c r="P42" s="71"/>
+      <c r="Q42" s="71"/>
+      <c r="R42" s="71"/>
+      <c r="S42" s="71"/>
+      <c r="T42" s="71"/>
+      <c r="U42" s="71"/>
+      <c r="V42" s="71"/>
+      <c r="W42" s="71"/>
+      <c r="X42" s="72"/>
+      <c r="Y42" s="72"/>
+      <c r="Z42" s="72"/>
+      <c r="AA42" s="72"/>
+      <c r="AB42" s="72"/>
+      <c r="AC42" s="72"/>
+      <c r="AD42" s="72"/>
+      <c r="AE42" s="72"/>
+      <c r="AF42" s="72"/>
+      <c r="AG42" s="71"/>
+      <c r="AH42" s="71"/>
+      <c r="AI42" s="71"/>
+      <c r="AJ42" s="72"/>
+      <c r="AK42" s="71"/>
+      <c r="AL42" s="71"/>
+      <c r="AM42" s="71"/>
+      <c r="AN42" s="71"/>
+      <c r="AO42" s="71"/>
+      <c r="AP42" s="72"/>
+      <c r="AQ42" s="71"/>
+      <c r="AR42" s="71"/>
+      <c r="AS42" s="71"/>
+      <c r="AT42" s="71"/>
+      <c r="AU42" s="71"/>
+      <c r="AV42" s="71"/>
+      <c r="AW42" s="71"/>
+      <c r="AX42" s="71"/>
+      <c r="AY42" s="71"/>
+      <c r="AZ42" s="71"/>
+      <c r="BA42" s="71"/>
+      <c r="BB42" s="71"/>
+      <c r="BC42" s="71"/>
+      <c r="BD42" s="71"/>
+      <c r="BE42" s="71"/>
+      <c r="BF42" s="71"/>
+      <c r="BG42" s="71"/>
+      <c r="BH42" s="71"/>
+      <c r="BI42" s="71"/>
+      <c r="BJ42" s="71"/>
+      <c r="BK42" s="71"/>
+      <c r="BL42" s="71"/>
+      <c r="BM42" s="71"/>
+      <c r="BN42" s="71"/>
+      <c r="BO42" s="71"/>
+      <c r="BP42" s="71"/>
+      <c r="BQ42" s="71"/>
+      <c r="BR42" s="71"/>
+      <c r="BS42" s="71"/>
+      <c r="BT42" s="71"/>
+      <c r="BU42" s="71"/>
+      <c r="BV42" s="71"/>
+      <c r="BW42" s="71"/>
+      <c r="BX42" s="71"/>
+      <c r="BY42" s="71"/>
+      <c r="BZ42" s="71"/>
+      <c r="CA42" s="71"/>
+      <c r="CB42" s="71"/>
+      <c r="CC42" s="71"/>
+      <c r="CD42" s="71"/>
+      <c r="CE42" s="71"/>
+      <c r="CF42" s="71"/>
+      <c r="CG42" s="71"/>
+      <c r="CH42" s="71"/>
+      <c r="CI42" s="71"/>
+      <c r="CJ42" s="71"/>
+      <c r="CK42" s="71"/>
+      <c r="CL42" s="71"/>
+      <c r="CM42" s="71"/>
+      <c r="CN42" s="71"/>
+      <c r="CO42" s="71"/>
+      <c r="CP42" s="71"/>
+      <c r="CQ42" s="71"/>
+      <c r="CR42" s="71"/>
+      <c r="CS42" s="71"/>
+      <c r="CT42" s="71"/>
+      <c r="CU42" s="71"/>
+      <c r="CV42" s="71"/>
+      <c r="CW42" s="71"/>
+      <c r="CX42" s="71"/>
+      <c r="CY42" s="71"/>
+      <c r="CZ42" s="71"/>
+      <c r="DA42" s="71"/>
+      <c r="DB42" s="71"/>
+      <c r="DC42" s="71"/>
+      <c r="DD42" s="71"/>
+      <c r="DE42" s="71"/>
+      <c r="DF42" s="71"/>
+      <c r="DG42" s="71"/>
+      <c r="DH42" s="71"/>
+      <c r="DI42" s="71"/>
+      <c r="DJ42" s="71"/>
+      <c r="DK42" s="71"/>
+      <c r="DL42" s="71"/>
+      <c r="DM42" s="71"/>
+      <c r="DN42" s="71"/>
+      <c r="DO42" s="71"/>
+      <c r="DP42" s="71"/>
+      <c r="DQ42" s="71"/>
+      <c r="DR42" s="71"/>
+      <c r="DS42" s="71"/>
+      <c r="DT42" s="71"/>
+      <c r="DU42" s="71"/>
+      <c r="DV42" s="71"/>
+      <c r="DW42" s="71"/>
+      <c r="DX42" s="71"/>
+      <c r="DY42" s="71"/>
+      <c r="DZ42" s="71"/>
+      <c r="EA42" s="71"/>
+      <c r="EB42" s="71"/>
+      <c r="EC42" s="71"/>
+      <c r="ED42" s="71"/>
+      <c r="EE42" s="71"/>
+      <c r="EF42" s="71"/>
+      <c r="EG42" s="71"/>
+      <c r="EH42" s="71"/>
+      <c r="EI42" s="71"/>
+      <c r="EJ42" s="71"/>
+      <c r="EK42" s="71"/>
+      <c r="EL42" s="71"/>
+      <c r="EM42" s="71"/>
+      <c r="EN42" s="71"/>
+      <c r="EO42" s="71"/>
+      <c r="EP42" s="71"/>
+      <c r="EQ42" s="71"/>
+      <c r="ER42" s="71"/>
+      <c r="ES42" s="71"/>
+      <c r="ET42" s="71"/>
+      <c r="EU42" s="71"/>
+      <c r="EV42" s="71"/>
+      <c r="EW42" s="71"/>
+      <c r="EX42" s="71"/>
+      <c r="EY42" s="71"/>
+      <c r="EZ42" s="71"/>
+      <c r="FA42" s="71"/>
+      <c r="FB42" s="71"/>
+      <c r="FC42" s="71"/>
+      <c r="FD42" s="71"/>
+      <c r="FE42" s="71"/>
+      <c r="FF42" s="71"/>
+      <c r="FG42" s="71"/>
+      <c r="FH42" s="71"/>
+      <c r="FI42" s="71"/>
+      <c r="FJ42" s="71"/>
+      <c r="FK42" s="71"/>
+      <c r="FL42" s="71"/>
+      <c r="FM42" s="71"/>
+      <c r="FN42" s="71"/>
+      <c r="FO42" s="71"/>
+      <c r="FP42" s="71"/>
+      <c r="FQ42" s="71"/>
+      <c r="FR42" s="71"/>
+      <c r="FS42" s="71"/>
+      <c r="FT42" s="71"/>
+      <c r="FU42" s="71"/>
+      <c r="FV42" s="71"/>
+      <c r="FW42" s="71"/>
+      <c r="FX42" s="71"/>
+      <c r="FY42" s="71"/>
+      <c r="FZ42" s="71"/>
+      <c r="GA42" s="71"/>
+      <c r="GB42" s="71"/>
+      <c r="GC42" s="71"/>
+      <c r="GD42" s="71"/>
+      <c r="GE42" s="71"/>
+      <c r="GF42" s="71"/>
+      <c r="GG42" s="71"/>
+      <c r="GH42" s="71"/>
+      <c r="GI42" s="71"/>
+      <c r="GJ42" s="71"/>
+      <c r="GK42" s="71"/>
+      <c r="GL42" s="71"/>
+      <c r="GM42" s="71"/>
+      <c r="GN42" s="71"/>
+      <c r="GO42" s="71"/>
+      <c r="GP42" s="71"/>
+      <c r="GQ42" s="71"/>
+      <c r="GR42" s="71"/>
+      <c r="GS42" s="71"/>
+      <c r="GT42" s="71"/>
+      <c r="GU42" s="71"/>
+      <c r="GV42" s="71"/>
+      <c r="GW42" s="71"/>
+      <c r="GX42" s="71"/>
+      <c r="GY42" s="71"/>
+      <c r="GZ42" s="71"/>
+      <c r="HA42" s="71"/>
+      <c r="HB42" s="71"/>
+      <c r="HC42" s="71"/>
+      <c r="HD42" s="71"/>
+      <c r="HE42" s="71"/>
+      <c r="HF42" s="71"/>
+      <c r="HG42" s="71"/>
+      <c r="HH42" s="71"/>
+      <c r="HI42" s="71"/>
+      <c r="HJ42" s="71"/>
+      <c r="HK42" s="71"/>
+      <c r="HL42" s="71"/>
+      <c r="HM42" s="71"/>
+      <c r="HN42" s="71"/>
+      <c r="HO42" s="71"/>
+      <c r="HP42" s="71"/>
+      <c r="HQ42" s="71"/>
+      <c r="HR42" s="71"/>
+      <c r="HS42" s="71"/>
+      <c r="HT42" s="71"/>
+      <c r="HU42" s="71"/>
+      <c r="HV42" s="71"/>
+      <c r="HW42" s="71"/>
+      <c r="HX42" s="71"/>
+      <c r="HY42" s="71"/>
+      <c r="HZ42" s="71"/>
+      <c r="IA42" s="71"/>
+      <c r="IB42" s="71"/>
+      <c r="IC42" s="71"/>
+      <c r="ID42" s="71"/>
+      <c r="IE42" s="71"/>
+      <c r="IF42" s="71"/>
+      <c r="IG42" s="71"/>
+      <c r="IH42" s="71"/>
+      <c r="II42" s="71"/>
+      <c r="IJ42" s="71"/>
+      <c r="IK42" s="71"/>
+      <c r="IL42" s="71"/>
+      <c r="IM42" s="71"/>
+      <c r="IN42" s="71"/>
+      <c r="IO42" s="71"/>
+      <c r="IP42" s="71"/>
+      <c r="IQ42" s="71"/>
+      <c r="IR42" s="71"/>
+      <c r="IS42" s="71"/>
+      <c r="IT42" s="71"/>
+      <c r="IU42" s="71"/>
     </row>
     <row r="43" spans="1:255" ht="15.75" customHeight="1">
-      <c r="A43" s="74" t="s">
+      <c r="A43" s="66" t="s">
         <v>156</v>
       </c>
-      <c r="B43" s="79"/>
-[...252 lines deleted...]
-      <c r="IU43" s="79"/>
+      <c r="B43" s="71"/>
+      <c r="C43" s="71"/>
+      <c r="D43" s="71"/>
+      <c r="E43" s="71"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="71"/>
+      <c r="H43" s="71"/>
+      <c r="I43" s="71"/>
+      <c r="J43" s="71"/>
+      <c r="K43" s="71"/>
+      <c r="L43" s="22"/>
+      <c r="M43" s="71"/>
+      <c r="N43" s="71"/>
+      <c r="O43" s="72"/>
+      <c r="P43" s="71"/>
+      <c r="Q43" s="71"/>
+      <c r="R43" s="71"/>
+      <c r="S43" s="71"/>
+      <c r="T43" s="71"/>
+      <c r="U43" s="71"/>
+      <c r="V43" s="71"/>
+      <c r="W43" s="71"/>
+      <c r="X43" s="72"/>
+      <c r="Y43" s="72"/>
+      <c r="Z43" s="72"/>
+      <c r="AA43" s="72"/>
+      <c r="AB43" s="72"/>
+      <c r="AC43" s="72"/>
+      <c r="AD43" s="72"/>
+      <c r="AE43" s="72"/>
+      <c r="AF43" s="72"/>
+      <c r="AG43" s="71"/>
+      <c r="AH43" s="71"/>
+      <c r="AI43" s="71"/>
+      <c r="AJ43" s="72"/>
+      <c r="AK43" s="71"/>
+      <c r="AL43" s="71"/>
+      <c r="AM43" s="71"/>
+      <c r="AN43" s="71"/>
+      <c r="AO43" s="71"/>
+      <c r="AP43" s="72"/>
+      <c r="AQ43" s="71"/>
+      <c r="AR43" s="71"/>
+      <c r="AS43" s="71"/>
+      <c r="AT43" s="71"/>
+      <c r="AU43" s="71"/>
+      <c r="AV43" s="71"/>
+      <c r="AW43" s="71"/>
+      <c r="AX43" s="71"/>
+      <c r="AY43" s="71"/>
+      <c r="AZ43" s="71"/>
+      <c r="BA43" s="71"/>
+      <c r="BB43" s="71"/>
+      <c r="BC43" s="71"/>
+      <c r="BD43" s="71"/>
+      <c r="BE43" s="71"/>
+      <c r="BF43" s="71"/>
+      <c r="BG43" s="71"/>
+      <c r="BH43" s="71"/>
+      <c r="BI43" s="71"/>
+      <c r="BJ43" s="71"/>
+      <c r="BK43" s="71"/>
+      <c r="BL43" s="71"/>
+      <c r="BM43" s="71"/>
+      <c r="BN43" s="71"/>
+      <c r="BO43" s="71"/>
+      <c r="BP43" s="71"/>
+      <c r="BQ43" s="71"/>
+      <c r="BR43" s="71"/>
+      <c r="BS43" s="71"/>
+      <c r="BT43" s="71"/>
+      <c r="BU43" s="71"/>
+      <c r="BV43" s="71"/>
+      <c r="BW43" s="71"/>
+      <c r="BX43" s="71"/>
+      <c r="BY43" s="71"/>
+      <c r="BZ43" s="71"/>
+      <c r="CA43" s="71"/>
+      <c r="CB43" s="71"/>
+      <c r="CC43" s="71"/>
+      <c r="CD43" s="71"/>
+      <c r="CE43" s="71"/>
+      <c r="CF43" s="71"/>
+      <c r="CG43" s="71"/>
+      <c r="CH43" s="71"/>
+      <c r="CI43" s="71"/>
+      <c r="CJ43" s="71"/>
+      <c r="CK43" s="71"/>
+      <c r="CL43" s="71"/>
+      <c r="CM43" s="71"/>
+      <c r="CN43" s="71"/>
+      <c r="CO43" s="71"/>
+      <c r="CP43" s="71"/>
+      <c r="CQ43" s="71"/>
+      <c r="CR43" s="71"/>
+      <c r="CS43" s="71"/>
+      <c r="CT43" s="71"/>
+      <c r="CU43" s="71"/>
+      <c r="CV43" s="71"/>
+      <c r="CW43" s="71"/>
+      <c r="CX43" s="71"/>
+      <c r="CY43" s="71"/>
+      <c r="CZ43" s="71"/>
+      <c r="DA43" s="71"/>
+      <c r="DB43" s="71"/>
+      <c r="DC43" s="71"/>
+      <c r="DD43" s="71"/>
+      <c r="DE43" s="71"/>
+      <c r="DF43" s="71"/>
+      <c r="DG43" s="71"/>
+      <c r="DH43" s="71"/>
+      <c r="DI43" s="71"/>
+      <c r="DJ43" s="71"/>
+      <c r="DK43" s="71"/>
+      <c r="DL43" s="71"/>
+      <c r="DM43" s="71"/>
+      <c r="DN43" s="71"/>
+      <c r="DO43" s="71"/>
+      <c r="DP43" s="71"/>
+      <c r="DQ43" s="71"/>
+      <c r="DR43" s="71"/>
+      <c r="DS43" s="71"/>
+      <c r="DT43" s="71"/>
+      <c r="DU43" s="71"/>
+      <c r="DV43" s="71"/>
+      <c r="DW43" s="71"/>
+      <c r="DX43" s="71"/>
+      <c r="DY43" s="71"/>
+      <c r="DZ43" s="71"/>
+      <c r="EA43" s="71"/>
+      <c r="EB43" s="71"/>
+      <c r="EC43" s="71"/>
+      <c r="ED43" s="71"/>
+      <c r="EE43" s="71"/>
+      <c r="EF43" s="71"/>
+      <c r="EG43" s="71"/>
+      <c r="EH43" s="71"/>
+      <c r="EI43" s="71"/>
+      <c r="EJ43" s="71"/>
+      <c r="EK43" s="71"/>
+      <c r="EL43" s="71"/>
+      <c r="EM43" s="71"/>
+      <c r="EN43" s="71"/>
+      <c r="EO43" s="71"/>
+      <c r="EP43" s="71"/>
+      <c r="EQ43" s="71"/>
+      <c r="ER43" s="71"/>
+      <c r="ES43" s="71"/>
+      <c r="ET43" s="71"/>
+      <c r="EU43" s="71"/>
+      <c r="EV43" s="71"/>
+      <c r="EW43" s="71"/>
+      <c r="EX43" s="71"/>
+      <c r="EY43" s="71"/>
+      <c r="EZ43" s="71"/>
+      <c r="FA43" s="71"/>
+      <c r="FB43" s="71"/>
+      <c r="FC43" s="71"/>
+      <c r="FD43" s="71"/>
+      <c r="FE43" s="71"/>
+      <c r="FF43" s="71"/>
+      <c r="FG43" s="71"/>
+      <c r="FH43" s="71"/>
+      <c r="FI43" s="71"/>
+      <c r="FJ43" s="71"/>
+      <c r="FK43" s="71"/>
+      <c r="FL43" s="71"/>
+      <c r="FM43" s="71"/>
+      <c r="FN43" s="71"/>
+      <c r="FO43" s="71"/>
+      <c r="FP43" s="71"/>
+      <c r="FQ43" s="71"/>
+      <c r="FR43" s="71"/>
+      <c r="FS43" s="71"/>
+      <c r="FT43" s="71"/>
+      <c r="FU43" s="71"/>
+      <c r="FV43" s="71"/>
+      <c r="FW43" s="71"/>
+      <c r="FX43" s="71"/>
+      <c r="FY43" s="71"/>
+      <c r="FZ43" s="71"/>
+      <c r="GA43" s="71"/>
+      <c r="GB43" s="71"/>
+      <c r="GC43" s="71"/>
+      <c r="GD43" s="71"/>
+      <c r="GE43" s="71"/>
+      <c r="GF43" s="71"/>
+      <c r="GG43" s="71"/>
+      <c r="GH43" s="71"/>
+      <c r="GI43" s="71"/>
+      <c r="GJ43" s="71"/>
+      <c r="GK43" s="71"/>
+      <c r="GL43" s="71"/>
+      <c r="GM43" s="71"/>
+      <c r="GN43" s="71"/>
+      <c r="GO43" s="71"/>
+      <c r="GP43" s="71"/>
+      <c r="GQ43" s="71"/>
+      <c r="GR43" s="71"/>
+      <c r="GS43" s="71"/>
+      <c r="GT43" s="71"/>
+      <c r="GU43" s="71"/>
+      <c r="GV43" s="71"/>
+      <c r="GW43" s="71"/>
+      <c r="GX43" s="71"/>
+      <c r="GY43" s="71"/>
+      <c r="GZ43" s="71"/>
+      <c r="HA43" s="71"/>
+      <c r="HB43" s="71"/>
+      <c r="HC43" s="71"/>
+      <c r="HD43" s="71"/>
+      <c r="HE43" s="71"/>
+      <c r="HF43" s="71"/>
+      <c r="HG43" s="71"/>
+      <c r="HH43" s="71"/>
+      <c r="HI43" s="71"/>
+      <c r="HJ43" s="71"/>
+      <c r="HK43" s="71"/>
+      <c r="HL43" s="71"/>
+      <c r="HM43" s="71"/>
+      <c r="HN43" s="71"/>
+      <c r="HO43" s="71"/>
+      <c r="HP43" s="71"/>
+      <c r="HQ43" s="71"/>
+      <c r="HR43" s="71"/>
+      <c r="HS43" s="71"/>
+      <c r="HT43" s="71"/>
+      <c r="HU43" s="71"/>
+      <c r="HV43" s="71"/>
+      <c r="HW43" s="71"/>
+      <c r="HX43" s="71"/>
+      <c r="HY43" s="71"/>
+      <c r="HZ43" s="71"/>
+      <c r="IA43" s="71"/>
+      <c r="IB43" s="71"/>
+      <c r="IC43" s="71"/>
+      <c r="ID43" s="71"/>
+      <c r="IE43" s="71"/>
+      <c r="IF43" s="71"/>
+      <c r="IG43" s="71"/>
+      <c r="IH43" s="71"/>
+      <c r="II43" s="71"/>
+      <c r="IJ43" s="71"/>
+      <c r="IK43" s="71"/>
+      <c r="IL43" s="71"/>
+      <c r="IM43" s="71"/>
+      <c r="IN43" s="71"/>
+      <c r="IO43" s="71"/>
+      <c r="IP43" s="71"/>
+      <c r="IQ43" s="71"/>
+      <c r="IR43" s="71"/>
+      <c r="IS43" s="71"/>
+      <c r="IT43" s="71"/>
+      <c r="IU43" s="71"/>
     </row>
     <row r="44" spans="1:255" ht="15.75" customHeight="1">
-      <c r="A44" s="74" t="s">
+      <c r="A44" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="B44" s="79"/>
-[...252 lines deleted...]
-      <c r="IU44" s="79"/>
+      <c r="B44" s="71"/>
+      <c r="C44" s="71"/>
+      <c r="D44" s="71"/>
+      <c r="E44" s="71"/>
+      <c r="F44" s="71"/>
+      <c r="G44" s="71"/>
+      <c r="H44" s="71"/>
+      <c r="I44" s="71"/>
+      <c r="J44" s="71"/>
+      <c r="K44" s="71"/>
+      <c r="L44" s="22"/>
+      <c r="M44" s="71"/>
+      <c r="N44" s="71"/>
+      <c r="O44" s="72"/>
+      <c r="P44" s="71"/>
+      <c r="Q44" s="71"/>
+      <c r="R44" s="71"/>
+      <c r="S44" s="71"/>
+      <c r="T44" s="71"/>
+      <c r="U44" s="71"/>
+      <c r="V44" s="71"/>
+      <c r="W44" s="71"/>
+      <c r="X44" s="72"/>
+      <c r="Y44" s="72"/>
+      <c r="Z44" s="72"/>
+      <c r="AA44" s="72"/>
+      <c r="AB44" s="72"/>
+      <c r="AC44" s="72"/>
+      <c r="AD44" s="72"/>
+      <c r="AE44" s="72"/>
+      <c r="AF44" s="72"/>
+      <c r="AG44" s="71"/>
+      <c r="AH44" s="71"/>
+      <c r="AI44" s="71"/>
+      <c r="AJ44" s="72"/>
+      <c r="AK44" s="71"/>
+      <c r="AL44" s="71"/>
+      <c r="AM44" s="71"/>
+      <c r="AN44" s="71"/>
+      <c r="AO44" s="71"/>
+      <c r="AP44" s="72"/>
+      <c r="AQ44" s="71"/>
+      <c r="AR44" s="71"/>
+      <c r="AS44" s="71"/>
+      <c r="AT44" s="71"/>
+      <c r="AU44" s="71"/>
+      <c r="AV44" s="71"/>
+      <c r="AW44" s="71"/>
+      <c r="AX44" s="71"/>
+      <c r="AY44" s="71"/>
+      <c r="AZ44" s="71"/>
+      <c r="BA44" s="71"/>
+      <c r="BB44" s="71"/>
+      <c r="BC44" s="71"/>
+      <c r="BD44" s="71"/>
+      <c r="BE44" s="71"/>
+      <c r="BF44" s="71"/>
+      <c r="BG44" s="71"/>
+      <c r="BH44" s="71"/>
+      <c r="BI44" s="71"/>
+      <c r="BJ44" s="71"/>
+      <c r="BK44" s="71"/>
+      <c r="BL44" s="71"/>
+      <c r="BM44" s="71"/>
+      <c r="BN44" s="71"/>
+      <c r="BO44" s="71"/>
+      <c r="BP44" s="71"/>
+      <c r="BQ44" s="71"/>
+      <c r="BR44" s="71"/>
+      <c r="BS44" s="71"/>
+      <c r="BT44" s="71"/>
+      <c r="BU44" s="71"/>
+      <c r="BV44" s="71"/>
+      <c r="BW44" s="71"/>
+      <c r="BX44" s="71"/>
+      <c r="BY44" s="71"/>
+      <c r="BZ44" s="71"/>
+      <c r="CA44" s="71"/>
+      <c r="CB44" s="71"/>
+      <c r="CC44" s="71"/>
+      <c r="CD44" s="71"/>
+      <c r="CE44" s="71"/>
+      <c r="CF44" s="71"/>
+      <c r="CG44" s="71"/>
+      <c r="CH44" s="71"/>
+      <c r="CI44" s="71"/>
+      <c r="CJ44" s="71"/>
+      <c r="CK44" s="71"/>
+      <c r="CL44" s="71"/>
+      <c r="CM44" s="71"/>
+      <c r="CN44" s="71"/>
+      <c r="CO44" s="71"/>
+      <c r="CP44" s="71"/>
+      <c r="CQ44" s="71"/>
+      <c r="CR44" s="71"/>
+      <c r="CS44" s="71"/>
+      <c r="CT44" s="71"/>
+      <c r="CU44" s="71"/>
+      <c r="CV44" s="71"/>
+      <c r="CW44" s="71"/>
+      <c r="CX44" s="71"/>
+      <c r="CY44" s="71"/>
+      <c r="CZ44" s="71"/>
+      <c r="DA44" s="71"/>
+      <c r="DB44" s="71"/>
+      <c r="DC44" s="71"/>
+      <c r="DD44" s="71"/>
+      <c r="DE44" s="71"/>
+      <c r="DF44" s="71"/>
+      <c r="DG44" s="71"/>
+      <c r="DH44" s="71"/>
+      <c r="DI44" s="71"/>
+      <c r="DJ44" s="71"/>
+      <c r="DK44" s="71"/>
+      <c r="DL44" s="71"/>
+      <c r="DM44" s="71"/>
+      <c r="DN44" s="71"/>
+      <c r="DO44" s="71"/>
+      <c r="DP44" s="71"/>
+      <c r="DQ44" s="71"/>
+      <c r="DR44" s="71"/>
+      <c r="DS44" s="71"/>
+      <c r="DT44" s="71"/>
+      <c r="DU44" s="71"/>
+      <c r="DV44" s="71"/>
+      <c r="DW44" s="71"/>
+      <c r="DX44" s="71"/>
+      <c r="DY44" s="71"/>
+      <c r="DZ44" s="71"/>
+      <c r="EA44" s="71"/>
+      <c r="EB44" s="71"/>
+      <c r="EC44" s="71"/>
+      <c r="ED44" s="71"/>
+      <c r="EE44" s="71"/>
+      <c r="EF44" s="71"/>
+      <c r="EG44" s="71"/>
+      <c r="EH44" s="71"/>
+      <c r="EI44" s="71"/>
+      <c r="EJ44" s="71"/>
+      <c r="EK44" s="71"/>
+      <c r="EL44" s="71"/>
+      <c r="EM44" s="71"/>
+      <c r="EN44" s="71"/>
+      <c r="EO44" s="71"/>
+      <c r="EP44" s="71"/>
+      <c r="EQ44" s="71"/>
+      <c r="ER44" s="71"/>
+      <c r="ES44" s="71"/>
+      <c r="ET44" s="71"/>
+      <c r="EU44" s="71"/>
+      <c r="EV44" s="71"/>
+      <c r="EW44" s="71"/>
+      <c r="EX44" s="71"/>
+      <c r="EY44" s="71"/>
+      <c r="EZ44" s="71"/>
+      <c r="FA44" s="71"/>
+      <c r="FB44" s="71"/>
+      <c r="FC44" s="71"/>
+      <c r="FD44" s="71"/>
+      <c r="FE44" s="71"/>
+      <c r="FF44" s="71"/>
+      <c r="FG44" s="71"/>
+      <c r="FH44" s="71"/>
+      <c r="FI44" s="71"/>
+      <c r="FJ44" s="71"/>
+      <c r="FK44" s="71"/>
+      <c r="FL44" s="71"/>
+      <c r="FM44" s="71"/>
+      <c r="FN44" s="71"/>
+      <c r="FO44" s="71"/>
+      <c r="FP44" s="71"/>
+      <c r="FQ44" s="71"/>
+      <c r="FR44" s="71"/>
+      <c r="FS44" s="71"/>
+      <c r="FT44" s="71"/>
+      <c r="FU44" s="71"/>
+      <c r="FV44" s="71"/>
+      <c r="FW44" s="71"/>
+      <c r="FX44" s="71"/>
+      <c r="FY44" s="71"/>
+      <c r="FZ44" s="71"/>
+      <c r="GA44" s="71"/>
+      <c r="GB44" s="71"/>
+      <c r="GC44" s="71"/>
+      <c r="GD44" s="71"/>
+      <c r="GE44" s="71"/>
+      <c r="GF44" s="71"/>
+      <c r="GG44" s="71"/>
+      <c r="GH44" s="71"/>
+      <c r="GI44" s="71"/>
+      <c r="GJ44" s="71"/>
+      <c r="GK44" s="71"/>
+      <c r="GL44" s="71"/>
+      <c r="GM44" s="71"/>
+      <c r="GN44" s="71"/>
+      <c r="GO44" s="71"/>
+      <c r="GP44" s="71"/>
+      <c r="GQ44" s="71"/>
+      <c r="GR44" s="71"/>
+      <c r="GS44" s="71"/>
+      <c r="GT44" s="71"/>
+      <c r="GU44" s="71"/>
+      <c r="GV44" s="71"/>
+      <c r="GW44" s="71"/>
+      <c r="GX44" s="71"/>
+      <c r="GY44" s="71"/>
+      <c r="GZ44" s="71"/>
+      <c r="HA44" s="71"/>
+      <c r="HB44" s="71"/>
+      <c r="HC44" s="71"/>
+      <c r="HD44" s="71"/>
+      <c r="HE44" s="71"/>
+      <c r="HF44" s="71"/>
+      <c r="HG44" s="71"/>
+      <c r="HH44" s="71"/>
+      <c r="HI44" s="71"/>
+      <c r="HJ44" s="71"/>
+      <c r="HK44" s="71"/>
+      <c r="HL44" s="71"/>
+      <c r="HM44" s="71"/>
+      <c r="HN44" s="71"/>
+      <c r="HO44" s="71"/>
+      <c r="HP44" s="71"/>
+      <c r="HQ44" s="71"/>
+      <c r="HR44" s="71"/>
+      <c r="HS44" s="71"/>
+      <c r="HT44" s="71"/>
+      <c r="HU44" s="71"/>
+      <c r="HV44" s="71"/>
+      <c r="HW44" s="71"/>
+      <c r="HX44" s="71"/>
+      <c r="HY44" s="71"/>
+      <c r="HZ44" s="71"/>
+      <c r="IA44" s="71"/>
+      <c r="IB44" s="71"/>
+      <c r="IC44" s="71"/>
+      <c r="ID44" s="71"/>
+      <c r="IE44" s="71"/>
+      <c r="IF44" s="71"/>
+      <c r="IG44" s="71"/>
+      <c r="IH44" s="71"/>
+      <c r="II44" s="71"/>
+      <c r="IJ44" s="71"/>
+      <c r="IK44" s="71"/>
+      <c r="IL44" s="71"/>
+      <c r="IM44" s="71"/>
+      <c r="IN44" s="71"/>
+      <c r="IO44" s="71"/>
+      <c r="IP44" s="71"/>
+      <c r="IQ44" s="71"/>
+      <c r="IR44" s="71"/>
+      <c r="IS44" s="71"/>
+      <c r="IT44" s="71"/>
+      <c r="IU44" s="71"/>
     </row>
     <row r="45" spans="1:255" ht="15.75" customHeight="1">
-      <c r="A45" s="74" t="s">
+      <c r="A45" s="66" t="s">
         <v>175</v>
       </c>
-      <c r="B45" s="79"/>
-[...252 lines deleted...]
-      <c r="IU45" s="79"/>
+      <c r="B45" s="71"/>
+      <c r="C45" s="71"/>
+      <c r="D45" s="71"/>
+      <c r="E45" s="71"/>
+      <c r="F45" s="71"/>
+      <c r="G45" s="71"/>
+      <c r="H45" s="71"/>
+      <c r="I45" s="71"/>
+      <c r="J45" s="71"/>
+      <c r="K45" s="71"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="71"/>
+      <c r="N45" s="71"/>
+      <c r="O45" s="72"/>
+      <c r="P45" s="71"/>
+      <c r="Q45" s="71"/>
+      <c r="R45" s="71"/>
+      <c r="S45" s="71"/>
+      <c r="T45" s="71"/>
+      <c r="U45" s="71"/>
+      <c r="V45" s="71"/>
+      <c r="W45" s="71"/>
+      <c r="X45" s="72"/>
+      <c r="Y45" s="72"/>
+      <c r="Z45" s="72"/>
+      <c r="AA45" s="72"/>
+      <c r="AB45" s="72"/>
+      <c r="AC45" s="72"/>
+      <c r="AD45" s="72"/>
+      <c r="AE45" s="72"/>
+      <c r="AF45" s="72"/>
+      <c r="AG45" s="71"/>
+      <c r="AH45" s="71"/>
+      <c r="AI45" s="71"/>
+      <c r="AJ45" s="72"/>
+      <c r="AK45" s="71"/>
+      <c r="AL45" s="71"/>
+      <c r="AM45" s="71"/>
+      <c r="AN45" s="71"/>
+      <c r="AO45" s="71"/>
+      <c r="AP45" s="72"/>
+      <c r="AQ45" s="71"/>
+      <c r="AR45" s="71"/>
+      <c r="AS45" s="71"/>
+      <c r="AT45" s="71"/>
+      <c r="AU45" s="71"/>
+      <c r="AV45" s="71"/>
+      <c r="AW45" s="71"/>
+      <c r="AX45" s="71"/>
+      <c r="AY45" s="71"/>
+      <c r="AZ45" s="71"/>
+      <c r="BA45" s="71"/>
+      <c r="BB45" s="71"/>
+      <c r="BC45" s="71"/>
+      <c r="BD45" s="71"/>
+      <c r="BE45" s="71"/>
+      <c r="BF45" s="71"/>
+      <c r="BG45" s="71"/>
+      <c r="BH45" s="71"/>
+      <c r="BI45" s="71"/>
+      <c r="BJ45" s="71"/>
+      <c r="BK45" s="71"/>
+      <c r="BL45" s="71"/>
+      <c r="BM45" s="71"/>
+      <c r="BN45" s="71"/>
+      <c r="BO45" s="71"/>
+      <c r="BP45" s="71"/>
+      <c r="BQ45" s="71"/>
+      <c r="BR45" s="71"/>
+      <c r="BS45" s="71"/>
+      <c r="BT45" s="71"/>
+      <c r="BU45" s="71"/>
+      <c r="BV45" s="71"/>
+      <c r="BW45" s="71"/>
+      <c r="BX45" s="71"/>
+      <c r="BY45" s="71"/>
+      <c r="BZ45" s="71"/>
+      <c r="CA45" s="71"/>
+      <c r="CB45" s="71"/>
+      <c r="CC45" s="71"/>
+      <c r="CD45" s="71"/>
+      <c r="CE45" s="71"/>
+      <c r="CF45" s="71"/>
+      <c r="CG45" s="71"/>
+      <c r="CH45" s="71"/>
+      <c r="CI45" s="71"/>
+      <c r="CJ45" s="71"/>
+      <c r="CK45" s="71"/>
+      <c r="CL45" s="71"/>
+      <c r="CM45" s="71"/>
+      <c r="CN45" s="71"/>
+      <c r="CO45" s="71"/>
+      <c r="CP45" s="71"/>
+      <c r="CQ45" s="71"/>
+      <c r="CR45" s="71"/>
+      <c r="CS45" s="71"/>
+      <c r="CT45" s="71"/>
+      <c r="CU45" s="71"/>
+      <c r="CV45" s="71"/>
+      <c r="CW45" s="71"/>
+      <c r="CX45" s="71"/>
+      <c r="CY45" s="71"/>
+      <c r="CZ45" s="71"/>
+      <c r="DA45" s="71"/>
+      <c r="DB45" s="71"/>
+      <c r="DC45" s="71"/>
+      <c r="DD45" s="71"/>
+      <c r="DE45" s="71"/>
+      <c r="DF45" s="71"/>
+      <c r="DG45" s="71"/>
+      <c r="DH45" s="71"/>
+      <c r="DI45" s="71"/>
+      <c r="DJ45" s="71"/>
+      <c r="DK45" s="71"/>
+      <c r="DL45" s="71"/>
+      <c r="DM45" s="71"/>
+      <c r="DN45" s="71"/>
+      <c r="DO45" s="71"/>
+      <c r="DP45" s="71"/>
+      <c r="DQ45" s="71"/>
+      <c r="DR45" s="71"/>
+      <c r="DS45" s="71"/>
+      <c r="DT45" s="71"/>
+      <c r="DU45" s="71"/>
+      <c r="DV45" s="71"/>
+      <c r="DW45" s="71"/>
+      <c r="DX45" s="71"/>
+      <c r="DY45" s="71"/>
+      <c r="DZ45" s="71"/>
+      <c r="EA45" s="71"/>
+      <c r="EB45" s="71"/>
+      <c r="EC45" s="71"/>
+      <c r="ED45" s="71"/>
+      <c r="EE45" s="71"/>
+      <c r="EF45" s="71"/>
+      <c r="EG45" s="71"/>
+      <c r="EH45" s="71"/>
+      <c r="EI45" s="71"/>
+      <c r="EJ45" s="71"/>
+      <c r="EK45" s="71"/>
+      <c r="EL45" s="71"/>
+      <c r="EM45" s="71"/>
+      <c r="EN45" s="71"/>
+      <c r="EO45" s="71"/>
+      <c r="EP45" s="71"/>
+      <c r="EQ45" s="71"/>
+      <c r="ER45" s="71"/>
+      <c r="ES45" s="71"/>
+      <c r="ET45" s="71"/>
+      <c r="EU45" s="71"/>
+      <c r="EV45" s="71"/>
+      <c r="EW45" s="71"/>
+      <c r="EX45" s="71"/>
+      <c r="EY45" s="71"/>
+      <c r="EZ45" s="71"/>
+      <c r="FA45" s="71"/>
+      <c r="FB45" s="71"/>
+      <c r="FC45" s="71"/>
+      <c r="FD45" s="71"/>
+      <c r="FE45" s="71"/>
+      <c r="FF45" s="71"/>
+      <c r="FG45" s="71"/>
+      <c r="FH45" s="71"/>
+      <c r="FI45" s="71"/>
+      <c r="FJ45" s="71"/>
+      <c r="FK45" s="71"/>
+      <c r="FL45" s="71"/>
+      <c r="FM45" s="71"/>
+      <c r="FN45" s="71"/>
+      <c r="FO45" s="71"/>
+      <c r="FP45" s="71"/>
+      <c r="FQ45" s="71"/>
+      <c r="FR45" s="71"/>
+      <c r="FS45" s="71"/>
+      <c r="FT45" s="71"/>
+      <c r="FU45" s="71"/>
+      <c r="FV45" s="71"/>
+      <c r="FW45" s="71"/>
+      <c r="FX45" s="71"/>
+      <c r="FY45" s="71"/>
+      <c r="FZ45" s="71"/>
+      <c r="GA45" s="71"/>
+      <c r="GB45" s="71"/>
+      <c r="GC45" s="71"/>
+      <c r="GD45" s="71"/>
+      <c r="GE45" s="71"/>
+      <c r="GF45" s="71"/>
+      <c r="GG45" s="71"/>
+      <c r="GH45" s="71"/>
+      <c r="GI45" s="71"/>
+      <c r="GJ45" s="71"/>
+      <c r="GK45" s="71"/>
+      <c r="GL45" s="71"/>
+      <c r="GM45" s="71"/>
+      <c r="GN45" s="71"/>
+      <c r="GO45" s="71"/>
+      <c r="GP45" s="71"/>
+      <c r="GQ45" s="71"/>
+      <c r="GR45" s="71"/>
+      <c r="GS45" s="71"/>
+      <c r="GT45" s="71"/>
+      <c r="GU45" s="71"/>
+      <c r="GV45" s="71"/>
+      <c r="GW45" s="71"/>
+      <c r="GX45" s="71"/>
+      <c r="GY45" s="71"/>
+      <c r="GZ45" s="71"/>
+      <c r="HA45" s="71"/>
+      <c r="HB45" s="71"/>
+      <c r="HC45" s="71"/>
+      <c r="HD45" s="71"/>
+      <c r="HE45" s="71"/>
+      <c r="HF45" s="71"/>
+      <c r="HG45" s="71"/>
+      <c r="HH45" s="71"/>
+      <c r="HI45" s="71"/>
+      <c r="HJ45" s="71"/>
+      <c r="HK45" s="71"/>
+      <c r="HL45" s="71"/>
+      <c r="HM45" s="71"/>
+      <c r="HN45" s="71"/>
+      <c r="HO45" s="71"/>
+      <c r="HP45" s="71"/>
+      <c r="HQ45" s="71"/>
+      <c r="HR45" s="71"/>
+      <c r="HS45" s="71"/>
+      <c r="HT45" s="71"/>
+      <c r="HU45" s="71"/>
+      <c r="HV45" s="71"/>
+      <c r="HW45" s="71"/>
+      <c r="HX45" s="71"/>
+      <c r="HY45" s="71"/>
+      <c r="HZ45" s="71"/>
+      <c r="IA45" s="71"/>
+      <c r="IB45" s="71"/>
+      <c r="IC45" s="71"/>
+      <c r="ID45" s="71"/>
+      <c r="IE45" s="71"/>
+      <c r="IF45" s="71"/>
+      <c r="IG45" s="71"/>
+      <c r="IH45" s="71"/>
+      <c r="II45" s="71"/>
+      <c r="IJ45" s="71"/>
+      <c r="IK45" s="71"/>
+      <c r="IL45" s="71"/>
+      <c r="IM45" s="71"/>
+      <c r="IN45" s="71"/>
+      <c r="IO45" s="71"/>
+      <c r="IP45" s="71"/>
+      <c r="IQ45" s="71"/>
+      <c r="IR45" s="71"/>
+      <c r="IS45" s="71"/>
+      <c r="IT45" s="71"/>
+      <c r="IU45" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="52">
     <mergeCell ref="AN5:AN12"/>
     <mergeCell ref="AC6:AC12"/>
     <mergeCell ref="AO5:AO12"/>
     <mergeCell ref="AG6:AG12"/>
     <mergeCell ref="Z6:Z12"/>
     <mergeCell ref="AB6:AB12"/>
     <mergeCell ref="AA6:AA12"/>
     <mergeCell ref="AE6:AE12"/>
     <mergeCell ref="AM5:AM12"/>
     <mergeCell ref="AL5:AL12"/>
     <mergeCell ref="AK5:AK12"/>
     <mergeCell ref="V5:AJ5"/>
     <mergeCell ref="Y6:Y12"/>
     <mergeCell ref="AD6:AD12"/>
     <mergeCell ref="X6:X12"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="U1:AP1"/>
     <mergeCell ref="U2:AP2"/>
     <mergeCell ref="V6:V12"/>
     <mergeCell ref="P6:P12"/>
     <mergeCell ref="AK4:AP4"/>
@@ -16364,15532 +16413,15529 @@
     <mergeCell ref="F7:F12"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.19685039370078741" top="0.55118110236220474" bottom="0.27559055118110237" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:IV45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="12" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2:IV2"/>
       <selection pane="topRight" activeCell="A2" sqref="A2:IV2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:IV2"/>
       <selection pane="bottomRight" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="12.59765625" style="14" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="42" max="16384" width="8.69921875" style="14"/>
+    <col min="1" max="1" width="12.59765625" style="12" customWidth="1"/>
+    <col min="2" max="9" width="10.59765625" style="12" customWidth="1"/>
+    <col min="10" max="10" width="10.09765625" style="12" customWidth="1"/>
+    <col min="11" max="19" width="10.59765625" style="12" customWidth="1"/>
+    <col min="20" max="20" width="12.59765625" style="12" customWidth="1"/>
+    <col min="21" max="35" width="8.69921875" style="12" customWidth="1"/>
+    <col min="36" max="41" width="10" style="12" customWidth="1"/>
+    <col min="42" max="16384" width="8.69921875" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="22.5" customHeight="1">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="75" t="s">
         <v>125</v>
       </c>
-      <c r="B1" s="87"/>
-[...17 lines deleted...]
-      <c r="T1" s="87" t="s">
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75" t="s">
         <v>126</v>
       </c>
-      <c r="U1" s="87"/>
-[...19 lines deleted...]
-      <c r="AO1" s="87"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
+      <c r="AA1" s="75"/>
+      <c r="AB1" s="75"/>
+      <c r="AC1" s="75"/>
+      <c r="AD1" s="75"/>
+      <c r="AE1" s="75"/>
+      <c r="AF1" s="75"/>
+      <c r="AG1" s="75"/>
+      <c r="AH1" s="75"/>
+      <c r="AI1" s="75"/>
+      <c r="AJ1" s="75"/>
+      <c r="AK1" s="75"/>
+      <c r="AL1" s="75"/>
+      <c r="AM1" s="75"/>
+      <c r="AN1" s="75"/>
+      <c r="AO1" s="75"/>
     </row>
     <row r="2" spans="1:41" ht="16.5" customHeight="1">
-      <c r="A2" s="115" t="s">
+      <c r="A2" s="100" t="s">
         <v>181</v>
       </c>
-      <c r="B2" s="115"/>
-[...17 lines deleted...]
-      <c r="T2" s="115" t="s">
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100" t="s">
         <v>181</v>
       </c>
-      <c r="U2" s="115"/>
-[...19 lines deleted...]
-      <c r="AO2" s="115"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="100"/>
+      <c r="AL2" s="100"/>
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
     </row>
-    <row r="3" spans="1:41" s="15" customFormat="1" ht="15.9" customHeight="1">
-      <c r="S3" s="18" t="s">
+    <row r="3" spans="1:41" s="13" customFormat="1" ht="15.9" customHeight="1">
+      <c r="S3" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="T3" s="48"/>
-[...3 lines deleted...]
-      <c r="AO3" s="18" t="s">
+      <c r="T3" s="43"/>
+      <c r="AL3" s="14"/>
+      <c r="AM3" s="15"/>
+      <c r="AN3" s="15"/>
+      <c r="AO3" s="15" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A4" s="32" t="s">
+    <row r="4" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A4" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="88" t="s">
+      <c r="B4" s="76" t="s">
         <v>60</v>
       </c>
-      <c r="C4" s="102" t="s">
+      <c r="C4" s="87" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="110"/>
-[...15 lines deleted...]
-      <c r="T4" s="32" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95"/>
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95"/>
+      <c r="T4" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="U4" s="110" t="s">
+      <c r="U4" s="95" t="s">
         <v>147</v>
       </c>
-      <c r="V4" s="110"/>
-[...13 lines deleted...]
-      <c r="AJ4" s="102" t="s">
+      <c r="V4" s="95"/>
+      <c r="W4" s="95"/>
+      <c r="X4" s="95"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95"/>
+      <c r="AA4" s="95"/>
+      <c r="AB4" s="95"/>
+      <c r="AC4" s="95"/>
+      <c r="AD4" s="95"/>
+      <c r="AE4" s="95"/>
+      <c r="AF4" s="95"/>
+      <c r="AG4" s="95"/>
+      <c r="AH4" s="95"/>
+      <c r="AI4" s="88"/>
+      <c r="AJ4" s="87" t="s">
         <v>117</v>
       </c>
-      <c r="AK4" s="110"/>
-[...3 lines deleted...]
-      <c r="AO4" s="110"/>
+      <c r="AK4" s="95"/>
+      <c r="AL4" s="95"/>
+      <c r="AM4" s="95"/>
+      <c r="AN4" s="95"/>
+      <c r="AO4" s="95"/>
     </row>
-    <row r="5" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A5" s="23" t="s">
+    <row r="5" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A5" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="B5" s="97"/>
-      <c r="C5" s="102" t="s">
+      <c r="B5" s="82"/>
+      <c r="C5" s="87" t="s">
         <v>62</v>
       </c>
-      <c r="D5" s="110"/>
-[...5 lines deleted...]
-      <c r="J5" s="64" t="s">
+      <c r="D5" s="95"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="K5" s="102" t="s">
+      <c r="K5" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="110"/>
-[...8 lines deleted...]
-      <c r="U5" s="110" t="s">
+      <c r="L5" s="95"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="95"/>
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="95"/>
+      <c r="S5" s="95"/>
+      <c r="T5" s="44"/>
+      <c r="U5" s="95" t="s">
         <v>148</v>
       </c>
-      <c r="V5" s="110"/>
-[...13 lines deleted...]
-      <c r="AJ5" s="88" t="s">
+      <c r="V5" s="95"/>
+      <c r="W5" s="95"/>
+      <c r="X5" s="95"/>
+      <c r="Y5" s="95"/>
+      <c r="Z5" s="95"/>
+      <c r="AA5" s="95"/>
+      <c r="AB5" s="95"/>
+      <c r="AC5" s="95"/>
+      <c r="AD5" s="95"/>
+      <c r="AE5" s="95"/>
+      <c r="AF5" s="95"/>
+      <c r="AG5" s="95"/>
+      <c r="AH5" s="95"/>
+      <c r="AI5" s="88"/>
+      <c r="AJ5" s="76" t="s">
         <v>63</v>
       </c>
-      <c r="AK5" s="88" t="s">
+      <c r="AK5" s="76" t="s">
         <v>64</v>
       </c>
-      <c r="AL5" s="88" t="s">
+      <c r="AL5" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="AM5" s="111" t="s">
+      <c r="AM5" s="96" t="s">
         <v>76</v>
       </c>
-      <c r="AN5" s="88" t="s">
+      <c r="AN5" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="AO5" s="111" t="s">
+      <c r="AO5" s="96" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C6" s="88" t="s">
+    <row r="6" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A6" s="18"/>
+      <c r="B6" s="82"/>
+      <c r="C6" s="76" t="s">
         <v>65</v>
       </c>
-      <c r="D6" s="102" t="s">
+      <c r="D6" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="E6" s="103"/>
-      <c r="F6" s="102" t="s">
+      <c r="E6" s="88"/>
+      <c r="F6" s="87" t="s">
         <v>67</v>
       </c>
-      <c r="G6" s="110"/>
-[...2 lines deleted...]
-      <c r="J6" s="107" t="s">
+      <c r="G6" s="95"/>
+      <c r="H6" s="95"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="92" t="s">
         <v>120</v>
       </c>
-      <c r="K6" s="88" t="s">
+      <c r="K6" s="76" t="s">
         <v>65</v>
       </c>
-      <c r="L6" s="88" t="s">
+      <c r="L6" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="88" t="s">
+      <c r="M6" s="76" t="s">
         <v>69</v>
       </c>
-      <c r="N6" s="88" t="s">
+      <c r="N6" s="76" t="s">
         <v>106</v>
       </c>
-      <c r="O6" s="88" t="s">
+      <c r="O6" s="76" t="s">
         <v>48</v>
       </c>
-      <c r="P6" s="111" t="s">
+      <c r="P6" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="Q6" s="94" t="s">
+      <c r="Q6" s="76" t="s">
         <v>99</v>
       </c>
-      <c r="R6" s="114" t="s">
+      <c r="R6" s="99" t="s">
         <v>114</v>
       </c>
-      <c r="S6" s="114" t="s">
+      <c r="S6" s="99" t="s">
         <v>115</v>
       </c>
-      <c r="T6" s="21"/>
-      <c r="U6" s="88" t="s">
+      <c r="T6" s="18"/>
+      <c r="U6" s="76" t="s">
         <v>98</v>
       </c>
-      <c r="V6" s="88" t="s">
+      <c r="V6" s="76" t="s">
         <v>107</v>
       </c>
-      <c r="W6" s="88" t="s">
+      <c r="W6" s="76" t="s">
         <v>108</v>
       </c>
-      <c r="X6" s="88" t="s">
+      <c r="X6" s="76" t="s">
         <v>109</v>
       </c>
-      <c r="Y6" s="88" t="s">
+      <c r="Y6" s="76" t="s">
         <v>110</v>
       </c>
-      <c r="Z6" s="88" t="s">
+      <c r="Z6" s="76" t="s">
         <v>111</v>
       </c>
-      <c r="AA6" s="118" t="s">
+      <c r="AA6" s="99" t="s">
         <v>145</v>
       </c>
-      <c r="AB6" s="118" t="s">
+      <c r="AB6" s="99" t="s">
         <v>146</v>
       </c>
-      <c r="AC6" s="94" t="s">
+      <c r="AC6" s="76" t="s">
         <v>173</v>
       </c>
-      <c r="AD6" s="94" t="s">
+      <c r="AD6" s="76" t="s">
         <v>176</v>
       </c>
-      <c r="AE6" s="88" t="s">
+      <c r="AE6" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="AF6" s="88" t="s">
+      <c r="AF6" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="AG6" s="88" t="s">
+      <c r="AG6" s="76" t="s">
         <v>77</v>
       </c>
-      <c r="AH6" s="88" t="s">
+      <c r="AH6" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="AI6" s="88" t="s">
+      <c r="AI6" s="76" t="s">
         <v>52</v>
       </c>
-      <c r="AJ6" s="97"/>
-[...4 lines deleted...]
-      <c r="AO6" s="116"/>
+      <c r="AJ6" s="82"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="82"/>
+      <c r="AM6" s="101"/>
+      <c r="AN6" s="82"/>
+      <c r="AO6" s="101"/>
     </row>
-    <row r="7" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D7" s="99" t="s">
+    <row r="7" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="19"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="84" t="s">
         <v>70</v>
       </c>
-      <c r="E7" s="104" t="s">
+      <c r="E7" s="89" t="s">
         <v>71</v>
       </c>
-      <c r="F7" s="99" t="s">
+      <c r="F7" s="84" t="s">
         <v>72</v>
       </c>
-      <c r="G7" s="104" t="s">
+      <c r="G7" s="89" t="s">
         <v>73</v>
       </c>
-      <c r="H7" s="99" t="s">
+      <c r="H7" s="84" t="s">
         <v>74</v>
       </c>
-      <c r="I7" s="88" t="s">
+      <c r="I7" s="76" t="s">
         <v>97</v>
       </c>
-      <c r="J7" s="108"/>
-[...30 lines deleted...]
-      <c r="AO7" s="116"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="82"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="97"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
+      <c r="T7" s="19"/>
+      <c r="U7" s="82"/>
+      <c r="V7" s="82"/>
+      <c r="W7" s="82"/>
+      <c r="X7" s="82"/>
+      <c r="Y7" s="82"/>
+      <c r="Z7" s="82"/>
+      <c r="AA7" s="82"/>
+      <c r="AB7" s="82"/>
+      <c r="AC7" s="82"/>
+      <c r="AD7" s="82"/>
+      <c r="AE7" s="82"/>
+      <c r="AF7" s="82"/>
+      <c r="AG7" s="82"/>
+      <c r="AH7" s="82"/>
+      <c r="AI7" s="82"/>
+      <c r="AJ7" s="82"/>
+      <c r="AK7" s="82"/>
+      <c r="AL7" s="82"/>
+      <c r="AM7" s="101"/>
+      <c r="AN7" s="82"/>
+      <c r="AO7" s="101"/>
     </row>
-    <row r="8" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...40 lines deleted...]
-      <c r="AO8" s="116"/>
+    <row r="8" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A8" s="20"/>
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="82"/>
+      <c r="J8" s="93"/>
+      <c r="K8" s="82"/>
+      <c r="L8" s="82"/>
+      <c r="M8" s="82"/>
+      <c r="N8" s="82"/>
+      <c r="O8" s="82"/>
+      <c r="P8" s="97"/>
+      <c r="Q8" s="82"/>
+      <c r="R8" s="82"/>
+      <c r="S8" s="82"/>
+      <c r="T8" s="20"/>
+      <c r="U8" s="82"/>
+      <c r="V8" s="82"/>
+      <c r="W8" s="82"/>
+      <c r="X8" s="82"/>
+      <c r="Y8" s="82"/>
+      <c r="Z8" s="82"/>
+      <c r="AA8" s="82"/>
+      <c r="AB8" s="82"/>
+      <c r="AC8" s="82"/>
+      <c r="AD8" s="82"/>
+      <c r="AE8" s="82"/>
+      <c r="AF8" s="82"/>
+      <c r="AG8" s="82"/>
+      <c r="AH8" s="82"/>
+      <c r="AI8" s="82"/>
+      <c r="AJ8" s="82"/>
+      <c r="AK8" s="82"/>
+      <c r="AL8" s="82"/>
+      <c r="AM8" s="101"/>
+      <c r="AN8" s="82"/>
+      <c r="AO8" s="101"/>
     </row>
-    <row r="9" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...40 lines deleted...]
-      <c r="AO9" s="116"/>
+    <row r="9" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="20"/>
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="85"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="93"/>
+      <c r="K9" s="82"/>
+      <c r="L9" s="82"/>
+      <c r="M9" s="82"/>
+      <c r="N9" s="82"/>
+      <c r="O9" s="82"/>
+      <c r="P9" s="97"/>
+      <c r="Q9" s="82"/>
+      <c r="R9" s="82"/>
+      <c r="S9" s="82"/>
+      <c r="T9" s="20"/>
+      <c r="U9" s="82"/>
+      <c r="V9" s="82"/>
+      <c r="W9" s="82"/>
+      <c r="X9" s="82"/>
+      <c r="Y9" s="82"/>
+      <c r="Z9" s="82"/>
+      <c r="AA9" s="82"/>
+      <c r="AB9" s="82"/>
+      <c r="AC9" s="82"/>
+      <c r="AD9" s="82"/>
+      <c r="AE9" s="82"/>
+      <c r="AF9" s="82"/>
+      <c r="AG9" s="82"/>
+      <c r="AH9" s="82"/>
+      <c r="AI9" s="82"/>
+      <c r="AJ9" s="82"/>
+      <c r="AK9" s="82"/>
+      <c r="AL9" s="82"/>
+      <c r="AM9" s="101"/>
+      <c r="AN9" s="82"/>
+      <c r="AO9" s="101"/>
     </row>
-    <row r="10" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...40 lines deleted...]
-      <c r="AO10" s="116"/>
+    <row r="10" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A10" s="20"/>
+      <c r="B10" s="82"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="85"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="85"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="82"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="82"/>
+      <c r="L10" s="82"/>
+      <c r="M10" s="82"/>
+      <c r="N10" s="82"/>
+      <c r="O10" s="82"/>
+      <c r="P10" s="97"/>
+      <c r="Q10" s="82"/>
+      <c r="R10" s="82"/>
+      <c r="S10" s="82"/>
+      <c r="T10" s="20"/>
+      <c r="U10" s="82"/>
+      <c r="V10" s="82"/>
+      <c r="W10" s="82"/>
+      <c r="X10" s="82"/>
+      <c r="Y10" s="82"/>
+      <c r="Z10" s="82"/>
+      <c r="AA10" s="82"/>
+      <c r="AB10" s="82"/>
+      <c r="AC10" s="82"/>
+      <c r="AD10" s="82"/>
+      <c r="AE10" s="82"/>
+      <c r="AF10" s="82"/>
+      <c r="AG10" s="82"/>
+      <c r="AH10" s="82"/>
+      <c r="AI10" s="82"/>
+      <c r="AJ10" s="82"/>
+      <c r="AK10" s="82"/>
+      <c r="AL10" s="82"/>
+      <c r="AM10" s="101"/>
+      <c r="AN10" s="82"/>
+      <c r="AO10" s="101"/>
     </row>
-    <row r="11" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-[...40 lines deleted...]
-      <c r="AO11" s="116"/>
+    <row r="11" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A11" s="20"/>
+      <c r="B11" s="82"/>
+      <c r="C11" s="82"/>
+      <c r="D11" s="85"/>
+      <c r="E11" s="85"/>
+      <c r="F11" s="85"/>
+      <c r="G11" s="85"/>
+      <c r="H11" s="85"/>
+      <c r="I11" s="82"/>
+      <c r="J11" s="93"/>
+      <c r="K11" s="82"/>
+      <c r="L11" s="82"/>
+      <c r="M11" s="82"/>
+      <c r="N11" s="82"/>
+      <c r="O11" s="82"/>
+      <c r="P11" s="97"/>
+      <c r="Q11" s="82"/>
+      <c r="R11" s="82"/>
+      <c r="S11" s="82"/>
+      <c r="T11" s="20"/>
+      <c r="U11" s="82"/>
+      <c r="V11" s="82"/>
+      <c r="W11" s="82"/>
+      <c r="X11" s="82"/>
+      <c r="Y11" s="82"/>
+      <c r="Z11" s="82"/>
+      <c r="AA11" s="82"/>
+      <c r="AB11" s="82"/>
+      <c r="AC11" s="82"/>
+      <c r="AD11" s="82"/>
+      <c r="AE11" s="82"/>
+      <c r="AF11" s="82"/>
+      <c r="AG11" s="82"/>
+      <c r="AH11" s="82"/>
+      <c r="AI11" s="82"/>
+      <c r="AJ11" s="82"/>
+      <c r="AK11" s="82"/>
+      <c r="AL11" s="82"/>
+      <c r="AM11" s="101"/>
+      <c r="AN11" s="82"/>
+      <c r="AO11" s="101"/>
     </row>
-    <row r="12" spans="1:41" s="15" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A12" s="33" t="s">
+    <row r="12" spans="1:41" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A12" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="98"/>
-[...17 lines deleted...]
-      <c r="T12" s="33" t="s">
+      <c r="B12" s="83"/>
+      <c r="C12" s="83"/>
+      <c r="D12" s="86"/>
+      <c r="E12" s="86"/>
+      <c r="F12" s="86"/>
+      <c r="G12" s="86"/>
+      <c r="H12" s="86"/>
+      <c r="I12" s="83"/>
+      <c r="J12" s="94"/>
+      <c r="K12" s="83"/>
+      <c r="L12" s="83"/>
+      <c r="M12" s="83"/>
+      <c r="N12" s="83"/>
+      <c r="O12" s="83"/>
+      <c r="P12" s="98"/>
+      <c r="Q12" s="83"/>
+      <c r="R12" s="83"/>
+      <c r="S12" s="83"/>
+      <c r="T12" s="29" t="s">
         <v>58</v>
       </c>
-      <c r="U12" s="98"/>
-[...19 lines deleted...]
-      <c r="AO12" s="117"/>
+      <c r="U12" s="83"/>
+      <c r="V12" s="83"/>
+      <c r="W12" s="83"/>
+      <c r="X12" s="83"/>
+      <c r="Y12" s="83"/>
+      <c r="Z12" s="83"/>
+      <c r="AA12" s="83"/>
+      <c r="AB12" s="83"/>
+      <c r="AC12" s="83"/>
+      <c r="AD12" s="83"/>
+      <c r="AE12" s="83"/>
+      <c r="AF12" s="83"/>
+      <c r="AG12" s="83"/>
+      <c r="AH12" s="83"/>
+      <c r="AI12" s="83"/>
+      <c r="AJ12" s="83"/>
+      <c r="AK12" s="83"/>
+      <c r="AL12" s="83"/>
+      <c r="AM12" s="102"/>
+      <c r="AN12" s="83"/>
+      <c r="AO12" s="102"/>
     </row>
-    <row r="13" spans="1:41" s="26" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A13" s="39" t="s">
+    <row r="13" spans="1:41" s="23" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A13" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="62">
+      <c r="B13" s="57">
         <f>sheet1!AQ10</f>
-        <v>72.930510909726493</v>
-[...1 lines deleted...]
-      <c r="C13" s="63">
+        <v>72.741765658909529</v>
+      </c>
+      <c r="C13" s="58">
         <f>sheet1!AR10</f>
-        <v>42.650453713683035</v>
-[...1 lines deleted...]
-      <c r="D13" s="63">
+        <v>42.202430545481263</v>
+      </c>
+      <c r="D13" s="58">
         <f>sheet1!AS10</f>
-        <v>32.606531049708082</v>
-[...1 lines deleted...]
-      <c r="E13" s="63">
+        <v>32.379747022335422</v>
+      </c>
+      <c r="E13" s="58">
         <f>sheet1!AT10</f>
-        <v>3.1555258882181447</v>
-[...1 lines deleted...]
-      <c r="F13" s="63">
+        <v>3.1224339172806954</v>
+      </c>
+      <c r="F13" s="58">
         <f>sheet1!AU10</f>
-        <v>1.2119544175225703</v>
-[...1 lines deleted...]
-      <c r="G13" s="63">
+        <v>1.1927482963743028</v>
+      </c>
+      <c r="G13" s="58">
         <f>sheet1!AV10</f>
-        <v>5.6037934686084148</v>
-[...1 lines deleted...]
-      <c r="H13" s="63">
+        <v>5.4345372179530118</v>
+      </c>
+      <c r="H13" s="58">
         <f>sheet1!AW10</f>
-        <v>8.5469281912734147E-4</v>
-[...1 lines deleted...]
-      <c r="I13" s="63">
+        <v>8.5840107691565501E-4</v>
+      </c>
+      <c r="I13" s="58">
         <f>sheet1!AX10</f>
-        <v>7.1794196806696686E-2</v>
-[...1 lines deleted...]
-      <c r="J13" s="63">
+        <v>7.2105690460915028E-2</v>
+      </c>
+      <c r="J13" s="58">
         <f>sheet1!AY10</f>
-        <v>1.2820392286910123E-3</v>
-[...1 lines deleted...]
-      <c r="K13" s="63">
+        <v>0</v>
+      </c>
+      <c r="K13" s="58">
         <f>sheet1!AZ10</f>
-        <v>16.13916450358159</v>
-[...1 lines deleted...]
-      <c r="L13" s="63">
+        <v>16.204466329475281</v>
+      </c>
+      <c r="L13" s="58">
         <f>sheet1!BA10</f>
-        <v>3.1807393263824015</v>
-[...1 lines deleted...]
-      <c r="M13" s="63">
+        <v>3.1893892012801164</v>
+      </c>
+      <c r="M13" s="58">
         <f>sheet1!BB10</f>
-        <v>6.2392575796295931E-2</v>
-[...1 lines deleted...]
-      <c r="N13" s="63">
+        <v>6.1804877537927162E-2</v>
+      </c>
+      <c r="N13" s="58">
         <f>sheet1!BC10</f>
-        <v>5.9401150929350235E-2</v>
-[...1 lines deleted...]
-      <c r="O13" s="63">
+        <v>6.8242885614794579E-2</v>
+      </c>
+      <c r="O13" s="58">
         <f>sheet1!BD10</f>
-        <v>0.65127592817503421</v>
-[...1 lines deleted...]
-      <c r="P13" s="63">
+        <v>0.63779200014833171</v>
+      </c>
+      <c r="P13" s="58">
         <f>sheet1!BE10</f>
-        <v>1.6542579514209697</v>
-[...1 lines deleted...]
-      <c r="Q13" s="63">
+        <v>1.6949129263699609</v>
+      </c>
+      <c r="Q13" s="58">
         <f>sheet1!BF10</f>
-        <v>0.38162034374035803</v>
-[...1 lines deleted...]
-      <c r="R13" s="63">
+        <v>0.38928488838124958</v>
+      </c>
+      <c r="R13" s="58">
         <f>sheet1!BG10</f>
-        <v>1.9927163077953969</v>
-[...1 lines deleted...]
-      <c r="S13" s="63">
+        <v>1.9605880596753562</v>
+      </c>
+      <c r="S13" s="58">
         <f>sheet1!BH10</f>
-        <v>0.30683472206671564</v>
-[...1 lines deleted...]
-      <c r="T13" s="39" t="s">
+        <v>0.30086957745893711</v>
+      </c>
+      <c r="T13" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="U13" s="63">
+      <c r="U13" s="58">
         <f>sheet1!BI10</f>
-        <v>7.3503582444951365E-2</v>
-[...1 lines deleted...]
-      <c r="V13" s="63">
+        <v>8.41233055377342E-2</v>
+      </c>
+      <c r="V13" s="58">
         <f>sheet1!BJ10</f>
-        <v>0.21239116555314436</v>
-[...1 lines deleted...]
-      <c r="W13" s="63">
+        <v>0.233914293459516</v>
+      </c>
+      <c r="W13" s="58">
         <f>sheet1!BK10</f>
-        <v>6.2819922205859594E-2</v>
-[...1 lines deleted...]
-      <c r="X13" s="63">
+        <v>6.3092479153300643E-2</v>
+      </c>
+      <c r="X13" s="58">
         <f>sheet1!BL10</f>
-        <v>0.46965370411047419</v>
-[...1 lines deleted...]
-      <c r="Y13" s="63">
+        <v>0.47340819391898376</v>
+      </c>
+      <c r="Y13" s="58">
         <f>sheet1!BM10</f>
-        <v>5.1708915557204166E-2</v>
-[...1 lines deleted...]
-      <c r="Z13" s="66">
+        <v>5.1933265153397135E-2</v>
+      </c>
+      <c r="Z13" s="61">
         <f>sheet1!BN10</f>
         <v>0</v>
       </c>
-      <c r="AA13" s="63">
+      <c r="AA13" s="58">
         <f>sheet1!BO10</f>
-        <v>2.9914248669456953E-2</v>
-[...1 lines deleted...]
-      <c r="AB13" s="63">
+        <v>3.0044037692047925E-2</v>
+      </c>
+      <c r="AB13" s="58">
         <f>sheet1!BP10</f>
-        <v>0.19572465558016119</v>
-[...1 lines deleted...]
-      <c r="AC13" s="63">
+        <v>0.19657384661368502</v>
+      </c>
+      <c r="AC13" s="58">
         <f>sheet1!BQ10</f>
-        <v>2.6495477392947588E-2</v>
-[...1 lines deleted...]
-      <c r="AD13" s="63">
+        <v>4.3778454922698412E-2</v>
+      </c>
+      <c r="AD13" s="58">
         <f>sheet1!BR10</f>
-        <v>4.7008105052003785E-2</v>
-[...1 lines deleted...]
-      <c r="AE13" s="63">
+        <v>5.365006730722844E-2</v>
+      </c>
+      <c r="AE13" s="58">
         <f>sheet1!BS10</f>
-        <v>0.73247174599213161</v>
-[...1 lines deleted...]
-      <c r="AF13" s="63">
+        <v>0.74423373368587298</v>
+      </c>
+      <c r="AF13" s="58">
         <f>sheet1!BT10</f>
-        <v>1.0717847951856863</v>
-[...1 lines deleted...]
-      <c r="AG13" s="63">
+        <v>1.05497492352934</v>
+      </c>
+      <c r="AG13" s="58">
         <f>sheet1!BU10</f>
-        <v>4.5755980071982227</v>
-[...1 lines deleted...]
-      <c r="AH13" s="63">
+        <v>4.5757069404988995</v>
+      </c>
+      <c r="AH13" s="58">
         <f>sheet1!BV10</f>
-        <v>1.8803242020801515E-2</v>
-[...1 lines deleted...]
-      <c r="AI13" s="63">
+        <v>2.0601625845975718E-2</v>
+      </c>
+      <c r="AI13" s="58">
         <f>sheet1!BW10</f>
-        <v>0.28204863031202271</v>
-[...1 lines deleted...]
-      <c r="AJ13" s="63">
+        <v>0.27554674568992527</v>
+      </c>
+      <c r="AJ13" s="58">
         <f>sheet1!BX10</f>
-        <v>14.139610653233175</v>
-[...1 lines deleted...]
-      <c r="AK13" s="63">
+        <v>14.334868783952983</v>
+      </c>
+      <c r="AK13" s="58">
         <f>sheet1!BY10</f>
-        <v>7.6764235549922173</v>
-[...1 lines deleted...]
-      <c r="AL13" s="63">
+        <v>7.7329061013946783</v>
+      </c>
+      <c r="AL13" s="58">
         <f>sheet1!BZ10</f>
-        <v>0.6876003729879463</v>
-[...1 lines deleted...]
-      <c r="AM13" s="63">
+        <v>0.6704112410711266</v>
+      </c>
+      <c r="AM13" s="58">
         <f>sheet1!CA10</f>
-        <v>5.3772998715396687</v>
-[...1 lines deleted...]
-      <c r="AN13" s="63">
+        <v>5.5388329487982642</v>
+      </c>
+      <c r="AN13" s="58">
         <f>sheet1!CB10</f>
-        <v>1.7093856382546829E-3</v>
-[...1 lines deleted...]
-      <c r="AO13" s="63">
+        <v>1.71680215383131E-3</v>
+      </c>
+      <c r="AO13" s="58">
         <f>sheet1!CC10</f>
-        <v>0.39657746807508648</v>
+        <v>0.39100169053508083</v>
       </c>
     </row>
     <row r="14" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="33" t="s">
         <v>102</v>
       </c>
-      <c r="B14" s="65">
+      <c r="B14" s="60">
         <f>sheet1!AQ11</f>
-        <v>49.770187850213034</v>
-[...1 lines deleted...]
-      <c r="C14" s="66">
+        <v>48.254179222815495</v>
+      </c>
+      <c r="C14" s="61">
         <f>sheet1!AR11</f>
-        <v>25.282919376595164</v>
-[...1 lines deleted...]
-      <c r="D14" s="66">
+        <v>23.751301352269106</v>
+      </c>
+      <c r="D14" s="61">
         <f>sheet1!AS11</f>
-        <v>18.964660497983569</v>
-[...1 lines deleted...]
-      <c r="E14" s="66">
+        <v>18.166395579938939</v>
+      </c>
+      <c r="E14" s="61">
         <f>sheet1!AT11</f>
-        <v>1.6234243579381373</v>
-[...1 lines deleted...]
-      <c r="F14" s="66">
+        <v>1.5773217719108659</v>
+      </c>
+      <c r="F14" s="61">
         <f>sheet1!AU11</f>
-        <v>0.67704455719185641</v>
-[...1 lines deleted...]
-      <c r="G14" s="66">
+        <v>0.66999090938533656</v>
+      </c>
+      <c r="G14" s="61">
         <f>sheet1!AV11</f>
-        <v>3.6026677532325788</v>
-[...1 lines deleted...]
-      <c r="H14" s="66">
+        <v>2.9222481730386263</v>
+      </c>
+      <c r="H14" s="61">
         <f>sheet1!AW11</f>
         <v>0</v>
       </c>
-      <c r="I14" s="66">
+      <c r="I14" s="61">
         <f>sheet1!AX11</f>
-        <v>0.41512221024902141</v>
-[...1 lines deleted...]
-      <c r="J14" s="66">
+        <v>0.41534491799533774</v>
+      </c>
+      <c r="J14" s="61">
         <f>sheet1!AY11</f>
         <v>0</v>
       </c>
-      <c r="K14" s="66">
+      <c r="K14" s="61">
         <f>sheet1!AZ11</f>
-        <v>10.504074498622561</v>
-[...1 lines deleted...]
-      <c r="L14" s="66">
+        <v>10.564100205917132</v>
+      </c>
+      <c r="L14" s="61">
         <f>sheet1!BA11</f>
-        <v>1.8631080150462034</v>
-[...1 lines deleted...]
-      <c r="M14" s="66">
+        <v>1.814661725051059</v>
+      </c>
+      <c r="M14" s="61">
         <f>sheet1!BB11</f>
-        <v>3.9535448595144899E-2</v>
-[...1 lines deleted...]
-      <c r="N14" s="66">
+        <v>3.9556658856698838E-2</v>
+      </c>
+      <c r="N14" s="61">
         <f>sheet1!BC11</f>
         <v>0</v>
       </c>
-      <c r="O14" s="66">
+      <c r="O14" s="61">
         <f>sheet1!BD11</f>
-        <v>0.3162835887611592</v>
-[...1 lines deleted...]
-      <c r="P14" s="66">
+        <v>0.30161952378232859</v>
+      </c>
+      <c r="P14" s="61">
         <f>sheet1!BE11</f>
-        <v>1.0378055256225536</v>
-[...1 lines deleted...]
-      <c r="Q14" s="66">
+        <v>1.0606129155952375</v>
+      </c>
+      <c r="Q14" s="61">
         <f>sheet1!BF11</f>
-        <v>0.28663200231480052</v>
-[...1 lines deleted...]
-      <c r="R14" s="66">
+        <v>0.26947973846126078</v>
+      </c>
+      <c r="R14" s="61">
         <f>sheet1!BG11</f>
-        <v>2.0607852580219279</v>
-[...1 lines deleted...]
-      <c r="S14" s="66">
+        <v>2.1236981223690186</v>
+      </c>
+      <c r="S14" s="61">
         <f>sheet1!BH11</f>
-        <v>0.22485786388488663</v>
-[...1 lines deleted...]
-      <c r="T14" s="37" t="s">
+        <v>0.25217370021145508</v>
+      </c>
+      <c r="T14" s="33" t="s">
         <v>102</v>
       </c>
-      <c r="U14" s="66">
+      <c r="U14" s="61">
         <f>sheet1!BI11</f>
         <v>0</v>
       </c>
-      <c r="V14" s="66">
+      <c r="V14" s="61">
         <f>sheet1!BJ11</f>
-        <v>0.11119344917384502</v>
-[...1 lines deleted...]
-      <c r="W14" s="66">
+        <v>0.10630852067737812</v>
+      </c>
+      <c r="W14" s="61">
         <f>sheet1!BK11</f>
         <v>0</v>
       </c>
-      <c r="X14" s="66">
+      <c r="X14" s="61">
         <f>sheet1!BL11</f>
-        <v>0.21250303619890384</v>
-[...1 lines deleted...]
-      <c r="Y14" s="66">
+        <v>0.2150893325332999</v>
+      </c>
+      <c r="Y14" s="61">
         <f>sheet1!BM11</f>
-        <v>3.7064483057948343E-2</v>
-[...1 lines deleted...]
-      <c r="Z14" s="66">
+        <v>3.7084367678155157E-2</v>
+      </c>
+      <c r="Z14" s="61">
         <f>sheet1!BN11</f>
         <v>0</v>
       </c>
-      <c r="AA14" s="66">
+      <c r="AA14" s="61">
         <f>sheet1!BO11</f>
-        <v>2.7180620909162116E-2</v>
-[...1 lines deleted...]
-      <c r="AB14" s="66">
+        <v>2.7195202963980449E-2</v>
+      </c>
+      <c r="AB14" s="61">
         <f>sheet1!BP11</f>
-        <v>9.8838621487862238E-2</v>
-[...1 lines deleted...]
-      <c r="AC14" s="84">
+        <v>9.8891647141747085E-2</v>
+      </c>
+      <c r="AC14" s="61">
         <f>sheet1!BQ11</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AD14" s="84">
+        <v>1.4833747071262064E-2</v>
+      </c>
+      <c r="AD14" s="61">
         <f>sheet1!BR11</f>
-        <v>0.11119344917384502</v>
-[...1 lines deleted...]
-      <c r="AE14" s="84">
+        <v>0.11125310303446546</v>
+      </c>
+      <c r="AE14" s="61">
         <f>sheet1!BS11</f>
-        <v>0.40770931363743179</v>
-[...1 lines deleted...]
-      <c r="AF14" s="84">
+        <v>0.40051117092407568</v>
+      </c>
+      <c r="AF14" s="61">
         <f>sheet1!BT11</f>
-        <v>0.45959958991855943</v>
-[...1 lines deleted...]
-      <c r="AG14" s="84">
+        <v>0.45984615920912397</v>
+      </c>
+      <c r="AG14" s="61">
         <f>sheet1!BU11</f>
-        <v>2.7847781604205188</v>
-[...1 lines deleted...]
-      <c r="AH14" s="84">
+        <v>2.8283011082539669</v>
+      </c>
+      <c r="AH14" s="61">
         <f>sheet1!BV11</f>
-        <v>1.4825793223179338E-2</v>
-[...1 lines deleted...]
-      <c r="AI14" s="84">
+        <v>1.7306038249805738E-2</v>
+      </c>
+      <c r="AI14" s="61">
         <f>sheet1!BW11</f>
-        <v>0.41018027917462835</v>
-[...1 lines deleted...]
-      <c r="AJ14" s="84">
+        <v>0.38567742385281362</v>
+      </c>
+      <c r="AJ14" s="61">
         <f>sheet1!BX11</f>
-        <v>13.983193974995311</v>
-[...1 lines deleted...]
-      <c r="AK14" s="84">
+        <v>13.938777664629253</v>
+      </c>
+      <c r="AK14" s="61">
         <f>sheet1!BY11</f>
-        <v>6.6048908809263942</v>
-[...1 lines deleted...]
-      <c r="AL14" s="84">
+        <v>6.5243764201767638</v>
+      </c>
+      <c r="AL14" s="61">
         <f>sheet1!BZ11</f>
-        <v>0.84754117925841865</v>
-[...1 lines deleted...]
-      <c r="AM14" s="84">
+        <v>0.79360546831252032</v>
+      </c>
+      <c r="AM14" s="61">
         <f>sheet1!CA11</f>
-        <v>5.9451430824949147</v>
-[...1 lines deleted...]
-      <c r="AN14" s="84">
+        <v>6.0571133874320093</v>
+      </c>
+      <c r="AN14" s="61">
         <f>sheet1!CB11</f>
         <v>0</v>
       </c>
-      <c r="AO14" s="84">
+      <c r="AO14" s="61">
         <f>sheet1!CC11</f>
-        <v>0.58561883231558387</v>
+        <v>0.56368238870795839</v>
       </c>
     </row>
     <row r="15" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A15" s="37" t="s">
+      <c r="A15" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="65">
+      <c r="B15" s="60">
         <f>sheet1!AQ12</f>
-        <v>105.32870255320533</v>
-[...1 lines deleted...]
-      <c r="C15" s="66">
+        <v>107.07491308694748</v>
+      </c>
+      <c r="C15" s="61">
         <f>sheet1!AR12</f>
-        <v>58.842917873240225</v>
-[...1 lines deleted...]
-      <c r="D15" s="66">
+        <v>59.159494110900276</v>
+      </c>
+      <c r="D15" s="61">
         <f>sheet1!AS12</f>
-        <v>52.09025444533615</v>
-[...1 lines deleted...]
-      <c r="E15" s="66">
+        <v>52.264658392043962</v>
+      </c>
+      <c r="E15" s="61">
         <f>sheet1!AT12</f>
-        <v>4.5445986922636239</v>
-[...1 lines deleted...]
-      <c r="F15" s="66">
+        <v>4.6402818274348059</v>
+      </c>
+      <c r="F15" s="61">
         <f>sheet1!AU12</f>
-        <v>0.58614082073364759</v>
-[...1 lines deleted...]
-      <c r="G15" s="66">
+        <v>0.5984815784500721</v>
+      </c>
+      <c r="G15" s="61">
         <f>sheet1!AV12</f>
-        <v>1.6219239149068054</v>
-[...1 lines deleted...]
-      <c r="H15" s="66">
+        <v>1.6560723129714323</v>
+      </c>
+      <c r="H15" s="61">
         <f>sheet1!AW12</f>
         <v>0</v>
       </c>
-      <c r="I15" s="66">
+      <c r="I15" s="61">
         <f>sheet1!AX12</f>
         <v>0</v>
       </c>
-      <c r="J15" s="66">
+      <c r="J15" s="61">
         <f>sheet1!AY12</f>
         <v>0</v>
       </c>
-      <c r="K15" s="66">
+      <c r="K15" s="61">
         <f>sheet1!AZ12</f>
-        <v>20.816028462355909</v>
-[...1 lines deleted...]
-      <c r="L15" s="66">
+        <v>21.032938212515887</v>
+      </c>
+      <c r="L15" s="61">
         <f>sheet1!BA12</f>
-        <v>4.9179623657446463</v>
-[...1 lines deleted...]
-      <c r="M15" s="66">
+        <v>4.9026299166183991</v>
+      </c>
+      <c r="M15" s="61">
         <f>sheet1!BB12</f>
-        <v>0.14452787360555694</v>
-[...1 lines deleted...]
-      <c r="N15" s="66">
+        <v>0.1475708001657712</v>
+      </c>
+      <c r="N15" s="61">
         <f>sheet1!BC12</f>
-        <v>0.12445455782700736</v>
-[...1 lines deleted...]
-      <c r="O15" s="66">
+        <v>0.1106781001243284</v>
+      </c>
+      <c r="O15" s="61">
         <f>sheet1!BD12</f>
-        <v>1.1200910204430663</v>
-[...1 lines deleted...]
-      <c r="P15" s="66">
+        <v>1.0862850567758158</v>
+      </c>
+      <c r="P15" s="61">
         <f>sheet1!BE12</f>
-        <v>2.3405486197788803</v>
-[...1 lines deleted...]
-      <c r="Q15" s="66">
+        <v>2.4226206360547438</v>
+      </c>
+      <c r="Q15" s="61">
         <f>sheet1!BF12</f>
-        <v>0.52592087339799887</v>
-[...1 lines deleted...]
-      <c r="R15" s="66">
+        <v>0.53699374504766739</v>
+      </c>
+      <c r="R15" s="61">
         <f>sheet1!BG12</f>
-        <v>2.0233902304777973</v>
-[...1 lines deleted...]
-      <c r="S15" s="66">
+        <v>2.1520741690841634</v>
+      </c>
+      <c r="S15" s="61">
         <f>sheet1!BH12</f>
-        <v>0.30912906298966347</v>
-[...1 lines deleted...]
-      <c r="T15" s="37" t="s">
+        <v>0.31563754479901063</v>
+      </c>
+      <c r="T15" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="U15" s="66">
+      <c r="U15" s="61">
         <f>sheet1!BI12</f>
-        <v>4.8175957868518977E-2</v>
-[...1 lines deleted...]
-      <c r="V15" s="66">
+        <v>0.1475708001657712</v>
+      </c>
+      <c r="V15" s="61">
         <f>sheet1!BJ12</f>
-        <v>0.78687397851914342</v>
-[...1 lines deleted...]
-      <c r="W15" s="66">
+        <v>0.79524264533776701</v>
+      </c>
+      <c r="W15" s="61">
         <f>sheet1!BK12</f>
-        <v>0.17664517885123626</v>
-[...1 lines deleted...]
-      <c r="X15" s="66">
+        <v>0.18036431131372035</v>
+      </c>
+      <c r="X15" s="61">
         <f>sheet1!BL12</f>
-        <v>0.6865073996263954</v>
-[...1 lines deleted...]
-      <c r="Y15" s="66">
+        <v>0.72145724525488142</v>
+      </c>
+      <c r="Y15" s="61">
         <f>sheet1!BM12</f>
-        <v>0.24087978934259488</v>
-[...1 lines deleted...]
-      <c r="Z15" s="66">
+        <v>0.24595133360961866</v>
+      </c>
+      <c r="Z15" s="61">
         <f>sheet1!BN12</f>
         <v>0</v>
       </c>
-      <c r="AA15" s="66">
+      <c r="AA15" s="61">
         <f>sheet1!BO12</f>
         <v>0</v>
       </c>
-      <c r="AB15" s="66">
+      <c r="AB15" s="61">
         <f>sheet1!BP12</f>
-        <v>0.16058652622839659</v>
-[...1 lines deleted...]
-      <c r="AC15" s="84">
+        <v>0.16396755573974578</v>
+      </c>
+      <c r="AC15" s="61">
         <f>sheet1!BQ12</f>
         <v>0</v>
       </c>
-      <c r="AD15" s="84">
+      <c r="AD15" s="61">
         <f>sheet1!BR12</f>
         <v>0</v>
       </c>
-      <c r="AE15" s="84">
+      <c r="AE15" s="61">
         <f>sheet1!BS12</f>
-        <v>1.2244722624915241</v>
-[...1 lines deleted...]
-      <c r="AF15" s="84">
+        <v>1.2543518014090553</v>
+      </c>
+      <c r="AF15" s="61">
         <f>sheet1!BT12</f>
-        <v>1.2846922098271727</v>
-[...1 lines deleted...]
-      <c r="AG15" s="84">
+        <v>1.3035420681309791</v>
+      </c>
+      <c r="AG15" s="61">
         <f>sheet1!BU12</f>
-        <v>4.6128479659106922</v>
-[...1 lines deleted...]
-      <c r="AH15" s="84">
+        <v>4.4599175161210853</v>
+      </c>
+      <c r="AH15" s="61">
         <f>sheet1!BV12</f>
-        <v>1.2043989467129744E-2</v>
-[...1 lines deleted...]
-      <c r="AI15" s="84">
+        <v>1.2297566680480933E-2</v>
+      </c>
+      <c r="AI15" s="61">
         <f>sheet1!BW12</f>
-        <v>7.6278599958488374E-2</v>
-[...1 lines deleted...]
-      <c r="AJ15" s="84">
+        <v>7.3785400082885602E-2</v>
+      </c>
+      <c r="AJ15" s="61">
         <f>sheet1!BX12</f>
-        <v>25.669756217609198</v>
-[...1 lines deleted...]
-      <c r="AK15" s="84">
+        <v>26.882480763531319</v>
+      </c>
+      <c r="AK15" s="61">
         <f>sheet1!BY12</f>
-        <v>19.691922778757132</v>
-[...1 lines deleted...]
-      <c r="AL15" s="84">
+        <v>20.729598234397361</v>
+      </c>
+      <c r="AL15" s="61">
         <f>sheet1!BZ12</f>
-        <v>0.44161294712809063</v>
-[...1 lines deleted...]
-      <c r="AM15" s="84">
+        <v>0.4345140227103263</v>
+      </c>
+      <c r="AM15" s="61">
         <f>sheet1!CA12</f>
-        <v>5.1628568182429504</v>
-[...1 lines deleted...]
-      <c r="AN15" s="84">
+        <v>5.3371439393287243</v>
+      </c>
+      <c r="AN15" s="61">
         <f>sheet1!CB12</f>
         <v>0</v>
       </c>
-      <c r="AO15" s="84">
+      <c r="AO15" s="61">
         <f>sheet1!CC12</f>
-        <v>0.37336367348102212</v>
+        <v>0.38122456709490898</v>
       </c>
     </row>
     <row r="16" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="33" t="s">
         <v>121</v>
       </c>
-      <c r="B16" s="65">
+      <c r="B16" s="60">
         <f>sheet1!AQ13</f>
-        <v>61.753628592246457</v>
-[...1 lines deleted...]
-      <c r="C16" s="66">
+        <v>61.886811039503108</v>
+      </c>
+      <c r="C16" s="61">
         <f>sheet1!AR13</f>
-        <v>35.460659321112026</v>
-[...1 lines deleted...]
-      <c r="D16" s="66">
+        <v>35.331743029825411</v>
+      </c>
+      <c r="D16" s="61">
         <f>sheet1!AS13</f>
-        <v>27.793836438831324</v>
-[...1 lines deleted...]
-      <c r="E16" s="66">
+        <v>27.803419463922218</v>
+      </c>
+      <c r="E16" s="61">
         <f>sheet1!AT13</f>
-        <v>2.4629615059641297</v>
-[...1 lines deleted...]
-      <c r="F16" s="66">
+        <v>2.3608279202719538</v>
+      </c>
+      <c r="F16" s="61">
         <f>sheet1!AU13</f>
-        <v>1.2998963503699572</v>
-[...1 lines deleted...]
-      <c r="G16" s="66">
+        <v>1.2908123880623634</v>
+      </c>
+      <c r="G16" s="61">
         <f>sheet1!AV13</f>
-        <v>3.903965025946615</v>
-[...1 lines deleted...]
-      <c r="H16" s="66">
+        <v>3.8766832575688737</v>
+      </c>
+      <c r="H16" s="61">
         <f>sheet1!AW13</f>
         <v>0</v>
       </c>
-      <c r="I16" s="66">
+      <c r="I16" s="61">
         <f>sheet1!AX13</f>
         <v>0</v>
       </c>
-      <c r="J16" s="66">
+      <c r="J16" s="61">
         <f>sheet1!AY13</f>
         <v>0</v>
       </c>
-      <c r="K16" s="66">
+      <c r="K16" s="61">
         <f>sheet1!AZ13</f>
-        <v>14.422863124335086</v>
-[...1 lines deleted...]
-      <c r="L16" s="66">
+        <v>14.521639365701587</v>
+      </c>
+      <c r="L16" s="61">
         <f>sheet1!BA13</f>
-        <v>2.6511043987808338</v>
-[...1 lines deleted...]
-      <c r="M16" s="66">
+        <v>2.6623005503786241</v>
+      </c>
+      <c r="M16" s="61">
         <f>sheet1!BB13</f>
-        <v>3.4207798693946245E-2</v>
-[...1 lines deleted...]
-      <c r="N16" s="66">
+        <v>3.3968747054272712E-2</v>
+      </c>
+      <c r="N16" s="61">
         <f>sheet1!BC13</f>
-        <v>7.2691572224635778E-2</v>
-[...1 lines deleted...]
-      <c r="O16" s="66">
+        <v>7.218358749032952E-2</v>
+      </c>
+      <c r="O16" s="61">
         <f>sheet1!BD13</f>
-        <v>0.56015270361336977</v>
-[...1 lines deleted...]
-      <c r="P16" s="66">
+        <v>0.55623823301371578</v>
+      </c>
+      <c r="P16" s="61">
         <f>sheet1!BE13</f>
-        <v>1.4067957212885396</v>
-[...1 lines deleted...]
-      <c r="Q16" s="66">
+        <v>1.4479178431883746</v>
+      </c>
+      <c r="Q16" s="61">
         <f>sheet1!BF13</f>
-        <v>0.20952276700042075</v>
-[...1 lines deleted...]
-      <c r="R16" s="66">
+        <v>0.20805857570742037</v>
+      </c>
+      <c r="R16" s="61">
         <f>sheet1!BG13</f>
-        <v>0.7867793699607637</v>
-[...1 lines deleted...]
-      <c r="S16" s="66">
+        <v>0.78128118224827248</v>
+      </c>
+      <c r="S16" s="61">
         <f>sheet1!BH13</f>
-        <v>0.24373056569436702</v>
-[...1 lines deleted...]
-      <c r="T16" s="37" t="s">
+        <v>0.24202732276169311</v>
+      </c>
+      <c r="T16" s="33" t="s">
         <v>121</v>
       </c>
-      <c r="U16" s="66">
+      <c r="U16" s="61">
         <f>sheet1!BI13</f>
-        <v>0.25228251536785357</v>
-[...1 lines deleted...]
-      <c r="V16" s="66">
+        <v>0.25051950952526125</v>
+      </c>
+      <c r="V16" s="61">
         <f>sheet1!BJ13</f>
-        <v>8.1243521898122326E-2</v>
-[...1 lines deleted...]
-      <c r="W16" s="66">
+        <v>8.0675774253897714E-2</v>
+      </c>
+      <c r="W16" s="61">
         <f>sheet1!BK13</f>
-        <v>0.16248704379624465</v>
-[...1 lines deleted...]
-      <c r="X16" s="66">
+        <v>0.16135154850779543</v>
+      </c>
+      <c r="X16" s="61">
         <f>sheet1!BL13</f>
-        <v>0.67132804936869517</v>
-[...1 lines deleted...]
-      <c r="Y16" s="66">
+        <v>0.6666366609401021</v>
+      </c>
+      <c r="Y16" s="61">
         <f>sheet1!BM13</f>
-        <v>2.1379874183716403E-2</v>
-[...1 lines deleted...]
-      <c r="Z16" s="66">
+        <v>2.1230466908920446E-2</v>
+      </c>
+      <c r="Z16" s="61">
         <f>sheet1!BN13</f>
         <v>0</v>
       </c>
-      <c r="AA16" s="66">
+      <c r="AA16" s="61">
         <f>sheet1!BO13</f>
         <v>0</v>
       </c>
-      <c r="AB16" s="66">
+      <c r="AB16" s="61">
         <f>sheet1!BP13</f>
         <v>0</v>
       </c>
-      <c r="AC16" s="84">
+      <c r="AC16" s="61">
         <f>sheet1!BQ13</f>
-        <v>9.8347421245095462E-2</v>
-[...1 lines deleted...]
-      <c r="AD16" s="84">
+        <v>9.766014778103406E-2</v>
+      </c>
+      <c r="AD16" s="61">
         <f>sheet1!BR13</f>
         <v>0</v>
       </c>
-      <c r="AE16" s="84">
+      <c r="AE16" s="61">
         <f>sheet1!BS13</f>
-        <v>0.66277609969520845</v>
-[...1 lines deleted...]
-      <c r="AF16" s="84">
+        <v>0.67088275432188615</v>
+      </c>
+      <c r="AF16" s="61">
         <f>sheet1!BT13</f>
-        <v>1.2400327026555513</v>
-[...1 lines deleted...]
-      <c r="AG16" s="84">
+        <v>1.188906146899545</v>
+      </c>
+      <c r="AG16" s="61">
         <f>sheet1!BU13</f>
-        <v>4.6992963455808656</v>
-[...1 lines deleted...]
-      <c r="AH16" s="84">
+        <v>4.8108238015613738</v>
+      </c>
+      <c r="AH16" s="61">
         <f>sheet1!BV13</f>
-        <v>3.8483773530689526E-2</v>
-[...1 lines deleted...]
-      <c r="AI16" s="84">
+        <v>4.2460933817840892E-2</v>
+      </c>
+      <c r="AI16" s="61">
         <f>sheet1!BW13</f>
-        <v>0.53022087975616683</v>
-[...1 lines deleted...]
-      <c r="AJ16" s="84">
+        <v>0.52651557934122717</v>
+      </c>
+      <c r="AJ16" s="61">
         <f>sheet1!BX13</f>
-        <v>11.870106146799348</v>
-[...1 lines deleted...]
-      <c r="AK16" s="84">
+        <v>12.03342864397611</v>
+      </c>
+      <c r="AK16" s="61">
         <f>sheet1!BY13</f>
-        <v>6.5379655253804767</v>
-[...1 lines deleted...]
-      <c r="AL16" s="84">
+        <v>6.4922767807478738</v>
+      </c>
+      <c r="AL16" s="61">
         <f>sheet1!BZ13</f>
-        <v>0.71836377257287121</v>
-[...1 lines deleted...]
-      <c r="AM16" s="84">
+        <v>0.71334368813972704</v>
+      </c>
+      <c r="AM16" s="61">
         <f>sheet1!CA13</f>
-        <v>4.1647994909879555</v>
-[...1 lines deleted...]
-      <c r="AN16" s="84">
+        <v>4.3819683700011804</v>
+      </c>
+      <c r="AN16" s="61">
         <f>sheet1!CB13</f>
         <v>0</v>
       </c>
-      <c r="AO16" s="84">
+      <c r="AO16" s="61">
         <f>sheet1!CC13</f>
-        <v>0.44897735785804449</v>
+        <v>0.4458398050873294</v>
       </c>
     </row>
     <row r="17" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A17" s="40" t="s">
+      <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="65">
+      <c r="B17" s="60">
         <f>sheet1!AQ14</f>
-        <v>76.875453794499819</v>
-[...1 lines deleted...]
-      <c r="C17" s="66">
+        <v>77.205055665660893</v>
+      </c>
+      <c r="C17" s="61">
         <f>sheet1!AR14</f>
-        <v>46.514700931727283</v>
-[...1 lines deleted...]
-      <c r="D17" s="66">
+        <v>46.244245615686445</v>
+      </c>
+      <c r="D17" s="61">
         <f>sheet1!AS14</f>
-        <v>36.820933782795997</v>
-[...1 lines deleted...]
-      <c r="E17" s="66">
+        <v>36.577054278159224</v>
+      </c>
+      <c r="E17" s="61">
         <f>sheet1!AT14</f>
-        <v>2.9783950994913306</v>
-[...1 lines deleted...]
-      <c r="F17" s="66">
+        <v>2.9702297221684768</v>
+      </c>
+      <c r="F17" s="61">
         <f>sheet1!AU14</f>
-        <v>1.1850656557835224</v>
-[...1 lines deleted...]
-      <c r="G17" s="66">
+        <v>1.181816755651542</v>
+      </c>
+      <c r="G17" s="61">
         <f>sheet1!AV14</f>
-        <v>5.5303063936564376</v>
-[...1 lines deleted...]
-      <c r="H17" s="66">
+        <v>5.5151448597071955</v>
+      </c>
+      <c r="H17" s="61">
         <f>sheet1!AW14</f>
         <v>0</v>
       </c>
-      <c r="I17" s="66">
+      <c r="I17" s="61">
         <f>sheet1!AX14</f>
         <v>0</v>
       </c>
-      <c r="J17" s="66">
+      <c r="J17" s="61">
         <f>sheet1!AY14</f>
         <v>0</v>
       </c>
-      <c r="K17" s="66">
+      <c r="K17" s="61">
         <f>sheet1!AZ14</f>
-        <v>18.087108268507212</v>
-[...1 lines deleted...]
-      <c r="L17" s="66">
+        <v>18.358250841477933</v>
+      </c>
+      <c r="L17" s="61">
         <f>sheet1!BA14</f>
-        <v>3.7544557944292123</v>
-[...1 lines deleted...]
-      <c r="M17" s="66">
+        <v>3.7929694104686651</v>
+      </c>
+      <c r="M17" s="61">
         <f>sheet1!BB14</f>
-        <v>6.9915377922331705E-3</v>
-[...1 lines deleted...]
-      <c r="N17" s="66">
+        <v>1.3944740479664212E-2</v>
+      </c>
+      <c r="N17" s="61">
         <f>sheet1!BC14</f>
-        <v>0.11536037357184731</v>
-[...1 lines deleted...]
-      <c r="O17" s="66">
+        <v>0.11853029407714578</v>
+      </c>
+      <c r="O17" s="61">
         <f>sheet1!BD14</f>
-        <v>0.94036183305536147</v>
-[...1 lines deleted...]
-      <c r="P17" s="66">
+        <v>0.92383905677775402</v>
+      </c>
+      <c r="P17" s="61">
         <f>sheet1!BE14</f>
-        <v>1.475214474161199</v>
-[...1 lines deleted...]
-      <c r="Q17" s="66">
+        <v>1.4851148610842384</v>
+      </c>
+      <c r="Q17" s="61">
         <f>sheet1!BF14</f>
-        <v>0.34608112071554198</v>
-[...1 lines deleted...]
-      <c r="R17" s="66">
+        <v>0.35907706735135342</v>
+      </c>
+      <c r="R17" s="61">
         <f>sheet1!BG14</f>
-        <v>2.3072074714369464</v>
-[...1 lines deleted...]
-      <c r="S17" s="66">
+        <v>2.2729926981852664</v>
+      </c>
+      <c r="S17" s="61">
         <f>sheet1!BH14</f>
-        <v>0.52786110331360436</v>
-[...1 lines deleted...]
-      <c r="T17" s="40" t="s">
+        <v>0.46714880606875109</v>
+      </c>
+      <c r="T17" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="U17" s="66">
+      <c r="U17" s="61">
         <f>sheet1!BI14</f>
         <v>0</v>
       </c>
-      <c r="V17" s="66">
+      <c r="V17" s="61">
         <f>sheet1!BJ14</f>
-        <v>6.9915377922331705E-3</v>
-[...1 lines deleted...]
-      <c r="W17" s="66">
+        <v>0.18825399647546684</v>
+      </c>
+      <c r="W17" s="61">
         <f>sheet1!BK14</f>
-        <v>6.2923840130098538E-2</v>
-[...1 lines deleted...]
-      <c r="X17" s="66">
+        <v>6.2751332158488951E-2</v>
+      </c>
+      <c r="X17" s="61">
         <f>sheet1!BL14</f>
-        <v>0.26917420500097705</v>
-[...1 lines deleted...]
-      <c r="Y17" s="66">
+        <v>0.28935336495303238</v>
+      </c>
+      <c r="Y17" s="61">
         <f>sheet1!BM14</f>
-        <v>6.2923840130098538E-2</v>
-[...1 lines deleted...]
-      <c r="Z17" s="66">
+        <v>6.2751332158488951E-2</v>
+      </c>
+      <c r="Z17" s="61">
         <f>sheet1!BN14</f>
         <v>0</v>
       </c>
-      <c r="AA17" s="66">
+      <c r="AA17" s="61">
         <f>sheet1!BO14</f>
-        <v>0.14682229363689658</v>
-[...1 lines deleted...]
-      <c r="AB17" s="66">
+        <v>0.14641977503647421</v>
+      </c>
+      <c r="AB17" s="61">
         <f>sheet1!BP14</f>
-        <v>0.76557338824953225</v>
-[...1 lines deleted...]
-      <c r="AC17" s="84">
+        <v>0.76347454126161551</v>
+      </c>
+      <c r="AC17" s="61">
         <f>sheet1!BQ14</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AD17" s="84">
+        <v>0.11853029407714578</v>
+      </c>
+      <c r="AD17" s="61">
         <f>sheet1!BR14</f>
         <v>0</v>
       </c>
-      <c r="AE17" s="84">
+      <c r="AE17" s="61">
         <f>sheet1!BS14</f>
-        <v>0.86695068623691318</v>
-[...1 lines deleted...]
-      <c r="AF17" s="84">
+        <v>0.92383905677775402</v>
+      </c>
+      <c r="AF17" s="61">
         <f>sheet1!BT14</f>
-        <v>1.2200233447446882</v>
-[...1 lines deleted...]
-      <c r="AG17" s="84">
+        <v>1.2306233473303665</v>
+      </c>
+      <c r="AG17" s="61">
         <f>sheet1!BU14</f>
-        <v>4.9674876013816682</v>
-[...1 lines deleted...]
-      <c r="AH17" s="84">
+        <v>4.9085486488418022</v>
+      </c>
+      <c r="AH17" s="61">
         <f>sheet1!BV14</f>
-        <v>3.4957688961165852E-3</v>
-[...1 lines deleted...]
-      <c r="AI17" s="84">
+        <v>6.9723702398321059E-3</v>
+      </c>
+      <c r="AI17" s="61">
         <f>sheet1!BW14</f>
-        <v>0.24120805383204438</v>
-[...1 lines deleted...]
-      <c r="AJ17" s="84">
+        <v>0.22311584767462739</v>
+      </c>
+      <c r="AJ17" s="61">
         <f>sheet1!BX14</f>
-        <v>12.273644594265331</v>
-[...1 lines deleted...]
-      <c r="AK17" s="84">
+        <v>12.602559208496531</v>
+      </c>
+      <c r="AK17" s="61">
         <f>sheet1!BY14</f>
-        <v>6.0057309635282934</v>
-[...1 lines deleted...]
-      <c r="AL17" s="84">
+        <v>6.132199625932337</v>
+      </c>
+      <c r="AL17" s="61">
         <f>sheet1!BZ14</f>
-        <v>1.0417391310427424</v>
-[...1 lines deleted...]
-      <c r="AM17" s="84">
+        <v>1.0249384252553195</v>
+      </c>
+      <c r="AM17" s="61">
         <f>sheet1!CA14</f>
-        <v>4.778716080991372</v>
-[...1 lines deleted...]
-      <c r="AN17" s="84">
+        <v>4.9991894619596202</v>
+      </c>
+      <c r="AN17" s="61">
         <f>sheet1!CB14</f>
-        <v>6.9915377922331705E-3</v>
-[...1 lines deleted...]
-      <c r="AO17" s="84">
+        <v>6.9723702398321059E-3</v>
+      </c>
+      <c r="AO17" s="61">
         <f>sheet1!CC14</f>
-        <v>0.44046688091068975</v>
+        <v>0.43925932510942262</v>
       </c>
     </row>
     <row r="18" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A18" s="37" t="s">
+      <c r="A18" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="65">
+      <c r="B18" s="60">
         <f>sheet1!AQ15</f>
-        <v>71.971553562234106</v>
-[...1 lines deleted...]
-      <c r="C18" s="66">
+        <v>71.990097582857985</v>
+      </c>
+      <c r="C18" s="61">
         <f>sheet1!AR15</f>
-        <v>38.441859176359628</v>
-[...1 lines deleted...]
-      <c r="D18" s="66">
+        <v>38.569979546304758</v>
+      </c>
+      <c r="D18" s="61">
         <f>sheet1!AS15</f>
-        <v>29.585973913338226</v>
-[...1 lines deleted...]
-      <c r="E18" s="66">
+        <v>29.68457907979424</v>
+      </c>
+      <c r="E18" s="61">
         <f>sheet1!AT15</f>
-        <v>2.2166614388607648</v>
-[...1 lines deleted...]
-      <c r="F18" s="66">
+        <v>2.2240492054692176</v>
+      </c>
+      <c r="F18" s="61">
         <f>sheet1!AU15</f>
-        <v>1.0652887497437658</v>
-[...1 lines deleted...]
-      <c r="G18" s="66">
+        <v>1.0688391812691871</v>
+      </c>
+      <c r="G18" s="61">
         <f>sheet1!AV15</f>
-        <v>5.573935074416875</v>
-[...1 lines deleted...]
-      <c r="H18" s="66">
+        <v>5.5925120797721108</v>
+      </c>
+      <c r="H18" s="61">
         <f>sheet1!AW15</f>
         <v>0</v>
       </c>
-      <c r="I18" s="66">
+      <c r="I18" s="61">
         <f>sheet1!AX15</f>
         <v>0</v>
       </c>
-      <c r="J18" s="66">
+      <c r="J18" s="61">
         <f>sheet1!AY15</f>
         <v>0</v>
       </c>
-      <c r="K18" s="66">
+      <c r="K18" s="61">
         <f>sheet1!AZ15</f>
-        <v>14.741874617666255</v>
-[...1 lines deleted...]
-      <c r="L18" s="66">
+        <v>14.780210496540578</v>
+      </c>
+      <c r="L18" s="61">
         <f>sheet1!BA15</f>
-        <v>3.0936415712255827</v>
-[...1 lines deleted...]
-      <c r="M18" s="66">
+        <v>3.0985539901440071</v>
+      </c>
+      <c r="M18" s="61">
         <f>sheet1!BB15</f>
-        <v>2.1520984843308399E-2</v>
-[...1 lines deleted...]
-      <c r="N18" s="66">
+        <v>2.1592710732710851E-2</v>
+      </c>
+      <c r="N18" s="61">
         <f>sheet1!BC15</f>
-        <v>9.6844431794887789E-2</v>
-[...1 lines deleted...]
-      <c r="O18" s="66">
+        <v>9.7167198297198831E-2</v>
+      </c>
+      <c r="O18" s="61">
         <f>sheet1!BD15</f>
-        <v>0.52188388245022876</v>
-[...1 lines deleted...]
-      <c r="P18" s="66">
+        <v>0.52362323526823806</v>
+      </c>
+      <c r="P18" s="61">
         <f>sheet1!BE15</f>
-        <v>1.6463553405130924</v>
-[...1 lines deleted...]
-      <c r="Q18" s="66">
+        <v>1.7598059247159343</v>
+      </c>
+      <c r="Q18" s="61">
         <f>sheet1!BF15</f>
-        <v>0.53264437487188288</v>
-[...1 lines deleted...]
-      <c r="R18" s="66">
+        <v>0.53441959063459354</v>
+      </c>
+      <c r="R18" s="61">
         <f>sheet1!BG15</f>
-        <v>1.9476491283194102</v>
-[...1 lines deleted...]
-      <c r="S18" s="66">
+        <v>1.9541403213103319</v>
+      </c>
+      <c r="S18" s="61">
         <f>sheet1!BH15</f>
-        <v>0.32281477264962599</v>
-[...1 lines deleted...]
-      <c r="T18" s="37" t="s">
+        <v>0.31849248330748509</v>
+      </c>
+      <c r="T18" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="U18" s="66">
+      <c r="U18" s="61">
         <f>sheet1!BI15</f>
-        <v>8.0703693162406498E-2</v>
-[...1 lines deleted...]
-      <c r="V18" s="66">
+        <v>8.0972665247665693E-2</v>
+      </c>
+      <c r="V18" s="61">
         <f>sheet1!BJ15</f>
-        <v>0.2044493560114298</v>
-[...1 lines deleted...]
-      <c r="W18" s="66">
+        <v>0.20513075196075309</v>
+      </c>
+      <c r="W18" s="61">
         <f>sheet1!BK15</f>
-        <v>4.3041969686616798E-2</v>
-[...1 lines deleted...]
-      <c r="X18" s="66">
+        <v>4.3185421465421703E-2</v>
+      </c>
+      <c r="X18" s="61">
         <f>sheet1!BL15</f>
-        <v>0.5434048672935371</v>
-[...1 lines deleted...]
-      <c r="Y18" s="66">
+        <v>0.54521594600094903</v>
+      </c>
+      <c r="Y18" s="61">
         <f>sheet1!BM15</f>
-        <v>2.1520984843308399E-2</v>
-[...1 lines deleted...]
-      <c r="Z18" s="66">
+        <v>2.1592710732710851E-2</v>
+      </c>
+      <c r="Z18" s="61">
         <f>sheet1!BN15</f>
         <v>0</v>
       </c>
-      <c r="AA18" s="66">
+      <c r="AA18" s="61">
         <f>sheet1!BO15</f>
-        <v>4.3041969686616798E-2</v>
-[...1 lines deleted...]
-      <c r="AB18" s="66">
+        <v>4.3185421465421703E-2</v>
+      </c>
+      <c r="AB18" s="61">
         <f>sheet1!BP15</f>
         <v>0</v>
       </c>
-      <c r="AC18" s="84">
+      <c r="AC18" s="61">
         <f>sheet1!BQ15</f>
         <v>0</v>
       </c>
-      <c r="AD18" s="84">
+      <c r="AD18" s="61">
         <f>sheet1!BR15</f>
         <v>0</v>
       </c>
-      <c r="AE18" s="84">
+      <c r="AE18" s="61">
         <f>sheet1!BS15</f>
-        <v>0.60796782182346232</v>
-[...1 lines deleted...]
-      <c r="AF18" s="84">
+        <v>0.61539225588225921</v>
+      </c>
+      <c r="AF18" s="61">
         <f>sheet1!BT15</f>
-        <v>0.95768382552722375</v>
-[...1 lines deleted...]
-      <c r="AG18" s="84">
+        <v>0.96087562760563294</v>
+      </c>
+      <c r="AG18" s="61">
         <f>sheet1!BU15</f>
-        <v>3.59938471504333</v>
-[...1 lines deleted...]
-      <c r="AH18" s="84">
+        <v>3.4980191386991577</v>
+      </c>
+      <c r="AH18" s="61">
         <f>sheet1!BV15</f>
-        <v>5.3802462108270997E-3</v>
-[...1 lines deleted...]
-      <c r="AI18" s="84">
+        <v>5.3981776831777128E-3</v>
+      </c>
+      <c r="AI18" s="61">
         <f>sheet1!BW15</f>
-        <v>0.45194068170947643</v>
-[...1 lines deleted...]
-      <c r="AJ18" s="84">
+        <v>0.45344692538692788</v>
+      </c>
+      <c r="AJ18" s="61">
         <f>sheet1!BX15</f>
-        <v>18.78781976820823</v>
-[...1 lines deleted...]
-      <c r="AK18" s="84">
+        <v>18.639907540012643</v>
+      </c>
+      <c r="AK18" s="61">
         <f>sheet1!BY15</f>
-        <v>8.5545914752150889</v>
-[...1 lines deleted...]
-      <c r="AL18" s="84">
+        <v>8.3455826981927448</v>
+      </c>
+      <c r="AL18" s="61">
         <f>sheet1!BZ15</f>
-        <v>1.2804985981768497</v>
-[...1 lines deleted...]
-      <c r="AM18" s="84">
+        <v>1.2847662885962956</v>
+      </c>
+      <c r="AM18" s="61">
         <f>sheet1!CA15</f>
-        <v>8.2640581798304247</v>
-[...1 lines deleted...]
-      <c r="AN18" s="84">
+        <v>8.318591809776855</v>
+      </c>
+      <c r="AN18" s="61">
         <f>sheet1!CB15</f>
         <v>0</v>
       </c>
-      <c r="AO18" s="84">
+      <c r="AO18" s="61">
         <f>sheet1!CC15</f>
-        <v>0.68867151498586876</v>
+        <v>0.69096674344674724</v>
       </c>
     </row>
     <row r="19" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A19" s="37" t="s">
+      <c r="A19" s="33" t="s">
         <v>103</v>
       </c>
-      <c r="B19" s="65">
+      <c r="B19" s="60">
         <f>sheet1!AQ16</f>
-        <v>82.492132274442667</v>
-[...1 lines deleted...]
-      <c r="C19" s="66">
+        <v>82.694971023102426</v>
+      </c>
+      <c r="C19" s="61">
         <f>sheet1!AR16</f>
-        <v>46.415553567165993</v>
-[...1 lines deleted...]
-      <c r="D19" s="66">
+        <v>46.657311171968828</v>
+      </c>
+      <c r="D19" s="61">
         <f>sheet1!AS16</f>
-        <v>37.90713374620892</v>
-[...1 lines deleted...]
-      <c r="E19" s="66">
+        <v>38.583139142445681</v>
+      </c>
+      <c r="E19" s="61">
         <f>sheet1!AT16</f>
-        <v>3.7160267290324569</v>
-[...1 lines deleted...]
-      <c r="F19" s="66">
+        <v>3.7189011033475632</v>
+      </c>
+      <c r="F19" s="61">
         <f>sheet1!AU16</f>
-        <v>1.9806605521246887</v>
-[...1 lines deleted...]
-      <c r="G19" s="66">
+        <v>1.8281838262747168</v>
+      </c>
+      <c r="G19" s="61">
         <f>sheet1!AV16</f>
-        <v>2.8117325397999275</v>
-[...1 lines deleted...]
-      <c r="H19" s="66">
+        <v>2.5270870999008661</v>
+      </c>
+      <c r="H19" s="61">
         <f>sheet1!AW16</f>
         <v>0</v>
       </c>
-      <c r="I19" s="66">
+      <c r="I19" s="61">
         <f>sheet1!AX16</f>
         <v>0</v>
       </c>
-      <c r="J19" s="66">
+      <c r="J19" s="61">
         <f>sheet1!AY16</f>
-        <v>1.0983330233593467E-2</v>
-[...1 lines deleted...]
-      <c r="K19" s="66">
+        <v>0</v>
+      </c>
+      <c r="K19" s="61">
         <f>sheet1!AZ16</f>
-        <v>18.408061471502652</v>
-[...1 lines deleted...]
-      <c r="L19" s="66">
+        <v>18.311265769005111</v>
+      </c>
+      <c r="L19" s="61">
         <f>sheet1!BA16</f>
-        <v>3.4817156840491292</v>
-[...1 lines deleted...]
-      <c r="M19" s="66">
+        <v>3.6306185845737335</v>
+      </c>
+      <c r="M19" s="61">
         <f>sheet1!BB16</f>
-        <v>0.12447774264739264</v>
-[...1 lines deleted...]
-      <c r="N19" s="66">
+        <v>0.1250669015962583</v>
+      </c>
+      <c r="N19" s="61">
         <f>sheet1!BC16</f>
-        <v>7.6883311635154272E-2</v>
-[...1 lines deleted...]
-      <c r="O19" s="66">
+        <v>0.1213884633140154</v>
+      </c>
+      <c r="O19" s="61">
         <f>sheet1!BD16</f>
-        <v>0.65167759385987911</v>
-[...1 lines deleted...]
-      <c r="P19" s="66">
+        <v>0.66211889080372033</v>
+      </c>
+      <c r="P19" s="61">
         <f>sheet1!BE16</f>
-        <v>2.1307660653171325</v>
-[...1 lines deleted...]
-      <c r="Q19" s="66">
+        <v>2.2438473521681637</v>
+      </c>
+      <c r="Q19" s="61">
         <f>sheet1!BF16</f>
-        <v>0.34414434731926197</v>
-[...1 lines deleted...]
-      <c r="R19" s="66">
+        <v>0.34945163681307467</v>
+      </c>
+      <c r="R19" s="61">
         <f>sheet1!BG16</f>
-        <v>1.8195717086986511</v>
-[...1 lines deleted...]
-      <c r="S19" s="66">
+        <v>1.5559793933887429</v>
+      </c>
+      <c r="S19" s="61">
         <f>sheet1!BH16</f>
-        <v>0.29288880622915914</v>
-[...1 lines deleted...]
-      <c r="T19" s="37" t="s">
+        <v>0.29427506257943126</v>
+      </c>
+      <c r="T19" s="33" t="s">
         <v>103</v>
       </c>
-      <c r="U19" s="66">
+      <c r="U19" s="61">
         <f>sheet1!BI16</f>
-        <v>0.21234438451614035</v>
-[...1 lines deleted...]
-      <c r="V19" s="66">
+        <v>0.21334942037008767</v>
+      </c>
+      <c r="V19" s="61">
         <f>sheet1!BJ16</f>
-        <v>0.2343110449833273</v>
-[...1 lines deleted...]
-      <c r="W19" s="66">
+        <v>0.23542005006354502</v>
+      </c>
+      <c r="W19" s="61">
         <f>sheet1!BK16</f>
-        <v>3.6611100778644892E-2</v>
-[...1 lines deleted...]
-      <c r="X19" s="66">
+        <v>3.6784382822428907E-2</v>
+      </c>
+      <c r="X19" s="61">
         <f>sheet1!BL16</f>
-        <v>0.71391646518357532</v>
-[...1 lines deleted...]
-      <c r="Y19" s="66">
+        <v>0.72097390331960665</v>
+      </c>
+      <c r="Y19" s="61">
         <f>sheet1!BM16</f>
-        <v>2.1966660467186934E-2</v>
-[...1 lines deleted...]
-      <c r="Z19" s="66">
+        <v>2.2070629693457345E-2</v>
+      </c>
+      <c r="Z19" s="61">
         <f>sheet1!BN16</f>
         <v>0</v>
       </c>
-      <c r="AA19" s="66">
+      <c r="AA19" s="61">
         <f>sheet1!BO16</f>
         <v>0</v>
       </c>
-      <c r="AB19" s="66">
+      <c r="AB19" s="61">
         <f>sheet1!BP16</f>
-        <v>0.32583879692993956</v>
-[...1 lines deleted...]
-      <c r="AC19" s="84">
+        <v>0.32738100711961732</v>
+      </c>
+      <c r="AC19" s="61">
         <f>sheet1!BQ16</f>
-        <v>8.0544421713018774E-2</v>
-[...1 lines deleted...]
-      <c r="AD19" s="84">
+        <v>8.0925642209343604E-2</v>
+      </c>
+      <c r="AD19" s="61">
         <f>sheet1!BR16</f>
-        <v>0.18305550389322445</v>
-[...1 lines deleted...]
-      <c r="AE19" s="84">
+        <v>0.18392191411214454</v>
+      </c>
+      <c r="AE19" s="61">
         <f>sheet1!BS16</f>
-        <v>1.0214497117241925</v>
-[...1 lines deleted...]
-      <c r="AF19" s="84">
+        <v>1.0299627190280094</v>
+      </c>
+      <c r="AF19" s="61">
         <f>sheet1!BT16</f>
-        <v>1.6950939660512583</v>
-[...1 lines deleted...]
-      <c r="AG19" s="84">
+        <v>1.6369050355980865</v>
+      </c>
+      <c r="AG19" s="61">
         <f>sheet1!BU16</f>
-        <v>4.6642542391993587</v>
-[...1 lines deleted...]
-      <c r="AH19" s="84">
+        <v>4.5465497168522129</v>
+      </c>
+      <c r="AH19" s="61">
         <f>sheet1!BV16</f>
-        <v>1.8305550389322446E-2</v>
-[...1 lines deleted...]
-      <c r="AI19" s="84">
+        <v>2.2070629693457345E-2</v>
+      </c>
+      <c r="AI19" s="61">
         <f>sheet1!BW16</f>
-        <v>0.27824436591770119</v>
-[...1 lines deleted...]
-      <c r="AJ19" s="84">
+        <v>0.2722044328859739</v>
+      </c>
+      <c r="AJ19" s="61">
         <f>sheet1!BX16</f>
-        <v>17.657533905540433</v>
-[...1 lines deleted...]
-      <c r="AK19" s="84">
+        <v>17.72639408212849</v>
+      </c>
+      <c r="AK19" s="61">
         <f>sheet1!BY16</f>
-        <v>9.734891697041677</v>
-[...1 lines deleted...]
-      <c r="AL19" s="84">
+        <v>9.4756570150576866</v>
+      </c>
+      <c r="AL19" s="61">
         <f>sheet1!BZ16</f>
-        <v>0.33316101708566853</v>
-[...1 lines deleted...]
-      <c r="AM19" s="84">
+        <v>0.32738100711961732</v>
+      </c>
+      <c r="AM19" s="61">
         <f>sheet1!CA16</f>
-        <v>7.3771368068969458</v>
-[...1 lines deleted...]
-      <c r="AN19" s="84">
+        <v>7.7026497630166135</v>
+      </c>
+      <c r="AN19" s="61">
         <f>sheet1!CB16</f>
         <v>0</v>
       </c>
-      <c r="AO19" s="84">
+      <c r="AO19" s="61">
         <f>sheet1!CC16</f>
-        <v>0.21234438451614035</v>
+        <v>0.22070629693457347</v>
       </c>
     </row>
     <row r="20" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="65">
+      <c r="B20" s="60">
         <f>sheet1!AQ17</f>
-        <v>80.429730283251573</v>
-[...1 lines deleted...]
-      <c r="C20" s="66">
+        <v>79.383801876546727</v>
+      </c>
+      <c r="C20" s="61">
         <f>sheet1!AR17</f>
-        <v>53.96115865114912</v>
-[...1 lines deleted...]
-      <c r="D20" s="66">
+        <v>52.989299766766962</v>
+      </c>
+      <c r="D20" s="61">
         <f>sheet1!AS17</f>
-        <v>34.994612788616507</v>
-[...1 lines deleted...]
-      <c r="E20" s="66">
+        <v>35.341036551711859</v>
+      </c>
+      <c r="E20" s="61">
         <f>sheet1!AT17</f>
-        <v>3.5617926502408666</v>
-[...1 lines deleted...]
-      <c r="F20" s="66">
+        <v>3.5608097281321771</v>
+      </c>
+      <c r="F20" s="61">
         <f>sheet1!AU17</f>
-        <v>2.8049117120646825</v>
-[...1 lines deleted...]
-      <c r="G20" s="66">
+        <v>2.8041376609040896</v>
+      </c>
+      <c r="G20" s="61">
         <f>sheet1!AV17</f>
-        <v>12.599841500227065</v>
-[...1 lines deleted...]
-      <c r="H20" s="66">
+        <v>11.283315826018836</v>
+      </c>
+      <c r="H20" s="61">
         <f>sheet1!AW17</f>
         <v>0</v>
       </c>
-      <c r="I20" s="66">
+      <c r="I20" s="61">
         <f>sheet1!AX17</f>
         <v>0</v>
       </c>
-      <c r="J20" s="66">
+      <c r="J20" s="61">
         <f>sheet1!AY17</f>
         <v>0</v>
       </c>
-      <c r="K20" s="66">
+      <c r="K20" s="61">
         <f>sheet1!AZ17</f>
-        <v>17.964791679652368</v>
-[...1 lines deleted...]
-      <c r="L20" s="66">
+        <v>18.048854309469974</v>
+      </c>
+      <c r="L20" s="61">
         <f>sheet1!BA17</f>
-        <v>3.3614418136648174</v>
-[...1 lines deleted...]
-      <c r="M20" s="66">
+        <v>3.3605141809247425</v>
+      </c>
+      <c r="M20" s="61">
         <f>sheet1!BB17</f>
-        <v>4.4522408128010831E-2</v>
-[...1 lines deleted...]
-      <c r="N20" s="66">
+        <v>4.4510121601652214E-2</v>
+      </c>
+      <c r="N20" s="61">
         <f>sheet1!BC17</f>
         <v>0</v>
       </c>
-      <c r="O20" s="66">
+      <c r="O20" s="61">
         <f>sheet1!BD17</f>
-        <v>0.84592575443220575</v>
-[...1 lines deleted...]
-      <c r="P20" s="66">
+        <v>0.84569231043139204</v>
+      </c>
+      <c r="P20" s="61">
         <f>sheet1!BE17</f>
-        <v>1.7808963251204333</v>
-[...1 lines deleted...]
-      <c r="Q20" s="66">
+        <v>1.7804048640660886</v>
+      </c>
+      <c r="Q20" s="61">
         <f>sheet1!BF17</f>
-        <v>1.0907989991362652</v>
-[...1 lines deleted...]
-      <c r="R20" s="66">
+        <v>1.3130485872487403</v>
+      </c>
+      <c r="R20" s="61">
         <f>sheet1!BG17</f>
-        <v>1.4024558560323412</v>
-[...1 lines deleted...]
-      <c r="S20" s="66">
+        <v>1.2907935264479142</v>
+      </c>
+      <c r="S20" s="61">
         <f>sheet1!BH17</f>
-        <v>0.44522408128010832</v>
-[...1 lines deleted...]
-      <c r="T20" s="37" t="s">
+        <v>0.44510121601652214</v>
+      </c>
+      <c r="T20" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="U20" s="66">
+      <c r="U20" s="61">
         <f>sheet1!BI17</f>
         <v>0</v>
       </c>
-      <c r="V20" s="66">
+      <c r="V20" s="61">
         <f>sheet1!BJ17</f>
         <v>0</v>
       </c>
-      <c r="W20" s="66">
+      <c r="W20" s="61">
         <f>sheet1!BK17</f>
         <v>0</v>
       </c>
-      <c r="X20" s="66">
+      <c r="X20" s="61">
         <f>sheet1!BL17</f>
-        <v>0.51200769347212449</v>
-[...1 lines deleted...]
-      <c r="Y20" s="66">
+        <v>0.5118663984190005</v>
+      </c>
+      <c r="Y20" s="61">
         <f>sheet1!BM17</f>
         <v>0</v>
       </c>
-      <c r="Z20" s="66">
+      <c r="Z20" s="61">
         <f>sheet1!BN17</f>
         <v>0</v>
       </c>
-      <c r="AA20" s="66">
+      <c r="AA20" s="61">
         <f>sheet1!BO17</f>
         <v>0</v>
       </c>
-      <c r="AB20" s="66">
+      <c r="AB20" s="61">
         <f>sheet1!BP17</f>
         <v>0</v>
       </c>
-      <c r="AC20" s="84">
+      <c r="AC20" s="61">
         <f>sheet1!BQ17</f>
-        <v>0.31165685689607581</v>
-[...1 lines deleted...]
-      <c r="AD20" s="84">
+        <v>0.31157085121156547</v>
+      </c>
+      <c r="AD20" s="61">
         <f>sheet1!BR17</f>
         <v>0</v>
       </c>
-      <c r="AE20" s="84">
+      <c r="AE20" s="61">
         <f>sheet1!BS17</f>
-        <v>0.69009732598416784</v>
-[...1 lines deleted...]
-      <c r="AF20" s="84">
+        <v>0.66765182402478318</v>
+      </c>
+      <c r="AF20" s="61">
         <f>sheet1!BT17</f>
-        <v>1.0685377950722599</v>
-[...1 lines deleted...]
-      <c r="AG20" s="84">
+        <v>1.0682429184396531</v>
+      </c>
+      <c r="AG20" s="61">
         <f>sheet1!BU17</f>
-        <v>5.9214802810254401</v>
-[...1 lines deleted...]
-      <c r="AH20" s="84">
+        <v>5.919846173019744</v>
+      </c>
+      <c r="AH20" s="61">
         <f>sheet1!BV17</f>
         <v>0</v>
       </c>
-      <c r="AI20" s="84">
+      <c r="AI20" s="61">
         <f>sheet1!BW17</f>
-        <v>0.4897464894081191</v>
-[...1 lines deleted...]
-      <c r="AJ20" s="84">
+        <v>0.48961133761817438</v>
+      </c>
+      <c r="AJ20" s="61">
         <f>sheet1!BX17</f>
-        <v>8.503779952450067</v>
-[...1 lines deleted...]
-      <c r="AK20" s="84">
+        <v>8.3456478003097896</v>
+      </c>
+      <c r="AK20" s="61">
         <f>sheet1!BY17</f>
-        <v>4.7638976696971582</v>
-[...1 lines deleted...]
-      <c r="AL20" s="84">
+        <v>4.6067975857710044</v>
+      </c>
+      <c r="AL20" s="61">
         <f>sheet1!BZ17</f>
-        <v>0.11130602032002708</v>
-[...1 lines deleted...]
-      <c r="AM20" s="84">
+        <v>0.11127530400413053</v>
+      </c>
+      <c r="AM20" s="61">
         <f>sheet1!CA17</f>
-        <v>3.539531446176861</v>
-[...1 lines deleted...]
-      <c r="AN20" s="84">
+        <v>3.5385546673313515</v>
+      </c>
+      <c r="AN20" s="61">
         <f>sheet1!CB17</f>
         <v>0</v>
       </c>
-      <c r="AO20" s="84">
+      <c r="AO20" s="61">
         <f>sheet1!CC17</f>
-        <v>8.9044816256021661E-2</v>
+        <v>8.9020243203304428E-2</v>
       </c>
     </row>
     <row r="21" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A21" s="40" t="s">
+      <c r="A21" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="65">
+      <c r="B21" s="60">
         <f>sheet1!AQ18</f>
-        <v>58.186367909377253</v>
-[...1 lines deleted...]
-      <c r="C21" s="66">
+        <v>58.636884978274878</v>
+      </c>
+      <c r="C21" s="61">
         <f>sheet1!AR18</f>
-        <v>37.535252362349716</v>
-[...1 lines deleted...]
-      <c r="D21" s="66">
+        <v>36.936884141083496</v>
+      </c>
+      <c r="D21" s="61">
         <f>sheet1!AS18</f>
-        <v>26.738822247372784</v>
-[...1 lines deleted...]
-      <c r="E21" s="66">
+        <v>26.187346689326645</v>
+      </c>
+      <c r="E21" s="61">
         <f>sheet1!AT18</f>
-        <v>3.3633738675940612</v>
-[...1 lines deleted...]
-      <c r="F21" s="66">
+        <v>3.3487655612949676</v>
+      </c>
+      <c r="F21" s="61">
         <f>sheet1!AU18</f>
         <v>0</v>
       </c>
-      <c r="G21" s="66">
+      <c r="G21" s="61">
         <f>sheet1!AV18</f>
-        <v>7.4330562473828747</v>
-[...1 lines deleted...]
-      <c r="H21" s="66">
+        <v>7.4007718904618791</v>
+      </c>
+      <c r="H21" s="61">
         <f>sheet1!AW18</f>
         <v>0</v>
       </c>
-      <c r="I21" s="66">
+      <c r="I21" s="61">
         <f>sheet1!AX18</f>
         <v>0</v>
       </c>
-      <c r="J21" s="66">
+      <c r="J21" s="61">
         <f>sheet1!AY18</f>
         <v>0</v>
       </c>
-      <c r="K21" s="66">
+      <c r="K21" s="61">
         <f>sheet1!AZ18</f>
-        <v>13.75619911845971</v>
-[...1 lines deleted...]
-      <c r="L21" s="66">
+        <v>13.847145595954691</v>
+      </c>
+      <c r="L21" s="61">
         <f>sheet1!BA18</f>
-        <v>2.0852917979083179</v>
-[...1 lines deleted...]
-      <c r="M21" s="66">
+        <v>1.8250772309057575</v>
+      </c>
+      <c r="M21" s="61">
         <f>sheet1!BB18</f>
         <v>0</v>
       </c>
-      <c r="N21" s="66">
+      <c r="N21" s="61">
         <f>sheet1!BC18</f>
         <v>0</v>
       </c>
-      <c r="O21" s="66">
+      <c r="O21" s="61">
         <f>sheet1!BD18</f>
-        <v>0.67267477351881211</v>
-[...1 lines deleted...]
-      <c r="P21" s="66">
+        <v>0.66975311225899359</v>
+      </c>
+      <c r="P21" s="61">
         <f>sheet1!BE18</f>
-        <v>1.4462507630654462</v>
-[...1 lines deleted...]
-      <c r="Q21" s="66">
+        <v>1.439969191356836</v>
+      </c>
+      <c r="Q21" s="61">
         <f>sheet1!BF18</f>
-        <v>0.20180243205564366</v>
-[...1 lines deleted...]
-      <c r="R21" s="66">
+        <v>0.20092593367769807</v>
+      </c>
+      <c r="R21" s="61">
         <f>sheet1!BG18</f>
-        <v>2.3543617073158427</v>
-[...1 lines deleted...]
-      <c r="S21" s="66">
+        <v>2.3441358929064773</v>
+      </c>
+      <c r="S21" s="61">
         <f>sheet1!BH18</f>
         <v>0</v>
       </c>
-      <c r="T21" s="40" t="s">
+      <c r="T21" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="U21" s="66">
+      <c r="U21" s="61">
         <f>sheet1!BI18</f>
         <v>0</v>
       </c>
-      <c r="V21" s="66">
+      <c r="V21" s="61">
         <f>sheet1!BJ18</f>
-        <v>0.21861930139361396</v>
-[...1 lines deleted...]
-      <c r="W21" s="66">
+        <v>0.21766976148417291</v>
+      </c>
+      <c r="W21" s="61">
         <f>sheet1!BK18</f>
         <v>0</v>
       </c>
-      <c r="X21" s="66">
+      <c r="X21" s="61">
         <f>sheet1!BL18</f>
-        <v>0.33633738675940605</v>
-[...1 lines deleted...]
-      <c r="Y21" s="66">
+        <v>0.33487655612949679</v>
+      </c>
+      <c r="Y21" s="61">
         <f>sheet1!BM18</f>
         <v>0</v>
       </c>
-      <c r="Z21" s="66">
+      <c r="Z21" s="61">
         <f>sheet1!BN18</f>
         <v>0</v>
       </c>
-      <c r="AA21" s="66">
+      <c r="AA21" s="61">
         <f>sheet1!BO18</f>
         <v>0</v>
       </c>
-      <c r="AB21" s="66">
+      <c r="AB21" s="61">
         <f>sheet1!BP18</f>
         <v>0</v>
       </c>
-      <c r="AC21" s="84">
+      <c r="AC21" s="61">
         <f>sheet1!BQ18</f>
         <v>0</v>
       </c>
-      <c r="AD21" s="84">
+      <c r="AD21" s="61">
         <f>sheet1!BR18</f>
         <v>0</v>
       </c>
-      <c r="AE21" s="84">
+      <c r="AE21" s="61">
         <f>sheet1!BS18</f>
-        <v>0.68949164285678244</v>
-[...1 lines deleted...]
-      <c r="AF21" s="84">
+        <v>0.70324076787194323</v>
+      </c>
+      <c r="AF21" s="61">
         <f>sheet1!BT18</f>
-        <v>1.2948989390237133</v>
-[...1 lines deleted...]
-      <c r="AG21" s="84">
+        <v>1.2055556020661884</v>
+      </c>
+      <c r="AG21" s="61">
         <f>sheet1!BU18</f>
-        <v>4.3892028972102501</v>
-[...1 lines deleted...]
-      <c r="AH21" s="84">
+        <v>4.8389662360712276</v>
+      </c>
+      <c r="AH21" s="61">
         <f>sheet1!BV18</f>
-        <v>6.7267477351881225E-2</v>
-[...1 lines deleted...]
-      <c r="AI21" s="84">
+        <v>6.697531122589935E-2</v>
+      </c>
+      <c r="AI21" s="61">
         <f>sheet1!BW18</f>
         <v>0</v>
       </c>
-      <c r="AJ21" s="84">
+      <c r="AJ21" s="61">
         <f>sheet1!BX18</f>
-        <v>6.8949164285678251</v>
-[...1 lines deleted...]
-      <c r="AK21" s="84">
+        <v>7.8528552412366999</v>
+      </c>
+      <c r="AK21" s="61">
         <f>sheet1!BY18</f>
-        <v>3.8006124703812891</v>
-[...1 lines deleted...]
-      <c r="AL21" s="84">
+        <v>4.7719909248453289</v>
+      </c>
+      <c r="AL21" s="61">
         <f>sheet1!BZ18</f>
-        <v>0.5381398188150498</v>
-[...1 lines deleted...]
-      <c r="AM21" s="84">
+        <v>0.5358024898071948</v>
+      </c>
+      <c r="AM21" s="61">
         <f>sheet1!CA18</f>
-        <v>2.0852917979083179</v>
-[...1 lines deleted...]
-      <c r="AN21" s="84">
+        <v>2.0762346480028797</v>
+      </c>
+      <c r="AN21" s="61">
         <f>sheet1!CB18</f>
         <v>0</v>
       </c>
-      <c r="AO21" s="84">
+      <c r="AO21" s="61">
         <f>sheet1!CC18</f>
-        <v>0.47087234146316859</v>
+        <v>0.46882717858129541</v>
       </c>
     </row>
     <row r="22" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A22" s="37" t="s">
+      <c r="A22" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="65">
+      <c r="B22" s="60">
         <f>sheet1!AQ19</f>
-        <v>61.02985057820716</v>
-[...1 lines deleted...]
-      <c r="C22" s="66">
+        <v>59.717003155286804</v>
+      </c>
+      <c r="C22" s="61">
         <f>sheet1!AR19</f>
-        <v>39.07261651409204</v>
-[...1 lines deleted...]
-      <c r="D22" s="66">
+        <v>38.010286686798253</v>
+      </c>
+      <c r="D22" s="61">
         <f>sheet1!AS19</f>
-        <v>25.016233339714066</v>
-[...1 lines deleted...]
-      <c r="E22" s="66">
+        <v>24.210613511254358</v>
+      </c>
+      <c r="E22" s="61">
         <f>sheet1!AT19</f>
-        <v>4.6166492134806161</v>
-[...1 lines deleted...]
-      <c r="F22" s="66">
+        <v>4.3300475175649318</v>
+      </c>
+      <c r="F22" s="61">
         <f>sheet1!AU19</f>
         <v>0</v>
       </c>
-      <c r="G22" s="66">
+      <c r="G22" s="61">
         <f>sheet1!AV19</f>
-        <v>9.4397339608973567</v>
-[...1 lines deleted...]
-      <c r="H22" s="66">
+        <v>9.4696256579789591</v>
+      </c>
+      <c r="H22" s="61">
         <f>sheet1!AW19</f>
         <v>0</v>
       </c>
-      <c r="I22" s="66">
+      <c r="I22" s="61">
         <f>sheet1!AX19</f>
         <v>0</v>
       </c>
-      <c r="J22" s="66">
+      <c r="J22" s="61">
         <f>sheet1!AY19</f>
         <v>0</v>
       </c>
-      <c r="K22" s="66">
+      <c r="K22" s="61">
         <f>sheet1!AZ19</f>
-        <v>13.774880173555983</v>
-[...1 lines deleted...]
-      <c r="L22" s="66">
+        <v>13.536105065779068</v>
+      </c>
+      <c r="L22" s="61">
         <f>sheet1!BA19</f>
-        <v>2.3458583401832396</v>
-[...1 lines deleted...]
-      <c r="M22" s="66">
+        <v>2.3532866943287671</v>
+      </c>
+      <c r="M22" s="61">
         <f>sheet1!BB19</f>
-        <v>7.506746688586366E-2</v>
-[...1 lines deleted...]
-      <c r="N22" s="66">
+        <v>7.5305174218520551E-2</v>
+      </c>
+      <c r="N22" s="61">
         <f>sheet1!BC19</f>
         <v>0</v>
       </c>
-      <c r="O22" s="66">
+      <c r="O22" s="61">
         <f>sheet1!BD19</f>
-        <v>0.28150300082198876</v>
-[...1 lines deleted...]
-      <c r="P22" s="66">
+        <v>0.28239440331945209</v>
+      </c>
+      <c r="P22" s="61">
         <f>sheet1!BE19</f>
-        <v>1.5013493377172735</v>
-[...1 lines deleted...]
-      <c r="Q22" s="66">
+        <v>1.5061034843704111</v>
+      </c>
+      <c r="Q22" s="61">
         <f>sheet1!BF19</f>
-        <v>0.30026986754345464</v>
-[...1 lines deleted...]
-      <c r="R22" s="66">
+        <v>0.30122069687408221</v>
+      </c>
+      <c r="R22" s="61">
         <f>sheet1!BG19</f>
-        <v>1.5013493377172735</v>
-[...1 lines deleted...]
-      <c r="S22" s="66">
+        <v>1.223709081050959</v>
+      </c>
+      <c r="S22" s="61">
         <f>sheet1!BH19</f>
-        <v>0.15013493377172732</v>
-[...1 lines deleted...]
-      <c r="T22" s="37" t="s">
+        <v>0.1506103484370411</v>
+      </c>
+      <c r="T22" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="U22" s="66">
+      <c r="U22" s="61">
         <f>sheet1!BI19</f>
         <v>0</v>
       </c>
-      <c r="V22" s="66">
+      <c r="V22" s="61">
         <f>sheet1!BJ19</f>
-        <v>0.11260120032879552</v>
-[...1 lines deleted...]
-      <c r="W22" s="66">
+        <v>0.11295776132778083</v>
+      </c>
+      <c r="W22" s="61">
         <f>sheet1!BK19</f>
         <v>0</v>
       </c>
-      <c r="X22" s="66">
+      <c r="X22" s="61">
         <f>sheet1!BL19</f>
-        <v>0.18766866721465919</v>
-[...1 lines deleted...]
-      <c r="Y22" s="66">
+        <v>0.18826293554630139</v>
+      </c>
+      <c r="Y22" s="61">
         <f>sheet1!BM19</f>
         <v>0</v>
       </c>
-      <c r="Z22" s="66">
+      <c r="Z22" s="61">
         <f>sheet1!BN19</f>
         <v>0</v>
       </c>
-      <c r="AA22" s="66">
+      <c r="AA22" s="61">
         <f>sheet1!BO19</f>
         <v>0</v>
       </c>
-      <c r="AB22" s="66">
+      <c r="AB22" s="61">
         <f>sheet1!BP19</f>
         <v>0</v>
       </c>
-      <c r="AC22" s="84">
+      <c r="AC22" s="61">
         <f>sheet1!BQ19</f>
         <v>0</v>
       </c>
-      <c r="AD22" s="84">
+      <c r="AD22" s="61">
         <f>sheet1!BR19</f>
         <v>0</v>
       </c>
-      <c r="AE22" s="84">
+      <c r="AE22" s="61">
         <f>sheet1!BS19</f>
-        <v>0.43163793459371613</v>
-[...1 lines deleted...]
-      <c r="AF22" s="84">
+        <v>0.43300475175649317</v>
+      </c>
+      <c r="AF22" s="61">
         <f>sheet1!BT19</f>
-        <v>0.84450900246596627</v>
-[...1 lines deleted...]
-      <c r="AG22" s="84">
+        <v>0.84718320995835628</v>
+      </c>
+      <c r="AG22" s="61">
         <f>sheet1!BU19</f>
-        <v>5.8927961505402982</v>
-[...1 lines deleted...]
-      <c r="AH22" s="84">
+        <v>5.9114561761538633</v>
+      </c>
+      <c r="AH22" s="61">
         <f>sheet1!BV19</f>
         <v>0</v>
       </c>
-      <c r="AI22" s="84">
+      <c r="AI22" s="61">
         <f>sheet1!BW19</f>
-        <v>0.15013493377172732</v>
-[...1 lines deleted...]
-      <c r="AJ22" s="84">
+        <v>0.1506103484370411</v>
+      </c>
+      <c r="AJ22" s="61">
         <f>sheet1!BX19</f>
-        <v>8.1823538905591402</v>
-[...1 lines deleted...]
-      <c r="AK22" s="84">
+        <v>8.1706114027094792</v>
+      </c>
+      <c r="AK22" s="61">
         <f>sheet1!BY19</f>
-        <v>2.9839318087130811</v>
-[...1 lines deleted...]
-      <c r="AL22" s="84">
+        <v>2.9557280880769317</v>
+      </c>
+      <c r="AL22" s="61">
         <f>sheet1!BZ19</f>
-        <v>0.4128710678722502</v>
-[...1 lines deleted...]
-      <c r="AM22" s="84">
+        <v>0.41417845820186305</v>
+      </c>
+      <c r="AM22" s="61">
         <f>sheet1!CA19</f>
-        <v>4.3914468128230251</v>
-[...1 lines deleted...]
-      <c r="AN22" s="84">
+        <v>4.4053526917834525</v>
+      </c>
+      <c r="AN22" s="61">
         <f>sheet1!CB19</f>
-        <v>1.8766866721465915E-2</v>
-[...1 lines deleted...]
-      <c r="AO22" s="84">
+        <v>1.8826293554630138E-2</v>
+      </c>
+      <c r="AO22" s="61">
         <f>sheet1!CC19</f>
-        <v>0.37533733442931838</v>
+        <v>0.37652587109260277</v>
       </c>
     </row>
     <row r="23" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A23" s="37" t="s">
+      <c r="A23" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="65">
+      <c r="B23" s="60">
         <f>sheet1!AQ20</f>
-        <v>64.437962755216518</v>
-[...1 lines deleted...]
-      <c r="C23" s="66">
+        <v>64.889779095459787</v>
+      </c>
+      <c r="C23" s="61">
         <f>sheet1!AR20</f>
-        <v>42.645888999938812</v>
-[...1 lines deleted...]
-      <c r="D23" s="66">
+        <v>43.058785033291855</v>
+      </c>
+      <c r="D23" s="61">
         <f>sheet1!AS20</f>
-        <v>30.546433597813451</v>
-[...1 lines deleted...]
-      <c r="E23" s="66">
+        <v>30.804672923452703</v>
+      </c>
+      <c r="E23" s="61">
         <f>sheet1!AT20</f>
-        <v>2.9045219980826888</v>
-[...1 lines deleted...]
-      <c r="F23" s="66">
+        <v>2.9416479508447324</v>
+      </c>
+      <c r="F23" s="61">
         <f>sheet1!AU20</f>
-        <v>2.0968038019866606</v>
-[...1 lines deleted...]
-      <c r="G23" s="66">
+        <v>2.1236054027165623</v>
+      </c>
+      <c r="G23" s="61">
         <f>sheet1!AV20</f>
-        <v>7.0981296020560096</v>
-[...1 lines deleted...]
-      <c r="H23" s="66">
+        <v>7.188858756277857</v>
+      </c>
+      <c r="H23" s="61">
         <f>sheet1!AW20</f>
         <v>0</v>
       </c>
-      <c r="I23" s="66">
+      <c r="I23" s="61">
         <f>sheet1!AX20</f>
         <v>0</v>
       </c>
-      <c r="J23" s="66">
+      <c r="J23" s="61">
         <f>sheet1!AY20</f>
         <v>0</v>
       </c>
-      <c r="K23" s="66">
+      <c r="K23" s="61">
         <f>sheet1!AZ20</f>
-        <v>15.664837742468436</v>
-[...1 lines deleted...]
-      <c r="L23" s="66">
+        <v>15.889856768186574</v>
+      </c>
+      <c r="L23" s="61">
         <f>sheet1!BA20</f>
-        <v>3.4348420258225056</v>
-[...1 lines deleted...]
-      <c r="M23" s="66">
+        <v>3.4787465935551465</v>
+      </c>
+      <c r="M23" s="61">
         <f>sheet1!BB20</f>
-        <v>0.1305403145205703</v>
-[...1 lines deleted...]
-      <c r="N23" s="66">
+        <v>0.13220889666717897</v>
+      </c>
+      <c r="N23" s="61">
         <f>sheet1!BC20</f>
         <v>0</v>
       </c>
-      <c r="O23" s="66">
+      <c r="O23" s="61">
         <f>sheet1!BD20</f>
-        <v>0.83219450506863557</v>
-[...1 lines deleted...]
-      <c r="P23" s="66">
+        <v>0.77672726791967639</v>
+      </c>
+      <c r="P23" s="61">
         <f>sheet1!BE20</f>
-        <v>1.7949293246578415</v>
-[...1 lines deleted...]
-      <c r="Q23" s="66">
+        <v>1.8178723291737109</v>
+      </c>
+      <c r="Q23" s="61">
         <f>sheet1!BF20</f>
-        <v>0.27739816835621189</v>
-[...1 lines deleted...]
-      <c r="R23" s="66">
+        <v>0.32225918562624872</v>
+      </c>
+      <c r="R23" s="61">
         <f>sheet1!BG20</f>
-        <v>1.3788320721235239</v>
-[...1 lines deleted...]
-      <c r="S23" s="66">
+        <v>1.3964564710470779</v>
+      </c>
+      <c r="S23" s="61">
         <f>sheet1!BH20</f>
-        <v>0.51400248842474561</v>
-[...1 lines deleted...]
-      <c r="T23" s="37" t="s">
+        <v>0.52057253062701725</v>
+      </c>
+      <c r="T23" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="U23" s="66">
+      <c r="U23" s="61">
         <f>sheet1!BI20</f>
         <v>0</v>
       </c>
-      <c r="V23" s="66">
+      <c r="V23" s="61">
         <f>sheet1!BJ20</f>
-        <v>8.1587696575356437E-3</v>
-[...1 lines deleted...]
-      <c r="W23" s="66">
+        <v>8.2630560416986857E-3</v>
+      </c>
+      <c r="W23" s="61">
         <f>sheet1!BK20</f>
-        <v>3.2635078630142575E-2</v>
-[...1 lines deleted...]
-      <c r="X23" s="66">
+        <v>3.3052224166794743E-2</v>
+      </c>
+      <c r="X23" s="61">
         <f>sheet1!BL20</f>
-        <v>0.26923939869867625</v>
-[...1 lines deleted...]
-      <c r="Y23" s="66">
+        <v>0.27268084937605663</v>
+      </c>
+      <c r="Y23" s="61">
         <f>sheet1!BM20</f>
-        <v>3.2635078630142575E-2</v>
-[...1 lines deleted...]
-      <c r="Z23" s="66">
+        <v>3.3052224166794743E-2</v>
+      </c>
+      <c r="Z23" s="61">
         <f>sheet1!BN20</f>
         <v>0</v>
       </c>
-      <c r="AA23" s="66">
+      <c r="AA23" s="61">
         <f>sheet1!BO20</f>
         <v>0</v>
       </c>
-      <c r="AB23" s="66">
+      <c r="AB23" s="61">
         <f>sheet1!BP20</f>
         <v>0</v>
       </c>
-      <c r="AC23" s="84">
+      <c r="AC23" s="61">
         <f>sheet1!BQ20</f>
         <v>0</v>
       </c>
-      <c r="AD23" s="84">
+      <c r="AD23" s="61">
         <f>sheet1!BR20</f>
         <v>0</v>
       </c>
-      <c r="AE23" s="84">
+      <c r="AE23" s="61">
         <f>sheet1!BS20</f>
-        <v>0.74244803883574362</v>
-[...1 lines deleted...]
-      <c r="AF23" s="84">
+        <v>0.75193809979458037</v>
+      </c>
+      <c r="AF23" s="61">
         <f>sheet1!BT20</f>
-        <v>0.98721112856181292</v>
-[...1 lines deleted...]
-      <c r="AG23" s="84">
+        <v>0.99982978104554099</v>
+      </c>
+      <c r="AG23" s="61">
         <f>sheet1!BU20</f>
-        <v>5.1073898056173128</v>
-[...1 lines deleted...]
-      <c r="AH23" s="84">
+        <v>5.2222514183535687</v>
+      </c>
+      <c r="AH23" s="61">
         <f>sheet1!BV20</f>
-        <v>2.4476308972606931E-2</v>
-[...1 lines deleted...]
-      <c r="AI23" s="84">
+        <v>2.4789168125096055E-2</v>
+      </c>
+      <c r="AI23" s="61">
         <f>sheet1!BW20</f>
-        <v>9.7905235890427725E-2</v>
-[...1 lines deleted...]
-      <c r="AJ23" s="84">
+        <v>9.9156672500384221E-2</v>
+      </c>
+      <c r="AJ23" s="61">
         <f>sheet1!BX20</f>
-        <v>6.1272360128092691</v>
-[...1 lines deleted...]
-      <c r="AK23" s="84">
+        <v>5.9411372939813551</v>
+      </c>
+      <c r="AK23" s="61">
         <f>sheet1!BY20</f>
-        <v>1.9825810267811612</v>
-[...1 lines deleted...]
-      <c r="AL23" s="84">
+        <v>1.9170290016740952</v>
+      </c>
+      <c r="AL23" s="61">
         <f>sheet1!BZ20</f>
-        <v>0.57111387602749508</v>
-[...1 lines deleted...]
-      <c r="AM23" s="84">
+        <v>0.45446808229342772</v>
+      </c>
+      <c r="AM23" s="61">
         <f>sheet1!CA20</f>
-        <v>3.4185244865074349</v>
-[...1 lines deleted...]
-      <c r="AN23" s="84">
+        <v>3.495272705638544</v>
+      </c>
+      <c r="AN23" s="61">
         <f>sheet1!CB20</f>
         <v>0</v>
       </c>
-      <c r="AO23" s="84">
+      <c r="AO23" s="61">
         <f>sheet1!CC20</f>
-        <v>0.15501662349317724</v>
+        <v>7.4367504375288176E-2</v>
       </c>
     </row>
     <row r="24" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A24" s="37" t="s">
+      <c r="A24" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="65">
+      <c r="B24" s="60">
         <f>sheet1!AQ21</f>
-        <v>75.333633990332387</v>
-[...1 lines deleted...]
-      <c r="C24" s="66">
+        <v>75.0618212750678</v>
+      </c>
+      <c r="C24" s="61">
         <f>sheet1!AR21</f>
-        <v>50.709402306589681</v>
-[...1 lines deleted...]
-      <c r="D24" s="66">
+        <v>50.119581688506265</v>
+      </c>
+      <c r="D24" s="61">
         <f>sheet1!AS21</f>
-        <v>26.699188437832813</v>
-[...1 lines deleted...]
-      <c r="E24" s="66">
+        <v>26.096379207533538</v>
+      </c>
+      <c r="E24" s="61">
         <f>sheet1!AT21</f>
-        <v>5.5049873067696522</v>
-[...1 lines deleted...]
-      <c r="F24" s="66">
+        <v>5.5569685454207374</v>
+      </c>
+      <c r="F24" s="61">
         <f>sheet1!AU21</f>
-        <v>0.50815267447104484</v>
-[...1 lines deleted...]
-      <c r="G24" s="66">
+        <v>0.29922138321496278</v>
+      </c>
+      <c r="G24" s="61">
         <f>sheet1!AV21</f>
-        <v>17.997073887516169</v>
-[...1 lines deleted...]
-      <c r="H24" s="66">
+        <v>18.167012552337027</v>
+      </c>
+      <c r="H24" s="61">
         <f>sheet1!AW21</f>
         <v>0</v>
       </c>
-      <c r="I24" s="66">
+      <c r="I24" s="61">
         <f>sheet1!AX21</f>
         <v>0</v>
       </c>
-      <c r="J24" s="66">
+      <c r="J24" s="61">
         <f>sheet1!AY21</f>
         <v>0</v>
       </c>
-      <c r="K24" s="66">
+      <c r="K24" s="61">
         <f>sheet1!AZ21</f>
-        <v>15.435137487057986</v>
-[...1 lines deleted...]
-      <c r="L24" s="66">
+        <v>15.174798720187397</v>
+      </c>
+      <c r="L24" s="61">
         <f>sheet1!BA21</f>
-        <v>2.731320625281866</v>
-[...1 lines deleted...]
-      <c r="M24" s="66">
+        <v>2.5647547132711095</v>
+      </c>
+      <c r="M24" s="61">
         <f>sheet1!BB21</f>
         <v>0</v>
       </c>
-      <c r="N24" s="66">
+      <c r="N24" s="61">
         <f>sheet1!BC21</f>
         <v>0</v>
       </c>
-      <c r="O24" s="66">
+      <c r="O24" s="61">
         <f>sheet1!BD21</f>
-        <v>0.44463359016216425</v>
-[...1 lines deleted...]
-      <c r="P24" s="66">
+        <v>0.34196729510281465</v>
+      </c>
+      <c r="P24" s="61">
         <f>sheet1!BE21</f>
-        <v>1.4397659110012937</v>
-[...1 lines deleted...]
-      <c r="Q24" s="66">
+        <v>1.4106150922991103</v>
+      </c>
+      <c r="Q24" s="61">
         <f>sheet1!BF21</f>
-        <v>0.46580661826512443</v>
-[...1 lines deleted...]
-      <c r="R24" s="66">
+        <v>0.4702050307663701</v>
+      </c>
+      <c r="R24" s="61">
         <f>sheet1!BG21</f>
-        <v>2.1808218946049007</v>
-[...1 lines deleted...]
-      <c r="S24" s="66">
+        <v>2.2014144622243692</v>
+      </c>
+      <c r="S24" s="61">
         <f>sheet1!BH21</f>
         <v>0</v>
       </c>
-      <c r="T24" s="37" t="s">
+      <c r="T24" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="U24" s="66">
+      <c r="U24" s="61">
         <f>sheet1!BI21</f>
-        <v>0.50815267447104484</v>
-[...1 lines deleted...]
-      <c r="V24" s="66">
+        <v>0.51295094265422192</v>
+      </c>
+      <c r="V24" s="61">
         <f>sheet1!BJ21</f>
-        <v>0.35994147775032342</v>
-[...1 lines deleted...]
-      <c r="W24" s="66">
+        <v>0.3633402510467405</v>
+      </c>
+      <c r="W24" s="61">
         <f>sheet1!BK21</f>
         <v>0</v>
       </c>
-      <c r="X24" s="66">
+      <c r="X24" s="61">
         <f>sheet1!BL21</f>
-        <v>0.14821119672072142</v>
-[...1 lines deleted...]
-      <c r="Y24" s="66">
+        <v>8.5491823775703663E-2</v>
+      </c>
+      <c r="Y24" s="61">
         <f>sheet1!BM21</f>
         <v>0</v>
       </c>
-      <c r="Z24" s="66">
+      <c r="Z24" s="61">
         <f>sheet1!BN21</f>
         <v>0</v>
       </c>
-      <c r="AA24" s="66">
+      <c r="AA24" s="61">
         <f>sheet1!BO21</f>
         <v>0</v>
       </c>
-      <c r="AB24" s="66">
+      <c r="AB24" s="61">
         <f>sheet1!BP21</f>
         <v>0</v>
       </c>
-      <c r="AC24" s="84">
+      <c r="AC24" s="61">
         <f>sheet1!BQ21</f>
         <v>0</v>
       </c>
-      <c r="AD24" s="84">
+      <c r="AD24" s="61">
         <f>sheet1!BR21</f>
         <v>0</v>
       </c>
-      <c r="AE24" s="84">
+      <c r="AE24" s="61">
         <f>sheet1!BS21</f>
-        <v>0.3811145058532836</v>
-[...1 lines deleted...]
-      <c r="AF24" s="84">
+        <v>0.38471320699066647</v>
+      </c>
+      <c r="AF24" s="61">
         <f>sheet1!BT21</f>
-        <v>0.71988295550064685</v>
-[...1 lines deleted...]
-      <c r="AG24" s="84">
+        <v>0.72668050209348101</v>
+      </c>
+      <c r="AG24" s="61">
         <f>sheet1!BU21</f>
-        <v>5.8437557564170159</v>
-[...1 lines deleted...]
-      <c r="AH24" s="84">
+        <v>5.8989358405235519</v>
+      </c>
+      <c r="AH24" s="61">
         <f>sheet1!BV21</f>
         <v>0</v>
       </c>
-      <c r="AI24" s="84">
+      <c r="AI24" s="61">
         <f>sheet1!BW21</f>
-        <v>0.21173028102960201</v>
-[...1 lines deleted...]
-      <c r="AJ24" s="84">
+        <v>0.21372955943925914</v>
+      </c>
+      <c r="AJ24" s="61">
         <f>sheet1!BX21</f>
-        <v>9.1890941966847262</v>
-[...1 lines deleted...]
-      <c r="AK24" s="84">
+        <v>9.767440866374141</v>
+      </c>
+      <c r="AK24" s="61">
         <f>sheet1!BY21</f>
-        <v>3.9381832271505974</v>
-[...1 lines deleted...]
-      <c r="AL24" s="84">
+        <v>4.4669477922805161</v>
+      </c>
+      <c r="AL24" s="61">
         <f>sheet1!BZ21</f>
-        <v>0.33876844964736319</v>
-[...1 lines deleted...]
-      <c r="AM24" s="84">
+        <v>0.34196729510281465</v>
+      </c>
+      <c r="AM24" s="61">
         <f>sheet1!CA21</f>
-        <v>4.7004122388571652</v>
-[...1 lines deleted...]
-      <c r="AN24" s="84">
+        <v>4.744796219551553</v>
+      </c>
+      <c r="AN24" s="61">
         <f>sheet1!CB21</f>
         <v>0</v>
       </c>
-      <c r="AO24" s="84">
+      <c r="AO24" s="61">
         <f>sheet1!CC21</f>
-        <v>0.21173028102960201</v>
+        <v>0.21372955943925914</v>
       </c>
     </row>
     <row r="25" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A25" s="37" t="s">
+      <c r="A25" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="65">
+      <c r="B25" s="60">
         <f>sheet1!AQ22</f>
-        <v>60.781225557275143</v>
-[...1 lines deleted...]
-      <c r="C25" s="66">
+        <v>61.352803196367368</v>
+      </c>
+      <c r="C25" s="61">
         <f>sheet1!AR22</f>
-        <v>34.886175688421041</v>
-[...1 lines deleted...]
-      <c r="D25" s="66">
+        <v>34.9775495438479</v>
+      </c>
+      <c r="D25" s="61">
         <f>sheet1!AS22</f>
-        <v>27.869452498150896</v>
-[...1 lines deleted...]
-      <c r="E25" s="66">
+        <v>27.88065543350195</v>
+      </c>
+      <c r="E25" s="61">
         <f>sheet1!AT22</f>
-        <v>2.1566551796934208</v>
-[...1 lines deleted...]
-      <c r="F25" s="66">
+        <v>2.181296458158279</v>
+      </c>
+      <c r="F25" s="61">
         <f>sheet1!AU22</f>
         <v>0</v>
       </c>
-      <c r="G25" s="66">
+      <c r="G25" s="61">
         <f>sheet1!AV22</f>
-        <v>4.8600680105767236</v>
-[...1 lines deleted...]
-      <c r="H25" s="66">
+        <v>4.9155976521876719</v>
+      </c>
+      <c r="H25" s="61">
         <f>sheet1!AW22</f>
         <v>0</v>
       </c>
-      <c r="I25" s="66">
+      <c r="I25" s="61">
         <f>sheet1!AX22</f>
         <v>0</v>
       </c>
-      <c r="J25" s="66">
+      <c r="J25" s="61">
         <f>sheet1!AY22</f>
         <v>0</v>
       </c>
-      <c r="K25" s="66">
+      <c r="K25" s="61">
         <f>sheet1!AZ22</f>
-        <v>15.385152795981938</v>
-[...1 lines deleted...]
-      <c r="L25" s="66">
+        <v>15.545577575043511</v>
+      </c>
+      <c r="L25" s="61">
         <f>sheet1!BA22</f>
-        <v>2.4907848554205705</v>
-[...1 lines deleted...]
-      <c r="M25" s="66">
+        <v>2.5192437967461818</v>
+      </c>
+      <c r="M25" s="61">
         <f>sheet1!BB22</f>
-        <v>6.0750850132209037E-2</v>
-[...1 lines deleted...]
-      <c r="N25" s="66">
+        <v>6.1444970652345894E-2</v>
+      </c>
+      <c r="N25" s="61">
         <f>sheet1!BC22</f>
-        <v>3.0375425066104519E-2</v>
-[...1 lines deleted...]
-      <c r="O25" s="66">
+        <v>3.0722485326172947E-2</v>
+      </c>
+      <c r="O25" s="61">
         <f>sheet1!BD22</f>
-        <v>0.36450510079325421</v>
-[...1 lines deleted...]
-      <c r="P25" s="66">
+        <v>0.36866982391407538</v>
+      </c>
+      <c r="P25" s="61">
         <f>sheet1!BE22</f>
-        <v>1.4276449781069125</v>
-[...1 lines deleted...]
-      <c r="Q25" s="66">
+        <v>1.4285955676670421</v>
+      </c>
+      <c r="Q25" s="61">
         <f>sheet1!BF22</f>
-        <v>0.12150170026441807</v>
-[...1 lines deleted...]
-      <c r="R25" s="66">
+        <v>0.12288994130469179</v>
+      </c>
+      <c r="R25" s="61">
         <f>sheet1!BG22</f>
-        <v>3.2653581946062356</v>
-[...1 lines deleted...]
-      <c r="S25" s="66">
+        <v>3.3026671725635919</v>
+      </c>
+      <c r="S25" s="61">
         <f>sheet1!BH22</f>
-        <v>0.27337882559494064</v>
-[...1 lines deleted...]
-      <c r="T25" s="37" t="s">
+        <v>0.27650236793555649</v>
+      </c>
+      <c r="T25" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="U25" s="66">
+      <c r="U25" s="61">
         <f>sheet1!BI22</f>
         <v>0</v>
       </c>
-      <c r="V25" s="66">
+      <c r="V25" s="61">
         <f>sheet1!BJ22</f>
-        <v>0.60750850132209044</v>
-[...1 lines deleted...]
-      <c r="W25" s="66">
+        <v>0.61444970652345898</v>
+      </c>
+      <c r="W25" s="61">
         <f>sheet1!BK22</f>
         <v>0</v>
       </c>
-      <c r="X25" s="66">
+      <c r="X25" s="61">
         <f>sheet1!BL22</f>
-        <v>0.31894196319409746</v>
-[...1 lines deleted...]
-      <c r="Y25" s="66">
+        <v>0.32258609592481591</v>
+      </c>
+      <c r="Y25" s="61">
         <f>sheet1!BM22</f>
         <v>0</v>
       </c>
-      <c r="Z25" s="66">
+      <c r="Z25" s="61">
         <f>sheet1!BN22</f>
         <v>0</v>
       </c>
-      <c r="AA25" s="66">
+      <c r="AA25" s="61">
         <f>sheet1!BO22</f>
         <v>0</v>
       </c>
-      <c r="AB25" s="66">
+      <c r="AB25" s="61">
         <f>sheet1!BP22</f>
         <v>0</v>
       </c>
-      <c r="AC25" s="84">
+      <c r="AC25" s="61">
         <f>sheet1!BQ22</f>
         <v>0</v>
       </c>
-      <c r="AD25" s="84">
+      <c r="AD25" s="61">
         <f>sheet1!BR22</f>
         <v>0</v>
       </c>
-      <c r="AE25" s="84">
+      <c r="AE25" s="61">
         <f>sheet1!BS22</f>
-        <v>0.63788392638819491</v>
-[...1 lines deleted...]
-      <c r="AF25" s="84">
+        <v>0.64517219184963182</v>
+      </c>
+      <c r="AF25" s="61">
         <f>sheet1!BT22</f>
-        <v>0.56194536372293358</v>
-[...1 lines deleted...]
-      <c r="AG25" s="84">
+        <v>0.56836597853419946</v>
+      </c>
+      <c r="AG25" s="61">
         <f>sheet1!BU22</f>
-        <v>5.2093853988369254</v>
-[...1 lines deleted...]
-      <c r="AH25" s="84">
+        <v>5.2689062334386598</v>
+      </c>
+      <c r="AH25" s="61">
         <f>sheet1!BV22</f>
-        <v>1.5187712533052259E-2</v>
-[...1 lines deleted...]
-      <c r="AI25" s="84">
+        <v>1.5361242663086474E-2</v>
+      </c>
+      <c r="AI25" s="61">
         <f>sheet1!BW22</f>
         <v>0</v>
       </c>
-      <c r="AJ25" s="84">
+      <c r="AJ25" s="61">
         <f>sheet1!BX22</f>
-        <v>10.509897072872164</v>
-[...1 lines deleted...]
-      <c r="AK25" s="84">
+        <v>10.829676077475964</v>
+      </c>
+      <c r="AK25" s="61">
         <f>sheet1!BY22</f>
-        <v>5.2397608239030289</v>
-[...1 lines deleted...]
-      <c r="AL25" s="84">
+        <v>5.4993248733849578</v>
+      </c>
+      <c r="AL25" s="61">
         <f>sheet1!BZ22</f>
-        <v>0.78976105171871747</v>
-[...1 lines deleted...]
-      <c r="AM25" s="84">
+        <v>0.79878461848049653</v>
+      </c>
+      <c r="AM25" s="61">
         <f>sheet1!CA22</f>
-        <v>4.1158700964571624</v>
-[...1 lines deleted...]
-      <c r="AN25" s="84">
+        <v>4.1628967616964339</v>
+      </c>
+      <c r="AN25" s="61">
         <f>sheet1!CB22</f>
         <v>0</v>
       </c>
-      <c r="AO25" s="84">
+      <c r="AO25" s="61">
         <f>sheet1!CC22</f>
-        <v>0.36450510079325421</v>
+        <v>0.36866982391407538</v>
       </c>
     </row>
     <row r="26" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="65">
+      <c r="B26" s="60">
         <f>sheet1!AQ23</f>
-        <v>67.650265463067001</v>
-[...1 lines deleted...]
-      <c r="C26" s="66">
+        <v>68.70521005703948</v>
+      </c>
+      <c r="C26" s="61">
         <f>sheet1!AR23</f>
-        <v>46.409042870927721</v>
-[...1 lines deleted...]
-      <c r="D26" s="66">
+        <v>46.958774760609572</v>
+      </c>
+      <c r="D26" s="61">
         <f>sheet1!AS23</f>
-        <v>33.793803494671941</v>
-[...1 lines deleted...]
-      <c r="E26" s="66">
+        <v>34.194103313531187</v>
+      </c>
+      <c r="E26" s="61">
         <f>sheet1!AT23</f>
-        <v>3.070265212433112</v>
-[...1 lines deleted...]
-      <c r="F26" s="66">
+        <v>3.1066336137757009</v>
+      </c>
+      <c r="F26" s="61">
         <f>sheet1!AU23</f>
-        <v>0.83544631630832977</v>
-[...1 lines deleted...]
-      <c r="G26" s="66">
+        <v>0.84534247993896627</v>
+      </c>
+      <c r="G26" s="61">
         <f>sheet1!AV23</f>
-        <v>8.7095278475143374</v>
-[...1 lines deleted...]
-      <c r="H26" s="66">
+        <v>8.8126953533637238</v>
+      </c>
+      <c r="H26" s="61">
         <f>sheet1!AW23</f>
         <v>0</v>
       </c>
-      <c r="I26" s="66">
+      <c r="I26" s="61">
         <f>sheet1!AX23</f>
         <v>0</v>
       </c>
-      <c r="J26" s="66">
+      <c r="J26" s="61">
         <f>sheet1!AY23</f>
         <v>0</v>
       </c>
-      <c r="K26" s="66">
+      <c r="K26" s="61">
         <f>sheet1!AZ23</f>
-        <v>14.599424377488063</v>
-[...1 lines deleted...]
-      <c r="L26" s="66">
+        <v>14.89916120892428</v>
+      </c>
+      <c r="L26" s="61">
         <f>sheet1!BA23</f>
-        <v>3.6133053180335266</v>
-[...1 lines deleted...]
-      <c r="M26" s="66">
+        <v>3.8040411597253483</v>
+      </c>
+      <c r="M26" s="61">
         <f>sheet1!BB23</f>
-        <v>4.1772315815416496E-2</v>
-[...1 lines deleted...]
-      <c r="N26" s="66">
+        <v>4.2267123996948319E-2</v>
+      </c>
+      <c r="N26" s="61">
         <f>sheet1!BC23</f>
-        <v>0.14620310535395772</v>
-[...1 lines deleted...]
-      <c r="O26" s="66">
+        <v>0.12680137199084496</v>
+      </c>
+      <c r="O26" s="61">
         <f>sheet1!BD23</f>
-        <v>0.39683700024645663</v>
-[...1 lines deleted...]
-      <c r="P26" s="66">
+        <v>0.40153767797100898</v>
+      </c>
+      <c r="P26" s="61">
         <f>sheet1!BE23</f>
-        <v>1.0651940532931206</v>
-[...1 lines deleted...]
-      <c r="Q26" s="66">
+        <v>1.077811661922182</v>
+      </c>
+      <c r="Q26" s="61">
         <f>sheet1!BF23</f>
-        <v>0.41772315815416489</v>
-[...1 lines deleted...]
-      <c r="R26" s="66">
+        <v>0.42267123996948314</v>
+      </c>
+      <c r="R26" s="61">
         <f>sheet1!BG23</f>
-        <v>1.796209580062909</v>
-[...1 lines deleted...]
-      <c r="S26" s="66">
+        <v>1.8174863318687773</v>
+      </c>
+      <c r="S26" s="61">
         <f>sheet1!BH23</f>
-        <v>0.54304010560041438</v>
-[...1 lines deleted...]
-      <c r="T26" s="40" t="s">
+        <v>0.54947261196032804</v>
+      </c>
+      <c r="T26" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="U26" s="66">
+      <c r="U26" s="61">
         <f>sheet1!BI23</f>
         <v>0</v>
       </c>
-      <c r="V26" s="66">
+      <c r="V26" s="61">
         <f>sheet1!BJ23</f>
-        <v>0.16708926326166598</v>
-[...1 lines deleted...]
-      <c r="W26" s="66">
+        <v>0.16906849598779328</v>
+      </c>
+      <c r="W26" s="61">
         <f>sheet1!BK23</f>
-        <v>0.2297477369847907</v>
-[...1 lines deleted...]
-      <c r="X26" s="66">
+        <v>0.23246918198321573</v>
+      </c>
+      <c r="X26" s="61">
         <f>sheet1!BL23</f>
-        <v>0.98164942166228764</v>
-[...1 lines deleted...]
-      <c r="Y26" s="66">
+        <v>0.99327741392828539</v>
+      </c>
+      <c r="Y26" s="61">
         <f>sheet1!BM23</f>
-        <v>4.1772315815416496E-2</v>
-[...1 lines deleted...]
-      <c r="Z26" s="66">
+        <v>4.2267123996948319E-2</v>
+      </c>
+      <c r="Z26" s="61">
         <f>sheet1!BN23</f>
         <v>0</v>
       </c>
-      <c r="AA26" s="66">
+      <c r="AA26" s="61">
         <f>sheet1!BO23</f>
         <v>0</v>
       </c>
-      <c r="AB26" s="66">
+      <c r="AB26" s="61">
         <f>sheet1!BP23</f>
         <v>0</v>
       </c>
-      <c r="AC26" s="84">
+      <c r="AC26" s="61">
         <f>sheet1!BQ23</f>
         <v>0</v>
       </c>
-      <c r="AD26" s="84">
+      <c r="AD26" s="61">
         <f>sheet1!BR23</f>
         <v>0</v>
       </c>
-      <c r="AE26" s="84">
+      <c r="AE26" s="61">
         <f>sheet1!BS23</f>
-        <v>0.62658473723124741</v>
-[...1 lines deleted...]
-      <c r="AF26" s="84">
+        <v>0.63400685995422468</v>
+      </c>
+      <c r="AF26" s="61">
         <f>sheet1!BT23</f>
-        <v>0.52215394769270607</v>
-[...1 lines deleted...]
-      <c r="AG26" s="84">
+        <v>0.52833904996185388</v>
+      </c>
+      <c r="AG26" s="61">
         <f>sheet1!BU23</f>
-        <v>3.9265976866491505</v>
-[...1 lines deleted...]
-      <c r="AH26" s="84">
+        <v>3.9731096557131416</v>
+      </c>
+      <c r="AH26" s="61">
         <f>sheet1!BV23</f>
         <v>0</v>
       </c>
-      <c r="AI26" s="84">
+      <c r="AI26" s="61">
         <f>sheet1!BW23</f>
-        <v>8.3544631630832991E-2</v>
-[...1 lines deleted...]
-      <c r="AJ26" s="84">
+        <v>8.4534247993896638E-2</v>
+      </c>
+      <c r="AJ26" s="61">
         <f>sheet1!BX23</f>
-        <v>6.6417982146512227</v>
-[...1 lines deleted...]
-      <c r="AK26" s="84">
+        <v>6.8472740875056273</v>
+      </c>
+      <c r="AK26" s="61">
         <f>sheet1!BY23</f>
-        <v>3.2791267915101945</v>
-[...1 lines deleted...]
-      <c r="AL26" s="84">
+        <v>3.2123014237680718</v>
+      </c>
+      <c r="AL26" s="61">
         <f>sheet1!BZ23</f>
         <v>0</v>
       </c>
-      <c r="AM26" s="84">
+      <c r="AM26" s="61">
         <f>sheet1!CA23</f>
-        <v>3.3626714231410273</v>
-[...1 lines deleted...]
-      <c r="AN26" s="84">
+        <v>3.6349726637375546</v>
+      </c>
+      <c r="AN26" s="61">
         <f>sheet1!CB23</f>
         <v>0</v>
       </c>
-      <c r="AO26" s="84">
+      <c r="AO26" s="61">
         <f>sheet1!CC23</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A27" s="37" t="s">
+      <c r="A27" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="65">
+      <c r="B27" s="60">
         <f>sheet1!AQ24</f>
-        <v>78.227254355144638</v>
-[...1 lines deleted...]
-      <c r="C27" s="66">
+        <v>76.765151050295557</v>
+      </c>
+      <c r="C27" s="61">
         <f>sheet1!AR24</f>
-        <v>48.983894612405116</v>
-[...1 lines deleted...]
-      <c r="D27" s="66">
+        <v>47.388578675011757</v>
+      </c>
+      <c r="D27" s="61">
         <f>sheet1!AS24</f>
-        <v>35.958689319711773</v>
-[...1 lines deleted...]
-      <c r="E27" s="66">
+        <v>34.502771471231924</v>
+      </c>
+      <c r="E27" s="61">
         <f>sheet1!AT24</f>
-        <v>4.4853333400908983</v>
-[...1 lines deleted...]
-      <c r="F27" s="66">
+        <v>4.2697019901413347</v>
+      </c>
+      <c r="F27" s="61">
         <f>sheet1!AU24</f>
-        <v>0.93761205414329496</v>
-[...1 lines deleted...]
-      <c r="G27" s="66">
+        <v>0.94598187805526579</v>
+      </c>
+      <c r="G27" s="61">
         <f>sheet1!AV24</f>
-        <v>7.602259898459149</v>
-[...1 lines deleted...]
-      <c r="H27" s="66">
+        <v>7.6701233355832361</v>
+      </c>
+      <c r="H27" s="61">
         <f>sheet1!AW24</f>
         <v>0</v>
       </c>
-      <c r="I27" s="66">
+      <c r="I27" s="61">
         <f>sheet1!AX24</f>
         <v>0</v>
       </c>
-      <c r="J27" s="66">
+      <c r="J27" s="61">
         <f>sheet1!AY24</f>
         <v>0</v>
       </c>
-      <c r="K27" s="66">
+      <c r="K27" s="61">
         <f>sheet1!AZ24</f>
-        <v>18.422809820599337</v>
-[...1 lines deleted...]
-      <c r="L27" s="66">
+        <v>18.024789838620606</v>
+      </c>
+      <c r="L27" s="61">
         <f>sheet1!BA24</f>
-        <v>3.4843691201271101</v>
-[...1 lines deleted...]
-      <c r="M27" s="66">
+        <v>3.6560921232946755</v>
+      </c>
+      <c r="M27" s="61">
         <f>sheet1!BB24</f>
         <v>0</v>
       </c>
-      <c r="N27" s="66">
+      <c r="N27" s="61">
         <f>sheet1!BC24</f>
-        <v>2.5340866328197164E-2</v>
-[...1 lines deleted...]
-      <c r="O27" s="66">
+        <v>2.5567077785277451E-2</v>
+      </c>
+      <c r="O27" s="61">
         <f>sheet1!BD24</f>
-        <v>0.48147646023574608</v>
-[...1 lines deleted...]
-      <c r="P27" s="66">
+        <v>0.48577447792027167</v>
+      </c>
+      <c r="P27" s="61">
         <f>sheet1!BE24</f>
-        <v>1.7865310761379001</v>
-[...1 lines deleted...]
-      <c r="Q27" s="66">
+        <v>1.8024789838620605</v>
+      </c>
+      <c r="Q27" s="61">
         <f>sheet1!BF24</f>
-        <v>0.53215819289214039</v>
-[...1 lines deleted...]
-      <c r="R27" s="66">
+        <v>0.54969217238346524</v>
+      </c>
+      <c r="R27" s="61">
         <f>sheet1!BG24</f>
-        <v>2.0399397394198715</v>
-[...1 lines deleted...]
-      <c r="S27" s="66">
+        <v>1.7002106727209505</v>
+      </c>
+      <c r="S27" s="61">
         <f>sheet1!BH24</f>
-        <v>0.25340866328197165</v>
-[...1 lines deleted...]
-      <c r="T27" s="37" t="s">
+        <v>0.12783538892638727</v>
+      </c>
+      <c r="T27" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="U27" s="66">
+      <c r="U27" s="61">
         <f>sheet1!BI24</f>
-        <v>5.0681732656394328E-2</v>
-[...1 lines deleted...]
-      <c r="V27" s="66">
+        <v>5.1134155570554903E-2</v>
+      </c>
+      <c r="V27" s="61">
         <f>sheet1!BJ24</f>
-        <v>5.0681732656394328E-2</v>
-[...1 lines deleted...]
-      <c r="W27" s="66">
+        <v>5.1134155570554903E-2</v>
+      </c>
+      <c r="W27" s="61">
         <f>sheet1!BK24</f>
         <v>0</v>
       </c>
-      <c r="X27" s="66">
+      <c r="X27" s="61">
         <f>sheet1!BL24</f>
-        <v>0.41812429441525317</v>
-[...1 lines deleted...]
-      <c r="Y27" s="66">
+        <v>0.421856783457078</v>
+      </c>
+      <c r="Y27" s="61">
         <f>sheet1!BM24</f>
         <v>0</v>
       </c>
-      <c r="Z27" s="66">
+      <c r="Z27" s="61">
         <f>sheet1!BN24</f>
         <v>0</v>
       </c>
-      <c r="AA27" s="66">
+      <c r="AA27" s="61">
         <f>sheet1!BO24</f>
-        <v>0.11403389847688723</v>
-[...1 lines deleted...]
-      <c r="AB27" s="66">
+        <v>0.11505185003374854</v>
+      </c>
+      <c r="AB27" s="61">
         <f>sheet1!BP24</f>
         <v>0</v>
       </c>
-      <c r="AC27" s="84">
+      <c r="AC27" s="61">
         <f>sheet1!BQ24</f>
         <v>0</v>
       </c>
-      <c r="AD27" s="84">
+      <c r="AD27" s="61">
         <f>sheet1!BR24</f>
         <v>0</v>
       </c>
-      <c r="AE27" s="84">
+      <c r="AE27" s="61">
         <f>sheet1!BS24</f>
-        <v>0.54482862605623894</v>
-[...1 lines deleted...]
-      <c r="AF27" s="84">
+        <v>0.56247571127610396</v>
+      </c>
+      <c r="AF27" s="61">
         <f>sheet1!BT24</f>
-        <v>1.3557363485585481</v>
-[...1 lines deleted...]
-      <c r="AG27" s="84">
+        <v>1.1760855781227628</v>
+      </c>
+      <c r="AG27" s="61">
         <f>sheet1!BU24</f>
-        <v>6.8927156412696275</v>
-[...1 lines deleted...]
-      <c r="AH27" s="84">
+        <v>6.9031110020249127</v>
+      </c>
+      <c r="AH27" s="61">
         <f>sheet1!BV24</f>
-        <v>7.6022598984591488E-2</v>
-[...1 lines deleted...]
-      <c r="AI27" s="84">
+        <v>7.6701233355832371E-2</v>
+      </c>
+      <c r="AI27" s="61">
         <f>sheet1!BW24</f>
-        <v>0.3167608291024645</v>
-[...1 lines deleted...]
-      <c r="AJ27" s="84">
+        <v>0.31958847231596815</v>
+      </c>
+      <c r="AJ27" s="61">
         <f>sheet1!BX24</f>
-        <v>10.82054992214019</v>
-[...1 lines deleted...]
-      <c r="AK27" s="84">
+        <v>11.35178253666319</v>
+      </c>
+      <c r="AK27" s="61">
         <f>sheet1!BY24</f>
-        <v>3.8898229813782645</v>
-[...1 lines deleted...]
-      <c r="AL27" s="84">
+        <v>3.8861958233621734</v>
+      </c>
+      <c r="AL27" s="61">
         <f>sheet1!BZ24</f>
-        <v>3.8011299492295744E-2</v>
-[...1 lines deleted...]
-      <c r="AM27" s="84">
+        <v>3.8350616677916186E-2</v>
+      </c>
+      <c r="AM27" s="61">
         <f>sheet1!CA24</f>
-        <v>6.829363475449135</v>
-[...1 lines deleted...]
-      <c r="AN27" s="84">
+        <v>7.3633184021599067</v>
+      </c>
+      <c r="AN27" s="61">
         <f>sheet1!CB24</f>
-        <v>1.2670433164098582E-2</v>
-[...1 lines deleted...]
-      <c r="AO27" s="84">
+        <v>1.2783538892638726E-2</v>
+      </c>
+      <c r="AO27" s="61">
         <f>sheet1!CC24</f>
-        <v>5.0681732656394328E-2</v>
+        <v>5.1134155570554903E-2</v>
       </c>
     </row>
     <row r="28" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A28" s="37" t="s">
+      <c r="A28" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="65">
+      <c r="B28" s="60">
         <f>sheet1!AQ25</f>
-        <v>74.398603361256605</v>
-[...1 lines deleted...]
-      <c r="C28" s="66">
+        <v>74.548771121351763</v>
+      </c>
+      <c r="C28" s="61">
         <f>sheet1!AR25</f>
-        <v>43.33575937474729</v>
-[...1 lines deleted...]
-      <c r="D28" s="66">
+        <v>44.114823348694316</v>
+      </c>
+      <c r="D28" s="61">
         <f>sheet1!AS25</f>
-        <v>30.824996789062833</v>
-[...1 lines deleted...]
-      <c r="E28" s="66">
+        <v>31.490015360983104</v>
+      </c>
+      <c r="E28" s="61">
         <f>sheet1!AT25</f>
-        <v>4.6142356304615664</v>
-[...1 lines deleted...]
-      <c r="F28" s="66">
+        <v>4.6562980030721963</v>
+      </c>
+      <c r="F28" s="61">
         <f>sheet1!AU25</f>
         <v>0</v>
       </c>
-      <c r="G28" s="66">
+      <c r="G28" s="61">
         <f>sheet1!AV25</f>
-        <v>7.8965269552228872</v>
-[...1 lines deleted...]
-      <c r="H28" s="66">
+        <v>7.9685099846390175</v>
+      </c>
+      <c r="H28" s="61">
         <f>sheet1!AW25</f>
         <v>0</v>
       </c>
-      <c r="I28" s="66">
+      <c r="I28" s="61">
         <f>sheet1!AX25</f>
         <v>0</v>
       </c>
-      <c r="J28" s="66">
+      <c r="J28" s="61">
         <f>sheet1!AY25</f>
         <v>0</v>
       </c>
-      <c r="K28" s="66">
+      <c r="K28" s="61">
         <f>sheet1!AZ25</f>
-        <v>18.028817566442616</v>
-[...1 lines deleted...]
-      <c r="L28" s="66">
+        <v>18.193164362519202</v>
+      </c>
+      <c r="L28" s="61">
         <f>sheet1!BA25</f>
-        <v>2.9968746878255534</v>
-[...1 lines deleted...]
-      <c r="M28" s="66">
+        <v>3.024193548387097</v>
+      </c>
+      <c r="M28" s="61">
         <f>sheet1!BB25</f>
-        <v>9.5138878978588998E-2</v>
-[...1 lines deleted...]
-      <c r="N28" s="66">
+        <v>9.6006144393241163E-2</v>
+      </c>
+      <c r="N28" s="61">
         <f>sheet1!BC25</f>
         <v>0</v>
       </c>
-      <c r="O28" s="66">
+      <c r="O28" s="61">
         <f>sheet1!BD25</f>
-        <v>0.61840271336082853</v>
-[...1 lines deleted...]
-      <c r="P28" s="66">
+        <v>0.62403993855606754</v>
+      </c>
+      <c r="P28" s="61">
         <f>sheet1!BE25</f>
-        <v>1.2843748662109513</v>
-[...1 lines deleted...]
-      <c r="Q28" s="66">
+        <v>1.296082949308756</v>
+      </c>
+      <c r="Q28" s="61">
         <f>sheet1!BF25</f>
-        <v>0.66597215285012301</v>
-[...1 lines deleted...]
-      <c r="R28" s="66">
+        <v>0.67204301075268813</v>
+      </c>
+      <c r="R28" s="61">
         <f>sheet1!BG25</f>
-        <v>2.8541663693576695</v>
-[...1 lines deleted...]
-      <c r="S28" s="66">
+        <v>2.8801843317972349</v>
+      </c>
+      <c r="S28" s="61">
         <f>sheet1!BH25</f>
-        <v>0.23784719744647248</v>
-[...1 lines deleted...]
-      <c r="T28" s="37" t="s">
+        <v>0.24001536098310292</v>
+      </c>
+      <c r="T28" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="U28" s="66">
+      <c r="U28" s="61">
         <f>sheet1!BI25</f>
         <v>0</v>
       </c>
-      <c r="V28" s="66">
+      <c r="V28" s="61">
         <f>sheet1!BJ25</f>
         <v>0</v>
       </c>
-      <c r="W28" s="66">
+      <c r="W28" s="61">
         <f>sheet1!BK25</f>
         <v>0</v>
       </c>
-      <c r="X28" s="66">
+      <c r="X28" s="61">
         <f>sheet1!BL25</f>
-        <v>0.80868047131800647</v>
-[...1 lines deleted...]
-      <c r="Y28" s="66">
+        <v>0.8160522273425499</v>
+      </c>
+      <c r="Y28" s="61">
         <f>sheet1!BM25</f>
         <v>0</v>
       </c>
-      <c r="Z28" s="66">
+      <c r="Z28" s="61">
         <f>sheet1!BN25</f>
         <v>0</v>
       </c>
-      <c r="AA28" s="66">
+      <c r="AA28" s="61">
         <f>sheet1!BO25</f>
         <v>0</v>
       </c>
-      <c r="AB28" s="66">
+      <c r="AB28" s="61">
         <f>sheet1!BP25</f>
         <v>0</v>
       </c>
-      <c r="AC28" s="84">
+      <c r="AC28" s="61">
         <f>sheet1!BQ25</f>
         <v>0</v>
       </c>
-      <c r="AD28" s="84">
+      <c r="AD28" s="61">
         <f>sheet1!BR25</f>
         <v>0</v>
       </c>
-      <c r="AE28" s="84">
+      <c r="AE28" s="61">
         <f>sheet1!BS25</f>
-        <v>0.66597215285012301</v>
-[...1 lines deleted...]
-      <c r="AF28" s="84">
+        <v>0.67204301075268813</v>
+      </c>
+      <c r="AF28" s="61">
         <f>sheet1!BT25</f>
-        <v>0.90381935029659544</v>
-[...1 lines deleted...]
-      <c r="AG28" s="84">
+        <v>0.91205837173579107</v>
+      </c>
+      <c r="AG28" s="61">
         <f>sheet1!BU25</f>
-        <v>6.0888882546296959</v>
-[...1 lines deleted...]
-      <c r="AH28" s="84">
+        <v>6.1443932411674345</v>
+      </c>
+      <c r="AH28" s="61">
         <f>sheet1!BV25</f>
-        <v>4.7569439489294499E-2</v>
-[...1 lines deleted...]
-      <c r="AI28" s="84">
+        <v>4.8003072196620582E-2</v>
+      </c>
+      <c r="AI28" s="61">
         <f>sheet1!BW25</f>
-        <v>0.76111103182871198</v>
-[...1 lines deleted...]
-      <c r="AJ28" s="84">
+        <v>0.76804915514592931</v>
+      </c>
+      <c r="AJ28" s="61">
         <f>sheet1!BX25</f>
-        <v>13.034026420066692</v>
-[...1 lines deleted...]
-      <c r="AK28" s="84">
+        <v>12.240783410138247</v>
+      </c>
+      <c r="AK28" s="61">
         <f>sheet1!BY25</f>
-        <v>8.752776866030187</v>
-[...1 lines deleted...]
-      <c r="AL28" s="84">
+        <v>7.2004608294930881</v>
+      </c>
+      <c r="AL28" s="61">
         <f>sheet1!BZ25</f>
         <v>0</v>
       </c>
-      <c r="AM28" s="84">
+      <c r="AM28" s="61">
         <f>sheet1!CA25</f>
-        <v>4.2812495540365054</v>
-[...1 lines deleted...]
-      <c r="AN28" s="84">
+        <v>5.040322580645161</v>
+      </c>
+      <c r="AN28" s="61">
         <f>sheet1!CB25</f>
         <v>0</v>
       </c>
-      <c r="AO28" s="84">
+      <c r="AO28" s="61">
         <f>sheet1!CC25</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A29" s="40" t="s">
+      <c r="A29" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="65">
+      <c r="B29" s="60">
         <f>sheet1!AQ26</f>
-        <v>138.91443175404441</v>
-[...1 lines deleted...]
-      <c r="C29" s="66">
+        <v>138.20023209199283</v>
+      </c>
+      <c r="C29" s="61">
         <f>sheet1!AR26</f>
-        <v>106.88896357974976</v>
-[...1 lines deleted...]
-      <c r="D29" s="66">
+        <v>104.98486287071582</v>
+      </c>
+      <c r="D29" s="61">
         <f>sheet1!AS26</f>
-        <v>42.552651772181598</v>
-[...1 lines deleted...]
-      <c r="E29" s="66">
+        <v>42.198544150226816</v>
+      </c>
+      <c r="E29" s="61">
         <f>sheet1!AT26</f>
-        <v>11.351601590492558</v>
-[...1 lines deleted...]
-      <c r="F29" s="66">
+        <v>10.485698849450301</v>
+      </c>
+      <c r="F29" s="61">
         <f>sheet1!AU26</f>
-        <v>5.4855504892603699</v>
-[...1 lines deleted...]
-      <c r="G29" s="66">
+        <v>5.5305667712039686</v>
+      </c>
+      <c r="G29" s="61">
         <f>sheet1!AV26</f>
-        <v>47.435742959153259</v>
-[...1 lines deleted...]
-      <c r="H29" s="66">
+        <v>46.706115911728318</v>
+      </c>
+      <c r="H29" s="61">
         <f>sheet1!AW26</f>
-        <v>6.3416768661969602E-2</v>
-[...1 lines deleted...]
-      <c r="I29" s="66">
+        <v>6.3937188106404266E-2</v>
+      </c>
+      <c r="I29" s="61">
         <f>sheet1!AX26</f>
         <v>0</v>
       </c>
-      <c r="J29" s="66">
+      <c r="J29" s="61">
         <f>sheet1!AY26</f>
         <v>0</v>
       </c>
-      <c r="K29" s="66">
+      <c r="K29" s="61">
         <f>sheet1!AZ26</f>
-        <v>25.556957770773749</v>
-[...1 lines deleted...]
-      <c r="L29" s="66">
+        <v>26.885587598742994</v>
+      </c>
+      <c r="L29" s="61">
         <f>sheet1!BA26</f>
-        <v>4.6611324966547656</v>
-[...1 lines deleted...]
-      <c r="M29" s="66">
+        <v>4.6993833258207136</v>
+      </c>
+      <c r="M29" s="61">
         <f>sheet1!BB26</f>
-        <v>6.3416768661969602E-2</v>
-[...1 lines deleted...]
-      <c r="N29" s="66">
+        <v>6.3937188106404266E-2</v>
+      </c>
+      <c r="N29" s="61">
         <f>sheet1!BC26</f>
-        <v>0.1268335373239392</v>
-[...1 lines deleted...]
-      <c r="O29" s="66">
+        <v>0.38362312863842563</v>
+      </c>
+      <c r="O29" s="61">
         <f>sheet1!BD26</f>
-        <v>0.82441799260560478</v>
-[...1 lines deleted...]
-      <c r="P29" s="66">
+        <v>0.8311834453832555</v>
+      </c>
+      <c r="P29" s="61">
         <f>sheet1!BE26</f>
-        <v>2.4415455934858299</v>
-[...1 lines deleted...]
-      <c r="Q29" s="66">
+        <v>2.4615817420965644</v>
+      </c>
+      <c r="Q29" s="61">
         <f>sheet1!BF26</f>
-        <v>1.1097934515844678</v>
-[...1 lines deleted...]
-      <c r="R29" s="66">
+        <v>1.1189007918620746</v>
+      </c>
+      <c r="R29" s="61">
         <f>sheet1!BG26</f>
-        <v>1.7122527538731791</v>
-[...1 lines deleted...]
-      <c r="S29" s="66">
+        <v>1.8541784550857237</v>
+      </c>
+      <c r="S29" s="61">
         <f>sheet1!BH26</f>
-        <v>0.63416768661969591</v>
-[...1 lines deleted...]
-      <c r="T29" s="40" t="s">
+        <v>0.63937188106404264</v>
+      </c>
+      <c r="T29" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="U29" s="66">
+      <c r="U29" s="61">
         <f>sheet1!BI26</f>
         <v>0</v>
       </c>
-      <c r="V29" s="66">
+      <c r="V29" s="61">
         <f>sheet1!BJ26</f>
-        <v>0.85612637693658955</v>
-[...1 lines deleted...]
-      <c r="W29" s="66">
+        <v>0.86315203943645757</v>
+      </c>
+      <c r="W29" s="61">
         <f>sheet1!BK26</f>
-        <v>0.19025030598590881</v>
-[...1 lines deleted...]
-      <c r="X29" s="66">
+        <v>0.19181156431921281</v>
+      </c>
+      <c r="X29" s="61">
         <f>sheet1!BL26</f>
-        <v>0.72929283961265046</v>
-[...1 lines deleted...]
-      <c r="Y29" s="66">
+        <v>0.73527766322364918</v>
+      </c>
+      <c r="Y29" s="61">
         <f>sheet1!BM26</f>
-        <v>0.1268335373239392</v>
-[...1 lines deleted...]
-      <c r="Z29" s="66">
+        <v>0.12787437621280853</v>
+      </c>
+      <c r="Z29" s="61">
         <f>sheet1!BN26</f>
         <v>0</v>
       </c>
-      <c r="AA29" s="66">
+      <c r="AA29" s="61">
         <f>sheet1!BO26</f>
         <v>0</v>
       </c>
-      <c r="AB29" s="66">
+      <c r="AB29" s="61">
         <f>sheet1!BP26</f>
-        <v>2.2195869031689357</v>
-[...1 lines deleted...]
-      <c r="AC29" s="84">
+        <v>2.2378015837241492</v>
+      </c>
+      <c r="AC29" s="61">
         <f>sheet1!BQ26</f>
         <v>0</v>
       </c>
-      <c r="AD29" s="84">
+      <c r="AD29" s="61">
         <f>sheet1!BR26</f>
-        <v>0.47562576496477199</v>
-[...1 lines deleted...]
-      <c r="AE29" s="84">
+        <v>0.95905782159606412</v>
+      </c>
+      <c r="AE29" s="61">
         <f>sheet1!BS26</f>
-        <v>0.79270960827461989</v>
-[...1 lines deleted...]
-      <c r="AF29" s="84">
+        <v>0.76724625727685125</v>
+      </c>
+      <c r="AF29" s="61">
         <f>sheet1!BT26</f>
-        <v>1.0780850672534832</v>
-[...1 lines deleted...]
-      <c r="AG29" s="84">
+        <v>1.0869321978088726</v>
+      </c>
+      <c r="AG29" s="61">
         <f>sheet1!BU26</f>
-        <v>7.3246367804574879</v>
-[...1 lines deleted...]
-      <c r="AH29" s="84">
+        <v>7.672462572768513</v>
+      </c>
+      <c r="AH29" s="61">
         <f>sheet1!BV26</f>
         <v>0</v>
       </c>
-      <c r="AI29" s="84">
+      <c r="AI29" s="61">
         <f>sheet1!BW26</f>
-        <v>0.19025030598590881</v>
-[...1 lines deleted...]
-      <c r="AJ29" s="84">
+        <v>0.19181156431921281</v>
+      </c>
+      <c r="AJ29" s="61">
         <f>sheet1!BX26</f>
-        <v>6.4685104035208987</v>
-[...1 lines deleted...]
-      <c r="AK29" s="84">
+        <v>6.3297816225340231</v>
+      </c>
+      <c r="AK29" s="61">
         <f>sheet1!BY26</f>
-        <v>2.6000875151407534</v>
-[...1 lines deleted...]
-      <c r="AL29" s="84">
+        <v>2.3976445539901601</v>
+      </c>
+      <c r="AL29" s="61">
         <f>sheet1!BZ26</f>
         <v>0</v>
       </c>
-      <c r="AM29" s="84">
+      <c r="AM29" s="61">
         <f>sheet1!CA26</f>
-        <v>3.8684228883801453</v>
-[...1 lines deleted...]
-      <c r="AN29" s="84">
+        <v>3.9321370685438621</v>
+      </c>
+      <c r="AN29" s="61">
         <f>sheet1!CB26</f>
         <v>0</v>
       </c>
-      <c r="AO29" s="84">
+      <c r="AO29" s="61">
         <f>sheet1!CC26</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="65">
+      <c r="B30" s="60">
         <f>sheet1!AQ27</f>
-        <v>51.158005949898516</v>
-[...1 lines deleted...]
-      <c r="C30" s="66">
+        <v>51.726076689531091</v>
+      </c>
+      <c r="C30" s="61">
         <f>sheet1!AR27</f>
-        <v>32.71517409477206</v>
-[...1 lines deleted...]
-      <c r="D30" s="66">
+        <v>33.078451216312459</v>
+      </c>
+      <c r="D30" s="61">
         <f>sheet1!AS27</f>
-        <v>21.964578641532519</v>
-[...1 lines deleted...]
-      <c r="E30" s="66">
+        <v>22.20847857865737</v>
+      </c>
+      <c r="E30" s="61">
         <f>sheet1!AT27</f>
-        <v>3.3363916923846859</v>
-[...1 lines deleted...]
-      <c r="F30" s="66">
+        <v>3.3734397840998538</v>
+      </c>
+      <c r="F30" s="61">
         <f>sheet1!AU27</f>
         <v>0</v>
       </c>
-      <c r="G30" s="66">
+      <c r="G30" s="61">
         <f>sheet1!AV27</f>
-        <v>7.4142037608548579</v>
-[...1 lines deleted...]
-      <c r="H30" s="66">
+        <v>7.4965328535552302</v>
+      </c>
+      <c r="H30" s="61">
         <f>sheet1!AW27</f>
         <v>0</v>
       </c>
-      <c r="I30" s="66">
+      <c r="I30" s="61">
         <f>sheet1!AX27</f>
         <v>0</v>
       </c>
-      <c r="J30" s="66">
+      <c r="J30" s="61">
         <f>sheet1!AY27</f>
         <v>0</v>
       </c>
-      <c r="K30" s="66">
+      <c r="K30" s="61">
         <f>sheet1!AZ27</f>
-        <v>12.048081111389145</v>
-[...1 lines deleted...]
-      <c r="L30" s="66">
+        <v>11.900745905018928</v>
+      </c>
+      <c r="L30" s="61">
         <f>sheet1!BA27</f>
-        <v>2.1315835812457715</v>
-[...1 lines deleted...]
-      <c r="M30" s="66">
+        <v>1.8741332133888076</v>
+      </c>
+      <c r="M30" s="61">
         <f>sheet1!BB27</f>
-        <v>0.37071018804274292</v>
-[...1 lines deleted...]
-      <c r="N30" s="66">
+        <v>0</v>
+      </c>
+      <c r="N30" s="61">
         <f>sheet1!BC27</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O30" s="66">
+        <v>0.3748266426777615</v>
+      </c>
+      <c r="O30" s="61">
         <f>sheet1!BD27</f>
-        <v>0.55606528206411432</v>
-[...1 lines deleted...]
-      <c r="P30" s="66">
+        <v>0.56223996401664222</v>
+      </c>
+      <c r="P30" s="61">
         <f>sheet1!BE27</f>
-        <v>2.1315835812457715</v>
-[...1 lines deleted...]
-      <c r="Q30" s="66">
+        <v>2.1552531953971288</v>
+      </c>
+      <c r="Q30" s="61">
         <f>sheet1!BF27</f>
-        <v>0.18535509402137146</v>
-[...1 lines deleted...]
-      <c r="R30" s="66">
+        <v>0.18741332133888075</v>
+      </c>
+      <c r="R30" s="61">
         <f>sheet1!BG27</f>
         <v>0</v>
       </c>
-      <c r="S30" s="66">
+      <c r="S30" s="61">
         <f>sheet1!BH27</f>
         <v>0</v>
       </c>
-      <c r="T30" s="37" t="s">
+      <c r="T30" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="U30" s="66">
+      <c r="U30" s="61">
         <f>sheet1!BI27</f>
         <v>0</v>
       </c>
-      <c r="V30" s="66">
+      <c r="V30" s="61">
         <f>sheet1!BJ27</f>
         <v>0</v>
       </c>
-      <c r="W30" s="66">
+      <c r="W30" s="61">
         <f>sheet1!BK27</f>
         <v>0</v>
       </c>
-      <c r="X30" s="66">
+      <c r="X30" s="61">
         <f>sheet1!BL27</f>
-        <v>0.55606528206411432</v>
-[...1 lines deleted...]
-      <c r="Y30" s="66">
+        <v>0.56223996401664222</v>
+      </c>
+      <c r="Y30" s="61">
         <f>sheet1!BM27</f>
         <v>0</v>
       </c>
-      <c r="Z30" s="66">
+      <c r="Z30" s="61">
         <f>sheet1!BN27</f>
         <v>0</v>
       </c>
-      <c r="AA30" s="66">
+      <c r="AA30" s="61">
         <f>sheet1!BO27</f>
         <v>0</v>
       </c>
-      <c r="AB30" s="66">
+      <c r="AB30" s="61">
         <f>sheet1!BP27</f>
         <v>0</v>
       </c>
-      <c r="AC30" s="84">
+      <c r="AC30" s="61">
         <f>sheet1!BQ27</f>
         <v>0</v>
       </c>
-      <c r="AD30" s="84">
+      <c r="AD30" s="61">
         <f>sheet1!BR27</f>
         <v>0</v>
       </c>
-      <c r="AE30" s="84">
+      <c r="AE30" s="61">
         <f>sheet1!BS27</f>
-        <v>0.64874282907480008</v>
-[...1 lines deleted...]
-      <c r="AF30" s="84">
+        <v>0.65594662468608278</v>
+      </c>
+      <c r="AF30" s="61">
         <f>sheet1!BT27</f>
-        <v>0.92677547010685724</v>
-[...1 lines deleted...]
-      <c r="AG30" s="84">
+        <v>0.93706660669440378</v>
+      </c>
+      <c r="AG30" s="61">
         <f>sheet1!BU27</f>
-        <v>4.5411998035236003</v>
-[...1 lines deleted...]
-      <c r="AH30" s="84">
+        <v>4.5916263728025788</v>
+      </c>
+      <c r="AH30" s="61">
         <f>sheet1!BV27</f>
         <v>0</v>
       </c>
-      <c r="AI30" s="84">
+      <c r="AI30" s="61">
         <f>sheet1!BW27</f>
         <v>0</v>
       </c>
-      <c r="AJ30" s="84">
+      <c r="AJ30" s="61">
         <f>sheet1!BX27</f>
-        <v>6.3947507437373146</v>
-[...1 lines deleted...]
-      <c r="AK30" s="84">
+        <v>6.7468795681997076</v>
+      </c>
+      <c r="AK30" s="61">
         <f>sheet1!BY27</f>
-        <v>4.7265548975449718</v>
-[...1 lines deleted...]
-      <c r="AL30" s="84">
+        <v>5.0601596761497811</v>
+      </c>
+      <c r="AL30" s="61">
         <f>sheet1!BZ27</f>
-        <v>0.27803264103205716</v>
-[...1 lines deleted...]
-      <c r="AM30" s="84">
+        <v>0.28111998200832111</v>
+      </c>
+      <c r="AM30" s="61">
         <f>sheet1!CA27</f>
-        <v>1.3901632051602859</v>
-[...1 lines deleted...]
-      <c r="AN30" s="84">
+        <v>1.4055999100416057</v>
+      </c>
+      <c r="AN30" s="61">
         <f>sheet1!CB27</f>
         <v>0</v>
       </c>
-      <c r="AO30" s="84">
+      <c r="AO30" s="61">
         <f>sheet1!CC27</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A31" s="37" t="s">
+      <c r="A31" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="65">
+      <c r="B31" s="60">
         <f>sheet1!AQ28</f>
-        <v>81.119740151228001</v>
-[...1 lines deleted...]
-      <c r="C31" s="66">
+        <v>80.786802876866133</v>
+      </c>
+      <c r="C31" s="61">
         <f>sheet1!AR28</f>
-        <v>48.638643651384321</v>
-[...1 lines deleted...]
-      <c r="D31" s="66">
+        <v>48.744428017207838</v>
+      </c>
+      <c r="D31" s="61">
         <f>sheet1!AS28</f>
-        <v>34.224119565848923</v>
-[...1 lines deleted...]
-      <c r="E31" s="66">
+        <v>34.265609888949413</v>
+      </c>
+      <c r="E31" s="61">
         <f>sheet1!AT28</f>
-        <v>4.0670538206788933</v>
-[...1 lines deleted...]
-      <c r="F31" s="66">
+        <v>4.0851943663224359</v>
+      </c>
+      <c r="F31" s="61">
         <f>sheet1!AU28</f>
-        <v>0.74700988543081714</v>
-[...1 lines deleted...]
-      <c r="G31" s="66">
+        <v>0.75034182238575342</v>
+      </c>
+      <c r="G31" s="61">
         <f>sheet1!AV28</f>
-        <v>9.6004603794256873</v>
-[...1 lines deleted...]
-      <c r="H31" s="66">
+        <v>9.6432819395502403</v>
+      </c>
+      <c r="H31" s="61">
         <f>sheet1!AW28</f>
         <v>0</v>
       </c>
-      <c r="I31" s="66">
+      <c r="I31" s="61">
         <f>sheet1!AX28</f>
         <v>0</v>
       </c>
-      <c r="J31" s="66">
+      <c r="J31" s="61">
         <f>sheet1!AY28</f>
         <v>0</v>
       </c>
-      <c r="K31" s="66">
+      <c r="K31" s="61">
         <f>sheet1!AZ28</f>
-        <v>16.019211987571971</v>
-[...1 lines deleted...]
-      <c r="L31" s="66">
+        <v>15.923920897297657</v>
+      </c>
+      <c r="L31" s="61">
         <f>sheet1!BA28</f>
-        <v>2.9603725089295345</v>
-[...1 lines deleted...]
-      <c r="M31" s="66">
+        <v>2.9735768516768748</v>
+      </c>
+      <c r="M31" s="61">
         <f>sheet1!BB28</f>
-        <v>5.5334065587467937E-2</v>
-[...1 lines deleted...]
-      <c r="N31" s="66">
+        <v>5.5580875732278032E-2</v>
+      </c>
+      <c r="N31" s="61">
         <f>sheet1!BC28</f>
         <v>0</v>
       </c>
-      <c r="O31" s="66">
+      <c r="O31" s="61">
         <f>sheet1!BD28</f>
-        <v>0.3320043935248076</v>
-[...1 lines deleted...]
-      <c r="P31" s="66">
+        <v>0.33348525439366822</v>
+      </c>
+      <c r="P31" s="61">
         <f>sheet1!BE28</f>
-        <v>1.4386857052741664</v>
-[...1 lines deleted...]
-      <c r="Q31" s="66">
+        <v>1.4451027690392291</v>
+      </c>
+      <c r="Q31" s="61">
         <f>sheet1!BF28</f>
-        <v>0.3320043935248076</v>
-[...1 lines deleted...]
-      <c r="R31" s="66">
+        <v>0.33348525439366822</v>
+      </c>
+      <c r="R31" s="61">
         <f>sheet1!BG28</f>
-        <v>3.541380197597948</v>
-[...1 lines deleted...]
-      <c r="S31" s="66">
+        <v>3.557176046865794</v>
+      </c>
+      <c r="S31" s="61">
         <f>sheet1!BH28</f>
-        <v>0.2766703279373397</v>
-[...1 lines deleted...]
-      <c r="T31" s="37" t="s">
+        <v>0.27790437866139017</v>
+      </c>
+      <c r="T31" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="U31" s="66">
+      <c r="U31" s="61">
         <f>sheet1!BI28</f>
         <v>0</v>
       </c>
-      <c r="V31" s="66">
+      <c r="V31" s="61">
         <f>sheet1!BJ28</f>
         <v>0</v>
       </c>
-      <c r="W31" s="66">
+      <c r="W31" s="61">
         <f>sheet1!BK28</f>
-        <v>8.3001098381201899E-2</v>
-[...1 lines deleted...]
-      <c r="X31" s="66">
+        <v>8.3371313598417054E-2</v>
+      </c>
+      <c r="X31" s="61">
         <f>sheet1!BL28</f>
-        <v>0.8300109838120191</v>
-[...1 lines deleted...]
-      <c r="Y31" s="66">
+        <v>0.66697050878733644</v>
+      </c>
+      <c r="Y31" s="61">
         <f>sheet1!BM28</f>
-        <v>5.5334065587467937E-2</v>
-[...1 lines deleted...]
-      <c r="Z31" s="66">
+        <v>5.5580875732278032E-2</v>
+      </c>
+      <c r="Z31" s="61">
         <f>sheet1!BN28</f>
         <v>0</v>
       </c>
-      <c r="AA31" s="66">
+      <c r="AA31" s="61">
         <f>sheet1!BO28</f>
         <v>0</v>
       </c>
-      <c r="AB31" s="66">
+      <c r="AB31" s="61">
         <f>sheet1!BP28</f>
         <v>0</v>
       </c>
-      <c r="AC31" s="84">
+      <c r="AC31" s="61">
         <f>sheet1!BQ28</f>
-        <v>8.3001098381201899E-2</v>
-[...1 lines deleted...]
-      <c r="AD31" s="84">
+        <v>8.3371313598417054E-2</v>
+      </c>
+      <c r="AD31" s="61">
         <f>sheet1!BR28</f>
         <v>0</v>
       </c>
-      <c r="AE31" s="84">
+      <c r="AE31" s="61">
         <f>sheet1!BS28</f>
-        <v>0.41500549190600955</v>
-[...1 lines deleted...]
-      <c r="AF31" s="84">
+        <v>0.41685656799208531</v>
+      </c>
+      <c r="AF31" s="61">
         <f>sheet1!BT28</f>
-        <v>0.41500549190600955</v>
-[...1 lines deleted...]
-      <c r="AG31" s="84">
+        <v>0.41685656799208531</v>
+      </c>
+      <c r="AG31" s="61">
         <f>sheet1!BU28</f>
-        <v>5.1460680996345181</v>
-[...1 lines deleted...]
-      <c r="AH31" s="84">
+        <v>5.1690214431018573</v>
+      </c>
+      <c r="AH31" s="61">
         <f>sheet1!BV28</f>
-        <v>2.7667032793733969E-2</v>
-[...1 lines deleted...]
-      <c r="AI31" s="84">
+        <v>2.7790437866139016E-2</v>
+      </c>
+      <c r="AI31" s="61">
         <f>sheet1!BW28</f>
-        <v>2.7667032793733969E-2</v>
-[...1 lines deleted...]
-      <c r="AJ31" s="84">
+        <v>2.7790437866139016E-2</v>
+      </c>
+      <c r="AJ31" s="61">
         <f>sheet1!BX28</f>
-        <v>16.461884512271713</v>
-[...1 lines deleted...]
-      <c r="AK31" s="84">
+        <v>16.118453962360629</v>
+      </c>
+      <c r="AK31" s="61">
         <f>sheet1!BY28</f>
-        <v>9.102453789138476</v>
-[...1 lines deleted...]
-      <c r="AL31" s="84">
+        <v>8.7261974899676513</v>
+      </c>
+      <c r="AL31" s="61">
         <f>sheet1!BZ28</f>
-        <v>0.74700988543081714</v>
-[...1 lines deleted...]
-      <c r="AM31" s="84">
+        <v>0.75034182238575342</v>
+      </c>
+      <c r="AM31" s="61">
         <f>sheet1!CA28</f>
-        <v>5.920745017859069</v>
-[...1 lines deleted...]
-      <c r="AN31" s="84">
+        <v>5.9471537033537496</v>
+      </c>
+      <c r="AN31" s="61">
         <f>sheet1!CB28</f>
         <v>0</v>
       </c>
-      <c r="AO31" s="84">
+      <c r="AO31" s="61">
         <f>sheet1!CC28</f>
-        <v>0.69167581984334925</v>
+        <v>0.69476094665347554</v>
       </c>
     </row>
     <row r="32" spans="1:41" ht="21.6" customHeight="1">
-      <c r="A32" s="37" t="s">
+      <c r="A32" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B32" s="65">
+      <c r="B32" s="60">
         <f>sheet1!AQ29</f>
-        <v>64.364166021494086</v>
-[...1 lines deleted...]
-      <c r="C32" s="66">
+        <v>62.645367972967044</v>
+      </c>
+      <c r="C32" s="61">
         <f>sheet1!AR29</f>
-        <v>37.485620306096116</v>
-[...1 lines deleted...]
-      <c r="D32" s="66">
+        <v>35.897660947031206</v>
+      </c>
+      <c r="D32" s="61">
         <f>sheet1!AS29</f>
-        <v>34.139471002226394</v>
-[...1 lines deleted...]
-      <c r="E32" s="66">
+        <v>32.540483609075352</v>
+      </c>
+      <c r="E32" s="61">
         <f>sheet1!AT29</f>
-        <v>2.252636459467853</v>
-[...1 lines deleted...]
-      <c r="F32" s="66">
+        <v>2.2600605608460964</v>
+      </c>
+      <c r="F32" s="61">
         <f>sheet1!AU29</f>
-        <v>1.0935128444018705</v>
-[...1 lines deleted...]
-      <c r="G32" s="66">
+        <v>1.0971167771097556</v>
+      </c>
+      <c r="G32" s="61">
         <f>sheet1!AV29</f>
         <v>0</v>
       </c>
-      <c r="H32" s="66">
+      <c r="H32" s="61">
         <f>sheet1!AW29</f>
         <v>0</v>
       </c>
-      <c r="I32" s="66">
+      <c r="I32" s="61">
         <f>sheet1!AX29</f>
         <v>0</v>
       </c>
-      <c r="J32" s="66">
+      <c r="J32" s="61">
         <f>sheet1!AY29</f>
         <v>0</v>
       </c>
-      <c r="K32" s="66">
+      <c r="K32" s="61">
         <f>sheet1!AZ29</f>
-        <v>16.468303436692167</v>
-[...1 lines deleted...]
-      <c r="L32" s="66">
+        <v>16.368982314477552</v>
+      </c>
+      <c r="L32" s="61">
         <f>sheet1!BA29</f>
-        <v>2.8212631385568256</v>
-[...1 lines deleted...]
-      <c r="M32" s="66">
+        <v>2.8305612849431694</v>
+      </c>
+      <c r="M32" s="61">
         <f>sheet1!BB29</f>
         <v>0</v>
       </c>
-      <c r="N32" s="66">
+      <c r="N32" s="61">
         <f>sheet1!BC29</f>
-        <v>8.7481027552149621E-2</v>
-[...1 lines deleted...]
-      <c r="O32" s="66">
+        <v>8.7769342168780448E-2</v>
+      </c>
+      <c r="O32" s="61">
         <f>sheet1!BD29</f>
-        <v>1.2466046426181323</v>
-[...1 lines deleted...]
-      <c r="P32" s="66">
+        <v>1.184886119278536</v>
+      </c>
+      <c r="P32" s="61">
         <f>sheet1!BE29</f>
-        <v>2.908744166108975</v>
-[...1 lines deleted...]
-      <c r="Q32" s="66">
+        <v>2.91833062711195</v>
+      </c>
+      <c r="Q32" s="61">
         <f>sheet1!BF29</f>
-        <v>0.13122154132822444</v>
-[...1 lines deleted...]
-      <c r="R32" s="66">
+        <v>0.13165401325317067</v>
+      </c>
+      <c r="R32" s="61">
         <f>sheet1!BG29</f>
-        <v>1.3778261839463566</v>
-[...1 lines deleted...]
-      <c r="S32" s="66">
+        <v>1.3823671391582919</v>
+      </c>
+      <c r="S32" s="61">
         <f>sheet1!BH29</f>
-        <v>0.26244308265644889</v>
-[...1 lines deleted...]
-      <c r="T32" s="37" t="s">
+        <v>0.26330802650634133</v>
+      </c>
+      <c r="T32" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="U32" s="66">
+      <c r="U32" s="61">
         <f>sheet1!BI29</f>
         <v>0</v>
       </c>
-      <c r="V32" s="66">
+      <c r="V32" s="61">
         <f>sheet1!BJ29</f>
-        <v>0.10935128444018705</v>
-[...1 lines deleted...]
-      <c r="W32" s="66">
+        <v>0.10971167771097555</v>
+      </c>
+      <c r="W32" s="61">
         <f>sheet1!BK29</f>
         <v>0</v>
       </c>
-      <c r="X32" s="66">
+      <c r="X32" s="61">
         <f>sheet1!BL29</f>
-        <v>0.30618359643252369</v>
-[...1 lines deleted...]
-      <c r="Y32" s="66">
+        <v>0.30719269759073153</v>
+      </c>
+      <c r="Y32" s="61">
         <f>sheet1!BM29</f>
         <v>0</v>
       </c>
-      <c r="Z32" s="66">
+      <c r="Z32" s="61">
         <f>sheet1!BN29</f>
         <v>0</v>
       </c>
-      <c r="AA32" s="66">
+      <c r="AA32" s="61">
         <f>sheet1!BO29</f>
         <v>0</v>
       </c>
-      <c r="AB32" s="66">
+      <c r="AB32" s="61">
         <f>sheet1!BP29</f>
         <v>0</v>
       </c>
-      <c r="AC32" s="84">
+      <c r="AC32" s="61">
         <f>sheet1!BQ29</f>
         <v>0</v>
       </c>
-      <c r="AD32" s="84">
+      <c r="AD32" s="61">
         <f>sheet1!BR29</f>
         <v>0</v>
       </c>
-      <c r="AE32" s="84">
+      <c r="AE32" s="61">
         <f>sheet1!BS29</f>
-        <v>0.74358873419327187</v>
-[...1 lines deleted...]
-      <c r="AF32" s="84">
+        <v>0.74603940843463379</v>
+      </c>
+      <c r="AF32" s="61">
         <f>sheet1!BT29</f>
-        <v>1.8589718354831795</v>
-[...1 lines deleted...]
-      <c r="AG32" s="84">
+        <v>1.7773291789178041</v>
+      </c>
+      <c r="AG32" s="61">
         <f>sheet1!BU29</f>
-        <v>4.4396621482715934</v>
-[...1 lines deleted...]
-      <c r="AH32" s="84">
+        <v>4.4542941150656077</v>
+      </c>
+      <c r="AH32" s="61">
         <f>sheet1!BV29</f>
         <v>0</v>
       </c>
-      <c r="AI32" s="84">
+      <c r="AI32" s="61">
         <f>sheet1!BW29</f>
-        <v>0.17496205510429924</v>
-[...1 lines deleted...]
-      <c r="AJ32" s="84">
+        <v>0.1755386843375609</v>
+      </c>
+      <c r="AJ32" s="61">
         <f>sheet1!BX29</f>
-        <v>10.410242278705805</v>
-[...1 lines deleted...]
-      <c r="AK32" s="84">
+        <v>10.378724711458288</v>
+      </c>
+      <c r="AK32" s="61">
         <f>sheet1!BY29</f>
-        <v>3.2149277625414987</v>
-[...1 lines deleted...]
-      <c r="AL32" s="84">
+        <v>3.488831351209023</v>
+      </c>
+      <c r="AL32" s="61">
         <f>sheet1!BZ29</f>
-        <v>1.3559559270583192</v>
-[...1 lines deleted...]
-      <c r="AM32" s="84">
+        <v>1.3604248036160969</v>
+      </c>
+      <c r="AM32" s="61">
         <f>sheet1!CA29</f>
-        <v>5.2488616531289773</v>
-[...1 lines deleted...]
-      <c r="AN32" s="84">
+        <v>4.9370254969939005</v>
+      </c>
+      <c r="AN32" s="61">
         <f>sheet1!CB29</f>
         <v>0</v>
       </c>
-      <c r="AO32" s="84">
+      <c r="AO32" s="61">
         <f>sheet1!CC29</f>
-        <v>0.59049693597701003</v>
+        <v>0.59244305963926802</v>
       </c>
     </row>
     <row r="33" spans="1:256" ht="21.6" customHeight="1">
-      <c r="A33" s="37" t="s">
+      <c r="A33" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B33" s="65">
+      <c r="B33" s="60">
         <f>sheet1!AQ30</f>
-        <v>151.69141457870066</v>
-[...1 lines deleted...]
-      <c r="C33" s="66">
+        <v>147.48157436007219</v>
+      </c>
+      <c r="C33" s="61">
         <f>sheet1!AR30</f>
-        <v>91.73192156443929</v>
-[...1 lines deleted...]
-      <c r="D33" s="66">
+        <v>88.878864797088582</v>
+      </c>
+      <c r="D33" s="61">
         <f>sheet1!AS30</f>
-        <v>68.999187571754959</v>
-[...1 lines deleted...]
-      <c r="E33" s="66">
+        <v>66.095293434049978</v>
+      </c>
+      <c r="E33" s="61">
         <f>sheet1!AT30</f>
-        <v>4.1193544818958188</v>
-[...1 lines deleted...]
-      <c r="F33" s="66">
+        <v>4.1285666228325022</v>
+      </c>
+      <c r="F33" s="61">
         <f>sheet1!AU30</f>
-        <v>10.031391006838891</v>
-[...1 lines deleted...]
-      <c r="G33" s="66">
+        <v>10.053824275971742</v>
+      </c>
+      <c r="G33" s="61">
         <f>sheet1!AV30</f>
-        <v>8.5819885039496207</v>
-[...1 lines deleted...]
-      <c r="H33" s="66">
+        <v>8.6011804642343801</v>
+      </c>
+      <c r="H33" s="61">
         <f>sheet1!AW30</f>
         <v>0</v>
       </c>
-      <c r="I33" s="66">
+      <c r="I33" s="61">
         <f>sheet1!AX30</f>
         <v>0</v>
       </c>
-      <c r="J33" s="66">
+      <c r="J33" s="61">
         <f>sheet1!AY30</f>
         <v>0</v>
       </c>
-      <c r="K33" s="66">
+      <c r="K33" s="61">
         <f>sheet1!AZ30</f>
-        <v>41.269829161215512</v>
-[...1 lines deleted...]
-      <c r="L33" s="66">
+        <v>40.215297103886968</v>
+      </c>
+      <c r="L33" s="61">
         <f>sheet1!BA30</f>
-        <v>7.7047185679903274</v>
-[...1 lines deleted...]
-      <c r="M33" s="66">
+        <v>7.3396739961466704</v>
+      </c>
+      <c r="M33" s="61">
         <f>sheet1!BB30</f>
-        <v>0.30513736902931987</v>
-[...1 lines deleted...]
-      <c r="N33" s="66">
+        <v>0.3058197498394446</v>
+      </c>
+      <c r="N33" s="61">
         <f>sheet1!BC30</f>
         <v>0</v>
       </c>
-      <c r="O33" s="66">
+      <c r="O33" s="61">
         <f>sheet1!BD30</f>
-        <v>0.99169644934528955</v>
-[...1 lines deleted...]
-      <c r="P33" s="66">
+        <v>0.99391418697819511</v>
+      </c>
+      <c r="P33" s="61">
         <f>sheet1!BE30</f>
-        <v>2.936947176907204</v>
-[...1 lines deleted...]
-      <c r="Q33" s="66">
+        <v>2.9435150922046547</v>
+      </c>
+      <c r="Q33" s="61">
         <f>sheet1!BF30</f>
-        <v>1.1824073049886146</v>
-[...1 lines deleted...]
-      <c r="R33" s="66">
+        <v>1.185051530627848</v>
+      </c>
+      <c r="R33" s="61">
         <f>sheet1!BG30</f>
-        <v>11.442651338599497</v>
-[...1 lines deleted...]
-      <c r="S33" s="66">
+        <v>10.894828588030215</v>
+      </c>
+      <c r="S33" s="61">
         <f>sheet1!BH30</f>
         <v>0</v>
       </c>
-      <c r="T33" s="37" t="s">
+      <c r="T33" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="U33" s="66">
+      <c r="U33" s="61">
         <f>sheet1!BI30</f>
         <v>0</v>
       </c>
-      <c r="V33" s="66">
+      <c r="V33" s="61">
         <f>sheet1!BJ30</f>
-        <v>3.8142171128664984E-2</v>
-[...1 lines deleted...]
-      <c r="W33" s="66">
+        <v>3.8227468729930575E-2</v>
+      </c>
+      <c r="W33" s="61">
         <f>sheet1!BK30</f>
-        <v>0.19071085564332493</v>
-[...1 lines deleted...]
-      <c r="X33" s="66">
+        <v>0.1911373436496529</v>
+      </c>
+      <c r="X33" s="61">
         <f>sheet1!BL30</f>
-        <v>0.83912776483062967</v>
-[...1 lines deleted...]
-      <c r="Y33" s="66">
+        <v>0.8410043120584727</v>
+      </c>
+      <c r="Y33" s="61">
         <f>sheet1!BM30</f>
-        <v>3.8142171128664984E-2</v>
-[...1 lines deleted...]
-      <c r="Z33" s="66">
+        <v>3.8227468729930575E-2</v>
+      </c>
+      <c r="Z33" s="61">
         <f>sheet1!BN30</f>
         <v>0</v>
       </c>
-      <c r="AA33" s="66">
+      <c r="AA33" s="61">
         <f>sheet1!BO30</f>
         <v>0</v>
       </c>
-      <c r="AB33" s="66">
+      <c r="AB33" s="61">
         <f>sheet1!BP30</f>
         <v>0</v>
       </c>
-      <c r="AC33" s="84">
+      <c r="AC33" s="61">
         <f>sheet1!BQ30</f>
         <v>0</v>
       </c>
-      <c r="AD33" s="84">
+      <c r="AD33" s="61">
         <f>sheet1!BR30</f>
         <v>0</v>
       </c>
-      <c r="AE33" s="84">
+      <c r="AE33" s="61">
         <f>sheet1!BS30</f>
-        <v>1.2205494761172795</v>
-[...1 lines deleted...]
-      <c r="AF33" s="84">
+        <v>1.2232789993577784</v>
+      </c>
+      <c r="AF33" s="61">
         <f>sheet1!BT30</f>
-        <v>1.7163977007899243</v>
-[...1 lines deleted...]
-      <c r="AG33" s="84">
+        <v>1.7202360928468761</v>
+      </c>
+      <c r="AG33" s="61">
         <f>sheet1!BU30</f>
-        <v>12.16735259004413</v>
-[...1 lines deleted...]
-      <c r="AH33" s="84">
+        <v>12.003425181198201</v>
+      </c>
+      <c r="AH33" s="61">
         <f>sheet1!BV30</f>
-        <v>0.11442651338599495</v>
-[...1 lines deleted...]
-      <c r="AI33" s="84">
+        <v>0.11468240618979172</v>
+      </c>
+      <c r="AI33" s="61">
         <f>sheet1!BW30</f>
-        <v>0.38142171128664987</v>
-[...1 lines deleted...]
-      <c r="AJ33" s="84">
+        <v>0.3822746872993058</v>
+      </c>
+      <c r="AJ33" s="61">
         <f>sheet1!BX30</f>
-        <v>18.689663853045843</v>
-[...1 lines deleted...]
-      <c r="AK33" s="84">
+        <v>18.387412459096609</v>
+      </c>
+      <c r="AK33" s="61">
         <f>sheet1!BY30</f>
-        <v>8.6582728462069518</v>
-[...1 lines deleted...]
-      <c r="AL33" s="84">
+        <v>8.333588183124867</v>
+      </c>
+      <c r="AL33" s="61">
         <f>sheet1!BZ30</f>
-        <v>2.6318098078778838</v>
-[...1 lines deleted...]
-      <c r="AM33" s="84">
+        <v>2.6376953423652099</v>
+      </c>
+      <c r="AM33" s="61">
         <f>sheet1!CA30</f>
-        <v>6.636737776387708</v>
-[...1 lines deleted...]
-      <c r="AN33" s="84">
+        <v>6.6515795590079207</v>
+      </c>
+      <c r="AN33" s="61">
         <f>sheet1!CB30</f>
         <v>0</v>
       </c>
-      <c r="AO33" s="84">
+      <c r="AO33" s="61">
         <f>sheet1!CC30</f>
-        <v>0.76284342257329973</v>
+        <v>0.76454937459861161</v>
       </c>
     </row>
-    <row r="34" spans="1:256" s="26" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A34" s="40" t="s">
+    <row r="34" spans="1:256" s="23" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A34" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="B34" s="65">
+      <c r="B34" s="60">
         <f>sheet1!AQ31</f>
-        <v>23.815990139344432</v>
-[...1 lines deleted...]
-      <c r="C34" s="66">
+        <v>24.90794111102338</v>
+      </c>
+      <c r="C34" s="61">
         <f>sheet1!AR31</f>
-        <v>14.554216196266044</v>
-[...1 lines deleted...]
-      <c r="D34" s="66">
+        <v>15.002189314708605</v>
+      </c>
+      <c r="D34" s="61">
         <f>sheet1!AS31</f>
-        <v>7.8690259817132198</v>
-[...1 lines deleted...]
-      <c r="E34" s="66">
+        <v>8.1112315433591995</v>
+      </c>
+      <c r="E34" s="61">
         <f>sheet1!AT31</f>
-        <v>1.810572349774723</v>
-[...1 lines deleted...]
-      <c r="F34" s="66">
+        <v>1.8663010630737977</v>
+      </c>
+      <c r="F34" s="61">
         <f>sheet1!AU31</f>
         <v>0</v>
       </c>
-      <c r="G34" s="66">
+      <c r="G34" s="61">
         <f>sheet1!AV31</f>
-        <v>4.8746178647781004</v>
-[...1 lines deleted...]
-      <c r="H34" s="66">
+        <v>5.0246567082756091</v>
+      </c>
+      <c r="H34" s="61">
         <f>sheet1!AW31</f>
         <v>0</v>
       </c>
-      <c r="I34" s="66">
+      <c r="I34" s="61">
         <f>sheet1!AX31</f>
         <v>0</v>
       </c>
-      <c r="J34" s="66">
+      <c r="J34" s="61">
         <f>sheet1!AY31</f>
         <v>0</v>
       </c>
-      <c r="K34" s="66">
+      <c r="K34" s="61">
         <f>sheet1!AZ31</f>
-        <v>6.6155528164845645</v>
-[...1 lines deleted...]
-      <c r="L34" s="66">
+        <v>6.8191769612311841</v>
+      </c>
+      <c r="L34" s="61">
         <f>sheet1!BA31</f>
-        <v>0.69637398068258582</v>
-[...1 lines deleted...]
-      <c r="M34" s="66">
+        <v>0.71780810118223004</v>
+      </c>
+      <c r="M34" s="61">
         <f>sheet1!BB31</f>
         <v>0</v>
       </c>
-      <c r="N34" s="66">
+      <c r="N34" s="61">
         <f>sheet1!BC31</f>
         <v>0</v>
       </c>
-      <c r="O34" s="66">
+      <c r="O34" s="61">
         <f>sheet1!BD31</f>
-        <v>0.34818699034129291</v>
-[...1 lines deleted...]
-      <c r="P34" s="66">
+        <v>0.35890405059111502</v>
+      </c>
+      <c r="P34" s="61">
         <f>sheet1!BE31</f>
-        <v>0.97492357295562015</v>
-[...1 lines deleted...]
-      <c r="Q34" s="66">
+        <v>1.004931341655122</v>
+      </c>
+      <c r="Q34" s="61">
         <f>sheet1!BF31</f>
-        <v>0.13927479613651716</v>
-[...1 lines deleted...]
-      <c r="R34" s="66">
+        <v>0.14356162023644597</v>
+      </c>
+      <c r="R34" s="61">
         <f>sheet1!BG31</f>
         <v>0</v>
       </c>
-      <c r="S34" s="66">
+      <c r="S34" s="61">
         <f>sheet1!BH31</f>
         <v>0</v>
       </c>
-      <c r="T34" s="40" t="s">
+      <c r="T34" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="U34" s="66">
+      <c r="U34" s="61">
         <f>sheet1!BI31</f>
         <v>0</v>
       </c>
-      <c r="V34" s="66">
+      <c r="V34" s="61">
         <f>sheet1!BJ31</f>
-        <v>0.48746178647781008</v>
-[...1 lines deleted...]
-      <c r="W34" s="66">
+        <v>0.502465670827561</v>
+      </c>
+      <c r="W34" s="61">
         <f>sheet1!BK31</f>
         <v>0</v>
       </c>
-      <c r="X34" s="66">
+      <c r="X34" s="61">
         <f>sheet1!BL31</f>
-        <v>0.27854959227303433</v>
-[...1 lines deleted...]
-      <c r="Y34" s="66">
+        <v>0.28712324047289195</v>
+      </c>
+      <c r="Y34" s="61">
         <f>sheet1!BM31</f>
         <v>0</v>
       </c>
-      <c r="Z34" s="66">
+      <c r="Z34" s="61">
         <f>sheet1!BN31</f>
         <v>0</v>
       </c>
-      <c r="AA34" s="66">
+      <c r="AA34" s="61">
         <f>sheet1!BO31</f>
         <v>0</v>
       </c>
-      <c r="AB34" s="66">
+      <c r="AB34" s="61">
         <f>sheet1!BP31</f>
         <v>0</v>
       </c>
-      <c r="AC34" s="84">
+      <c r="AC34" s="61">
         <f>sheet1!BQ31</f>
         <v>0</v>
       </c>
-      <c r="AD34" s="84">
+      <c r="AD34" s="61">
         <f>sheet1!BR31</f>
         <v>0</v>
       </c>
-      <c r="AE34" s="84">
+      <c r="AE34" s="61">
         <f>sheet1!BS31</f>
-        <v>0.20891219420477572</v>
-[...1 lines deleted...]
-      <c r="AF34" s="84">
+        <v>0.21534243035466899</v>
+      </c>
+      <c r="AF34" s="61">
         <f>sheet1!BT31</f>
-        <v>1.3927479613651716</v>
-[...1 lines deleted...]
-      <c r="AG34" s="84">
+        <v>1.4356162023644601</v>
+      </c>
+      <c r="AG34" s="61">
         <f>sheet1!BU31</f>
-        <v>2.0891219420477571</v>
-[...1 lines deleted...]
-      <c r="AH34" s="84">
+        <v>2.1534243035466898</v>
+      </c>
+      <c r="AH34" s="61">
         <f>sheet1!BV31</f>
         <v>0</v>
       </c>
-      <c r="AI34" s="84">
+      <c r="AI34" s="61">
         <f>sheet1!BW31</f>
         <v>0</v>
       </c>
-      <c r="AJ34" s="84">
+      <c r="AJ34" s="61">
         <f>sheet1!BX31</f>
-        <v>2.6462211265938258</v>
-[...1 lines deleted...]
-      <c r="AK34" s="84">
+        <v>3.0865748350835891</v>
+      </c>
+      <c r="AK34" s="61">
         <f>sheet1!BY31</f>
-        <v>1.6016601555699475</v>
-[...1 lines deleted...]
-      <c r="AL34" s="84">
+        <v>2.009862683310244</v>
+      </c>
+      <c r="AL34" s="61">
         <f>sheet1!BZ31</f>
         <v>0</v>
       </c>
-      <c r="AM34" s="84">
+      <c r="AM34" s="61">
         <f>sheet1!CA31</f>
-        <v>1.0445609710238786</v>
-[...1 lines deleted...]
-      <c r="AN34" s="84">
+        <v>1.0767121517733449</v>
+      </c>
+      <c r="AN34" s="61">
         <f>sheet1!CB31</f>
         <v>0</v>
       </c>
-      <c r="AO34" s="84">
+      <c r="AO34" s="61">
         <f>sheet1!CC31</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:256" s="26" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A35" s="38" t="s">
+    <row r="35" spans="1:256" s="23" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A35" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="67">
+      <c r="B35" s="62">
         <f>sheet1!AQ32</f>
-        <v>37.275985663082437</v>
-[...1 lines deleted...]
-      <c r="C35" s="68">
+        <v>39.644666324058434</v>
+      </c>
+      <c r="C35" s="63">
         <f>sheet1!AR32</f>
-        <v>18.637992831541219</v>
-[...1 lines deleted...]
-      <c r="D35" s="68">
+        <v>19.088172674546655</v>
+      </c>
+      <c r="D35" s="63">
         <f>sheet1!AS32</f>
-        <v>18.637992831541219</v>
-[...1 lines deleted...]
-      <c r="E35" s="68">
+        <v>19.088172674546655</v>
+      </c>
+      <c r="E35" s="63">
         <f>sheet1!AT32</f>
         <v>0</v>
       </c>
-      <c r="F35" s="68">
+      <c r="F35" s="63">
         <f>sheet1!AU32</f>
         <v>0</v>
       </c>
-      <c r="G35" s="68">
+      <c r="G35" s="63">
         <f>sheet1!AV32</f>
         <v>0</v>
       </c>
-      <c r="H35" s="68">
+      <c r="H35" s="63">
         <f>sheet1!AW32</f>
         <v>0</v>
       </c>
-      <c r="I35" s="68">
+      <c r="I35" s="63">
         <f>sheet1!AX32</f>
         <v>0</v>
       </c>
-      <c r="J35" s="68">
+      <c r="J35" s="63">
         <f>sheet1!AY32</f>
         <v>0</v>
       </c>
-      <c r="K35" s="68">
+      <c r="K35" s="63">
         <f>sheet1!AZ32</f>
-        <v>12.186379928315413</v>
-[...1 lines deleted...]
-      <c r="L35" s="68">
+        <v>13.94904926216871</v>
+      </c>
+      <c r="L35" s="63">
         <f>sheet1!BA32</f>
-        <v>0.71684587813620071</v>
-[...1 lines deleted...]
-      <c r="M35" s="68">
+        <v>0.73416048748256368</v>
+      </c>
+      <c r="M35" s="63">
         <f>sheet1!BB32</f>
         <v>0</v>
       </c>
-      <c r="N35" s="68">
+      <c r="N35" s="63">
         <f>sheet1!BC32</f>
         <v>0</v>
       </c>
-      <c r="O35" s="68">
+      <c r="O35" s="63">
         <f>sheet1!BD32</f>
         <v>0</v>
       </c>
-      <c r="P35" s="68">
+      <c r="P35" s="63">
         <f>sheet1!BE32</f>
-        <v>4.301075268817204</v>
-[...1 lines deleted...]
-      <c r="Q35" s="68">
+        <v>4.4049629248953819</v>
+      </c>
+      <c r="Q35" s="63">
         <f>sheet1!BF32</f>
         <v>0</v>
       </c>
-      <c r="R35" s="68">
+      <c r="R35" s="63">
         <f>sheet1!BG32</f>
         <v>0</v>
       </c>
-      <c r="S35" s="68">
+      <c r="S35" s="63">
         <f>sheet1!BH32</f>
         <v>0</v>
       </c>
-      <c r="T35" s="38" t="s">
+      <c r="T35" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="U35" s="68">
+      <c r="U35" s="63">
         <f>sheet1!BI32</f>
         <v>0</v>
       </c>
-      <c r="V35" s="68">
+      <c r="V35" s="63">
         <f>sheet1!BJ32</f>
-        <v>2.8673835125448028</v>
-[...1 lines deleted...]
-      <c r="W35" s="68">
+        <v>2.9366419499302547</v>
+      </c>
+      <c r="W35" s="63">
         <f>sheet1!BK32</f>
         <v>0</v>
       </c>
-      <c r="X35" s="68">
+      <c r="X35" s="63">
         <f>sheet1!BL32</f>
-        <v>1.4336917562724014</v>
-[...1 lines deleted...]
-      <c r="Y35" s="68">
+        <v>1.4683209749651274</v>
+      </c>
+      <c r="Y35" s="63">
         <f>sheet1!BM32</f>
         <v>0</v>
       </c>
-      <c r="Z35" s="68">
+      <c r="Z35" s="63">
         <f>sheet1!BN32</f>
         <v>0</v>
       </c>
-      <c r="AA35" s="68">
+      <c r="AA35" s="63">
         <f>sheet1!BO32</f>
         <v>0</v>
       </c>
-      <c r="AB35" s="68">
+      <c r="AB35" s="63">
         <f>sheet1!BP32</f>
         <v>0</v>
       </c>
-      <c r="AC35" s="85">
+      <c r="AC35" s="63">
         <f>sheet1!BQ32</f>
         <v>0</v>
       </c>
-      <c r="AD35" s="85">
+      <c r="AD35" s="63">
         <f>sheet1!BR32</f>
         <v>0</v>
       </c>
-      <c r="AE35" s="85">
+      <c r="AE35" s="63">
         <f>sheet1!BS32</f>
         <v>0</v>
       </c>
-      <c r="AF35" s="85">
+      <c r="AF35" s="63">
         <f>sheet1!BT32</f>
         <v>0</v>
       </c>
-      <c r="AG35" s="85">
+      <c r="AG35" s="63">
         <f>sheet1!BU32</f>
-        <v>2.8673835125448028</v>
-[...1 lines deleted...]
-      <c r="AH35" s="85">
+        <v>4.4049629248953819</v>
+      </c>
+      <c r="AH35" s="63">
         <f>sheet1!BV32</f>
         <v>0</v>
       </c>
-      <c r="AI35" s="85">
+      <c r="AI35" s="63">
         <f>sheet1!BW32</f>
         <v>0</v>
       </c>
-      <c r="AJ35" s="85">
+      <c r="AJ35" s="63">
         <f>sheet1!BX32</f>
-        <v>6.4516129032258061</v>
-[...1 lines deleted...]
-      <c r="AK35" s="85">
+        <v>6.6074443873430733</v>
+      </c>
+      <c r="AK35" s="63">
         <f>sheet1!BY32</f>
-        <v>6.4516129032258061</v>
-[...1 lines deleted...]
-      <c r="AL35" s="85">
+        <v>6.6074443873430733</v>
+      </c>
+      <c r="AL35" s="63">
         <f>sheet1!BZ32</f>
         <v>0</v>
       </c>
-      <c r="AM35" s="85">
+      <c r="AM35" s="63">
         <f>sheet1!CA32</f>
         <v>0</v>
       </c>
-      <c r="AN35" s="85">
+      <c r="AN35" s="63">
         <f>sheet1!CB32</f>
         <v>0</v>
       </c>
-      <c r="AO35" s="85">
+      <c r="AO35" s="63">
         <f>sheet1!CC32</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:256" s="43" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A36" s="74" t="s">
+    <row r="36" spans="1:256" s="39" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A36" s="66" t="s">
         <v>149</v>
       </c>
-      <c r="B36" s="75"/>
-[...253 lines deleted...]
-      <c r="IV36" s="76"/>
+      <c r="B36" s="67"/>
+      <c r="C36" s="67"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="68"/>
+      <c r="I36" s="69"/>
+      <c r="J36" s="69"/>
+      <c r="K36" s="69"/>
+      <c r="L36" s="69"/>
+      <c r="M36" s="69"/>
+      <c r="N36" s="69"/>
+      <c r="O36" s="69"/>
+      <c r="P36" s="69"/>
+      <c r="Q36" s="69"/>
+      <c r="R36" s="68"/>
+      <c r="S36" s="68"/>
+      <c r="T36" s="68"/>
+      <c r="U36" s="68"/>
+      <c r="V36" s="68"/>
+      <c r="W36" s="68"/>
+      <c r="X36" s="70"/>
+      <c r="Y36" s="70"/>
+      <c r="Z36" s="70"/>
+      <c r="AA36" s="70"/>
+      <c r="AB36" s="70"/>
+      <c r="AC36" s="70"/>
+      <c r="AD36" s="70"/>
+      <c r="AE36" s="70"/>
+      <c r="AF36" s="70"/>
+      <c r="AG36" s="68"/>
+      <c r="AH36" s="68"/>
+      <c r="AI36" s="68"/>
+      <c r="AJ36" s="70"/>
+      <c r="AK36" s="68"/>
+      <c r="AL36" s="68"/>
+      <c r="AM36" s="68"/>
+      <c r="AN36" s="68"/>
+      <c r="AO36" s="68"/>
+      <c r="AP36" s="70"/>
+      <c r="AQ36" s="68"/>
+      <c r="AR36" s="68"/>
+      <c r="AS36" s="68"/>
+      <c r="AT36" s="68"/>
+      <c r="AU36" s="68"/>
+      <c r="AV36" s="68"/>
+      <c r="AW36" s="68"/>
+      <c r="AX36" s="68"/>
+      <c r="AY36" s="68"/>
+      <c r="AZ36" s="68"/>
+      <c r="BA36" s="68"/>
+      <c r="BB36" s="68"/>
+      <c r="BC36" s="68"/>
+      <c r="BD36" s="68"/>
+      <c r="BE36" s="68"/>
+      <c r="BF36" s="68"/>
+      <c r="BG36" s="68"/>
+      <c r="BH36" s="68"/>
+      <c r="BI36" s="68"/>
+      <c r="BJ36" s="68"/>
+      <c r="BK36" s="68"/>
+      <c r="BL36" s="68"/>
+      <c r="BM36" s="68"/>
+      <c r="BN36" s="68"/>
+      <c r="BO36" s="68"/>
+      <c r="BP36" s="68"/>
+      <c r="BQ36" s="68"/>
+      <c r="BR36" s="68"/>
+      <c r="BS36" s="68"/>
+      <c r="BT36" s="68"/>
+      <c r="BU36" s="68"/>
+      <c r="BV36" s="68"/>
+      <c r="BW36" s="68"/>
+      <c r="BX36" s="68"/>
+      <c r="BY36" s="68"/>
+      <c r="BZ36" s="68"/>
+      <c r="CA36" s="68"/>
+      <c r="CB36" s="68"/>
+      <c r="CC36" s="68"/>
+      <c r="CD36" s="68"/>
+      <c r="CE36" s="68"/>
+      <c r="CF36" s="68"/>
+      <c r="CG36" s="68"/>
+      <c r="CH36" s="68"/>
+      <c r="CI36" s="68"/>
+      <c r="CJ36" s="68"/>
+      <c r="CK36" s="68"/>
+      <c r="CL36" s="68"/>
+      <c r="CM36" s="68"/>
+      <c r="CN36" s="68"/>
+      <c r="CO36" s="68"/>
+      <c r="CP36" s="68"/>
+      <c r="CQ36" s="68"/>
+      <c r="CR36" s="68"/>
+      <c r="CS36" s="68"/>
+      <c r="CT36" s="68"/>
+      <c r="CU36" s="68"/>
+      <c r="CV36" s="68"/>
+      <c r="CW36" s="68"/>
+      <c r="CX36" s="68"/>
+      <c r="CY36" s="68"/>
+      <c r="CZ36" s="68"/>
+      <c r="DA36" s="68"/>
+      <c r="DB36" s="68"/>
+      <c r="DC36" s="68"/>
+      <c r="DD36" s="68"/>
+      <c r="DE36" s="68"/>
+      <c r="DF36" s="68"/>
+      <c r="DG36" s="68"/>
+      <c r="DH36" s="68"/>
+      <c r="DI36" s="68"/>
+      <c r="DJ36" s="68"/>
+      <c r="DK36" s="68"/>
+      <c r="DL36" s="68"/>
+      <c r="DM36" s="68"/>
+      <c r="DN36" s="68"/>
+      <c r="DO36" s="68"/>
+      <c r="DP36" s="68"/>
+      <c r="DQ36" s="68"/>
+      <c r="DR36" s="68"/>
+      <c r="DS36" s="68"/>
+      <c r="DT36" s="68"/>
+      <c r="DU36" s="68"/>
+      <c r="DV36" s="68"/>
+      <c r="DW36" s="68"/>
+      <c r="DX36" s="68"/>
+      <c r="DY36" s="68"/>
+      <c r="DZ36" s="68"/>
+      <c r="EA36" s="68"/>
+      <c r="EB36" s="68"/>
+      <c r="EC36" s="68"/>
+      <c r="ED36" s="68"/>
+      <c r="EE36" s="68"/>
+      <c r="EF36" s="68"/>
+      <c r="EG36" s="68"/>
+      <c r="EH36" s="68"/>
+      <c r="EI36" s="68"/>
+      <c r="EJ36" s="68"/>
+      <c r="EK36" s="68"/>
+      <c r="EL36" s="68"/>
+      <c r="EM36" s="68"/>
+      <c r="EN36" s="68"/>
+      <c r="EO36" s="68"/>
+      <c r="EP36" s="68"/>
+      <c r="EQ36" s="68"/>
+      <c r="ER36" s="68"/>
+      <c r="ES36" s="68"/>
+      <c r="ET36" s="68"/>
+      <c r="EU36" s="68"/>
+      <c r="EV36" s="68"/>
+      <c r="EW36" s="68"/>
+      <c r="EX36" s="68"/>
+      <c r="EY36" s="68"/>
+      <c r="EZ36" s="68"/>
+      <c r="FA36" s="68"/>
+      <c r="FB36" s="68"/>
+      <c r="FC36" s="68"/>
+      <c r="FD36" s="68"/>
+      <c r="FE36" s="68"/>
+      <c r="FF36" s="68"/>
+      <c r="FG36" s="68"/>
+      <c r="FH36" s="68"/>
+      <c r="FI36" s="68"/>
+      <c r="FJ36" s="68"/>
+      <c r="FK36" s="68"/>
+      <c r="FL36" s="68"/>
+      <c r="FM36" s="68"/>
+      <c r="FN36" s="68"/>
+      <c r="FO36" s="68"/>
+      <c r="FP36" s="68"/>
+      <c r="FQ36" s="68"/>
+      <c r="FR36" s="68"/>
+      <c r="FS36" s="68"/>
+      <c r="FT36" s="68"/>
+      <c r="FU36" s="68"/>
+      <c r="FV36" s="68"/>
+      <c r="FW36" s="68"/>
+      <c r="FX36" s="68"/>
+      <c r="FY36" s="68"/>
+      <c r="FZ36" s="68"/>
+      <c r="GA36" s="68"/>
+      <c r="GB36" s="68"/>
+      <c r="GC36" s="68"/>
+      <c r="GD36" s="68"/>
+      <c r="GE36" s="68"/>
+      <c r="GF36" s="68"/>
+      <c r="GG36" s="68"/>
+      <c r="GH36" s="68"/>
+      <c r="GI36" s="68"/>
+      <c r="GJ36" s="68"/>
+      <c r="GK36" s="68"/>
+      <c r="GL36" s="68"/>
+      <c r="GM36" s="68"/>
+      <c r="GN36" s="68"/>
+      <c r="GO36" s="68"/>
+      <c r="GP36" s="68"/>
+      <c r="GQ36" s="68"/>
+      <c r="GR36" s="68"/>
+      <c r="GS36" s="68"/>
+      <c r="GT36" s="68"/>
+      <c r="GU36" s="68"/>
+      <c r="GV36" s="68"/>
+      <c r="GW36" s="68"/>
+      <c r="GX36" s="68"/>
+      <c r="GY36" s="68"/>
+      <c r="GZ36" s="68"/>
+      <c r="HA36" s="68"/>
+      <c r="HB36" s="68"/>
+      <c r="HC36" s="68"/>
+      <c r="HD36" s="68"/>
+      <c r="HE36" s="68"/>
+      <c r="HF36" s="68"/>
+      <c r="HG36" s="68"/>
+      <c r="HH36" s="68"/>
+      <c r="HI36" s="68"/>
+      <c r="HJ36" s="68"/>
+      <c r="HK36" s="68"/>
+      <c r="HL36" s="68"/>
+      <c r="HM36" s="68"/>
+      <c r="HN36" s="68"/>
+      <c r="HO36" s="68"/>
+      <c r="HP36" s="68"/>
+      <c r="HQ36" s="68"/>
+      <c r="HR36" s="68"/>
+      <c r="HS36" s="68"/>
+      <c r="HT36" s="68"/>
+      <c r="HU36" s="68"/>
+      <c r="HV36" s="68"/>
+      <c r="HW36" s="68"/>
+      <c r="HX36" s="68"/>
+      <c r="HY36" s="68"/>
+      <c r="HZ36" s="68"/>
+      <c r="IA36" s="68"/>
+      <c r="IB36" s="68"/>
+      <c r="IC36" s="68"/>
+      <c r="ID36" s="68"/>
+      <c r="IE36" s="68"/>
+      <c r="IF36" s="68"/>
+      <c r="IG36" s="68"/>
+      <c r="IH36" s="68"/>
+      <c r="II36" s="68"/>
+      <c r="IJ36" s="68"/>
+      <c r="IK36" s="68"/>
+      <c r="IL36" s="68"/>
+      <c r="IM36" s="68"/>
+      <c r="IN36" s="68"/>
+      <c r="IO36" s="68"/>
+      <c r="IP36" s="68"/>
+      <c r="IQ36" s="68"/>
+      <c r="IR36" s="68"/>
+      <c r="IS36" s="68"/>
+      <c r="IT36" s="68"/>
+      <c r="IU36" s="68"/>
+      <c r="IV36" s="68"/>
     </row>
-    <row r="37" spans="1:256" s="43" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A37" s="74" t="s">
+    <row r="37" spans="1:256" s="39" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A37" s="66" t="s">
         <v>150</v>
       </c>
-      <c r="B37" s="79"/>
-[...253 lines deleted...]
-      <c r="IV37" s="79"/>
+      <c r="B37" s="71"/>
+      <c r="C37" s="71"/>
+      <c r="D37" s="71"/>
+      <c r="E37" s="71"/>
+      <c r="F37" s="71"/>
+      <c r="G37" s="71"/>
+      <c r="H37" s="71"/>
+      <c r="I37" s="71"/>
+      <c r="J37" s="71"/>
+      <c r="K37" s="71"/>
+      <c r="L37" s="71"/>
+      <c r="M37" s="71"/>
+      <c r="N37" s="71"/>
+      <c r="O37" s="72"/>
+      <c r="P37" s="71"/>
+      <c r="Q37" s="71"/>
+      <c r="R37" s="71"/>
+      <c r="S37" s="71"/>
+      <c r="T37" s="71"/>
+      <c r="U37" s="71"/>
+      <c r="V37" s="71"/>
+      <c r="W37" s="71"/>
+      <c r="X37" s="72"/>
+      <c r="Y37" s="72"/>
+      <c r="Z37" s="72"/>
+      <c r="AA37" s="72"/>
+      <c r="AB37" s="72"/>
+      <c r="AC37" s="72"/>
+      <c r="AD37" s="72"/>
+      <c r="AE37" s="72"/>
+      <c r="AF37" s="72"/>
+      <c r="AG37" s="71"/>
+      <c r="AH37" s="71"/>
+      <c r="AI37" s="71"/>
+      <c r="AJ37" s="72"/>
+      <c r="AK37" s="71"/>
+      <c r="AL37" s="71"/>
+      <c r="AM37" s="71"/>
+      <c r="AN37" s="71"/>
+      <c r="AO37" s="71"/>
+      <c r="AP37" s="72"/>
+      <c r="AQ37" s="71"/>
+      <c r="AR37" s="71"/>
+      <c r="AS37" s="71"/>
+      <c r="AT37" s="71"/>
+      <c r="AU37" s="71"/>
+      <c r="AV37" s="71"/>
+      <c r="AW37" s="71"/>
+      <c r="AX37" s="71"/>
+      <c r="AY37" s="71"/>
+      <c r="AZ37" s="71"/>
+      <c r="BA37" s="71"/>
+      <c r="BB37" s="71"/>
+      <c r="BC37" s="71"/>
+      <c r="BD37" s="71"/>
+      <c r="BE37" s="71"/>
+      <c r="BF37" s="71"/>
+      <c r="BG37" s="71"/>
+      <c r="BH37" s="71"/>
+      <c r="BI37" s="71"/>
+      <c r="BJ37" s="71"/>
+      <c r="BK37" s="71"/>
+      <c r="BL37" s="71"/>
+      <c r="BM37" s="71"/>
+      <c r="BN37" s="71"/>
+      <c r="BO37" s="71"/>
+      <c r="BP37" s="71"/>
+      <c r="BQ37" s="71"/>
+      <c r="BR37" s="71"/>
+      <c r="BS37" s="71"/>
+      <c r="BT37" s="71"/>
+      <c r="BU37" s="71"/>
+      <c r="BV37" s="71"/>
+      <c r="BW37" s="71"/>
+      <c r="BX37" s="71"/>
+      <c r="BY37" s="71"/>
+      <c r="BZ37" s="71"/>
+      <c r="CA37" s="71"/>
+      <c r="CB37" s="71"/>
+      <c r="CC37" s="71"/>
+      <c r="CD37" s="71"/>
+      <c r="CE37" s="71"/>
+      <c r="CF37" s="71"/>
+      <c r="CG37" s="71"/>
+      <c r="CH37" s="71"/>
+      <c r="CI37" s="71"/>
+      <c r="CJ37" s="71"/>
+      <c r="CK37" s="71"/>
+      <c r="CL37" s="71"/>
+      <c r="CM37" s="71"/>
+      <c r="CN37" s="71"/>
+      <c r="CO37" s="71"/>
+      <c r="CP37" s="71"/>
+      <c r="CQ37" s="71"/>
+      <c r="CR37" s="71"/>
+      <c r="CS37" s="71"/>
+      <c r="CT37" s="71"/>
+      <c r="CU37" s="71"/>
+      <c r="CV37" s="71"/>
+      <c r="CW37" s="71"/>
+      <c r="CX37" s="71"/>
+      <c r="CY37" s="71"/>
+      <c r="CZ37" s="71"/>
+      <c r="DA37" s="71"/>
+      <c r="DB37" s="71"/>
+      <c r="DC37" s="71"/>
+      <c r="DD37" s="71"/>
+      <c r="DE37" s="71"/>
+      <c r="DF37" s="71"/>
+      <c r="DG37" s="71"/>
+      <c r="DH37" s="71"/>
+      <c r="DI37" s="71"/>
+      <c r="DJ37" s="71"/>
+      <c r="DK37" s="71"/>
+      <c r="DL37" s="71"/>
+      <c r="DM37" s="71"/>
+      <c r="DN37" s="71"/>
+      <c r="DO37" s="71"/>
+      <c r="DP37" s="71"/>
+      <c r="DQ37" s="71"/>
+      <c r="DR37" s="71"/>
+      <c r="DS37" s="71"/>
+      <c r="DT37" s="71"/>
+      <c r="DU37" s="71"/>
+      <c r="DV37" s="71"/>
+      <c r="DW37" s="71"/>
+      <c r="DX37" s="71"/>
+      <c r="DY37" s="71"/>
+      <c r="DZ37" s="71"/>
+      <c r="EA37" s="71"/>
+      <c r="EB37" s="71"/>
+      <c r="EC37" s="71"/>
+      <c r="ED37" s="71"/>
+      <c r="EE37" s="71"/>
+      <c r="EF37" s="71"/>
+      <c r="EG37" s="71"/>
+      <c r="EH37" s="71"/>
+      <c r="EI37" s="71"/>
+      <c r="EJ37" s="71"/>
+      <c r="EK37" s="71"/>
+      <c r="EL37" s="71"/>
+      <c r="EM37" s="71"/>
+      <c r="EN37" s="71"/>
+      <c r="EO37" s="71"/>
+      <c r="EP37" s="71"/>
+      <c r="EQ37" s="71"/>
+      <c r="ER37" s="71"/>
+      <c r="ES37" s="71"/>
+      <c r="ET37" s="71"/>
+      <c r="EU37" s="71"/>
+      <c r="EV37" s="71"/>
+      <c r="EW37" s="71"/>
+      <c r="EX37" s="71"/>
+      <c r="EY37" s="71"/>
+      <c r="EZ37" s="71"/>
+      <c r="FA37" s="71"/>
+      <c r="FB37" s="71"/>
+      <c r="FC37" s="71"/>
+      <c r="FD37" s="71"/>
+      <c r="FE37" s="71"/>
+      <c r="FF37" s="71"/>
+      <c r="FG37" s="71"/>
+      <c r="FH37" s="71"/>
+      <c r="FI37" s="71"/>
+      <c r="FJ37" s="71"/>
+      <c r="FK37" s="71"/>
+      <c r="FL37" s="71"/>
+      <c r="FM37" s="71"/>
+      <c r="FN37" s="71"/>
+      <c r="FO37" s="71"/>
+      <c r="FP37" s="71"/>
+      <c r="FQ37" s="71"/>
+      <c r="FR37" s="71"/>
+      <c r="FS37" s="71"/>
+      <c r="FT37" s="71"/>
+      <c r="FU37" s="71"/>
+      <c r="FV37" s="71"/>
+      <c r="FW37" s="71"/>
+      <c r="FX37" s="71"/>
+      <c r="FY37" s="71"/>
+      <c r="FZ37" s="71"/>
+      <c r="GA37" s="71"/>
+      <c r="GB37" s="71"/>
+      <c r="GC37" s="71"/>
+      <c r="GD37" s="71"/>
+      <c r="GE37" s="71"/>
+      <c r="GF37" s="71"/>
+      <c r="GG37" s="71"/>
+      <c r="GH37" s="71"/>
+      <c r="GI37" s="71"/>
+      <c r="GJ37" s="71"/>
+      <c r="GK37" s="71"/>
+      <c r="GL37" s="71"/>
+      <c r="GM37" s="71"/>
+      <c r="GN37" s="71"/>
+      <c r="GO37" s="71"/>
+      <c r="GP37" s="71"/>
+      <c r="GQ37" s="71"/>
+      <c r="GR37" s="71"/>
+      <c r="GS37" s="71"/>
+      <c r="GT37" s="71"/>
+      <c r="GU37" s="71"/>
+      <c r="GV37" s="71"/>
+      <c r="GW37" s="71"/>
+      <c r="GX37" s="71"/>
+      <c r="GY37" s="71"/>
+      <c r="GZ37" s="71"/>
+      <c r="HA37" s="71"/>
+      <c r="HB37" s="71"/>
+      <c r="HC37" s="71"/>
+      <c r="HD37" s="71"/>
+      <c r="HE37" s="71"/>
+      <c r="HF37" s="71"/>
+      <c r="HG37" s="71"/>
+      <c r="HH37" s="71"/>
+      <c r="HI37" s="71"/>
+      <c r="HJ37" s="71"/>
+      <c r="HK37" s="71"/>
+      <c r="HL37" s="71"/>
+      <c r="HM37" s="71"/>
+      <c r="HN37" s="71"/>
+      <c r="HO37" s="71"/>
+      <c r="HP37" s="71"/>
+      <c r="HQ37" s="71"/>
+      <c r="HR37" s="71"/>
+      <c r="HS37" s="71"/>
+      <c r="HT37" s="71"/>
+      <c r="HU37" s="71"/>
+      <c r="HV37" s="71"/>
+      <c r="HW37" s="71"/>
+      <c r="HX37" s="71"/>
+      <c r="HY37" s="71"/>
+      <c r="HZ37" s="71"/>
+      <c r="IA37" s="71"/>
+      <c r="IB37" s="71"/>
+      <c r="IC37" s="71"/>
+      <c r="ID37" s="71"/>
+      <c r="IE37" s="71"/>
+      <c r="IF37" s="71"/>
+      <c r="IG37" s="71"/>
+      <c r="IH37" s="71"/>
+      <c r="II37" s="71"/>
+      <c r="IJ37" s="71"/>
+      <c r="IK37" s="71"/>
+      <c r="IL37" s="71"/>
+      <c r="IM37" s="71"/>
+      <c r="IN37" s="71"/>
+      <c r="IO37" s="71"/>
+      <c r="IP37" s="71"/>
+      <c r="IQ37" s="71"/>
+      <c r="IR37" s="71"/>
+      <c r="IS37" s="71"/>
+      <c r="IT37" s="71"/>
+      <c r="IU37" s="71"/>
+      <c r="IV37" s="71"/>
     </row>
-    <row r="38" spans="1:256" s="43" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A38" s="74" t="s">
+    <row r="38" spans="1:256" s="39" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A38" s="66" t="s">
         <v>151</v>
       </c>
-      <c r="B38" s="79"/>
-[...253 lines deleted...]
-      <c r="IV38" s="79"/>
+      <c r="B38" s="71"/>
+      <c r="C38" s="71"/>
+      <c r="D38" s="71"/>
+      <c r="E38" s="71"/>
+      <c r="F38" s="71"/>
+      <c r="G38" s="71"/>
+      <c r="H38" s="71"/>
+      <c r="I38" s="71"/>
+      <c r="J38" s="71"/>
+      <c r="K38" s="71"/>
+      <c r="L38" s="71"/>
+      <c r="M38" s="71"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="71"/>
+      <c r="Q38" s="71"/>
+      <c r="R38" s="71"/>
+      <c r="S38" s="71"/>
+      <c r="T38" s="71"/>
+      <c r="U38" s="71"/>
+      <c r="V38" s="71"/>
+      <c r="W38" s="71"/>
+      <c r="X38" s="72"/>
+      <c r="Y38" s="72"/>
+      <c r="Z38" s="72"/>
+      <c r="AA38" s="72"/>
+      <c r="AB38" s="72"/>
+      <c r="AC38" s="72"/>
+      <c r="AD38" s="72"/>
+      <c r="AE38" s="72"/>
+      <c r="AF38" s="72"/>
+      <c r="AG38" s="71"/>
+      <c r="AH38" s="71"/>
+      <c r="AI38" s="71"/>
+      <c r="AJ38" s="72"/>
+      <c r="AK38" s="71"/>
+      <c r="AL38" s="71"/>
+      <c r="AM38" s="71"/>
+      <c r="AN38" s="71"/>
+      <c r="AO38" s="71"/>
+      <c r="AP38" s="72"/>
+      <c r="AQ38" s="71"/>
+      <c r="AR38" s="71"/>
+      <c r="AS38" s="71"/>
+      <c r="AT38" s="71"/>
+      <c r="AU38" s="71"/>
+      <c r="AV38" s="71"/>
+      <c r="AW38" s="71"/>
+      <c r="AX38" s="71"/>
+      <c r="AY38" s="71"/>
+      <c r="AZ38" s="71"/>
+      <c r="BA38" s="71"/>
+      <c r="BB38" s="71"/>
+      <c r="BC38" s="71"/>
+      <c r="BD38" s="71"/>
+      <c r="BE38" s="71"/>
+      <c r="BF38" s="71"/>
+      <c r="BG38" s="71"/>
+      <c r="BH38" s="71"/>
+      <c r="BI38" s="71"/>
+      <c r="BJ38" s="71"/>
+      <c r="BK38" s="71"/>
+      <c r="BL38" s="71"/>
+      <c r="BM38" s="71"/>
+      <c r="BN38" s="71"/>
+      <c r="BO38" s="71"/>
+      <c r="BP38" s="71"/>
+      <c r="BQ38" s="71"/>
+      <c r="BR38" s="71"/>
+      <c r="BS38" s="71"/>
+      <c r="BT38" s="71"/>
+      <c r="BU38" s="71"/>
+      <c r="BV38" s="71"/>
+      <c r="BW38" s="71"/>
+      <c r="BX38" s="71"/>
+      <c r="BY38" s="71"/>
+      <c r="BZ38" s="71"/>
+      <c r="CA38" s="71"/>
+      <c r="CB38" s="71"/>
+      <c r="CC38" s="71"/>
+      <c r="CD38" s="71"/>
+      <c r="CE38" s="71"/>
+      <c r="CF38" s="71"/>
+      <c r="CG38" s="71"/>
+      <c r="CH38" s="71"/>
+      <c r="CI38" s="71"/>
+      <c r="CJ38" s="71"/>
+      <c r="CK38" s="71"/>
+      <c r="CL38" s="71"/>
+      <c r="CM38" s="71"/>
+      <c r="CN38" s="71"/>
+      <c r="CO38" s="71"/>
+      <c r="CP38" s="71"/>
+      <c r="CQ38" s="71"/>
+      <c r="CR38" s="71"/>
+      <c r="CS38" s="71"/>
+      <c r="CT38" s="71"/>
+      <c r="CU38" s="71"/>
+      <c r="CV38" s="71"/>
+      <c r="CW38" s="71"/>
+      <c r="CX38" s="71"/>
+      <c r="CY38" s="71"/>
+      <c r="CZ38" s="71"/>
+      <c r="DA38" s="71"/>
+      <c r="DB38" s="71"/>
+      <c r="DC38" s="71"/>
+      <c r="DD38" s="71"/>
+      <c r="DE38" s="71"/>
+      <c r="DF38" s="71"/>
+      <c r="DG38" s="71"/>
+      <c r="DH38" s="71"/>
+      <c r="DI38" s="71"/>
+      <c r="DJ38" s="71"/>
+      <c r="DK38" s="71"/>
+      <c r="DL38" s="71"/>
+      <c r="DM38" s="71"/>
+      <c r="DN38" s="71"/>
+      <c r="DO38" s="71"/>
+      <c r="DP38" s="71"/>
+      <c r="DQ38" s="71"/>
+      <c r="DR38" s="71"/>
+      <c r="DS38" s="71"/>
+      <c r="DT38" s="71"/>
+      <c r="DU38" s="71"/>
+      <c r="DV38" s="71"/>
+      <c r="DW38" s="71"/>
+      <c r="DX38" s="71"/>
+      <c r="DY38" s="71"/>
+      <c r="DZ38" s="71"/>
+      <c r="EA38" s="71"/>
+      <c r="EB38" s="71"/>
+      <c r="EC38" s="71"/>
+      <c r="ED38" s="71"/>
+      <c r="EE38" s="71"/>
+      <c r="EF38" s="71"/>
+      <c r="EG38" s="71"/>
+      <c r="EH38" s="71"/>
+      <c r="EI38" s="71"/>
+      <c r="EJ38" s="71"/>
+      <c r="EK38" s="71"/>
+      <c r="EL38" s="71"/>
+      <c r="EM38" s="71"/>
+      <c r="EN38" s="71"/>
+      <c r="EO38" s="71"/>
+      <c r="EP38" s="71"/>
+      <c r="EQ38" s="71"/>
+      <c r="ER38" s="71"/>
+      <c r="ES38" s="71"/>
+      <c r="ET38" s="71"/>
+      <c r="EU38" s="71"/>
+      <c r="EV38" s="71"/>
+      <c r="EW38" s="71"/>
+      <c r="EX38" s="71"/>
+      <c r="EY38" s="71"/>
+      <c r="EZ38" s="71"/>
+      <c r="FA38" s="71"/>
+      <c r="FB38" s="71"/>
+      <c r="FC38" s="71"/>
+      <c r="FD38" s="71"/>
+      <c r="FE38" s="71"/>
+      <c r="FF38" s="71"/>
+      <c r="FG38" s="71"/>
+      <c r="FH38" s="71"/>
+      <c r="FI38" s="71"/>
+      <c r="FJ38" s="71"/>
+      <c r="FK38" s="71"/>
+      <c r="FL38" s="71"/>
+      <c r="FM38" s="71"/>
+      <c r="FN38" s="71"/>
+      <c r="FO38" s="71"/>
+      <c r="FP38" s="71"/>
+      <c r="FQ38" s="71"/>
+      <c r="FR38" s="71"/>
+      <c r="FS38" s="71"/>
+      <c r="FT38" s="71"/>
+      <c r="FU38" s="71"/>
+      <c r="FV38" s="71"/>
+      <c r="FW38" s="71"/>
+      <c r="FX38" s="71"/>
+      <c r="FY38" s="71"/>
+      <c r="FZ38" s="71"/>
+      <c r="GA38" s="71"/>
+      <c r="GB38" s="71"/>
+      <c r="GC38" s="71"/>
+      <c r="GD38" s="71"/>
+      <c r="GE38" s="71"/>
+      <c r="GF38" s="71"/>
+      <c r="GG38" s="71"/>
+      <c r="GH38" s="71"/>
+      <c r="GI38" s="71"/>
+      <c r="GJ38" s="71"/>
+      <c r="GK38" s="71"/>
+      <c r="GL38" s="71"/>
+      <c r="GM38" s="71"/>
+      <c r="GN38" s="71"/>
+      <c r="GO38" s="71"/>
+      <c r="GP38" s="71"/>
+      <c r="GQ38" s="71"/>
+      <c r="GR38" s="71"/>
+      <c r="GS38" s="71"/>
+      <c r="GT38" s="71"/>
+      <c r="GU38" s="71"/>
+      <c r="GV38" s="71"/>
+      <c r="GW38" s="71"/>
+      <c r="GX38" s="71"/>
+      <c r="GY38" s="71"/>
+      <c r="GZ38" s="71"/>
+      <c r="HA38" s="71"/>
+      <c r="HB38" s="71"/>
+      <c r="HC38" s="71"/>
+      <c r="HD38" s="71"/>
+      <c r="HE38" s="71"/>
+      <c r="HF38" s="71"/>
+      <c r="HG38" s="71"/>
+      <c r="HH38" s="71"/>
+      <c r="HI38" s="71"/>
+      <c r="HJ38" s="71"/>
+      <c r="HK38" s="71"/>
+      <c r="HL38" s="71"/>
+      <c r="HM38" s="71"/>
+      <c r="HN38" s="71"/>
+      <c r="HO38" s="71"/>
+      <c r="HP38" s="71"/>
+      <c r="HQ38" s="71"/>
+      <c r="HR38" s="71"/>
+      <c r="HS38" s="71"/>
+      <c r="HT38" s="71"/>
+      <c r="HU38" s="71"/>
+      <c r="HV38" s="71"/>
+      <c r="HW38" s="71"/>
+      <c r="HX38" s="71"/>
+      <c r="HY38" s="71"/>
+      <c r="HZ38" s="71"/>
+      <c r="IA38" s="71"/>
+      <c r="IB38" s="71"/>
+      <c r="IC38" s="71"/>
+      <c r="ID38" s="71"/>
+      <c r="IE38" s="71"/>
+      <c r="IF38" s="71"/>
+      <c r="IG38" s="71"/>
+      <c r="IH38" s="71"/>
+      <c r="II38" s="71"/>
+      <c r="IJ38" s="71"/>
+      <c r="IK38" s="71"/>
+      <c r="IL38" s="71"/>
+      <c r="IM38" s="71"/>
+      <c r="IN38" s="71"/>
+      <c r="IO38" s="71"/>
+      <c r="IP38" s="71"/>
+      <c r="IQ38" s="71"/>
+      <c r="IR38" s="71"/>
+      <c r="IS38" s="71"/>
+      <c r="IT38" s="71"/>
+      <c r="IU38" s="71"/>
+      <c r="IV38" s="71"/>
     </row>
-    <row r="39" spans="1:256" s="43" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A39" s="74" t="s">
+    <row r="39" spans="1:256" s="39" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A39" s="66" t="s">
         <v>152</v>
       </c>
-      <c r="B39" s="79"/>
-[...253 lines deleted...]
-      <c r="IV39" s="79"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="71"/>
+      <c r="D39" s="71"/>
+      <c r="E39" s="71"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="71"/>
+      <c r="H39" s="71"/>
+      <c r="I39" s="71"/>
+      <c r="J39" s="71"/>
+      <c r="K39" s="71"/>
+      <c r="L39" s="71"/>
+      <c r="M39" s="71"/>
+      <c r="N39" s="71"/>
+      <c r="O39" s="72"/>
+      <c r="P39" s="71"/>
+      <c r="Q39" s="71"/>
+      <c r="R39" s="71"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="72"/>
+      <c r="Y39" s="72"/>
+      <c r="Z39" s="72"/>
+      <c r="AA39" s="72"/>
+      <c r="AB39" s="72"/>
+      <c r="AC39" s="72"/>
+      <c r="AD39" s="72"/>
+      <c r="AE39" s="72"/>
+      <c r="AF39" s="72"/>
+      <c r="AG39" s="71"/>
+      <c r="AH39" s="71"/>
+      <c r="AI39" s="71"/>
+      <c r="AJ39" s="72"/>
+      <c r="AK39" s="71"/>
+      <c r="AL39" s="71"/>
+      <c r="AM39" s="71"/>
+      <c r="AN39" s="71"/>
+      <c r="AO39" s="71"/>
+      <c r="AP39" s="72"/>
+      <c r="AQ39" s="71"/>
+      <c r="AR39" s="71"/>
+      <c r="AS39" s="71"/>
+      <c r="AT39" s="71"/>
+      <c r="AU39" s="71"/>
+      <c r="AV39" s="71"/>
+      <c r="AW39" s="71"/>
+      <c r="AX39" s="71"/>
+      <c r="AY39" s="71"/>
+      <c r="AZ39" s="71"/>
+      <c r="BA39" s="71"/>
+      <c r="BB39" s="71"/>
+      <c r="BC39" s="71"/>
+      <c r="BD39" s="71"/>
+      <c r="BE39" s="71"/>
+      <c r="BF39" s="71"/>
+      <c r="BG39" s="71"/>
+      <c r="BH39" s="71"/>
+      <c r="BI39" s="71"/>
+      <c r="BJ39" s="71"/>
+      <c r="BK39" s="71"/>
+      <c r="BL39" s="71"/>
+      <c r="BM39" s="71"/>
+      <c r="BN39" s="71"/>
+      <c r="BO39" s="71"/>
+      <c r="BP39" s="71"/>
+      <c r="BQ39" s="71"/>
+      <c r="BR39" s="71"/>
+      <c r="BS39" s="71"/>
+      <c r="BT39" s="71"/>
+      <c r="BU39" s="71"/>
+      <c r="BV39" s="71"/>
+      <c r="BW39" s="71"/>
+      <c r="BX39" s="71"/>
+      <c r="BY39" s="71"/>
+      <c r="BZ39" s="71"/>
+      <c r="CA39" s="71"/>
+      <c r="CB39" s="71"/>
+      <c r="CC39" s="71"/>
+      <c r="CD39" s="71"/>
+      <c r="CE39" s="71"/>
+      <c r="CF39" s="71"/>
+      <c r="CG39" s="71"/>
+      <c r="CH39" s="71"/>
+      <c r="CI39" s="71"/>
+      <c r="CJ39" s="71"/>
+      <c r="CK39" s="71"/>
+      <c r="CL39" s="71"/>
+      <c r="CM39" s="71"/>
+      <c r="CN39" s="71"/>
+      <c r="CO39" s="71"/>
+      <c r="CP39" s="71"/>
+      <c r="CQ39" s="71"/>
+      <c r="CR39" s="71"/>
+      <c r="CS39" s="71"/>
+      <c r="CT39" s="71"/>
+      <c r="CU39" s="71"/>
+      <c r="CV39" s="71"/>
+      <c r="CW39" s="71"/>
+      <c r="CX39" s="71"/>
+      <c r="CY39" s="71"/>
+      <c r="CZ39" s="71"/>
+      <c r="DA39" s="71"/>
+      <c r="DB39" s="71"/>
+      <c r="DC39" s="71"/>
+      <c r="DD39" s="71"/>
+      <c r="DE39" s="71"/>
+      <c r="DF39" s="71"/>
+      <c r="DG39" s="71"/>
+      <c r="DH39" s="71"/>
+      <c r="DI39" s="71"/>
+      <c r="DJ39" s="71"/>
+      <c r="DK39" s="71"/>
+      <c r="DL39" s="71"/>
+      <c r="DM39" s="71"/>
+      <c r="DN39" s="71"/>
+      <c r="DO39" s="71"/>
+      <c r="DP39" s="71"/>
+      <c r="DQ39" s="71"/>
+      <c r="DR39" s="71"/>
+      <c r="DS39" s="71"/>
+      <c r="DT39" s="71"/>
+      <c r="DU39" s="71"/>
+      <c r="DV39" s="71"/>
+      <c r="DW39" s="71"/>
+      <c r="DX39" s="71"/>
+      <c r="DY39" s="71"/>
+      <c r="DZ39" s="71"/>
+      <c r="EA39" s="71"/>
+      <c r="EB39" s="71"/>
+      <c r="EC39" s="71"/>
+      <c r="ED39" s="71"/>
+      <c r="EE39" s="71"/>
+      <c r="EF39" s="71"/>
+      <c r="EG39" s="71"/>
+      <c r="EH39" s="71"/>
+      <c r="EI39" s="71"/>
+      <c r="EJ39" s="71"/>
+      <c r="EK39" s="71"/>
+      <c r="EL39" s="71"/>
+      <c r="EM39" s="71"/>
+      <c r="EN39" s="71"/>
+      <c r="EO39" s="71"/>
+      <c r="EP39" s="71"/>
+      <c r="EQ39" s="71"/>
+      <c r="ER39" s="71"/>
+      <c r="ES39" s="71"/>
+      <c r="ET39" s="71"/>
+      <c r="EU39" s="71"/>
+      <c r="EV39" s="71"/>
+      <c r="EW39" s="71"/>
+      <c r="EX39" s="71"/>
+      <c r="EY39" s="71"/>
+      <c r="EZ39" s="71"/>
+      <c r="FA39" s="71"/>
+      <c r="FB39" s="71"/>
+      <c r="FC39" s="71"/>
+      <c r="FD39" s="71"/>
+      <c r="FE39" s="71"/>
+      <c r="FF39" s="71"/>
+      <c r="FG39" s="71"/>
+      <c r="FH39" s="71"/>
+      <c r="FI39" s="71"/>
+      <c r="FJ39" s="71"/>
+      <c r="FK39" s="71"/>
+      <c r="FL39" s="71"/>
+      <c r="FM39" s="71"/>
+      <c r="FN39" s="71"/>
+      <c r="FO39" s="71"/>
+      <c r="FP39" s="71"/>
+      <c r="FQ39" s="71"/>
+      <c r="FR39" s="71"/>
+      <c r="FS39" s="71"/>
+      <c r="FT39" s="71"/>
+      <c r="FU39" s="71"/>
+      <c r="FV39" s="71"/>
+      <c r="FW39" s="71"/>
+      <c r="FX39" s="71"/>
+      <c r="FY39" s="71"/>
+      <c r="FZ39" s="71"/>
+      <c r="GA39" s="71"/>
+      <c r="GB39" s="71"/>
+      <c r="GC39" s="71"/>
+      <c r="GD39" s="71"/>
+      <c r="GE39" s="71"/>
+      <c r="GF39" s="71"/>
+      <c r="GG39" s="71"/>
+      <c r="GH39" s="71"/>
+      <c r="GI39" s="71"/>
+      <c r="GJ39" s="71"/>
+      <c r="GK39" s="71"/>
+      <c r="GL39" s="71"/>
+      <c r="GM39" s="71"/>
+      <c r="GN39" s="71"/>
+      <c r="GO39" s="71"/>
+      <c r="GP39" s="71"/>
+      <c r="GQ39" s="71"/>
+      <c r="GR39" s="71"/>
+      <c r="GS39" s="71"/>
+      <c r="GT39" s="71"/>
+      <c r="GU39" s="71"/>
+      <c r="GV39" s="71"/>
+      <c r="GW39" s="71"/>
+      <c r="GX39" s="71"/>
+      <c r="GY39" s="71"/>
+      <c r="GZ39" s="71"/>
+      <c r="HA39" s="71"/>
+      <c r="HB39" s="71"/>
+      <c r="HC39" s="71"/>
+      <c r="HD39" s="71"/>
+      <c r="HE39" s="71"/>
+      <c r="HF39" s="71"/>
+      <c r="HG39" s="71"/>
+      <c r="HH39" s="71"/>
+      <c r="HI39" s="71"/>
+      <c r="HJ39" s="71"/>
+      <c r="HK39" s="71"/>
+      <c r="HL39" s="71"/>
+      <c r="HM39" s="71"/>
+      <c r="HN39" s="71"/>
+      <c r="HO39" s="71"/>
+      <c r="HP39" s="71"/>
+      <c r="HQ39" s="71"/>
+      <c r="HR39" s="71"/>
+      <c r="HS39" s="71"/>
+      <c r="HT39" s="71"/>
+      <c r="HU39" s="71"/>
+      <c r="HV39" s="71"/>
+      <c r="HW39" s="71"/>
+      <c r="HX39" s="71"/>
+      <c r="HY39" s="71"/>
+      <c r="HZ39" s="71"/>
+      <c r="IA39" s="71"/>
+      <c r="IB39" s="71"/>
+      <c r="IC39" s="71"/>
+      <c r="ID39" s="71"/>
+      <c r="IE39" s="71"/>
+      <c r="IF39" s="71"/>
+      <c r="IG39" s="71"/>
+      <c r="IH39" s="71"/>
+      <c r="II39" s="71"/>
+      <c r="IJ39" s="71"/>
+      <c r="IK39" s="71"/>
+      <c r="IL39" s="71"/>
+      <c r="IM39" s="71"/>
+      <c r="IN39" s="71"/>
+      <c r="IO39" s="71"/>
+      <c r="IP39" s="71"/>
+      <c r="IQ39" s="71"/>
+      <c r="IR39" s="71"/>
+      <c r="IS39" s="71"/>
+      <c r="IT39" s="71"/>
+      <c r="IU39" s="71"/>
+      <c r="IV39" s="71"/>
     </row>
     <row r="40" spans="1:256" ht="15.75" customHeight="1">
-      <c r="A40" s="74" t="s">
+      <c r="A40" s="66" t="s">
         <v>153</v>
       </c>
-      <c r="B40" s="79"/>
-[...253 lines deleted...]
-      <c r="IV40" s="79"/>
+      <c r="B40" s="71"/>
+      <c r="C40" s="71"/>
+      <c r="D40" s="71"/>
+      <c r="E40" s="71"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="71"/>
+      <c r="I40" s="71"/>
+      <c r="J40" s="71"/>
+      <c r="K40" s="71"/>
+      <c r="L40" s="71"/>
+      <c r="M40" s="71"/>
+      <c r="N40" s="71"/>
+      <c r="O40" s="72"/>
+      <c r="P40" s="71"/>
+      <c r="Q40" s="71"/>
+      <c r="R40" s="71"/>
+      <c r="S40" s="71"/>
+      <c r="T40" s="71"/>
+      <c r="U40" s="71"/>
+      <c r="V40" s="71"/>
+      <c r="W40" s="71"/>
+      <c r="X40" s="72"/>
+      <c r="Y40" s="72"/>
+      <c r="Z40" s="72"/>
+      <c r="AA40" s="72"/>
+      <c r="AB40" s="72"/>
+      <c r="AC40" s="72"/>
+      <c r="AD40" s="72"/>
+      <c r="AE40" s="72"/>
+      <c r="AF40" s="72"/>
+      <c r="AG40" s="71"/>
+      <c r="AH40" s="71"/>
+      <c r="AI40" s="71"/>
+      <c r="AJ40" s="72"/>
+      <c r="AK40" s="71"/>
+      <c r="AL40" s="71"/>
+      <c r="AM40" s="71"/>
+      <c r="AN40" s="71"/>
+      <c r="AO40" s="71"/>
+      <c r="AP40" s="72"/>
+      <c r="AQ40" s="71"/>
+      <c r="AR40" s="71"/>
+      <c r="AS40" s="71"/>
+      <c r="AT40" s="71"/>
+      <c r="AU40" s="71"/>
+      <c r="AV40" s="71"/>
+      <c r="AW40" s="71"/>
+      <c r="AX40" s="71"/>
+      <c r="AY40" s="71"/>
+      <c r="AZ40" s="71"/>
+      <c r="BA40" s="71"/>
+      <c r="BB40" s="71"/>
+      <c r="BC40" s="71"/>
+      <c r="BD40" s="71"/>
+      <c r="BE40" s="71"/>
+      <c r="BF40" s="71"/>
+      <c r="BG40" s="71"/>
+      <c r="BH40" s="71"/>
+      <c r="BI40" s="71"/>
+      <c r="BJ40" s="71"/>
+      <c r="BK40" s="71"/>
+      <c r="BL40" s="71"/>
+      <c r="BM40" s="71"/>
+      <c r="BN40" s="71"/>
+      <c r="BO40" s="71"/>
+      <c r="BP40" s="71"/>
+      <c r="BQ40" s="71"/>
+      <c r="BR40" s="71"/>
+      <c r="BS40" s="71"/>
+      <c r="BT40" s="71"/>
+      <c r="BU40" s="71"/>
+      <c r="BV40" s="71"/>
+      <c r="BW40" s="71"/>
+      <c r="BX40" s="71"/>
+      <c r="BY40" s="71"/>
+      <c r="BZ40" s="71"/>
+      <c r="CA40" s="71"/>
+      <c r="CB40" s="71"/>
+      <c r="CC40" s="71"/>
+      <c r="CD40" s="71"/>
+      <c r="CE40" s="71"/>
+      <c r="CF40" s="71"/>
+      <c r="CG40" s="71"/>
+      <c r="CH40" s="71"/>
+      <c r="CI40" s="71"/>
+      <c r="CJ40" s="71"/>
+      <c r="CK40" s="71"/>
+      <c r="CL40" s="71"/>
+      <c r="CM40" s="71"/>
+      <c r="CN40" s="71"/>
+      <c r="CO40" s="71"/>
+      <c r="CP40" s="71"/>
+      <c r="CQ40" s="71"/>
+      <c r="CR40" s="71"/>
+      <c r="CS40" s="71"/>
+      <c r="CT40" s="71"/>
+      <c r="CU40" s="71"/>
+      <c r="CV40" s="71"/>
+      <c r="CW40" s="71"/>
+      <c r="CX40" s="71"/>
+      <c r="CY40" s="71"/>
+      <c r="CZ40" s="71"/>
+      <c r="DA40" s="71"/>
+      <c r="DB40" s="71"/>
+      <c r="DC40" s="71"/>
+      <c r="DD40" s="71"/>
+      <c r="DE40" s="71"/>
+      <c r="DF40" s="71"/>
+      <c r="DG40" s="71"/>
+      <c r="DH40" s="71"/>
+      <c r="DI40" s="71"/>
+      <c r="DJ40" s="71"/>
+      <c r="DK40" s="71"/>
+      <c r="DL40" s="71"/>
+      <c r="DM40" s="71"/>
+      <c r="DN40" s="71"/>
+      <c r="DO40" s="71"/>
+      <c r="DP40" s="71"/>
+      <c r="DQ40" s="71"/>
+      <c r="DR40" s="71"/>
+      <c r="DS40" s="71"/>
+      <c r="DT40" s="71"/>
+      <c r="DU40" s="71"/>
+      <c r="DV40" s="71"/>
+      <c r="DW40" s="71"/>
+      <c r="DX40" s="71"/>
+      <c r="DY40" s="71"/>
+      <c r="DZ40" s="71"/>
+      <c r="EA40" s="71"/>
+      <c r="EB40" s="71"/>
+      <c r="EC40" s="71"/>
+      <c r="ED40" s="71"/>
+      <c r="EE40" s="71"/>
+      <c r="EF40" s="71"/>
+      <c r="EG40" s="71"/>
+      <c r="EH40" s="71"/>
+      <c r="EI40" s="71"/>
+      <c r="EJ40" s="71"/>
+      <c r="EK40" s="71"/>
+      <c r="EL40" s="71"/>
+      <c r="EM40" s="71"/>
+      <c r="EN40" s="71"/>
+      <c r="EO40" s="71"/>
+      <c r="EP40" s="71"/>
+      <c r="EQ40" s="71"/>
+      <c r="ER40" s="71"/>
+      <c r="ES40" s="71"/>
+      <c r="ET40" s="71"/>
+      <c r="EU40" s="71"/>
+      <c r="EV40" s="71"/>
+      <c r="EW40" s="71"/>
+      <c r="EX40" s="71"/>
+      <c r="EY40" s="71"/>
+      <c r="EZ40" s="71"/>
+      <c r="FA40" s="71"/>
+      <c r="FB40" s="71"/>
+      <c r="FC40" s="71"/>
+      <c r="FD40" s="71"/>
+      <c r="FE40" s="71"/>
+      <c r="FF40" s="71"/>
+      <c r="FG40" s="71"/>
+      <c r="FH40" s="71"/>
+      <c r="FI40" s="71"/>
+      <c r="FJ40" s="71"/>
+      <c r="FK40" s="71"/>
+      <c r="FL40" s="71"/>
+      <c r="FM40" s="71"/>
+      <c r="FN40" s="71"/>
+      <c r="FO40" s="71"/>
+      <c r="FP40" s="71"/>
+      <c r="FQ40" s="71"/>
+      <c r="FR40" s="71"/>
+      <c r="FS40" s="71"/>
+      <c r="FT40" s="71"/>
+      <c r="FU40" s="71"/>
+      <c r="FV40" s="71"/>
+      <c r="FW40" s="71"/>
+      <c r="FX40" s="71"/>
+      <c r="FY40" s="71"/>
+      <c r="FZ40" s="71"/>
+      <c r="GA40" s="71"/>
+      <c r="GB40" s="71"/>
+      <c r="GC40" s="71"/>
+      <c r="GD40" s="71"/>
+      <c r="GE40" s="71"/>
+      <c r="GF40" s="71"/>
+      <c r="GG40" s="71"/>
+      <c r="GH40" s="71"/>
+      <c r="GI40" s="71"/>
+      <c r="GJ40" s="71"/>
+      <c r="GK40" s="71"/>
+      <c r="GL40" s="71"/>
+      <c r="GM40" s="71"/>
+      <c r="GN40" s="71"/>
+      <c r="GO40" s="71"/>
+      <c r="GP40" s="71"/>
+      <c r="GQ40" s="71"/>
+      <c r="GR40" s="71"/>
+      <c r="GS40" s="71"/>
+      <c r="GT40" s="71"/>
+      <c r="GU40" s="71"/>
+      <c r="GV40" s="71"/>
+      <c r="GW40" s="71"/>
+      <c r="GX40" s="71"/>
+      <c r="GY40" s="71"/>
+      <c r="GZ40" s="71"/>
+      <c r="HA40" s="71"/>
+      <c r="HB40" s="71"/>
+      <c r="HC40" s="71"/>
+      <c r="HD40" s="71"/>
+      <c r="HE40" s="71"/>
+      <c r="HF40" s="71"/>
+      <c r="HG40" s="71"/>
+      <c r="HH40" s="71"/>
+      <c r="HI40" s="71"/>
+      <c r="HJ40" s="71"/>
+      <c r="HK40" s="71"/>
+      <c r="HL40" s="71"/>
+      <c r="HM40" s="71"/>
+      <c r="HN40" s="71"/>
+      <c r="HO40" s="71"/>
+      <c r="HP40" s="71"/>
+      <c r="HQ40" s="71"/>
+      <c r="HR40" s="71"/>
+      <c r="HS40" s="71"/>
+      <c r="HT40" s="71"/>
+      <c r="HU40" s="71"/>
+      <c r="HV40" s="71"/>
+      <c r="HW40" s="71"/>
+      <c r="HX40" s="71"/>
+      <c r="HY40" s="71"/>
+      <c r="HZ40" s="71"/>
+      <c r="IA40" s="71"/>
+      <c r="IB40" s="71"/>
+      <c r="IC40" s="71"/>
+      <c r="ID40" s="71"/>
+      <c r="IE40" s="71"/>
+      <c r="IF40" s="71"/>
+      <c r="IG40" s="71"/>
+      <c r="IH40" s="71"/>
+      <c r="II40" s="71"/>
+      <c r="IJ40" s="71"/>
+      <c r="IK40" s="71"/>
+      <c r="IL40" s="71"/>
+      <c r="IM40" s="71"/>
+      <c r="IN40" s="71"/>
+      <c r="IO40" s="71"/>
+      <c r="IP40" s="71"/>
+      <c r="IQ40" s="71"/>
+      <c r="IR40" s="71"/>
+      <c r="IS40" s="71"/>
+      <c r="IT40" s="71"/>
+      <c r="IU40" s="71"/>
+      <c r="IV40" s="71"/>
     </row>
     <row r="41" spans="1:256" ht="15.75" customHeight="1">
-      <c r="A41" s="74" t="s">
+      <c r="A41" s="66" t="s">
         <v>154</v>
       </c>
-      <c r="B41" s="79"/>
-[...253 lines deleted...]
-      <c r="IV41" s="79"/>
+      <c r="B41" s="71"/>
+      <c r="C41" s="71"/>
+      <c r="D41" s="71"/>
+      <c r="E41" s="71"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="71"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="71"/>
+      <c r="K41" s="71"/>
+      <c r="L41" s="71"/>
+      <c r="M41" s="71"/>
+      <c r="N41" s="71"/>
+      <c r="O41" s="72"/>
+      <c r="P41" s="71"/>
+      <c r="Q41" s="71"/>
+      <c r="R41" s="71"/>
+      <c r="S41" s="71"/>
+      <c r="T41" s="71"/>
+      <c r="U41" s="71"/>
+      <c r="V41" s="71"/>
+      <c r="W41" s="71"/>
+      <c r="X41" s="72"/>
+      <c r="Y41" s="72"/>
+      <c r="Z41" s="72"/>
+      <c r="AA41" s="72"/>
+      <c r="AB41" s="72"/>
+      <c r="AC41" s="72"/>
+      <c r="AD41" s="72"/>
+      <c r="AE41" s="72"/>
+      <c r="AF41" s="72"/>
+      <c r="AG41" s="71"/>
+      <c r="AH41" s="71"/>
+      <c r="AI41" s="71"/>
+      <c r="AJ41" s="72"/>
+      <c r="AK41" s="71"/>
+      <c r="AL41" s="71"/>
+      <c r="AM41" s="71"/>
+      <c r="AN41" s="71"/>
+      <c r="AO41" s="71"/>
+      <c r="AP41" s="72"/>
+      <c r="AQ41" s="71"/>
+      <c r="AR41" s="71"/>
+      <c r="AS41" s="71"/>
+      <c r="AT41" s="71"/>
+      <c r="AU41" s="71"/>
+      <c r="AV41" s="71"/>
+      <c r="AW41" s="71"/>
+      <c r="AX41" s="71"/>
+      <c r="AY41" s="71"/>
+      <c r="AZ41" s="71"/>
+      <c r="BA41" s="71"/>
+      <c r="BB41" s="71"/>
+      <c r="BC41" s="71"/>
+      <c r="BD41" s="71"/>
+      <c r="BE41" s="71"/>
+      <c r="BF41" s="71"/>
+      <c r="BG41" s="71"/>
+      <c r="BH41" s="71"/>
+      <c r="BI41" s="71"/>
+      <c r="BJ41" s="71"/>
+      <c r="BK41" s="71"/>
+      <c r="BL41" s="71"/>
+      <c r="BM41" s="71"/>
+      <c r="BN41" s="71"/>
+      <c r="BO41" s="71"/>
+      <c r="BP41" s="71"/>
+      <c r="BQ41" s="71"/>
+      <c r="BR41" s="71"/>
+      <c r="BS41" s="71"/>
+      <c r="BT41" s="71"/>
+      <c r="BU41" s="71"/>
+      <c r="BV41" s="71"/>
+      <c r="BW41" s="71"/>
+      <c r="BX41" s="71"/>
+      <c r="BY41" s="71"/>
+      <c r="BZ41" s="71"/>
+      <c r="CA41" s="71"/>
+      <c r="CB41" s="71"/>
+      <c r="CC41" s="71"/>
+      <c r="CD41" s="71"/>
+      <c r="CE41" s="71"/>
+      <c r="CF41" s="71"/>
+      <c r="CG41" s="71"/>
+      <c r="CH41" s="71"/>
+      <c r="CI41" s="71"/>
+      <c r="CJ41" s="71"/>
+      <c r="CK41" s="71"/>
+      <c r="CL41" s="71"/>
+      <c r="CM41" s="71"/>
+      <c r="CN41" s="71"/>
+      <c r="CO41" s="71"/>
+      <c r="CP41" s="71"/>
+      <c r="CQ41" s="71"/>
+      <c r="CR41" s="71"/>
+      <c r="CS41" s="71"/>
+      <c r="CT41" s="71"/>
+      <c r="CU41" s="71"/>
+      <c r="CV41" s="71"/>
+      <c r="CW41" s="71"/>
+      <c r="CX41" s="71"/>
+      <c r="CY41" s="71"/>
+      <c r="CZ41" s="71"/>
+      <c r="DA41" s="71"/>
+      <c r="DB41" s="71"/>
+      <c r="DC41" s="71"/>
+      <c r="DD41" s="71"/>
+      <c r="DE41" s="71"/>
+      <c r="DF41" s="71"/>
+      <c r="DG41" s="71"/>
+      <c r="DH41" s="71"/>
+      <c r="DI41" s="71"/>
+      <c r="DJ41" s="71"/>
+      <c r="DK41" s="71"/>
+      <c r="DL41" s="71"/>
+      <c r="DM41" s="71"/>
+      <c r="DN41" s="71"/>
+      <c r="DO41" s="71"/>
+      <c r="DP41" s="71"/>
+      <c r="DQ41" s="71"/>
+      <c r="DR41" s="71"/>
+      <c r="DS41" s="71"/>
+      <c r="DT41" s="71"/>
+      <c r="DU41" s="71"/>
+      <c r="DV41" s="71"/>
+      <c r="DW41" s="71"/>
+      <c r="DX41" s="71"/>
+      <c r="DY41" s="71"/>
+      <c r="DZ41" s="71"/>
+      <c r="EA41" s="71"/>
+      <c r="EB41" s="71"/>
+      <c r="EC41" s="71"/>
+      <c r="ED41" s="71"/>
+      <c r="EE41" s="71"/>
+      <c r="EF41" s="71"/>
+      <c r="EG41" s="71"/>
+      <c r="EH41" s="71"/>
+      <c r="EI41" s="71"/>
+      <c r="EJ41" s="71"/>
+      <c r="EK41" s="71"/>
+      <c r="EL41" s="71"/>
+      <c r="EM41" s="71"/>
+      <c r="EN41" s="71"/>
+      <c r="EO41" s="71"/>
+      <c r="EP41" s="71"/>
+      <c r="EQ41" s="71"/>
+      <c r="ER41" s="71"/>
+      <c r="ES41" s="71"/>
+      <c r="ET41" s="71"/>
+      <c r="EU41" s="71"/>
+      <c r="EV41" s="71"/>
+      <c r="EW41" s="71"/>
+      <c r="EX41" s="71"/>
+      <c r="EY41" s="71"/>
+      <c r="EZ41" s="71"/>
+      <c r="FA41" s="71"/>
+      <c r="FB41" s="71"/>
+      <c r="FC41" s="71"/>
+      <c r="FD41" s="71"/>
+      <c r="FE41" s="71"/>
+      <c r="FF41" s="71"/>
+      <c r="FG41" s="71"/>
+      <c r="FH41" s="71"/>
+      <c r="FI41" s="71"/>
+      <c r="FJ41" s="71"/>
+      <c r="FK41" s="71"/>
+      <c r="FL41" s="71"/>
+      <c r="FM41" s="71"/>
+      <c r="FN41" s="71"/>
+      <c r="FO41" s="71"/>
+      <c r="FP41" s="71"/>
+      <c r="FQ41" s="71"/>
+      <c r="FR41" s="71"/>
+      <c r="FS41" s="71"/>
+      <c r="FT41" s="71"/>
+      <c r="FU41" s="71"/>
+      <c r="FV41" s="71"/>
+      <c r="FW41" s="71"/>
+      <c r="FX41" s="71"/>
+      <c r="FY41" s="71"/>
+      <c r="FZ41" s="71"/>
+      <c r="GA41" s="71"/>
+      <c r="GB41" s="71"/>
+      <c r="GC41" s="71"/>
+      <c r="GD41" s="71"/>
+      <c r="GE41" s="71"/>
+      <c r="GF41" s="71"/>
+      <c r="GG41" s="71"/>
+      <c r="GH41" s="71"/>
+      <c r="GI41" s="71"/>
+      <c r="GJ41" s="71"/>
+      <c r="GK41" s="71"/>
+      <c r="GL41" s="71"/>
+      <c r="GM41" s="71"/>
+      <c r="GN41" s="71"/>
+      <c r="GO41" s="71"/>
+      <c r="GP41" s="71"/>
+      <c r="GQ41" s="71"/>
+      <c r="GR41" s="71"/>
+      <c r="GS41" s="71"/>
+      <c r="GT41" s="71"/>
+      <c r="GU41" s="71"/>
+      <c r="GV41" s="71"/>
+      <c r="GW41" s="71"/>
+      <c r="GX41" s="71"/>
+      <c r="GY41" s="71"/>
+      <c r="GZ41" s="71"/>
+      <c r="HA41" s="71"/>
+      <c r="HB41" s="71"/>
+      <c r="HC41" s="71"/>
+      <c r="HD41" s="71"/>
+      <c r="HE41" s="71"/>
+      <c r="HF41" s="71"/>
+      <c r="HG41" s="71"/>
+      <c r="HH41" s="71"/>
+      <c r="HI41" s="71"/>
+      <c r="HJ41" s="71"/>
+      <c r="HK41" s="71"/>
+      <c r="HL41" s="71"/>
+      <c r="HM41" s="71"/>
+      <c r="HN41" s="71"/>
+      <c r="HO41" s="71"/>
+      <c r="HP41" s="71"/>
+      <c r="HQ41" s="71"/>
+      <c r="HR41" s="71"/>
+      <c r="HS41" s="71"/>
+      <c r="HT41" s="71"/>
+      <c r="HU41" s="71"/>
+      <c r="HV41" s="71"/>
+      <c r="HW41" s="71"/>
+      <c r="HX41" s="71"/>
+      <c r="HY41" s="71"/>
+      <c r="HZ41" s="71"/>
+      <c r="IA41" s="71"/>
+      <c r="IB41" s="71"/>
+      <c r="IC41" s="71"/>
+      <c r="ID41" s="71"/>
+      <c r="IE41" s="71"/>
+      <c r="IF41" s="71"/>
+      <c r="IG41" s="71"/>
+      <c r="IH41" s="71"/>
+      <c r="II41" s="71"/>
+      <c r="IJ41" s="71"/>
+      <c r="IK41" s="71"/>
+      <c r="IL41" s="71"/>
+      <c r="IM41" s="71"/>
+      <c r="IN41" s="71"/>
+      <c r="IO41" s="71"/>
+      <c r="IP41" s="71"/>
+      <c r="IQ41" s="71"/>
+      <c r="IR41" s="71"/>
+      <c r="IS41" s="71"/>
+      <c r="IT41" s="71"/>
+      <c r="IU41" s="71"/>
+      <c r="IV41" s="71"/>
     </row>
     <row r="42" spans="1:256" ht="15.75" customHeight="1">
-      <c r="A42" s="74" t="s">
+      <c r="A42" s="66" t="s">
         <v>155</v>
       </c>
-      <c r="B42" s="79"/>
-[...253 lines deleted...]
-      <c r="IV42" s="79"/>
+      <c r="B42" s="71"/>
+      <c r="C42" s="71"/>
+      <c r="D42" s="71"/>
+      <c r="E42" s="71"/>
+      <c r="F42" s="71"/>
+      <c r="G42" s="71"/>
+      <c r="H42" s="71"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="71"/>
+      <c r="K42" s="71"/>
+      <c r="L42" s="71"/>
+      <c r="M42" s="71"/>
+      <c r="N42" s="71"/>
+      <c r="O42" s="72"/>
+      <c r="P42" s="71"/>
+      <c r="Q42" s="71"/>
+      <c r="R42" s="71"/>
+      <c r="S42" s="71"/>
+      <c r="T42" s="71"/>
+      <c r="U42" s="71"/>
+      <c r="V42" s="71"/>
+      <c r="W42" s="71"/>
+      <c r="X42" s="72"/>
+      <c r="Y42" s="72"/>
+      <c r="Z42" s="72"/>
+      <c r="AA42" s="72"/>
+      <c r="AB42" s="72"/>
+      <c r="AC42" s="72"/>
+      <c r="AD42" s="72"/>
+      <c r="AE42" s="72"/>
+      <c r="AF42" s="72"/>
+      <c r="AG42" s="71"/>
+      <c r="AH42" s="71"/>
+      <c r="AI42" s="71"/>
+      <c r="AJ42" s="72"/>
+      <c r="AK42" s="71"/>
+      <c r="AL42" s="71"/>
+      <c r="AM42" s="71"/>
+      <c r="AN42" s="71"/>
+      <c r="AO42" s="71"/>
+      <c r="AP42" s="72"/>
+      <c r="AQ42" s="71"/>
+      <c r="AR42" s="71"/>
+      <c r="AS42" s="71"/>
+      <c r="AT42" s="71"/>
+      <c r="AU42" s="71"/>
+      <c r="AV42" s="71"/>
+      <c r="AW42" s="71"/>
+      <c r="AX42" s="71"/>
+      <c r="AY42" s="71"/>
+      <c r="AZ42" s="71"/>
+      <c r="BA42" s="71"/>
+      <c r="BB42" s="71"/>
+      <c r="BC42" s="71"/>
+      <c r="BD42" s="71"/>
+      <c r="BE42" s="71"/>
+      <c r="BF42" s="71"/>
+      <c r="BG42" s="71"/>
+      <c r="BH42" s="71"/>
+      <c r="BI42" s="71"/>
+      <c r="BJ42" s="71"/>
+      <c r="BK42" s="71"/>
+      <c r="BL42" s="71"/>
+      <c r="BM42" s="71"/>
+      <c r="BN42" s="71"/>
+      <c r="BO42" s="71"/>
+      <c r="BP42" s="71"/>
+      <c r="BQ42" s="71"/>
+      <c r="BR42" s="71"/>
+      <c r="BS42" s="71"/>
+      <c r="BT42" s="71"/>
+      <c r="BU42" s="71"/>
+      <c r="BV42" s="71"/>
+      <c r="BW42" s="71"/>
+      <c r="BX42" s="71"/>
+      <c r="BY42" s="71"/>
+      <c r="BZ42" s="71"/>
+      <c r="CA42" s="71"/>
+      <c r="CB42" s="71"/>
+      <c r="CC42" s="71"/>
+      <c r="CD42" s="71"/>
+      <c r="CE42" s="71"/>
+      <c r="CF42" s="71"/>
+      <c r="CG42" s="71"/>
+      <c r="CH42" s="71"/>
+      <c r="CI42" s="71"/>
+      <c r="CJ42" s="71"/>
+      <c r="CK42" s="71"/>
+      <c r="CL42" s="71"/>
+      <c r="CM42" s="71"/>
+      <c r="CN42" s="71"/>
+      <c r="CO42" s="71"/>
+      <c r="CP42" s="71"/>
+      <c r="CQ42" s="71"/>
+      <c r="CR42" s="71"/>
+      <c r="CS42" s="71"/>
+      <c r="CT42" s="71"/>
+      <c r="CU42" s="71"/>
+      <c r="CV42" s="71"/>
+      <c r="CW42" s="71"/>
+      <c r="CX42" s="71"/>
+      <c r="CY42" s="71"/>
+      <c r="CZ42" s="71"/>
+      <c r="DA42" s="71"/>
+      <c r="DB42" s="71"/>
+      <c r="DC42" s="71"/>
+      <c r="DD42" s="71"/>
+      <c r="DE42" s="71"/>
+      <c r="DF42" s="71"/>
+      <c r="DG42" s="71"/>
+      <c r="DH42" s="71"/>
+      <c r="DI42" s="71"/>
+      <c r="DJ42" s="71"/>
+      <c r="DK42" s="71"/>
+      <c r="DL42" s="71"/>
+      <c r="DM42" s="71"/>
+      <c r="DN42" s="71"/>
+      <c r="DO42" s="71"/>
+      <c r="DP42" s="71"/>
+      <c r="DQ42" s="71"/>
+      <c r="DR42" s="71"/>
+      <c r="DS42" s="71"/>
+      <c r="DT42" s="71"/>
+      <c r="DU42" s="71"/>
+      <c r="DV42" s="71"/>
+      <c r="DW42" s="71"/>
+      <c r="DX42" s="71"/>
+      <c r="DY42" s="71"/>
+      <c r="DZ42" s="71"/>
+      <c r="EA42" s="71"/>
+      <c r="EB42" s="71"/>
+      <c r="EC42" s="71"/>
+      <c r="ED42" s="71"/>
+      <c r="EE42" s="71"/>
+      <c r="EF42" s="71"/>
+      <c r="EG42" s="71"/>
+      <c r="EH42" s="71"/>
+      <c r="EI42" s="71"/>
+      <c r="EJ42" s="71"/>
+      <c r="EK42" s="71"/>
+      <c r="EL42" s="71"/>
+      <c r="EM42" s="71"/>
+      <c r="EN42" s="71"/>
+      <c r="EO42" s="71"/>
+      <c r="EP42" s="71"/>
+      <c r="EQ42" s="71"/>
+      <c r="ER42" s="71"/>
+      <c r="ES42" s="71"/>
+      <c r="ET42" s="71"/>
+      <c r="EU42" s="71"/>
+      <c r="EV42" s="71"/>
+      <c r="EW42" s="71"/>
+      <c r="EX42" s="71"/>
+      <c r="EY42" s="71"/>
+      <c r="EZ42" s="71"/>
+      <c r="FA42" s="71"/>
+      <c r="FB42" s="71"/>
+      <c r="FC42" s="71"/>
+      <c r="FD42" s="71"/>
+      <c r="FE42" s="71"/>
+      <c r="FF42" s="71"/>
+      <c r="FG42" s="71"/>
+      <c r="FH42" s="71"/>
+      <c r="FI42" s="71"/>
+      <c r="FJ42" s="71"/>
+      <c r="FK42" s="71"/>
+      <c r="FL42" s="71"/>
+      <c r="FM42" s="71"/>
+      <c r="FN42" s="71"/>
+      <c r="FO42" s="71"/>
+      <c r="FP42" s="71"/>
+      <c r="FQ42" s="71"/>
+      <c r="FR42" s="71"/>
+      <c r="FS42" s="71"/>
+      <c r="FT42" s="71"/>
+      <c r="FU42" s="71"/>
+      <c r="FV42" s="71"/>
+      <c r="FW42" s="71"/>
+      <c r="FX42" s="71"/>
+      <c r="FY42" s="71"/>
+      <c r="FZ42" s="71"/>
+      <c r="GA42" s="71"/>
+      <c r="GB42" s="71"/>
+      <c r="GC42" s="71"/>
+      <c r="GD42" s="71"/>
+      <c r="GE42" s="71"/>
+      <c r="GF42" s="71"/>
+      <c r="GG42" s="71"/>
+      <c r="GH42" s="71"/>
+      <c r="GI42" s="71"/>
+      <c r="GJ42" s="71"/>
+      <c r="GK42" s="71"/>
+      <c r="GL42" s="71"/>
+      <c r="GM42" s="71"/>
+      <c r="GN42" s="71"/>
+      <c r="GO42" s="71"/>
+      <c r="GP42" s="71"/>
+      <c r="GQ42" s="71"/>
+      <c r="GR42" s="71"/>
+      <c r="GS42" s="71"/>
+      <c r="GT42" s="71"/>
+      <c r="GU42" s="71"/>
+      <c r="GV42" s="71"/>
+      <c r="GW42" s="71"/>
+      <c r="GX42" s="71"/>
+      <c r="GY42" s="71"/>
+      <c r="GZ42" s="71"/>
+      <c r="HA42" s="71"/>
+      <c r="HB42" s="71"/>
+      <c r="HC42" s="71"/>
+      <c r="HD42" s="71"/>
+      <c r="HE42" s="71"/>
+      <c r="HF42" s="71"/>
+      <c r="HG42" s="71"/>
+      <c r="HH42" s="71"/>
+      <c r="HI42" s="71"/>
+      <c r="HJ42" s="71"/>
+      <c r="HK42" s="71"/>
+      <c r="HL42" s="71"/>
+      <c r="HM42" s="71"/>
+      <c r="HN42" s="71"/>
+      <c r="HO42" s="71"/>
+      <c r="HP42" s="71"/>
+      <c r="HQ42" s="71"/>
+      <c r="HR42" s="71"/>
+      <c r="HS42" s="71"/>
+      <c r="HT42" s="71"/>
+      <c r="HU42" s="71"/>
+      <c r="HV42" s="71"/>
+      <c r="HW42" s="71"/>
+      <c r="HX42" s="71"/>
+      <c r="HY42" s="71"/>
+      <c r="HZ42" s="71"/>
+      <c r="IA42" s="71"/>
+      <c r="IB42" s="71"/>
+      <c r="IC42" s="71"/>
+      <c r="ID42" s="71"/>
+      <c r="IE42" s="71"/>
+      <c r="IF42" s="71"/>
+      <c r="IG42" s="71"/>
+      <c r="IH42" s="71"/>
+      <c r="II42" s="71"/>
+      <c r="IJ42" s="71"/>
+      <c r="IK42" s="71"/>
+      <c r="IL42" s="71"/>
+      <c r="IM42" s="71"/>
+      <c r="IN42" s="71"/>
+      <c r="IO42" s="71"/>
+      <c r="IP42" s="71"/>
+      <c r="IQ42" s="71"/>
+      <c r="IR42" s="71"/>
+      <c r="IS42" s="71"/>
+      <c r="IT42" s="71"/>
+      <c r="IU42" s="71"/>
+      <c r="IV42" s="71"/>
     </row>
     <row r="43" spans="1:256" ht="15.75" customHeight="1">
-      <c r="A43" s="74" t="s">
+      <c r="A43" s="66" t="s">
         <v>156</v>
       </c>
-      <c r="B43" s="79"/>
-[...253 lines deleted...]
-      <c r="IV43" s="79"/>
+      <c r="B43" s="71"/>
+      <c r="C43" s="71"/>
+      <c r="D43" s="71"/>
+      <c r="E43" s="71"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="71"/>
+      <c r="H43" s="71"/>
+      <c r="I43" s="71"/>
+      <c r="J43" s="71"/>
+      <c r="K43" s="71"/>
+      <c r="L43" s="71"/>
+      <c r="M43" s="71"/>
+      <c r="N43" s="71"/>
+      <c r="O43" s="72"/>
+      <c r="P43" s="71"/>
+      <c r="Q43" s="71"/>
+      <c r="R43" s="71"/>
+      <c r="S43" s="71"/>
+      <c r="T43" s="71"/>
+      <c r="U43" s="71"/>
+      <c r="V43" s="71"/>
+      <c r="W43" s="71"/>
+      <c r="X43" s="72"/>
+      <c r="Y43" s="72"/>
+      <c r="Z43" s="72"/>
+      <c r="AA43" s="72"/>
+      <c r="AB43" s="72"/>
+      <c r="AC43" s="72"/>
+      <c r="AD43" s="72"/>
+      <c r="AE43" s="72"/>
+      <c r="AF43" s="72"/>
+      <c r="AG43" s="71"/>
+      <c r="AH43" s="71"/>
+      <c r="AI43" s="71"/>
+      <c r="AJ43" s="72"/>
+      <c r="AK43" s="71"/>
+      <c r="AL43" s="71"/>
+      <c r="AM43" s="71"/>
+      <c r="AN43" s="71"/>
+      <c r="AO43" s="71"/>
+      <c r="AP43" s="72"/>
+      <c r="AQ43" s="71"/>
+      <c r="AR43" s="71"/>
+      <c r="AS43" s="71"/>
+      <c r="AT43" s="71"/>
+      <c r="AU43" s="71"/>
+      <c r="AV43" s="71"/>
+      <c r="AW43" s="71"/>
+      <c r="AX43" s="71"/>
+      <c r="AY43" s="71"/>
+      <c r="AZ43" s="71"/>
+      <c r="BA43" s="71"/>
+      <c r="BB43" s="71"/>
+      <c r="BC43" s="71"/>
+      <c r="BD43" s="71"/>
+      <c r="BE43" s="71"/>
+      <c r="BF43" s="71"/>
+      <c r="BG43" s="71"/>
+      <c r="BH43" s="71"/>
+      <c r="BI43" s="71"/>
+      <c r="BJ43" s="71"/>
+      <c r="BK43" s="71"/>
+      <c r="BL43" s="71"/>
+      <c r="BM43" s="71"/>
+      <c r="BN43" s="71"/>
+      <c r="BO43" s="71"/>
+      <c r="BP43" s="71"/>
+      <c r="BQ43" s="71"/>
+      <c r="BR43" s="71"/>
+      <c r="BS43" s="71"/>
+      <c r="BT43" s="71"/>
+      <c r="BU43" s="71"/>
+      <c r="BV43" s="71"/>
+      <c r="BW43" s="71"/>
+      <c r="BX43" s="71"/>
+      <c r="BY43" s="71"/>
+      <c r="BZ43" s="71"/>
+      <c r="CA43" s="71"/>
+      <c r="CB43" s="71"/>
+      <c r="CC43" s="71"/>
+      <c r="CD43" s="71"/>
+      <c r="CE43" s="71"/>
+      <c r="CF43" s="71"/>
+      <c r="CG43" s="71"/>
+      <c r="CH43" s="71"/>
+      <c r="CI43" s="71"/>
+      <c r="CJ43" s="71"/>
+      <c r="CK43" s="71"/>
+      <c r="CL43" s="71"/>
+      <c r="CM43" s="71"/>
+      <c r="CN43" s="71"/>
+      <c r="CO43" s="71"/>
+      <c r="CP43" s="71"/>
+      <c r="CQ43" s="71"/>
+      <c r="CR43" s="71"/>
+      <c r="CS43" s="71"/>
+      <c r="CT43" s="71"/>
+      <c r="CU43" s="71"/>
+      <c r="CV43" s="71"/>
+      <c r="CW43" s="71"/>
+      <c r="CX43" s="71"/>
+      <c r="CY43" s="71"/>
+      <c r="CZ43" s="71"/>
+      <c r="DA43" s="71"/>
+      <c r="DB43" s="71"/>
+      <c r="DC43" s="71"/>
+      <c r="DD43" s="71"/>
+      <c r="DE43" s="71"/>
+      <c r="DF43" s="71"/>
+      <c r="DG43" s="71"/>
+      <c r="DH43" s="71"/>
+      <c r="DI43" s="71"/>
+      <c r="DJ43" s="71"/>
+      <c r="DK43" s="71"/>
+      <c r="DL43" s="71"/>
+      <c r="DM43" s="71"/>
+      <c r="DN43" s="71"/>
+      <c r="DO43" s="71"/>
+      <c r="DP43" s="71"/>
+      <c r="DQ43" s="71"/>
+      <c r="DR43" s="71"/>
+      <c r="DS43" s="71"/>
+      <c r="DT43" s="71"/>
+      <c r="DU43" s="71"/>
+      <c r="DV43" s="71"/>
+      <c r="DW43" s="71"/>
+      <c r="DX43" s="71"/>
+      <c r="DY43" s="71"/>
+      <c r="DZ43" s="71"/>
+      <c r="EA43" s="71"/>
+      <c r="EB43" s="71"/>
+      <c r="EC43" s="71"/>
+      <c r="ED43" s="71"/>
+      <c r="EE43" s="71"/>
+      <c r="EF43" s="71"/>
+      <c r="EG43" s="71"/>
+      <c r="EH43" s="71"/>
+      <c r="EI43" s="71"/>
+      <c r="EJ43" s="71"/>
+      <c r="EK43" s="71"/>
+      <c r="EL43" s="71"/>
+      <c r="EM43" s="71"/>
+      <c r="EN43" s="71"/>
+      <c r="EO43" s="71"/>
+      <c r="EP43" s="71"/>
+      <c r="EQ43" s="71"/>
+      <c r="ER43" s="71"/>
+      <c r="ES43" s="71"/>
+      <c r="ET43" s="71"/>
+      <c r="EU43" s="71"/>
+      <c r="EV43" s="71"/>
+      <c r="EW43" s="71"/>
+      <c r="EX43" s="71"/>
+      <c r="EY43" s="71"/>
+      <c r="EZ43" s="71"/>
+      <c r="FA43" s="71"/>
+      <c r="FB43" s="71"/>
+      <c r="FC43" s="71"/>
+      <c r="FD43" s="71"/>
+      <c r="FE43" s="71"/>
+      <c r="FF43" s="71"/>
+      <c r="FG43" s="71"/>
+      <c r="FH43" s="71"/>
+      <c r="FI43" s="71"/>
+      <c r="FJ43" s="71"/>
+      <c r="FK43" s="71"/>
+      <c r="FL43" s="71"/>
+      <c r="FM43" s="71"/>
+      <c r="FN43" s="71"/>
+      <c r="FO43" s="71"/>
+      <c r="FP43" s="71"/>
+      <c r="FQ43" s="71"/>
+      <c r="FR43" s="71"/>
+      <c r="FS43" s="71"/>
+      <c r="FT43" s="71"/>
+      <c r="FU43" s="71"/>
+      <c r="FV43" s="71"/>
+      <c r="FW43" s="71"/>
+      <c r="FX43" s="71"/>
+      <c r="FY43" s="71"/>
+      <c r="FZ43" s="71"/>
+      <c r="GA43" s="71"/>
+      <c r="GB43" s="71"/>
+      <c r="GC43" s="71"/>
+      <c r="GD43" s="71"/>
+      <c r="GE43" s="71"/>
+      <c r="GF43" s="71"/>
+      <c r="GG43" s="71"/>
+      <c r="GH43" s="71"/>
+      <c r="GI43" s="71"/>
+      <c r="GJ43" s="71"/>
+      <c r="GK43" s="71"/>
+      <c r="GL43" s="71"/>
+      <c r="GM43" s="71"/>
+      <c r="GN43" s="71"/>
+      <c r="GO43" s="71"/>
+      <c r="GP43" s="71"/>
+      <c r="GQ43" s="71"/>
+      <c r="GR43" s="71"/>
+      <c r="GS43" s="71"/>
+      <c r="GT43" s="71"/>
+      <c r="GU43" s="71"/>
+      <c r="GV43" s="71"/>
+      <c r="GW43" s="71"/>
+      <c r="GX43" s="71"/>
+      <c r="GY43" s="71"/>
+      <c r="GZ43" s="71"/>
+      <c r="HA43" s="71"/>
+      <c r="HB43" s="71"/>
+      <c r="HC43" s="71"/>
+      <c r="HD43" s="71"/>
+      <c r="HE43" s="71"/>
+      <c r="HF43" s="71"/>
+      <c r="HG43" s="71"/>
+      <c r="HH43" s="71"/>
+      <c r="HI43" s="71"/>
+      <c r="HJ43" s="71"/>
+      <c r="HK43" s="71"/>
+      <c r="HL43" s="71"/>
+      <c r="HM43" s="71"/>
+      <c r="HN43" s="71"/>
+      <c r="HO43" s="71"/>
+      <c r="HP43" s="71"/>
+      <c r="HQ43" s="71"/>
+      <c r="HR43" s="71"/>
+      <c r="HS43" s="71"/>
+      <c r="HT43" s="71"/>
+      <c r="HU43" s="71"/>
+      <c r="HV43" s="71"/>
+      <c r="HW43" s="71"/>
+      <c r="HX43" s="71"/>
+      <c r="HY43" s="71"/>
+      <c r="HZ43" s="71"/>
+      <c r="IA43" s="71"/>
+      <c r="IB43" s="71"/>
+      <c r="IC43" s="71"/>
+      <c r="ID43" s="71"/>
+      <c r="IE43" s="71"/>
+      <c r="IF43" s="71"/>
+      <c r="IG43" s="71"/>
+      <c r="IH43" s="71"/>
+      <c r="II43" s="71"/>
+      <c r="IJ43" s="71"/>
+      <c r="IK43" s="71"/>
+      <c r="IL43" s="71"/>
+      <c r="IM43" s="71"/>
+      <c r="IN43" s="71"/>
+      <c r="IO43" s="71"/>
+      <c r="IP43" s="71"/>
+      <c r="IQ43" s="71"/>
+      <c r="IR43" s="71"/>
+      <c r="IS43" s="71"/>
+      <c r="IT43" s="71"/>
+      <c r="IU43" s="71"/>
+      <c r="IV43" s="71"/>
     </row>
     <row r="44" spans="1:256" ht="15.75" customHeight="1">
-      <c r="A44" s="74" t="s">
+      <c r="A44" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="B44" s="79"/>
-[...253 lines deleted...]
-      <c r="IV44" s="79"/>
+      <c r="B44" s="71"/>
+      <c r="C44" s="71"/>
+      <c r="D44" s="71"/>
+      <c r="E44" s="71"/>
+      <c r="F44" s="71"/>
+      <c r="G44" s="71"/>
+      <c r="H44" s="71"/>
+      <c r="I44" s="71"/>
+      <c r="J44" s="71"/>
+      <c r="K44" s="71"/>
+      <c r="L44" s="71"/>
+      <c r="M44" s="71"/>
+      <c r="N44" s="71"/>
+      <c r="O44" s="72"/>
+      <c r="P44" s="71"/>
+      <c r="Q44" s="71"/>
+      <c r="R44" s="71"/>
+      <c r="S44" s="71"/>
+      <c r="T44" s="71"/>
+      <c r="U44" s="71"/>
+      <c r="V44" s="71"/>
+      <c r="W44" s="71"/>
+      <c r="X44" s="72"/>
+      <c r="Y44" s="72"/>
+      <c r="Z44" s="72"/>
+      <c r="AA44" s="72"/>
+      <c r="AB44" s="72"/>
+      <c r="AC44" s="72"/>
+      <c r="AD44" s="72"/>
+      <c r="AE44" s="72"/>
+      <c r="AF44" s="72"/>
+      <c r="AG44" s="71"/>
+      <c r="AH44" s="71"/>
+      <c r="AI44" s="71"/>
+      <c r="AJ44" s="72"/>
+      <c r="AK44" s="71"/>
+      <c r="AL44" s="71"/>
+      <c r="AM44" s="71"/>
+      <c r="AN44" s="71"/>
+      <c r="AO44" s="71"/>
+      <c r="AP44" s="72"/>
+      <c r="AQ44" s="71"/>
+      <c r="AR44" s="71"/>
+      <c r="AS44" s="71"/>
+      <c r="AT44" s="71"/>
+      <c r="AU44" s="71"/>
+      <c r="AV44" s="71"/>
+      <c r="AW44" s="71"/>
+      <c r="AX44" s="71"/>
+      <c r="AY44" s="71"/>
+      <c r="AZ44" s="71"/>
+      <c r="BA44" s="71"/>
+      <c r="BB44" s="71"/>
+      <c r="BC44" s="71"/>
+      <c r="BD44" s="71"/>
+      <c r="BE44" s="71"/>
+      <c r="BF44" s="71"/>
+      <c r="BG44" s="71"/>
+      <c r="BH44" s="71"/>
+      <c r="BI44" s="71"/>
+      <c r="BJ44" s="71"/>
+      <c r="BK44" s="71"/>
+      <c r="BL44" s="71"/>
+      <c r="BM44" s="71"/>
+      <c r="BN44" s="71"/>
+      <c r="BO44" s="71"/>
+      <c r="BP44" s="71"/>
+      <c r="BQ44" s="71"/>
+      <c r="BR44" s="71"/>
+      <c r="BS44" s="71"/>
+      <c r="BT44" s="71"/>
+      <c r="BU44" s="71"/>
+      <c r="BV44" s="71"/>
+      <c r="BW44" s="71"/>
+      <c r="BX44" s="71"/>
+      <c r="BY44" s="71"/>
+      <c r="BZ44" s="71"/>
+      <c r="CA44" s="71"/>
+      <c r="CB44" s="71"/>
+      <c r="CC44" s="71"/>
+      <c r="CD44" s="71"/>
+      <c r="CE44" s="71"/>
+      <c r="CF44" s="71"/>
+      <c r="CG44" s="71"/>
+      <c r="CH44" s="71"/>
+      <c r="CI44" s="71"/>
+      <c r="CJ44" s="71"/>
+      <c r="CK44" s="71"/>
+      <c r="CL44" s="71"/>
+      <c r="CM44" s="71"/>
+      <c r="CN44" s="71"/>
+      <c r="CO44" s="71"/>
+      <c r="CP44" s="71"/>
+      <c r="CQ44" s="71"/>
+      <c r="CR44" s="71"/>
+      <c r="CS44" s="71"/>
+      <c r="CT44" s="71"/>
+      <c r="CU44" s="71"/>
+      <c r="CV44" s="71"/>
+      <c r="CW44" s="71"/>
+      <c r="CX44" s="71"/>
+      <c r="CY44" s="71"/>
+      <c r="CZ44" s="71"/>
+      <c r="DA44" s="71"/>
+      <c r="DB44" s="71"/>
+      <c r="DC44" s="71"/>
+      <c r="DD44" s="71"/>
+      <c r="DE44" s="71"/>
+      <c r="DF44" s="71"/>
+      <c r="DG44" s="71"/>
+      <c r="DH44" s="71"/>
+      <c r="DI44" s="71"/>
+      <c r="DJ44" s="71"/>
+      <c r="DK44" s="71"/>
+      <c r="DL44" s="71"/>
+      <c r="DM44" s="71"/>
+      <c r="DN44" s="71"/>
+      <c r="DO44" s="71"/>
+      <c r="DP44" s="71"/>
+      <c r="DQ44" s="71"/>
+      <c r="DR44" s="71"/>
+      <c r="DS44" s="71"/>
+      <c r="DT44" s="71"/>
+      <c r="DU44" s="71"/>
+      <c r="DV44" s="71"/>
+      <c r="DW44" s="71"/>
+      <c r="DX44" s="71"/>
+      <c r="DY44" s="71"/>
+      <c r="DZ44" s="71"/>
+      <c r="EA44" s="71"/>
+      <c r="EB44" s="71"/>
+      <c r="EC44" s="71"/>
+      <c r="ED44" s="71"/>
+      <c r="EE44" s="71"/>
+      <c r="EF44" s="71"/>
+      <c r="EG44" s="71"/>
+      <c r="EH44" s="71"/>
+      <c r="EI44" s="71"/>
+      <c r="EJ44" s="71"/>
+      <c r="EK44" s="71"/>
+      <c r="EL44" s="71"/>
+      <c r="EM44" s="71"/>
+      <c r="EN44" s="71"/>
+      <c r="EO44" s="71"/>
+      <c r="EP44" s="71"/>
+      <c r="EQ44" s="71"/>
+      <c r="ER44" s="71"/>
+      <c r="ES44" s="71"/>
+      <c r="ET44" s="71"/>
+      <c r="EU44" s="71"/>
+      <c r="EV44" s="71"/>
+      <c r="EW44" s="71"/>
+      <c r="EX44" s="71"/>
+      <c r="EY44" s="71"/>
+      <c r="EZ44" s="71"/>
+      <c r="FA44" s="71"/>
+      <c r="FB44" s="71"/>
+      <c r="FC44" s="71"/>
+      <c r="FD44" s="71"/>
+      <c r="FE44" s="71"/>
+      <c r="FF44" s="71"/>
+      <c r="FG44" s="71"/>
+      <c r="FH44" s="71"/>
+      <c r="FI44" s="71"/>
+      <c r="FJ44" s="71"/>
+      <c r="FK44" s="71"/>
+      <c r="FL44" s="71"/>
+      <c r="FM44" s="71"/>
+      <c r="FN44" s="71"/>
+      <c r="FO44" s="71"/>
+      <c r="FP44" s="71"/>
+      <c r="FQ44" s="71"/>
+      <c r="FR44" s="71"/>
+      <c r="FS44" s="71"/>
+      <c r="FT44" s="71"/>
+      <c r="FU44" s="71"/>
+      <c r="FV44" s="71"/>
+      <c r="FW44" s="71"/>
+      <c r="FX44" s="71"/>
+      <c r="FY44" s="71"/>
+      <c r="FZ44" s="71"/>
+      <c r="GA44" s="71"/>
+      <c r="GB44" s="71"/>
+      <c r="GC44" s="71"/>
+      <c r="GD44" s="71"/>
+      <c r="GE44" s="71"/>
+      <c r="GF44" s="71"/>
+      <c r="GG44" s="71"/>
+      <c r="GH44" s="71"/>
+      <c r="GI44" s="71"/>
+      <c r="GJ44" s="71"/>
+      <c r="GK44" s="71"/>
+      <c r="GL44" s="71"/>
+      <c r="GM44" s="71"/>
+      <c r="GN44" s="71"/>
+      <c r="GO44" s="71"/>
+      <c r="GP44" s="71"/>
+      <c r="GQ44" s="71"/>
+      <c r="GR44" s="71"/>
+      <c r="GS44" s="71"/>
+      <c r="GT44" s="71"/>
+      <c r="GU44" s="71"/>
+      <c r="GV44" s="71"/>
+      <c r="GW44" s="71"/>
+      <c r="GX44" s="71"/>
+      <c r="GY44" s="71"/>
+      <c r="GZ44" s="71"/>
+      <c r="HA44" s="71"/>
+      <c r="HB44" s="71"/>
+      <c r="HC44" s="71"/>
+      <c r="HD44" s="71"/>
+      <c r="HE44" s="71"/>
+      <c r="HF44" s="71"/>
+      <c r="HG44" s="71"/>
+      <c r="HH44" s="71"/>
+      <c r="HI44" s="71"/>
+      <c r="HJ44" s="71"/>
+      <c r="HK44" s="71"/>
+      <c r="HL44" s="71"/>
+      <c r="HM44" s="71"/>
+      <c r="HN44" s="71"/>
+      <c r="HO44" s="71"/>
+      <c r="HP44" s="71"/>
+      <c r="HQ44" s="71"/>
+      <c r="HR44" s="71"/>
+      <c r="HS44" s="71"/>
+      <c r="HT44" s="71"/>
+      <c r="HU44" s="71"/>
+      <c r="HV44" s="71"/>
+      <c r="HW44" s="71"/>
+      <c r="HX44" s="71"/>
+      <c r="HY44" s="71"/>
+      <c r="HZ44" s="71"/>
+      <c r="IA44" s="71"/>
+      <c r="IB44" s="71"/>
+      <c r="IC44" s="71"/>
+      <c r="ID44" s="71"/>
+      <c r="IE44" s="71"/>
+      <c r="IF44" s="71"/>
+      <c r="IG44" s="71"/>
+      <c r="IH44" s="71"/>
+      <c r="II44" s="71"/>
+      <c r="IJ44" s="71"/>
+      <c r="IK44" s="71"/>
+      <c r="IL44" s="71"/>
+      <c r="IM44" s="71"/>
+      <c r="IN44" s="71"/>
+      <c r="IO44" s="71"/>
+      <c r="IP44" s="71"/>
+      <c r="IQ44" s="71"/>
+      <c r="IR44" s="71"/>
+      <c r="IS44" s="71"/>
+      <c r="IT44" s="71"/>
+      <c r="IU44" s="71"/>
+      <c r="IV44" s="71"/>
     </row>
     <row r="45" spans="1:256" ht="15.75" customHeight="1">
-      <c r="A45" s="74" t="s">
+      <c r="A45" s="66" t="s">
         <v>175</v>
       </c>
-      <c r="B45" s="79"/>
-[...253 lines deleted...]
-      <c r="IV45" s="79"/>
+      <c r="B45" s="71"/>
+      <c r="C45" s="71"/>
+      <c r="D45" s="71"/>
+      <c r="E45" s="71"/>
+      <c r="F45" s="71"/>
+      <c r="G45" s="71"/>
+      <c r="H45" s="71"/>
+      <c r="I45" s="71"/>
+      <c r="J45" s="71"/>
+      <c r="K45" s="71"/>
+      <c r="L45" s="71"/>
+      <c r="M45" s="71"/>
+      <c r="N45" s="71"/>
+      <c r="O45" s="72"/>
+      <c r="P45" s="71"/>
+      <c r="Q45" s="71"/>
+      <c r="R45" s="71"/>
+      <c r="S45" s="71"/>
+      <c r="T45" s="71"/>
+      <c r="U45" s="71"/>
+      <c r="V45" s="71"/>
+      <c r="W45" s="71"/>
+      <c r="X45" s="72"/>
+      <c r="Y45" s="72"/>
+      <c r="Z45" s="72"/>
+      <c r="AA45" s="72"/>
+      <c r="AB45" s="72"/>
+      <c r="AC45" s="72"/>
+      <c r="AD45" s="72"/>
+      <c r="AE45" s="72"/>
+      <c r="AF45" s="72"/>
+      <c r="AG45" s="71"/>
+      <c r="AH45" s="71"/>
+      <c r="AI45" s="71"/>
+      <c r="AJ45" s="72"/>
+      <c r="AK45" s="71"/>
+      <c r="AL45" s="71"/>
+      <c r="AM45" s="71"/>
+      <c r="AN45" s="71"/>
+      <c r="AO45" s="71"/>
+      <c r="AP45" s="72"/>
+      <c r="AQ45" s="71"/>
+      <c r="AR45" s="71"/>
+      <c r="AS45" s="71"/>
+      <c r="AT45" s="71"/>
+      <c r="AU45" s="71"/>
+      <c r="AV45" s="71"/>
+      <c r="AW45" s="71"/>
+      <c r="AX45" s="71"/>
+      <c r="AY45" s="71"/>
+      <c r="AZ45" s="71"/>
+      <c r="BA45" s="71"/>
+      <c r="BB45" s="71"/>
+      <c r="BC45" s="71"/>
+      <c r="BD45" s="71"/>
+      <c r="BE45" s="71"/>
+      <c r="BF45" s="71"/>
+      <c r="BG45" s="71"/>
+      <c r="BH45" s="71"/>
+      <c r="BI45" s="71"/>
+      <c r="BJ45" s="71"/>
+      <c r="BK45" s="71"/>
+      <c r="BL45" s="71"/>
+      <c r="BM45" s="71"/>
+      <c r="BN45" s="71"/>
+      <c r="BO45" s="71"/>
+      <c r="BP45" s="71"/>
+      <c r="BQ45" s="71"/>
+      <c r="BR45" s="71"/>
+      <c r="BS45" s="71"/>
+      <c r="BT45" s="71"/>
+      <c r="BU45" s="71"/>
+      <c r="BV45" s="71"/>
+      <c r="BW45" s="71"/>
+      <c r="BX45" s="71"/>
+      <c r="BY45" s="71"/>
+      <c r="BZ45" s="71"/>
+      <c r="CA45" s="71"/>
+      <c r="CB45" s="71"/>
+      <c r="CC45" s="71"/>
+      <c r="CD45" s="71"/>
+      <c r="CE45" s="71"/>
+      <c r="CF45" s="71"/>
+      <c r="CG45" s="71"/>
+      <c r="CH45" s="71"/>
+      <c r="CI45" s="71"/>
+      <c r="CJ45" s="71"/>
+      <c r="CK45" s="71"/>
+      <c r="CL45" s="71"/>
+      <c r="CM45" s="71"/>
+      <c r="CN45" s="71"/>
+      <c r="CO45" s="71"/>
+      <c r="CP45" s="71"/>
+      <c r="CQ45" s="71"/>
+      <c r="CR45" s="71"/>
+      <c r="CS45" s="71"/>
+      <c r="CT45" s="71"/>
+      <c r="CU45" s="71"/>
+      <c r="CV45" s="71"/>
+      <c r="CW45" s="71"/>
+      <c r="CX45" s="71"/>
+      <c r="CY45" s="71"/>
+      <c r="CZ45" s="71"/>
+      <c r="DA45" s="71"/>
+      <c r="DB45" s="71"/>
+      <c r="DC45" s="71"/>
+      <c r="DD45" s="71"/>
+      <c r="DE45" s="71"/>
+      <c r="DF45" s="71"/>
+      <c r="DG45" s="71"/>
+      <c r="DH45" s="71"/>
+      <c r="DI45" s="71"/>
+      <c r="DJ45" s="71"/>
+      <c r="DK45" s="71"/>
+      <c r="DL45" s="71"/>
+      <c r="DM45" s="71"/>
+      <c r="DN45" s="71"/>
+      <c r="DO45" s="71"/>
+      <c r="DP45" s="71"/>
+      <c r="DQ45" s="71"/>
+      <c r="DR45" s="71"/>
+      <c r="DS45" s="71"/>
+      <c r="DT45" s="71"/>
+      <c r="DU45" s="71"/>
+      <c r="DV45" s="71"/>
+      <c r="DW45" s="71"/>
+      <c r="DX45" s="71"/>
+      <c r="DY45" s="71"/>
+      <c r="DZ45" s="71"/>
+      <c r="EA45" s="71"/>
+      <c r="EB45" s="71"/>
+      <c r="EC45" s="71"/>
+      <c r="ED45" s="71"/>
+      <c r="EE45" s="71"/>
+      <c r="EF45" s="71"/>
+      <c r="EG45" s="71"/>
+      <c r="EH45" s="71"/>
+      <c r="EI45" s="71"/>
+      <c r="EJ45" s="71"/>
+      <c r="EK45" s="71"/>
+      <c r="EL45" s="71"/>
+      <c r="EM45" s="71"/>
+      <c r="EN45" s="71"/>
+      <c r="EO45" s="71"/>
+      <c r="EP45" s="71"/>
+      <c r="EQ45" s="71"/>
+      <c r="ER45" s="71"/>
+      <c r="ES45" s="71"/>
+      <c r="ET45" s="71"/>
+      <c r="EU45" s="71"/>
+      <c r="EV45" s="71"/>
+      <c r="EW45" s="71"/>
+      <c r="EX45" s="71"/>
+      <c r="EY45" s="71"/>
+      <c r="EZ45" s="71"/>
+      <c r="FA45" s="71"/>
+      <c r="FB45" s="71"/>
+      <c r="FC45" s="71"/>
+      <c r="FD45" s="71"/>
+      <c r="FE45" s="71"/>
+      <c r="FF45" s="71"/>
+      <c r="FG45" s="71"/>
+      <c r="FH45" s="71"/>
+      <c r="FI45" s="71"/>
+      <c r="FJ45" s="71"/>
+      <c r="FK45" s="71"/>
+      <c r="FL45" s="71"/>
+      <c r="FM45" s="71"/>
+      <c r="FN45" s="71"/>
+      <c r="FO45" s="71"/>
+      <c r="FP45" s="71"/>
+      <c r="FQ45" s="71"/>
+      <c r="FR45" s="71"/>
+      <c r="FS45" s="71"/>
+      <c r="FT45" s="71"/>
+      <c r="FU45" s="71"/>
+      <c r="FV45" s="71"/>
+      <c r="FW45" s="71"/>
+      <c r="FX45" s="71"/>
+      <c r="FY45" s="71"/>
+      <c r="FZ45" s="71"/>
+      <c r="GA45" s="71"/>
+      <c r="GB45" s="71"/>
+      <c r="GC45" s="71"/>
+      <c r="GD45" s="71"/>
+      <c r="GE45" s="71"/>
+      <c r="GF45" s="71"/>
+      <c r="GG45" s="71"/>
+      <c r="GH45" s="71"/>
+      <c r="GI45" s="71"/>
+      <c r="GJ45" s="71"/>
+      <c r="GK45" s="71"/>
+      <c r="GL45" s="71"/>
+      <c r="GM45" s="71"/>
+      <c r="GN45" s="71"/>
+      <c r="GO45" s="71"/>
+      <c r="GP45" s="71"/>
+      <c r="GQ45" s="71"/>
+      <c r="GR45" s="71"/>
+      <c r="GS45" s="71"/>
+      <c r="GT45" s="71"/>
+      <c r="GU45" s="71"/>
+      <c r="GV45" s="71"/>
+      <c r="GW45" s="71"/>
+      <c r="GX45" s="71"/>
+      <c r="GY45" s="71"/>
+      <c r="GZ45" s="71"/>
+      <c r="HA45" s="71"/>
+      <c r="HB45" s="71"/>
+      <c r="HC45" s="71"/>
+      <c r="HD45" s="71"/>
+      <c r="HE45" s="71"/>
+      <c r="HF45" s="71"/>
+      <c r="HG45" s="71"/>
+      <c r="HH45" s="71"/>
+      <c r="HI45" s="71"/>
+      <c r="HJ45" s="71"/>
+      <c r="HK45" s="71"/>
+      <c r="HL45" s="71"/>
+      <c r="HM45" s="71"/>
+      <c r="HN45" s="71"/>
+      <c r="HO45" s="71"/>
+      <c r="HP45" s="71"/>
+      <c r="HQ45" s="71"/>
+      <c r="HR45" s="71"/>
+      <c r="HS45" s="71"/>
+      <c r="HT45" s="71"/>
+      <c r="HU45" s="71"/>
+      <c r="HV45" s="71"/>
+      <c r="HW45" s="71"/>
+      <c r="HX45" s="71"/>
+      <c r="HY45" s="71"/>
+      <c r="HZ45" s="71"/>
+      <c r="IA45" s="71"/>
+      <c r="IB45" s="71"/>
+      <c r="IC45" s="71"/>
+      <c r="ID45" s="71"/>
+      <c r="IE45" s="71"/>
+      <c r="IF45" s="71"/>
+      <c r="IG45" s="71"/>
+      <c r="IH45" s="71"/>
+      <c r="II45" s="71"/>
+      <c r="IJ45" s="71"/>
+      <c r="IK45" s="71"/>
+      <c r="IL45" s="71"/>
+      <c r="IM45" s="71"/>
+      <c r="IN45" s="71"/>
+      <c r="IO45" s="71"/>
+      <c r="IP45" s="71"/>
+      <c r="IQ45" s="71"/>
+      <c r="IR45" s="71"/>
+      <c r="IS45" s="71"/>
+      <c r="IT45" s="71"/>
+      <c r="IU45" s="71"/>
+      <c r="IV45" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="51">
-    <mergeCell ref="AJ4:AO4"/>
-[...10 lines deleted...]
-    <mergeCell ref="Y6:Y12"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="E7:E12"/>
     <mergeCell ref="Z6:Z12"/>
     <mergeCell ref="U5:AI5"/>
-    <mergeCell ref="AD6:AD12"/>
-    <mergeCell ref="AC6:AC12"/>
+    <mergeCell ref="C5:I5"/>
+    <mergeCell ref="W6:W12"/>
+    <mergeCell ref="X6:X12"/>
     <mergeCell ref="J6:J12"/>
-    <mergeCell ref="M6:M12"/>
-    <mergeCell ref="Q6:Q12"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H7:H12"/>
-    <mergeCell ref="T1:AO1"/>
-[...14 lines deleted...]
-    <mergeCell ref="B4:B12"/>
     <mergeCell ref="G7:G12"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="P6:P12"/>
     <mergeCell ref="C6:C12"/>
     <mergeCell ref="I7:I12"/>
     <mergeCell ref="D7:D12"/>
-    <mergeCell ref="AF6:AF12"/>
-[...4 lines deleted...]
-    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F7:F12"/>
+    <mergeCell ref="S6:S12"/>
+    <mergeCell ref="K6:K12"/>
+    <mergeCell ref="L6:L12"/>
+    <mergeCell ref="C4:S4"/>
+    <mergeCell ref="R6:R12"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="B4:B12"/>
+    <mergeCell ref="N6:N12"/>
+    <mergeCell ref="V6:V12"/>
+    <mergeCell ref="K5:S5"/>
     <mergeCell ref="AH6:AH12"/>
     <mergeCell ref="AI6:AI12"/>
+    <mergeCell ref="AF6:AF12"/>
+    <mergeCell ref="M6:M12"/>
+    <mergeCell ref="Q6:Q12"/>
+    <mergeCell ref="AA6:AA12"/>
+    <mergeCell ref="AD6:AD12"/>
+    <mergeCell ref="AC6:AC12"/>
+    <mergeCell ref="O6:O12"/>
+    <mergeCell ref="T1:AO1"/>
+    <mergeCell ref="T2:AO2"/>
+    <mergeCell ref="AE6:AE12"/>
+    <mergeCell ref="AM5:AM12"/>
+    <mergeCell ref="AJ5:AJ12"/>
+    <mergeCell ref="AJ4:AO4"/>
+    <mergeCell ref="AG6:AG12"/>
+    <mergeCell ref="AO5:AO12"/>
+    <mergeCell ref="AK5:AK12"/>
+    <mergeCell ref="AL5:AL12"/>
+    <mergeCell ref="AB6:AB12"/>
+    <mergeCell ref="AN5:AN12"/>
+    <mergeCell ref="Y6:Y12"/>
+    <mergeCell ref="U4:AI4"/>
+    <mergeCell ref="U6:U12"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.35433070866141736" top="0.35433070866141736" bottom="0.27559055118110237" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:CC36"/>
   <sheetViews>
     <sheetView zoomScale="75" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="B10" sqref="B10"/>
+      <selection pane="bottomRight" activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.09765625" style="14" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="83" max="16384" width="8.69921875" style="14"/>
+    <col min="1" max="1" width="10.09765625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="12" customWidth="1"/>
+    <col min="3" max="4" width="9.09765625" style="12" customWidth="1"/>
+    <col min="5" max="5" width="7.59765625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="7.8984375" style="12" customWidth="1"/>
+    <col min="7" max="7" width="6.59765625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="8.5" style="12" customWidth="1"/>
+    <col min="9" max="9" width="8.09765625" style="12" customWidth="1"/>
+    <col min="10" max="10" width="6.59765625" style="12" customWidth="1"/>
+    <col min="11" max="11" width="9.59765625" style="12" customWidth="1"/>
+    <col min="12" max="12" width="9.5" style="12" customWidth="1"/>
+    <col min="13" max="13" width="7.59765625" style="12" customWidth="1"/>
+    <col min="14" max="25" width="6.59765625" style="12" customWidth="1"/>
+    <col min="26" max="26" width="7.3984375" style="12" customWidth="1"/>
+    <col min="27" max="32" width="6.59765625" style="12" customWidth="1"/>
+    <col min="33" max="33" width="7.69921875" style="12" customWidth="1"/>
+    <col min="34" max="34" width="7.5" style="12" customWidth="1"/>
+    <col min="35" max="35" width="6.59765625" style="12" customWidth="1"/>
+    <col min="36" max="37" width="8.5" style="12" customWidth="1"/>
+    <col min="38" max="38" width="7.8984375" style="12" customWidth="1"/>
+    <col min="39" max="39" width="7.69921875" style="12" customWidth="1"/>
+    <col min="40" max="41" width="6.59765625" style="12" customWidth="1"/>
+    <col min="42" max="42" width="8.69921875" style="12" customWidth="1"/>
+    <col min="43" max="50" width="8.09765625" style="12" customWidth="1"/>
+    <col min="51" max="51" width="9.59765625" style="12" customWidth="1"/>
+    <col min="52" max="82" width="8.09765625" style="12" customWidth="1"/>
+    <col min="83" max="16384" width="8.69921875" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" s="15" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:81" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A1" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="88" t="s">
+      <c r="B1" s="76" t="s">
         <v>179</v>
       </c>
-      <c r="C1" s="88" t="s">
+      <c r="C1" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="D1" s="102" t="s">
+      <c r="D1" s="87" t="s">
         <v>79</v>
       </c>
-      <c r="E1" s="110"/>
-[...30 lines deleted...]
-      <c r="AJ1" s="102" t="s">
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
+      <c r="P1" s="95"/>
+      <c r="Q1" s="95"/>
+      <c r="R1" s="95"/>
+      <c r="S1" s="95"/>
+      <c r="T1" s="95"/>
+      <c r="U1" s="95"/>
+      <c r="V1" s="95"/>
+      <c r="W1" s="95"/>
+      <c r="X1" s="95"/>
+      <c r="Y1" s="95"/>
+      <c r="Z1" s="95"/>
+      <c r="AA1" s="95"/>
+      <c r="AB1" s="95"/>
+      <c r="AC1" s="95"/>
+      <c r="AD1" s="95"/>
+      <c r="AE1" s="95"/>
+      <c r="AF1" s="95"/>
+      <c r="AG1" s="95"/>
+      <c r="AH1" s="95"/>
+      <c r="AI1" s="88"/>
+      <c r="AJ1" s="87" t="s">
         <v>80</v>
       </c>
-      <c r="AK1" s="110"/>
-[...4 lines deleted...]
-      <c r="AQ1" s="88" t="s">
+      <c r="AK1" s="95"/>
+      <c r="AL1" s="95"/>
+      <c r="AM1" s="95"/>
+      <c r="AN1" s="95"/>
+      <c r="AO1" s="95"/>
+      <c r="AQ1" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="AR1" s="102" t="s">
+      <c r="AR1" s="87" t="s">
         <v>79</v>
       </c>
-      <c r="AS1" s="110"/>
-[...30 lines deleted...]
-      <c r="BX1" s="102" t="s">
+      <c r="AS1" s="95"/>
+      <c r="AT1" s="95"/>
+      <c r="AU1" s="95"/>
+      <c r="AV1" s="95"/>
+      <c r="AW1" s="95"/>
+      <c r="AX1" s="95"/>
+      <c r="AY1" s="95"/>
+      <c r="AZ1" s="95"/>
+      <c r="BA1" s="95"/>
+      <c r="BB1" s="95"/>
+      <c r="BC1" s="95"/>
+      <c r="BD1" s="95"/>
+      <c r="BE1" s="95"/>
+      <c r="BF1" s="95"/>
+      <c r="BG1" s="95"/>
+      <c r="BH1" s="95"/>
+      <c r="BI1" s="95"/>
+      <c r="BJ1" s="95"/>
+      <c r="BK1" s="95"/>
+      <c r="BL1" s="95"/>
+      <c r="BM1" s="95"/>
+      <c r="BN1" s="95"/>
+      <c r="BO1" s="95"/>
+      <c r="BP1" s="95"/>
+      <c r="BQ1" s="95"/>
+      <c r="BR1" s="95"/>
+      <c r="BS1" s="95"/>
+      <c r="BT1" s="95"/>
+      <c r="BU1" s="95"/>
+      <c r="BV1" s="95"/>
+      <c r="BW1" s="88"/>
+      <c r="BX1" s="87" t="s">
         <v>80</v>
       </c>
-      <c r="BY1" s="110"/>
-[...3 lines deleted...]
-      <c r="CC1" s="110"/>
+      <c r="BY1" s="95"/>
+      <c r="BZ1" s="95"/>
+      <c r="CA1" s="95"/>
+      <c r="CB1" s="95"/>
+      <c r="CC1" s="95"/>
     </row>
-    <row r="2" spans="1:81" s="15" customFormat="1" ht="22.2" customHeight="1">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:81" s="13" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A2" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="B2" s="97"/>
-[...1 lines deleted...]
-      <c r="D2" s="102" t="s">
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="87" t="s">
         <v>82</v>
       </c>
-      <c r="E2" s="105"/>
-[...5 lines deleted...]
-      <c r="K2" s="64" t="s">
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="L2" s="102" t="s">
+      <c r="L2" s="87" t="s">
         <v>83</v>
       </c>
-      <c r="M2" s="105"/>
-[...22 lines deleted...]
-      <c r="AJ2" s="88" t="s">
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+      <c r="Q2" s="90"/>
+      <c r="R2" s="90"/>
+      <c r="S2" s="90"/>
+      <c r="T2" s="90"/>
+      <c r="U2" s="90"/>
+      <c r="V2" s="90"/>
+      <c r="W2" s="90"/>
+      <c r="X2" s="90"/>
+      <c r="Y2" s="90"/>
+      <c r="Z2" s="90"/>
+      <c r="AA2" s="90"/>
+      <c r="AB2" s="90"/>
+      <c r="AC2" s="90"/>
+      <c r="AD2" s="90"/>
+      <c r="AE2" s="90"/>
+      <c r="AF2" s="90"/>
+      <c r="AG2" s="90"/>
+      <c r="AH2" s="90"/>
+      <c r="AI2" s="91"/>
+      <c r="AJ2" s="76" t="s">
         <v>84</v>
       </c>
-      <c r="AK2" s="88" t="s">
+      <c r="AK2" s="76" t="s">
         <v>85</v>
       </c>
-      <c r="AL2" s="88" t="s">
+      <c r="AL2" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="AM2" s="111" t="s">
+      <c r="AM2" s="96" t="s">
         <v>76</v>
       </c>
-      <c r="AN2" s="88" t="s">
+      <c r="AN2" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="AO2" s="111" t="s">
+      <c r="AO2" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="AQ2" s="97"/>
-      <c r="AR2" s="102" t="s">
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="87" t="s">
         <v>82</v>
       </c>
-      <c r="AS2" s="105"/>
-[...5 lines deleted...]
-      <c r="AY2" s="64" t="s">
+      <c r="AS2" s="90"/>
+      <c r="AT2" s="90"/>
+      <c r="AU2" s="90"/>
+      <c r="AV2" s="90"/>
+      <c r="AW2" s="90"/>
+      <c r="AX2" s="91"/>
+      <c r="AY2" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="AZ2" s="102" t="s">
+      <c r="AZ2" s="87" t="s">
         <v>83</v>
       </c>
-      <c r="BA2" s="105"/>
-[...22 lines deleted...]
-      <c r="BX2" s="88" t="s">
+      <c r="BA2" s="90"/>
+      <c r="BB2" s="90"/>
+      <c r="BC2" s="90"/>
+      <c r="BD2" s="90"/>
+      <c r="BE2" s="90"/>
+      <c r="BF2" s="90"/>
+      <c r="BG2" s="90"/>
+      <c r="BH2" s="90"/>
+      <c r="BI2" s="90"/>
+      <c r="BJ2" s="90"/>
+      <c r="BK2" s="90"/>
+      <c r="BL2" s="90"/>
+      <c r="BM2" s="90"/>
+      <c r="BN2" s="90"/>
+      <c r="BO2" s="90"/>
+      <c r="BP2" s="90"/>
+      <c r="BQ2" s="90"/>
+      <c r="BR2" s="90"/>
+      <c r="BS2" s="90"/>
+      <c r="BT2" s="90"/>
+      <c r="BU2" s="90"/>
+      <c r="BV2" s="90"/>
+      <c r="BW2" s="91"/>
+      <c r="BX2" s="76" t="s">
         <v>84</v>
       </c>
-      <c r="BY2" s="88" t="s">
+      <c r="BY2" s="76" t="s">
         <v>85</v>
       </c>
-      <c r="BZ2" s="88" t="s">
+      <c r="BZ2" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="CA2" s="111" t="s">
+      <c r="CA2" s="96" t="s">
         <v>76</v>
       </c>
-      <c r="CB2" s="88" t="s">
+      <c r="CB2" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="CC2" s="111" t="s">
+      <c r="CC2" s="96" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="3" spans="1:81" s="15" customFormat="1" ht="22.2" customHeight="1">
-[...3 lines deleted...]
-      <c r="D3" s="88" t="s">
+    <row r="3" spans="1:81" s="13" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A3" s="18"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="76" t="s">
         <v>86</v>
       </c>
-      <c r="E3" s="102" t="s">
+      <c r="E3" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="F3" s="103"/>
-      <c r="G3" s="102" t="s">
+      <c r="F3" s="88"/>
+      <c r="G3" s="87" t="s">
         <v>88</v>
       </c>
-      <c r="H3" s="110"/>
-[...2 lines deleted...]
-      <c r="K3" s="107" t="s">
+      <c r="H3" s="95"/>
+      <c r="I3" s="95"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="92" t="s">
         <v>120</v>
       </c>
-      <c r="L3" s="88" t="s">
+      <c r="L3" s="76" t="s">
         <v>86</v>
       </c>
-      <c r="M3" s="88" t="s">
+      <c r="M3" s="76" t="s">
         <v>89</v>
       </c>
-      <c r="N3" s="88" t="s">
+      <c r="N3" s="76" t="s">
         <v>90</v>
       </c>
-      <c r="O3" s="88" t="s">
+      <c r="O3" s="76" t="s">
         <v>106</v>
       </c>
-      <c r="P3" s="88" t="s">
+      <c r="P3" s="76" t="s">
         <v>48</v>
       </c>
-      <c r="Q3" s="111" t="s">
+      <c r="Q3" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="R3" s="94" t="s">
+      <c r="R3" s="76" t="s">
         <v>99</v>
       </c>
-      <c r="S3" s="114" t="s">
+      <c r="S3" s="99" t="s">
         <v>114</v>
       </c>
-      <c r="T3" s="114" t="s">
+      <c r="T3" s="99" t="s">
         <v>115</v>
       </c>
-      <c r="U3" s="88" t="s">
+      <c r="U3" s="76" t="s">
         <v>98</v>
       </c>
-      <c r="V3" s="88" t="s">
+      <c r="V3" s="76" t="s">
         <v>107</v>
       </c>
-      <c r="W3" s="88" t="s">
+      <c r="W3" s="76" t="s">
         <v>108</v>
       </c>
-      <c r="X3" s="88" t="s">
+      <c r="X3" s="76" t="s">
         <v>109</v>
       </c>
-      <c r="Y3" s="88" t="s">
+      <c r="Y3" s="76" t="s">
         <v>110</v>
       </c>
-      <c r="Z3" s="118" t="s">
+      <c r="Z3" s="99" t="s">
         <v>177</v>
       </c>
-      <c r="AA3" s="118" t="s">
+      <c r="AA3" s="99" t="s">
         <v>145</v>
       </c>
-      <c r="AB3" s="118" t="s">
+      <c r="AB3" s="99" t="s">
         <v>146</v>
       </c>
-      <c r="AC3" s="94" t="s">
+      <c r="AC3" s="76" t="s">
         <v>173</v>
       </c>
-      <c r="AD3" s="94" t="s">
+      <c r="AD3" s="76" t="s">
         <v>176</v>
       </c>
-      <c r="AE3" s="88" t="s">
+      <c r="AE3" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="AF3" s="88" t="s">
+      <c r="AF3" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="AG3" s="88" t="s">
+      <c r="AG3" s="76" t="s">
         <v>77</v>
       </c>
-      <c r="AH3" s="88" t="s">
+      <c r="AH3" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="AI3" s="88" t="s">
+      <c r="AI3" s="76" t="s">
         <v>52</v>
       </c>
-      <c r="AJ3" s="97"/>
-[...6 lines deleted...]
-      <c r="AR3" s="88" t="s">
+      <c r="AJ3" s="82"/>
+      <c r="AK3" s="82"/>
+      <c r="AL3" s="82"/>
+      <c r="AM3" s="101"/>
+      <c r="AN3" s="82"/>
+      <c r="AO3" s="101"/>
+      <c r="AQ3" s="82"/>
+      <c r="AR3" s="76" t="s">
         <v>86</v>
       </c>
-      <c r="AS3" s="102" t="s">
+      <c r="AS3" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="AT3" s="103"/>
-      <c r="AU3" s="102" t="s">
+      <c r="AT3" s="88"/>
+      <c r="AU3" s="87" t="s">
         <v>88</v>
       </c>
-      <c r="AV3" s="110"/>
-[...2 lines deleted...]
-      <c r="AY3" s="107" t="s">
+      <c r="AV3" s="95"/>
+      <c r="AW3" s="95"/>
+      <c r="AX3" s="88"/>
+      <c r="AY3" s="92" t="s">
         <v>120</v>
       </c>
-      <c r="AZ3" s="88" t="s">
+      <c r="AZ3" s="76" t="s">
         <v>86</v>
       </c>
-      <c r="BA3" s="88" t="s">
+      <c r="BA3" s="76" t="s">
         <v>46</v>
       </c>
-      <c r="BB3" s="88" t="s">
+      <c r="BB3" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="BC3" s="88" t="s">
+      <c r="BC3" s="76" t="s">
         <v>106</v>
       </c>
-      <c r="BD3" s="88" t="s">
+      <c r="BD3" s="76" t="s">
         <v>48</v>
       </c>
-      <c r="BE3" s="111" t="s">
+      <c r="BE3" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="BF3" s="94" t="s">
+      <c r="BF3" s="76" t="s">
         <v>99</v>
       </c>
-      <c r="BG3" s="114" t="s">
+      <c r="BG3" s="99" t="s">
         <v>114</v>
       </c>
-      <c r="BH3" s="114" t="s">
+      <c r="BH3" s="99" t="s">
         <v>115</v>
       </c>
-      <c r="BI3" s="88" t="s">
+      <c r="BI3" s="76" t="s">
         <v>98</v>
       </c>
-      <c r="BJ3" s="88" t="s">
+      <c r="BJ3" s="76" t="s">
         <v>107</v>
       </c>
-      <c r="BK3" s="88" t="s">
+      <c r="BK3" s="76" t="s">
         <v>108</v>
       </c>
-      <c r="BL3" s="88" t="s">
+      <c r="BL3" s="76" t="s">
         <v>109</v>
       </c>
-      <c r="BM3" s="88" t="s">
+      <c r="BM3" s="76" t="s">
         <v>110</v>
       </c>
-      <c r="BN3" s="118" t="s">
+      <c r="BN3" s="99" t="s">
         <v>177</v>
       </c>
-      <c r="BO3" s="118" t="s">
+      <c r="BO3" s="99" t="s">
         <v>145</v>
       </c>
-      <c r="BP3" s="118" t="s">
+      <c r="BP3" s="99" t="s">
         <v>146</v>
       </c>
-      <c r="BQ3" s="94" t="s">
+      <c r="BQ3" s="76" t="s">
         <v>173</v>
       </c>
-      <c r="BR3" s="94" t="s">
+      <c r="BR3" s="76" t="s">
         <v>176</v>
       </c>
-      <c r="BS3" s="88" t="s">
+      <c r="BS3" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="BT3" s="88" t="s">
+      <c r="BT3" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="BU3" s="88" t="s">
+      <c r="BU3" s="76" t="s">
         <v>77</v>
       </c>
-      <c r="BV3" s="88" t="s">
+      <c r="BV3" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="BW3" s="88" t="s">
+      <c r="BW3" s="76" t="s">
         <v>52</v>
       </c>
-      <c r="BX3" s="97"/>
-[...4 lines deleted...]
-      <c r="CC3" s="116"/>
+      <c r="BX3" s="82"/>
+      <c r="BY3" s="82"/>
+      <c r="BZ3" s="82"/>
+      <c r="CA3" s="101"/>
+      <c r="CB3" s="82"/>
+      <c r="CC3" s="101"/>
     </row>
-    <row r="4" spans="1:81" s="15" customFormat="1" ht="22.2" customHeight="1">
-[...4 lines deleted...]
-      <c r="E4" s="99" t="s">
+    <row r="4" spans="1:81" s="13" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A4" s="19"/>
+      <c r="B4" s="82"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="84" t="s">
         <v>91</v>
       </c>
-      <c r="F4" s="104" t="s">
+      <c r="F4" s="89" t="s">
         <v>92</v>
       </c>
-      <c r="G4" s="99" t="s">
+      <c r="G4" s="84" t="s">
         <v>93</v>
       </c>
-      <c r="H4" s="104" t="s">
+      <c r="H4" s="89" t="s">
         <v>94</v>
       </c>
-      <c r="I4" s="99" t="s">
+      <c r="I4" s="84" t="s">
         <v>95</v>
       </c>
-      <c r="J4" s="88" t="s">
+      <c r="J4" s="76" t="s">
         <v>97</v>
       </c>
-      <c r="K4" s="108"/>
-[...32 lines deleted...]
-      <c r="AS4" s="99" t="s">
+      <c r="K4" s="93"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="82"/>
+      <c r="O4" s="82"/>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="97"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="82"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="82"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="82"/>
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="82"/>
+      <c r="AM4" s="101"/>
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="101"/>
+      <c r="AQ4" s="82"/>
+      <c r="AR4" s="82"/>
+      <c r="AS4" s="84" t="s">
         <v>91</v>
       </c>
-      <c r="AT4" s="104" t="s">
+      <c r="AT4" s="89" t="s">
         <v>92</v>
       </c>
-      <c r="AU4" s="99" t="s">
+      <c r="AU4" s="84" t="s">
         <v>93</v>
       </c>
-      <c r="AV4" s="104" t="s">
+      <c r="AV4" s="89" t="s">
         <v>94</v>
       </c>
-      <c r="AW4" s="99" t="s">
+      <c r="AW4" s="84" t="s">
         <v>95</v>
       </c>
-      <c r="AX4" s="88" t="s">
+      <c r="AX4" s="76" t="s">
         <v>97</v>
       </c>
-      <c r="AY4" s="108"/>
-[...29 lines deleted...]
-      <c r="CC4" s="116"/>
+      <c r="AY4" s="93"/>
+      <c r="AZ4" s="82"/>
+      <c r="BA4" s="82"/>
+      <c r="BB4" s="82"/>
+      <c r="BC4" s="82"/>
+      <c r="BD4" s="82"/>
+      <c r="BE4" s="97"/>
+      <c r="BF4" s="82"/>
+      <c r="BG4" s="82"/>
+      <c r="BH4" s="82"/>
+      <c r="BI4" s="82"/>
+      <c r="BJ4" s="82"/>
+      <c r="BK4" s="82"/>
+      <c r="BL4" s="82"/>
+      <c r="BM4" s="82"/>
+      <c r="BN4" s="82"/>
+      <c r="BO4" s="82"/>
+      <c r="BP4" s="82"/>
+      <c r="BQ4" s="82"/>
+      <c r="BR4" s="82"/>
+      <c r="BS4" s="82"/>
+      <c r="BT4" s="82"/>
+      <c r="BU4" s="82"/>
+      <c r="BV4" s="82"/>
+      <c r="BW4" s="82"/>
+      <c r="BX4" s="82"/>
+      <c r="BY4" s="82"/>
+      <c r="BZ4" s="82"/>
+      <c r="CA4" s="101"/>
+      <c r="CB4" s="82"/>
+      <c r="CC4" s="101"/>
     </row>
-    <row r="5" spans="1:81" s="15" customFormat="1" ht="22.2" customHeight="1">
-[...79 lines deleted...]
-      <c r="CC5" s="116"/>
+    <row r="5" spans="1:81" s="13" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A5" s="20"/>
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="85"/>
+      <c r="H5" s="85"/>
+      <c r="I5" s="85"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="82"/>
+      <c r="O5" s="82"/>
+      <c r="P5" s="82"/>
+      <c r="Q5" s="97"/>
+      <c r="R5" s="82"/>
+      <c r="S5" s="82"/>
+      <c r="T5" s="82"/>
+      <c r="U5" s="82"/>
+      <c r="V5" s="82"/>
+      <c r="W5" s="82"/>
+      <c r="X5" s="82"/>
+      <c r="Y5" s="82"/>
+      <c r="Z5" s="82"/>
+      <c r="AA5" s="82"/>
+      <c r="AB5" s="82"/>
+      <c r="AC5" s="82"/>
+      <c r="AD5" s="82"/>
+      <c r="AE5" s="82"/>
+      <c r="AF5" s="82"/>
+      <c r="AG5" s="82"/>
+      <c r="AH5" s="82"/>
+      <c r="AI5" s="82"/>
+      <c r="AJ5" s="82"/>
+      <c r="AK5" s="82"/>
+      <c r="AL5" s="82"/>
+      <c r="AM5" s="101"/>
+      <c r="AN5" s="82"/>
+      <c r="AO5" s="101"/>
+      <c r="AQ5" s="82"/>
+      <c r="AR5" s="82"/>
+      <c r="AS5" s="85"/>
+      <c r="AT5" s="85"/>
+      <c r="AU5" s="85"/>
+      <c r="AV5" s="85"/>
+      <c r="AW5" s="85"/>
+      <c r="AX5" s="82"/>
+      <c r="AY5" s="93"/>
+      <c r="AZ5" s="82"/>
+      <c r="BA5" s="82"/>
+      <c r="BB5" s="82"/>
+      <c r="BC5" s="82"/>
+      <c r="BD5" s="82"/>
+      <c r="BE5" s="97"/>
+      <c r="BF5" s="82"/>
+      <c r="BG5" s="82"/>
+      <c r="BH5" s="82"/>
+      <c r="BI5" s="82"/>
+      <c r="BJ5" s="82"/>
+      <c r="BK5" s="82"/>
+      <c r="BL5" s="82"/>
+      <c r="BM5" s="82"/>
+      <c r="BN5" s="82"/>
+      <c r="BO5" s="82"/>
+      <c r="BP5" s="82"/>
+      <c r="BQ5" s="82"/>
+      <c r="BR5" s="82"/>
+      <c r="BS5" s="82"/>
+      <c r="BT5" s="82"/>
+      <c r="BU5" s="82"/>
+      <c r="BV5" s="82"/>
+      <c r="BW5" s="82"/>
+      <c r="BX5" s="82"/>
+      <c r="BY5" s="82"/>
+      <c r="BZ5" s="82"/>
+      <c r="CA5" s="101"/>
+      <c r="CB5" s="82"/>
+      <c r="CC5" s="101"/>
     </row>
-    <row r="6" spans="1:81" s="15" customFormat="1" ht="22.2" customHeight="1">
-[...79 lines deleted...]
-      <c r="CC6" s="116"/>
+    <row r="6" spans="1:81" s="13" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A6" s="20"/>
+      <c r="B6" s="82"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="82"/>
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="82"/>
+      <c r="N6" s="82"/>
+      <c r="O6" s="82"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="82"/>
+      <c r="S6" s="82"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="82"/>
+      <c r="W6" s="82"/>
+      <c r="X6" s="82"/>
+      <c r="Y6" s="82"/>
+      <c r="Z6" s="82"/>
+      <c r="AA6" s="82"/>
+      <c r="AB6" s="82"/>
+      <c r="AC6" s="82"/>
+      <c r="AD6" s="82"/>
+      <c r="AE6" s="82"/>
+      <c r="AF6" s="82"/>
+      <c r="AG6" s="82"/>
+      <c r="AH6" s="82"/>
+      <c r="AI6" s="82"/>
+      <c r="AJ6" s="82"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="82"/>
+      <c r="AM6" s="101"/>
+      <c r="AN6" s="82"/>
+      <c r="AO6" s="101"/>
+      <c r="AQ6" s="82"/>
+      <c r="AR6" s="82"/>
+      <c r="AS6" s="85"/>
+      <c r="AT6" s="85"/>
+      <c r="AU6" s="85"/>
+      <c r="AV6" s="85"/>
+      <c r="AW6" s="85"/>
+      <c r="AX6" s="82"/>
+      <c r="AY6" s="93"/>
+      <c r="AZ6" s="82"/>
+      <c r="BA6" s="82"/>
+      <c r="BB6" s="82"/>
+      <c r="BC6" s="82"/>
+      <c r="BD6" s="82"/>
+      <c r="BE6" s="97"/>
+      <c r="BF6" s="82"/>
+      <c r="BG6" s="82"/>
+      <c r="BH6" s="82"/>
+      <c r="BI6" s="82"/>
+      <c r="BJ6" s="82"/>
+      <c r="BK6" s="82"/>
+      <c r="BL6" s="82"/>
+      <c r="BM6" s="82"/>
+      <c r="BN6" s="82"/>
+      <c r="BO6" s="82"/>
+      <c r="BP6" s="82"/>
+      <c r="BQ6" s="82"/>
+      <c r="BR6" s="82"/>
+      <c r="BS6" s="82"/>
+      <c r="BT6" s="82"/>
+      <c r="BU6" s="82"/>
+      <c r="BV6" s="82"/>
+      <c r="BW6" s="82"/>
+      <c r="BX6" s="82"/>
+      <c r="BY6" s="82"/>
+      <c r="BZ6" s="82"/>
+      <c r="CA6" s="101"/>
+      <c r="CB6" s="82"/>
+      <c r="CC6" s="101"/>
     </row>
-    <row r="7" spans="1:81" s="15" customFormat="1" ht="22.2" customHeight="1">
-[...79 lines deleted...]
-      <c r="CC7" s="116"/>
+    <row r="7" spans="1:81" s="13" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A7" s="20"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="82"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="97"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
+      <c r="T7" s="82"/>
+      <c r="U7" s="82"/>
+      <c r="V7" s="82"/>
+      <c r="W7" s="82"/>
+      <c r="X7" s="82"/>
+      <c r="Y7" s="82"/>
+      <c r="Z7" s="82"/>
+      <c r="AA7" s="82"/>
+      <c r="AB7" s="82"/>
+      <c r="AC7" s="82"/>
+      <c r="AD7" s="82"/>
+      <c r="AE7" s="82"/>
+      <c r="AF7" s="82"/>
+      <c r="AG7" s="82"/>
+      <c r="AH7" s="82"/>
+      <c r="AI7" s="82"/>
+      <c r="AJ7" s="82"/>
+      <c r="AK7" s="82"/>
+      <c r="AL7" s="82"/>
+      <c r="AM7" s="101"/>
+      <c r="AN7" s="82"/>
+      <c r="AO7" s="101"/>
+      <c r="AQ7" s="82"/>
+      <c r="AR7" s="82"/>
+      <c r="AS7" s="85"/>
+      <c r="AT7" s="85"/>
+      <c r="AU7" s="85"/>
+      <c r="AV7" s="85"/>
+      <c r="AW7" s="85"/>
+      <c r="AX7" s="82"/>
+      <c r="AY7" s="93"/>
+      <c r="AZ7" s="82"/>
+      <c r="BA7" s="82"/>
+      <c r="BB7" s="82"/>
+      <c r="BC7" s="82"/>
+      <c r="BD7" s="82"/>
+      <c r="BE7" s="97"/>
+      <c r="BF7" s="82"/>
+      <c r="BG7" s="82"/>
+      <c r="BH7" s="82"/>
+      <c r="BI7" s="82"/>
+      <c r="BJ7" s="82"/>
+      <c r="BK7" s="82"/>
+      <c r="BL7" s="82"/>
+      <c r="BM7" s="82"/>
+      <c r="BN7" s="82"/>
+      <c r="BO7" s="82"/>
+      <c r="BP7" s="82"/>
+      <c r="BQ7" s="82"/>
+      <c r="BR7" s="82"/>
+      <c r="BS7" s="82"/>
+      <c r="BT7" s="82"/>
+      <c r="BU7" s="82"/>
+      <c r="BV7" s="82"/>
+      <c r="BW7" s="82"/>
+      <c r="BX7" s="82"/>
+      <c r="BY7" s="82"/>
+      <c r="BZ7" s="82"/>
+      <c r="CA7" s="101"/>
+      <c r="CB7" s="82"/>
+      <c r="CC7" s="101"/>
     </row>
-    <row r="8" spans="1:81" s="15" customFormat="1" ht="22.2" customHeight="1">
-[...79 lines deleted...]
-      <c r="CC8" s="116"/>
+    <row r="8" spans="1:81" s="13" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A8" s="20"/>
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="82"/>
+      <c r="K8" s="93"/>
+      <c r="L8" s="82"/>
+      <c r="M8" s="82"/>
+      <c r="N8" s="82"/>
+      <c r="O8" s="82"/>
+      <c r="P8" s="82"/>
+      <c r="Q8" s="97"/>
+      <c r="R8" s="82"/>
+      <c r="S8" s="82"/>
+      <c r="T8" s="82"/>
+      <c r="U8" s="82"/>
+      <c r="V8" s="82"/>
+      <c r="W8" s="82"/>
+      <c r="X8" s="82"/>
+      <c r="Y8" s="82"/>
+      <c r="Z8" s="82"/>
+      <c r="AA8" s="82"/>
+      <c r="AB8" s="82"/>
+      <c r="AC8" s="82"/>
+      <c r="AD8" s="82"/>
+      <c r="AE8" s="82"/>
+      <c r="AF8" s="82"/>
+      <c r="AG8" s="82"/>
+      <c r="AH8" s="82"/>
+      <c r="AI8" s="82"/>
+      <c r="AJ8" s="82"/>
+      <c r="AK8" s="82"/>
+      <c r="AL8" s="82"/>
+      <c r="AM8" s="101"/>
+      <c r="AN8" s="82"/>
+      <c r="AO8" s="101"/>
+      <c r="AQ8" s="82"/>
+      <c r="AR8" s="82"/>
+      <c r="AS8" s="85"/>
+      <c r="AT8" s="85"/>
+      <c r="AU8" s="85"/>
+      <c r="AV8" s="85"/>
+      <c r="AW8" s="85"/>
+      <c r="AX8" s="82"/>
+      <c r="AY8" s="93"/>
+      <c r="AZ8" s="82"/>
+      <c r="BA8" s="82"/>
+      <c r="BB8" s="82"/>
+      <c r="BC8" s="82"/>
+      <c r="BD8" s="82"/>
+      <c r="BE8" s="97"/>
+      <c r="BF8" s="82"/>
+      <c r="BG8" s="82"/>
+      <c r="BH8" s="82"/>
+      <c r="BI8" s="82"/>
+      <c r="BJ8" s="82"/>
+      <c r="BK8" s="82"/>
+      <c r="BL8" s="82"/>
+      <c r="BM8" s="82"/>
+      <c r="BN8" s="82"/>
+      <c r="BO8" s="82"/>
+      <c r="BP8" s="82"/>
+      <c r="BQ8" s="82"/>
+      <c r="BR8" s="82"/>
+      <c r="BS8" s="82"/>
+      <c r="BT8" s="82"/>
+      <c r="BU8" s="82"/>
+      <c r="BV8" s="82"/>
+      <c r="BW8" s="82"/>
+      <c r="BX8" s="82"/>
+      <c r="BY8" s="82"/>
+      <c r="BZ8" s="82"/>
+      <c r="CA8" s="101"/>
+      <c r="CB8" s="82"/>
+      <c r="CC8" s="101"/>
     </row>
-    <row r="9" spans="1:81" s="15" customFormat="1" ht="22.2" customHeight="1">
-      <c r="A9" s="33" t="s">
+    <row r="9" spans="1:81" s="13" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A9" s="29" t="s">
         <v>96</v>
       </c>
-      <c r="B9" s="98"/>
-[...77 lines deleted...]
-      <c r="CC9" s="117"/>
+      <c r="B9" s="83"/>
+      <c r="C9" s="83"/>
+      <c r="D9" s="83"/>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="86"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="94"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="83"/>
+      <c r="N9" s="83"/>
+      <c r="O9" s="83"/>
+      <c r="P9" s="83"/>
+      <c r="Q9" s="98"/>
+      <c r="R9" s="83"/>
+      <c r="S9" s="83"/>
+      <c r="T9" s="83"/>
+      <c r="U9" s="83"/>
+      <c r="V9" s="83"/>
+      <c r="W9" s="83"/>
+      <c r="X9" s="83"/>
+      <c r="Y9" s="83"/>
+      <c r="Z9" s="83"/>
+      <c r="AA9" s="83"/>
+      <c r="AB9" s="83"/>
+      <c r="AC9" s="83"/>
+      <c r="AD9" s="83"/>
+      <c r="AE9" s="83"/>
+      <c r="AF9" s="83"/>
+      <c r="AG9" s="83"/>
+      <c r="AH9" s="83"/>
+      <c r="AI9" s="83"/>
+      <c r="AJ9" s="83"/>
+      <c r="AK9" s="83"/>
+      <c r="AL9" s="83"/>
+      <c r="AM9" s="102"/>
+      <c r="AN9" s="83"/>
+      <c r="AO9" s="102"/>
+      <c r="AQ9" s="83"/>
+      <c r="AR9" s="83"/>
+      <c r="AS9" s="86"/>
+      <c r="AT9" s="86"/>
+      <c r="AU9" s="86"/>
+      <c r="AV9" s="86"/>
+      <c r="AW9" s="86"/>
+      <c r="AX9" s="83"/>
+      <c r="AY9" s="94"/>
+      <c r="AZ9" s="83"/>
+      <c r="BA9" s="83"/>
+      <c r="BB9" s="83"/>
+      <c r="BC9" s="83"/>
+      <c r="BD9" s="83"/>
+      <c r="BE9" s="98"/>
+      <c r="BF9" s="83"/>
+      <c r="BG9" s="83"/>
+      <c r="BH9" s="83"/>
+      <c r="BI9" s="83"/>
+      <c r="BJ9" s="83"/>
+      <c r="BK9" s="83"/>
+      <c r="BL9" s="83"/>
+      <c r="BM9" s="83"/>
+      <c r="BN9" s="83"/>
+      <c r="BO9" s="83"/>
+      <c r="BP9" s="83"/>
+      <c r="BQ9" s="83"/>
+      <c r="BR9" s="83"/>
+      <c r="BS9" s="83"/>
+      <c r="BT9" s="83"/>
+      <c r="BU9" s="83"/>
+      <c r="BV9" s="83"/>
+      <c r="BW9" s="83"/>
+      <c r="BX9" s="83"/>
+      <c r="BY9" s="83"/>
+      <c r="BZ9" s="83"/>
+      <c r="CA9" s="102"/>
+      <c r="CB9" s="83"/>
+      <c r="CC9" s="102"/>
     </row>
-    <row r="10" spans="1:81" s="26" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A10" s="39" t="s">
+    <row r="10" spans="1:81" s="23" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A10" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="B10" s="82">
-[...2 lines deleted...]
-      <c r="C10" s="57">
+      <c r="B10" s="73">
+        <v>23299132</v>
+      </c>
+      <c r="C10" s="52">
         <f>病床數!C13</f>
-        <v>170659</v>
-[...1 lines deleted...]
-      <c r="D10" s="55">
+        <v>169482</v>
+      </c>
+      <c r="D10" s="50">
         <f>病床數!D13</f>
-        <v>99803</v>
-[...1 lines deleted...]
-      <c r="E10" s="55">
+        <v>98328</v>
+      </c>
+      <c r="E10" s="50">
         <f>病床數!E13</f>
-        <v>76300</v>
-[...1 lines deleted...]
-      <c r="F10" s="55">
+        <v>75442</v>
+      </c>
+      <c r="F10" s="50">
         <f>病床數!F13</f>
-        <v>7384</v>
-[...1 lines deleted...]
-      <c r="G10" s="55">
+        <v>7275</v>
+      </c>
+      <c r="G10" s="50">
         <f>病床數!G13</f>
-        <v>2836</v>
-[...1 lines deleted...]
-      <c r="H10" s="55">
+        <v>2779</v>
+      </c>
+      <c r="H10" s="50">
         <f>病床數!H13</f>
-        <v>13113</v>
-[...1 lines deleted...]
-      <c r="I10" s="55">
+        <v>12662</v>
+      </c>
+      <c r="I10" s="50">
         <f>病床數!I13</f>
         <v>2</v>
       </c>
-      <c r="J10" s="55">
+      <c r="J10" s="50">
         <f>病床數!J13</f>
         <v>168</v>
       </c>
-      <c r="K10" s="55">
+      <c r="K10" s="50">
         <f>病床數!K13</f>
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="L10" s="55">
+        <v>0</v>
+      </c>
+      <c r="L10" s="50">
         <f>病床數!L13</f>
-        <v>37766</v>
-[...1 lines deleted...]
-      <c r="M10" s="55">
+        <v>37755</v>
+      </c>
+      <c r="M10" s="50">
         <f>病床數!M13</f>
-        <v>7443</v>
-[...1 lines deleted...]
-      <c r="N10" s="55">
+        <v>7431</v>
+      </c>
+      <c r="N10" s="50">
         <f>病床數!N13</f>
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="O10" s="55">
+        <v>144</v>
+      </c>
+      <c r="O10" s="50">
         <f>病床數!O13</f>
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="P10" s="55">
+        <v>159</v>
+      </c>
+      <c r="P10" s="50">
         <f>病床數!P13</f>
-        <v>1524</v>
-[...1 lines deleted...]
-      <c r="Q10" s="55">
+        <v>1486</v>
+      </c>
+      <c r="Q10" s="50">
         <f>病床數!Q13</f>
-        <v>3871</v>
-[...1 lines deleted...]
-      <c r="R10" s="55">
+        <v>3949</v>
+      </c>
+      <c r="R10" s="50">
         <f>病床數!R13</f>
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="S10" s="55">
+        <v>907</v>
+      </c>
+      <c r="S10" s="50">
         <f>病床數!S13</f>
-        <v>4663</v>
-[...1 lines deleted...]
-      <c r="T10" s="53">
+        <v>4568</v>
+      </c>
+      <c r="T10" s="48">
         <f>病床數!T13</f>
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="U10" s="55">
+        <v>701</v>
+      </c>
+      <c r="U10" s="50">
         <f>病床數!V13</f>
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="V10" s="55">
+        <v>196</v>
+      </c>
+      <c r="V10" s="50">
         <f>病床數!W13</f>
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="W10" s="55">
+        <v>545</v>
+      </c>
+      <c r="W10" s="50">
         <f>病床數!X13</f>
         <v>147</v>
       </c>
-      <c r="X10" s="55">
+      <c r="X10" s="50">
         <f>病床數!Y13</f>
-        <v>1099</v>
-[...1 lines deleted...]
-      <c r="Y10" s="55">
+        <v>1103</v>
+      </c>
+      <c r="Y10" s="50">
         <f>病床數!Z13</f>
         <v>121</v>
       </c>
-      <c r="Z10" s="55">
+      <c r="Z10" s="50">
         <f>病床數!AA13</f>
         <v>0</v>
       </c>
-      <c r="AA10" s="55">
+      <c r="AA10" s="50">
         <f>病床數!AB13</f>
         <v>70</v>
       </c>
-      <c r="AB10" s="55">
+      <c r="AB10" s="50">
         <f>病床數!AC13</f>
         <v>458</v>
       </c>
-      <c r="AC10" s="55">
+      <c r="AC10" s="50">
         <f>病床數!AD13</f>
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="AD10" s="55">
+        <v>102</v>
+      </c>
+      <c r="AD10" s="50">
         <f>病床數!AE13</f>
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="AE10" s="55">
+        <v>125</v>
+      </c>
+      <c r="AE10" s="50">
         <f>病床數!AF13</f>
-        <v>1714</v>
-[...1 lines deleted...]
-      <c r="AF10" s="55">
+        <v>1734</v>
+      </c>
+      <c r="AF10" s="50">
         <f>病床數!AG13</f>
-        <v>2508</v>
-[...1 lines deleted...]
-      <c r="AG10" s="55">
+        <v>2458</v>
+      </c>
+      <c r="AG10" s="50">
         <f>病床數!AH13</f>
-        <v>10707</v>
-[...1 lines deleted...]
-      <c r="AH10" s="55">
+        <v>10661</v>
+      </c>
+      <c r="AH10" s="50">
         <f>病床數!AI13</f>
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="AI10" s="55">
+        <v>48</v>
+      </c>
+      <c r="AI10" s="50">
         <f>病床數!AJ13</f>
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="AJ10" s="55">
+        <v>642</v>
+      </c>
+      <c r="AJ10" s="50">
         <f>病床數!AK13</f>
-        <v>33087</v>
-[...1 lines deleted...]
-      <c r="AK10" s="55">
+        <v>33399</v>
+      </c>
+      <c r="AK10" s="50">
         <f>病床數!AL13</f>
-        <v>17963</v>
-[...1 lines deleted...]
-      <c r="AL10" s="55">
+        <v>18017</v>
+      </c>
+      <c r="AL10" s="50">
         <f>病床數!AM13</f>
-        <v>1609</v>
-[...1 lines deleted...]
-      <c r="AM10" s="55">
+        <v>1562</v>
+      </c>
+      <c r="AM10" s="50">
         <f>病床數!AN13</f>
-        <v>12583</v>
-[...1 lines deleted...]
-      <c r="AN10" s="55">
+        <v>12905</v>
+      </c>
+      <c r="AN10" s="50">
         <f>病床數!AO13</f>
         <v>4</v>
       </c>
-      <c r="AO10" s="55">
+      <c r="AO10" s="50">
         <f>病床數!AP13</f>
-        <v>928</v>
-[...2 lines deleted...]
-      <c r="AQ10" s="36">
+        <v>911</v>
+      </c>
+      <c r="AP10" s="22"/>
+      <c r="AQ10" s="32">
         <f t="shared" ref="AQ10:BJ10" si="0">C10/$B10*10000</f>
-        <v>72.930510909726493</v>
-[...1 lines deleted...]
-      <c r="AR10" s="36">
+        <v>72.741765658909529</v>
+      </c>
+      <c r="AR10" s="32">
         <f t="shared" si="0"/>
-        <v>42.650453713683035</v>
-[...1 lines deleted...]
-      <c r="AS10" s="36">
+        <v>42.202430545481263</v>
+      </c>
+      <c r="AS10" s="32">
         <f t="shared" si="0"/>
-        <v>32.606531049708082</v>
-[...1 lines deleted...]
-      <c r="AT10" s="36">
+        <v>32.379747022335422</v>
+      </c>
+      <c r="AT10" s="32">
         <f t="shared" si="0"/>
-        <v>3.1555258882181447</v>
-[...1 lines deleted...]
-      <c r="AU10" s="36">
+        <v>3.1224339172806954</v>
+      </c>
+      <c r="AU10" s="32">
         <f t="shared" si="0"/>
-        <v>1.2119544175225703</v>
-[...1 lines deleted...]
-      <c r="AV10" s="36">
+        <v>1.1927482963743028</v>
+      </c>
+      <c r="AV10" s="32">
         <f t="shared" si="0"/>
-        <v>5.6037934686084148</v>
-[...1 lines deleted...]
-      <c r="AW10" s="36">
+        <v>5.4345372179530118</v>
+      </c>
+      <c r="AW10" s="32">
         <f t="shared" si="0"/>
-        <v>8.5469281912734147E-4</v>
-[...1 lines deleted...]
-      <c r="AX10" s="36">
+        <v>8.5840107691565501E-4</v>
+      </c>
+      <c r="AX10" s="32">
         <f t="shared" si="0"/>
-        <v>7.1794196806696686E-2</v>
-[...1 lines deleted...]
-      <c r="AY10" s="36">
+        <v>7.2105690460915028E-2</v>
+      </c>
+      <c r="AY10" s="32">
         <f t="shared" si="0"/>
-        <v>1.2820392286910123E-3</v>
-[...1 lines deleted...]
-      <c r="AZ10" s="36">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="32">
         <f t="shared" si="0"/>
-        <v>16.13916450358159</v>
-[...1 lines deleted...]
-      <c r="BA10" s="36">
+        <v>16.204466329475281</v>
+      </c>
+      <c r="BA10" s="32">
         <f t="shared" si="0"/>
-        <v>3.1807393263824015</v>
-[...1 lines deleted...]
-      <c r="BB10" s="36">
+        <v>3.1893892012801164</v>
+      </c>
+      <c r="BB10" s="32">
         <f t="shared" si="0"/>
-        <v>6.2392575796295931E-2</v>
-[...1 lines deleted...]
-      <c r="BC10" s="36">
+        <v>6.1804877537927162E-2</v>
+      </c>
+      <c r="BC10" s="32">
         <f t="shared" si="0"/>
-        <v>5.9401150929350235E-2</v>
-[...1 lines deleted...]
-      <c r="BD10" s="36">
+        <v>6.8242885614794579E-2</v>
+      </c>
+      <c r="BD10" s="32">
         <f t="shared" si="0"/>
-        <v>0.65127592817503421</v>
-[...1 lines deleted...]
-      <c r="BE10" s="36">
+        <v>0.63779200014833171</v>
+      </c>
+      <c r="BE10" s="32">
         <f t="shared" si="0"/>
-        <v>1.6542579514209697</v>
-[...1 lines deleted...]
-      <c r="BF10" s="36">
+        <v>1.6949129263699609</v>
+      </c>
+      <c r="BF10" s="32">
         <f t="shared" si="0"/>
-        <v>0.38162034374035803</v>
-[...1 lines deleted...]
-      <c r="BG10" s="36">
+        <v>0.38928488838124958</v>
+      </c>
+      <c r="BG10" s="32">
         <f t="shared" si="0"/>
-        <v>1.9927163077953969</v>
-[...1 lines deleted...]
-      <c r="BH10" s="51">
+        <v>1.9605880596753562</v>
+      </c>
+      <c r="BH10" s="46">
         <f t="shared" si="0"/>
-        <v>0.30683472206671564</v>
-[...1 lines deleted...]
-      <c r="BI10" s="36">
+        <v>0.30086957745893711</v>
+      </c>
+      <c r="BI10" s="32">
         <f t="shared" si="0"/>
-        <v>7.3503582444951365E-2</v>
-[...1 lines deleted...]
-      <c r="BJ10" s="36">
+        <v>8.41233055377342E-2</v>
+      </c>
+      <c r="BJ10" s="32">
         <f t="shared" si="0"/>
-        <v>0.21239116555314436</v>
-[...1 lines deleted...]
-      <c r="BK10" s="36">
+        <v>0.233914293459516</v>
+      </c>
+      <c r="BK10" s="32">
         <f t="shared" ref="BK10:CC10" si="1">W10/$B10*10000</f>
-        <v>6.2819922205859594E-2</v>
-[...1 lines deleted...]
-      <c r="BL10" s="36">
+        <v>6.3092479153300643E-2</v>
+      </c>
+      <c r="BL10" s="32">
         <f t="shared" si="1"/>
-        <v>0.46965370411047419</v>
-[...1 lines deleted...]
-      <c r="BM10" s="36">
+        <v>0.47340819391898376</v>
+      </c>
+      <c r="BM10" s="32">
         <f t="shared" si="1"/>
-        <v>5.1708915557204166E-2</v>
-[...1 lines deleted...]
-      <c r="BN10" s="36">
+        <v>5.1933265153397135E-2</v>
+      </c>
+      <c r="BN10" s="32">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BO10" s="36">
+      <c r="BO10" s="32">
         <f t="shared" si="1"/>
-        <v>2.9914248669456953E-2</v>
-[...1 lines deleted...]
-      <c r="BP10" s="36">
+        <v>3.0044037692047925E-2</v>
+      </c>
+      <c r="BP10" s="32">
         <f t="shared" si="1"/>
-        <v>0.19572465558016119</v>
-[...1 lines deleted...]
-      <c r="BQ10" s="36">
+        <v>0.19657384661368502</v>
+      </c>
+      <c r="BQ10" s="32">
         <f t="shared" si="1"/>
-        <v>2.6495477392947588E-2</v>
-[...1 lines deleted...]
-      <c r="BR10" s="36">
+        <v>4.3778454922698412E-2</v>
+      </c>
+      <c r="BR10" s="32">
         <f t="shared" si="1"/>
-        <v>4.7008105052003785E-2</v>
-[...1 lines deleted...]
-      <c r="BS10" s="36">
+        <v>5.365006730722844E-2</v>
+      </c>
+      <c r="BS10" s="32">
         <f t="shared" si="1"/>
-        <v>0.73247174599213161</v>
-[...1 lines deleted...]
-      <c r="BT10" s="36">
+        <v>0.74423373368587298</v>
+      </c>
+      <c r="BT10" s="32">
         <f t="shared" si="1"/>
-        <v>1.0717847951856863</v>
-[...1 lines deleted...]
-      <c r="BU10" s="36">
+        <v>1.05497492352934</v>
+      </c>
+      <c r="BU10" s="32">
         <f t="shared" si="1"/>
-        <v>4.5755980071982227</v>
-[...1 lines deleted...]
-      <c r="BV10" s="36">
+        <v>4.5757069404988995</v>
+      </c>
+      <c r="BV10" s="32">
         <f t="shared" si="1"/>
-        <v>1.8803242020801515E-2</v>
-[...1 lines deleted...]
-      <c r="BW10" s="36">
+        <v>2.0601625845975718E-2</v>
+      </c>
+      <c r="BW10" s="32">
         <f t="shared" si="1"/>
-        <v>0.28204863031202271</v>
-[...1 lines deleted...]
-      <c r="BX10" s="36">
+        <v>0.27554674568992527</v>
+      </c>
+      <c r="BX10" s="32">
         <f t="shared" si="1"/>
-        <v>14.139610653233175</v>
-[...1 lines deleted...]
-      <c r="BY10" s="36">
+        <v>14.334868783952983</v>
+      </c>
+      <c r="BY10" s="32">
         <f t="shared" si="1"/>
-        <v>7.6764235549922173</v>
-[...1 lines deleted...]
-      <c r="BZ10" s="36">
+        <v>7.7329061013946783</v>
+      </c>
+      <c r="BZ10" s="32">
         <f t="shared" si="1"/>
-        <v>0.6876003729879463</v>
-[...1 lines deleted...]
-      <c r="CA10" s="36">
+        <v>0.6704112410711266</v>
+      </c>
+      <c r="CA10" s="32">
         <f t="shared" si="1"/>
-        <v>5.3772998715396687</v>
-[...1 lines deleted...]
-      <c r="CB10" s="36">
+        <v>5.5388329487982642</v>
+      </c>
+      <c r="CB10" s="32">
         <f t="shared" si="1"/>
-        <v>1.7093856382546829E-3</v>
-[...1 lines deleted...]
-      <c r="CC10" s="36">
+        <v>1.71680215383131E-3</v>
+      </c>
+      <c r="CC10" s="32">
         <f t="shared" si="1"/>
-        <v>0.39657746807508648</v>
+        <v>0.39100169053508083</v>
       </c>
     </row>
     <row r="11" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="33" t="s">
         <v>102</v>
       </c>
-      <c r="B11" s="82">
-[...2 lines deleted...]
-      <c r="C11" s="58">
+      <c r="B11" s="73">
+        <v>4044831</v>
+      </c>
+      <c r="C11" s="53">
         <f>病床數!C14</f>
-        <v>20142</v>
-[...1 lines deleted...]
-      <c r="D11" s="25">
+        <v>19518</v>
+      </c>
+      <c r="D11" s="22">
         <f>病床數!D14</f>
-        <v>10232</v>
-[...1 lines deleted...]
-      <c r="E11" s="25">
+        <v>9607</v>
+      </c>
+      <c r="E11" s="22">
         <f>病床數!E14</f>
-        <v>7675</v>
-[...1 lines deleted...]
-      <c r="F11" s="25">
+        <v>7348</v>
+      </c>
+      <c r="F11" s="22">
         <f>病床數!F14</f>
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="G11" s="25">
+        <v>638</v>
+      </c>
+      <c r="G11" s="22">
         <f>病床數!G14</f>
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="H11" s="25">
+        <v>271</v>
+      </c>
+      <c r="H11" s="22">
         <f>病床數!H14</f>
-        <v>1458</v>
-[...1 lines deleted...]
-      <c r="I11" s="25">
+        <v>1182</v>
+      </c>
+      <c r="I11" s="22">
         <f>病床數!I14</f>
         <v>0</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="22">
         <f>病床數!J14</f>
         <v>168</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="22">
         <f>病床數!K14</f>
         <v>0</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="22">
         <f>病床數!L14</f>
-        <v>4251</v>
-[...1 lines deleted...]
-      <c r="M11" s="25">
+        <v>4273</v>
+      </c>
+      <c r="M11" s="22">
         <f>病床數!M14</f>
-        <v>754</v>
-[...1 lines deleted...]
-      <c r="N11" s="25">
+        <v>734</v>
+      </c>
+      <c r="N11" s="22">
         <f>病床數!N14</f>
         <v>16</v>
       </c>
-      <c r="O11" s="25">
+      <c r="O11" s="22">
         <f>病床數!O14</f>
         <v>0</v>
       </c>
-      <c r="P11" s="25">
+      <c r="P11" s="22">
         <f>病床數!P14</f>
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="Q11" s="25">
+        <v>122</v>
+      </c>
+      <c r="Q11" s="22">
         <f>病床數!Q14</f>
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="R11" s="25">
+        <v>429</v>
+      </c>
+      <c r="R11" s="22">
         <f>病床數!R14</f>
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="S11" s="25">
+        <v>109</v>
+      </c>
+      <c r="S11" s="22">
         <f>病床數!S14</f>
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="T11" s="59">
+        <v>859</v>
+      </c>
+      <c r="T11" s="54">
         <f>病床數!T14</f>
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="U11" s="25">
+        <v>102</v>
+      </c>
+      <c r="U11" s="22">
         <f>病床數!V14</f>
         <v>0</v>
       </c>
-      <c r="V11" s="25">
+      <c r="V11" s="22">
         <f>病床數!W14</f>
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="W11" s="25">
+        <v>43</v>
+      </c>
+      <c r="W11" s="22">
         <f>病床數!X14</f>
         <v>0</v>
       </c>
-      <c r="X11" s="25">
+      <c r="X11" s="22">
         <f>病床數!Y14</f>
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="Y11" s="25">
+        <v>87</v>
+      </c>
+      <c r="Y11" s="22">
         <f>病床數!Z14</f>
         <v>15</v>
       </c>
-      <c r="Z11" s="25">
+      <c r="Z11" s="22">
         <f>病床數!AA14</f>
         <v>0</v>
       </c>
-      <c r="AA11" s="25">
+      <c r="AA11" s="22">
         <f>病床數!AB14</f>
         <v>11</v>
       </c>
-      <c r="AB11" s="25">
+      <c r="AB11" s="22">
         <f>病床數!AC14</f>
         <v>40</v>
       </c>
-      <c r="AC11" s="25">
+      <c r="AC11" s="22">
         <f>病床數!AD14</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AD11" s="25">
+        <v>6</v>
+      </c>
+      <c r="AD11" s="22">
         <f>病床數!AE14</f>
         <v>45</v>
       </c>
-      <c r="AE11" s="25">
+      <c r="AE11" s="22">
         <f>病床數!AF14</f>
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="AF11" s="25">
+        <v>162</v>
+      </c>
+      <c r="AF11" s="22">
         <f>病床數!AG14</f>
         <v>186</v>
       </c>
-      <c r="AG11" s="25">
+      <c r="AG11" s="22">
         <f>病床數!AH14</f>
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="AH11" s="25">
+        <v>1144</v>
+      </c>
+      <c r="AH11" s="22">
         <f>病床數!AI14</f>
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AI11" s="25">
+        <v>7</v>
+      </c>
+      <c r="AI11" s="22">
         <f>病床數!AJ14</f>
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="AJ11" s="25">
+        <v>156</v>
+      </c>
+      <c r="AJ11" s="22">
         <f>病床數!AK14</f>
-        <v>5659</v>
-[...1 lines deleted...]
-      <c r="AK11" s="25">
+        <v>5638</v>
+      </c>
+      <c r="AK11" s="22">
         <f>病床數!AL14</f>
-        <v>2673</v>
-[...1 lines deleted...]
-      <c r="AL11" s="25">
+        <v>2639</v>
+      </c>
+      <c r="AL11" s="22">
         <f>病床數!AM14</f>
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="AM11" s="25">
+        <v>321</v>
+      </c>
+      <c r="AM11" s="22">
         <f>病床數!AN14</f>
-        <v>2406</v>
-[...1 lines deleted...]
-      <c r="AN11" s="25">
+        <v>2450</v>
+      </c>
+      <c r="AN11" s="22">
         <f>病床數!AO14</f>
         <v>0</v>
       </c>
-      <c r="AO11" s="25">
+      <c r="AO11" s="22">
         <f>病床數!AP14</f>
-        <v>237</v>
-[...2 lines deleted...]
-      <c r="AQ11" s="36">
+        <v>228</v>
+      </c>
+      <c r="AP11" s="24"/>
+      <c r="AQ11" s="32">
         <f t="shared" ref="AQ11:AQ32" si="2">C11/$B11*10000</f>
-        <v>49.770187850213034</v>
-[...1 lines deleted...]
-      <c r="AR11" s="36">
+        <v>48.254179222815495</v>
+      </c>
+      <c r="AR11" s="32">
         <f t="shared" ref="AR11:AR32" si="3">D11/$B11*10000</f>
-        <v>25.282919376595164</v>
-[...1 lines deleted...]
-      <c r="AS11" s="36">
+        <v>23.751301352269106</v>
+      </c>
+      <c r="AS11" s="32">
         <f t="shared" ref="AS11:AS32" si="4">E11/$B11*10000</f>
-        <v>18.964660497983569</v>
-[...1 lines deleted...]
-      <c r="AT11" s="36">
+        <v>18.166395579938939</v>
+      </c>
+      <c r="AT11" s="32">
         <f t="shared" ref="AT11:AT32" si="5">F11/$B11*10000</f>
-        <v>1.6234243579381373</v>
-[...1 lines deleted...]
-      <c r="AU11" s="36">
+        <v>1.5773217719108659</v>
+      </c>
+      <c r="AU11" s="32">
         <f t="shared" ref="AU11:AU32" si="6">G11/$B11*10000</f>
-        <v>0.67704455719185641</v>
-[...1 lines deleted...]
-      <c r="AV11" s="36">
+        <v>0.66999090938533656</v>
+      </c>
+      <c r="AV11" s="32">
         <f t="shared" ref="AV11:AV32" si="7">H11/$B11*10000</f>
-        <v>3.6026677532325788</v>
-[...1 lines deleted...]
-      <c r="AW11" s="36">
+        <v>2.9222481730386263</v>
+      </c>
+      <c r="AW11" s="32">
         <f t="shared" ref="AW11:AW32" si="8">I11/$B11*10000</f>
         <v>0</v>
       </c>
-      <c r="AX11" s="36">
+      <c r="AX11" s="32">
         <f t="shared" ref="AX11:AX32" si="9">J11/$B11*10000</f>
-        <v>0.41512221024902141</v>
-[...1 lines deleted...]
-      <c r="AY11" s="36">
+        <v>0.41534491799533774</v>
+      </c>
+      <c r="AY11" s="32">
         <f t="shared" ref="AY11:AY32" si="10">K11/$B11*10000</f>
         <v>0</v>
       </c>
-      <c r="AZ11" s="36">
+      <c r="AZ11" s="32">
         <f t="shared" ref="AZ11:AZ32" si="11">L11/$B11*10000</f>
-        <v>10.504074498622561</v>
-[...1 lines deleted...]
-      <c r="BA11" s="36">
+        <v>10.564100205917132</v>
+      </c>
+      <c r="BA11" s="32">
         <f t="shared" ref="BA11:BA32" si="12">M11/$B11*10000</f>
-        <v>1.8631080150462034</v>
-[...1 lines deleted...]
-      <c r="BB11" s="36">
+        <v>1.814661725051059</v>
+      </c>
+      <c r="BB11" s="32">
         <f t="shared" ref="BB11:BB32" si="13">N11/$B11*10000</f>
-        <v>3.9535448595144899E-2</v>
-[...1 lines deleted...]
-      <c r="BC11" s="36">
+        <v>3.9556658856698838E-2</v>
+      </c>
+      <c r="BC11" s="32">
         <f t="shared" ref="BC11:BC32" si="14">O11/$B11*10000</f>
         <v>0</v>
       </c>
-      <c r="BD11" s="36">
+      <c r="BD11" s="32">
         <f t="shared" ref="BD11:BD32" si="15">P11/$B11*10000</f>
-        <v>0.3162835887611592</v>
-[...1 lines deleted...]
-      <c r="BE11" s="36">
+        <v>0.30161952378232859</v>
+      </c>
+      <c r="BE11" s="32">
         <f t="shared" ref="BE11:BE32" si="16">Q11/$B11*10000</f>
-        <v>1.0378055256225536</v>
-[...1 lines deleted...]
-      <c r="BF11" s="36">
+        <v>1.0606129155952375</v>
+      </c>
+      <c r="BF11" s="32">
         <f t="shared" ref="BF11:BF32" si="17">R11/$B11*10000</f>
-        <v>0.28663200231480052</v>
-[...1 lines deleted...]
-      <c r="BG11" s="36">
+        <v>0.26947973846126078</v>
+      </c>
+      <c r="BG11" s="32">
         <f t="shared" ref="BG11:BG32" si="18">S11/$B11*10000</f>
-        <v>2.0607852580219279</v>
-[...1 lines deleted...]
-      <c r="BH11" s="51">
+        <v>2.1236981223690186</v>
+      </c>
+      <c r="BH11" s="46">
         <f t="shared" ref="BH11:BH32" si="19">T11/$B11*10000</f>
-        <v>0.22485786388488663</v>
-[...1 lines deleted...]
-      <c r="BI11" s="36">
+        <v>0.25217370021145508</v>
+      </c>
+      <c r="BI11" s="32">
         <f t="shared" ref="BI11:BI32" si="20">U11/$B11*10000</f>
         <v>0</v>
       </c>
-      <c r="BJ11" s="36">
+      <c r="BJ11" s="32">
         <f t="shared" ref="BJ11:BJ32" si="21">V11/$B11*10000</f>
-        <v>0.11119344917384502</v>
-[...1 lines deleted...]
-      <c r="BK11" s="36">
+        <v>0.10630852067737812</v>
+      </c>
+      <c r="BK11" s="32">
         <f t="shared" ref="BK11:BK32" si="22">W11/$B11*10000</f>
         <v>0</v>
       </c>
-      <c r="BL11" s="36">
+      <c r="BL11" s="32">
         <f t="shared" ref="BL11:BL32" si="23">X11/$B11*10000</f>
-        <v>0.21250303619890384</v>
-[...1 lines deleted...]
-      <c r="BM11" s="36">
+        <v>0.2150893325332999</v>
+      </c>
+      <c r="BM11" s="32">
         <f t="shared" ref="BM11:BM32" si="24">Y11/$B11*10000</f>
-        <v>3.7064483057948343E-2</v>
-[...1 lines deleted...]
-      <c r="BN11" s="36">
+        <v>3.7084367678155157E-2</v>
+      </c>
+      <c r="BN11" s="32">
         <f t="shared" ref="BN11:BN32" si="25">Z11/$B11*10000</f>
         <v>0</v>
       </c>
-      <c r="BO11" s="36">
+      <c r="BO11" s="32">
         <f t="shared" ref="BO11:BO32" si="26">AA11/$B11*10000</f>
-        <v>2.7180620909162116E-2</v>
-[...1 lines deleted...]
-      <c r="BP11" s="36">
+        <v>2.7195202963980449E-2</v>
+      </c>
+      <c r="BP11" s="32">
         <f t="shared" ref="BP11:BP32" si="27">AB11/$B11*10000</f>
-        <v>9.8838621487862238E-2</v>
-[...1 lines deleted...]
-      <c r="BQ11" s="36">
+        <v>9.8891647141747085E-2</v>
+      </c>
+      <c r="BQ11" s="32">
         <f t="shared" ref="BQ11:BQ32" si="28">AC11/$B11*10000</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="BR11" s="36">
+        <v>1.4833747071262064E-2</v>
+      </c>
+      <c r="BR11" s="32">
         <f t="shared" ref="BR11:BR32" si="29">AD11/$B11*10000</f>
-        <v>0.11119344917384502</v>
-[...1 lines deleted...]
-      <c r="BS11" s="36">
+        <v>0.11125310303446546</v>
+      </c>
+      <c r="BS11" s="32">
         <f t="shared" ref="BS11:BS32" si="30">AE11/$B11*10000</f>
-        <v>0.40770931363743179</v>
-[...1 lines deleted...]
-      <c r="BT11" s="36">
+        <v>0.40051117092407568</v>
+      </c>
+      <c r="BT11" s="32">
         <f t="shared" ref="BT11:BT32" si="31">AF11/$B11*10000</f>
-        <v>0.45959958991855943</v>
-[...1 lines deleted...]
-      <c r="BU11" s="36">
+        <v>0.45984615920912397</v>
+      </c>
+      <c r="BU11" s="32">
         <f t="shared" ref="BU11:BU32" si="32">AG11/$B11*10000</f>
-        <v>2.7847781604205188</v>
-[...1 lines deleted...]
-      <c r="BV11" s="36">
+        <v>2.8283011082539669</v>
+      </c>
+      <c r="BV11" s="32">
         <f t="shared" ref="BV11:BV32" si="33">AH11/$B11*10000</f>
-        <v>1.4825793223179338E-2</v>
-[...1 lines deleted...]
-      <c r="BW11" s="36">
+        <v>1.7306038249805738E-2</v>
+      </c>
+      <c r="BW11" s="32">
         <f t="shared" ref="BW11:BW32" si="34">AI11/$B11*10000</f>
-        <v>0.41018027917462835</v>
-[...1 lines deleted...]
-      <c r="BX11" s="36">
+        <v>0.38567742385281362</v>
+      </c>
+      <c r="BX11" s="32">
         <f t="shared" ref="BX11:BX32" si="35">AJ11/$B11*10000</f>
-        <v>13.983193974995311</v>
-[...1 lines deleted...]
-      <c r="BY11" s="36">
+        <v>13.938777664629253</v>
+      </c>
+      <c r="BY11" s="32">
         <f t="shared" ref="BY11:BY32" si="36">AK11/$B11*10000</f>
-        <v>6.6048908809263942</v>
-[...1 lines deleted...]
-      <c r="BZ11" s="36">
+        <v>6.5243764201767638</v>
+      </c>
+      <c r="BZ11" s="32">
         <f t="shared" ref="BZ11:BZ32" si="37">AL11/$B11*10000</f>
-        <v>0.84754117925841865</v>
-[...1 lines deleted...]
-      <c r="CA11" s="36">
+        <v>0.79360546831252032</v>
+      </c>
+      <c r="CA11" s="32">
         <f t="shared" ref="CA11:CA32" si="38">AM11/$B11*10000</f>
-        <v>5.9451430824949147</v>
-[...1 lines deleted...]
-      <c r="CB11" s="36">
+        <v>6.0571133874320093</v>
+      </c>
+      <c r="CB11" s="32">
         <f t="shared" ref="CB11:CB32" si="39">AN11/$B11*10000</f>
         <v>0</v>
       </c>
-      <c r="CC11" s="36">
+      <c r="CC11" s="32">
         <f t="shared" ref="CC11:CC32" si="40">AO11/$B11*10000</f>
-        <v>0.58561883231558387</v>
+        <v>0.56368238870795839</v>
       </c>
     </row>
     <row r="12" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="82">
-[...2 lines deleted...]
-      <c r="C12" s="58">
+      <c r="B12" s="73">
+        <v>2439507</v>
+      </c>
+      <c r="C12" s="53">
         <f>病床數!C15</f>
-        <v>26236</v>
-[...1 lines deleted...]
-      <c r="D12" s="25">
+        <v>26121</v>
+      </c>
+      <c r="D12" s="22">
         <f>病床數!D15</f>
-        <v>14657</v>
-[...1 lines deleted...]
-      <c r="E12" s="25">
+        <v>14432</v>
+      </c>
+      <c r="E12" s="22">
         <f>病床數!E15</f>
-        <v>12975</v>
-[...1 lines deleted...]
-      <c r="F12" s="25">
+        <v>12750</v>
+      </c>
+      <c r="F12" s="22">
         <f>病床數!F15</f>
         <v>1132</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="22">
         <f>病床數!G15</f>
         <v>146</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="22">
         <f>病床數!H15</f>
         <v>404</v>
       </c>
-      <c r="I12" s="25">
+      <c r="I12" s="22">
         <f>病床數!I15</f>
         <v>0</v>
       </c>
-      <c r="J12" s="25">
+      <c r="J12" s="22">
         <f>病床數!J15</f>
         <v>0</v>
       </c>
-      <c r="K12" s="25">
+      <c r="K12" s="22">
         <f>病床數!K15</f>
         <v>0</v>
       </c>
-      <c r="L12" s="25">
+      <c r="L12" s="22">
         <f>病床數!L15</f>
-        <v>5185</v>
-[...1 lines deleted...]
-      <c r="M12" s="25">
+        <v>5131</v>
+      </c>
+      <c r="M12" s="22">
         <f>病床數!M15</f>
-        <v>1225</v>
-[...1 lines deleted...]
-      <c r="N12" s="25">
+        <v>1196</v>
+      </c>
+      <c r="N12" s="22">
         <f>病床數!N15</f>
         <v>36</v>
       </c>
-      <c r="O12" s="25">
+      <c r="O12" s="22">
         <f>病床數!O15</f>
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="P12" s="25">
+        <v>27</v>
+      </c>
+      <c r="P12" s="22">
         <f>病床數!P15</f>
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="Q12" s="25">
+        <v>265</v>
+      </c>
+      <c r="Q12" s="22">
         <f>病床數!Q15</f>
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="R12" s="25">
+        <v>591</v>
+      </c>
+      <c r="R12" s="22">
         <f>病床數!R15</f>
         <v>131</v>
       </c>
-      <c r="S12" s="25">
+      <c r="S12" s="22">
         <f>病床數!S15</f>
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="T12" s="59">
+        <v>525</v>
+      </c>
+      <c r="T12" s="54">
         <f>病床數!T15</f>
         <v>77</v>
       </c>
-      <c r="U12" s="25">
+      <c r="U12" s="22">
         <f>病床數!V15</f>
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="V12" s="25">
+        <v>36</v>
+      </c>
+      <c r="V12" s="22">
         <f>病床數!W15</f>
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="W12" s="25">
+        <v>194</v>
+      </c>
+      <c r="W12" s="22">
         <f>病床數!X15</f>
         <v>44</v>
       </c>
-      <c r="X12" s="25">
+      <c r="X12" s="22">
         <f>病床數!Y15</f>
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="Y12" s="25">
+        <v>176</v>
+      </c>
+      <c r="Y12" s="22">
         <f>病床數!Z15</f>
         <v>60</v>
       </c>
-      <c r="Z12" s="25">
+      <c r="Z12" s="22">
         <f>病床數!AA15</f>
         <v>0</v>
       </c>
-      <c r="AA12" s="25">
+      <c r="AA12" s="22">
         <f>病床數!AB15</f>
         <v>0</v>
       </c>
-      <c r="AB12" s="25">
+      <c r="AB12" s="22">
         <f>病床數!AC15</f>
         <v>40</v>
       </c>
-      <c r="AC12" s="25">
+      <c r="AC12" s="22">
         <f>病床數!AD15</f>
         <v>0</v>
       </c>
-      <c r="AD12" s="25">
+      <c r="AD12" s="22">
         <f>病床數!AE15</f>
         <v>0</v>
       </c>
-      <c r="AE12" s="25">
+      <c r="AE12" s="22">
         <f>病床數!AF15</f>
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="AF12" s="25">
+        <v>306</v>
+      </c>
+      <c r="AF12" s="22">
         <f>病床數!AG15</f>
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="AG12" s="25">
+        <v>318</v>
+      </c>
+      <c r="AG12" s="22">
         <f>病床數!AH15</f>
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="AH12" s="25">
+        <v>1088</v>
+      </c>
+      <c r="AH12" s="22">
         <f>病床數!AI15</f>
         <v>3</v>
       </c>
-      <c r="AI12" s="25">
+      <c r="AI12" s="22">
         <f>病床數!AJ15</f>
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="AJ12" s="25">
+        <v>18</v>
+      </c>
+      <c r="AJ12" s="22">
         <f>病床數!AK15</f>
-        <v>6394</v>
-[...1 lines deleted...]
-      <c r="AK12" s="25">
+        <v>6558</v>
+      </c>
+      <c r="AK12" s="22">
         <f>病床數!AL15</f>
-        <v>4905</v>
-[...1 lines deleted...]
-      <c r="AL12" s="25">
+        <v>5057</v>
+      </c>
+      <c r="AL12" s="22">
         <f>病床數!AM15</f>
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="AM12" s="25">
+        <v>106</v>
+      </c>
+      <c r="AM12" s="22">
         <f>病床數!AN15</f>
-        <v>1286</v>
-[...1 lines deleted...]
-      <c r="AN12" s="25">
+        <v>1302</v>
+      </c>
+      <c r="AN12" s="22">
         <f>病床數!AO15</f>
         <v>0</v>
       </c>
-      <c r="AO12" s="25">
+      <c r="AO12" s="22">
         <f>病床數!AP15</f>
         <v>93</v>
       </c>
-      <c r="AP12" s="27"/>
-      <c r="AQ12" s="36">
+      <c r="AP12" s="24"/>
+      <c r="AQ12" s="32">
         <f t="shared" si="2"/>
-        <v>105.32870255320533</v>
-[...1 lines deleted...]
-      <c r="AR12" s="36">
+        <v>107.07491308694748</v>
+      </c>
+      <c r="AR12" s="32">
         <f t="shared" si="3"/>
-        <v>58.842917873240225</v>
-[...1 lines deleted...]
-      <c r="AS12" s="36">
+        <v>59.159494110900276</v>
+      </c>
+      <c r="AS12" s="32">
         <f t="shared" si="4"/>
-        <v>52.09025444533615</v>
-[...1 lines deleted...]
-      <c r="AT12" s="36">
+        <v>52.264658392043962</v>
+      </c>
+      <c r="AT12" s="32">
         <f t="shared" si="5"/>
-        <v>4.5445986922636239</v>
-[...1 lines deleted...]
-      <c r="AU12" s="36">
+        <v>4.6402818274348059</v>
+      </c>
+      <c r="AU12" s="32">
         <f t="shared" si="6"/>
-        <v>0.58614082073364759</v>
-[...1 lines deleted...]
-      <c r="AV12" s="36">
+        <v>0.5984815784500721</v>
+      </c>
+      <c r="AV12" s="32">
         <f t="shared" si="7"/>
-        <v>1.6219239149068054</v>
-[...1 lines deleted...]
-      <c r="AW12" s="36">
+        <v>1.6560723129714323</v>
+      </c>
+      <c r="AW12" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX12" s="36">
+      <c r="AX12" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY12" s="36">
+      <c r="AY12" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ12" s="36">
+      <c r="AZ12" s="32">
         <f t="shared" si="11"/>
-        <v>20.816028462355909</v>
-[...1 lines deleted...]
-      <c r="BA12" s="36">
+        <v>21.032938212515887</v>
+      </c>
+      <c r="BA12" s="32">
         <f t="shared" si="12"/>
-        <v>4.9179623657446463</v>
-[...1 lines deleted...]
-      <c r="BB12" s="36">
+        <v>4.9026299166183991</v>
+      </c>
+      <c r="BB12" s="32">
         <f t="shared" si="13"/>
-        <v>0.14452787360555694</v>
-[...1 lines deleted...]
-      <c r="BC12" s="36">
+        <v>0.1475708001657712</v>
+      </c>
+      <c r="BC12" s="32">
         <f t="shared" si="14"/>
-        <v>0.12445455782700736</v>
-[...1 lines deleted...]
-      <c r="BD12" s="36">
+        <v>0.1106781001243284</v>
+      </c>
+      <c r="BD12" s="32">
         <f t="shared" si="15"/>
-        <v>1.1200910204430663</v>
-[...1 lines deleted...]
-      <c r="BE12" s="36">
+        <v>1.0862850567758158</v>
+      </c>
+      <c r="BE12" s="32">
         <f t="shared" si="16"/>
-        <v>2.3405486197788803</v>
-[...1 lines deleted...]
-      <c r="BF12" s="36">
+        <v>2.4226206360547438</v>
+      </c>
+      <c r="BF12" s="32">
         <f t="shared" si="17"/>
-        <v>0.52592087339799887</v>
-[...1 lines deleted...]
-      <c r="BG12" s="36">
+        <v>0.53699374504766739</v>
+      </c>
+      <c r="BG12" s="32">
         <f t="shared" si="18"/>
-        <v>2.0233902304777973</v>
-[...1 lines deleted...]
-      <c r="BH12" s="51">
+        <v>2.1520741690841634</v>
+      </c>
+      <c r="BH12" s="46">
         <f t="shared" si="19"/>
-        <v>0.30912906298966347</v>
-[...1 lines deleted...]
-      <c r="BI12" s="36">
+        <v>0.31563754479901063</v>
+      </c>
+      <c r="BI12" s="32">
         <f t="shared" si="20"/>
-        <v>4.8175957868518977E-2</v>
-[...1 lines deleted...]
-      <c r="BJ12" s="36">
+        <v>0.1475708001657712</v>
+      </c>
+      <c r="BJ12" s="32">
         <f t="shared" si="21"/>
-        <v>0.78687397851914342</v>
-[...1 lines deleted...]
-      <c r="BK12" s="36">
+        <v>0.79524264533776701</v>
+      </c>
+      <c r="BK12" s="32">
         <f t="shared" si="22"/>
-        <v>0.17664517885123626</v>
-[...1 lines deleted...]
-      <c r="BL12" s="36">
+        <v>0.18036431131372035</v>
+      </c>
+      <c r="BL12" s="32">
         <f t="shared" si="23"/>
-        <v>0.6865073996263954</v>
-[...1 lines deleted...]
-      <c r="BM12" s="36">
+        <v>0.72145724525488142</v>
+      </c>
+      <c r="BM12" s="32">
         <f t="shared" si="24"/>
-        <v>0.24087978934259488</v>
-[...1 lines deleted...]
-      <c r="BN12" s="36">
+        <v>0.24595133360961866</v>
+      </c>
+      <c r="BN12" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO12" s="36">
+      <c r="BO12" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP12" s="36">
+      <c r="BP12" s="32">
         <f t="shared" si="27"/>
-        <v>0.16058652622839659</v>
-[...1 lines deleted...]
-      <c r="BQ12" s="36">
+        <v>0.16396755573974578</v>
+      </c>
+      <c r="BQ12" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR12" s="36">
+      <c r="BR12" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS12" s="36">
+      <c r="BS12" s="32">
         <f t="shared" si="30"/>
-        <v>1.2244722624915241</v>
-[...1 lines deleted...]
-      <c r="BT12" s="36">
+        <v>1.2543518014090553</v>
+      </c>
+      <c r="BT12" s="32">
         <f t="shared" si="31"/>
-        <v>1.2846922098271727</v>
-[...1 lines deleted...]
-      <c r="BU12" s="36">
+        <v>1.3035420681309791</v>
+      </c>
+      <c r="BU12" s="32">
         <f t="shared" si="32"/>
-        <v>4.6128479659106922</v>
-[...1 lines deleted...]
-      <c r="BV12" s="36">
+        <v>4.4599175161210853</v>
+      </c>
+      <c r="BV12" s="32">
         <f t="shared" si="33"/>
-        <v>1.2043989467129744E-2</v>
-[...1 lines deleted...]
-      <c r="BW12" s="36">
+        <v>1.2297566680480933E-2</v>
+      </c>
+      <c r="BW12" s="32">
         <f t="shared" si="34"/>
-        <v>7.6278599958488374E-2</v>
-[...1 lines deleted...]
-      <c r="BX12" s="36">
+        <v>7.3785400082885602E-2</v>
+      </c>
+      <c r="BX12" s="32">
         <f t="shared" si="35"/>
-        <v>25.669756217609198</v>
-[...1 lines deleted...]
-      <c r="BY12" s="36">
+        <v>26.882480763531319</v>
+      </c>
+      <c r="BY12" s="32">
         <f t="shared" si="36"/>
-        <v>19.691922778757132</v>
-[...1 lines deleted...]
-      <c r="BZ12" s="36">
+        <v>20.729598234397361</v>
+      </c>
+      <c r="BZ12" s="32">
         <f t="shared" si="37"/>
-        <v>0.44161294712809063</v>
-[...1 lines deleted...]
-      <c r="CA12" s="36">
+        <v>0.4345140227103263</v>
+      </c>
+      <c r="CA12" s="32">
         <f t="shared" si="38"/>
-        <v>5.1628568182429504</v>
-[...1 lines deleted...]
-      <c r="CB12" s="36">
+        <v>5.3371439393287243</v>
+      </c>
+      <c r="CB12" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC12" s="36">
+      <c r="CC12" s="32">
         <f t="shared" si="40"/>
-        <v>0.37336367348102212</v>
+        <v>0.38122456709490898</v>
       </c>
     </row>
     <row r="13" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A13" s="40" t="s">
+      <c r="A13" s="36" t="s">
         <v>122</v>
       </c>
-      <c r="B13" s="82">
-[...2 lines deleted...]
-      <c r="C13" s="58">
+      <c r="B13" s="73">
+        <v>2355106</v>
+      </c>
+      <c r="C13" s="53">
         <f>病床數!C16</f>
-        <v>14442</v>
-[...1 lines deleted...]
-      <c r="D13" s="25">
+        <v>14575</v>
+      </c>
+      <c r="D13" s="22">
         <f>病床數!D16</f>
-        <v>8293</v>
-[...1 lines deleted...]
-      <c r="E13" s="25">
+        <v>8321</v>
+      </c>
+      <c r="E13" s="22">
         <f>病床數!E16</f>
-        <v>6500</v>
-[...1 lines deleted...]
-      <c r="F13" s="25">
+        <v>6548</v>
+      </c>
+      <c r="F13" s="22">
         <f>病床數!F16</f>
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="G13" s="25">
+        <v>556</v>
+      </c>
+      <c r="G13" s="22">
         <f>病床數!G16</f>
         <v>304</v>
       </c>
-      <c r="H13" s="25">
+      <c r="H13" s="22">
         <f>病床數!H16</f>
         <v>913</v>
       </c>
-      <c r="I13" s="25">
+      <c r="I13" s="22">
         <f>病床數!I16</f>
         <v>0</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="22">
         <f>病床數!J16</f>
         <v>0</v>
       </c>
-      <c r="K13" s="25">
+      <c r="K13" s="22">
         <f>病床數!K16</f>
         <v>0</v>
       </c>
-      <c r="L13" s="25">
+      <c r="L13" s="22">
         <f>病床數!L16</f>
-        <v>3373</v>
-[...1 lines deleted...]
-      <c r="M13" s="25">
+        <v>3420</v>
+      </c>
+      <c r="M13" s="22">
         <f>病床數!M16</f>
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="N13" s="25">
+        <v>627</v>
+      </c>
+      <c r="N13" s="22">
         <f>病床數!N16</f>
         <v>8</v>
       </c>
-      <c r="O13" s="25">
+      <c r="O13" s="22">
         <f>病床數!O16</f>
         <v>17</v>
       </c>
-      <c r="P13" s="25">
+      <c r="P13" s="22">
         <f>病床數!P16</f>
         <v>131</v>
       </c>
-      <c r="Q13" s="25">
+      <c r="Q13" s="22">
         <f>病床數!Q16</f>
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="R13" s="25">
+        <v>341</v>
+      </c>
+      <c r="R13" s="22">
         <f>病床數!R16</f>
         <v>49</v>
       </c>
-      <c r="S13" s="25">
+      <c r="S13" s="22">
         <f>病床數!S16</f>
         <v>184</v>
       </c>
-      <c r="T13" s="59">
+      <c r="T13" s="54">
         <f>病床數!T16</f>
         <v>57</v>
       </c>
-      <c r="U13" s="25">
+      <c r="U13" s="22">
         <f>病床數!V16</f>
         <v>59</v>
       </c>
-      <c r="V13" s="25">
+      <c r="V13" s="22">
         <f>病床數!W16</f>
         <v>19</v>
       </c>
-      <c r="W13" s="25">
+      <c r="W13" s="22">
         <f>病床數!X16</f>
         <v>38</v>
       </c>
-      <c r="X13" s="25">
+      <c r="X13" s="22">
         <f>病床數!Y16</f>
         <v>157</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="Y13" s="22">
         <f>病床數!Z16</f>
         <v>5</v>
       </c>
-      <c r="Z13" s="25">
+      <c r="Z13" s="22">
         <f>病床數!AA16</f>
         <v>0</v>
       </c>
-      <c r="AA13" s="25">
+      <c r="AA13" s="22">
         <f>病床數!AB16</f>
         <v>0</v>
       </c>
-      <c r="AB13" s="25">
+      <c r="AB13" s="22">
         <f>病床數!AC16</f>
         <v>0</v>
       </c>
-      <c r="AC13" s="25">
+      <c r="AC13" s="22">
         <f>病床數!AD16</f>
         <v>23</v>
       </c>
-      <c r="AD13" s="25">
+      <c r="AD13" s="22">
         <f>病床數!AE16</f>
         <v>0</v>
       </c>
-      <c r="AE13" s="25">
+      <c r="AE13" s="22">
         <f>病床數!AF16</f>
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="AF13" s="25">
+        <v>158</v>
+      </c>
+      <c r="AF13" s="22">
         <f>病床數!AG16</f>
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="AG13" s="25">
+        <v>280</v>
+      </c>
+      <c r="AG13" s="22">
         <f>病床數!AH16</f>
-        <v>1099</v>
-[...1 lines deleted...]
-      <c r="AH13" s="25">
+        <v>1133</v>
+      </c>
+      <c r="AH13" s="22">
         <f>病床數!AI16</f>
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AI13" s="25">
+        <v>10</v>
+      </c>
+      <c r="AI13" s="22">
         <f>病床數!AJ16</f>
         <v>124</v>
       </c>
-      <c r="AJ13" s="25">
+      <c r="AJ13" s="22">
         <f>病床數!AK16</f>
-        <v>2776</v>
-[...1 lines deleted...]
-      <c r="AK13" s="25">
+        <v>2834</v>
+      </c>
+      <c r="AK13" s="22">
         <f>病床數!AL16</f>
         <v>1529</v>
       </c>
-      <c r="AL13" s="25">
+      <c r="AL13" s="22">
         <f>病床數!AM16</f>
         <v>168</v>
       </c>
-      <c r="AM13" s="25">
+      <c r="AM13" s="22">
         <f>病床數!AN16</f>
-        <v>974</v>
-[...1 lines deleted...]
-      <c r="AN13" s="25">
+        <v>1032</v>
+      </c>
+      <c r="AN13" s="22">
         <f>病床數!AO16</f>
         <v>0</v>
       </c>
-      <c r="AO13" s="25">
+      <c r="AO13" s="22">
         <f>病床數!AP16</f>
         <v>105</v>
       </c>
-      <c r="AP13" s="27"/>
-      <c r="AQ13" s="36">
+      <c r="AP13" s="24"/>
+      <c r="AQ13" s="32">
         <f t="shared" si="2"/>
-        <v>61.753628592246457</v>
-[...1 lines deleted...]
-      <c r="AR13" s="36">
+        <v>61.886811039503108</v>
+      </c>
+      <c r="AR13" s="32">
         <f t="shared" si="3"/>
-        <v>35.460659321112026</v>
-[...1 lines deleted...]
-      <c r="AS13" s="36">
+        <v>35.331743029825411</v>
+      </c>
+      <c r="AS13" s="32">
         <f t="shared" si="4"/>
-        <v>27.793836438831324</v>
-[...1 lines deleted...]
-      <c r="AT13" s="36">
+        <v>27.803419463922218</v>
+      </c>
+      <c r="AT13" s="32">
         <f t="shared" si="5"/>
-        <v>2.4629615059641297</v>
-[...1 lines deleted...]
-      <c r="AU13" s="36">
+        <v>2.3608279202719538</v>
+      </c>
+      <c r="AU13" s="32">
         <f t="shared" si="6"/>
-        <v>1.2998963503699572</v>
-[...1 lines deleted...]
-      <c r="AV13" s="36">
+        <v>1.2908123880623634</v>
+      </c>
+      <c r="AV13" s="32">
         <f t="shared" si="7"/>
-        <v>3.903965025946615</v>
-[...1 lines deleted...]
-      <c r="AW13" s="36">
+        <v>3.8766832575688737</v>
+      </c>
+      <c r="AW13" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX13" s="36">
+      <c r="AX13" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY13" s="36">
+      <c r="AY13" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ13" s="36">
+      <c r="AZ13" s="32">
         <f t="shared" si="11"/>
-        <v>14.422863124335086</v>
-[...1 lines deleted...]
-      <c r="BA13" s="36">
+        <v>14.521639365701587</v>
+      </c>
+      <c r="BA13" s="32">
         <f t="shared" si="12"/>
-        <v>2.6511043987808338</v>
-[...1 lines deleted...]
-      <c r="BB13" s="36">
+        <v>2.6623005503786241</v>
+      </c>
+      <c r="BB13" s="32">
         <f t="shared" si="13"/>
-        <v>3.4207798693946245E-2</v>
-[...1 lines deleted...]
-      <c r="BC13" s="36">
+        <v>3.3968747054272712E-2</v>
+      </c>
+      <c r="BC13" s="32">
         <f t="shared" si="14"/>
-        <v>7.2691572224635778E-2</v>
-[...1 lines deleted...]
-      <c r="BD13" s="36">
+        <v>7.218358749032952E-2</v>
+      </c>
+      <c r="BD13" s="32">
         <f t="shared" si="15"/>
-        <v>0.56015270361336977</v>
-[...1 lines deleted...]
-      <c r="BE13" s="36">
+        <v>0.55623823301371578</v>
+      </c>
+      <c r="BE13" s="32">
         <f t="shared" si="16"/>
-        <v>1.4067957212885396</v>
-[...1 lines deleted...]
-      <c r="BF13" s="36">
+        <v>1.4479178431883746</v>
+      </c>
+      <c r="BF13" s="32">
         <f t="shared" si="17"/>
-        <v>0.20952276700042075</v>
-[...1 lines deleted...]
-      <c r="BG13" s="36">
+        <v>0.20805857570742037</v>
+      </c>
+      <c r="BG13" s="32">
         <f t="shared" si="18"/>
-        <v>0.7867793699607637</v>
-[...1 lines deleted...]
-      <c r="BH13" s="51">
+        <v>0.78128118224827248</v>
+      </c>
+      <c r="BH13" s="46">
         <f t="shared" si="19"/>
-        <v>0.24373056569436702</v>
-[...1 lines deleted...]
-      <c r="BI13" s="36">
+        <v>0.24202732276169311</v>
+      </c>
+      <c r="BI13" s="32">
         <f t="shared" si="20"/>
-        <v>0.25228251536785357</v>
-[...1 lines deleted...]
-      <c r="BJ13" s="36">
+        <v>0.25051950952526125</v>
+      </c>
+      <c r="BJ13" s="32">
         <f t="shared" si="21"/>
-        <v>8.1243521898122326E-2</v>
-[...1 lines deleted...]
-      <c r="BK13" s="36">
+        <v>8.0675774253897714E-2</v>
+      </c>
+      <c r="BK13" s="32">
         <f t="shared" si="22"/>
-        <v>0.16248704379624465</v>
-[...1 lines deleted...]
-      <c r="BL13" s="36">
+        <v>0.16135154850779543</v>
+      </c>
+      <c r="BL13" s="32">
         <f t="shared" si="23"/>
-        <v>0.67132804936869517</v>
-[...1 lines deleted...]
-      <c r="BM13" s="36">
+        <v>0.6666366609401021</v>
+      </c>
+      <c r="BM13" s="32">
         <f t="shared" si="24"/>
-        <v>2.1379874183716403E-2</v>
-[...1 lines deleted...]
-      <c r="BN13" s="36">
+        <v>2.1230466908920446E-2</v>
+      </c>
+      <c r="BN13" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO13" s="36">
+      <c r="BO13" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP13" s="36">
+      <c r="BP13" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ13" s="36">
+      <c r="BQ13" s="32">
         <f t="shared" si="28"/>
-        <v>9.8347421245095462E-2</v>
-[...1 lines deleted...]
-      <c r="BR13" s="36">
+        <v>9.766014778103406E-2</v>
+      </c>
+      <c r="BR13" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS13" s="36">
+      <c r="BS13" s="32">
         <f t="shared" si="30"/>
-        <v>0.66277609969520845</v>
-[...1 lines deleted...]
-      <c r="BT13" s="36">
+        <v>0.67088275432188615</v>
+      </c>
+      <c r="BT13" s="32">
         <f t="shared" si="31"/>
-        <v>1.2400327026555513</v>
-[...1 lines deleted...]
-      <c r="BU13" s="36">
+        <v>1.188906146899545</v>
+      </c>
+      <c r="BU13" s="32">
         <f t="shared" si="32"/>
-        <v>4.6992963455808656</v>
-[...1 lines deleted...]
-      <c r="BV13" s="36">
+        <v>4.8108238015613738</v>
+      </c>
+      <c r="BV13" s="32">
         <f t="shared" si="33"/>
-        <v>3.8483773530689526E-2</v>
-[...1 lines deleted...]
-      <c r="BW13" s="36">
+        <v>4.2460933817840892E-2</v>
+      </c>
+      <c r="BW13" s="32">
         <f t="shared" si="34"/>
-        <v>0.53022087975616683</v>
-[...1 lines deleted...]
-      <c r="BX13" s="36">
+        <v>0.52651557934122717</v>
+      </c>
+      <c r="BX13" s="32">
         <f t="shared" si="35"/>
-        <v>11.870106146799348</v>
-[...1 lines deleted...]
-      <c r="BY13" s="36">
+        <v>12.03342864397611</v>
+      </c>
+      <c r="BY13" s="32">
         <f t="shared" si="36"/>
-        <v>6.5379655253804767</v>
-[...1 lines deleted...]
-      <c r="BZ13" s="36">
+        <v>6.4922767807478738</v>
+      </c>
+      <c r="BZ13" s="32">
         <f t="shared" si="37"/>
-        <v>0.71836377257287121</v>
-[...1 lines deleted...]
-      <c r="CA13" s="36">
+        <v>0.71334368813972704</v>
+      </c>
+      <c r="CA13" s="32">
         <f t="shared" si="38"/>
-        <v>4.1647994909879555</v>
-[...1 lines deleted...]
-      <c r="CB13" s="36">
+        <v>4.3819683700011804</v>
+      </c>
+      <c r="CB13" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC13" s="36">
+      <c r="CC13" s="32">
         <f t="shared" si="40"/>
-        <v>0.44897735785804449</v>
+        <v>0.4458398050873294</v>
       </c>
     </row>
     <row r="14" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="82">
-[...2 lines deleted...]
-      <c r="C14" s="58">
+      <c r="B14" s="73">
+        <v>2868465</v>
+      </c>
+      <c r="C14" s="53">
         <f>病床數!C17</f>
-        <v>21991</v>
-[...1 lines deleted...]
-      <c r="D14" s="25">
+        <v>22146</v>
+      </c>
+      <c r="D14" s="22">
         <f>病床數!D17</f>
-        <v>13306</v>
-[...1 lines deleted...]
-      <c r="E14" s="25">
+        <v>13265</v>
+      </c>
+      <c r="E14" s="22">
         <f>病床數!E17</f>
-        <v>10533</v>
-[...1 lines deleted...]
-      <c r="F14" s="25">
+        <v>10492</v>
+      </c>
+      <c r="F14" s="22">
         <f>病床數!F17</f>
         <v>852</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="22">
         <f>病床數!G17</f>
         <v>339</v>
       </c>
-      <c r="H14" s="25">
+      <c r="H14" s="22">
         <f>病床數!H17</f>
         <v>1582</v>
       </c>
-      <c r="I14" s="25">
+      <c r="I14" s="22">
         <f>病床數!I17</f>
         <v>0</v>
       </c>
-      <c r="J14" s="25">
+      <c r="J14" s="22">
         <f>病床數!J17</f>
         <v>0</v>
       </c>
-      <c r="K14" s="25">
+      <c r="K14" s="22">
         <f>病床數!K17</f>
         <v>0</v>
       </c>
-      <c r="L14" s="25">
+      <c r="L14" s="22">
         <f>病床數!L17</f>
-        <v>5174</v>
-[...1 lines deleted...]
-      <c r="M14" s="25">
+        <v>5266</v>
+      </c>
+      <c r="M14" s="22">
         <f>病床數!M17</f>
-        <v>1074</v>
-[...1 lines deleted...]
-      <c r="N14" s="25">
+        <v>1088</v>
+      </c>
+      <c r="N14" s="22">
         <f>病床數!N17</f>
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="O14" s="25">
+        <v>4</v>
+      </c>
+      <c r="O14" s="22">
         <f>病床數!O17</f>
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="P14" s="25">
+        <v>34</v>
+      </c>
+      <c r="P14" s="22">
         <f>病床數!P17</f>
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="Q14" s="25">
+        <v>265</v>
+      </c>
+      <c r="Q14" s="22">
         <f>病床數!Q17</f>
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="R14" s="25">
+        <v>426</v>
+      </c>
+      <c r="R14" s="22">
         <f>病床數!R17</f>
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="S14" s="25">
+        <v>103</v>
+      </c>
+      <c r="S14" s="22">
         <f>病床數!S17</f>
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="T14" s="59">
+        <v>652</v>
+      </c>
+      <c r="T14" s="54">
         <f>病床數!T17</f>
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="U14" s="25">
+        <v>134</v>
+      </c>
+      <c r="U14" s="22">
         <f>病床數!V17</f>
         <v>0</v>
       </c>
-      <c r="V14" s="25">
+      <c r="V14" s="22">
         <f>病床數!W17</f>
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="W14" s="25">
+        <v>54</v>
+      </c>
+      <c r="W14" s="22">
         <f>病床數!X17</f>
         <v>18</v>
       </c>
-      <c r="X14" s="25">
+      <c r="X14" s="22">
         <f>病床數!Y17</f>
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="Y14" s="25">
+        <v>83</v>
+      </c>
+      <c r="Y14" s="22">
         <f>病床數!Z17</f>
         <v>18</v>
       </c>
-      <c r="Z14" s="25">
+      <c r="Z14" s="22">
         <f>病床數!AA17</f>
         <v>0</v>
       </c>
-      <c r="AA14" s="25">
+      <c r="AA14" s="22">
         <f>病床數!AB17</f>
         <v>42</v>
       </c>
-      <c r="AB14" s="25">
+      <c r="AB14" s="22">
         <f>病床數!AC17</f>
         <v>219</v>
       </c>
-      <c r="AC14" s="25">
+      <c r="AC14" s="22">
         <f>病床數!AD17</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AD14" s="25">
+        <v>34</v>
+      </c>
+      <c r="AD14" s="22">
         <f>病床數!AE17</f>
         <v>0</v>
       </c>
-      <c r="AE14" s="25">
+      <c r="AE14" s="22">
         <f>病床數!AF17</f>
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="AF14" s="25">
+        <v>265</v>
+      </c>
+      <c r="AF14" s="22">
         <f>病床數!AG17</f>
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="AG14" s="25">
+        <v>353</v>
+      </c>
+      <c r="AG14" s="22">
         <f>病床數!AH17</f>
-        <v>1421</v>
-[...1 lines deleted...]
-      <c r="AH14" s="25">
+        <v>1408</v>
+      </c>
+      <c r="AH14" s="22">
         <f>病床數!AI17</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AI14" s="25">
+        <v>2</v>
+      </c>
+      <c r="AI14" s="22">
         <f>病床數!AJ17</f>
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="AJ14" s="25">
+        <v>64</v>
+      </c>
+      <c r="AJ14" s="22">
         <f>病床數!AK17</f>
-        <v>3511</v>
-[...1 lines deleted...]
-      <c r="AK14" s="25">
+        <v>3615</v>
+      </c>
+      <c r="AK14" s="22">
         <f>病床數!AL17</f>
-        <v>1718</v>
-[...1 lines deleted...]
-      <c r="AL14" s="25">
+        <v>1759</v>
+      </c>
+      <c r="AL14" s="22">
         <f>病床數!AM17</f>
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="AM14" s="25">
+        <v>294</v>
+      </c>
+      <c r="AM14" s="22">
         <f>病床數!AN17</f>
-        <v>1367</v>
-[...1 lines deleted...]
-      <c r="AN14" s="25">
+        <v>1434</v>
+      </c>
+      <c r="AN14" s="22">
         <f>病床數!AO17</f>
         <v>2</v>
       </c>
-      <c r="AO14" s="25">
+      <c r="AO14" s="22">
         <f>病床數!AP17</f>
         <v>126</v>
       </c>
-      <c r="AP14" s="27"/>
-      <c r="AQ14" s="36">
+      <c r="AP14" s="24"/>
+      <c r="AQ14" s="32">
         <f t="shared" si="2"/>
-        <v>76.875453794499819</v>
-[...1 lines deleted...]
-      <c r="AR14" s="36">
+        <v>77.205055665660893</v>
+      </c>
+      <c r="AR14" s="32">
         <f t="shared" si="3"/>
-        <v>46.514700931727283</v>
-[...1 lines deleted...]
-      <c r="AS14" s="36">
+        <v>46.244245615686445</v>
+      </c>
+      <c r="AS14" s="32">
         <f t="shared" si="4"/>
-        <v>36.820933782795997</v>
-[...1 lines deleted...]
-      <c r="AT14" s="36">
+        <v>36.577054278159224</v>
+      </c>
+      <c r="AT14" s="32">
         <f t="shared" si="5"/>
-        <v>2.9783950994913306</v>
-[...1 lines deleted...]
-      <c r="AU14" s="36">
+        <v>2.9702297221684768</v>
+      </c>
+      <c r="AU14" s="32">
         <f t="shared" si="6"/>
-        <v>1.1850656557835224</v>
-[...1 lines deleted...]
-      <c r="AV14" s="36">
+        <v>1.181816755651542</v>
+      </c>
+      <c r="AV14" s="32">
         <f t="shared" si="7"/>
-        <v>5.5303063936564376</v>
-[...1 lines deleted...]
-      <c r="AW14" s="36">
+        <v>5.5151448597071955</v>
+      </c>
+      <c r="AW14" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX14" s="36">
+      <c r="AX14" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY14" s="36">
+      <c r="AY14" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ14" s="36">
+      <c r="AZ14" s="32">
         <f t="shared" si="11"/>
-        <v>18.087108268507212</v>
-[...1 lines deleted...]
-      <c r="BA14" s="36">
+        <v>18.358250841477933</v>
+      </c>
+      <c r="BA14" s="32">
         <f t="shared" si="12"/>
-        <v>3.7544557944292123</v>
-[...1 lines deleted...]
-      <c r="BB14" s="36">
+        <v>3.7929694104686651</v>
+      </c>
+      <c r="BB14" s="32">
         <f t="shared" si="13"/>
-        <v>6.9915377922331705E-3</v>
-[...1 lines deleted...]
-      <c r="BC14" s="36">
+        <v>1.3944740479664212E-2</v>
+      </c>
+      <c r="BC14" s="32">
         <f t="shared" si="14"/>
-        <v>0.11536037357184731</v>
-[...1 lines deleted...]
-      <c r="BD14" s="36">
+        <v>0.11853029407714578</v>
+      </c>
+      <c r="BD14" s="32">
         <f t="shared" si="15"/>
-        <v>0.94036183305536147</v>
-[...1 lines deleted...]
-      <c r="BE14" s="36">
+        <v>0.92383905677775402</v>
+      </c>
+      <c r="BE14" s="32">
         <f t="shared" si="16"/>
-        <v>1.475214474161199</v>
-[...1 lines deleted...]
-      <c r="BF14" s="36">
+        <v>1.4851148610842384</v>
+      </c>
+      <c r="BF14" s="32">
         <f t="shared" si="17"/>
-        <v>0.34608112071554198</v>
-[...1 lines deleted...]
-      <c r="BG14" s="36">
+        <v>0.35907706735135342</v>
+      </c>
+      <c r="BG14" s="32">
         <f t="shared" si="18"/>
-        <v>2.3072074714369464</v>
-[...1 lines deleted...]
-      <c r="BH14" s="51">
+        <v>2.2729926981852664</v>
+      </c>
+      <c r="BH14" s="46">
         <f t="shared" si="19"/>
-        <v>0.52786110331360436</v>
-[...1 lines deleted...]
-      <c r="BI14" s="36">
+        <v>0.46714880606875109</v>
+      </c>
+      <c r="BI14" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ14" s="36">
+      <c r="BJ14" s="32">
         <f t="shared" si="21"/>
-        <v>6.9915377922331705E-3</v>
-[...1 lines deleted...]
-      <c r="BK14" s="36">
+        <v>0.18825399647546684</v>
+      </c>
+      <c r="BK14" s="32">
         <f t="shared" si="22"/>
-        <v>6.2923840130098538E-2</v>
-[...1 lines deleted...]
-      <c r="BL14" s="36">
+        <v>6.2751332158488951E-2</v>
+      </c>
+      <c r="BL14" s="32">
         <f t="shared" si="23"/>
-        <v>0.26917420500097705</v>
-[...1 lines deleted...]
-      <c r="BM14" s="36">
+        <v>0.28935336495303238</v>
+      </c>
+      <c r="BM14" s="32">
         <f t="shared" si="24"/>
-        <v>6.2923840130098538E-2</v>
-[...1 lines deleted...]
-      <c r="BN14" s="36">
+        <v>6.2751332158488951E-2</v>
+      </c>
+      <c r="BN14" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO14" s="36">
+      <c r="BO14" s="32">
         <f t="shared" si="26"/>
-        <v>0.14682229363689658</v>
-[...1 lines deleted...]
-      <c r="BP14" s="36">
+        <v>0.14641977503647421</v>
+      </c>
+      <c r="BP14" s="32">
         <f t="shared" si="27"/>
-        <v>0.76557338824953225</v>
-[...1 lines deleted...]
-      <c r="BQ14" s="36">
+        <v>0.76347454126161551</v>
+      </c>
+      <c r="BQ14" s="32">
         <f t="shared" si="28"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="BR14" s="36">
+        <v>0.11853029407714578</v>
+      </c>
+      <c r="BR14" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS14" s="36">
+      <c r="BS14" s="32">
         <f t="shared" si="30"/>
-        <v>0.86695068623691318</v>
-[...1 lines deleted...]
-      <c r="BT14" s="36">
+        <v>0.92383905677775402</v>
+      </c>
+      <c r="BT14" s="32">
         <f t="shared" si="31"/>
-        <v>1.2200233447446882</v>
-[...1 lines deleted...]
-      <c r="BU14" s="36">
+        <v>1.2306233473303665</v>
+      </c>
+      <c r="BU14" s="32">
         <f t="shared" si="32"/>
-        <v>4.9674876013816682</v>
-[...1 lines deleted...]
-      <c r="BV14" s="36">
+        <v>4.9085486488418022</v>
+      </c>
+      <c r="BV14" s="32">
         <f t="shared" si="33"/>
-        <v>3.4957688961165852E-3</v>
-[...1 lines deleted...]
-      <c r="BW14" s="36">
+        <v>6.9723702398321059E-3</v>
+      </c>
+      <c r="BW14" s="32">
         <f t="shared" si="34"/>
-        <v>0.24120805383204438</v>
-[...1 lines deleted...]
-      <c r="BX14" s="36">
+        <v>0.22311584767462739</v>
+      </c>
+      <c r="BX14" s="32">
         <f t="shared" si="35"/>
-        <v>12.273644594265331</v>
-[...1 lines deleted...]
-      <c r="BY14" s="36">
+        <v>12.602559208496531</v>
+      </c>
+      <c r="BY14" s="32">
         <f t="shared" si="36"/>
-        <v>6.0057309635282934</v>
-[...1 lines deleted...]
-      <c r="BZ14" s="36">
+        <v>6.132199625932337</v>
+      </c>
+      <c r="BZ14" s="32">
         <f t="shared" si="37"/>
-        <v>1.0417391310427424</v>
-[...1 lines deleted...]
-      <c r="CA14" s="36">
+        <v>1.0249384252553195</v>
+      </c>
+      <c r="CA14" s="32">
         <f t="shared" si="38"/>
-        <v>4.778716080991372</v>
-[...1 lines deleted...]
-      <c r="CB14" s="36">
+        <v>4.9991894619596202</v>
+      </c>
+      <c r="CB14" s="32">
         <f t="shared" si="39"/>
-        <v>6.9915377922331705E-3</v>
-[...1 lines deleted...]
-      <c r="CC14" s="36">
+        <v>6.9723702398321059E-3</v>
+      </c>
+      <c r="CC14" s="32">
         <f t="shared" si="40"/>
-        <v>0.44046688091068975</v>
+        <v>0.43925932510942262</v>
       </c>
     </row>
     <row r="15" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A15" s="37" t="s">
+      <c r="A15" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="82">
-[...2 lines deleted...]
-      <c r="C15" s="58">
+      <c r="B15" s="73">
+        <v>1852477</v>
+      </c>
+      <c r="C15" s="53">
         <f>病床數!C18</f>
-        <v>13377</v>
-[...1 lines deleted...]
-      <c r="D15" s="25">
+        <v>13336</v>
+      </c>
+      <c r="D15" s="22">
         <f>病床數!D18</f>
         <v>7145</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E15" s="22">
         <f>病床數!E18</f>
         <v>5499</v>
       </c>
-      <c r="F15" s="25">
+      <c r="F15" s="22">
         <f>病床數!F18</f>
         <v>412</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G15" s="22">
         <f>病床數!G18</f>
         <v>198</v>
       </c>
-      <c r="H15" s="25">
+      <c r="H15" s="22">
         <f>病床數!H18</f>
         <v>1036</v>
       </c>
-      <c r="I15" s="25">
+      <c r="I15" s="22">
         <f>病床數!I18</f>
         <v>0</v>
       </c>
-      <c r="J15" s="25">
+      <c r="J15" s="22">
         <f>病床數!J18</f>
         <v>0</v>
       </c>
-      <c r="K15" s="25">
+      <c r="K15" s="22">
         <f>病床數!K18</f>
         <v>0</v>
       </c>
-      <c r="L15" s="25">
+      <c r="L15" s="22">
         <f>病床數!L18</f>
-        <v>2740</v>
-[...1 lines deleted...]
-      <c r="M15" s="25">
+        <v>2738</v>
+      </c>
+      <c r="M15" s="22">
         <f>病床數!M18</f>
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="N15" s="25">
+        <v>574</v>
+      </c>
+      <c r="N15" s="22">
         <f>病床數!N18</f>
         <v>4</v>
       </c>
-      <c r="O15" s="25">
+      <c r="O15" s="22">
         <f>病床數!O18</f>
         <v>18</v>
       </c>
-      <c r="P15" s="25">
+      <c r="P15" s="22">
         <f>病床數!P18</f>
         <v>97</v>
       </c>
-      <c r="Q15" s="25">
+      <c r="Q15" s="22">
         <f>病床數!Q18</f>
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="R15" s="25">
+        <v>326</v>
+      </c>
+      <c r="R15" s="22">
         <f>病床數!R18</f>
         <v>99</v>
       </c>
-      <c r="S15" s="25">
+      <c r="S15" s="22">
         <f>病床數!S18</f>
         <v>362</v>
       </c>
-      <c r="T15" s="59">
+      <c r="T15" s="54">
         <f>病床數!T18</f>
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="U15" s="25">
+        <v>59</v>
+      </c>
+      <c r="U15" s="22">
         <f>病床數!V18</f>
         <v>15</v>
       </c>
-      <c r="V15" s="25">
+      <c r="V15" s="22">
         <f>病床數!W18</f>
         <v>38</v>
       </c>
-      <c r="W15" s="25">
+      <c r="W15" s="22">
         <f>病床數!X18</f>
         <v>8</v>
       </c>
-      <c r="X15" s="25">
+      <c r="X15" s="22">
         <f>病床數!Y18</f>
         <v>101</v>
       </c>
-      <c r="Y15" s="25">
+      <c r="Y15" s="22">
         <f>病床數!Z18</f>
         <v>4</v>
       </c>
-      <c r="Z15" s="25">
+      <c r="Z15" s="22">
         <f>病床數!AA18</f>
         <v>0</v>
       </c>
-      <c r="AA15" s="25">
+      <c r="AA15" s="22">
         <f>病床數!AB18</f>
         <v>8</v>
       </c>
-      <c r="AB15" s="25">
+      <c r="AB15" s="22">
         <f>病床數!AC18</f>
         <v>0</v>
       </c>
-      <c r="AC15" s="25">
+      <c r="AC15" s="22">
         <f>病床數!AD18</f>
         <v>0</v>
       </c>
-      <c r="AD15" s="25">
+      <c r="AD15" s="22">
         <f>病床數!AE18</f>
         <v>0</v>
       </c>
-      <c r="AE15" s="25">
+      <c r="AE15" s="22">
         <f>病床數!AF18</f>
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="AF15" s="25">
+        <v>114</v>
+      </c>
+      <c r="AF15" s="22">
         <f>病床數!AG18</f>
         <v>178</v>
       </c>
-      <c r="AG15" s="25">
+      <c r="AG15" s="22">
         <f>病床數!AH18</f>
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="AH15" s="25">
+        <v>648</v>
+      </c>
+      <c r="AH15" s="22">
         <f>病床數!AI18</f>
         <v>1</v>
       </c>
-      <c r="AI15" s="25">
+      <c r="AI15" s="22">
         <f>病床數!AJ18</f>
         <v>84</v>
       </c>
-      <c r="AJ15" s="25">
+      <c r="AJ15" s="22">
         <f>病床數!AK18</f>
-        <v>3492</v>
-[...1 lines deleted...]
-      <c r="AK15" s="25">
+        <v>3453</v>
+      </c>
+      <c r="AK15" s="22">
         <f>病床數!AL18</f>
-        <v>1590</v>
-[...1 lines deleted...]
-      <c r="AL15" s="25">
+        <v>1546</v>
+      </c>
+      <c r="AL15" s="22">
         <f>病床數!AM18</f>
         <v>238</v>
       </c>
-      <c r="AM15" s="25">
+      <c r="AM15" s="22">
         <f>病床數!AN18</f>
-        <v>1536</v>
-[...1 lines deleted...]
-      <c r="AN15" s="25">
+        <v>1541</v>
+      </c>
+      <c r="AN15" s="22">
         <f>病床數!AO18</f>
         <v>0</v>
       </c>
-      <c r="AO15" s="25">
+      <c r="AO15" s="22">
         <f>病床數!AP18</f>
         <v>128</v>
       </c>
-      <c r="AP15" s="27"/>
-      <c r="AQ15" s="36">
+      <c r="AP15" s="24"/>
+      <c r="AQ15" s="32">
         <f t="shared" si="2"/>
-        <v>71.971553562234106</v>
-[...1 lines deleted...]
-      <c r="AR15" s="36">
+        <v>71.990097582857985</v>
+      </c>
+      <c r="AR15" s="32">
         <f t="shared" si="3"/>
-        <v>38.441859176359628</v>
-[...1 lines deleted...]
-      <c r="AS15" s="36">
+        <v>38.569979546304758</v>
+      </c>
+      <c r="AS15" s="32">
         <f t="shared" si="4"/>
-        <v>29.585973913338226</v>
-[...1 lines deleted...]
-      <c r="AT15" s="36">
+        <v>29.68457907979424</v>
+      </c>
+      <c r="AT15" s="32">
         <f t="shared" si="5"/>
-        <v>2.2166614388607648</v>
-[...1 lines deleted...]
-      <c r="AU15" s="36">
+        <v>2.2240492054692176</v>
+      </c>
+      <c r="AU15" s="32">
         <f t="shared" si="6"/>
-        <v>1.0652887497437658</v>
-[...1 lines deleted...]
-      <c r="AV15" s="36">
+        <v>1.0688391812691871</v>
+      </c>
+      <c r="AV15" s="32">
         <f t="shared" si="7"/>
-        <v>5.573935074416875</v>
-[...1 lines deleted...]
-      <c r="AW15" s="36">
+        <v>5.5925120797721108</v>
+      </c>
+      <c r="AW15" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX15" s="36">
+      <c r="AX15" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY15" s="36">
+      <c r="AY15" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ15" s="36">
+      <c r="AZ15" s="32">
         <f t="shared" si="11"/>
-        <v>14.741874617666255</v>
-[...1 lines deleted...]
-      <c r="BA15" s="36">
+        <v>14.780210496540578</v>
+      </c>
+      <c r="BA15" s="32">
         <f t="shared" si="12"/>
-        <v>3.0936415712255827</v>
-[...1 lines deleted...]
-      <c r="BB15" s="36">
+        <v>3.0985539901440071</v>
+      </c>
+      <c r="BB15" s="32">
         <f t="shared" si="13"/>
-        <v>2.1520984843308399E-2</v>
-[...1 lines deleted...]
-      <c r="BC15" s="36">
+        <v>2.1592710732710851E-2</v>
+      </c>
+      <c r="BC15" s="32">
         <f t="shared" si="14"/>
-        <v>9.6844431794887789E-2</v>
-[...1 lines deleted...]
-      <c r="BD15" s="36">
+        <v>9.7167198297198831E-2</v>
+      </c>
+      <c r="BD15" s="32">
         <f t="shared" si="15"/>
-        <v>0.52188388245022876</v>
-[...1 lines deleted...]
-      <c r="BE15" s="36">
+        <v>0.52362323526823806</v>
+      </c>
+      <c r="BE15" s="32">
         <f t="shared" si="16"/>
-        <v>1.6463553405130924</v>
-[...1 lines deleted...]
-      <c r="BF15" s="36">
+        <v>1.7598059247159343</v>
+      </c>
+      <c r="BF15" s="32">
         <f t="shared" si="17"/>
-        <v>0.53264437487188288</v>
-[...1 lines deleted...]
-      <c r="BG15" s="36">
+        <v>0.53441959063459354</v>
+      </c>
+      <c r="BG15" s="32">
         <f t="shared" si="18"/>
-        <v>1.9476491283194102</v>
-[...1 lines deleted...]
-      <c r="BH15" s="51">
+        <v>1.9541403213103319</v>
+      </c>
+      <c r="BH15" s="46">
         <f t="shared" si="19"/>
-        <v>0.32281477264962599</v>
-[...1 lines deleted...]
-      <c r="BI15" s="36">
+        <v>0.31849248330748509</v>
+      </c>
+      <c r="BI15" s="32">
         <f t="shared" si="20"/>
-        <v>8.0703693162406498E-2</v>
-[...1 lines deleted...]
-      <c r="BJ15" s="36">
+        <v>8.0972665247665693E-2</v>
+      </c>
+      <c r="BJ15" s="32">
         <f t="shared" si="21"/>
-        <v>0.2044493560114298</v>
-[...1 lines deleted...]
-      <c r="BK15" s="36">
+        <v>0.20513075196075309</v>
+      </c>
+      <c r="BK15" s="32">
         <f t="shared" si="22"/>
-        <v>4.3041969686616798E-2</v>
-[...1 lines deleted...]
-      <c r="BL15" s="36">
+        <v>4.3185421465421703E-2</v>
+      </c>
+      <c r="BL15" s="32">
         <f t="shared" si="23"/>
-        <v>0.5434048672935371</v>
-[...1 lines deleted...]
-      <c r="BM15" s="36">
+        <v>0.54521594600094903</v>
+      </c>
+      <c r="BM15" s="32">
         <f t="shared" si="24"/>
-        <v>2.1520984843308399E-2</v>
-[...1 lines deleted...]
-      <c r="BN15" s="36">
+        <v>2.1592710732710851E-2</v>
+      </c>
+      <c r="BN15" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO15" s="36">
+      <c r="BO15" s="32">
         <f t="shared" si="26"/>
-        <v>4.3041969686616798E-2</v>
-[...1 lines deleted...]
-      <c r="BP15" s="36">
+        <v>4.3185421465421703E-2</v>
+      </c>
+      <c r="BP15" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ15" s="36">
+      <c r="BQ15" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR15" s="36">
+      <c r="BR15" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS15" s="36">
+      <c r="BS15" s="32">
         <f t="shared" si="30"/>
-        <v>0.60796782182346232</v>
-[...1 lines deleted...]
-      <c r="BT15" s="36">
+        <v>0.61539225588225921</v>
+      </c>
+      <c r="BT15" s="32">
         <f t="shared" si="31"/>
-        <v>0.95768382552722375</v>
-[...1 lines deleted...]
-      <c r="BU15" s="36">
+        <v>0.96087562760563294</v>
+      </c>
+      <c r="BU15" s="32">
         <f t="shared" si="32"/>
-        <v>3.59938471504333</v>
-[...1 lines deleted...]
-      <c r="BV15" s="36">
+        <v>3.4980191386991577</v>
+      </c>
+      <c r="BV15" s="32">
         <f t="shared" si="33"/>
-        <v>5.3802462108270997E-3</v>
-[...1 lines deleted...]
-      <c r="BW15" s="36">
+        <v>5.3981776831777128E-3</v>
+      </c>
+      <c r="BW15" s="32">
         <f t="shared" si="34"/>
-        <v>0.45194068170947643</v>
-[...1 lines deleted...]
-      <c r="BX15" s="36">
+        <v>0.45344692538692788</v>
+      </c>
+      <c r="BX15" s="32">
         <f t="shared" si="35"/>
-        <v>18.78781976820823</v>
-[...1 lines deleted...]
-      <c r="BY15" s="36">
+        <v>18.639907540012643</v>
+      </c>
+      <c r="BY15" s="32">
         <f t="shared" si="36"/>
-        <v>8.5545914752150889</v>
-[...1 lines deleted...]
-      <c r="BZ15" s="36">
+        <v>8.3455826981927448</v>
+      </c>
+      <c r="BZ15" s="32">
         <f t="shared" si="37"/>
-        <v>1.2804985981768497</v>
-[...1 lines deleted...]
-      <c r="CA15" s="36">
+        <v>1.2847662885962956</v>
+      </c>
+      <c r="CA15" s="32">
         <f t="shared" si="38"/>
-        <v>8.2640581798304247</v>
-[...1 lines deleted...]
-      <c r="CB15" s="36">
+        <v>8.318591809776855</v>
+      </c>
+      <c r="CB15" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC15" s="36">
+      <c r="CC15" s="32">
         <f t="shared" si="40"/>
-        <v>0.68867151498586876</v>
+        <v>0.69096674344674724</v>
       </c>
     </row>
     <row r="16" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="33" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="82">
-[...2 lines deleted...]
-      <c r="C16" s="58">
+      <c r="B16" s="73">
+        <v>2718545</v>
+      </c>
+      <c r="C16" s="53">
         <f>病床數!C19</f>
-        <v>22532</v>
-[...1 lines deleted...]
-      <c r="D16" s="25">
+        <v>22481</v>
+      </c>
+      <c r="D16" s="22">
         <f>病床數!D19</f>
-        <v>12678</v>
-[...1 lines deleted...]
-      <c r="E16" s="25">
+        <v>12684</v>
+      </c>
+      <c r="E16" s="22">
         <f>病床數!E19</f>
-        <v>10354</v>
-[...1 lines deleted...]
-      <c r="F16" s="25">
+        <v>10489</v>
+      </c>
+      <c r="F16" s="22">
         <f>病床數!F19</f>
-        <v>1015</v>
-[...1 lines deleted...]
-      <c r="G16" s="25">
+        <v>1011</v>
+      </c>
+      <c r="G16" s="22">
         <f>病床數!G19</f>
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="H16" s="25">
+        <v>497</v>
+      </c>
+      <c r="H16" s="22">
         <f>病床數!H19</f>
-        <v>768</v>
-[...1 lines deleted...]
-      <c r="I16" s="25">
+        <v>687</v>
+      </c>
+      <c r="I16" s="22">
         <f>病床數!I19</f>
         <v>0</v>
       </c>
-      <c r="J16" s="25">
+      <c r="J16" s="22">
         <f>病床數!J19</f>
         <v>0</v>
       </c>
-      <c r="K16" s="25">
+      <c r="K16" s="22">
         <f>病床數!K19</f>
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="L16" s="25">
+        <v>0</v>
+      </c>
+      <c r="L16" s="22">
         <f>病床數!L19</f>
-        <v>5028</v>
-[...1 lines deleted...]
-      <c r="M16" s="25">
+        <v>4978</v>
+      </c>
+      <c r="M16" s="22">
         <f>病床數!M19</f>
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="N16" s="25">
+        <v>987</v>
+      </c>
+      <c r="N16" s="22">
         <f>病床數!N19</f>
         <v>34</v>
       </c>
-      <c r="O16" s="25">
+      <c r="O16" s="22">
         <f>病床數!O19</f>
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="P16" s="25">
+        <v>33</v>
+      </c>
+      <c r="P16" s="22">
         <f>病床數!P19</f>
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="Q16" s="25">
+        <v>180</v>
+      </c>
+      <c r="Q16" s="22">
         <f>病床數!Q19</f>
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="R16" s="25">
+        <v>610</v>
+      </c>
+      <c r="R16" s="22">
         <f>病床數!R19</f>
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="S16" s="25">
+        <v>95</v>
+      </c>
+      <c r="S16" s="22">
         <f>病床數!S19</f>
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="T16" s="59">
+        <v>423</v>
+      </c>
+      <c r="T16" s="54">
         <f>病床數!T19</f>
         <v>80</v>
       </c>
-      <c r="U16" s="25">
+      <c r="U16" s="22">
         <f>病床數!V19</f>
         <v>58</v>
       </c>
-      <c r="V16" s="25">
+      <c r="V16" s="22">
         <f>病床數!W19</f>
         <v>64</v>
       </c>
-      <c r="W16" s="25">
+      <c r="W16" s="22">
         <f>病床數!X19</f>
         <v>10</v>
       </c>
-      <c r="X16" s="25">
+      <c r="X16" s="22">
         <f>病床數!Y19</f>
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="Y16" s="25">
+        <v>196</v>
+      </c>
+      <c r="Y16" s="22">
         <f>病床數!Z19</f>
         <v>6</v>
       </c>
-      <c r="Z16" s="25">
+      <c r="Z16" s="22">
         <f>病床數!AA19</f>
         <v>0</v>
       </c>
-      <c r="AA16" s="25">
+      <c r="AA16" s="22">
         <f>病床數!AB19</f>
         <v>0</v>
       </c>
-      <c r="AB16" s="25">
+      <c r="AB16" s="22">
         <f>病床數!AC19</f>
         <v>89</v>
       </c>
-      <c r="AC16" s="25">
+      <c r="AC16" s="22">
         <f>病床數!AD19</f>
         <v>22</v>
       </c>
-      <c r="AD16" s="25">
+      <c r="AD16" s="22">
         <f>病床數!AE19</f>
         <v>50</v>
       </c>
-      <c r="AE16" s="25">
+      <c r="AE16" s="22">
         <f>病床數!AF19</f>
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="AF16" s="25">
+        <v>280</v>
+      </c>
+      <c r="AF16" s="22">
         <f>病床數!AG19</f>
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="AG16" s="25">
+        <v>445</v>
+      </c>
+      <c r="AG16" s="22">
         <f>病床數!AH19</f>
-        <v>1274</v>
-[...1 lines deleted...]
-      <c r="AH16" s="25">
+        <v>1236</v>
+      </c>
+      <c r="AH16" s="22">
         <f>病床數!AI19</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AI16" s="25">
+        <v>6</v>
+      </c>
+      <c r="AI16" s="22">
         <f>病床數!AJ19</f>
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AJ16" s="25">
+        <v>74</v>
+      </c>
+      <c r="AJ16" s="22">
         <f>病床數!AK19</f>
-        <v>4823</v>
-[...1 lines deleted...]
-      <c r="AK16" s="25">
+        <v>4819</v>
+      </c>
+      <c r="AK16" s="22">
         <f>病床數!AL19</f>
-        <v>2659</v>
-[...1 lines deleted...]
-      <c r="AL16" s="25">
+        <v>2576</v>
+      </c>
+      <c r="AL16" s="22">
         <f>病床數!AM19</f>
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="AM16" s="25">
+        <v>89</v>
+      </c>
+      <c r="AM16" s="22">
         <f>病床數!AN19</f>
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="AN16" s="25">
+        <v>2094</v>
+      </c>
+      <c r="AN16" s="22">
         <f>病床數!AO19</f>
         <v>0</v>
       </c>
-      <c r="AO16" s="25">
+      <c r="AO16" s="22">
         <f>病床數!AP19</f>
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="AQ16" s="36">
+        <v>60</v>
+      </c>
+      <c r="AP16" s="24"/>
+      <c r="AQ16" s="32">
         <f t="shared" si="2"/>
-        <v>82.492132274442667</v>
-[...1 lines deleted...]
-      <c r="AR16" s="36">
+        <v>82.694971023102426</v>
+      </c>
+      <c r="AR16" s="32">
         <f t="shared" si="3"/>
-        <v>46.415553567165993</v>
-[...1 lines deleted...]
-      <c r="AS16" s="36">
+        <v>46.657311171968828</v>
+      </c>
+      <c r="AS16" s="32">
         <f t="shared" si="4"/>
-        <v>37.90713374620892</v>
-[...1 lines deleted...]
-      <c r="AT16" s="36">
+        <v>38.583139142445681</v>
+      </c>
+      <c r="AT16" s="32">
         <f t="shared" si="5"/>
-        <v>3.7160267290324569</v>
-[...1 lines deleted...]
-      <c r="AU16" s="36">
+        <v>3.7189011033475632</v>
+      </c>
+      <c r="AU16" s="32">
         <f t="shared" si="6"/>
-        <v>1.9806605521246887</v>
-[...1 lines deleted...]
-      <c r="AV16" s="36">
+        <v>1.8281838262747168</v>
+      </c>
+      <c r="AV16" s="32">
         <f t="shared" si="7"/>
-        <v>2.8117325397999275</v>
-[...1 lines deleted...]
-      <c r="AW16" s="36">
+        <v>2.5270870999008661</v>
+      </c>
+      <c r="AW16" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX16" s="36">
+      <c r="AX16" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY16" s="36">
+      <c r="AY16" s="32">
         <f t="shared" si="10"/>
-        <v>1.0983330233593467E-2</v>
-[...1 lines deleted...]
-      <c r="AZ16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="32">
         <f t="shared" si="11"/>
-        <v>18.408061471502652</v>
-[...1 lines deleted...]
-      <c r="BA16" s="36">
+        <v>18.311265769005111</v>
+      </c>
+      <c r="BA16" s="32">
         <f t="shared" si="12"/>
-        <v>3.4817156840491292</v>
-[...1 lines deleted...]
-      <c r="BB16" s="36">
+        <v>3.6306185845737335</v>
+      </c>
+      <c r="BB16" s="32">
         <f t="shared" si="13"/>
-        <v>0.12447774264739264</v>
-[...1 lines deleted...]
-      <c r="BC16" s="36">
+        <v>0.1250669015962583</v>
+      </c>
+      <c r="BC16" s="32">
         <f t="shared" si="14"/>
-        <v>7.6883311635154272E-2</v>
-[...1 lines deleted...]
-      <c r="BD16" s="36">
+        <v>0.1213884633140154</v>
+      </c>
+      <c r="BD16" s="32">
         <f t="shared" si="15"/>
-        <v>0.65167759385987911</v>
-[...1 lines deleted...]
-      <c r="BE16" s="36">
+        <v>0.66211889080372033</v>
+      </c>
+      <c r="BE16" s="32">
         <f t="shared" si="16"/>
-        <v>2.1307660653171325</v>
-[...1 lines deleted...]
-      <c r="BF16" s="36">
+        <v>2.2438473521681637</v>
+      </c>
+      <c r="BF16" s="32">
         <f t="shared" si="17"/>
-        <v>0.34414434731926197</v>
-[...1 lines deleted...]
-      <c r="BG16" s="36">
+        <v>0.34945163681307467</v>
+      </c>
+      <c r="BG16" s="32">
         <f t="shared" si="18"/>
-        <v>1.8195717086986511</v>
-[...1 lines deleted...]
-      <c r="BH16" s="51">
+        <v>1.5559793933887429</v>
+      </c>
+      <c r="BH16" s="46">
         <f t="shared" si="19"/>
-        <v>0.29288880622915914</v>
-[...1 lines deleted...]
-      <c r="BI16" s="36">
+        <v>0.29427506257943126</v>
+      </c>
+      <c r="BI16" s="32">
         <f t="shared" si="20"/>
-        <v>0.21234438451614035</v>
-[...1 lines deleted...]
-      <c r="BJ16" s="36">
+        <v>0.21334942037008767</v>
+      </c>
+      <c r="BJ16" s="32">
         <f t="shared" si="21"/>
-        <v>0.2343110449833273</v>
-[...1 lines deleted...]
-      <c r="BK16" s="36">
+        <v>0.23542005006354502</v>
+      </c>
+      <c r="BK16" s="32">
         <f t="shared" si="22"/>
-        <v>3.6611100778644892E-2</v>
-[...1 lines deleted...]
-      <c r="BL16" s="36">
+        <v>3.6784382822428907E-2</v>
+      </c>
+      <c r="BL16" s="32">
         <f t="shared" si="23"/>
-        <v>0.71391646518357532</v>
-[...1 lines deleted...]
-      <c r="BM16" s="36">
+        <v>0.72097390331960665</v>
+      </c>
+      <c r="BM16" s="32">
         <f t="shared" si="24"/>
-        <v>2.1966660467186934E-2</v>
-[...1 lines deleted...]
-      <c r="BN16" s="36">
+        <v>2.2070629693457345E-2</v>
+      </c>
+      <c r="BN16" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO16" s="36">
+      <c r="BO16" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP16" s="36">
+      <c r="BP16" s="32">
         <f t="shared" si="27"/>
-        <v>0.32583879692993956</v>
-[...1 lines deleted...]
-      <c r="BQ16" s="36">
+        <v>0.32738100711961732</v>
+      </c>
+      <c r="BQ16" s="32">
         <f t="shared" si="28"/>
-        <v>8.0544421713018774E-2</v>
-[...1 lines deleted...]
-      <c r="BR16" s="36">
+        <v>8.0925642209343604E-2</v>
+      </c>
+      <c r="BR16" s="32">
         <f t="shared" si="29"/>
-        <v>0.18305550389322445</v>
-[...1 lines deleted...]
-      <c r="BS16" s="36">
+        <v>0.18392191411214454</v>
+      </c>
+      <c r="BS16" s="32">
         <f t="shared" si="30"/>
-        <v>1.0214497117241925</v>
-[...1 lines deleted...]
-      <c r="BT16" s="36">
+        <v>1.0299627190280094</v>
+      </c>
+      <c r="BT16" s="32">
         <f t="shared" si="31"/>
-        <v>1.6950939660512583</v>
-[...1 lines deleted...]
-      <c r="BU16" s="36">
+        <v>1.6369050355980865</v>
+      </c>
+      <c r="BU16" s="32">
         <f t="shared" si="32"/>
-        <v>4.6642542391993587</v>
-[...1 lines deleted...]
-      <c r="BV16" s="36">
+        <v>4.5465497168522129</v>
+      </c>
+      <c r="BV16" s="32">
         <f t="shared" si="33"/>
-        <v>1.8305550389322446E-2</v>
-[...1 lines deleted...]
-      <c r="BW16" s="36">
+        <v>2.2070629693457345E-2</v>
+      </c>
+      <c r="BW16" s="32">
         <f t="shared" si="34"/>
-        <v>0.27824436591770119</v>
-[...1 lines deleted...]
-      <c r="BX16" s="36">
+        <v>0.2722044328859739</v>
+      </c>
+      <c r="BX16" s="32">
         <f t="shared" si="35"/>
-        <v>17.657533905540433</v>
-[...1 lines deleted...]
-      <c r="BY16" s="36">
+        <v>17.72639408212849</v>
+      </c>
+      <c r="BY16" s="32">
         <f t="shared" si="36"/>
-        <v>9.734891697041677</v>
-[...1 lines deleted...]
-      <c r="BZ16" s="36">
+        <v>9.4756570150576866</v>
+      </c>
+      <c r="BZ16" s="32">
         <f t="shared" si="37"/>
-        <v>0.33316101708566853</v>
-[...1 lines deleted...]
-      <c r="CA16" s="36">
+        <v>0.32738100711961732</v>
+      </c>
+      <c r="CA16" s="32">
         <f t="shared" si="38"/>
-        <v>7.3771368068969458</v>
-[...1 lines deleted...]
-      <c r="CB16" s="36">
+        <v>7.7026497630166135</v>
+      </c>
+      <c r="CB16" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC16" s="36">
+      <c r="CC16" s="32">
         <f t="shared" si="40"/>
-        <v>0.21234438451614035</v>
+        <v>0.22070629693457347</v>
       </c>
     </row>
     <row r="17" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A17" s="37" t="s">
+      <c r="A17" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="82">
-[...2 lines deleted...]
-      <c r="C17" s="58">
+      <c r="B17" s="73">
+        <v>449336</v>
+      </c>
+      <c r="C17" s="53">
         <f>病床數!C20</f>
-        <v>3613</v>
-[...1 lines deleted...]
-      <c r="D17" s="25">
+        <v>3567</v>
+      </c>
+      <c r="D17" s="22">
         <f>病床數!D20</f>
-        <v>2424</v>
-[...1 lines deleted...]
-      <c r="E17" s="25">
+        <v>2381</v>
+      </c>
+      <c r="E17" s="22">
         <f>病床數!E20</f>
-        <v>1572</v>
-[...1 lines deleted...]
-      <c r="F17" s="25">
+        <v>1588</v>
+      </c>
+      <c r="F17" s="22">
         <f>病床數!F20</f>
         <v>160</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G17" s="22">
         <f>病床數!G20</f>
         <v>126</v>
       </c>
-      <c r="H17" s="25">
+      <c r="H17" s="22">
         <f>病床數!H20</f>
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="I17" s="25">
+        <v>507</v>
+      </c>
+      <c r="I17" s="22">
         <f>病床數!I20</f>
         <v>0</v>
       </c>
-      <c r="J17" s="25">
+      <c r="J17" s="22">
         <f>病床數!J20</f>
         <v>0</v>
       </c>
-      <c r="K17" s="25">
+      <c r="K17" s="22">
         <f>病床數!K20</f>
         <v>0</v>
       </c>
-      <c r="L17" s="25">
+      <c r="L17" s="22">
         <f>病床數!L20</f>
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="M17" s="25">
+        <v>811</v>
+      </c>
+      <c r="M17" s="22">
         <f>病床數!M20</f>
         <v>151</v>
       </c>
-      <c r="N17" s="25">
+      <c r="N17" s="22">
         <f>病床數!N20</f>
         <v>2</v>
       </c>
-      <c r="O17" s="25">
+      <c r="O17" s="22">
         <f>病床數!O20</f>
         <v>0</v>
       </c>
-      <c r="P17" s="25">
+      <c r="P17" s="22">
         <f>病床數!P20</f>
         <v>38</v>
       </c>
-      <c r="Q17" s="25">
+      <c r="Q17" s="22">
         <f>病床數!Q20</f>
         <v>80</v>
       </c>
-      <c r="R17" s="25">
+      <c r="R17" s="22">
         <f>病床數!R20</f>
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="S17" s="25">
+        <v>59</v>
+      </c>
+      <c r="S17" s="22">
         <f>病床數!S20</f>
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="T17" s="59">
+        <v>58</v>
+      </c>
+      <c r="T17" s="54">
         <f>病床數!T20</f>
         <v>20</v>
       </c>
-      <c r="U17" s="25">
+      <c r="U17" s="22">
         <f>病床數!V20</f>
         <v>0</v>
       </c>
-      <c r="V17" s="25">
+      <c r="V17" s="22">
         <f>病床數!W20</f>
         <v>0</v>
       </c>
-      <c r="W17" s="25">
+      <c r="W17" s="22">
         <f>病床數!X20</f>
         <v>0</v>
       </c>
-      <c r="X17" s="25">
+      <c r="X17" s="22">
         <f>病床數!Y20</f>
         <v>23</v>
       </c>
-      <c r="Y17" s="25">
+      <c r="Y17" s="22">
         <f>病床數!Z20</f>
         <v>0</v>
       </c>
-      <c r="Z17" s="25">
+      <c r="Z17" s="22">
         <f>病床數!AA20</f>
         <v>0</v>
       </c>
-      <c r="AA17" s="25">
+      <c r="AA17" s="22">
         <f>病床數!AB20</f>
         <v>0</v>
       </c>
-      <c r="AB17" s="25">
+      <c r="AB17" s="22">
         <f>病床數!AC20</f>
         <v>0</v>
       </c>
-      <c r="AC17" s="25">
+      <c r="AC17" s="22">
         <f>病床數!AD20</f>
         <v>14</v>
       </c>
-      <c r="AD17" s="25">
+      <c r="AD17" s="22">
         <f>病床數!AE20</f>
         <v>0</v>
       </c>
-      <c r="AE17" s="25">
+      <c r="AE17" s="22">
         <f>病床數!AF20</f>
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="AF17" s="25">
+        <v>30</v>
+      </c>
+      <c r="AF17" s="22">
         <f>病床數!AG20</f>
         <v>48</v>
       </c>
-      <c r="AG17" s="25">
+      <c r="AG17" s="22">
         <f>病床數!AH20</f>
         <v>266</v>
       </c>
-      <c r="AH17" s="25">
+      <c r="AH17" s="22">
         <f>病床數!AI20</f>
         <v>0</v>
       </c>
-      <c r="AI17" s="25">
+      <c r="AI17" s="22">
         <f>病床數!AJ20</f>
         <v>22</v>
       </c>
-      <c r="AJ17" s="25">
+      <c r="AJ17" s="22">
         <f>病床數!AK20</f>
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="AK17" s="25">
+        <v>375</v>
+      </c>
+      <c r="AK17" s="22">
         <f>病床數!AL20</f>
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="AL17" s="25">
+        <v>207</v>
+      </c>
+      <c r="AL17" s="22">
         <f>病床數!AM20</f>
         <v>5</v>
       </c>
-      <c r="AM17" s="25">
+      <c r="AM17" s="22">
         <f>病床數!AN20</f>
         <v>159</v>
       </c>
-      <c r="AN17" s="25">
+      <c r="AN17" s="22">
         <f>病床數!AO20</f>
         <v>0</v>
       </c>
-      <c r="AO17" s="25">
+      <c r="AO17" s="22">
         <f>病床數!AP20</f>
         <v>4</v>
       </c>
-      <c r="AP17" s="27"/>
-      <c r="AQ17" s="36">
+      <c r="AP17" s="24"/>
+      <c r="AQ17" s="32">
         <f t="shared" si="2"/>
-        <v>80.429730283251573</v>
-[...1 lines deleted...]
-      <c r="AR17" s="36">
+        <v>79.383801876546727</v>
+      </c>
+      <c r="AR17" s="32">
         <f t="shared" si="3"/>
-        <v>53.96115865114912</v>
-[...1 lines deleted...]
-      <c r="AS17" s="36">
+        <v>52.989299766766962</v>
+      </c>
+      <c r="AS17" s="32">
         <f t="shared" si="4"/>
-        <v>34.994612788616507</v>
-[...1 lines deleted...]
-      <c r="AT17" s="36">
+        <v>35.341036551711859</v>
+      </c>
+      <c r="AT17" s="32">
         <f t="shared" si="5"/>
-        <v>3.5617926502408666</v>
-[...1 lines deleted...]
-      <c r="AU17" s="36">
+        <v>3.5608097281321771</v>
+      </c>
+      <c r="AU17" s="32">
         <f t="shared" si="6"/>
-        <v>2.8049117120646825</v>
-[...1 lines deleted...]
-      <c r="AV17" s="36">
+        <v>2.8041376609040896</v>
+      </c>
+      <c r="AV17" s="32">
         <f t="shared" si="7"/>
-        <v>12.599841500227065</v>
-[...1 lines deleted...]
-      <c r="AW17" s="36">
+        <v>11.283315826018836</v>
+      </c>
+      <c r="AW17" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX17" s="36">
+      <c r="AX17" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY17" s="36">
+      <c r="AY17" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ17" s="36">
+      <c r="AZ17" s="32">
         <f t="shared" si="11"/>
-        <v>17.964791679652368</v>
-[...1 lines deleted...]
-      <c r="BA17" s="36">
+        <v>18.048854309469974</v>
+      </c>
+      <c r="BA17" s="32">
         <f t="shared" si="12"/>
-        <v>3.3614418136648174</v>
-[...1 lines deleted...]
-      <c r="BB17" s="36">
+        <v>3.3605141809247425</v>
+      </c>
+      <c r="BB17" s="32">
         <f t="shared" si="13"/>
-        <v>4.4522408128010831E-2</v>
-[...1 lines deleted...]
-      <c r="BC17" s="36">
+        <v>4.4510121601652214E-2</v>
+      </c>
+      <c r="BC17" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD17" s="36">
+      <c r="BD17" s="32">
         <f t="shared" si="15"/>
-        <v>0.84592575443220575</v>
-[...1 lines deleted...]
-      <c r="BE17" s="36">
+        <v>0.84569231043139204</v>
+      </c>
+      <c r="BE17" s="32">
         <f t="shared" si="16"/>
-        <v>1.7808963251204333</v>
-[...1 lines deleted...]
-      <c r="BF17" s="36">
+        <v>1.7804048640660886</v>
+      </c>
+      <c r="BF17" s="32">
         <f t="shared" si="17"/>
-        <v>1.0907989991362652</v>
-[...1 lines deleted...]
-      <c r="BG17" s="36">
+        <v>1.3130485872487403</v>
+      </c>
+      <c r="BG17" s="32">
         <f t="shared" si="18"/>
-        <v>1.4024558560323412</v>
-[...1 lines deleted...]
-      <c r="BH17" s="51">
+        <v>1.2907935264479142</v>
+      </c>
+      <c r="BH17" s="46">
         <f t="shared" si="19"/>
-        <v>0.44522408128010832</v>
-[...1 lines deleted...]
-      <c r="BI17" s="36">
+        <v>0.44510121601652214</v>
+      </c>
+      <c r="BI17" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ17" s="36">
+      <c r="BJ17" s="32">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
-      <c r="BK17" s="36">
+      <c r="BK17" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL17" s="36">
+      <c r="BL17" s="32">
         <f t="shared" si="23"/>
-        <v>0.51200769347212449</v>
-[...1 lines deleted...]
-      <c r="BM17" s="36">
+        <v>0.5118663984190005</v>
+      </c>
+      <c r="BM17" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN17" s="36">
+      <c r="BN17" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO17" s="36">
+      <c r="BO17" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP17" s="36">
+      <c r="BP17" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ17" s="36">
+      <c r="BQ17" s="32">
         <f t="shared" si="28"/>
-        <v>0.31165685689607581</v>
-[...1 lines deleted...]
-      <c r="BR17" s="36">
+        <v>0.31157085121156547</v>
+      </c>
+      <c r="BR17" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS17" s="36">
+      <c r="BS17" s="32">
         <f t="shared" si="30"/>
-        <v>0.69009732598416784</v>
-[...1 lines deleted...]
-      <c r="BT17" s="36">
+        <v>0.66765182402478318</v>
+      </c>
+      <c r="BT17" s="32">
         <f t="shared" si="31"/>
-        <v>1.0685377950722599</v>
-[...1 lines deleted...]
-      <c r="BU17" s="36">
+        <v>1.0682429184396531</v>
+      </c>
+      <c r="BU17" s="32">
         <f t="shared" si="32"/>
-        <v>5.9214802810254401</v>
-[...1 lines deleted...]
-      <c r="BV17" s="36">
+        <v>5.919846173019744</v>
+      </c>
+      <c r="BV17" s="32">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW17" s="36">
+      <c r="BW17" s="32">
         <f t="shared" si="34"/>
-        <v>0.4897464894081191</v>
-[...1 lines deleted...]
-      <c r="BX17" s="36">
+        <v>0.48961133761817438</v>
+      </c>
+      <c r="BX17" s="32">
         <f t="shared" si="35"/>
-        <v>8.503779952450067</v>
-[...1 lines deleted...]
-      <c r="BY17" s="36">
+        <v>8.3456478003097896</v>
+      </c>
+      <c r="BY17" s="32">
         <f t="shared" si="36"/>
-        <v>4.7638976696971582</v>
-[...1 lines deleted...]
-      <c r="BZ17" s="36">
+        <v>4.6067975857710044</v>
+      </c>
+      <c r="BZ17" s="32">
         <f t="shared" si="37"/>
-        <v>0.11130602032002708</v>
-[...1 lines deleted...]
-      <c r="CA17" s="36">
+        <v>0.11127530400413053</v>
+      </c>
+      <c r="CA17" s="32">
         <f t="shared" si="38"/>
-        <v>3.539531446176861</v>
-[...1 lines deleted...]
-      <c r="CB17" s="36">
+        <v>3.5385546673313515</v>
+      </c>
+      <c r="CB17" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC17" s="36">
+      <c r="CC17" s="32">
         <f t="shared" si="40"/>
-        <v>8.9044816256021661E-2</v>
+        <v>8.9020243203304428E-2</v>
       </c>
     </row>
     <row r="18" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A18" s="40" t="s">
+      <c r="A18" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="82">
-[...2 lines deleted...]
-      <c r="C18" s="58">
+      <c r="B18" s="73">
+        <v>597235</v>
+      </c>
+      <c r="C18" s="53">
         <f>病床數!C21</f>
-        <v>3460</v>
-[...1 lines deleted...]
-      <c r="D18" s="25">
+        <v>3502</v>
+      </c>
+      <c r="D18" s="22">
         <f>病床數!D21</f>
-        <v>2232</v>
-[...1 lines deleted...]
-      <c r="E18" s="25">
+        <v>2206</v>
+      </c>
+      <c r="E18" s="22">
         <f>病床數!E21</f>
-        <v>1590</v>
-[...1 lines deleted...]
-      <c r="F18" s="25">
+        <v>1564</v>
+      </c>
+      <c r="F18" s="22">
         <f>病床數!F21</f>
         <v>200</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="22">
         <f>病床數!G21</f>
         <v>0</v>
       </c>
-      <c r="H18" s="25">
+      <c r="H18" s="22">
         <f>病床數!H21</f>
         <v>442</v>
       </c>
-      <c r="I18" s="25">
+      <c r="I18" s="22">
         <f>病床數!I21</f>
         <v>0</v>
       </c>
-      <c r="J18" s="25">
+      <c r="J18" s="22">
         <f>病床數!J21</f>
         <v>0</v>
       </c>
-      <c r="K18" s="25">
+      <c r="K18" s="22">
         <f>病床數!K21</f>
         <v>0</v>
       </c>
-      <c r="L18" s="25">
+      <c r="L18" s="22">
         <f>病床數!L21</f>
-        <v>818</v>
-[...1 lines deleted...]
-      <c r="M18" s="25">
+        <v>827</v>
+      </c>
+      <c r="M18" s="22">
         <f>病床數!M21</f>
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="N18" s="25">
+        <v>109</v>
+      </c>
+      <c r="N18" s="22">
         <f>病床數!N21</f>
         <v>0</v>
       </c>
-      <c r="O18" s="25">
+      <c r="O18" s="22">
         <f>病床數!O21</f>
         <v>0</v>
       </c>
-      <c r="P18" s="25">
+      <c r="P18" s="22">
         <f>病床數!P21</f>
         <v>40</v>
       </c>
-      <c r="Q18" s="25">
+      <c r="Q18" s="22">
         <f>病床數!Q21</f>
         <v>86</v>
       </c>
-      <c r="R18" s="25">
+      <c r="R18" s="22">
         <f>病床數!R21</f>
         <v>12</v>
       </c>
-      <c r="S18" s="25">
+      <c r="S18" s="22">
         <f>病床數!S21</f>
         <v>140</v>
       </c>
-      <c r="T18" s="59">
+      <c r="T18" s="54">
         <f>病床數!T21</f>
         <v>0</v>
       </c>
-      <c r="U18" s="25">
+      <c r="U18" s="22">
         <f>病床數!V21</f>
         <v>0</v>
       </c>
-      <c r="V18" s="25">
+      <c r="V18" s="22">
         <f>病床數!W21</f>
         <v>13</v>
       </c>
-      <c r="W18" s="25">
+      <c r="W18" s="22">
         <f>病床數!X21</f>
         <v>0</v>
       </c>
-      <c r="X18" s="25">
+      <c r="X18" s="22">
         <f>病床數!Y21</f>
         <v>20</v>
       </c>
-      <c r="Y18" s="25">
+      <c r="Y18" s="22">
         <f>病床數!Z21</f>
         <v>0</v>
       </c>
-      <c r="Z18" s="25">
+      <c r="Z18" s="22">
         <f>病床數!AA21</f>
         <v>0</v>
       </c>
-      <c r="AA18" s="25">
+      <c r="AA18" s="22">
         <f>病床數!AB21</f>
         <v>0</v>
       </c>
-      <c r="AB18" s="25">
+      <c r="AB18" s="22">
         <f>病床數!AC21</f>
         <v>0</v>
       </c>
-      <c r="AC18" s="25">
+      <c r="AC18" s="22">
         <f>病床數!AD21</f>
         <v>0</v>
       </c>
-      <c r="AD18" s="25">
+      <c r="AD18" s="22">
         <f>病床數!AE21</f>
         <v>0</v>
       </c>
-      <c r="AE18" s="25">
+      <c r="AE18" s="22">
         <f>病床數!AF21</f>
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="AF18" s="25">
+        <v>42</v>
+      </c>
+      <c r="AF18" s="22">
         <f>病床數!AG21</f>
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AG18" s="25">
+        <v>72</v>
+      </c>
+      <c r="AG18" s="22">
         <f>病床數!AH21</f>
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="AH18" s="25">
+        <v>289</v>
+      </c>
+      <c r="AH18" s="22">
         <f>病床數!AI21</f>
         <v>4</v>
       </c>
-      <c r="AI18" s="25">
+      <c r="AI18" s="22">
         <f>病床數!AJ21</f>
         <v>0</v>
       </c>
-      <c r="AJ18" s="25">
+      <c r="AJ18" s="22">
         <f>病床數!AK21</f>
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="AK18" s="25">
+        <v>469</v>
+      </c>
+      <c r="AK18" s="22">
         <f>病床數!AL21</f>
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="AL18" s="25">
+        <v>285</v>
+      </c>
+      <c r="AL18" s="22">
         <f>病床數!AM21</f>
         <v>32</v>
       </c>
-      <c r="AM18" s="25">
+      <c r="AM18" s="22">
         <f>病床數!AN21</f>
         <v>124</v>
       </c>
-      <c r="AN18" s="25">
+      <c r="AN18" s="22">
         <f>病床數!AO21</f>
         <v>0</v>
       </c>
-      <c r="AO18" s="25">
+      <c r="AO18" s="22">
         <f>病床數!AP21</f>
         <v>28</v>
       </c>
-      <c r="AP18" s="27"/>
-      <c r="AQ18" s="36">
+      <c r="AP18" s="24"/>
+      <c r="AQ18" s="32">
         <f t="shared" si="2"/>
-        <v>58.186367909377253</v>
-[...1 lines deleted...]
-      <c r="AR18" s="36">
+        <v>58.636884978274878</v>
+      </c>
+      <c r="AR18" s="32">
         <f t="shared" si="3"/>
-        <v>37.535252362349716</v>
-[...1 lines deleted...]
-      <c r="AS18" s="36">
+        <v>36.936884141083496</v>
+      </c>
+      <c r="AS18" s="32">
         <f t="shared" si="4"/>
-        <v>26.738822247372784</v>
-[...1 lines deleted...]
-      <c r="AT18" s="36">
+        <v>26.187346689326645</v>
+      </c>
+      <c r="AT18" s="32">
         <f t="shared" si="5"/>
-        <v>3.3633738675940612</v>
-[...1 lines deleted...]
-      <c r="AU18" s="36">
+        <v>3.3487655612949676</v>
+      </c>
+      <c r="AU18" s="32">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AV18" s="36">
+      <c r="AV18" s="32">
         <f t="shared" si="7"/>
-        <v>7.4330562473828747</v>
-[...1 lines deleted...]
-      <c r="AW18" s="36">
+        <v>7.4007718904618791</v>
+      </c>
+      <c r="AW18" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX18" s="36">
+      <c r="AX18" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY18" s="36">
+      <c r="AY18" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ18" s="36">
+      <c r="AZ18" s="32">
         <f t="shared" si="11"/>
-        <v>13.75619911845971</v>
-[...1 lines deleted...]
-      <c r="BA18" s="36">
+        <v>13.847145595954691</v>
+      </c>
+      <c r="BA18" s="32">
         <f t="shared" si="12"/>
-        <v>2.0852917979083179</v>
-[...1 lines deleted...]
-      <c r="BB18" s="36">
+        <v>1.8250772309057575</v>
+      </c>
+      <c r="BB18" s="32">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="BC18" s="36">
+      <c r="BC18" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD18" s="36">
+      <c r="BD18" s="32">
         <f t="shared" si="15"/>
-        <v>0.67267477351881211</v>
-[...1 lines deleted...]
-      <c r="BE18" s="36">
+        <v>0.66975311225899359</v>
+      </c>
+      <c r="BE18" s="32">
         <f t="shared" si="16"/>
-        <v>1.4462507630654462</v>
-[...1 lines deleted...]
-      <c r="BF18" s="36">
+        <v>1.439969191356836</v>
+      </c>
+      <c r="BF18" s="32">
         <f t="shared" si="17"/>
-        <v>0.20180243205564366</v>
-[...1 lines deleted...]
-      <c r="BG18" s="36">
+        <v>0.20092593367769807</v>
+      </c>
+      <c r="BG18" s="32">
         <f t="shared" si="18"/>
-        <v>2.3543617073158427</v>
-[...1 lines deleted...]
-      <c r="BH18" s="51">
+        <v>2.3441358929064773</v>
+      </c>
+      <c r="BH18" s="46">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="BI18" s="36">
+      <c r="BI18" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ18" s="36">
+      <c r="BJ18" s="32">
         <f t="shared" si="21"/>
-        <v>0.21861930139361396</v>
-[...1 lines deleted...]
-      <c r="BK18" s="36">
+        <v>0.21766976148417291</v>
+      </c>
+      <c r="BK18" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL18" s="36">
+      <c r="BL18" s="32">
         <f t="shared" si="23"/>
-        <v>0.33633738675940605</v>
-[...1 lines deleted...]
-      <c r="BM18" s="36">
+        <v>0.33487655612949679</v>
+      </c>
+      <c r="BM18" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN18" s="36">
+      <c r="BN18" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO18" s="36">
+      <c r="BO18" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP18" s="36">
+      <c r="BP18" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ18" s="36">
+      <c r="BQ18" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR18" s="36">
+      <c r="BR18" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS18" s="36">
+      <c r="BS18" s="32">
         <f t="shared" si="30"/>
-        <v>0.68949164285678244</v>
-[...1 lines deleted...]
-      <c r="BT18" s="36">
+        <v>0.70324076787194323</v>
+      </c>
+      <c r="BT18" s="32">
         <f t="shared" si="31"/>
-        <v>1.2948989390237133</v>
-[...1 lines deleted...]
-      <c r="BU18" s="36">
+        <v>1.2055556020661884</v>
+      </c>
+      <c r="BU18" s="32">
         <f t="shared" si="32"/>
-        <v>4.3892028972102501</v>
-[...1 lines deleted...]
-      <c r="BV18" s="36">
+        <v>4.8389662360712276</v>
+      </c>
+      <c r="BV18" s="32">
         <f t="shared" si="33"/>
-        <v>6.7267477351881225E-2</v>
-[...1 lines deleted...]
-      <c r="BW18" s="36">
+        <v>6.697531122589935E-2</v>
+      </c>
+      <c r="BW18" s="32">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
-      <c r="BX18" s="36">
+      <c r="BX18" s="32">
         <f t="shared" si="35"/>
-        <v>6.8949164285678251</v>
-[...1 lines deleted...]
-      <c r="BY18" s="36">
+        <v>7.8528552412366999</v>
+      </c>
+      <c r="BY18" s="32">
         <f t="shared" si="36"/>
-        <v>3.8006124703812891</v>
-[...1 lines deleted...]
-      <c r="BZ18" s="36">
+        <v>4.7719909248453289</v>
+      </c>
+      <c r="BZ18" s="32">
         <f t="shared" si="37"/>
-        <v>0.5381398188150498</v>
-[...1 lines deleted...]
-      <c r="CA18" s="36">
+        <v>0.5358024898071948</v>
+      </c>
+      <c r="CA18" s="32">
         <f t="shared" si="38"/>
-        <v>2.0852917979083179</v>
-[...1 lines deleted...]
-      <c r="CB18" s="36">
+        <v>2.0762346480028797</v>
+      </c>
+      <c r="CB18" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC18" s="36">
+      <c r="CC18" s="32">
         <f t="shared" si="40"/>
-        <v>0.47087234146316859</v>
+        <v>0.46882717858129541</v>
       </c>
     </row>
     <row r="19" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A19" s="37" t="s">
+      <c r="A19" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="82">
-[...2 lines deleted...]
-      <c r="C19" s="58">
+      <c r="B19" s="73">
+        <v>531172</v>
+      </c>
+      <c r="C19" s="53">
         <f>病床數!C22</f>
-        <v>3252</v>
-[...1 lines deleted...]
-      <c r="D19" s="25">
+        <v>3172</v>
+      </c>
+      <c r="D19" s="22">
         <f>病床數!D22</f>
-        <v>2082</v>
-[...1 lines deleted...]
-      <c r="E19" s="25">
+        <v>2019</v>
+      </c>
+      <c r="E19" s="22">
         <f>病床數!E22</f>
-        <v>1333</v>
-[...1 lines deleted...]
-      <c r="F19" s="25">
+        <v>1286</v>
+      </c>
+      <c r="F19" s="22">
         <f>病床數!F22</f>
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="G19" s="25">
+        <v>230</v>
+      </c>
+      <c r="G19" s="22">
         <f>病床數!G22</f>
         <v>0</v>
       </c>
-      <c r="H19" s="25">
+      <c r="H19" s="22">
         <f>病床數!H22</f>
         <v>503</v>
       </c>
-      <c r="I19" s="25">
+      <c r="I19" s="22">
         <f>病床數!I22</f>
         <v>0</v>
       </c>
-      <c r="J19" s="25">
+      <c r="J19" s="22">
         <f>病床數!J22</f>
         <v>0</v>
       </c>
-      <c r="K19" s="25">
+      <c r="K19" s="22">
         <f>病床數!K22</f>
         <v>0</v>
       </c>
-      <c r="L19" s="25">
+      <c r="L19" s="22">
         <f>病床數!L22</f>
-        <v>734</v>
-[...1 lines deleted...]
-      <c r="M19" s="25">
+        <v>719</v>
+      </c>
+      <c r="M19" s="22">
         <f>病床數!M22</f>
         <v>125</v>
       </c>
-      <c r="N19" s="25">
+      <c r="N19" s="22">
         <f>病床數!N22</f>
         <v>4</v>
       </c>
-      <c r="O19" s="25">
+      <c r="O19" s="22">
         <f>病床數!O22</f>
         <v>0</v>
       </c>
-      <c r="P19" s="25">
+      <c r="P19" s="22">
         <f>病床數!P22</f>
         <v>15</v>
       </c>
-      <c r="Q19" s="25">
+      <c r="Q19" s="22">
         <f>病床數!Q22</f>
         <v>80</v>
       </c>
-      <c r="R19" s="25">
+      <c r="R19" s="22">
         <f>病床數!R22</f>
         <v>16</v>
       </c>
-      <c r="S19" s="25">
+      <c r="S19" s="22">
         <f>病床數!S22</f>
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="T19" s="59">
+        <v>65</v>
+      </c>
+      <c r="T19" s="54">
         <f>病床數!T22</f>
         <v>8</v>
       </c>
-      <c r="U19" s="25">
+      <c r="U19" s="22">
         <f>病床數!V22</f>
         <v>0</v>
       </c>
-      <c r="V19" s="25">
+      <c r="V19" s="22">
         <f>病床數!W22</f>
         <v>6</v>
       </c>
-      <c r="W19" s="25">
+      <c r="W19" s="22">
         <f>病床數!X22</f>
         <v>0</v>
       </c>
-      <c r="X19" s="25">
+      <c r="X19" s="22">
         <f>病床數!Y22</f>
         <v>10</v>
       </c>
-      <c r="Y19" s="25">
+      <c r="Y19" s="22">
         <f>病床數!Z22</f>
         <v>0</v>
       </c>
-      <c r="Z19" s="25">
+      <c r="Z19" s="22">
         <f>病床數!AA22</f>
         <v>0</v>
       </c>
-      <c r="AA19" s="25">
+      <c r="AA19" s="22">
         <f>病床數!AB22</f>
         <v>0</v>
       </c>
-      <c r="AB19" s="25">
+      <c r="AB19" s="22">
         <f>病床數!AC22</f>
         <v>0</v>
       </c>
-      <c r="AC19" s="25">
+      <c r="AC19" s="22">
         <f>病床數!AD22</f>
         <v>0</v>
       </c>
-      <c r="AD19" s="25">
+      <c r="AD19" s="22">
         <f>病床數!AE22</f>
         <v>0</v>
       </c>
-      <c r="AE19" s="25">
+      <c r="AE19" s="22">
         <f>病床數!AF22</f>
         <v>23</v>
       </c>
-      <c r="AF19" s="25">
+      <c r="AF19" s="22">
         <f>病床數!AG22</f>
         <v>45</v>
       </c>
-      <c r="AG19" s="25">
+      <c r="AG19" s="22">
         <f>病床數!AH22</f>
         <v>314</v>
       </c>
-      <c r="AH19" s="25">
+      <c r="AH19" s="22">
         <f>病床數!AI22</f>
         <v>0</v>
       </c>
-      <c r="AI19" s="25">
+      <c r="AI19" s="22">
         <f>病床數!AJ22</f>
         <v>8</v>
       </c>
-      <c r="AJ19" s="25">
+      <c r="AJ19" s="22">
         <f>病床數!AK22</f>
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="AK19" s="25">
+        <v>434</v>
+      </c>
+      <c r="AK19" s="22">
         <f>病床數!AL22</f>
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="AL19" s="25">
+        <v>157</v>
+      </c>
+      <c r="AL19" s="22">
         <f>病床數!AM22</f>
         <v>22</v>
       </c>
-      <c r="AM19" s="25">
+      <c r="AM19" s="22">
         <f>病床數!AN22</f>
         <v>234</v>
       </c>
-      <c r="AN19" s="25">
+      <c r="AN19" s="22">
         <f>病床數!AO22</f>
         <v>1</v>
       </c>
-      <c r="AO19" s="25">
+      <c r="AO19" s="22">
         <f>病床數!AP22</f>
         <v>20</v>
       </c>
-      <c r="AP19" s="27"/>
-      <c r="AQ19" s="36">
+      <c r="AP19" s="24"/>
+      <c r="AQ19" s="32">
         <f t="shared" si="2"/>
-        <v>61.02985057820716</v>
-[...1 lines deleted...]
-      <c r="AR19" s="36">
+        <v>59.717003155286804</v>
+      </c>
+      <c r="AR19" s="32">
         <f t="shared" si="3"/>
-        <v>39.07261651409204</v>
-[...1 lines deleted...]
-      <c r="AS19" s="36">
+        <v>38.010286686798253</v>
+      </c>
+      <c r="AS19" s="32">
         <f t="shared" si="4"/>
-        <v>25.016233339714066</v>
-[...1 lines deleted...]
-      <c r="AT19" s="36">
+        <v>24.210613511254358</v>
+      </c>
+      <c r="AT19" s="32">
         <f t="shared" si="5"/>
-        <v>4.6166492134806161</v>
-[...1 lines deleted...]
-      <c r="AU19" s="36">
+        <v>4.3300475175649318</v>
+      </c>
+      <c r="AU19" s="32">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AV19" s="36">
+      <c r="AV19" s="32">
         <f t="shared" si="7"/>
-        <v>9.4397339608973567</v>
-[...1 lines deleted...]
-      <c r="AW19" s="36">
+        <v>9.4696256579789591</v>
+      </c>
+      <c r="AW19" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX19" s="36">
+      <c r="AX19" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY19" s="36">
+      <c r="AY19" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ19" s="36">
+      <c r="AZ19" s="32">
         <f t="shared" si="11"/>
-        <v>13.774880173555983</v>
-[...1 lines deleted...]
-      <c r="BA19" s="36">
+        <v>13.536105065779068</v>
+      </c>
+      <c r="BA19" s="32">
         <f t="shared" si="12"/>
-        <v>2.3458583401832396</v>
-[...1 lines deleted...]
-      <c r="BB19" s="36">
+        <v>2.3532866943287671</v>
+      </c>
+      <c r="BB19" s="32">
         <f t="shared" si="13"/>
-        <v>7.506746688586366E-2</v>
-[...1 lines deleted...]
-      <c r="BC19" s="36">
+        <v>7.5305174218520551E-2</v>
+      </c>
+      <c r="BC19" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD19" s="36">
+      <c r="BD19" s="32">
         <f t="shared" si="15"/>
-        <v>0.28150300082198876</v>
-[...1 lines deleted...]
-      <c r="BE19" s="36">
+        <v>0.28239440331945209</v>
+      </c>
+      <c r="BE19" s="32">
         <f t="shared" si="16"/>
-        <v>1.5013493377172735</v>
-[...1 lines deleted...]
-      <c r="BF19" s="36">
+        <v>1.5061034843704111</v>
+      </c>
+      <c r="BF19" s="32">
         <f t="shared" si="17"/>
-        <v>0.30026986754345464</v>
-[...1 lines deleted...]
-      <c r="BG19" s="36">
+        <v>0.30122069687408221</v>
+      </c>
+      <c r="BG19" s="32">
         <f t="shared" si="18"/>
-        <v>1.5013493377172735</v>
-[...1 lines deleted...]
-      <c r="BH19" s="51">
+        <v>1.223709081050959</v>
+      </c>
+      <c r="BH19" s="46">
         <f t="shared" si="19"/>
-        <v>0.15013493377172732</v>
-[...1 lines deleted...]
-      <c r="BI19" s="36">
+        <v>0.1506103484370411</v>
+      </c>
+      <c r="BI19" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ19" s="36">
+      <c r="BJ19" s="32">
         <f t="shared" si="21"/>
-        <v>0.11260120032879552</v>
-[...1 lines deleted...]
-      <c r="BK19" s="36">
+        <v>0.11295776132778083</v>
+      </c>
+      <c r="BK19" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL19" s="36">
+      <c r="BL19" s="32">
         <f t="shared" si="23"/>
-        <v>0.18766866721465919</v>
-[...1 lines deleted...]
-      <c r="BM19" s="36">
+        <v>0.18826293554630139</v>
+      </c>
+      <c r="BM19" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN19" s="36">
+      <c r="BN19" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO19" s="36">
+      <c r="BO19" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP19" s="36">
+      <c r="BP19" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ19" s="36">
+      <c r="BQ19" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR19" s="36">
+      <c r="BR19" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS19" s="36">
+      <c r="BS19" s="32">
         <f t="shared" si="30"/>
-        <v>0.43163793459371613</v>
-[...1 lines deleted...]
-      <c r="BT19" s="36">
+        <v>0.43300475175649317</v>
+      </c>
+      <c r="BT19" s="32">
         <f t="shared" si="31"/>
-        <v>0.84450900246596627</v>
-[...1 lines deleted...]
-      <c r="BU19" s="36">
+        <v>0.84718320995835628</v>
+      </c>
+      <c r="BU19" s="32">
         <f t="shared" si="32"/>
-        <v>5.8927961505402982</v>
-[...1 lines deleted...]
-      <c r="BV19" s="36">
+        <v>5.9114561761538633</v>
+      </c>
+      <c r="BV19" s="32">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW19" s="36">
+      <c r="BW19" s="32">
         <f t="shared" si="34"/>
-        <v>0.15013493377172732</v>
-[...1 lines deleted...]
-      <c r="BX19" s="36">
+        <v>0.1506103484370411</v>
+      </c>
+      <c r="BX19" s="32">
         <f t="shared" si="35"/>
-        <v>8.1823538905591402</v>
-[...1 lines deleted...]
-      <c r="BY19" s="36">
+        <v>8.1706114027094792</v>
+      </c>
+      <c r="BY19" s="32">
         <f t="shared" si="36"/>
-        <v>2.9839318087130811</v>
-[...1 lines deleted...]
-      <c r="BZ19" s="36">
+        <v>2.9557280880769317</v>
+      </c>
+      <c r="BZ19" s="32">
         <f t="shared" si="37"/>
-        <v>0.4128710678722502</v>
-[...1 lines deleted...]
-      <c r="CA19" s="36">
+        <v>0.41417845820186305</v>
+      </c>
+      <c r="CA19" s="32">
         <f t="shared" si="38"/>
-        <v>4.3914468128230251</v>
-[...1 lines deleted...]
-      <c r="CB19" s="36">
+        <v>4.4053526917834525</v>
+      </c>
+      <c r="CB19" s="32">
         <f t="shared" si="39"/>
-        <v>1.8766866721465915E-2</v>
-[...1 lines deleted...]
-      <c r="CC19" s="36">
+        <v>1.8826293554630138E-2</v>
+      </c>
+      <c r="CC19" s="32">
         <f t="shared" si="40"/>
-        <v>0.37533733442931838</v>
+        <v>0.37652587109260277</v>
       </c>
     </row>
     <row r="20" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="82">
-[...2 lines deleted...]
-      <c r="C20" s="58">
+      <c r="B20" s="73">
+        <v>1210206</v>
+      </c>
+      <c r="C20" s="53">
         <f>病床數!C23</f>
-        <v>7898</v>
-[...1 lines deleted...]
-      <c r="D20" s="25">
+        <v>7853</v>
+      </c>
+      <c r="D20" s="22">
         <f>病床數!D23</f>
-        <v>5227</v>
-[...1 lines deleted...]
-      <c r="E20" s="25">
+        <v>5211</v>
+      </c>
+      <c r="E20" s="22">
         <f>病床數!E23</f>
-        <v>3744</v>
-[...1 lines deleted...]
-      <c r="F20" s="25">
+        <v>3728</v>
+      </c>
+      <c r="F20" s="22">
         <f>病床數!F23</f>
         <v>356</v>
       </c>
-      <c r="G20" s="25">
+      <c r="G20" s="22">
         <f>病床數!G23</f>
         <v>257</v>
       </c>
-      <c r="H20" s="25">
+      <c r="H20" s="22">
         <f>病床數!H23</f>
         <v>870</v>
       </c>
-      <c r="I20" s="25">
+      <c r="I20" s="22">
         <f>病床數!I23</f>
         <v>0</v>
       </c>
-      <c r="J20" s="25">
+      <c r="J20" s="22">
         <f>病床數!J23</f>
         <v>0</v>
       </c>
-      <c r="K20" s="25">
+      <c r="K20" s="22">
         <f>病床數!K23</f>
         <v>0</v>
       </c>
-      <c r="L20" s="25">
+      <c r="L20" s="22">
         <f>病床數!L23</f>
-        <v>1920</v>
-[...1 lines deleted...]
-      <c r="M20" s="25">
+        <v>1923</v>
+      </c>
+      <c r="M20" s="22">
         <f>病床數!M23</f>
         <v>421</v>
       </c>
-      <c r="N20" s="25">
+      <c r="N20" s="22">
         <f>病床數!N23</f>
         <v>16</v>
       </c>
-      <c r="O20" s="25">
+      <c r="O20" s="22">
         <f>病床數!O23</f>
         <v>0</v>
       </c>
-      <c r="P20" s="25">
+      <c r="P20" s="22">
         <f>病床數!P23</f>
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="Q20" s="25">
+        <v>94</v>
+      </c>
+      <c r="Q20" s="22">
         <f>病床數!Q23</f>
         <v>220</v>
       </c>
-      <c r="R20" s="25">
+      <c r="R20" s="22">
         <f>病床數!R23</f>
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="S20" s="25">
+        <v>39</v>
+      </c>
+      <c r="S20" s="22">
         <f>病床數!S23</f>
         <v>169</v>
       </c>
-      <c r="T20" s="59">
+      <c r="T20" s="54">
         <f>病床數!T23</f>
         <v>63</v>
       </c>
-      <c r="U20" s="25">
+      <c r="U20" s="22">
         <f>病床數!V23</f>
         <v>0</v>
       </c>
-      <c r="V20" s="25">
+      <c r="V20" s="22">
         <f>病床數!W23</f>
         <v>1</v>
       </c>
-      <c r="W20" s="25">
+      <c r="W20" s="22">
         <f>病床數!X23</f>
         <v>4</v>
       </c>
-      <c r="X20" s="25">
+      <c r="X20" s="22">
         <f>病床數!Y23</f>
         <v>33</v>
       </c>
-      <c r="Y20" s="25">
+      <c r="Y20" s="22">
         <f>病床數!Z23</f>
         <v>4</v>
       </c>
-      <c r="Z20" s="25">
+      <c r="Z20" s="22">
         <f>病床數!AA23</f>
         <v>0</v>
       </c>
-      <c r="AA20" s="25">
+      <c r="AA20" s="22">
         <f>病床數!AB23</f>
         <v>0</v>
       </c>
-      <c r="AB20" s="25">
+      <c r="AB20" s="22">
         <f>病床數!AC23</f>
         <v>0</v>
       </c>
-      <c r="AC20" s="25">
+      <c r="AC20" s="22">
         <f>病床數!AD23</f>
         <v>0</v>
       </c>
-      <c r="AD20" s="25">
+      <c r="AD20" s="22">
         <f>病床數!AE23</f>
         <v>0</v>
       </c>
-      <c r="AE20" s="25">
+      <c r="AE20" s="22">
         <f>病床數!AF23</f>
         <v>91</v>
       </c>
-      <c r="AF20" s="25">
+      <c r="AF20" s="22">
         <f>病床數!AG23</f>
         <v>121</v>
       </c>
-      <c r="AG20" s="25">
+      <c r="AG20" s="22">
         <f>病床數!AH23</f>
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="AH20" s="25">
+        <v>632</v>
+      </c>
+      <c r="AH20" s="22">
         <f>病床數!AI23</f>
         <v>3</v>
       </c>
-      <c r="AI20" s="25">
+      <c r="AI20" s="22">
         <f>病床數!AJ23</f>
         <v>12</v>
       </c>
-      <c r="AJ20" s="25">
+      <c r="AJ20" s="22">
         <f>病床數!AK23</f>
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="AK20" s="25">
+        <v>719</v>
+      </c>
+      <c r="AK20" s="22">
         <f>病床數!AL23</f>
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="AL20" s="25">
+        <v>232</v>
+      </c>
+      <c r="AL20" s="22">
         <f>病床數!AM23</f>
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AM20" s="25">
+        <v>55</v>
+      </c>
+      <c r="AM20" s="22">
         <f>病床數!AN23</f>
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="AN20" s="25">
+        <v>423</v>
+      </c>
+      <c r="AN20" s="22">
         <f>病床數!AO23</f>
         <v>0</v>
       </c>
-      <c r="AO20" s="25">
+      <c r="AO20" s="22">
         <f>病床數!AP23</f>
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="AQ20" s="36">
+        <v>9</v>
+      </c>
+      <c r="AP20" s="24"/>
+      <c r="AQ20" s="32">
         <f t="shared" si="2"/>
-        <v>64.437962755216518</v>
-[...1 lines deleted...]
-      <c r="AR20" s="36">
+        <v>64.889779095459787</v>
+      </c>
+      <c r="AR20" s="32">
         <f t="shared" si="3"/>
-        <v>42.645888999938812</v>
-[...1 lines deleted...]
-      <c r="AS20" s="36">
+        <v>43.058785033291855</v>
+      </c>
+      <c r="AS20" s="32">
         <f t="shared" si="4"/>
-        <v>30.546433597813451</v>
-[...1 lines deleted...]
-      <c r="AT20" s="36">
+        <v>30.804672923452703</v>
+      </c>
+      <c r="AT20" s="32">
         <f t="shared" si="5"/>
-        <v>2.9045219980826888</v>
-[...1 lines deleted...]
-      <c r="AU20" s="36">
+        <v>2.9416479508447324</v>
+      </c>
+      <c r="AU20" s="32">
         <f t="shared" si="6"/>
-        <v>2.0968038019866606</v>
-[...1 lines deleted...]
-      <c r="AV20" s="36">
+        <v>2.1236054027165623</v>
+      </c>
+      <c r="AV20" s="32">
         <f t="shared" si="7"/>
-        <v>7.0981296020560096</v>
-[...1 lines deleted...]
-      <c r="AW20" s="36">
+        <v>7.188858756277857</v>
+      </c>
+      <c r="AW20" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX20" s="36">
+      <c r="AX20" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY20" s="36">
+      <c r="AY20" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ20" s="36">
+      <c r="AZ20" s="32">
         <f t="shared" si="11"/>
-        <v>15.664837742468436</v>
-[...1 lines deleted...]
-      <c r="BA20" s="36">
+        <v>15.889856768186574</v>
+      </c>
+      <c r="BA20" s="32">
         <f t="shared" si="12"/>
-        <v>3.4348420258225056</v>
-[...1 lines deleted...]
-      <c r="BB20" s="36">
+        <v>3.4787465935551465</v>
+      </c>
+      <c r="BB20" s="32">
         <f t="shared" si="13"/>
-        <v>0.1305403145205703</v>
-[...1 lines deleted...]
-      <c r="BC20" s="36">
+        <v>0.13220889666717897</v>
+      </c>
+      <c r="BC20" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD20" s="36">
+      <c r="BD20" s="32">
         <f t="shared" si="15"/>
-        <v>0.83219450506863557</v>
-[...1 lines deleted...]
-      <c r="BE20" s="36">
+        <v>0.77672726791967639</v>
+      </c>
+      <c r="BE20" s="32">
         <f t="shared" si="16"/>
-        <v>1.7949293246578415</v>
-[...1 lines deleted...]
-      <c r="BF20" s="36">
+        <v>1.8178723291737109</v>
+      </c>
+      <c r="BF20" s="32">
         <f t="shared" si="17"/>
-        <v>0.27739816835621189</v>
-[...1 lines deleted...]
-      <c r="BG20" s="36">
+        <v>0.32225918562624872</v>
+      </c>
+      <c r="BG20" s="32">
         <f t="shared" si="18"/>
-        <v>1.3788320721235239</v>
-[...1 lines deleted...]
-      <c r="BH20" s="51">
+        <v>1.3964564710470779</v>
+      </c>
+      <c r="BH20" s="46">
         <f t="shared" si="19"/>
-        <v>0.51400248842474561</v>
-[...1 lines deleted...]
-      <c r="BI20" s="36">
+        <v>0.52057253062701725</v>
+      </c>
+      <c r="BI20" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ20" s="36">
+      <c r="BJ20" s="32">
         <f t="shared" si="21"/>
-        <v>8.1587696575356437E-3</v>
-[...1 lines deleted...]
-      <c r="BK20" s="36">
+        <v>8.2630560416986857E-3</v>
+      </c>
+      <c r="BK20" s="32">
         <f t="shared" si="22"/>
-        <v>3.2635078630142575E-2</v>
-[...1 lines deleted...]
-      <c r="BL20" s="36">
+        <v>3.3052224166794743E-2</v>
+      </c>
+      <c r="BL20" s="32">
         <f t="shared" si="23"/>
-        <v>0.26923939869867625</v>
-[...1 lines deleted...]
-      <c r="BM20" s="36">
+        <v>0.27268084937605663</v>
+      </c>
+      <c r="BM20" s="32">
         <f t="shared" si="24"/>
-        <v>3.2635078630142575E-2</v>
-[...1 lines deleted...]
-      <c r="BN20" s="36">
+        <v>3.3052224166794743E-2</v>
+      </c>
+      <c r="BN20" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO20" s="36">
+      <c r="BO20" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP20" s="36">
+      <c r="BP20" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ20" s="36">
+      <c r="BQ20" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR20" s="36">
+      <c r="BR20" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS20" s="36">
+      <c r="BS20" s="32">
         <f t="shared" si="30"/>
-        <v>0.74244803883574362</v>
-[...1 lines deleted...]
-      <c r="BT20" s="36">
+        <v>0.75193809979458037</v>
+      </c>
+      <c r="BT20" s="32">
         <f t="shared" si="31"/>
-        <v>0.98721112856181292</v>
-[...1 lines deleted...]
-      <c r="BU20" s="36">
+        <v>0.99982978104554099</v>
+      </c>
+      <c r="BU20" s="32">
         <f t="shared" si="32"/>
-        <v>5.1073898056173128</v>
-[...1 lines deleted...]
-      <c r="BV20" s="36">
+        <v>5.2222514183535687</v>
+      </c>
+      <c r="BV20" s="32">
         <f t="shared" si="33"/>
-        <v>2.4476308972606931E-2</v>
-[...1 lines deleted...]
-      <c r="BW20" s="36">
+        <v>2.4789168125096055E-2</v>
+      </c>
+      <c r="BW20" s="32">
         <f t="shared" si="34"/>
-        <v>9.7905235890427725E-2</v>
-[...1 lines deleted...]
-      <c r="BX20" s="36">
+        <v>9.9156672500384221E-2</v>
+      </c>
+      <c r="BX20" s="32">
         <f t="shared" si="35"/>
-        <v>6.1272360128092691</v>
-[...1 lines deleted...]
-      <c r="BY20" s="36">
+        <v>5.9411372939813551</v>
+      </c>
+      <c r="BY20" s="32">
         <f t="shared" si="36"/>
-        <v>1.9825810267811612</v>
-[...1 lines deleted...]
-      <c r="BZ20" s="36">
+        <v>1.9170290016740952</v>
+      </c>
+      <c r="BZ20" s="32">
         <f t="shared" si="37"/>
-        <v>0.57111387602749508</v>
-[...1 lines deleted...]
-      <c r="CA20" s="36">
+        <v>0.45446808229342772</v>
+      </c>
+      <c r="CA20" s="32">
         <f t="shared" si="38"/>
-        <v>3.4185244865074349</v>
-[...1 lines deleted...]
-      <c r="CB20" s="36">
+        <v>3.495272705638544</v>
+      </c>
+      <c r="CB20" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC20" s="36">
+      <c r="CC20" s="32">
         <f t="shared" si="40"/>
-        <v>0.15501662349317724</v>
+        <v>7.4367504375288176E-2</v>
       </c>
     </row>
     <row r="21" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A21" s="37" t="s">
+      <c r="A21" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="82">
-[...2 lines deleted...]
-      <c r="C21" s="58">
+      <c r="B21" s="73">
+        <v>467881</v>
+      </c>
+      <c r="C21" s="53">
         <f>病床數!C24</f>
-        <v>3558</v>
-[...1 lines deleted...]
-      <c r="D21" s="25">
+        <v>3512</v>
+      </c>
+      <c r="D21" s="22">
         <f>病床數!D24</f>
-        <v>2395</v>
-[...1 lines deleted...]
-      <c r="E21" s="25">
+        <v>2345</v>
+      </c>
+      <c r="E21" s="22">
         <f>病床數!E24</f>
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="F21" s="25">
+        <v>1221</v>
+      </c>
+      <c r="F21" s="22">
         <f>病床數!F24</f>
         <v>260</v>
       </c>
-      <c r="G21" s="25">
+      <c r="G21" s="22">
         <f>病床數!G24</f>
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="H21" s="25">
+        <v>14</v>
+      </c>
+      <c r="H21" s="22">
         <f>病床數!H24</f>
         <v>850</v>
       </c>
-      <c r="I21" s="25">
+      <c r="I21" s="22">
         <f>病床數!I24</f>
         <v>0</v>
       </c>
-      <c r="J21" s="25">
+      <c r="J21" s="22">
         <f>病床數!J24</f>
         <v>0</v>
       </c>
-      <c r="K21" s="25">
+      <c r="K21" s="22">
         <f>病床數!K24</f>
         <v>0</v>
       </c>
-      <c r="L21" s="25">
+      <c r="L21" s="22">
         <f>病床數!L24</f>
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="M21" s="25">
+        <v>710</v>
+      </c>
+      <c r="M21" s="22">
         <f>病床數!M24</f>
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="N21" s="25">
+        <v>120</v>
+      </c>
+      <c r="N21" s="22">
         <f>病床數!N24</f>
         <v>0</v>
       </c>
-      <c r="O21" s="25">
+      <c r="O21" s="22">
         <f>病床數!O24</f>
         <v>0</v>
       </c>
-      <c r="P21" s="25">
+      <c r="P21" s="22">
         <f>病床數!P24</f>
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="Q21" s="25">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="22">
         <f>病床數!Q24</f>
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="R21" s="25">
+        <v>66</v>
+      </c>
+      <c r="R21" s="22">
         <f>病床數!R24</f>
         <v>22</v>
       </c>
-      <c r="S21" s="25">
+      <c r="S21" s="22">
         <f>病床數!S24</f>
         <v>103</v>
       </c>
-      <c r="T21" s="59">
+      <c r="T21" s="54">
         <f>病床數!T24</f>
         <v>0</v>
       </c>
-      <c r="U21" s="25">
+      <c r="U21" s="22">
         <f>病床數!V24</f>
         <v>24</v>
       </c>
-      <c r="V21" s="25">
+      <c r="V21" s="22">
         <f>病床數!W24</f>
         <v>17</v>
       </c>
-      <c r="W21" s="25">
+      <c r="W21" s="22">
         <f>病床數!X24</f>
         <v>0</v>
       </c>
-      <c r="X21" s="25">
+      <c r="X21" s="22">
         <f>病床數!Y24</f>
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="Y21" s="25">
+        <v>4</v>
+      </c>
+      <c r="Y21" s="22">
         <f>病床數!Z24</f>
         <v>0</v>
       </c>
-      <c r="Z21" s="25">
+      <c r="Z21" s="22">
         <f>病床數!AA24</f>
         <v>0</v>
       </c>
-      <c r="AA21" s="25">
+      <c r="AA21" s="22">
         <f>病床數!AB24</f>
         <v>0</v>
       </c>
-      <c r="AB21" s="25">
+      <c r="AB21" s="22">
         <f>病床數!AC24</f>
         <v>0</v>
       </c>
-      <c r="AC21" s="25">
+      <c r="AC21" s="22">
         <f>病床數!AD24</f>
         <v>0</v>
       </c>
-      <c r="AD21" s="25">
+      <c r="AD21" s="22">
         <f>病床數!AE24</f>
         <v>0</v>
       </c>
-      <c r="AE21" s="25">
+      <c r="AE21" s="22">
         <f>病床數!AF24</f>
         <v>18</v>
       </c>
-      <c r="AF21" s="25">
+      <c r="AF21" s="22">
         <f>病床數!AG24</f>
         <v>34</v>
       </c>
-      <c r="AG21" s="25">
+      <c r="AG21" s="22">
         <f>病床數!AH24</f>
         <v>276</v>
       </c>
-      <c r="AH21" s="25">
+      <c r="AH21" s="22">
         <f>病床數!AI24</f>
         <v>0</v>
       </c>
-      <c r="AI21" s="25">
+      <c r="AI21" s="22">
         <f>病床數!AJ24</f>
         <v>10</v>
       </c>
-      <c r="AJ21" s="25">
+      <c r="AJ21" s="22">
         <f>病床數!AK24</f>
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="AK21" s="25">
+        <v>457</v>
+      </c>
+      <c r="AK21" s="22">
         <f>病床數!AL24</f>
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="AL21" s="25">
+        <v>209</v>
+      </c>
+      <c r="AL21" s="22">
         <f>病床數!AM24</f>
         <v>16</v>
       </c>
-      <c r="AM21" s="25">
+      <c r="AM21" s="22">
         <f>病床數!AN24</f>
         <v>222</v>
       </c>
-      <c r="AN21" s="25">
+      <c r="AN21" s="22">
         <f>病床數!AO24</f>
         <v>0</v>
       </c>
-      <c r="AO21" s="25">
+      <c r="AO21" s="22">
         <f>病床數!AP24</f>
         <v>10</v>
       </c>
-      <c r="AP21" s="27"/>
-      <c r="AQ21" s="36">
+      <c r="AP21" s="24"/>
+      <c r="AQ21" s="32">
         <f t="shared" si="2"/>
-        <v>75.333633990332387</v>
-[...1 lines deleted...]
-      <c r="AR21" s="36">
+        <v>75.0618212750678</v>
+      </c>
+      <c r="AR21" s="32">
         <f t="shared" si="3"/>
-        <v>50.709402306589681</v>
-[...1 lines deleted...]
-      <c r="AS21" s="36">
+        <v>50.119581688506265</v>
+      </c>
+      <c r="AS21" s="32">
         <f t="shared" si="4"/>
-        <v>26.699188437832813</v>
-[...1 lines deleted...]
-      <c r="AT21" s="36">
+        <v>26.096379207533538</v>
+      </c>
+      <c r="AT21" s="32">
         <f t="shared" si="5"/>
-        <v>5.5049873067696522</v>
-[...1 lines deleted...]
-      <c r="AU21" s="36">
+        <v>5.5569685454207374</v>
+      </c>
+      <c r="AU21" s="32">
         <f t="shared" si="6"/>
-        <v>0.50815267447104484</v>
-[...1 lines deleted...]
-      <c r="AV21" s="36">
+        <v>0.29922138321496278</v>
+      </c>
+      <c r="AV21" s="32">
         <f t="shared" si="7"/>
-        <v>17.997073887516169</v>
-[...1 lines deleted...]
-      <c r="AW21" s="36">
+        <v>18.167012552337027</v>
+      </c>
+      <c r="AW21" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX21" s="36">
+      <c r="AX21" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY21" s="36">
+      <c r="AY21" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ21" s="36">
+      <c r="AZ21" s="32">
         <f t="shared" si="11"/>
-        <v>15.435137487057986</v>
-[...1 lines deleted...]
-      <c r="BA21" s="36">
+        <v>15.174798720187397</v>
+      </c>
+      <c r="BA21" s="32">
         <f t="shared" si="12"/>
-        <v>2.731320625281866</v>
-[...1 lines deleted...]
-      <c r="BB21" s="36">
+        <v>2.5647547132711095</v>
+      </c>
+      <c r="BB21" s="32">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="BC21" s="36">
+      <c r="BC21" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD21" s="36">
+      <c r="BD21" s="32">
         <f t="shared" si="15"/>
-        <v>0.44463359016216425</v>
-[...1 lines deleted...]
-      <c r="BE21" s="36">
+        <v>0.34196729510281465</v>
+      </c>
+      <c r="BE21" s="32">
         <f t="shared" si="16"/>
-        <v>1.4397659110012937</v>
-[...1 lines deleted...]
-      <c r="BF21" s="36">
+        <v>1.4106150922991103</v>
+      </c>
+      <c r="BF21" s="32">
         <f t="shared" si="17"/>
-        <v>0.46580661826512443</v>
-[...1 lines deleted...]
-      <c r="BG21" s="36">
+        <v>0.4702050307663701</v>
+      </c>
+      <c r="BG21" s="32">
         <f t="shared" si="18"/>
-        <v>2.1808218946049007</v>
-[...1 lines deleted...]
-      <c r="BH21" s="51">
+        <v>2.2014144622243692</v>
+      </c>
+      <c r="BH21" s="46">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="BI21" s="36">
+      <c r="BI21" s="32">
         <f t="shared" si="20"/>
-        <v>0.50815267447104484</v>
-[...1 lines deleted...]
-      <c r="BJ21" s="36">
+        <v>0.51295094265422192</v>
+      </c>
+      <c r="BJ21" s="32">
         <f t="shared" si="21"/>
-        <v>0.35994147775032342</v>
-[...1 lines deleted...]
-      <c r="BK21" s="36">
+        <v>0.3633402510467405</v>
+      </c>
+      <c r="BK21" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL21" s="36">
+      <c r="BL21" s="32">
         <f t="shared" si="23"/>
-        <v>0.14821119672072142</v>
-[...1 lines deleted...]
-      <c r="BM21" s="36">
+        <v>8.5491823775703663E-2</v>
+      </c>
+      <c r="BM21" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN21" s="36">
+      <c r="BN21" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO21" s="36">
+      <c r="BO21" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP21" s="36">
+      <c r="BP21" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ21" s="36">
+      <c r="BQ21" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR21" s="36">
+      <c r="BR21" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS21" s="36">
+      <c r="BS21" s="32">
         <f t="shared" si="30"/>
-        <v>0.3811145058532836</v>
-[...1 lines deleted...]
-      <c r="BT21" s="36">
+        <v>0.38471320699066647</v>
+      </c>
+      <c r="BT21" s="32">
         <f t="shared" si="31"/>
-        <v>0.71988295550064685</v>
-[...1 lines deleted...]
-      <c r="BU21" s="36">
+        <v>0.72668050209348101</v>
+      </c>
+      <c r="BU21" s="32">
         <f t="shared" si="32"/>
-        <v>5.8437557564170159</v>
-[...1 lines deleted...]
-      <c r="BV21" s="36">
+        <v>5.8989358405235519</v>
+      </c>
+      <c r="BV21" s="32">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW21" s="36">
+      <c r="BW21" s="32">
         <f t="shared" si="34"/>
-        <v>0.21173028102960201</v>
-[...1 lines deleted...]
-      <c r="BX21" s="36">
+        <v>0.21372955943925914</v>
+      </c>
+      <c r="BX21" s="32">
         <f t="shared" si="35"/>
-        <v>9.1890941966847262</v>
-[...1 lines deleted...]
-      <c r="BY21" s="36">
+        <v>9.767440866374141</v>
+      </c>
+      <c r="BY21" s="32">
         <f t="shared" si="36"/>
-        <v>3.9381832271505974</v>
-[...1 lines deleted...]
-      <c r="BZ21" s="36">
+        <v>4.4669477922805161</v>
+      </c>
+      <c r="BZ21" s="32">
         <f t="shared" si="37"/>
-        <v>0.33876844964736319</v>
-[...1 lines deleted...]
-      <c r="CA21" s="36">
+        <v>0.34196729510281465</v>
+      </c>
+      <c r="CA21" s="32">
         <f t="shared" si="38"/>
-        <v>4.7004122388571652</v>
-[...1 lines deleted...]
-      <c r="CB21" s="36">
+        <v>4.744796219551553</v>
+      </c>
+      <c r="CB21" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC21" s="36">
+      <c r="CC21" s="32">
         <f t="shared" si="40"/>
-        <v>0.21173028102960201</v>
+        <v>0.21372955943925914</v>
       </c>
     </row>
     <row r="22" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A22" s="37" t="s">
+      <c r="A22" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="82">
-[...2 lines deleted...]
-      <c r="C22" s="58">
+      <c r="B22" s="73">
+        <v>650989</v>
+      </c>
+      <c r="C22" s="53">
         <f>病床數!C25</f>
-        <v>4002</v>
-[...1 lines deleted...]
-      <c r="D22" s="25">
+        <v>3994</v>
+      </c>
+      <c r="D22" s="22">
         <f>病床數!D25</f>
-        <v>2297</v>
-[...1 lines deleted...]
-      <c r="E22" s="25">
+        <v>2277</v>
+      </c>
+      <c r="E22" s="22">
         <f>病床數!E25</f>
-        <v>1835</v>
-[...1 lines deleted...]
-      <c r="F22" s="25">
+        <v>1815</v>
+      </c>
+      <c r="F22" s="22">
         <f>病床數!F25</f>
         <v>142</v>
       </c>
-      <c r="G22" s="25">
+      <c r="G22" s="22">
         <f>病床數!G25</f>
         <v>0</v>
       </c>
-      <c r="H22" s="25">
+      <c r="H22" s="22">
         <f>病床數!H25</f>
         <v>320</v>
       </c>
-      <c r="I22" s="25">
+      <c r="I22" s="22">
         <f>病床數!I25</f>
         <v>0</v>
       </c>
-      <c r="J22" s="25">
+      <c r="J22" s="22">
         <f>病床數!J25</f>
         <v>0</v>
       </c>
-      <c r="K22" s="25">
+      <c r="K22" s="22">
         <f>病床數!K25</f>
         <v>0</v>
       </c>
-      <c r="L22" s="25">
+      <c r="L22" s="22">
         <f>病床數!L25</f>
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="M22" s="25">
+        <v>1012</v>
+      </c>
+      <c r="M22" s="22">
         <f>病床數!M25</f>
         <v>164</v>
       </c>
-      <c r="N22" s="25">
+      <c r="N22" s="22">
         <f>病床數!N25</f>
         <v>4</v>
       </c>
-      <c r="O22" s="25">
+      <c r="O22" s="22">
         <f>病床數!O25</f>
         <v>2</v>
       </c>
-      <c r="P22" s="25">
+      <c r="P22" s="22">
         <f>病床數!P25</f>
         <v>24</v>
       </c>
-      <c r="Q22" s="25">
+      <c r="Q22" s="22">
         <f>病床數!Q25</f>
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="R22" s="25">
+        <v>93</v>
+      </c>
+      <c r="R22" s="22">
         <f>病床數!R25</f>
         <v>8</v>
       </c>
-      <c r="S22" s="25">
+      <c r="S22" s="22">
         <f>病床數!S25</f>
         <v>215</v>
       </c>
-      <c r="T22" s="59">
+      <c r="T22" s="54">
         <f>病床數!T25</f>
         <v>18</v>
       </c>
-      <c r="U22" s="25">
+      <c r="U22" s="22">
         <f>病床數!V25</f>
         <v>0</v>
       </c>
-      <c r="V22" s="25">
+      <c r="V22" s="22">
         <f>病床數!W25</f>
         <v>40</v>
       </c>
-      <c r="W22" s="25">
+      <c r="W22" s="22">
         <f>病床數!X25</f>
         <v>0</v>
       </c>
-      <c r="X22" s="25">
+      <c r="X22" s="22">
         <f>病床數!Y25</f>
         <v>21</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Y22" s="22">
         <f>病床數!Z25</f>
         <v>0</v>
       </c>
-      <c r="Z22" s="25">
+      <c r="Z22" s="22">
         <f>病床數!AA25</f>
         <v>0</v>
       </c>
-      <c r="AA22" s="25">
+      <c r="AA22" s="22">
         <f>病床數!AB25</f>
         <v>0</v>
       </c>
-      <c r="AB22" s="25">
+      <c r="AB22" s="22">
         <f>病床數!AC25</f>
         <v>0</v>
       </c>
-      <c r="AC22" s="25">
+      <c r="AC22" s="22">
         <f>病床數!AD25</f>
         <v>0</v>
       </c>
-      <c r="AD22" s="25">
+      <c r="AD22" s="22">
         <f>病床數!AE25</f>
         <v>0</v>
       </c>
-      <c r="AE22" s="25">
+      <c r="AE22" s="22">
         <f>病床數!AF25</f>
         <v>42</v>
       </c>
-      <c r="AF22" s="25">
+      <c r="AF22" s="22">
         <f>病床數!AG25</f>
         <v>37</v>
       </c>
-      <c r="AG22" s="25">
+      <c r="AG22" s="22">
         <f>病床數!AH25</f>
         <v>343</v>
       </c>
-      <c r="AH22" s="25">
+      <c r="AH22" s="22">
         <f>病床數!AI25</f>
         <v>1</v>
       </c>
-      <c r="AI22" s="25">
+      <c r="AI22" s="22">
         <f>病床數!AJ25</f>
         <v>0</v>
       </c>
-      <c r="AJ22" s="25">
+      <c r="AJ22" s="22">
         <f>病床數!AK25</f>
-        <v>692</v>
-[...1 lines deleted...]
-      <c r="AK22" s="25">
+        <v>705</v>
+      </c>
+      <c r="AK22" s="22">
         <f>病床數!AL25</f>
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="AL22" s="25">
+        <v>358</v>
+      </c>
+      <c r="AL22" s="22">
         <f>病床數!AM25</f>
         <v>52</v>
       </c>
-      <c r="AM22" s="25">
+      <c r="AM22" s="22">
         <f>病床數!AN25</f>
         <v>271</v>
       </c>
-      <c r="AN22" s="25">
+      <c r="AN22" s="22">
         <f>病床數!AO25</f>
         <v>0</v>
       </c>
-      <c r="AO22" s="25">
+      <c r="AO22" s="22">
         <f>病床數!AP25</f>
         <v>24</v>
       </c>
-      <c r="AP22" s="27"/>
-      <c r="AQ22" s="36">
+      <c r="AP22" s="24"/>
+      <c r="AQ22" s="32">
         <f t="shared" si="2"/>
-        <v>60.781225557275143</v>
-[...1 lines deleted...]
-      <c r="AR22" s="36">
+        <v>61.352803196367368</v>
+      </c>
+      <c r="AR22" s="32">
         <f t="shared" si="3"/>
-        <v>34.886175688421041</v>
-[...1 lines deleted...]
-      <c r="AS22" s="36">
+        <v>34.9775495438479</v>
+      </c>
+      <c r="AS22" s="32">
         <f t="shared" si="4"/>
-        <v>27.869452498150896</v>
-[...1 lines deleted...]
-      <c r="AT22" s="36">
+        <v>27.88065543350195</v>
+      </c>
+      <c r="AT22" s="32">
         <f t="shared" si="5"/>
-        <v>2.1566551796934208</v>
-[...1 lines deleted...]
-      <c r="AU22" s="36">
+        <v>2.181296458158279</v>
+      </c>
+      <c r="AU22" s="32">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AV22" s="36">
+      <c r="AV22" s="32">
         <f t="shared" si="7"/>
-        <v>4.8600680105767236</v>
-[...1 lines deleted...]
-      <c r="AW22" s="36">
+        <v>4.9155976521876719</v>
+      </c>
+      <c r="AW22" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX22" s="36">
+      <c r="AX22" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY22" s="36">
+      <c r="AY22" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ22" s="36">
+      <c r="AZ22" s="32">
         <f t="shared" si="11"/>
-        <v>15.385152795981938</v>
-[...1 lines deleted...]
-      <c r="BA22" s="36">
+        <v>15.545577575043511</v>
+      </c>
+      <c r="BA22" s="32">
         <f t="shared" si="12"/>
-        <v>2.4907848554205705</v>
-[...1 lines deleted...]
-      <c r="BB22" s="36">
+        <v>2.5192437967461818</v>
+      </c>
+      <c r="BB22" s="32">
         <f t="shared" si="13"/>
-        <v>6.0750850132209037E-2</v>
-[...1 lines deleted...]
-      <c r="BC22" s="36">
+        <v>6.1444970652345894E-2</v>
+      </c>
+      <c r="BC22" s="32">
         <f t="shared" si="14"/>
-        <v>3.0375425066104519E-2</v>
-[...1 lines deleted...]
-      <c r="BD22" s="36">
+        <v>3.0722485326172947E-2</v>
+      </c>
+      <c r="BD22" s="32">
         <f t="shared" si="15"/>
-        <v>0.36450510079325421</v>
-[...1 lines deleted...]
-      <c r="BE22" s="36">
+        <v>0.36866982391407538</v>
+      </c>
+      <c r="BE22" s="32">
         <f t="shared" si="16"/>
-        <v>1.4276449781069125</v>
-[...1 lines deleted...]
-      <c r="BF22" s="36">
+        <v>1.4285955676670421</v>
+      </c>
+      <c r="BF22" s="32">
         <f t="shared" si="17"/>
-        <v>0.12150170026441807</v>
-[...1 lines deleted...]
-      <c r="BG22" s="36">
+        <v>0.12288994130469179</v>
+      </c>
+      <c r="BG22" s="32">
         <f t="shared" si="18"/>
-        <v>3.2653581946062356</v>
-[...1 lines deleted...]
-      <c r="BH22" s="51">
+        <v>3.3026671725635919</v>
+      </c>
+      <c r="BH22" s="46">
         <f t="shared" si="19"/>
-        <v>0.27337882559494064</v>
-[...1 lines deleted...]
-      <c r="BI22" s="36">
+        <v>0.27650236793555649</v>
+      </c>
+      <c r="BI22" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ22" s="36">
+      <c r="BJ22" s="32">
         <f t="shared" si="21"/>
-        <v>0.60750850132209044</v>
-[...1 lines deleted...]
-      <c r="BK22" s="36">
+        <v>0.61444970652345898</v>
+      </c>
+      <c r="BK22" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL22" s="36">
+      <c r="BL22" s="32">
         <f t="shared" si="23"/>
-        <v>0.31894196319409746</v>
-[...1 lines deleted...]
-      <c r="BM22" s="36">
+        <v>0.32258609592481591</v>
+      </c>
+      <c r="BM22" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN22" s="36">
+      <c r="BN22" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO22" s="36">
+      <c r="BO22" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP22" s="36">
+      <c r="BP22" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ22" s="36">
+      <c r="BQ22" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR22" s="36">
+      <c r="BR22" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS22" s="36">
+      <c r="BS22" s="32">
         <f t="shared" si="30"/>
-        <v>0.63788392638819491</v>
-[...1 lines deleted...]
-      <c r="BT22" s="36">
+        <v>0.64517219184963182</v>
+      </c>
+      <c r="BT22" s="32">
         <f t="shared" si="31"/>
-        <v>0.56194536372293358</v>
-[...1 lines deleted...]
-      <c r="BU22" s="36">
+        <v>0.56836597853419946</v>
+      </c>
+      <c r="BU22" s="32">
         <f t="shared" si="32"/>
-        <v>5.2093853988369254</v>
-[...1 lines deleted...]
-      <c r="BV22" s="36">
+        <v>5.2689062334386598</v>
+      </c>
+      <c r="BV22" s="32">
         <f t="shared" si="33"/>
-        <v>1.5187712533052259E-2</v>
-[...1 lines deleted...]
-      <c r="BW22" s="36">
+        <v>1.5361242663086474E-2</v>
+      </c>
+      <c r="BW22" s="32">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
-      <c r="BX22" s="36">
+      <c r="BX22" s="32">
         <f t="shared" si="35"/>
-        <v>10.509897072872164</v>
-[...1 lines deleted...]
-      <c r="BY22" s="36">
+        <v>10.829676077475964</v>
+      </c>
+      <c r="BY22" s="32">
         <f t="shared" si="36"/>
-        <v>5.2397608239030289</v>
-[...1 lines deleted...]
-      <c r="BZ22" s="36">
+        <v>5.4993248733849578</v>
+      </c>
+      <c r="BZ22" s="32">
         <f t="shared" si="37"/>
-        <v>0.78976105171871747</v>
-[...1 lines deleted...]
-      <c r="CA22" s="36">
+        <v>0.79878461848049653</v>
+      </c>
+      <c r="CA22" s="32">
         <f t="shared" si="38"/>
-        <v>4.1158700964571624</v>
-[...1 lines deleted...]
-      <c r="CB22" s="36">
+        <v>4.1628967616964339</v>
+      </c>
+      <c r="CB22" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC22" s="36">
+      <c r="CC22" s="32">
         <f t="shared" si="40"/>
-        <v>0.36450510079325421</v>
+        <v>0.36866982391407538</v>
       </c>
     </row>
     <row r="23" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A23" s="40" t="s">
+      <c r="A23" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="82">
-[...2 lines deleted...]
-      <c r="C23" s="58">
+      <c r="B23" s="73">
+        <v>473181</v>
+      </c>
+      <c r="C23" s="53">
         <f>病床數!C26</f>
-        <v>3239</v>
-[...1 lines deleted...]
-      <c r="D23" s="25">
+        <v>3251</v>
+      </c>
+      <c r="D23" s="22">
         <f>病床數!D26</f>
         <v>2222</v>
       </c>
-      <c r="E23" s="25">
+      <c r="E23" s="22">
         <f>病床數!E26</f>
         <v>1618</v>
       </c>
-      <c r="F23" s="25">
+      <c r="F23" s="22">
         <f>病床數!F26</f>
         <v>147</v>
       </c>
-      <c r="G23" s="25">
+      <c r="G23" s="22">
         <f>病床數!G26</f>
         <v>40</v>
       </c>
-      <c r="H23" s="25">
+      <c r="H23" s="22">
         <f>病床數!H26</f>
         <v>417</v>
       </c>
-      <c r="I23" s="25">
+      <c r="I23" s="22">
         <f>病床數!I26</f>
         <v>0</v>
       </c>
-      <c r="J23" s="25">
+      <c r="J23" s="22">
         <f>病床數!J26</f>
         <v>0</v>
       </c>
-      <c r="K23" s="25">
+      <c r="K23" s="22">
         <f>病床數!K26</f>
         <v>0</v>
       </c>
-      <c r="L23" s="25">
+      <c r="L23" s="22">
         <f>病床數!L26</f>
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="M23" s="25">
+        <v>705</v>
+      </c>
+      <c r="M23" s="22">
         <f>病床數!M26</f>
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="N23" s="25">
+        <v>180</v>
+      </c>
+      <c r="N23" s="22">
         <f>病床數!N26</f>
         <v>2</v>
       </c>
-      <c r="O23" s="25">
+      <c r="O23" s="22">
         <f>病床數!O26</f>
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="P23" s="25">
+        <v>6</v>
+      </c>
+      <c r="P23" s="22">
         <f>病床數!P26</f>
         <v>19</v>
       </c>
-      <c r="Q23" s="25">
+      <c r="Q23" s="22">
         <f>病床數!Q26</f>
         <v>51</v>
       </c>
-      <c r="R23" s="25">
+      <c r="R23" s="22">
         <f>病床數!R26</f>
         <v>20</v>
       </c>
-      <c r="S23" s="25">
+      <c r="S23" s="22">
         <f>病床數!S26</f>
         <v>86</v>
       </c>
-      <c r="T23" s="59">
+      <c r="T23" s="54">
         <f>病床數!T26</f>
         <v>26</v>
       </c>
-      <c r="U23" s="25">
+      <c r="U23" s="22">
         <f>病床數!V26</f>
         <v>0</v>
       </c>
-      <c r="V23" s="25">
+      <c r="V23" s="22">
         <f>病床數!W26</f>
         <v>8</v>
       </c>
-      <c r="W23" s="25">
+      <c r="W23" s="22">
         <f>病床數!X26</f>
         <v>11</v>
       </c>
-      <c r="X23" s="25">
+      <c r="X23" s="22">
         <f>病床數!Y26</f>
         <v>47</v>
       </c>
-      <c r="Y23" s="25">
+      <c r="Y23" s="22">
         <f>病床數!Z26</f>
         <v>2</v>
       </c>
-      <c r="Z23" s="25">
+      <c r="Z23" s="22">
         <f>病床數!AA26</f>
         <v>0</v>
       </c>
-      <c r="AA23" s="25">
+      <c r="AA23" s="22">
         <f>病床數!AB26</f>
         <v>0</v>
       </c>
-      <c r="AB23" s="25">
+      <c r="AB23" s="22">
         <f>病床數!AC26</f>
         <v>0</v>
       </c>
-      <c r="AC23" s="25">
+      <c r="AC23" s="22">
         <f>病床數!AD26</f>
         <v>0</v>
       </c>
-      <c r="AD23" s="25">
+      <c r="AD23" s="22">
         <f>病床數!AE26</f>
         <v>0</v>
       </c>
-      <c r="AE23" s="25">
+      <c r="AE23" s="22">
         <f>病床數!AF26</f>
         <v>30</v>
       </c>
-      <c r="AF23" s="25">
+      <c r="AF23" s="22">
         <f>病床數!AG26</f>
         <v>25</v>
       </c>
-      <c r="AG23" s="25">
+      <c r="AG23" s="22">
         <f>病床數!AH26</f>
         <v>188</v>
       </c>
-      <c r="AH23" s="25">
+      <c r="AH23" s="22">
         <f>病床數!AI26</f>
         <v>0</v>
       </c>
-      <c r="AI23" s="25">
+      <c r="AI23" s="22">
         <f>病床數!AJ26</f>
         <v>4</v>
       </c>
-      <c r="AJ23" s="25">
+      <c r="AJ23" s="22">
         <f>病床數!AK26</f>
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="AK23" s="25">
+        <v>324</v>
+      </c>
+      <c r="AK23" s="22">
         <f>病床數!AL26</f>
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="AL23" s="25">
+        <v>152</v>
+      </c>
+      <c r="AL23" s="22">
         <f>病床數!AM26</f>
         <v>0</v>
       </c>
-      <c r="AM23" s="25">
+      <c r="AM23" s="22">
         <f>病床數!AN26</f>
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="AN23" s="25">
+        <v>172</v>
+      </c>
+      <c r="AN23" s="22">
         <f>病床數!AO26</f>
         <v>0</v>
       </c>
-      <c r="AO23" s="25">
+      <c r="AO23" s="22">
         <f>病床數!AP26</f>
         <v>0</v>
       </c>
-      <c r="AP23" s="27"/>
-      <c r="AQ23" s="36">
+      <c r="AP23" s="24"/>
+      <c r="AQ23" s="32">
         <f t="shared" si="2"/>
-        <v>67.650265463067001</v>
-[...1 lines deleted...]
-      <c r="AR23" s="36">
+        <v>68.70521005703948</v>
+      </c>
+      <c r="AR23" s="32">
         <f t="shared" si="3"/>
-        <v>46.409042870927721</v>
-[...1 lines deleted...]
-      <c r="AS23" s="36">
+        <v>46.958774760609572</v>
+      </c>
+      <c r="AS23" s="32">
         <f t="shared" si="4"/>
-        <v>33.793803494671941</v>
-[...1 lines deleted...]
-      <c r="AT23" s="36">
+        <v>34.194103313531187</v>
+      </c>
+      <c r="AT23" s="32">
         <f t="shared" si="5"/>
-        <v>3.070265212433112</v>
-[...1 lines deleted...]
-      <c r="AU23" s="36">
+        <v>3.1066336137757009</v>
+      </c>
+      <c r="AU23" s="32">
         <f t="shared" si="6"/>
-        <v>0.83544631630832977</v>
-[...1 lines deleted...]
-      <c r="AV23" s="36">
+        <v>0.84534247993896627</v>
+      </c>
+      <c r="AV23" s="32">
         <f t="shared" si="7"/>
-        <v>8.7095278475143374</v>
-[...1 lines deleted...]
-      <c r="AW23" s="36">
+        <v>8.8126953533637238</v>
+      </c>
+      <c r="AW23" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX23" s="36">
+      <c r="AX23" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY23" s="36">
+      <c r="AY23" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ23" s="36">
+      <c r="AZ23" s="32">
         <f t="shared" si="11"/>
-        <v>14.599424377488063</v>
-[...1 lines deleted...]
-      <c r="BA23" s="36">
+        <v>14.89916120892428</v>
+      </c>
+      <c r="BA23" s="32">
         <f t="shared" si="12"/>
-        <v>3.6133053180335266</v>
-[...1 lines deleted...]
-      <c r="BB23" s="36">
+        <v>3.8040411597253483</v>
+      </c>
+      <c r="BB23" s="32">
         <f t="shared" si="13"/>
-        <v>4.1772315815416496E-2</v>
-[...1 lines deleted...]
-      <c r="BC23" s="36">
+        <v>4.2267123996948319E-2</v>
+      </c>
+      <c r="BC23" s="32">
         <f t="shared" si="14"/>
-        <v>0.14620310535395772</v>
-[...1 lines deleted...]
-      <c r="BD23" s="36">
+        <v>0.12680137199084496</v>
+      </c>
+      <c r="BD23" s="32">
         <f t="shared" si="15"/>
-        <v>0.39683700024645663</v>
-[...1 lines deleted...]
-      <c r="BE23" s="36">
+        <v>0.40153767797100898</v>
+      </c>
+      <c r="BE23" s="32">
         <f t="shared" si="16"/>
-        <v>1.0651940532931206</v>
-[...1 lines deleted...]
-      <c r="BF23" s="36">
+        <v>1.077811661922182</v>
+      </c>
+      <c r="BF23" s="32">
         <f t="shared" si="17"/>
-        <v>0.41772315815416489</v>
-[...1 lines deleted...]
-      <c r="BG23" s="36">
+        <v>0.42267123996948314</v>
+      </c>
+      <c r="BG23" s="32">
         <f t="shared" si="18"/>
-        <v>1.796209580062909</v>
-[...1 lines deleted...]
-      <c r="BH23" s="51">
+        <v>1.8174863318687773</v>
+      </c>
+      <c r="BH23" s="46">
         <f t="shared" si="19"/>
-        <v>0.54304010560041438</v>
-[...1 lines deleted...]
-      <c r="BI23" s="36">
+        <v>0.54947261196032804</v>
+      </c>
+      <c r="BI23" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ23" s="36">
+      <c r="BJ23" s="32">
         <f t="shared" si="21"/>
-        <v>0.16708926326166598</v>
-[...1 lines deleted...]
-      <c r="BK23" s="36">
+        <v>0.16906849598779328</v>
+      </c>
+      <c r="BK23" s="32">
         <f t="shared" si="22"/>
-        <v>0.2297477369847907</v>
-[...1 lines deleted...]
-      <c r="BL23" s="36">
+        <v>0.23246918198321573</v>
+      </c>
+      <c r="BL23" s="32">
         <f t="shared" si="23"/>
-        <v>0.98164942166228764</v>
-[...1 lines deleted...]
-      <c r="BM23" s="36">
+        <v>0.99327741392828539</v>
+      </c>
+      <c r="BM23" s="32">
         <f t="shared" si="24"/>
-        <v>4.1772315815416496E-2</v>
-[...1 lines deleted...]
-      <c r="BN23" s="36">
+        <v>4.2267123996948319E-2</v>
+      </c>
+      <c r="BN23" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO23" s="36">
+      <c r="BO23" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP23" s="36">
+      <c r="BP23" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ23" s="36">
+      <c r="BQ23" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR23" s="36">
+      <c r="BR23" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS23" s="36">
+      <c r="BS23" s="32">
         <f t="shared" si="30"/>
-        <v>0.62658473723124741</v>
-[...1 lines deleted...]
-      <c r="BT23" s="36">
+        <v>0.63400685995422468</v>
+      </c>
+      <c r="BT23" s="32">
         <f t="shared" si="31"/>
-        <v>0.52215394769270607</v>
-[...1 lines deleted...]
-      <c r="BU23" s="36">
+        <v>0.52833904996185388</v>
+      </c>
+      <c r="BU23" s="32">
         <f t="shared" si="32"/>
-        <v>3.9265976866491505</v>
-[...1 lines deleted...]
-      <c r="BV23" s="36">
+        <v>3.9731096557131416</v>
+      </c>
+      <c r="BV23" s="32">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW23" s="36">
+      <c r="BW23" s="32">
         <f t="shared" si="34"/>
-        <v>8.3544631630832991E-2</v>
-[...1 lines deleted...]
-      <c r="BX23" s="36">
+        <v>8.4534247993896638E-2</v>
+      </c>
+      <c r="BX23" s="32">
         <f t="shared" si="35"/>
-        <v>6.6417982146512227</v>
-[...1 lines deleted...]
-      <c r="BY23" s="36">
+        <v>6.8472740875056273</v>
+      </c>
+      <c r="BY23" s="32">
         <f t="shared" si="36"/>
-        <v>3.2791267915101945</v>
-[...1 lines deleted...]
-      <c r="BZ23" s="36">
+        <v>3.2123014237680718</v>
+      </c>
+      <c r="BZ23" s="32">
         <f t="shared" si="37"/>
         <v>0</v>
       </c>
-      <c r="CA23" s="36">
+      <c r="CA23" s="32">
         <f t="shared" si="38"/>
-        <v>3.3626714231410273</v>
-[...1 lines deleted...]
-      <c r="CB23" s="36">
+        <v>3.6349726637375546</v>
+      </c>
+      <c r="CB23" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC23" s="36">
+      <c r="CC23" s="32">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A24" s="37" t="s">
+      <c r="A24" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="82">
-[...2 lines deleted...]
-      <c r="C24" s="58">
+      <c r="B24" s="73">
+        <v>782256</v>
+      </c>
+      <c r="C24" s="53">
         <f>病床數!C27</f>
-        <v>6174</v>
-[...1 lines deleted...]
-      <c r="D24" s="25">
+        <v>6005</v>
+      </c>
+      <c r="D24" s="22">
         <f>病床數!D27</f>
-        <v>3866</v>
-[...1 lines deleted...]
-      <c r="E24" s="25">
+        <v>3707</v>
+      </c>
+      <c r="E24" s="22">
         <f>病床數!E27</f>
-        <v>2838</v>
-[...1 lines deleted...]
-      <c r="F24" s="25">
+        <v>2699</v>
+      </c>
+      <c r="F24" s="22">
         <f>病床數!F27</f>
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="G24" s="25">
+        <v>334</v>
+      </c>
+      <c r="G24" s="22">
         <f>病床數!G27</f>
         <v>74</v>
       </c>
-      <c r="H24" s="25">
+      <c r="H24" s="22">
         <f>病床數!H27</f>
         <v>600</v>
       </c>
-      <c r="I24" s="25">
+      <c r="I24" s="22">
         <f>病床數!I27</f>
         <v>0</v>
       </c>
-      <c r="J24" s="25">
+      <c r="J24" s="22">
         <f>病床數!J27</f>
         <v>0</v>
       </c>
-      <c r="K24" s="25">
+      <c r="K24" s="22">
         <f>病床數!K27</f>
         <v>0</v>
       </c>
-      <c r="L24" s="25">
+      <c r="L24" s="22">
         <f>病床數!L27</f>
-        <v>1454</v>
-[...1 lines deleted...]
-      <c r="M24" s="25">
+        <v>1410</v>
+      </c>
+      <c r="M24" s="22">
         <f>病床數!M27</f>
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="N24" s="25">
+        <v>286</v>
+      </c>
+      <c r="N24" s="22">
         <f>病床數!N27</f>
         <v>0</v>
       </c>
-      <c r="O24" s="25">
+      <c r="O24" s="22">
         <f>病床數!O27</f>
         <v>2</v>
       </c>
-      <c r="P24" s="25">
+      <c r="P24" s="22">
         <f>病床數!P27</f>
         <v>38</v>
       </c>
-      <c r="Q24" s="25">
+      <c r="Q24" s="22">
         <f>病床數!Q27</f>
         <v>141</v>
       </c>
-      <c r="R24" s="25">
+      <c r="R24" s="22">
         <f>病床數!R27</f>
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="S24" s="25">
+        <v>43</v>
+      </c>
+      <c r="S24" s="22">
         <f>病床數!S27</f>
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="T24" s="59">
+        <v>133</v>
+      </c>
+      <c r="T24" s="54">
         <f>病床數!T27</f>
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="U24" s="25">
+        <v>10</v>
+      </c>
+      <c r="U24" s="22">
         <f>病床數!V27</f>
         <v>4</v>
       </c>
-      <c r="V24" s="25">
+      <c r="V24" s="22">
         <f>病床數!W27</f>
         <v>4</v>
       </c>
-      <c r="W24" s="25">
+      <c r="W24" s="22">
         <f>病床數!X27</f>
         <v>0</v>
       </c>
-      <c r="X24" s="25">
+      <c r="X24" s="22">
         <f>病床數!Y27</f>
         <v>33</v>
       </c>
-      <c r="Y24" s="25">
+      <c r="Y24" s="22">
         <f>病床數!Z27</f>
         <v>0</v>
       </c>
-      <c r="Z24" s="25">
+      <c r="Z24" s="22">
         <f>病床數!AA27</f>
         <v>0</v>
       </c>
-      <c r="AA24" s="25">
+      <c r="AA24" s="22">
         <f>病床數!AB27</f>
         <v>9</v>
       </c>
-      <c r="AB24" s="25">
+      <c r="AB24" s="22">
         <f>病床數!AC27</f>
         <v>0</v>
       </c>
-      <c r="AC24" s="25">
+      <c r="AC24" s="22">
         <f>病床數!AD27</f>
         <v>0</v>
       </c>
-      <c r="AD24" s="25">
+      <c r="AD24" s="22">
         <f>病床數!AE27</f>
         <v>0</v>
       </c>
-      <c r="AE24" s="25">
+      <c r="AE24" s="22">
         <f>病床數!AF27</f>
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="AF24" s="25">
+        <v>44</v>
+      </c>
+      <c r="AF24" s="22">
         <f>病床數!AG27</f>
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="AG24" s="25">
+        <v>92</v>
+      </c>
+      <c r="AG24" s="22">
         <f>病床數!AH27</f>
-        <v>544</v>
-[...1 lines deleted...]
-      <c r="AH24" s="25">
+        <v>540</v>
+      </c>
+      <c r="AH24" s="22">
         <f>病床數!AI27</f>
         <v>6</v>
       </c>
-      <c r="AI24" s="25">
+      <c r="AI24" s="22">
         <f>病床數!AJ27</f>
         <v>25</v>
       </c>
-      <c r="AJ24" s="25">
+      <c r="AJ24" s="22">
         <f>病床數!AK27</f>
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="AK24" s="25">
+        <v>888</v>
+      </c>
+      <c r="AK24" s="22">
         <f>病床數!AL27</f>
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="AL24" s="25">
+        <v>304</v>
+      </c>
+      <c r="AL24" s="22">
         <f>病床數!AM27</f>
         <v>3</v>
       </c>
-      <c r="AM24" s="25">
+      <c r="AM24" s="22">
         <f>病床數!AN27</f>
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="AN24" s="25">
+        <v>576</v>
+      </c>
+      <c r="AN24" s="22">
         <f>病床數!AO27</f>
         <v>1</v>
       </c>
-      <c r="AO24" s="25">
+      <c r="AO24" s="22">
         <f>病床數!AP27</f>
         <v>4</v>
       </c>
-      <c r="AP24" s="27"/>
-      <c r="AQ24" s="36">
+      <c r="AP24" s="24"/>
+      <c r="AQ24" s="32">
         <f t="shared" si="2"/>
-        <v>78.227254355144638</v>
-[...1 lines deleted...]
-      <c r="AR24" s="36">
+        <v>76.765151050295557</v>
+      </c>
+      <c r="AR24" s="32">
         <f t="shared" si="3"/>
-        <v>48.983894612405116</v>
-[...1 lines deleted...]
-      <c r="AS24" s="36">
+        <v>47.388578675011757</v>
+      </c>
+      <c r="AS24" s="32">
         <f t="shared" si="4"/>
-        <v>35.958689319711773</v>
-[...1 lines deleted...]
-      <c r="AT24" s="36">
+        <v>34.502771471231924</v>
+      </c>
+      <c r="AT24" s="32">
         <f t="shared" si="5"/>
-        <v>4.4853333400908983</v>
-[...1 lines deleted...]
-      <c r="AU24" s="36">
+        <v>4.2697019901413347</v>
+      </c>
+      <c r="AU24" s="32">
         <f t="shared" si="6"/>
-        <v>0.93761205414329496</v>
-[...1 lines deleted...]
-      <c r="AV24" s="36">
+        <v>0.94598187805526579</v>
+      </c>
+      <c r="AV24" s="32">
         <f t="shared" si="7"/>
-        <v>7.602259898459149</v>
-[...1 lines deleted...]
-      <c r="AW24" s="36">
+        <v>7.6701233355832361</v>
+      </c>
+      <c r="AW24" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX24" s="36">
+      <c r="AX24" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY24" s="36">
+      <c r="AY24" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ24" s="36">
+      <c r="AZ24" s="32">
         <f t="shared" si="11"/>
-        <v>18.422809820599337</v>
-[...1 lines deleted...]
-      <c r="BA24" s="36">
+        <v>18.024789838620606</v>
+      </c>
+      <c r="BA24" s="32">
         <f t="shared" si="12"/>
-        <v>3.4843691201271101</v>
-[...1 lines deleted...]
-      <c r="BB24" s="36">
+        <v>3.6560921232946755</v>
+      </c>
+      <c r="BB24" s="32">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="BC24" s="36">
+      <c r="BC24" s="32">
         <f t="shared" si="14"/>
-        <v>2.5340866328197164E-2</v>
-[...1 lines deleted...]
-      <c r="BD24" s="36">
+        <v>2.5567077785277451E-2</v>
+      </c>
+      <c r="BD24" s="32">
         <f t="shared" si="15"/>
-        <v>0.48147646023574608</v>
-[...1 lines deleted...]
-      <c r="BE24" s="36">
+        <v>0.48577447792027167</v>
+      </c>
+      <c r="BE24" s="32">
         <f t="shared" si="16"/>
-        <v>1.7865310761379001</v>
-[...1 lines deleted...]
-      <c r="BF24" s="36">
+        <v>1.8024789838620605</v>
+      </c>
+      <c r="BF24" s="32">
         <f t="shared" si="17"/>
-        <v>0.53215819289214039</v>
-[...1 lines deleted...]
-      <c r="BG24" s="36">
+        <v>0.54969217238346524</v>
+      </c>
+      <c r="BG24" s="32">
         <f t="shared" si="18"/>
-        <v>2.0399397394198715</v>
-[...1 lines deleted...]
-      <c r="BH24" s="51">
+        <v>1.7002106727209505</v>
+      </c>
+      <c r="BH24" s="46">
         <f t="shared" si="19"/>
-        <v>0.25340866328197165</v>
-[...1 lines deleted...]
-      <c r="BI24" s="36">
+        <v>0.12783538892638727</v>
+      </c>
+      <c r="BI24" s="32">
         <f t="shared" si="20"/>
-        <v>5.0681732656394328E-2</v>
-[...1 lines deleted...]
-      <c r="BJ24" s="36">
+        <v>5.1134155570554903E-2</v>
+      </c>
+      <c r="BJ24" s="32">
         <f t="shared" si="21"/>
-        <v>5.0681732656394328E-2</v>
-[...1 lines deleted...]
-      <c r="BK24" s="36">
+        <v>5.1134155570554903E-2</v>
+      </c>
+      <c r="BK24" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL24" s="36">
+      <c r="BL24" s="32">
         <f t="shared" si="23"/>
-        <v>0.41812429441525317</v>
-[...1 lines deleted...]
-      <c r="BM24" s="36">
+        <v>0.421856783457078</v>
+      </c>
+      <c r="BM24" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN24" s="36">
+      <c r="BN24" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO24" s="36">
+      <c r="BO24" s="32">
         <f t="shared" si="26"/>
-        <v>0.11403389847688723</v>
-[...1 lines deleted...]
-      <c r="BP24" s="36">
+        <v>0.11505185003374854</v>
+      </c>
+      <c r="BP24" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ24" s="36">
+      <c r="BQ24" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR24" s="36">
+      <c r="BR24" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS24" s="36">
+      <c r="BS24" s="32">
         <f t="shared" si="30"/>
-        <v>0.54482862605623894</v>
-[...1 lines deleted...]
-      <c r="BT24" s="36">
+        <v>0.56247571127610396</v>
+      </c>
+      <c r="BT24" s="32">
         <f t="shared" si="31"/>
-        <v>1.3557363485585481</v>
-[...1 lines deleted...]
-      <c r="BU24" s="36">
+        <v>1.1760855781227628</v>
+      </c>
+      <c r="BU24" s="32">
         <f t="shared" si="32"/>
-        <v>6.8927156412696275</v>
-[...1 lines deleted...]
-      <c r="BV24" s="36">
+        <v>6.9031110020249127</v>
+      </c>
+      <c r="BV24" s="32">
         <f t="shared" si="33"/>
-        <v>7.6022598984591488E-2</v>
-[...1 lines deleted...]
-      <c r="BW24" s="36">
+        <v>7.6701233355832371E-2</v>
+      </c>
+      <c r="BW24" s="32">
         <f t="shared" si="34"/>
-        <v>0.3167608291024645</v>
-[...1 lines deleted...]
-      <c r="BX24" s="36">
+        <v>0.31958847231596815</v>
+      </c>
+      <c r="BX24" s="32">
         <f t="shared" si="35"/>
-        <v>10.82054992214019</v>
-[...1 lines deleted...]
-      <c r="BY24" s="36">
+        <v>11.35178253666319</v>
+      </c>
+      <c r="BY24" s="32">
         <f t="shared" si="36"/>
-        <v>3.8898229813782645</v>
-[...1 lines deleted...]
-      <c r="BZ24" s="36">
+        <v>3.8861958233621734</v>
+      </c>
+      <c r="BZ24" s="32">
         <f t="shared" si="37"/>
-        <v>3.8011299492295744E-2</v>
-[...1 lines deleted...]
-      <c r="CA24" s="36">
+        <v>3.8350616677916186E-2</v>
+      </c>
+      <c r="CA24" s="32">
         <f t="shared" si="38"/>
-        <v>6.829363475449135</v>
-[...1 lines deleted...]
-      <c r="CB24" s="36">
+        <v>7.3633184021599067</v>
+      </c>
+      <c r="CB24" s="32">
         <f t="shared" si="39"/>
-        <v>1.2670433164098582E-2</v>
-[...1 lines deleted...]
-      <c r="CC24" s="36">
+        <v>1.2783538892638726E-2</v>
+      </c>
+      <c r="CC24" s="32">
         <f t="shared" si="40"/>
-        <v>5.0681732656394328E-2</v>
+        <v>5.1134155570554903E-2</v>
       </c>
     </row>
     <row r="25" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A25" s="37" t="s">
+      <c r="A25" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="82">
-[...2 lines deleted...]
-      <c r="C25" s="58">
+      <c r="B25" s="73">
+        <v>208320</v>
+      </c>
+      <c r="C25" s="53">
         <f>病床數!C28</f>
-        <v>1564</v>
-[...1 lines deleted...]
-      <c r="D25" s="25">
+        <v>1553</v>
+      </c>
+      <c r="D25" s="22">
         <f>病床數!D28</f>
-        <v>911</v>
-[...1 lines deleted...]
-      <c r="E25" s="25">
+        <v>919</v>
+      </c>
+      <c r="E25" s="22">
         <f>病床數!E28</f>
-        <v>648</v>
-[...1 lines deleted...]
-      <c r="F25" s="25">
+        <v>656</v>
+      </c>
+      <c r="F25" s="22">
         <f>病床數!F28</f>
         <v>97</v>
       </c>
-      <c r="G25" s="25">
+      <c r="G25" s="22">
         <f>病床數!G28</f>
         <v>0</v>
       </c>
-      <c r="H25" s="25">
+      <c r="H25" s="22">
         <f>病床數!H28</f>
         <v>166</v>
       </c>
-      <c r="I25" s="25">
+      <c r="I25" s="22">
         <f>病床數!I28</f>
         <v>0</v>
       </c>
-      <c r="J25" s="25">
+      <c r="J25" s="22">
         <f>病床數!J28</f>
         <v>0</v>
       </c>
-      <c r="K25" s="25">
+      <c r="K25" s="22">
         <f>病床數!K28</f>
         <v>0</v>
       </c>
-      <c r="L25" s="25">
+      <c r="L25" s="22">
         <f>病床數!L28</f>
         <v>379</v>
       </c>
-      <c r="M25" s="25">
+      <c r="M25" s="22">
         <f>病床數!M28</f>
         <v>63</v>
       </c>
-      <c r="N25" s="25">
+      <c r="N25" s="22">
         <f>病床數!N28</f>
         <v>2</v>
       </c>
-      <c r="O25" s="25">
+      <c r="O25" s="22">
         <f>病床數!O28</f>
         <v>0</v>
       </c>
-      <c r="P25" s="25">
+      <c r="P25" s="22">
         <f>病床數!P28</f>
         <v>13</v>
       </c>
-      <c r="Q25" s="25">
+      <c r="Q25" s="22">
         <f>病床數!Q28</f>
         <v>27</v>
       </c>
-      <c r="R25" s="25">
+      <c r="R25" s="22">
         <f>病床數!R28</f>
         <v>14</v>
       </c>
-      <c r="S25" s="25">
+      <c r="S25" s="22">
         <f>病床數!S28</f>
         <v>60</v>
       </c>
-      <c r="T25" s="59">
+      <c r="T25" s="54">
         <f>病床數!T28</f>
         <v>5</v>
       </c>
-      <c r="U25" s="25">
+      <c r="U25" s="22">
         <f>病床數!V28</f>
         <v>0</v>
       </c>
-      <c r="V25" s="25">
+      <c r="V25" s="22">
         <f>病床數!W28</f>
         <v>0</v>
       </c>
-      <c r="W25" s="25">
+      <c r="W25" s="22">
         <f>病床數!X28</f>
         <v>0</v>
       </c>
-      <c r="X25" s="25">
+      <c r="X25" s="22">
         <f>病床數!Y28</f>
         <v>17</v>
       </c>
-      <c r="Y25" s="25">
+      <c r="Y25" s="22">
         <f>病床數!Z28</f>
         <v>0</v>
       </c>
-      <c r="Z25" s="25">
+      <c r="Z25" s="22">
         <f>病床數!AA28</f>
         <v>0</v>
       </c>
-      <c r="AA25" s="25">
+      <c r="AA25" s="22">
         <f>病床數!AB28</f>
         <v>0</v>
       </c>
-      <c r="AB25" s="25">
+      <c r="AB25" s="22">
         <f>病床數!AC28</f>
         <v>0</v>
       </c>
-      <c r="AC25" s="25">
+      <c r="AC25" s="22">
         <f>病床數!AD28</f>
         <v>0</v>
       </c>
-      <c r="AD25" s="25">
+      <c r="AD25" s="22">
         <f>病床數!AE28</f>
         <v>0</v>
       </c>
-      <c r="AE25" s="25">
+      <c r="AE25" s="22">
         <f>病床數!AF28</f>
         <v>14</v>
       </c>
-      <c r="AF25" s="25">
+      <c r="AF25" s="22">
         <f>病床數!AG28</f>
         <v>19</v>
       </c>
-      <c r="AG25" s="25">
+      <c r="AG25" s="22">
         <f>病床數!AH28</f>
         <v>128</v>
       </c>
-      <c r="AH25" s="25">
+      <c r="AH25" s="22">
         <f>病床數!AI28</f>
         <v>1</v>
       </c>
-      <c r="AI25" s="25">
+      <c r="AI25" s="22">
         <f>病床數!AJ28</f>
         <v>16</v>
       </c>
-      <c r="AJ25" s="25">
+      <c r="AJ25" s="22">
         <f>病床數!AK28</f>
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="AK25" s="25">
+        <v>255</v>
+      </c>
+      <c r="AK25" s="22">
         <f>病床數!AL28</f>
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="AL25" s="25">
+        <v>150</v>
+      </c>
+      <c r="AL25" s="22">
         <f>病床數!AM28</f>
         <v>0</v>
       </c>
-      <c r="AM25" s="25">
+      <c r="AM25" s="22">
         <f>病床數!AN28</f>
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="AN25" s="25">
+        <v>105</v>
+      </c>
+      <c r="AN25" s="22">
         <f>病床數!AO28</f>
         <v>0</v>
       </c>
-      <c r="AO25" s="25">
+      <c r="AO25" s="22">
         <f>病床數!AP28</f>
         <v>0</v>
       </c>
-      <c r="AP25" s="27"/>
-      <c r="AQ25" s="36">
+      <c r="AP25" s="24"/>
+      <c r="AQ25" s="32">
         <f t="shared" si="2"/>
-        <v>74.398603361256605</v>
-[...1 lines deleted...]
-      <c r="AR25" s="36">
+        <v>74.548771121351763</v>
+      </c>
+      <c r="AR25" s="32">
         <f t="shared" si="3"/>
-        <v>43.33575937474729</v>
-[...1 lines deleted...]
-      <c r="AS25" s="36">
+        <v>44.114823348694316</v>
+      </c>
+      <c r="AS25" s="32">
         <f t="shared" si="4"/>
-        <v>30.824996789062833</v>
-[...1 lines deleted...]
-      <c r="AT25" s="36">
+        <v>31.490015360983104</v>
+      </c>
+      <c r="AT25" s="32">
         <f t="shared" si="5"/>
-        <v>4.6142356304615664</v>
-[...1 lines deleted...]
-      <c r="AU25" s="36">
+        <v>4.6562980030721963</v>
+      </c>
+      <c r="AU25" s="32">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AV25" s="36">
+      <c r="AV25" s="32">
         <f t="shared" si="7"/>
-        <v>7.8965269552228872</v>
-[...1 lines deleted...]
-      <c r="AW25" s="36">
+        <v>7.9685099846390175</v>
+      </c>
+      <c r="AW25" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX25" s="36">
+      <c r="AX25" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY25" s="36">
+      <c r="AY25" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ25" s="36">
+      <c r="AZ25" s="32">
         <f t="shared" si="11"/>
-        <v>18.028817566442616</v>
-[...1 lines deleted...]
-      <c r="BA25" s="36">
+        <v>18.193164362519202</v>
+      </c>
+      <c r="BA25" s="32">
         <f t="shared" si="12"/>
-        <v>2.9968746878255534</v>
-[...1 lines deleted...]
-      <c r="BB25" s="36">
+        <v>3.024193548387097</v>
+      </c>
+      <c r="BB25" s="32">
         <f t="shared" si="13"/>
-        <v>9.5138878978588998E-2</v>
-[...1 lines deleted...]
-      <c r="BC25" s="36">
+        <v>9.6006144393241163E-2</v>
+      </c>
+      <c r="BC25" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD25" s="36">
+      <c r="BD25" s="32">
         <f t="shared" si="15"/>
-        <v>0.61840271336082853</v>
-[...1 lines deleted...]
-      <c r="BE25" s="36">
+        <v>0.62403993855606754</v>
+      </c>
+      <c r="BE25" s="32">
         <f t="shared" si="16"/>
-        <v>1.2843748662109513</v>
-[...1 lines deleted...]
-      <c r="BF25" s="36">
+        <v>1.296082949308756</v>
+      </c>
+      <c r="BF25" s="32">
         <f t="shared" si="17"/>
-        <v>0.66597215285012301</v>
-[...1 lines deleted...]
-      <c r="BG25" s="36">
+        <v>0.67204301075268813</v>
+      </c>
+      <c r="BG25" s="32">
         <f t="shared" si="18"/>
-        <v>2.8541663693576695</v>
-[...1 lines deleted...]
-      <c r="BH25" s="51">
+        <v>2.8801843317972349</v>
+      </c>
+      <c r="BH25" s="46">
         <f t="shared" si="19"/>
-        <v>0.23784719744647248</v>
-[...1 lines deleted...]
-      <c r="BI25" s="36">
+        <v>0.24001536098310292</v>
+      </c>
+      <c r="BI25" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ25" s="36">
+      <c r="BJ25" s="32">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
-      <c r="BK25" s="36">
+      <c r="BK25" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL25" s="36">
+      <c r="BL25" s="32">
         <f t="shared" si="23"/>
-        <v>0.80868047131800647</v>
-[...1 lines deleted...]
-      <c r="BM25" s="36">
+        <v>0.8160522273425499</v>
+      </c>
+      <c r="BM25" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN25" s="36">
+      <c r="BN25" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO25" s="36">
+      <c r="BO25" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP25" s="36">
+      <c r="BP25" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ25" s="36">
+      <c r="BQ25" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR25" s="36">
+      <c r="BR25" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS25" s="36">
+      <c r="BS25" s="32">
         <f t="shared" si="30"/>
-        <v>0.66597215285012301</v>
-[...1 lines deleted...]
-      <c r="BT25" s="36">
+        <v>0.67204301075268813</v>
+      </c>
+      <c r="BT25" s="32">
         <f t="shared" si="31"/>
-        <v>0.90381935029659544</v>
-[...1 lines deleted...]
-      <c r="BU25" s="36">
+        <v>0.91205837173579107</v>
+      </c>
+      <c r="BU25" s="32">
         <f t="shared" si="32"/>
-        <v>6.0888882546296959</v>
-[...1 lines deleted...]
-      <c r="BV25" s="36">
+        <v>6.1443932411674345</v>
+      </c>
+      <c r="BV25" s="32">
         <f t="shared" si="33"/>
-        <v>4.7569439489294499E-2</v>
-[...1 lines deleted...]
-      <c r="BW25" s="36">
+        <v>4.8003072196620582E-2</v>
+      </c>
+      <c r="BW25" s="32">
         <f t="shared" si="34"/>
-        <v>0.76111103182871198</v>
-[...1 lines deleted...]
-      <c r="BX25" s="36">
+        <v>0.76804915514592931</v>
+      </c>
+      <c r="BX25" s="32">
         <f t="shared" si="35"/>
-        <v>13.034026420066692</v>
-[...1 lines deleted...]
-      <c r="BY25" s="36">
+        <v>12.240783410138247</v>
+      </c>
+      <c r="BY25" s="32">
         <f t="shared" si="36"/>
-        <v>8.752776866030187</v>
-[...1 lines deleted...]
-      <c r="BZ25" s="36">
+        <v>7.2004608294930881</v>
+      </c>
+      <c r="BZ25" s="32">
         <f t="shared" si="37"/>
         <v>0</v>
       </c>
-      <c r="CA25" s="36">
+      <c r="CA25" s="32">
         <f t="shared" si="38"/>
-        <v>4.2812495540365054</v>
-[...1 lines deleted...]
-      <c r="CB25" s="36">
+        <v>5.040322580645161</v>
+      </c>
+      <c r="CB25" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC25" s="36">
+      <c r="CC25" s="32">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="82">
-[...2 lines deleted...]
-      <c r="C26" s="58">
+      <c r="B26" s="73">
+        <v>312807</v>
+      </c>
+      <c r="C26" s="53">
         <f>病床數!C29</f>
-        <v>4381</v>
-[...1 lines deleted...]
-      <c r="D26" s="25">
+        <v>4323</v>
+      </c>
+      <c r="D26" s="22">
         <f>病床數!D29</f>
-        <v>3371</v>
-[...1 lines deleted...]
-      <c r="E26" s="25">
+        <v>3284</v>
+      </c>
+      <c r="E26" s="22">
         <f>病床數!E29</f>
-        <v>1342</v>
-[...1 lines deleted...]
-      <c r="F26" s="25">
+        <v>1320</v>
+      </c>
+      <c r="F26" s="22">
         <f>病床數!F29</f>
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="G26" s="25">
+        <v>328</v>
+      </c>
+      <c r="G26" s="22">
         <f>病床數!G29</f>
         <v>173</v>
       </c>
-      <c r="H26" s="25">
+      <c r="H26" s="22">
         <f>病床數!H29</f>
-        <v>1496</v>
-[...1 lines deleted...]
-      <c r="I26" s="25">
+        <v>1461</v>
+      </c>
+      <c r="I26" s="22">
         <f>病床數!I29</f>
         <v>2</v>
       </c>
-      <c r="J26" s="25">
+      <c r="J26" s="22">
         <f>病床數!J29</f>
         <v>0</v>
       </c>
-      <c r="K26" s="25">
+      <c r="K26" s="22">
         <f>病床數!K29</f>
         <v>0</v>
       </c>
-      <c r="L26" s="25">
+      <c r="L26" s="22">
         <f>病床數!L29</f>
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="M26" s="25">
+        <v>841</v>
+      </c>
+      <c r="M26" s="22">
         <f>病床數!M29</f>
         <v>147</v>
       </c>
-      <c r="N26" s="25">
+      <c r="N26" s="22">
         <f>病床數!N29</f>
         <v>2</v>
       </c>
-      <c r="O26" s="25">
+      <c r="O26" s="22">
         <f>病床數!O29</f>
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="P26" s="25">
+        <v>12</v>
+      </c>
+      <c r="P26" s="22">
         <f>病床數!P29</f>
         <v>26</v>
       </c>
-      <c r="Q26" s="25">
+      <c r="Q26" s="22">
         <f>病床數!Q29</f>
         <v>77</v>
       </c>
-      <c r="R26" s="25">
+      <c r="R26" s="22">
         <f>病床數!R29</f>
         <v>35</v>
       </c>
-      <c r="S26" s="25">
+      <c r="S26" s="22">
         <f>病床數!S29</f>
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="T26" s="59">
+        <v>58</v>
+      </c>
+      <c r="T26" s="54">
         <f>病床數!T29</f>
         <v>20</v>
       </c>
-      <c r="U26" s="25">
+      <c r="U26" s="22">
         <f>病床數!V29</f>
         <v>0</v>
       </c>
-      <c r="V26" s="25">
+      <c r="V26" s="22">
         <f>病床數!W29</f>
         <v>27</v>
       </c>
-      <c r="W26" s="25">
+      <c r="W26" s="22">
         <f>病床數!X29</f>
         <v>6</v>
       </c>
-      <c r="X26" s="25">
+      <c r="X26" s="22">
         <f>病床數!Y29</f>
         <v>23</v>
       </c>
-      <c r="Y26" s="25">
+      <c r="Y26" s="22">
         <f>病床數!Z29</f>
         <v>4</v>
       </c>
-      <c r="Z26" s="25">
+      <c r="Z26" s="22">
         <f>病床數!AA29</f>
         <v>0</v>
       </c>
-      <c r="AA26" s="25">
+      <c r="AA26" s="22">
         <f>病床數!AB29</f>
         <v>0</v>
       </c>
-      <c r="AB26" s="25">
+      <c r="AB26" s="22">
         <f>病床數!AC29</f>
         <v>70</v>
       </c>
-      <c r="AC26" s="25">
+      <c r="AC26" s="22">
         <f>病床數!AD29</f>
         <v>0</v>
       </c>
-      <c r="AD26" s="25">
+      <c r="AD26" s="22">
         <f>病床數!AE29</f>
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="AE26" s="25">
+        <v>30</v>
+      </c>
+      <c r="AE26" s="22">
         <f>病床數!AF29</f>
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="AF26" s="25">
+        <v>24</v>
+      </c>
+      <c r="AF26" s="22">
         <f>病床數!AG29</f>
         <v>34</v>
       </c>
-      <c r="AG26" s="25">
+      <c r="AG26" s="22">
         <f>病床數!AH29</f>
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="AH26" s="25">
+        <v>240</v>
+      </c>
+      <c r="AH26" s="22">
         <f>病床數!AI29</f>
         <v>0</v>
       </c>
-      <c r="AI26" s="25">
+      <c r="AI26" s="22">
         <f>病床數!AJ29</f>
         <v>6</v>
       </c>
-      <c r="AJ26" s="25">
+      <c r="AJ26" s="22">
         <f>病床數!AK29</f>
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="AK26" s="25">
+        <v>198</v>
+      </c>
+      <c r="AK26" s="22">
         <f>病床數!AL29</f>
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="AL26" s="25">
+        <v>75</v>
+      </c>
+      <c r="AL26" s="22">
         <f>病床數!AM29</f>
         <v>0</v>
       </c>
-      <c r="AM26" s="25">
+      <c r="AM26" s="22">
         <f>病床數!AN29</f>
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="AN26" s="25">
+        <v>123</v>
+      </c>
+      <c r="AN26" s="22">
         <f>病床數!AO29</f>
         <v>0</v>
       </c>
-      <c r="AO26" s="25">
+      <c r="AO26" s="22">
         <f>病床數!AP29</f>
         <v>0</v>
       </c>
-      <c r="AP26" s="27"/>
-      <c r="AQ26" s="36">
+      <c r="AP26" s="24"/>
+      <c r="AQ26" s="32">
         <f t="shared" si="2"/>
-        <v>138.91443175404441</v>
-[...1 lines deleted...]
-      <c r="AR26" s="36">
+        <v>138.20023209199283</v>
+      </c>
+      <c r="AR26" s="32">
         <f t="shared" si="3"/>
-        <v>106.88896357974976</v>
-[...1 lines deleted...]
-      <c r="AS26" s="36">
+        <v>104.98486287071582</v>
+      </c>
+      <c r="AS26" s="32">
         <f t="shared" si="4"/>
-        <v>42.552651772181598</v>
-[...1 lines deleted...]
-      <c r="AT26" s="36">
+        <v>42.198544150226816</v>
+      </c>
+      <c r="AT26" s="32">
         <f t="shared" si="5"/>
-        <v>11.351601590492558</v>
-[...1 lines deleted...]
-      <c r="AU26" s="36">
+        <v>10.485698849450301</v>
+      </c>
+      <c r="AU26" s="32">
         <f t="shared" si="6"/>
-        <v>5.4855504892603699</v>
-[...1 lines deleted...]
-      <c r="AV26" s="36">
+        <v>5.5305667712039686</v>
+      </c>
+      <c r="AV26" s="32">
         <f t="shared" si="7"/>
-        <v>47.435742959153259</v>
-[...1 lines deleted...]
-      <c r="AW26" s="36">
+        <v>46.706115911728318</v>
+      </c>
+      <c r="AW26" s="32">
         <f t="shared" si="8"/>
-        <v>6.3416768661969602E-2</v>
-[...1 lines deleted...]
-      <c r="AX26" s="36">
+        <v>6.3937188106404266E-2</v>
+      </c>
+      <c r="AX26" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY26" s="36">
+      <c r="AY26" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ26" s="36">
+      <c r="AZ26" s="32">
         <f t="shared" si="11"/>
-        <v>25.556957770773749</v>
-[...1 lines deleted...]
-      <c r="BA26" s="36">
+        <v>26.885587598742994</v>
+      </c>
+      <c r="BA26" s="32">
         <f t="shared" si="12"/>
-        <v>4.6611324966547656</v>
-[...1 lines deleted...]
-      <c r="BB26" s="36">
+        <v>4.6993833258207136</v>
+      </c>
+      <c r="BB26" s="32">
         <f t="shared" si="13"/>
-        <v>6.3416768661969602E-2</v>
-[...1 lines deleted...]
-      <c r="BC26" s="36">
+        <v>6.3937188106404266E-2</v>
+      </c>
+      <c r="BC26" s="32">
         <f t="shared" si="14"/>
-        <v>0.1268335373239392</v>
-[...1 lines deleted...]
-      <c r="BD26" s="36">
+        <v>0.38362312863842563</v>
+      </c>
+      <c r="BD26" s="32">
         <f t="shared" si="15"/>
-        <v>0.82441799260560478</v>
-[...1 lines deleted...]
-      <c r="BE26" s="36">
+        <v>0.8311834453832555</v>
+      </c>
+      <c r="BE26" s="32">
         <f t="shared" si="16"/>
-        <v>2.4415455934858299</v>
-[...1 lines deleted...]
-      <c r="BF26" s="36">
+        <v>2.4615817420965644</v>
+      </c>
+      <c r="BF26" s="32">
         <f t="shared" si="17"/>
-        <v>1.1097934515844678</v>
-[...1 lines deleted...]
-      <c r="BG26" s="36">
+        <v>1.1189007918620746</v>
+      </c>
+      <c r="BG26" s="32">
         <f t="shared" si="18"/>
-        <v>1.7122527538731791</v>
-[...1 lines deleted...]
-      <c r="BH26" s="51">
+        <v>1.8541784550857237</v>
+      </c>
+      <c r="BH26" s="46">
         <f t="shared" si="19"/>
-        <v>0.63416768661969591</v>
-[...1 lines deleted...]
-      <c r="BI26" s="36">
+        <v>0.63937188106404264</v>
+      </c>
+      <c r="BI26" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ26" s="36">
+      <c r="BJ26" s="32">
         <f t="shared" si="21"/>
-        <v>0.85612637693658955</v>
-[...1 lines deleted...]
-      <c r="BK26" s="36">
+        <v>0.86315203943645757</v>
+      </c>
+      <c r="BK26" s="32">
         <f t="shared" si="22"/>
-        <v>0.19025030598590881</v>
-[...1 lines deleted...]
-      <c r="BL26" s="36">
+        <v>0.19181156431921281</v>
+      </c>
+      <c r="BL26" s="32">
         <f t="shared" si="23"/>
-        <v>0.72929283961265046</v>
-[...1 lines deleted...]
-      <c r="BM26" s="36">
+        <v>0.73527766322364918</v>
+      </c>
+      <c r="BM26" s="32">
         <f t="shared" si="24"/>
-        <v>0.1268335373239392</v>
-[...1 lines deleted...]
-      <c r="BN26" s="36">
+        <v>0.12787437621280853</v>
+      </c>
+      <c r="BN26" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO26" s="36">
+      <c r="BO26" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP26" s="36">
+      <c r="BP26" s="32">
         <f t="shared" si="27"/>
-        <v>2.2195869031689357</v>
-[...1 lines deleted...]
-      <c r="BQ26" s="36">
+        <v>2.2378015837241492</v>
+      </c>
+      <c r="BQ26" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR26" s="36">
+      <c r="BR26" s="32">
         <f t="shared" si="29"/>
-        <v>0.47562576496477199</v>
-[...1 lines deleted...]
-      <c r="BS26" s="36">
+        <v>0.95905782159606412</v>
+      </c>
+      <c r="BS26" s="32">
         <f t="shared" si="30"/>
-        <v>0.79270960827461989</v>
-[...1 lines deleted...]
-      <c r="BT26" s="36">
+        <v>0.76724625727685125</v>
+      </c>
+      <c r="BT26" s="32">
         <f t="shared" si="31"/>
-        <v>1.0780850672534832</v>
-[...1 lines deleted...]
-      <c r="BU26" s="36">
+        <v>1.0869321978088726</v>
+      </c>
+      <c r="BU26" s="32">
         <f t="shared" si="32"/>
-        <v>7.3246367804574879</v>
-[...1 lines deleted...]
-      <c r="BV26" s="36">
+        <v>7.672462572768513</v>
+      </c>
+      <c r="BV26" s="32">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW26" s="36">
+      <c r="BW26" s="32">
         <f t="shared" si="34"/>
-        <v>0.19025030598590881</v>
-[...1 lines deleted...]
-      <c r="BX26" s="36">
+        <v>0.19181156431921281</v>
+      </c>
+      <c r="BX26" s="32">
         <f t="shared" si="35"/>
-        <v>6.4685104035208987</v>
-[...1 lines deleted...]
-      <c r="BY26" s="36">
+        <v>6.3297816225340231</v>
+      </c>
+      <c r="BY26" s="32">
         <f t="shared" si="36"/>
-        <v>2.6000875151407534</v>
-[...1 lines deleted...]
-      <c r="BZ26" s="36">
+        <v>2.3976445539901601</v>
+      </c>
+      <c r="BZ26" s="32">
         <f t="shared" si="37"/>
         <v>0</v>
       </c>
-      <c r="CA26" s="36">
+      <c r="CA26" s="32">
         <f t="shared" si="38"/>
-        <v>3.8684228883801453</v>
-[...1 lines deleted...]
-      <c r="CB26" s="36">
+        <v>3.9321370685438621</v>
+      </c>
+      <c r="CB26" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC26" s="36">
+      <c r="CC26" s="32">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A27" s="37" t="s">
+      <c r="A27" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="82">
-[...2 lines deleted...]
-      <c r="C27" s="58">
+      <c r="B27" s="73">
+        <v>106716</v>
+      </c>
+      <c r="C27" s="53">
         <f>病床數!C30</f>
         <v>552</v>
       </c>
-      <c r="D27" s="25">
+      <c r="D27" s="22">
         <f>病床數!D30</f>
         <v>353</v>
       </c>
-      <c r="E27" s="25">
+      <c r="E27" s="22">
         <f>病床數!E30</f>
         <v>237</v>
       </c>
-      <c r="F27" s="25">
+      <c r="F27" s="22">
         <f>病床數!F30</f>
         <v>36</v>
       </c>
-      <c r="G27" s="25">
+      <c r="G27" s="22">
         <f>病床數!G30</f>
         <v>0</v>
       </c>
-      <c r="H27" s="25">
+      <c r="H27" s="22">
         <f>病床數!H30</f>
         <v>80</v>
       </c>
-      <c r="I27" s="25">
+      <c r="I27" s="22">
         <f>病床數!I30</f>
         <v>0</v>
       </c>
-      <c r="J27" s="25">
+      <c r="J27" s="22">
         <f>病床數!J30</f>
         <v>0</v>
       </c>
-      <c r="K27" s="25">
+      <c r="K27" s="22">
         <f>病床數!K30</f>
         <v>0</v>
       </c>
-      <c r="L27" s="25">
+      <c r="L27" s="22">
         <f>病床數!L30</f>
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="M27" s="25">
+        <v>127</v>
+      </c>
+      <c r="M27" s="22">
         <f>病床數!M30</f>
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="N27" s="25">
+        <v>20</v>
+      </c>
+      <c r="N27" s="22">
         <f>病床數!N30</f>
+        <v>0</v>
+      </c>
+      <c r="O27" s="22">
+        <f>病床數!O30</f>
         <v>4</v>
       </c>
-      <c r="O27" s="25">
-[...3 lines deleted...]
-      <c r="P27" s="25">
+      <c r="P27" s="22">
         <f>病床數!P30</f>
         <v>6</v>
       </c>
-      <c r="Q27" s="25">
+      <c r="Q27" s="22">
         <f>病床數!Q30</f>
         <v>23</v>
       </c>
-      <c r="R27" s="25">
+      <c r="R27" s="22">
         <f>病床數!R30</f>
         <v>2</v>
       </c>
-      <c r="S27" s="25">
+      <c r="S27" s="22">
         <f>病床數!S30</f>
         <v>0</v>
       </c>
-      <c r="T27" s="59">
+      <c r="T27" s="54">
         <f>病床數!T30</f>
         <v>0</v>
       </c>
-      <c r="U27" s="25">
+      <c r="U27" s="22">
         <f>病床數!V30</f>
         <v>0</v>
       </c>
-      <c r="V27" s="25">
+      <c r="V27" s="22">
         <f>病床數!W30</f>
         <v>0</v>
       </c>
-      <c r="W27" s="25">
+      <c r="W27" s="22">
         <f>病床數!X30</f>
         <v>0</v>
       </c>
-      <c r="X27" s="25">
+      <c r="X27" s="22">
         <f>病床數!Y30</f>
         <v>6</v>
       </c>
-      <c r="Y27" s="25">
+      <c r="Y27" s="22">
         <f>病床數!Z30</f>
         <v>0</v>
       </c>
-      <c r="Z27" s="25">
+      <c r="Z27" s="22">
         <f>病床數!AA30</f>
         <v>0</v>
       </c>
-      <c r="AA27" s="25">
+      <c r="AA27" s="22">
         <f>病床數!AB30</f>
         <v>0</v>
       </c>
-      <c r="AB27" s="25">
+      <c r="AB27" s="22">
         <f>病床數!AC30</f>
         <v>0</v>
       </c>
-      <c r="AC27" s="25">
+      <c r="AC27" s="22">
         <f>病床數!AD30</f>
         <v>0</v>
       </c>
-      <c r="AD27" s="25">
+      <c r="AD27" s="22">
         <f>病床數!AE30</f>
         <v>0</v>
       </c>
-      <c r="AE27" s="25">
+      <c r="AE27" s="22">
         <f>病床數!AF30</f>
         <v>7</v>
       </c>
-      <c r="AF27" s="25">
+      <c r="AF27" s="22">
         <f>病床數!AG30</f>
         <v>10</v>
       </c>
-      <c r="AG27" s="25">
+      <c r="AG27" s="22">
         <f>病床數!AH30</f>
         <v>49</v>
       </c>
-      <c r="AH27" s="25">
+      <c r="AH27" s="22">
         <f>病床數!AI30</f>
         <v>0</v>
       </c>
-      <c r="AI27" s="25">
+      <c r="AI27" s="22">
         <f>病床數!AJ30</f>
         <v>0</v>
       </c>
-      <c r="AJ27" s="25">
+      <c r="AJ27" s="22">
         <f>病床數!AK30</f>
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="AK27" s="25">
+        <v>72</v>
+      </c>
+      <c r="AK27" s="22">
         <f>病床數!AL30</f>
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="AL27" s="25">
+        <v>54</v>
+      </c>
+      <c r="AL27" s="22">
         <f>病床數!AM30</f>
         <v>3</v>
       </c>
-      <c r="AM27" s="25">
+      <c r="AM27" s="22">
         <f>病床數!AN30</f>
         <v>15</v>
       </c>
-      <c r="AN27" s="25">
+      <c r="AN27" s="22">
         <f>病床數!AO30</f>
         <v>0</v>
       </c>
-      <c r="AO27" s="25">
+      <c r="AO27" s="22">
         <f>病床數!AP30</f>
         <v>0</v>
       </c>
-      <c r="AP27" s="27"/>
-      <c r="AQ27" s="36">
+      <c r="AP27" s="24"/>
+      <c r="AQ27" s="32">
         <f t="shared" si="2"/>
-        <v>51.158005949898516</v>
-[...1 lines deleted...]
-      <c r="AR27" s="36">
+        <v>51.726076689531091</v>
+      </c>
+      <c r="AR27" s="32">
         <f t="shared" si="3"/>
-        <v>32.71517409477206</v>
-[...1 lines deleted...]
-      <c r="AS27" s="36">
+        <v>33.078451216312459</v>
+      </c>
+      <c r="AS27" s="32">
         <f t="shared" si="4"/>
-        <v>21.964578641532519</v>
-[...1 lines deleted...]
-      <c r="AT27" s="36">
+        <v>22.20847857865737</v>
+      </c>
+      <c r="AT27" s="32">
         <f t="shared" si="5"/>
-        <v>3.3363916923846859</v>
-[...1 lines deleted...]
-      <c r="AU27" s="36">
+        <v>3.3734397840998538</v>
+      </c>
+      <c r="AU27" s="32">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AV27" s="36">
+      <c r="AV27" s="32">
         <f t="shared" si="7"/>
-        <v>7.4142037608548579</v>
-[...1 lines deleted...]
-      <c r="AW27" s="36">
+        <v>7.4965328535552302</v>
+      </c>
+      <c r="AW27" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX27" s="36">
+      <c r="AX27" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY27" s="36">
+      <c r="AY27" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ27" s="36">
+      <c r="AZ27" s="32">
         <f t="shared" si="11"/>
-        <v>12.048081111389145</v>
-[...1 lines deleted...]
-      <c r="BA27" s="36">
+        <v>11.900745905018928</v>
+      </c>
+      <c r="BA27" s="32">
         <f t="shared" si="12"/>
-        <v>2.1315835812457715</v>
-[...1 lines deleted...]
-      <c r="BB27" s="36">
+        <v>1.8741332133888076</v>
+      </c>
+      <c r="BB27" s="32">
         <f t="shared" si="13"/>
-        <v>0.37071018804274292</v>
-[...1 lines deleted...]
-      <c r="BC27" s="36">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="32">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="BD27" s="36">
+        <v>0.3748266426777615</v>
+      </c>
+      <c r="BD27" s="32">
         <f t="shared" si="15"/>
-        <v>0.55606528206411432</v>
-[...1 lines deleted...]
-      <c r="BE27" s="36">
+        <v>0.56223996401664222</v>
+      </c>
+      <c r="BE27" s="32">
         <f t="shared" si="16"/>
-        <v>2.1315835812457715</v>
-[...1 lines deleted...]
-      <c r="BF27" s="36">
+        <v>2.1552531953971288</v>
+      </c>
+      <c r="BF27" s="32">
         <f t="shared" si="17"/>
-        <v>0.18535509402137146</v>
-[...1 lines deleted...]
-      <c r="BG27" s="36">
+        <v>0.18741332133888075</v>
+      </c>
+      <c r="BG27" s="32">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="BH27" s="51">
+      <c r="BH27" s="46">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="BI27" s="36">
+      <c r="BI27" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ27" s="36">
+      <c r="BJ27" s="32">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
-      <c r="BK27" s="36">
+      <c r="BK27" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL27" s="36">
+      <c r="BL27" s="32">
         <f t="shared" si="23"/>
-        <v>0.55606528206411432</v>
-[...1 lines deleted...]
-      <c r="BM27" s="36">
+        <v>0.56223996401664222</v>
+      </c>
+      <c r="BM27" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN27" s="36">
+      <c r="BN27" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO27" s="36">
+      <c r="BO27" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP27" s="36">
+      <c r="BP27" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ27" s="36">
+      <c r="BQ27" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR27" s="36">
+      <c r="BR27" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS27" s="36">
+      <c r="BS27" s="32">
         <f t="shared" si="30"/>
-        <v>0.64874282907480008</v>
-[...1 lines deleted...]
-      <c r="BT27" s="36">
+        <v>0.65594662468608278</v>
+      </c>
+      <c r="BT27" s="32">
         <f t="shared" si="31"/>
-        <v>0.92677547010685724</v>
-[...1 lines deleted...]
-      <c r="BU27" s="36">
+        <v>0.93706660669440378</v>
+      </c>
+      <c r="BU27" s="32">
         <f t="shared" si="32"/>
-        <v>4.5411998035236003</v>
-[...1 lines deleted...]
-      <c r="BV27" s="36">
+        <v>4.5916263728025788</v>
+      </c>
+      <c r="BV27" s="32">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW27" s="36">
+      <c r="BW27" s="32">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
-      <c r="BX27" s="36">
+      <c r="BX27" s="32">
         <f t="shared" si="35"/>
-        <v>6.3947507437373146</v>
-[...1 lines deleted...]
-      <c r="BY27" s="36">
+        <v>6.7468795681997076</v>
+      </c>
+      <c r="BY27" s="32">
         <f t="shared" si="36"/>
-        <v>4.7265548975449718</v>
-[...1 lines deleted...]
-      <c r="BZ27" s="36">
+        <v>5.0601596761497811</v>
+      </c>
+      <c r="BZ27" s="32">
         <f t="shared" si="37"/>
-        <v>0.27803264103205716</v>
-[...1 lines deleted...]
-      <c r="CA27" s="36">
+        <v>0.28111998200832111</v>
+      </c>
+      <c r="CA27" s="32">
         <f t="shared" si="38"/>
-        <v>1.3901632051602859</v>
-[...1 lines deleted...]
-      <c r="CB27" s="36">
+        <v>1.4055999100416057</v>
+      </c>
+      <c r="CB27" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC27" s="36">
+      <c r="CC27" s="32">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A28" s="37" t="s">
+      <c r="A28" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="82">
-[...2 lines deleted...]
-      <c r="C28" s="58">
+      <c r="B28" s="73">
+        <v>359836</v>
+      </c>
+      <c r="C28" s="53">
         <f>病床數!C31</f>
-        <v>2932</v>
-[...1 lines deleted...]
-      <c r="D28" s="25">
+        <v>2907</v>
+      </c>
+      <c r="D28" s="22">
         <f>病床數!D31</f>
-        <v>1758</v>
-[...1 lines deleted...]
-      <c r="E28" s="25">
+        <v>1754</v>
+      </c>
+      <c r="E28" s="22">
         <f>病床數!E31</f>
-        <v>1237</v>
-[...1 lines deleted...]
-      <c r="F28" s="25">
+        <v>1233</v>
+      </c>
+      <c r="F28" s="22">
         <f>病床數!F31</f>
         <v>147</v>
       </c>
-      <c r="G28" s="25">
+      <c r="G28" s="22">
         <f>病床數!G31</f>
         <v>27</v>
       </c>
-      <c r="H28" s="25">
+      <c r="H28" s="22">
         <f>病床數!H31</f>
         <v>347</v>
       </c>
-      <c r="I28" s="25">
+      <c r="I28" s="22">
         <f>病床數!I31</f>
         <v>0</v>
       </c>
-      <c r="J28" s="25">
+      <c r="J28" s="22">
         <f>病床數!J31</f>
         <v>0</v>
       </c>
-      <c r="K28" s="25">
+      <c r="K28" s="22">
         <f>病床數!K31</f>
         <v>0</v>
       </c>
-      <c r="L28" s="25">
+      <c r="L28" s="22">
         <f>病床數!L31</f>
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="M28" s="25">
+        <v>573</v>
+      </c>
+      <c r="M28" s="22">
         <f>病床數!M31</f>
         <v>107</v>
       </c>
-      <c r="N28" s="25">
+      <c r="N28" s="22">
         <f>病床數!N31</f>
         <v>2</v>
       </c>
-      <c r="O28" s="25">
+      <c r="O28" s="22">
         <f>病床數!O31</f>
         <v>0</v>
       </c>
-      <c r="P28" s="25">
+      <c r="P28" s="22">
         <f>病床數!P31</f>
         <v>12</v>
       </c>
-      <c r="Q28" s="25">
+      <c r="Q28" s="22">
         <f>病床數!Q31</f>
         <v>52</v>
       </c>
-      <c r="R28" s="25">
+      <c r="R28" s="22">
         <f>病床數!R31</f>
         <v>12</v>
       </c>
-      <c r="S28" s="25">
+      <c r="S28" s="22">
         <f>病床數!S31</f>
         <v>128</v>
       </c>
-      <c r="T28" s="59">
+      <c r="T28" s="54">
         <f>病床數!T31</f>
         <v>10</v>
       </c>
-      <c r="U28" s="25">
+      <c r="U28" s="22">
         <f>病床數!V31</f>
         <v>0</v>
       </c>
-      <c r="V28" s="25">
+      <c r="V28" s="22">
         <f>病床數!W31</f>
         <v>0</v>
       </c>
-      <c r="W28" s="25">
+      <c r="W28" s="22">
         <f>病床數!X31</f>
         <v>3</v>
       </c>
-      <c r="X28" s="25">
+      <c r="X28" s="22">
         <f>病床數!Y31</f>
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="Y28" s="25">
+        <v>24</v>
+      </c>
+      <c r="Y28" s="22">
         <f>病床數!Z31</f>
         <v>2</v>
       </c>
-      <c r="Z28" s="25">
+      <c r="Z28" s="22">
         <f>病床數!AA31</f>
         <v>0</v>
       </c>
-      <c r="AA28" s="25">
+      <c r="AA28" s="22">
         <f>病床數!AB31</f>
         <v>0</v>
       </c>
-      <c r="AB28" s="25">
+      <c r="AB28" s="22">
         <f>病床數!AC31</f>
         <v>0</v>
       </c>
-      <c r="AC28" s="25">
+      <c r="AC28" s="22">
         <f>病床數!AD31</f>
         <v>3</v>
       </c>
-      <c r="AD28" s="25">
+      <c r="AD28" s="22">
         <f>病床數!AE31</f>
         <v>0</v>
       </c>
-      <c r="AE28" s="25">
+      <c r="AE28" s="22">
         <f>病床數!AF31</f>
         <v>15</v>
       </c>
-      <c r="AF28" s="25">
+      <c r="AF28" s="22">
         <f>病床數!AG31</f>
         <v>15</v>
       </c>
-      <c r="AG28" s="25">
+      <c r="AG28" s="22">
         <f>病床數!AH31</f>
         <v>186</v>
       </c>
-      <c r="AH28" s="25">
+      <c r="AH28" s="22">
         <f>病床數!AI31</f>
         <v>1</v>
       </c>
-      <c r="AI28" s="25">
+      <c r="AI28" s="22">
         <f>病床數!AJ31</f>
         <v>1</v>
       </c>
-      <c r="AJ28" s="25">
+      <c r="AJ28" s="22">
         <f>病床數!AK31</f>
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="AK28" s="25">
+        <v>580</v>
+      </c>
+      <c r="AK28" s="22">
         <f>病床數!AL31</f>
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="AL28" s="25">
+        <v>314</v>
+      </c>
+      <c r="AL28" s="22">
         <f>病床數!AM31</f>
         <v>27</v>
       </c>
-      <c r="AM28" s="25">
+      <c r="AM28" s="22">
         <f>病床數!AN31</f>
         <v>214</v>
       </c>
-      <c r="AN28" s="25">
+      <c r="AN28" s="22">
         <f>病床數!AO31</f>
         <v>0</v>
       </c>
-      <c r="AO28" s="25">
+      <c r="AO28" s="22">
         <f>病床數!AP31</f>
         <v>25</v>
       </c>
-      <c r="AP28" s="27"/>
-      <c r="AQ28" s="36">
+      <c r="AP28" s="24"/>
+      <c r="AQ28" s="32">
         <f t="shared" si="2"/>
-        <v>81.119740151228001</v>
-[...1 lines deleted...]
-      <c r="AR28" s="36">
+        <v>80.786802876866133</v>
+      </c>
+      <c r="AR28" s="32">
         <f t="shared" si="3"/>
-        <v>48.638643651384321</v>
-[...1 lines deleted...]
-      <c r="AS28" s="36">
+        <v>48.744428017207838</v>
+      </c>
+      <c r="AS28" s="32">
         <f t="shared" si="4"/>
-        <v>34.224119565848923</v>
-[...1 lines deleted...]
-      <c r="AT28" s="36">
+        <v>34.265609888949413</v>
+      </c>
+      <c r="AT28" s="32">
         <f t="shared" si="5"/>
-        <v>4.0670538206788933</v>
-[...1 lines deleted...]
-      <c r="AU28" s="36">
+        <v>4.0851943663224359</v>
+      </c>
+      <c r="AU28" s="32">
         <f t="shared" si="6"/>
-        <v>0.74700988543081714</v>
-[...1 lines deleted...]
-      <c r="AV28" s="36">
+        <v>0.75034182238575342</v>
+      </c>
+      <c r="AV28" s="32">
         <f t="shared" si="7"/>
-        <v>9.6004603794256873</v>
-[...1 lines deleted...]
-      <c r="AW28" s="36">
+        <v>9.6432819395502403</v>
+      </c>
+      <c r="AW28" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX28" s="36">
+      <c r="AX28" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY28" s="36">
+      <c r="AY28" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ28" s="36">
+      <c r="AZ28" s="32">
         <f t="shared" si="11"/>
-        <v>16.019211987571971</v>
-[...1 lines deleted...]
-      <c r="BA28" s="36">
+        <v>15.923920897297657</v>
+      </c>
+      <c r="BA28" s="32">
         <f t="shared" si="12"/>
-        <v>2.9603725089295345</v>
-[...1 lines deleted...]
-      <c r="BB28" s="36">
+        <v>2.9735768516768748</v>
+      </c>
+      <c r="BB28" s="32">
         <f t="shared" si="13"/>
-        <v>5.5334065587467937E-2</v>
-[...1 lines deleted...]
-      <c r="BC28" s="36">
+        <v>5.5580875732278032E-2</v>
+      </c>
+      <c r="BC28" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD28" s="36">
+      <c r="BD28" s="32">
         <f t="shared" si="15"/>
-        <v>0.3320043935248076</v>
-[...1 lines deleted...]
-      <c r="BE28" s="36">
+        <v>0.33348525439366822</v>
+      </c>
+      <c r="BE28" s="32">
         <f t="shared" si="16"/>
-        <v>1.4386857052741664</v>
-[...1 lines deleted...]
-      <c r="BF28" s="36">
+        <v>1.4451027690392291</v>
+      </c>
+      <c r="BF28" s="32">
         <f t="shared" si="17"/>
-        <v>0.3320043935248076</v>
-[...1 lines deleted...]
-      <c r="BG28" s="36">
+        <v>0.33348525439366822</v>
+      </c>
+      <c r="BG28" s="32">
         <f t="shared" si="18"/>
-        <v>3.541380197597948</v>
-[...1 lines deleted...]
-      <c r="BH28" s="51">
+        <v>3.557176046865794</v>
+      </c>
+      <c r="BH28" s="46">
         <f t="shared" si="19"/>
-        <v>0.2766703279373397</v>
-[...1 lines deleted...]
-      <c r="BI28" s="36">
+        <v>0.27790437866139017</v>
+      </c>
+      <c r="BI28" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ28" s="36">
+      <c r="BJ28" s="32">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
-      <c r="BK28" s="36">
+      <c r="BK28" s="32">
         <f t="shared" si="22"/>
-        <v>8.3001098381201899E-2</v>
-[...1 lines deleted...]
-      <c r="BL28" s="36">
+        <v>8.3371313598417054E-2</v>
+      </c>
+      <c r="BL28" s="32">
         <f t="shared" si="23"/>
-        <v>0.8300109838120191</v>
-[...1 lines deleted...]
-      <c r="BM28" s="36">
+        <v>0.66697050878733644</v>
+      </c>
+      <c r="BM28" s="32">
         <f t="shared" si="24"/>
-        <v>5.5334065587467937E-2</v>
-[...1 lines deleted...]
-      <c r="BN28" s="36">
+        <v>5.5580875732278032E-2</v>
+      </c>
+      <c r="BN28" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO28" s="36">
+      <c r="BO28" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP28" s="36">
+      <c r="BP28" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ28" s="36">
+      <c r="BQ28" s="32">
         <f t="shared" si="28"/>
-        <v>8.3001098381201899E-2</v>
-[...1 lines deleted...]
-      <c r="BR28" s="36">
+        <v>8.3371313598417054E-2</v>
+      </c>
+      <c r="BR28" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS28" s="36">
+      <c r="BS28" s="32">
         <f t="shared" si="30"/>
-        <v>0.41500549190600955</v>
-[...1 lines deleted...]
-      <c r="BT28" s="36">
+        <v>0.41685656799208531</v>
+      </c>
+      <c r="BT28" s="32">
         <f t="shared" si="31"/>
-        <v>0.41500549190600955</v>
-[...1 lines deleted...]
-      <c r="BU28" s="36">
+        <v>0.41685656799208531</v>
+      </c>
+      <c r="BU28" s="32">
         <f t="shared" si="32"/>
-        <v>5.1460680996345181</v>
-[...1 lines deleted...]
-      <c r="BV28" s="36">
+        <v>5.1690214431018573</v>
+      </c>
+      <c r="BV28" s="32">
         <f t="shared" si="33"/>
-        <v>2.7667032793733969E-2</v>
-[...1 lines deleted...]
-      <c r="BW28" s="36">
+        <v>2.7790437866139016E-2</v>
+      </c>
+      <c r="BW28" s="32">
         <f t="shared" si="34"/>
-        <v>2.7667032793733969E-2</v>
-[...1 lines deleted...]
-      <c r="BX28" s="36">
+        <v>2.7790437866139016E-2</v>
+      </c>
+      <c r="BX28" s="32">
         <f t="shared" si="35"/>
-        <v>16.461884512271713</v>
-[...1 lines deleted...]
-      <c r="BY28" s="36">
+        <v>16.118453962360629</v>
+      </c>
+      <c r="BY28" s="32">
         <f t="shared" si="36"/>
-        <v>9.102453789138476</v>
-[...1 lines deleted...]
-      <c r="BZ28" s="36">
+        <v>8.7261974899676513</v>
+      </c>
+      <c r="BZ28" s="32">
         <f t="shared" si="37"/>
-        <v>0.74700988543081714</v>
-[...1 lines deleted...]
-      <c r="CA28" s="36">
+        <v>0.75034182238575342</v>
+      </c>
+      <c r="CA28" s="32">
         <f t="shared" si="38"/>
-        <v>5.920745017859069</v>
-[...1 lines deleted...]
-      <c r="CB28" s="36">
+        <v>5.9471537033537496</v>
+      </c>
+      <c r="CB28" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC28" s="36">
+      <c r="CC28" s="32">
         <f t="shared" si="40"/>
-        <v>0.69167581984334925</v>
+        <v>0.69476094665347554</v>
       </c>
     </row>
     <row r="29" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B29" s="82">
-[...2 lines deleted...]
-      <c r="C29" s="58">
+      <c r="B29" s="73">
+        <v>455740</v>
+      </c>
+      <c r="C29" s="53">
         <f>病床數!C32</f>
-        <v>2943</v>
-[...1 lines deleted...]
-      <c r="D29" s="25">
+        <v>2855</v>
+      </c>
+      <c r="D29" s="22">
         <f>病床數!D32</f>
-        <v>1714</v>
-[...1 lines deleted...]
-      <c r="E29" s="25">
+        <v>1636</v>
+      </c>
+      <c r="E29" s="22">
         <f>病床數!E32</f>
-        <v>1561</v>
-[...1 lines deleted...]
-      <c r="F29" s="25">
+        <v>1483</v>
+      </c>
+      <c r="F29" s="22">
         <f>病床數!F32</f>
         <v>103</v>
       </c>
-      <c r="G29" s="25">
+      <c r="G29" s="22">
         <f>病床數!G32</f>
         <v>50</v>
       </c>
-      <c r="H29" s="25">
+      <c r="H29" s="22">
         <f>病床數!H32</f>
         <v>0</v>
       </c>
-      <c r="I29" s="25">
+      <c r="I29" s="22">
         <f>病床數!I32</f>
         <v>0</v>
       </c>
-      <c r="J29" s="25">
+      <c r="J29" s="22">
         <f>病床數!J32</f>
         <v>0</v>
       </c>
-      <c r="K29" s="25">
+      <c r="K29" s="22">
         <f>病床數!K32</f>
         <v>0</v>
       </c>
-      <c r="L29" s="25">
+      <c r="L29" s="22">
         <f>病床數!L32</f>
-        <v>753</v>
-[...1 lines deleted...]
-      <c r="M29" s="25">
+        <v>746</v>
+      </c>
+      <c r="M29" s="22">
         <f>病床數!M32</f>
         <v>129</v>
       </c>
-      <c r="N29" s="25">
+      <c r="N29" s="22">
         <f>病床數!N32</f>
         <v>0</v>
       </c>
-      <c r="O29" s="25">
+      <c r="O29" s="22">
         <f>病床數!O32</f>
         <v>4</v>
       </c>
-      <c r="P29" s="25">
+      <c r="P29" s="22">
         <f>病床數!P32</f>
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="Q29" s="25">
+        <v>54</v>
+      </c>
+      <c r="Q29" s="22">
         <f>病床數!Q32</f>
         <v>133</v>
       </c>
-      <c r="R29" s="25">
+      <c r="R29" s="22">
         <f>病床數!R32</f>
         <v>6</v>
       </c>
-      <c r="S29" s="25">
+      <c r="S29" s="22">
         <f>病床數!S32</f>
         <v>63</v>
       </c>
-      <c r="T29" s="59">
+      <c r="T29" s="54">
         <f>病床數!T32</f>
         <v>12</v>
       </c>
-      <c r="U29" s="25">
+      <c r="U29" s="22">
         <f>病床數!V32</f>
         <v>0</v>
       </c>
-      <c r="V29" s="25">
+      <c r="V29" s="22">
         <f>病床數!W32</f>
         <v>5</v>
       </c>
-      <c r="W29" s="25">
+      <c r="W29" s="22">
         <f>病床數!X32</f>
         <v>0</v>
       </c>
-      <c r="X29" s="25">
+      <c r="X29" s="22">
         <f>病床數!Y32</f>
         <v>14</v>
       </c>
-      <c r="Y29" s="25">
+      <c r="Y29" s="22">
         <f>病床數!Z32</f>
         <v>0</v>
       </c>
-      <c r="Z29" s="25">
+      <c r="Z29" s="22">
         <f>病床數!AA32</f>
         <v>0</v>
       </c>
-      <c r="AA29" s="25">
+      <c r="AA29" s="22">
         <f>病床數!AB32</f>
         <v>0</v>
       </c>
-      <c r="AB29" s="25">
+      <c r="AB29" s="22">
         <f>病床數!AC32</f>
         <v>0</v>
       </c>
-      <c r="AC29" s="25">
+      <c r="AC29" s="22">
         <f>病床數!AD32</f>
         <v>0</v>
       </c>
-      <c r="AD29" s="25">
+      <c r="AD29" s="22">
         <f>病床數!AE32</f>
         <v>0</v>
       </c>
-      <c r="AE29" s="25">
+      <c r="AE29" s="22">
         <f>病床數!AF32</f>
         <v>34</v>
       </c>
-      <c r="AF29" s="25">
+      <c r="AF29" s="22">
         <f>病床數!AG32</f>
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="AG29" s="25">
+        <v>81</v>
+      </c>
+      <c r="AG29" s="22">
         <f>病床數!AH32</f>
         <v>203</v>
       </c>
-      <c r="AH29" s="25">
+      <c r="AH29" s="22">
         <f>病床數!AI32</f>
         <v>0</v>
       </c>
-      <c r="AI29" s="25">
+      <c r="AI29" s="22">
         <f>病床數!AJ32</f>
         <v>8</v>
       </c>
-      <c r="AJ29" s="25">
+      <c r="AJ29" s="22">
         <f>病床數!AK32</f>
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="AK29" s="25">
+        <v>473</v>
+      </c>
+      <c r="AK29" s="22">
         <f>病床數!AL32</f>
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="AL29" s="25">
+        <v>159</v>
+      </c>
+      <c r="AL29" s="22">
         <f>病床數!AM32</f>
         <v>62</v>
       </c>
-      <c r="AM29" s="25">
+      <c r="AM29" s="22">
         <f>病床數!AN32</f>
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="AN29" s="25">
+        <v>225</v>
+      </c>
+      <c r="AN29" s="22">
         <f>病床數!AO32</f>
         <v>0</v>
       </c>
-      <c r="AO29" s="25">
+      <c r="AO29" s="22">
         <f>病床數!AP32</f>
         <v>27</v>
       </c>
-      <c r="AP29" s="27"/>
-      <c r="AQ29" s="36">
+      <c r="AP29" s="24"/>
+      <c r="AQ29" s="32">
         <f t="shared" si="2"/>
-        <v>64.364166021494086</v>
-[...1 lines deleted...]
-      <c r="AR29" s="36">
+        <v>62.645367972967044</v>
+      </c>
+      <c r="AR29" s="32">
         <f t="shared" si="3"/>
-        <v>37.485620306096116</v>
-[...1 lines deleted...]
-      <c r="AS29" s="36">
+        <v>35.897660947031206</v>
+      </c>
+      <c r="AS29" s="32">
         <f t="shared" si="4"/>
-        <v>34.139471002226394</v>
-[...1 lines deleted...]
-      <c r="AT29" s="36">
+        <v>32.540483609075352</v>
+      </c>
+      <c r="AT29" s="32">
         <f t="shared" si="5"/>
-        <v>2.252636459467853</v>
-[...1 lines deleted...]
-      <c r="AU29" s="36">
+        <v>2.2600605608460964</v>
+      </c>
+      <c r="AU29" s="32">
         <f t="shared" si="6"/>
-        <v>1.0935128444018705</v>
-[...1 lines deleted...]
-      <c r="AV29" s="36">
+        <v>1.0971167771097556</v>
+      </c>
+      <c r="AV29" s="32">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="AW29" s="36">
+      <c r="AW29" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX29" s="36">
+      <c r="AX29" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY29" s="36">
+      <c r="AY29" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ29" s="36">
+      <c r="AZ29" s="32">
         <f t="shared" si="11"/>
-        <v>16.468303436692167</v>
-[...1 lines deleted...]
-      <c r="BA29" s="36">
+        <v>16.368982314477552</v>
+      </c>
+      <c r="BA29" s="32">
         <f t="shared" si="12"/>
-        <v>2.8212631385568256</v>
-[...1 lines deleted...]
-      <c r="BB29" s="36">
+        <v>2.8305612849431694</v>
+      </c>
+      <c r="BB29" s="32">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="BC29" s="36">
+      <c r="BC29" s="32">
         <f t="shared" si="14"/>
-        <v>8.7481027552149621E-2</v>
-[...1 lines deleted...]
-      <c r="BD29" s="36">
+        <v>8.7769342168780448E-2</v>
+      </c>
+      <c r="BD29" s="32">
         <f t="shared" si="15"/>
-        <v>1.2466046426181323</v>
-[...1 lines deleted...]
-      <c r="BE29" s="36">
+        <v>1.184886119278536</v>
+      </c>
+      <c r="BE29" s="32">
         <f t="shared" si="16"/>
-        <v>2.908744166108975</v>
-[...1 lines deleted...]
-      <c r="BF29" s="36">
+        <v>2.91833062711195</v>
+      </c>
+      <c r="BF29" s="32">
         <f t="shared" si="17"/>
-        <v>0.13122154132822444</v>
-[...1 lines deleted...]
-      <c r="BG29" s="36">
+        <v>0.13165401325317067</v>
+      </c>
+      <c r="BG29" s="32">
         <f t="shared" si="18"/>
-        <v>1.3778261839463566</v>
-[...1 lines deleted...]
-      <c r="BH29" s="51">
+        <v>1.3823671391582919</v>
+      </c>
+      <c r="BH29" s="46">
         <f t="shared" si="19"/>
-        <v>0.26244308265644889</v>
-[...1 lines deleted...]
-      <c r="BI29" s="36">
+        <v>0.26330802650634133</v>
+      </c>
+      <c r="BI29" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ29" s="36">
+      <c r="BJ29" s="32">
         <f t="shared" si="21"/>
-        <v>0.10935128444018705</v>
-[...1 lines deleted...]
-      <c r="BK29" s="36">
+        <v>0.10971167771097555</v>
+      </c>
+      <c r="BK29" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL29" s="36">
+      <c r="BL29" s="32">
         <f t="shared" si="23"/>
-        <v>0.30618359643252369</v>
-[...1 lines deleted...]
-      <c r="BM29" s="36">
+        <v>0.30719269759073153</v>
+      </c>
+      <c r="BM29" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN29" s="36">
+      <c r="BN29" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO29" s="36">
+      <c r="BO29" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP29" s="36">
+      <c r="BP29" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ29" s="36">
+      <c r="BQ29" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR29" s="36">
+      <c r="BR29" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS29" s="36">
+      <c r="BS29" s="32">
         <f t="shared" si="30"/>
-        <v>0.74358873419327187</v>
-[...1 lines deleted...]
-      <c r="BT29" s="36">
+        <v>0.74603940843463379</v>
+      </c>
+      <c r="BT29" s="32">
         <f t="shared" si="31"/>
-        <v>1.8589718354831795</v>
-[...1 lines deleted...]
-      <c r="BU29" s="36">
+        <v>1.7773291789178041</v>
+      </c>
+      <c r="BU29" s="32">
         <f t="shared" si="32"/>
-        <v>4.4396621482715934</v>
-[...1 lines deleted...]
-      <c r="BV29" s="36">
+        <v>4.4542941150656077</v>
+      </c>
+      <c r="BV29" s="32">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW29" s="36">
+      <c r="BW29" s="32">
         <f t="shared" si="34"/>
-        <v>0.17496205510429924</v>
-[...1 lines deleted...]
-      <c r="BX29" s="36">
+        <v>0.1755386843375609</v>
+      </c>
+      <c r="BX29" s="32">
         <f t="shared" si="35"/>
-        <v>10.410242278705805</v>
-[...1 lines deleted...]
-      <c r="BY29" s="36">
+        <v>10.378724711458288</v>
+      </c>
+      <c r="BY29" s="32">
         <f t="shared" si="36"/>
-        <v>3.2149277625414987</v>
-[...1 lines deleted...]
-      <c r="BZ29" s="36">
+        <v>3.488831351209023</v>
+      </c>
+      <c r="BZ29" s="32">
         <f t="shared" si="37"/>
-        <v>1.3559559270583192</v>
-[...1 lines deleted...]
-      <c r="CA29" s="36">
+        <v>1.3604248036160969</v>
+      </c>
+      <c r="CA29" s="32">
         <f t="shared" si="38"/>
-        <v>5.2488616531289773</v>
-[...1 lines deleted...]
-      <c r="CB29" s="36">
+        <v>4.9370254969939005</v>
+      </c>
+      <c r="CB29" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC29" s="36">
+      <c r="CC29" s="32">
         <f t="shared" si="40"/>
-        <v>0.59049693597701003</v>
+        <v>0.59244305963926802</v>
       </c>
     </row>
     <row r="30" spans="1:81" ht="18.600000000000001" customHeight="1">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="82">
-[...2 lines deleted...]
-      <c r="C30" s="58">
+      <c r="B30" s="73">
+        <v>261592</v>
+      </c>
+      <c r="C30" s="53">
         <f>病床數!C33</f>
-        <v>3977</v>
-[...1 lines deleted...]
-      <c r="D30" s="25">
+        <v>3858</v>
+      </c>
+      <c r="D30" s="22">
         <f>病床數!D33</f>
-        <v>2405</v>
-[...1 lines deleted...]
-      <c r="E30" s="25">
+        <v>2325</v>
+      </c>
+      <c r="E30" s="22">
         <f>病床數!E33</f>
-        <v>1809</v>
-[...1 lines deleted...]
-      <c r="F30" s="25">
+        <v>1729</v>
+      </c>
+      <c r="F30" s="22">
         <f>病床數!F33</f>
         <v>108</v>
       </c>
-      <c r="G30" s="25">
+      <c r="G30" s="22">
         <f>病床數!G33</f>
         <v>263</v>
       </c>
-      <c r="H30" s="25">
+      <c r="H30" s="22">
         <f>病床數!H33</f>
         <v>225</v>
       </c>
-      <c r="I30" s="25">
+      <c r="I30" s="22">
         <f>病床數!I33</f>
         <v>0</v>
       </c>
-      <c r="J30" s="25">
+      <c r="J30" s="22">
         <f>病床數!J33</f>
         <v>0</v>
       </c>
-      <c r="K30" s="25">
+      <c r="K30" s="22">
         <f>病床數!K33</f>
         <v>0</v>
       </c>
-      <c r="L30" s="25">
+      <c r="L30" s="22">
         <f>病床數!L33</f>
-        <v>1082</v>
-[...1 lines deleted...]
-      <c r="M30" s="25">
+        <v>1052</v>
+      </c>
+      <c r="M30" s="22">
         <f>病床數!M33</f>
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="N30" s="25">
+        <v>192</v>
+      </c>
+      <c r="N30" s="22">
         <f>病床數!N33</f>
         <v>8</v>
       </c>
-      <c r="O30" s="25">
+      <c r="O30" s="22">
         <f>病床數!O33</f>
         <v>0</v>
       </c>
-      <c r="P30" s="25">
+      <c r="P30" s="22">
         <f>病床數!P33</f>
         <v>26</v>
       </c>
-      <c r="Q30" s="25">
+      <c r="Q30" s="22">
         <f>病床數!Q33</f>
         <v>77</v>
       </c>
-      <c r="R30" s="25">
+      <c r="R30" s="22">
         <f>病床數!R33</f>
         <v>31</v>
       </c>
-      <c r="S30" s="25">
+      <c r="S30" s="22">
         <f>病床數!S33</f>
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="T30" s="59">
+        <v>285</v>
+      </c>
+      <c r="T30" s="54">
         <f>病床數!T33</f>
         <v>0</v>
       </c>
-      <c r="U30" s="25">
+      <c r="U30" s="22">
         <f>病床數!V33</f>
         <v>0</v>
       </c>
-      <c r="V30" s="25">
+      <c r="V30" s="22">
         <f>病床數!W33</f>
         <v>1</v>
       </c>
-      <c r="W30" s="25">
+      <c r="W30" s="22">
         <f>病床數!X33</f>
         <v>5</v>
       </c>
-      <c r="X30" s="25">
+      <c r="X30" s="22">
         <f>病床數!Y33</f>
         <v>22</v>
       </c>
-      <c r="Y30" s="25">
+      <c r="Y30" s="22">
         <f>病床數!Z33</f>
         <v>1</v>
       </c>
-      <c r="Z30" s="25">
+      <c r="Z30" s="22">
         <f>病床數!AA33</f>
         <v>0</v>
       </c>
-      <c r="AA30" s="25">
+      <c r="AA30" s="22">
         <f>病床數!AB33</f>
         <v>0</v>
       </c>
-      <c r="AB30" s="25">
+      <c r="AB30" s="22">
         <f>病床數!AC33</f>
         <v>0</v>
       </c>
-      <c r="AC30" s="25">
+      <c r="AC30" s="22">
         <f>病床數!AD33</f>
         <v>0</v>
       </c>
-      <c r="AD30" s="25">
+      <c r="AD30" s="22">
         <f>病床數!AE33</f>
         <v>0</v>
       </c>
-      <c r="AE30" s="25">
+      <c r="AE30" s="22">
         <f>病床數!AF33</f>
         <v>32</v>
       </c>
-      <c r="AF30" s="25">
+      <c r="AF30" s="22">
         <f>病床數!AG33</f>
         <v>45</v>
       </c>
-      <c r="AG30" s="25">
+      <c r="AG30" s="22">
         <f>病床數!AH33</f>
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="AH30" s="25">
+        <v>314</v>
+      </c>
+      <c r="AH30" s="22">
         <f>病床數!AI33</f>
         <v>3</v>
       </c>
-      <c r="AI30" s="25">
+      <c r="AI30" s="22">
         <f>病床數!AJ33</f>
         <v>10</v>
       </c>
-      <c r="AJ30" s="25">
+      <c r="AJ30" s="22">
         <f>病床數!AK33</f>
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="AK30" s="25">
+        <v>481</v>
+      </c>
+      <c r="AK30" s="22">
         <f>病床數!AL33</f>
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="AL30" s="25">
+        <v>218</v>
+      </c>
+      <c r="AL30" s="22">
         <f>病床數!AM33</f>
         <v>69</v>
       </c>
-      <c r="AM30" s="25">
+      <c r="AM30" s="22">
         <f>病床數!AN33</f>
         <v>174</v>
       </c>
-      <c r="AN30" s="25">
+      <c r="AN30" s="22">
         <f>病床數!AO33</f>
         <v>0</v>
       </c>
-      <c r="AO30" s="25">
+      <c r="AO30" s="22">
         <f>病床數!AP33</f>
         <v>20</v>
       </c>
-      <c r="AP30" s="27"/>
-      <c r="AQ30" s="36">
+      <c r="AP30" s="24"/>
+      <c r="AQ30" s="32">
         <f t="shared" si="2"/>
-        <v>151.69141457870066</v>
-[...1 lines deleted...]
-      <c r="AR30" s="36">
+        <v>147.48157436007219</v>
+      </c>
+      <c r="AR30" s="32">
         <f t="shared" si="3"/>
-        <v>91.73192156443929</v>
-[...1 lines deleted...]
-      <c r="AS30" s="36">
+        <v>88.878864797088582</v>
+      </c>
+      <c r="AS30" s="32">
         <f t="shared" si="4"/>
-        <v>68.999187571754959</v>
-[...1 lines deleted...]
-      <c r="AT30" s="36">
+        <v>66.095293434049978</v>
+      </c>
+      <c r="AT30" s="32">
         <f t="shared" si="5"/>
-        <v>4.1193544818958188</v>
-[...1 lines deleted...]
-      <c r="AU30" s="36">
+        <v>4.1285666228325022</v>
+      </c>
+      <c r="AU30" s="32">
         <f t="shared" si="6"/>
-        <v>10.031391006838891</v>
-[...1 lines deleted...]
-      <c r="AV30" s="36">
+        <v>10.053824275971742</v>
+      </c>
+      <c r="AV30" s="32">
         <f t="shared" si="7"/>
-        <v>8.5819885039496207</v>
-[...1 lines deleted...]
-      <c r="AW30" s="36">
+        <v>8.6011804642343801</v>
+      </c>
+      <c r="AW30" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX30" s="36">
+      <c r="AX30" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY30" s="36">
+      <c r="AY30" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ30" s="36">
+      <c r="AZ30" s="32">
         <f t="shared" si="11"/>
-        <v>41.269829161215512</v>
-[...1 lines deleted...]
-      <c r="BA30" s="36">
+        <v>40.215297103886968</v>
+      </c>
+      <c r="BA30" s="32">
         <f t="shared" si="12"/>
-        <v>7.7047185679903274</v>
-[...1 lines deleted...]
-      <c r="BB30" s="36">
+        <v>7.3396739961466704</v>
+      </c>
+      <c r="BB30" s="32">
         <f t="shared" si="13"/>
-        <v>0.30513736902931987</v>
-[...1 lines deleted...]
-      <c r="BC30" s="36">
+        <v>0.3058197498394446</v>
+      </c>
+      <c r="BC30" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD30" s="36">
+      <c r="BD30" s="32">
         <f t="shared" si="15"/>
-        <v>0.99169644934528955</v>
-[...1 lines deleted...]
-      <c r="BE30" s="36">
+        <v>0.99391418697819511</v>
+      </c>
+      <c r="BE30" s="32">
         <f t="shared" si="16"/>
-        <v>2.936947176907204</v>
-[...1 lines deleted...]
-      <c r="BF30" s="36">
+        <v>2.9435150922046547</v>
+      </c>
+      <c r="BF30" s="32">
         <f t="shared" si="17"/>
-        <v>1.1824073049886146</v>
-[...1 lines deleted...]
-      <c r="BG30" s="36">
+        <v>1.185051530627848</v>
+      </c>
+      <c r="BG30" s="32">
         <f t="shared" si="18"/>
-        <v>11.442651338599497</v>
-[...1 lines deleted...]
-      <c r="BH30" s="51">
+        <v>10.894828588030215</v>
+      </c>
+      <c r="BH30" s="46">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="BI30" s="36">
+      <c r="BI30" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ30" s="36">
+      <c r="BJ30" s="32">
         <f t="shared" si="21"/>
-        <v>3.8142171128664984E-2</v>
-[...1 lines deleted...]
-      <c r="BK30" s="36">
+        <v>3.8227468729930575E-2</v>
+      </c>
+      <c r="BK30" s="32">
         <f t="shared" si="22"/>
-        <v>0.19071085564332493</v>
-[...1 lines deleted...]
-      <c r="BL30" s="36">
+        <v>0.1911373436496529</v>
+      </c>
+      <c r="BL30" s="32">
         <f t="shared" si="23"/>
-        <v>0.83912776483062967</v>
-[...1 lines deleted...]
-      <c r="BM30" s="36">
+        <v>0.8410043120584727</v>
+      </c>
+      <c r="BM30" s="32">
         <f t="shared" si="24"/>
-        <v>3.8142171128664984E-2</v>
-[...1 lines deleted...]
-      <c r="BN30" s="36">
+        <v>3.8227468729930575E-2</v>
+      </c>
+      <c r="BN30" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO30" s="36">
+      <c r="BO30" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP30" s="36">
+      <c r="BP30" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ30" s="36">
+      <c r="BQ30" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR30" s="36">
+      <c r="BR30" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS30" s="36">
+      <c r="BS30" s="32">
         <f t="shared" si="30"/>
-        <v>1.2205494761172795</v>
-[...1 lines deleted...]
-      <c r="BT30" s="36">
+        <v>1.2232789993577784</v>
+      </c>
+      <c r="BT30" s="32">
         <f t="shared" si="31"/>
-        <v>1.7163977007899243</v>
-[...1 lines deleted...]
-      <c r="BU30" s="36">
+        <v>1.7202360928468761</v>
+      </c>
+      <c r="BU30" s="32">
         <f t="shared" si="32"/>
-        <v>12.16735259004413</v>
-[...1 lines deleted...]
-      <c r="BV30" s="36">
+        <v>12.003425181198201</v>
+      </c>
+      <c r="BV30" s="32">
         <f t="shared" si="33"/>
-        <v>0.11442651338599495</v>
-[...1 lines deleted...]
-      <c r="BW30" s="36">
+        <v>0.11468240618979172</v>
+      </c>
+      <c r="BW30" s="32">
         <f t="shared" si="34"/>
-        <v>0.38142171128664987</v>
-[...1 lines deleted...]
-      <c r="BX30" s="36">
+        <v>0.3822746872993058</v>
+      </c>
+      <c r="BX30" s="32">
         <f t="shared" si="35"/>
-        <v>18.689663853045843</v>
-[...1 lines deleted...]
-      <c r="BY30" s="36">
+        <v>18.387412459096609</v>
+      </c>
+      <c r="BY30" s="32">
         <f t="shared" si="36"/>
-        <v>8.6582728462069518</v>
-[...1 lines deleted...]
-      <c r="BZ30" s="36">
+        <v>8.333588183124867</v>
+      </c>
+      <c r="BZ30" s="32">
         <f t="shared" si="37"/>
-        <v>2.6318098078778838</v>
-[...1 lines deleted...]
-      <c r="CA30" s="36">
+        <v>2.6376953423652099</v>
+      </c>
+      <c r="CA30" s="32">
         <f t="shared" si="38"/>
-        <v>6.636737776387708</v>
-[...1 lines deleted...]
-      <c r="CB30" s="36">
+        <v>6.6515795590079207</v>
+      </c>
+      <c r="CB30" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC30" s="36">
+      <c r="CC30" s="32">
         <f t="shared" si="40"/>
-        <v>0.76284342257329973</v>
+        <v>0.76454937459861161</v>
       </c>
     </row>
-    <row r="31" spans="1:81" s="26" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A31" s="40" t="s">
+    <row r="31" spans="1:81" s="23" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A31" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="B31" s="82">
-[...2 lines deleted...]
-      <c r="C31" s="58">
+      <c r="B31" s="73">
+        <v>139313</v>
+      </c>
+      <c r="C31" s="53">
         <f>病床數!C34</f>
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="D31" s="25">
+        <v>347</v>
+      </c>
+      <c r="D31" s="22">
         <f>病床數!D34</f>
         <v>209</v>
       </c>
-      <c r="E31" s="25">
+      <c r="E31" s="22">
         <f>病床數!E34</f>
         <v>113</v>
       </c>
-      <c r="F31" s="25">
+      <c r="F31" s="22">
         <f>病床數!F34</f>
         <v>26</v>
       </c>
-      <c r="G31" s="25">
+      <c r="G31" s="22">
         <f>病床數!G34</f>
         <v>0</v>
       </c>
-      <c r="H31" s="25">
+      <c r="H31" s="22">
         <f>病床數!H34</f>
         <v>70</v>
       </c>
-      <c r="I31" s="25">
+      <c r="I31" s="22">
         <f>病床數!I34</f>
         <v>0</v>
       </c>
-      <c r="J31" s="25">
+      <c r="J31" s="22">
         <f>病床數!J34</f>
         <v>0</v>
       </c>
-      <c r="K31" s="25">
+      <c r="K31" s="22">
         <f>病床數!K34</f>
         <v>0</v>
       </c>
-      <c r="L31" s="25">
+      <c r="L31" s="22">
         <f>病床數!L34</f>
         <v>95</v>
       </c>
-      <c r="M31" s="25">
+      <c r="M31" s="22">
         <f>病床數!M34</f>
         <v>10</v>
       </c>
-      <c r="N31" s="25">
+      <c r="N31" s="22">
         <f>病床數!N34</f>
         <v>0</v>
       </c>
-      <c r="O31" s="25">
+      <c r="O31" s="22">
         <f>病床數!O34</f>
         <v>0</v>
       </c>
-      <c r="P31" s="25">
+      <c r="P31" s="22">
         <f>病床數!P34</f>
         <v>5</v>
       </c>
-      <c r="Q31" s="25">
+      <c r="Q31" s="22">
         <f>病床數!Q34</f>
         <v>14</v>
       </c>
-      <c r="R31" s="25">
+      <c r="R31" s="22">
         <f>病床數!R34</f>
         <v>2</v>
       </c>
-      <c r="S31" s="25">
+      <c r="S31" s="22">
         <f>病床數!S34</f>
         <v>0</v>
       </c>
-      <c r="T31" s="59">
+      <c r="T31" s="54">
         <f>病床數!T34</f>
         <v>0</v>
       </c>
-      <c r="U31" s="25">
+      <c r="U31" s="22">
         <f>病床數!V34</f>
         <v>0</v>
       </c>
-      <c r="V31" s="25">
+      <c r="V31" s="22">
         <f>病床數!W34</f>
         <v>7</v>
       </c>
-      <c r="W31" s="25">
+      <c r="W31" s="22">
         <f>病床數!X34</f>
         <v>0</v>
       </c>
-      <c r="X31" s="25">
+      <c r="X31" s="22">
         <f>病床數!Y34</f>
         <v>4</v>
       </c>
-      <c r="Y31" s="25">
+      <c r="Y31" s="22">
         <f>病床數!Z34</f>
         <v>0</v>
       </c>
-      <c r="Z31" s="25">
+      <c r="Z31" s="22">
         <f>病床數!AA34</f>
         <v>0</v>
       </c>
-      <c r="AA31" s="25">
+      <c r="AA31" s="22">
         <f>病床數!AB34</f>
         <v>0</v>
       </c>
-      <c r="AB31" s="25">
+      <c r="AB31" s="22">
         <f>病床數!AC34</f>
         <v>0</v>
       </c>
-      <c r="AC31" s="25">
+      <c r="AC31" s="22">
         <f>病床數!AD34</f>
         <v>0</v>
       </c>
-      <c r="AD31" s="25">
+      <c r="AD31" s="22">
         <f>病床數!AE34</f>
         <v>0</v>
       </c>
-      <c r="AE31" s="25">
+      <c r="AE31" s="22">
         <f>病床數!AF34</f>
         <v>3</v>
       </c>
-      <c r="AF31" s="25">
+      <c r="AF31" s="22">
         <f>病床數!AG34</f>
         <v>20</v>
       </c>
-      <c r="AG31" s="25">
+      <c r="AG31" s="22">
         <f>病床數!AH34</f>
         <v>30</v>
       </c>
-      <c r="AH31" s="25">
+      <c r="AH31" s="22">
         <f>病床數!AI34</f>
         <v>0</v>
       </c>
-      <c r="AI31" s="25">
+      <c r="AI31" s="22">
         <f>病床數!AJ34</f>
         <v>0</v>
       </c>
-      <c r="AJ31" s="25">
+      <c r="AJ31" s="22">
         <f>病床數!AK34</f>
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="AK31" s="25">
+        <v>43</v>
+      </c>
+      <c r="AK31" s="22">
         <f>病床數!AL34</f>
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="AL31" s="25">
+        <v>28</v>
+      </c>
+      <c r="AL31" s="22">
         <f>病床數!AM34</f>
         <v>0</v>
       </c>
-      <c r="AM31" s="25">
+      <c r="AM31" s="22">
         <f>病床數!AN34</f>
         <v>15</v>
       </c>
-      <c r="AN31" s="25">
+      <c r="AN31" s="22">
         <f>病床數!AO34</f>
         <v>0</v>
       </c>
-      <c r="AO31" s="25">
+      <c r="AO31" s="22">
         <f>病床數!AP34</f>
         <v>0</v>
       </c>
-      <c r="AP31" s="27"/>
-      <c r="AQ31" s="36">
+      <c r="AP31" s="24"/>
+      <c r="AQ31" s="32">
         <f t="shared" si="2"/>
-        <v>23.815990139344432</v>
-[...1 lines deleted...]
-      <c r="AR31" s="36">
+        <v>24.90794111102338</v>
+      </c>
+      <c r="AR31" s="32">
         <f t="shared" si="3"/>
-        <v>14.554216196266044</v>
-[...1 lines deleted...]
-      <c r="AS31" s="36">
+        <v>15.002189314708605</v>
+      </c>
+      <c r="AS31" s="32">
         <f t="shared" si="4"/>
-        <v>7.8690259817132198</v>
-[...1 lines deleted...]
-      <c r="AT31" s="36">
+        <v>8.1112315433591995</v>
+      </c>
+      <c r="AT31" s="32">
         <f t="shared" si="5"/>
-        <v>1.810572349774723</v>
-[...1 lines deleted...]
-      <c r="AU31" s="36">
+        <v>1.8663010630737977</v>
+      </c>
+      <c r="AU31" s="32">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AV31" s="36">
+      <c r="AV31" s="32">
         <f t="shared" si="7"/>
-        <v>4.8746178647781004</v>
-[...1 lines deleted...]
-      <c r="AW31" s="36">
+        <v>5.0246567082756091</v>
+      </c>
+      <c r="AW31" s="32">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX31" s="36">
+      <c r="AX31" s="32">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY31" s="36">
+      <c r="AY31" s="32">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ31" s="36">
+      <c r="AZ31" s="32">
         <f t="shared" si="11"/>
-        <v>6.6155528164845645</v>
-[...1 lines deleted...]
-      <c r="BA31" s="36">
+        <v>6.8191769612311841</v>
+      </c>
+      <c r="BA31" s="32">
         <f t="shared" si="12"/>
-        <v>0.69637398068258582</v>
-[...1 lines deleted...]
-      <c r="BB31" s="36">
+        <v>0.71780810118223004</v>
+      </c>
+      <c r="BB31" s="32">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="BC31" s="36">
+      <c r="BC31" s="32">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD31" s="36">
+      <c r="BD31" s="32">
         <f t="shared" si="15"/>
-        <v>0.34818699034129291</v>
-[...1 lines deleted...]
-      <c r="BE31" s="36">
+        <v>0.35890405059111502</v>
+      </c>
+      <c r="BE31" s="32">
         <f t="shared" si="16"/>
-        <v>0.97492357295562015</v>
-[...1 lines deleted...]
-      <c r="BF31" s="36">
+        <v>1.004931341655122</v>
+      </c>
+      <c r="BF31" s="32">
         <f t="shared" si="17"/>
-        <v>0.13927479613651716</v>
-[...1 lines deleted...]
-      <c r="BG31" s="36">
+        <v>0.14356162023644597</v>
+      </c>
+      <c r="BG31" s="32">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="BH31" s="51">
+      <c r="BH31" s="46">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="BI31" s="36">
+      <c r="BI31" s="32">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ31" s="36">
+      <c r="BJ31" s="32">
         <f t="shared" si="21"/>
-        <v>0.48746178647781008</v>
-[...1 lines deleted...]
-      <c r="BK31" s="36">
+        <v>0.502465670827561</v>
+      </c>
+      <c r="BK31" s="32">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL31" s="36">
+      <c r="BL31" s="32">
         <f t="shared" si="23"/>
-        <v>0.27854959227303433</v>
-[...1 lines deleted...]
-      <c r="BM31" s="36">
+        <v>0.28712324047289195</v>
+      </c>
+      <c r="BM31" s="32">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN31" s="36">
+      <c r="BN31" s="32">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO31" s="36">
+      <c r="BO31" s="32">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP31" s="36">
+      <c r="BP31" s="32">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ31" s="36">
+      <c r="BQ31" s="32">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR31" s="36">
+      <c r="BR31" s="32">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS31" s="36">
+      <c r="BS31" s="32">
         <f t="shared" si="30"/>
-        <v>0.20891219420477572</v>
-[...1 lines deleted...]
-      <c r="BT31" s="36">
+        <v>0.21534243035466899</v>
+      </c>
+      <c r="BT31" s="32">
         <f t="shared" si="31"/>
-        <v>1.3927479613651716</v>
-[...1 lines deleted...]
-      <c r="BU31" s="36">
+        <v>1.4356162023644601</v>
+      </c>
+      <c r="BU31" s="32">
         <f t="shared" si="32"/>
-        <v>2.0891219420477571</v>
-[...1 lines deleted...]
-      <c r="BV31" s="36">
+        <v>2.1534243035466898</v>
+      </c>
+      <c r="BV31" s="32">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW31" s="36">
+      <c r="BW31" s="32">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
-      <c r="BX31" s="36">
+      <c r="BX31" s="32">
         <f t="shared" si="35"/>
-        <v>2.6462211265938258</v>
-[...1 lines deleted...]
-      <c r="BY31" s="36">
+        <v>3.0865748350835891</v>
+      </c>
+      <c r="BY31" s="32">
         <f t="shared" si="36"/>
-        <v>1.6016601555699475</v>
-[...1 lines deleted...]
-      <c r="BZ31" s="36">
+        <v>2.009862683310244</v>
+      </c>
+      <c r="BZ31" s="32">
         <f t="shared" si="37"/>
         <v>0</v>
       </c>
-      <c r="CA31" s="36">
+      <c r="CA31" s="32">
         <f t="shared" si="38"/>
-        <v>1.0445609710238786</v>
-[...1 lines deleted...]
-      <c r="CB31" s="36">
+        <v>1.0767121517733449</v>
+      </c>
+      <c r="CB31" s="32">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC31" s="36">
+      <c r="CC31" s="32">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:81" s="26" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A32" s="38" t="s">
+    <row r="32" spans="1:81" s="23" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A32" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="B32" s="82">
-[...2 lines deleted...]
-      <c r="C32" s="60">
+      <c r="B32" s="73">
+        <v>13621</v>
+      </c>
+      <c r="C32" s="55">
         <f>病床數!C35</f>
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D32" s="56">
+        <v>54</v>
+      </c>
+      <c r="D32" s="51">
         <f>病床數!D35</f>
         <v>26</v>
       </c>
-      <c r="E32" s="56">
+      <c r="E32" s="51">
         <f>病床數!E35</f>
         <v>26</v>
       </c>
-      <c r="F32" s="56">
+      <c r="F32" s="51">
         <f>病床數!F35</f>
         <v>0</v>
       </c>
-      <c r="G32" s="56">
+      <c r="G32" s="51">
         <f>病床數!G35</f>
         <v>0</v>
       </c>
-      <c r="H32" s="56">
+      <c r="H32" s="51">
         <f>病床數!H35</f>
         <v>0</v>
       </c>
-      <c r="I32" s="56">
+      <c r="I32" s="51">
         <f>病床數!I35</f>
         <v>0</v>
       </c>
-      <c r="J32" s="56">
+      <c r="J32" s="51">
         <f>病床數!J35</f>
         <v>0</v>
       </c>
-      <c r="K32" s="56">
+      <c r="K32" s="51">
         <f>病床數!K35</f>
         <v>0</v>
       </c>
-      <c r="L32" s="56">
+      <c r="L32" s="51">
         <f>病床數!L35</f>
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="M32" s="56">
+        <v>19</v>
+      </c>
+      <c r="M32" s="51">
         <f>病床數!M35</f>
         <v>1</v>
       </c>
-      <c r="N32" s="56">
+      <c r="N32" s="51">
         <f>病床數!N35</f>
         <v>0</v>
       </c>
-      <c r="O32" s="56">
+      <c r="O32" s="51">
         <f>病床數!O35</f>
         <v>0</v>
       </c>
-      <c r="P32" s="56">
+      <c r="P32" s="51">
         <f>病床數!P35</f>
         <v>0</v>
       </c>
-      <c r="Q32" s="56">
+      <c r="Q32" s="51">
         <f>病床數!Q35</f>
         <v>6</v>
       </c>
-      <c r="R32" s="56">
+      <c r="R32" s="51">
         <f>病床數!R35</f>
         <v>0</v>
       </c>
-      <c r="S32" s="56">
+      <c r="S32" s="51">
         <f>病床數!S35</f>
         <v>0</v>
       </c>
-      <c r="T32" s="61">
+      <c r="T32" s="56">
         <f>病床數!T35</f>
         <v>0</v>
       </c>
-      <c r="U32" s="56">
+      <c r="U32" s="51">
         <f>病床數!V35</f>
         <v>0</v>
       </c>
-      <c r="V32" s="56">
+      <c r="V32" s="51">
         <f>病床數!W35</f>
         <v>4</v>
       </c>
-      <c r="W32" s="56">
+      <c r="W32" s="51">
         <f>病床數!X35</f>
         <v>0</v>
       </c>
-      <c r="X32" s="56">
+      <c r="X32" s="51">
         <f>病床數!Y35</f>
         <v>2</v>
       </c>
-      <c r="Y32" s="56">
+      <c r="Y32" s="51">
         <f>病床數!Z35</f>
         <v>0</v>
       </c>
-      <c r="Z32" s="56">
+      <c r="Z32" s="51">
         <f>病床數!AA35</f>
         <v>0</v>
       </c>
-      <c r="AA32" s="56">
+      <c r="AA32" s="51">
         <f>病床數!AB35</f>
         <v>0</v>
       </c>
-      <c r="AB32" s="56">
+      <c r="AB32" s="51">
         <f>病床數!AC35</f>
         <v>0</v>
       </c>
-      <c r="AC32" s="56">
+      <c r="AC32" s="51">
         <f>病床數!AD35</f>
         <v>0</v>
       </c>
-      <c r="AD32" s="56">
+      <c r="AD32" s="51">
         <f>病床數!AE35</f>
         <v>0</v>
       </c>
-      <c r="AE32" s="56">
+      <c r="AE32" s="51">
         <f>病床數!AF35</f>
         <v>0</v>
       </c>
-      <c r="AF32" s="56">
+      <c r="AF32" s="51">
         <f>病床數!AG35</f>
         <v>0</v>
       </c>
-      <c r="AG32" s="56">
+      <c r="AG32" s="51">
         <f>病床數!AH35</f>
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AH32" s="56">
+        <v>6</v>
+      </c>
+      <c r="AH32" s="51">
         <f>病床數!AI35</f>
         <v>0</v>
       </c>
-      <c r="AI32" s="56">
+      <c r="AI32" s="51">
         <f>病床數!AJ35</f>
         <v>0</v>
       </c>
-      <c r="AJ32" s="56">
+      <c r="AJ32" s="51">
         <f>病床數!AK35</f>
         <v>9</v>
       </c>
-      <c r="AK32" s="56">
+      <c r="AK32" s="51">
         <f>病床數!AL35</f>
         <v>9</v>
       </c>
-      <c r="AL32" s="56">
+      <c r="AL32" s="51">
         <f>病床數!AM35</f>
         <v>0</v>
       </c>
-      <c r="AM32" s="56">
+      <c r="AM32" s="51">
         <f>病床數!AN35</f>
         <v>0</v>
       </c>
-      <c r="AN32" s="56">
+      <c r="AN32" s="51">
         <f>病床數!AO35</f>
         <v>0</v>
       </c>
-      <c r="AO32" s="56">
+      <c r="AO32" s="51">
         <f>病床數!AP35</f>
         <v>0</v>
       </c>
-      <c r="AP32" s="27"/>
-      <c r="AQ32" s="50">
+      <c r="AP32" s="24"/>
+      <c r="AQ32" s="45">
         <f t="shared" si="2"/>
-        <v>37.275985663082437</v>
-[...1 lines deleted...]
-      <c r="AR32" s="50">
+        <v>39.644666324058434</v>
+      </c>
+      <c r="AR32" s="45">
         <f t="shared" si="3"/>
-        <v>18.637992831541219</v>
-[...1 lines deleted...]
-      <c r="AS32" s="50">
+        <v>19.088172674546655</v>
+      </c>
+      <c r="AS32" s="45">
         <f t="shared" si="4"/>
-        <v>18.637992831541219</v>
-[...1 lines deleted...]
-      <c r="AT32" s="50">
+        <v>19.088172674546655</v>
+      </c>
+      <c r="AT32" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="AU32" s="50">
+      <c r="AU32" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AV32" s="50">
+      <c r="AV32" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="AW32" s="50">
+      <c r="AW32" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AX32" s="50">
+      <c r="AX32" s="45">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AY32" s="50">
+      <c r="AY32" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AZ32" s="50">
+      <c r="AZ32" s="45">
         <f t="shared" si="11"/>
-        <v>12.186379928315413</v>
-[...1 lines deleted...]
-      <c r="BA32" s="50">
+        <v>13.94904926216871</v>
+      </c>
+      <c r="BA32" s="45">
         <f t="shared" si="12"/>
-        <v>0.71684587813620071</v>
-[...1 lines deleted...]
-      <c r="BB32" s="50">
+        <v>0.73416048748256368</v>
+      </c>
+      <c r="BB32" s="45">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="BC32" s="50">
+      <c r="BC32" s="45">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="BD32" s="50">
+      <c r="BD32" s="45">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="BE32" s="50">
+      <c r="BE32" s="45">
         <f t="shared" si="16"/>
-        <v>4.301075268817204</v>
-[...1 lines deleted...]
-      <c r="BF32" s="50">
+        <v>4.4049629248953819</v>
+      </c>
+      <c r="BF32" s="45">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="BG32" s="50">
+      <c r="BG32" s="45">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="BH32" s="52">
+      <c r="BH32" s="47">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="BI32" s="50">
+      <c r="BI32" s="45">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="BJ32" s="50">
+      <c r="BJ32" s="45">
         <f t="shared" si="21"/>
-        <v>2.8673835125448028</v>
-[...1 lines deleted...]
-      <c r="BK32" s="50">
+        <v>2.9366419499302547</v>
+      </c>
+      <c r="BK32" s="45">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="BL32" s="50">
+      <c r="BL32" s="45">
         <f t="shared" si="23"/>
-        <v>1.4336917562724014</v>
-[...1 lines deleted...]
-      <c r="BM32" s="50">
+        <v>1.4683209749651274</v>
+      </c>
+      <c r="BM32" s="45">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="BN32" s="50">
+      <c r="BN32" s="45">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="BO32" s="50">
+      <c r="BO32" s="45">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="BP32" s="50">
+      <c r="BP32" s="45">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="BQ32" s="50">
+      <c r="BQ32" s="45">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="BR32" s="50">
+      <c r="BR32" s="45">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="BS32" s="50">
+      <c r="BS32" s="45">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
-      <c r="BT32" s="50">
+      <c r="BT32" s="45">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
-      <c r="BU32" s="50">
+      <c r="BU32" s="45">
         <f t="shared" si="32"/>
-        <v>2.8673835125448028</v>
-[...1 lines deleted...]
-      <c r="BV32" s="50">
+        <v>4.4049629248953819</v>
+      </c>
+      <c r="BV32" s="45">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="BW32" s="50">
+      <c r="BW32" s="45">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
-      <c r="BX32" s="50">
+      <c r="BX32" s="45">
         <f t="shared" si="35"/>
-        <v>6.4516129032258061</v>
-[...1 lines deleted...]
-      <c r="BY32" s="50">
+        <v>6.6074443873430733</v>
+      </c>
+      <c r="BY32" s="45">
         <f t="shared" si="36"/>
-        <v>6.4516129032258061</v>
-[...1 lines deleted...]
-      <c r="BZ32" s="50">
+        <v>6.6074443873430733</v>
+      </c>
+      <c r="BZ32" s="45">
         <f t="shared" si="37"/>
         <v>0</v>
       </c>
-      <c r="CA32" s="50">
+      <c r="CA32" s="45">
         <f t="shared" si="38"/>
         <v>0</v>
       </c>
-      <c r="CB32" s="50">
+      <c r="CB32" s="45">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
-      <c r="CC32" s="50">
+      <c r="CC32" s="45">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:55" s="43" customFormat="1" ht="18.899999999999999" customHeight="1">
-[...30 lines deleted...]
-      <c r="AF33" s="42"/>
+    <row r="33" spans="1:32" s="39" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A33" s="40"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="38"/>
+      <c r="F33" s="38"/>
+      <c r="G33" s="38"/>
+      <c r="H33" s="38"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="49"/>
+      <c r="L33" s="49"/>
+      <c r="M33" s="49"/>
+      <c r="N33" s="49"/>
+      <c r="O33" s="49"/>
+      <c r="P33" s="49"/>
+      <c r="Q33" s="49"/>
+      <c r="R33" s="49"/>
+      <c r="T33" s="40"/>
+      <c r="U33" s="38"/>
+      <c r="V33" s="38"/>
+      <c r="W33" s="38"/>
+      <c r="X33" s="38"/>
+      <c r="Y33" s="38"/>
+      <c r="Z33" s="38"/>
+      <c r="AA33" s="38"/>
+      <c r="AB33" s="38"/>
+      <c r="AC33" s="38"/>
+      <c r="AD33" s="38"/>
+      <c r="AE33" s="38"/>
+      <c r="AF33" s="38"/>
     </row>
-    <row r="34" spans="1:55" s="43" customFormat="1" ht="18.899999999999999" customHeight="1">
-[...14 lines deleted...]
-      <c r="BC34" s="44"/>
+    <row r="34" spans="1:32" s="39" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A34" s="38"/>
+      <c r="T34" s="38"/>
+      <c r="U34" s="38"/>
+      <c r="V34" s="38"/>
+      <c r="W34" s="38"/>
+      <c r="X34" s="38"/>
+      <c r="Y34" s="38"/>
+      <c r="Z34" s="38"/>
+      <c r="AA34" s="38"/>
+      <c r="AB34" s="38"/>
+      <c r="AC34" s="38"/>
+      <c r="AD34" s="38"/>
+      <c r="AE34" s="38"/>
+      <c r="AF34" s="38"/>
     </row>
-    <row r="35" spans="1:55" s="43" customFormat="1" ht="18.899999999999999" customHeight="1">
-[...14 lines deleted...]
-      <c r="BC35" s="44"/>
+    <row r="35" spans="1:32" s="39" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A35" s="38"/>
+      <c r="T35" s="38"/>
+      <c r="U35" s="38"/>
+      <c r="V35" s="38"/>
+      <c r="W35" s="38"/>
+      <c r="X35" s="38"/>
+      <c r="Y35" s="38"/>
+      <c r="Z35" s="38"/>
+      <c r="AA35" s="38"/>
+      <c r="AB35" s="38"/>
+      <c r="AC35" s="38"/>
+      <c r="AD35" s="38"/>
+      <c r="AE35" s="38"/>
+      <c r="AF35" s="38"/>
     </row>
-    <row r="36" spans="1:55" s="43" customFormat="1" ht="18.899999999999999" customHeight="1">
-[...14 lines deleted...]
-      <c r="BC36" s="44"/>
+    <row r="36" spans="1:32" s="39" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A36" s="38"/>
+      <c r="T36" s="38"/>
+      <c r="U36" s="38"/>
+      <c r="V36" s="38"/>
+      <c r="W36" s="38"/>
+      <c r="X36" s="38"/>
+      <c r="Y36" s="38"/>
+      <c r="Z36" s="38"/>
+      <c r="AA36" s="38"/>
+      <c r="AB36" s="38"/>
+      <c r="AC36" s="38"/>
+      <c r="AD36" s="38"/>
+      <c r="AE36" s="38"/>
+      <c r="AF36" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="91">
     <mergeCell ref="BH3:BH9"/>
     <mergeCell ref="AQ1:AQ9"/>
     <mergeCell ref="BA3:BA9"/>
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AR1:BW1"/>
     <mergeCell ref="AS3:AT3"/>
     <mergeCell ref="AT4:AT9"/>
     <mergeCell ref="BG3:BG9"/>
     <mergeCell ref="AR3:AR9"/>
     <mergeCell ref="AW4:AW9"/>
     <mergeCell ref="AU4:AU9"/>
     <mergeCell ref="AZ3:AZ9"/>
     <mergeCell ref="AX4:AX9"/>
     <mergeCell ref="C1:C9"/>
     <mergeCell ref="H4:H9"/>
     <mergeCell ref="I4:I9"/>
     <mergeCell ref="D1:AI1"/>
     <mergeCell ref="AF3:AF9"/>
     <mergeCell ref="D3:D9"/>
     <mergeCell ref="Z3:Z9"/>
     <mergeCell ref="AH3:AH9"/>
     <mergeCell ref="F4:F9"/>