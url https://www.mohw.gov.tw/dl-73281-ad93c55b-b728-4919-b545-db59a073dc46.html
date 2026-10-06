--- v0 (2026-05-17)
+++ v1 (2026-10-06)
@@ -1,156 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00 惠芬\工作5. NHE\0.歷年編算資料\113年\2.縣市資料\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00 惠芬\工作5. NHE\0.歷年編算資料\114年\3.縣市資料\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54976484-9AF5-4D9B-9DA7-B3DE2C5D31AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{16B114C5-BBC1-4D40-BF1D-974CB3431290}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7032" yWindow="600" windowWidth="15612" windowHeight="11604" tabRatio="669" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7515" yWindow="585" windowWidth="20250" windowHeight="14925" tabRatio="669" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="22" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="編製說明(101-107)" sheetId="2" r:id="rId17"/>
+    <sheet name="114" sheetId="23" r:id="rId1"/>
+    <sheet name="113" sheetId="22" r:id="rId2"/>
+    <sheet name="112" sheetId="20" r:id="rId3"/>
+    <sheet name="111" sheetId="18" r:id="rId4"/>
+    <sheet name="110" sheetId="17" r:id="rId5"/>
+    <sheet name="109" sheetId="16" r:id="rId6"/>
+    <sheet name="108" sheetId="14" r:id="rId7"/>
+    <sheet name="107" sheetId="13" r:id="rId8"/>
+    <sheet name="106" sheetId="12" r:id="rId9"/>
+    <sheet name="105" sheetId="10" r:id="rId10"/>
+    <sheet name="104" sheetId="7" r:id="rId11"/>
+    <sheet name="103" sheetId="5" r:id="rId12"/>
+    <sheet name="102" sheetId="3" r:id="rId13"/>
+    <sheet name="101年" sheetId="1" r:id="rId14"/>
+    <sheet name="編製說明(113)" sheetId="21" r:id="rId15"/>
+    <sheet name="編製說明(111)" sheetId="19" r:id="rId16"/>
+    <sheet name="編製說明(108)" sheetId="15" r:id="rId17"/>
+    <sheet name="編製說明(101-107)" sheetId="2" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'106'!$A$1:$B$42</definedName>
-[...11 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="3">'110'!$1:$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'106'!$A$1:$B$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'106'!$A$1:$W$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'107'!$A$1:$W$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'108'!$A$1:$W$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'109'!$A$1:$W$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'110'!$A$1:$W$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'111'!$A$1:$P$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'112'!$A$1:$P$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'113'!$A$1:$K$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'114'!$A$1:$K$34</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'107'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'108'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'109'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'110'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C10" i="22" l="1"/>
+  <c r="K10" i="23" l="1"/>
+  <c r="J10" i="23"/>
+  <c r="I10" i="23"/>
+  <c r="H10" i="23"/>
+  <c r="G10" i="23"/>
+  <c r="F10" i="23"/>
+  <c r="E10" i="23"/>
+  <c r="D10" i="23"/>
+  <c r="C10" i="23"/>
+  <c r="B10" i="23"/>
+  <c r="C10" i="22"/>
   <c r="D10" i="22"/>
   <c r="E10" i="22"/>
   <c r="F10" i="22"/>
   <c r="G10" i="22"/>
   <c r="H10" i="22"/>
   <c r="I10" i="22"/>
   <c r="J10" i="22"/>
   <c r="K10" i="22"/>
   <c r="B10" i="22"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1054" uniqueCount="559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1105" uniqueCount="560">
   <si>
     <t>單位：新臺幣千元</t>
   </si>
   <si>
     <t>衛生</t>
   </si>
   <si>
     <t>檢驗</t>
   </si>
   <si>
     <t>科目</t>
   </si>
   <si>
     <t>利支出</t>
   </si>
   <si>
     <t>衛生經費決算數</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>總</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>一般衛生業務</t>
@@ -6637,50 +6651,54 @@
       <t xml:space="preserve">本表為決算審定數。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">          2.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>本表本部統計處自存。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">    中華民國113年度</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">    中華民國114年度</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;0_);\(&quot;$&quot;0\)"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="179" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="181" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -8111,428 +8129,428 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="10" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...32 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="36">
     <cellStyle name="_0520政策請示(彙整檔)--社區巴士" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Title" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="一般 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="一般 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="一般 3 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="一般 3 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="一般 3 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="一般 3_台北市名冊" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="一般 4" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="一般 4 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="一般 4 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="一般 5" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="一般 5 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="一般 6" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="一般 7" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般 8" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="一般 9" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="千分位" xfId="20" builtinId="3"/>
     <cellStyle name="千分位 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -8543,54 +8561,570 @@
     <cellStyle name="千分位[0] 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="千分位[0] 2 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="千分位[0] 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="百分比 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="貨幣[0]_(2)" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="備註 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="超連結 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="㽎㼿㼿㼿㼿㼿?" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="樣式 1" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="隨後的超連結" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Line 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40401EC5-3D4E-4C0E-BB57-FC8A760E826C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="13182600" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Line 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{999E1BDC-9075-4F59-8E51-7BFC952AD7D4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="13182600" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Line 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{354CEB36-B5C7-433D-BE6C-2B3CDF36EBF7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="13182600" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Line 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D95324A6-351D-48D7-AC2A-AE3514434FA4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1228725"/>
+          <a:ext cx="876300" cy="1224915"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1341120</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>434340</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11230" name="Line 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000DE2B0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1303020"/>
+          <a:ext cx="1775460" cy="1211580"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>449580</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="24635" name="Line 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-00003B600000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1318260"/>
+          <a:ext cx="2468880" cy="1211580"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1341120</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>434340</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="25661" name="Line 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-00003D640000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1303020"/>
+          <a:ext cx="1577340" cy="1211580"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1341120</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>434340</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="26691" name="Line 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000043680000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1303020"/>
+          <a:ext cx="1645920" cy="1211580"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1333500</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>434340</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27709" name="Line 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-00003D6C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1508760"/>
+          <a:ext cx="1668780" cy="1211580"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C86A9B76-772B-40CA-8E4B-8D907FC98C72}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
@@ -8767,287 +9301,51 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
-[...235 lines deleted...]
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
@@ -9062,51 +9360,51 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30728" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008780000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
@@ -9121,51 +9419,51 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29714" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000012740000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
@@ -9180,51 +9478,51 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28693" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015700000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
@@ -9239,51 +9537,51 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15558" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000C63C0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
@@ -9298,51 +9596,51 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1333500</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>434340</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15182" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-00004E3B0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
@@ -9357,141 +9655,82 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1341120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>434340</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13210" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00009A330000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1303020"/>
           <a:ext cx="2011680" cy="1211580"/>
-        </a:xfrm>
-[...57 lines deleted...]
-          <a:ext cx="1775460" cy="1211580"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -9781,1482 +10020,3789 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28BEE266-01A4-450C-87F9-73ECE5341884}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{996469E9-28FD-42B6-9A47-5F48884D59CE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="55" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="L28" sqref="L28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" style="221" customWidth="1"/>
+    <col min="1" max="1" width="11.5" style="221" customWidth="1"/>
     <col min="2" max="7" width="17" style="11" customWidth="1"/>
-    <col min="8" max="11" width="14.88671875" style="11" customWidth="1"/>
-    <col min="12" max="16384" width="8.88671875" style="11"/>
+    <col min="8" max="11" width="14.875" style="11" customWidth="1"/>
+    <col min="12" max="16384" width="8.875" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="214" t="s">
         <v>39</v>
       </c>
       <c r="I1" s="215" t="s">
         <v>40</v>
       </c>
-      <c r="J1" s="230" t="s">
+      <c r="J1" s="241" t="s">
         <v>118</v>
       </c>
-      <c r="K1" s="231"/>
+      <c r="K1" s="242"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="216" t="s">
         <v>517</v>
       </c>
       <c r="B2" s="217" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="218"/>
       <c r="D2" s="218"/>
       <c r="E2" s="218"/>
       <c r="F2" s="218"/>
       <c r="G2" s="218"/>
       <c r="H2" s="219"/>
       <c r="I2" s="220" t="s">
         <v>41</v>
       </c>
-      <c r="J2" s="232" t="s">
+      <c r="J2" s="243" t="s">
         <v>192</v>
       </c>
-      <c r="K2" s="231"/>
+      <c r="K2" s="242"/>
     </row>
     <row r="3" spans="1:11" ht="32.25" customHeight="1">
-      <c r="A3" s="233" t="s">
+      <c r="A3" s="244" t="s">
         <v>493</v>
       </c>
-      <c r="B3" s="233"/>
-[...8 lines deleted...]
-      <c r="K3" s="233"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="244"/>
+      <c r="K3" s="244"/>
     </row>
     <row r="4" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A4" s="234" t="s">
-[...11 lines deleted...]
-      <c r="K4" s="234"/>
+      <c r="A4" s="245" t="s">
+        <v>559</v>
+      </c>
+      <c r="B4" s="245"/>
+      <c r="C4" s="245"/>
+      <c r="D4" s="245"/>
+      <c r="E4" s="245"/>
+      <c r="F4" s="245"/>
+      <c r="G4" s="245"/>
+      <c r="H4" s="245"/>
+      <c r="I4" s="245"/>
+      <c r="J4" s="245"/>
+      <c r="K4" s="245"/>
     </row>
     <row r="5" spans="1:11" ht="15.75" customHeight="1">
       <c r="B5" s="222"/>
       <c r="C5" s="222"/>
       <c r="D5" s="222"/>
       <c r="E5" s="222"/>
       <c r="F5" s="222"/>
       <c r="G5" s="222"/>
       <c r="H5" s="184"/>
       <c r="I5" s="184"/>
       <c r="J5" s="184"/>
       <c r="K5" s="86" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="20.25" customHeight="1">
       <c r="A6" s="223" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="235" t="s">
+      <c r="B6" s="246" t="s">
         <v>518</v>
       </c>
-      <c r="C6" s="235"/>
-[...7 lines deleted...]
-      <c r="K6" s="237" t="s">
+      <c r="C6" s="246"/>
+      <c r="D6" s="246"/>
+      <c r="E6" s="246"/>
+      <c r="F6" s="246"/>
+      <c r="G6" s="246"/>
+      <c r="H6" s="246"/>
+      <c r="I6" s="246"/>
+      <c r="J6" s="247"/>
+      <c r="K6" s="248" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="20.25" customHeight="1">
       <c r="A7" s="224"/>
-      <c r="B7" s="238" t="s">
+      <c r="B7" s="235" t="s">
         <v>520</v>
       </c>
-      <c r="C7" s="238" t="s">
+      <c r="C7" s="235" t="s">
         <v>521</v>
       </c>
-      <c r="D7" s="238" t="s">
+      <c r="D7" s="235" t="s">
         <v>522</v>
       </c>
-      <c r="E7" s="241" t="s">
+      <c r="E7" s="233" t="s">
         <v>523</v>
       </c>
-      <c r="F7" s="241"/>
-[...1 lines deleted...]
-      <c r="H7" s="241" t="s">
+      <c r="F7" s="233"/>
+      <c r="G7" s="233"/>
+      <c r="H7" s="233" t="s">
         <v>524</v>
       </c>
-      <c r="I7" s="241"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:11" ht="37.950000000000003" customHeight="1">
+      <c r="I7" s="233"/>
+      <c r="J7" s="234"/>
+      <c r="K7" s="248"/>
+    </row>
+    <row r="8" spans="1:11" ht="37.9" customHeight="1">
       <c r="A8" s="225"/>
-      <c r="B8" s="239"/>
-[...2 lines deleted...]
-      <c r="E8" s="238" t="s">
+      <c r="B8" s="249"/>
+      <c r="C8" s="249"/>
+      <c r="D8" s="249"/>
+      <c r="E8" s="235" t="s">
         <v>525</v>
       </c>
-      <c r="F8" s="238" t="s">
+      <c r="F8" s="235" t="s">
         <v>526</v>
       </c>
-      <c r="G8" s="245" t="s">
+      <c r="G8" s="237" t="s">
         <v>527</v>
       </c>
-      <c r="H8" s="238" t="s">
+      <c r="H8" s="235" t="s">
         <v>528</v>
       </c>
-      <c r="I8" s="238" t="s">
+      <c r="I8" s="235" t="s">
         <v>529</v>
       </c>
-      <c r="J8" s="247" t="s">
+      <c r="J8" s="239" t="s">
         <v>530</v>
       </c>
-      <c r="K8" s="237"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1">
+      <c r="K8" s="248"/>
+    </row>
+    <row r="9" spans="1:11" ht="17.45" customHeight="1">
       <c r="A9" s="226" t="s">
         <v>531</v>
       </c>
-      <c r="B9" s="240"/>
-[...8 lines deleted...]
-      <c r="K9" s="237"/>
+      <c r="B9" s="236"/>
+      <c r="C9" s="236"/>
+      <c r="D9" s="236"/>
+      <c r="E9" s="236"/>
+      <c r="F9" s="236"/>
+      <c r="G9" s="238"/>
+      <c r="H9" s="236"/>
+      <c r="I9" s="236"/>
+      <c r="J9" s="240"/>
+      <c r="K9" s="248"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>532</v>
       </c>
       <c r="B10" s="228">
         <f>SUM(B11:B32)</f>
-        <v>86371393</v>
+        <v>97739846</v>
       </c>
       <c r="C10" s="228">
         <f t="shared" ref="C10:K10" si="0">SUM(C11:C32)</f>
-        <v>29883785</v>
+        <v>29390390.800000001</v>
       </c>
       <c r="D10" s="228">
         <f t="shared" si="0"/>
-        <v>56487608</v>
+        <v>68349455.200000003</v>
       </c>
       <c r="E10" s="228">
         <f t="shared" si="0"/>
-        <v>82804061</v>
+        <v>94266915</v>
       </c>
       <c r="F10" s="228">
         <f t="shared" si="0"/>
-        <v>27437657</v>
+        <v>27480586.800000001</v>
       </c>
       <c r="G10" s="228">
         <f t="shared" si="0"/>
-        <v>55366404</v>
+        <v>66786328.200000003</v>
       </c>
       <c r="H10" s="228">
         <f t="shared" si="0"/>
-        <v>3567331</v>
+        <v>3472932</v>
       </c>
       <c r="I10" s="228">
         <f t="shared" si="0"/>
-        <v>2446128</v>
+        <v>1909805</v>
       </c>
       <c r="J10" s="228">
         <f t="shared" si="0"/>
-        <v>1121203</v>
+        <v>1563128</v>
       </c>
       <c r="K10" s="228">
         <f t="shared" si="0"/>
-        <v>25760247</v>
+        <v>27397778.101999998</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
       <c r="A11" s="227" t="s">
         <v>533</v>
       </c>
       <c r="B11" s="229">
-        <v>10115701</v>
+        <v>12315321</v>
       </c>
       <c r="C11" s="229">
-        <v>3177056</v>
+        <v>2744898</v>
       </c>
       <c r="D11" s="229">
-        <v>6938645</v>
+        <v>9570423</v>
       </c>
       <c r="E11" s="229">
-        <v>9893286</v>
+        <v>12059014</v>
       </c>
       <c r="F11" s="229">
-        <v>3059528</v>
+        <v>2528659</v>
       </c>
       <c r="G11" s="229">
-        <v>6833758</v>
+        <v>9530355</v>
       </c>
       <c r="H11" s="194">
-        <v>222415</v>
+        <v>256308</v>
       </c>
       <c r="I11" s="194">
-        <v>117528</v>
+        <v>216239</v>
       </c>
       <c r="J11" s="194">
-        <v>104887</v>
+        <v>40068</v>
       </c>
       <c r="K11" s="229">
-        <v>3267973</v>
+        <v>3498139</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1">
       <c r="A12" s="227" t="s">
         <v>534</v>
       </c>
       <c r="B12" s="229">
-        <v>6615870</v>
+        <v>6922539</v>
       </c>
       <c r="C12" s="229">
-        <v>5595031</v>
+        <v>5661167</v>
       </c>
       <c r="D12" s="229">
-        <v>1020839</v>
+        <v>1261372</v>
       </c>
       <c r="E12" s="229">
-        <v>6542649</v>
+        <v>6859127</v>
       </c>
       <c r="F12" s="229">
-        <v>5528556</v>
+        <v>5599547</v>
       </c>
       <c r="G12" s="229">
-        <v>1014093</v>
+        <v>1259580</v>
       </c>
       <c r="H12" s="194">
-        <v>73221</v>
+        <v>63412</v>
       </c>
       <c r="I12" s="194">
-        <v>66475</v>
+        <v>61621</v>
       </c>
       <c r="J12" s="194">
-        <v>6746</v>
+        <v>1792</v>
       </c>
       <c r="K12" s="229">
-        <v>14224504</v>
+        <v>14975990</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1">
       <c r="A13" s="227" t="s">
         <v>535</v>
       </c>
       <c r="B13" s="229">
-        <v>2673309</v>
+        <v>3132338</v>
       </c>
       <c r="C13" s="229">
-        <v>1640189</v>
+        <v>1314935</v>
       </c>
       <c r="D13" s="229">
-        <v>1033120</v>
+        <v>1817403</v>
       </c>
       <c r="E13" s="229">
-        <v>2547054</v>
+        <v>3111089</v>
       </c>
       <c r="F13" s="229">
-        <v>1529396</v>
+        <v>1298145</v>
       </c>
       <c r="G13" s="229">
-        <v>1017658</v>
+        <v>1812944</v>
       </c>
       <c r="H13" s="194">
-        <v>126255</v>
+        <v>21249</v>
       </c>
       <c r="I13" s="194">
-        <v>110793</v>
+        <v>16790</v>
       </c>
       <c r="J13" s="194">
-        <v>15462</v>
+        <v>4459</v>
       </c>
       <c r="K13" s="229">
-        <v>206494</v>
+        <v>247300</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1">
       <c r="A14" s="227" t="s">
         <v>536</v>
       </c>
       <c r="B14" s="229">
-        <v>10322136</v>
+        <v>11476894</v>
       </c>
       <c r="C14" s="229">
-        <v>2201118</v>
+        <v>2195502</v>
       </c>
       <c r="D14" s="229">
-        <v>8121018</v>
+        <v>9281392</v>
       </c>
       <c r="E14" s="229">
-        <v>10235685</v>
+        <v>11395865</v>
       </c>
       <c r="F14" s="229">
-        <v>2158558</v>
+        <v>2144920</v>
       </c>
       <c r="G14" s="229">
-        <v>8077127</v>
+        <v>9250945</v>
       </c>
       <c r="H14" s="194">
-        <v>86451</v>
+        <v>81029</v>
       </c>
       <c r="I14" s="194">
-        <v>42560</v>
+        <v>50582</v>
       </c>
       <c r="J14" s="194">
-        <v>43891</v>
+        <v>30448</v>
       </c>
       <c r="K14" s="229">
-        <v>184248</v>
+        <v>227864</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1">
       <c r="A15" s="227" t="s">
         <v>537</v>
       </c>
       <c r="B15" s="229">
-        <v>10702476</v>
+        <v>10128173</v>
       </c>
       <c r="C15" s="229">
-        <v>1596059</v>
+        <v>1567020</v>
       </c>
       <c r="D15" s="229">
-        <v>9106417</v>
+        <v>8561153</v>
       </c>
       <c r="E15" s="229">
-        <v>10526721</v>
+        <v>9988431</v>
       </c>
       <c r="F15" s="229">
-        <v>1526604</v>
+        <v>1457457</v>
       </c>
       <c r="G15" s="229">
-        <v>9000117</v>
+        <v>8530974</v>
       </c>
       <c r="H15" s="194">
-        <v>175755</v>
+        <v>139742</v>
       </c>
       <c r="I15" s="194">
-        <v>69455</v>
+        <v>109563</v>
       </c>
       <c r="J15" s="194">
-        <v>106300</v>
+        <v>30179</v>
       </c>
       <c r="K15" s="229">
-        <v>230783</v>
+        <v>252343</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1">
       <c r="A16" s="227" t="s">
         <v>538</v>
       </c>
       <c r="B16" s="229">
-        <v>11687146</v>
+        <v>17881896</v>
       </c>
       <c r="C16" s="229">
-        <v>5658091</v>
+        <v>6106604</v>
       </c>
       <c r="D16" s="229">
-        <v>6029055</v>
+        <v>11775292</v>
       </c>
       <c r="E16" s="229">
-        <v>11573531</v>
+        <v>17680132</v>
       </c>
       <c r="F16" s="229">
-        <v>5637833</v>
+        <v>6001567</v>
       </c>
       <c r="G16" s="229">
-        <v>5935698</v>
+        <v>11678565</v>
       </c>
       <c r="H16" s="194">
-        <v>113615</v>
+        <v>201764</v>
       </c>
       <c r="I16" s="194">
-        <v>20258</v>
+        <v>105037</v>
       </c>
       <c r="J16" s="194">
-        <v>93357</v>
+        <v>96727</v>
       </c>
       <c r="K16" s="229">
-        <v>5591527</v>
+        <v>5885137.102</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1">
       <c r="A17" s="227" t="s">
         <v>539</v>
       </c>
       <c r="B17" s="229">
-        <v>2250182</v>
+        <v>2233956</v>
       </c>
       <c r="C17" s="229">
-        <v>749352</v>
+        <v>648965</v>
       </c>
       <c r="D17" s="229">
-        <v>1500830</v>
+        <v>1584991</v>
       </c>
       <c r="E17" s="229">
-        <v>2195451</v>
+        <v>2183091</v>
       </c>
       <c r="F17" s="229">
-        <v>708008</v>
+        <v>633528</v>
       </c>
       <c r="G17" s="229">
-        <v>1487443</v>
+        <v>1549563</v>
       </c>
       <c r="H17" s="194">
-        <v>54731</v>
+        <v>50865</v>
       </c>
       <c r="I17" s="194">
-        <v>41344</v>
+        <v>15437</v>
       </c>
       <c r="J17" s="194">
-        <v>13387</v>
+        <v>35428</v>
       </c>
       <c r="K17" s="229">
-        <v>153878</v>
+        <v>175687</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1">
       <c r="A18" s="227" t="s">
         <v>540</v>
       </c>
       <c r="B18" s="229">
-        <v>845471</v>
+        <v>954789</v>
       </c>
       <c r="C18" s="229">
-        <v>436037</v>
+        <v>479494</v>
       </c>
       <c r="D18" s="229">
-        <v>409434</v>
+        <v>475295</v>
       </c>
       <c r="E18" s="229">
-        <v>837460</v>
+        <v>936389</v>
       </c>
       <c r="F18" s="229">
-        <v>433036</v>
+        <v>463667</v>
       </c>
       <c r="G18" s="229">
-        <v>404424</v>
+        <v>472722</v>
       </c>
       <c r="H18" s="194">
-        <v>8011</v>
+        <v>18400</v>
       </c>
       <c r="I18" s="194">
-        <v>3001</v>
+        <v>15827</v>
       </c>
       <c r="J18" s="194">
-        <v>5010</v>
+        <v>2573</v>
       </c>
       <c r="K18" s="229">
-        <v>94340</v>
+        <v>106164</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1">
       <c r="A19" s="227" t="s">
         <v>541</v>
       </c>
       <c r="B19" s="229">
-        <v>2082467</v>
+        <v>2183084</v>
       </c>
       <c r="C19" s="229">
-        <v>577109</v>
+        <v>641613</v>
       </c>
       <c r="D19" s="229">
-        <v>1505358</v>
+        <v>1541471</v>
       </c>
       <c r="E19" s="229">
-        <v>1909657</v>
+        <v>2066213</v>
       </c>
       <c r="F19" s="229">
-        <v>502014</v>
+        <v>575547</v>
       </c>
       <c r="G19" s="229">
-        <v>1407643</v>
+        <v>1490666</v>
       </c>
       <c r="H19" s="194">
-        <v>172810</v>
+        <v>116871</v>
       </c>
       <c r="I19" s="194">
-        <v>75095</v>
+        <v>66066</v>
       </c>
       <c r="J19" s="194">
-        <v>97715</v>
+        <v>50805</v>
       </c>
       <c r="K19" s="229">
-        <v>82536</v>
+        <v>83585</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="227" t="s">
         <v>542</v>
       </c>
       <c r="B20" s="229">
-        <v>6835242</v>
+        <v>6957317</v>
       </c>
       <c r="C20" s="229">
-        <v>1973703</v>
+        <v>1609465</v>
       </c>
       <c r="D20" s="229">
-        <v>4861539</v>
+        <v>5347852</v>
       </c>
       <c r="E20" s="229">
-        <v>5451215</v>
+        <v>5482755</v>
       </c>
       <c r="F20" s="229">
-        <v>828921</v>
+        <v>899242</v>
       </c>
       <c r="G20" s="229">
-        <v>4622294</v>
+        <v>4583513</v>
       </c>
       <c r="H20" s="194">
-        <v>1384027</v>
+        <v>1474562</v>
       </c>
       <c r="I20" s="194">
-        <v>1144782</v>
+        <v>710223</v>
       </c>
       <c r="J20" s="194">
-        <v>239245</v>
+        <v>764339</v>
       </c>
       <c r="K20" s="229">
-        <v>269447</v>
+        <v>302713</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="227" t="s">
         <v>543</v>
       </c>
-      <c r="B21" s="349">
-[...15 lines deleted...]
-        <v>2064447</v>
+      <c r="B21" s="230">
+        <v>2704758</v>
+      </c>
+      <c r="C21" s="230">
+        <v>599059</v>
+      </c>
+      <c r="D21" s="230">
+        <v>2105699</v>
+      </c>
+      <c r="E21" s="230">
+        <v>2684261</v>
+      </c>
+      <c r="F21" s="230">
+        <v>578562</v>
+      </c>
+      <c r="G21" s="230">
+        <v>2105699</v>
       </c>
       <c r="H21" s="199">
-        <v>48351</v>
+        <v>20497</v>
       </c>
       <c r="I21" s="199">
-        <v>39716</v>
+        <v>20497</v>
       </c>
       <c r="J21" s="199">
-        <v>8635</v>
-[...2 lines deleted...]
-        <v>182916</v>
+        <v>0</v>
+      </c>
+      <c r="K21" s="230">
+        <v>206103</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1">
       <c r="A22" s="227" t="s">
         <v>544</v>
       </c>
       <c r="B22" s="229">
-        <v>3007272</v>
+        <v>3234695</v>
       </c>
       <c r="C22" s="229">
-        <v>659736</v>
+        <v>659376</v>
       </c>
       <c r="D22" s="229">
-        <v>2347536</v>
+        <v>2575319</v>
       </c>
       <c r="E22" s="229">
-        <v>2913935</v>
+        <v>3182983</v>
       </c>
       <c r="F22" s="229">
-        <v>596814</v>
+        <v>631463</v>
       </c>
       <c r="G22" s="229">
-        <v>2317121</v>
+        <v>2551520</v>
       </c>
       <c r="H22" s="194">
-        <v>93336</v>
+        <v>51712</v>
       </c>
       <c r="I22" s="194">
-        <v>62922</v>
+        <v>27913</v>
       </c>
       <c r="J22" s="194">
-        <v>30414</v>
+        <v>23799</v>
       </c>
       <c r="K22" s="229">
-        <v>53087</v>
+        <v>62667</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1">
       <c r="A23" s="227" t="s">
         <v>545</v>
       </c>
       <c r="B23" s="229">
-        <v>1371141</v>
+        <v>1386040</v>
       </c>
       <c r="C23" s="229">
-        <v>691387</v>
+        <v>728127</v>
       </c>
       <c r="D23" s="229">
-        <v>679754</v>
+        <v>657913</v>
       </c>
       <c r="E23" s="229">
-        <v>1210375</v>
+        <v>1252325</v>
       </c>
       <c r="F23" s="229">
-        <v>551685</v>
+        <v>601286</v>
       </c>
       <c r="G23" s="229">
-        <v>658690</v>
+        <v>651039</v>
       </c>
       <c r="H23" s="194">
-        <v>160766</v>
+        <v>133715</v>
       </c>
       <c r="I23" s="194">
-        <v>139702</v>
+        <v>126841</v>
       </c>
       <c r="J23" s="194">
-        <v>21064</v>
+        <v>6874</v>
       </c>
       <c r="K23" s="229">
-        <v>158909</v>
+        <v>172413</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1">
       <c r="A24" s="227" t="s">
         <v>546</v>
       </c>
       <c r="B24" s="229">
-        <v>5855688</v>
+        <v>6028495</v>
       </c>
       <c r="C24" s="229">
-        <v>1472889</v>
+        <v>1259367</v>
       </c>
       <c r="D24" s="229">
-        <v>4382799</v>
+        <v>4769128</v>
       </c>
       <c r="E24" s="229">
-        <v>5362547</v>
+        <v>5545728</v>
       </c>
       <c r="F24" s="229">
-        <v>1070974</v>
+        <v>1111645</v>
       </c>
       <c r="G24" s="229">
-        <v>4291573</v>
+        <v>4434083</v>
       </c>
       <c r="H24" s="194">
-        <v>493141</v>
+        <v>482767</v>
       </c>
       <c r="I24" s="194">
-        <v>401915</v>
+        <v>147722</v>
       </c>
       <c r="J24" s="194">
-        <v>91226</v>
+        <v>335045</v>
       </c>
       <c r="K24" s="229">
-        <v>380542</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="14.4" customHeight="1">
+        <v>409034</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="14.45" customHeight="1">
       <c r="A25" s="227" t="s">
         <v>547</v>
       </c>
       <c r="B25" s="229">
-        <v>2394889</v>
+        <v>2187654</v>
       </c>
       <c r="C25" s="229">
-        <v>537498</v>
+        <v>548845</v>
       </c>
       <c r="D25" s="229">
-        <v>1857391</v>
+        <v>1638809</v>
       </c>
       <c r="E25" s="229">
-        <v>2245032</v>
+        <v>2116137</v>
       </c>
       <c r="F25" s="229">
-        <v>495203</v>
+        <v>527677</v>
       </c>
       <c r="G25" s="229">
-        <v>1749829</v>
+        <v>1588460</v>
       </c>
       <c r="H25" s="194">
-        <v>149857</v>
+        <v>71517</v>
       </c>
       <c r="I25" s="194">
-        <v>42295</v>
+        <v>21168</v>
       </c>
       <c r="J25" s="194">
-        <v>107562</v>
+        <v>50349</v>
       </c>
       <c r="K25" s="229">
-        <v>166750</v>
+        <v>178384</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1">
       <c r="A26" s="227" t="s">
         <v>548</v>
       </c>
       <c r="B26" s="229">
-        <v>2527838</v>
+        <v>2594411</v>
       </c>
       <c r="C26" s="229">
-        <v>490512</v>
+        <v>494002</v>
       </c>
       <c r="D26" s="229">
-        <v>2037326</v>
+        <v>2100409</v>
       </c>
       <c r="E26" s="229">
-        <v>2470417</v>
+        <v>2518223</v>
       </c>
       <c r="F26" s="229">
-        <v>465414</v>
+        <v>453266</v>
       </c>
       <c r="G26" s="229">
-        <v>2005003</v>
+        <v>2064957</v>
       </c>
       <c r="H26" s="194">
-        <v>57421</v>
+        <v>76188</v>
       </c>
       <c r="I26" s="194">
-        <v>25098</v>
+        <v>40736</v>
       </c>
       <c r="J26" s="194">
-        <v>32323</v>
+        <v>35452</v>
       </c>
       <c r="K26" s="229">
-        <v>164463</v>
+        <v>184388</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1">
       <c r="A27" s="227" t="s">
         <v>549</v>
       </c>
       <c r="B27" s="229">
-        <v>662152</v>
+        <v>656909</v>
       </c>
       <c r="C27" s="229">
-        <v>420221</v>
+        <v>401321</v>
       </c>
       <c r="D27" s="229">
-        <v>241931</v>
+        <v>255588</v>
       </c>
       <c r="E27" s="229">
-        <v>627420</v>
+        <v>627858</v>
       </c>
       <c r="F27" s="229">
-        <v>411356</v>
+        <v>393324</v>
       </c>
       <c r="G27" s="229">
-        <v>216064</v>
+        <v>234534</v>
       </c>
       <c r="H27" s="194">
-        <v>34732</v>
+        <v>29051</v>
       </c>
       <c r="I27" s="194">
-        <v>8865</v>
+        <v>7997</v>
       </c>
       <c r="J27" s="194">
-        <v>25867</v>
+        <v>21054</v>
       </c>
       <c r="K27" s="229">
-        <v>9876</v>
+        <v>110155</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1">
       <c r="A28" s="227" t="s">
         <v>550</v>
       </c>
       <c r="B28" s="229">
-        <v>561482</v>
+        <v>1264527</v>
       </c>
       <c r="C28" s="229">
-        <v>413182</v>
+        <v>632379.79999999993</v>
       </c>
       <c r="D28" s="229">
-        <v>148300</v>
+        <v>632147.20000000007</v>
       </c>
       <c r="E28" s="229">
-        <v>553539</v>
+        <v>1157066</v>
       </c>
       <c r="F28" s="229">
-        <v>406272</v>
+        <v>527420.79999999993</v>
       </c>
       <c r="G28" s="229">
-        <v>147267</v>
+        <v>629645.20000000007</v>
       </c>
       <c r="H28" s="194">
-        <v>7943</v>
+        <v>107461</v>
       </c>
       <c r="I28" s="194">
-        <v>6910</v>
+        <v>104959</v>
       </c>
       <c r="J28" s="194">
-        <v>1033</v>
+        <v>2502</v>
       </c>
       <c r="K28" s="229">
-        <v>234632</v>
+        <v>206190</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1">
       <c r="A29" s="227" t="s">
         <v>551</v>
       </c>
       <c r="B29" s="229">
-        <v>968792</v>
+        <v>1154856</v>
       </c>
       <c r="C29" s="229">
-        <v>270656</v>
+        <v>271242</v>
       </c>
       <c r="D29" s="229">
-        <v>698136</v>
+        <v>883614</v>
       </c>
       <c r="E29" s="229">
-        <v>953119</v>
+        <v>1132366</v>
       </c>
       <c r="F29" s="229">
-        <v>262698</v>
+        <v>251557</v>
       </c>
       <c r="G29" s="229">
-        <v>690421</v>
+        <v>880809</v>
       </c>
       <c r="H29" s="194">
-        <v>15673</v>
+        <v>22490</v>
       </c>
       <c r="I29" s="194">
-        <v>7958</v>
+        <v>19685</v>
       </c>
       <c r="J29" s="194">
-        <v>7715</v>
+        <v>2805</v>
       </c>
       <c r="K29" s="229">
-        <v>3716</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1">
       <c r="A30" s="227" t="s">
         <v>552</v>
       </c>
       <c r="B30" s="229">
-        <v>1144137</v>
+        <v>1227758</v>
       </c>
       <c r="C30" s="229">
-        <v>302430</v>
+        <v>325992</v>
       </c>
       <c r="D30" s="229">
-        <v>841707</v>
+        <v>901766</v>
       </c>
       <c r="E30" s="229">
-        <v>1128225</v>
+        <v>1207965</v>
       </c>
       <c r="F30" s="229">
-        <v>287977</v>
+        <v>313452</v>
       </c>
       <c r="G30" s="229">
-        <v>840248</v>
+        <v>894513</v>
       </c>
       <c r="H30" s="194">
-        <v>15912</v>
+        <v>19793</v>
       </c>
       <c r="I30" s="194">
-        <v>14453</v>
+        <v>12540</v>
       </c>
       <c r="J30" s="194">
-        <v>1459</v>
+        <v>7253</v>
       </c>
       <c r="K30" s="229">
-        <v>7469</v>
+        <v>9137</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1">
       <c r="A31" s="227" t="s">
         <v>553</v>
       </c>
       <c r="B31" s="229">
-        <v>804826</v>
+        <v>814706</v>
       </c>
       <c r="C31" s="229">
-        <v>342906</v>
+        <v>356410</v>
       </c>
       <c r="D31" s="229">
-        <v>461920</v>
+        <v>458296</v>
       </c>
       <c r="E31" s="229">
-        <v>802946</v>
+        <v>809942</v>
       </c>
       <c r="F31" s="229">
-        <v>341928</v>
+        <v>354206</v>
       </c>
       <c r="G31" s="229">
-        <v>461018</v>
+        <v>455736</v>
       </c>
       <c r="H31" s="194">
-        <v>1880</v>
+        <v>4764</v>
       </c>
       <c r="I31" s="194">
-        <v>978</v>
+        <v>2204</v>
       </c>
       <c r="J31" s="194">
-        <v>902</v>
+        <v>2560</v>
       </c>
       <c r="K31" s="229">
-        <v>66445</v>
+        <v>76182</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>554</v>
       </c>
       <c r="B32" s="197">
-        <v>330315</v>
+        <v>298730</v>
       </c>
       <c r="C32" s="197">
-        <v>138844</v>
+        <v>144607</v>
       </c>
       <c r="D32" s="197">
-        <v>191471</v>
+        <v>154123</v>
       </c>
       <c r="E32" s="197">
-        <v>259287</v>
+        <v>269955</v>
       </c>
       <c r="F32" s="197">
-        <v>134819</v>
+        <v>134449</v>
       </c>
       <c r="G32" s="197">
-        <v>124468</v>
+        <v>135506</v>
       </c>
       <c r="H32" s="197">
-        <v>71028</v>
+        <v>28775</v>
       </c>
       <c r="I32" s="197">
-        <v>4025</v>
+        <v>10158</v>
       </c>
       <c r="J32" s="197">
-        <v>67003</v>
+        <v>18617</v>
       </c>
       <c r="K32" s="197">
-        <v>25712</v>
+        <v>25540</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="18" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>555</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="35.4" customHeight="1">
-      <c r="A34" s="242" t="s">
+    <row r="34" spans="1:7" ht="35.450000000000003" customHeight="1">
+      <c r="A34" s="231" t="s">
         <v>557</v>
       </c>
-      <c r="B34" s="243"/>
-[...4 lines deleted...]
-      <c r="G34" s="243"/>
+      <c r="B34" s="232"/>
+      <c r="C34" s="232"/>
+      <c r="D34" s="232"/>
+      <c r="E34" s="232"/>
+      <c r="F34" s="232"/>
+      <c r="G34" s="232"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
         <v>556</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="J1:K1"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="K6:K9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:G7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" firstPageNumber="177" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A10" sqref="A10"/>
+      <selection activeCell="Y15" sqref="Y15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="8.21875" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.25" style="19" customWidth="1"/>
+    <col min="2" max="2" width="17.625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="13.75" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
-    <col min="7" max="7" width="10.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="11" style="1" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.6640625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="9.44140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="1" customWidth="1"/>
+    <col min="11" max="12" width="8.25" customWidth="1"/>
+    <col min="13" max="13" width="7.625" customWidth="1"/>
+    <col min="14" max="14" width="9.5" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="11" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="11.33203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="9.33203125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.375" customWidth="1"/>
+    <col min="18" max="18" width="8.625" customWidth="1"/>
+    <col min="19" max="19" width="9.375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="8.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="23" width="11.44140625" customWidth="1"/>
+    <col min="21" max="21" width="10.125" customWidth="1"/>
+    <col min="22" max="22" width="7.125" customWidth="1"/>
+    <col min="23" max="23" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="32" customFormat="1" ht="22.95" customHeight="1">
+    <row r="1" spans="1:23" s="32" customFormat="1" ht="22.9" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="31"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
-      <c r="S1" s="334" t="s">
+      <c r="S1" s="319" t="s">
         <v>40</v>
       </c>
-      <c r="T1" s="335"/>
-[...4 lines deleted...]
-      <c r="W1" s="338"/>
+      <c r="T1" s="320"/>
+      <c r="U1" s="321" t="s">
+        <v>127</v>
+      </c>
+      <c r="V1" s="322"/>
+      <c r="W1" s="323"/>
     </row>
     <row r="2" spans="1:23" s="32" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="33" t="s">
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="B2" s="34" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
-      <c r="S2" s="339" t="s">
+      <c r="S2" s="324" t="s">
         <v>41</v>
       </c>
-      <c r="T2" s="340"/>
-[...31 lines deleted...]
-      <c r="W3" s="291"/>
+      <c r="T2" s="325"/>
+      <c r="U2" s="285" t="s">
+        <v>192</v>
+      </c>
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:23" s="32" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="288" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
     </row>
     <row r="4" spans="1:23" s="32" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A4" s="37"/>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
-      <c r="J4" s="38" t="s">
-        <v>124</v>
+      <c r="J4" s="72" t="s">
+        <v>190</v>
       </c>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="28"/>
       <c r="V4" s="39"/>
       <c r="W4" s="29"/>
     </row>
     <row r="5" spans="1:23" ht="21.6" customHeight="1">
       <c r="B5" s="20"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="5"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="10"/>
+      <c r="U5" s="342" t="s">
+        <v>0</v>
+      </c>
+      <c r="V5" s="343"/>
+      <c r="W5" s="343"/>
+    </row>
+    <row r="6" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="21"/>
+      <c r="B6" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="C6" s="292" t="s">
+        <v>131</v>
+      </c>
+      <c r="D6" s="330" t="s">
+        <v>132</v>
+      </c>
+      <c r="E6" s="331"/>
+      <c r="F6" s="331"/>
+      <c r="G6" s="331"/>
+      <c r="H6" s="331"/>
+      <c r="I6" s="331"/>
+      <c r="J6" s="331"/>
+      <c r="K6" s="331"/>
+      <c r="L6" s="331"/>
+      <c r="M6" s="331"/>
+      <c r="N6" s="331"/>
+      <c r="O6" s="331"/>
+      <c r="P6" s="331"/>
+      <c r="Q6" s="331"/>
+      <c r="R6" s="331"/>
+      <c r="S6" s="331"/>
+      <c r="T6" s="331"/>
+      <c r="U6" s="331"/>
+      <c r="V6" s="331"/>
+      <c r="W6" s="331"/>
+    </row>
+    <row r="7" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="23"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="328"/>
+      <c r="D7" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="E7" s="330" t="s">
+        <v>134</v>
+      </c>
+      <c r="F7" s="331"/>
+      <c r="G7" s="331"/>
+      <c r="H7" s="331"/>
+      <c r="I7" s="331"/>
+      <c r="J7" s="331"/>
+      <c r="K7" s="331"/>
+      <c r="L7" s="331"/>
+      <c r="M7" s="331"/>
+      <c r="N7" s="332"/>
+      <c r="O7" s="333" t="s">
+        <v>135</v>
+      </c>
+      <c r="P7" s="334"/>
+      <c r="Q7" s="334"/>
+      <c r="R7" s="334"/>
+      <c r="S7" s="334"/>
+      <c r="T7" s="334"/>
+      <c r="U7" s="334"/>
+      <c r="V7" s="334"/>
+      <c r="W7" s="335" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A8" s="23"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="328"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="268" t="s">
+        <v>137</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K8" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="M8" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="N8" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="O8" s="268" t="s">
+        <v>137</v>
+      </c>
+      <c r="P8" s="339" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q8" s="340"/>
+      <c r="R8" s="340"/>
+      <c r="S8" s="341"/>
+      <c r="T8" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="U8" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="V8" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="W8" s="336"/>
+    </row>
+    <row r="9" spans="1:23" s="11" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A9" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B9" s="25"/>
+      <c r="C9" s="329"/>
+      <c r="D9" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="M9" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="O9" s="269"/>
+      <c r="P9" s="17" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q9" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="R9" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="S9" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="T9" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="U9" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="V9" s="48" t="s">
+        <v>158</v>
+      </c>
+      <c r="W9" s="337"/>
+    </row>
+    <row r="10" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A10" s="27" t="s">
+        <v>441</v>
+      </c>
+      <c r="B10" s="43"/>
+      <c r="C10" s="52">
+        <v>1005872775</v>
+      </c>
+      <c r="D10" s="6">
+        <v>21034505.910000004</v>
+      </c>
+      <c r="E10" s="6">
+        <v>16693083.522000002</v>
+      </c>
+      <c r="F10" s="6">
+        <v>6479315.5319999997</v>
+      </c>
+      <c r="G10" s="6">
+        <v>1256011.2030000002</v>
+      </c>
+      <c r="H10" s="6">
+        <v>2915400.43</v>
+      </c>
+      <c r="I10" s="6">
+        <v>5037775.0370000005</v>
+      </c>
+      <c r="J10" s="6">
+        <v>403323.66099999996</v>
+      </c>
+      <c r="K10" s="6">
+        <v>18289</v>
+      </c>
+      <c r="L10" s="6">
+        <v>120203</v>
+      </c>
+      <c r="M10" s="6">
+        <v>60944.5</v>
+      </c>
+      <c r="N10" s="6">
+        <v>401821.15899999999</v>
+      </c>
+      <c r="O10" s="6">
+        <v>4341422.3880000003</v>
+      </c>
+      <c r="P10" s="6">
+        <v>532812.74600000004</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>468</v>
+      </c>
+      <c r="R10" s="6">
+        <v>250974.62099999998</v>
+      </c>
+      <c r="S10" s="6">
+        <v>281370.125</v>
+      </c>
+      <c r="T10" s="6">
+        <v>1445585.642</v>
+      </c>
+      <c r="U10" s="6">
+        <v>2361247</v>
+      </c>
+      <c r="V10" s="6">
+        <v>1777</v>
+      </c>
+      <c r="W10" s="6">
+        <v>17712956.657000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A11" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="B11" s="44"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="6">
+        <v>14151920.139000002</v>
+      </c>
+      <c r="E11" s="6">
+        <v>12067842.751000002</v>
+      </c>
+      <c r="F11" s="6">
+        <v>2802965.4509999999</v>
+      </c>
+      <c r="G11" s="6">
+        <v>1247865.2030000002</v>
+      </c>
+      <c r="H11" s="6">
+        <v>1983591.74</v>
+      </c>
+      <c r="I11" s="6">
+        <v>5037775.0370000005</v>
+      </c>
+      <c r="J11" s="6">
+        <v>403323.66099999996</v>
+      </c>
+      <c r="K11" s="6">
+        <v>14832</v>
+      </c>
+      <c r="L11" s="6">
+        <v>120203</v>
+      </c>
+      <c r="M11" s="6">
+        <v>60944.5</v>
+      </c>
+      <c r="N11" s="6">
+        <v>396342.15899999999</v>
+      </c>
+      <c r="O11" s="6">
+        <v>2084077.388</v>
+      </c>
+      <c r="P11" s="6">
+        <v>461114.74599999998</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>0</v>
+      </c>
+      <c r="R11" s="6">
+        <v>188920.62099999998</v>
+      </c>
+      <c r="S11" s="6">
+        <v>272194.125</v>
+      </c>
+      <c r="T11" s="6">
+        <v>1247902.642</v>
+      </c>
+      <c r="U11" s="6">
+        <v>373283</v>
+      </c>
+      <c r="V11" s="6">
+        <v>1777</v>
+      </c>
+      <c r="W11" s="6">
+        <v>259587.99799999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A12" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12" s="44"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="6">
+        <v>4138896.7710000002</v>
+      </c>
+      <c r="E12" s="6">
+        <v>4031432.7710000002</v>
+      </c>
+      <c r="F12" s="6">
+        <v>3529933.0810000002</v>
+      </c>
+      <c r="G12" s="6">
+        <v>0</v>
+      </c>
+      <c r="H12" s="6">
+        <v>492563.69</v>
+      </c>
+      <c r="I12" s="6">
+        <v>0</v>
+      </c>
+      <c r="J12" s="6">
+        <v>0</v>
+      </c>
+      <c r="K12" s="6">
+        <v>3457</v>
+      </c>
+      <c r="L12" s="6">
+        <v>0</v>
+      </c>
+      <c r="M12" s="6">
+        <v>0</v>
+      </c>
+      <c r="N12" s="6">
+        <v>5479</v>
+      </c>
+      <c r="O12" s="6">
+        <v>107464</v>
+      </c>
+      <c r="P12" s="6">
+        <v>49912</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>468</v>
+      </c>
+      <c r="R12" s="6">
+        <v>43502</v>
+      </c>
+      <c r="S12" s="6">
+        <v>5942</v>
+      </c>
+      <c r="T12" s="6">
+        <v>57552</v>
+      </c>
+      <c r="U12" s="6">
+        <v>0</v>
+      </c>
+      <c r="V12" s="6">
+        <v>0</v>
+      </c>
+      <c r="W12" s="6">
+        <v>1866757.659</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B13" s="44"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="6">
+        <v>196419</v>
+      </c>
+      <c r="E13" s="6">
+        <v>193928</v>
+      </c>
+      <c r="F13" s="6">
+        <v>33632</v>
+      </c>
+      <c r="G13" s="6">
+        <v>8146</v>
+      </c>
+      <c r="H13" s="6">
+        <v>152150</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0</v>
+      </c>
+      <c r="J13" s="6">
+        <v>0</v>
+      </c>
+      <c r="K13" s="6">
+        <v>0</v>
+      </c>
+      <c r="L13" s="6">
+        <v>0</v>
+      </c>
+      <c r="M13" s="6">
+        <v>0</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0</v>
+      </c>
+      <c r="O13" s="6">
+        <v>2491</v>
+      </c>
+      <c r="P13" s="6">
+        <v>53</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>0</v>
+      </c>
+      <c r="R13" s="6">
+        <v>0</v>
+      </c>
+      <c r="S13" s="6">
+        <v>53</v>
+      </c>
+      <c r="T13" s="6">
+        <v>2438</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>15586611</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A14" s="326" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14" s="327"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="6">
+        <v>559306</v>
+      </c>
+      <c r="E14" s="6">
+        <v>399880</v>
+      </c>
+      <c r="F14" s="6">
+        <v>112785</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>287095</v>
+      </c>
+      <c r="I14" s="6">
+        <v>0</v>
+      </c>
+      <c r="J14" s="6">
+        <v>0</v>
+      </c>
+      <c r="K14" s="6">
+        <v>0</v>
+      </c>
+      <c r="L14" s="6">
+        <v>0</v>
+      </c>
+      <c r="M14" s="6">
+        <v>0</v>
+      </c>
+      <c r="N14" s="6">
+        <v>0</v>
+      </c>
+      <c r="O14" s="6">
+        <v>159426</v>
+      </c>
+      <c r="P14" s="6">
+        <v>21733</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>0</v>
+      </c>
+      <c r="R14" s="6">
+        <v>18552</v>
+      </c>
+      <c r="S14" s="6">
+        <v>3181</v>
+      </c>
+      <c r="T14" s="6">
+        <v>137693</v>
+      </c>
+      <c r="U14" s="6">
+        <v>0</v>
+      </c>
+      <c r="V14" s="6">
+        <v>0</v>
+      </c>
+      <c r="W14" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A15" s="326" t="s">
+        <v>167</v>
+      </c>
+      <c r="B15" s="327"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="6">
+        <v>1987964</v>
+      </c>
+      <c r="E15" s="6">
+        <v>0</v>
+      </c>
+      <c r="F15" s="6">
+        <v>0</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0</v>
+      </c>
+      <c r="I15" s="7">
+        <v>0</v>
+      </c>
+      <c r="J15" s="7">
+        <v>0</v>
+      </c>
+      <c r="K15" s="54">
+        <v>0</v>
+      </c>
+      <c r="L15" s="54">
+        <v>0</v>
+      </c>
+      <c r="M15" s="54">
+        <v>0</v>
+      </c>
+      <c r="N15" s="54">
+        <v>0</v>
+      </c>
+      <c r="O15" s="60">
+        <v>1987964</v>
+      </c>
+      <c r="P15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="54">
+        <v>0</v>
+      </c>
+      <c r="R15" s="54">
+        <v>0</v>
+      </c>
+      <c r="S15" s="54">
+        <v>0</v>
+      </c>
+      <c r="T15" s="54">
+        <v>0</v>
+      </c>
+      <c r="U15" s="60">
+        <v>1987964</v>
+      </c>
+      <c r="V15" s="54">
+        <v>0</v>
+      </c>
+      <c r="W15" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A16" s="26"/>
+      <c r="B16" s="46" t="s">
+        <v>168</v>
+      </c>
+      <c r="C16" s="51">
+        <v>155293860</v>
+      </c>
+      <c r="D16" s="7">
+        <v>1691924.757</v>
+      </c>
+      <c r="E16" s="7">
+        <v>1469585.757</v>
+      </c>
+      <c r="F16" s="7">
+        <v>216364</v>
+      </c>
+      <c r="G16" s="7">
+        <v>225246</v>
+      </c>
+      <c r="H16" s="7">
+        <v>909454.598</v>
+      </c>
+      <c r="I16" s="7">
+        <v>38758</v>
+      </c>
+      <c r="J16" s="7">
+        <v>34859</v>
+      </c>
+      <c r="K16" s="7">
+        <v>0</v>
+      </c>
+      <c r="L16" s="7">
+        <v>7681</v>
+      </c>
+      <c r="M16" s="7">
+        <v>22565</v>
+      </c>
+      <c r="N16" s="7">
+        <v>14658.159</v>
+      </c>
+      <c r="O16" s="7">
+        <v>222339</v>
+      </c>
+      <c r="P16" s="7">
+        <v>72725</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>0</v>
+      </c>
+      <c r="R16" s="7">
+        <v>36798</v>
+      </c>
+      <c r="S16" s="7">
+        <v>35927</v>
+      </c>
+      <c r="T16" s="7">
+        <v>149614</v>
+      </c>
+      <c r="U16" s="7">
+        <v>0</v>
+      </c>
+      <c r="V16" s="7">
+        <v>0</v>
+      </c>
+      <c r="W16" s="7">
+        <v>1643396.202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A17" s="26"/>
+      <c r="B17" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="51">
+        <v>155810874</v>
+      </c>
+      <c r="D17" s="7">
+        <v>5119810</v>
+      </c>
+      <c r="E17" s="7">
+        <v>4427290</v>
+      </c>
+      <c r="F17" s="7">
+        <v>272875</v>
+      </c>
+      <c r="G17" s="7">
+        <v>208264</v>
+      </c>
+      <c r="H17" s="7">
+        <v>422592</v>
+      </c>
+      <c r="I17" s="7">
+        <v>3390081</v>
+      </c>
+      <c r="J17" s="7">
+        <v>104549</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7">
+        <v>28929</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
+        <v>0</v>
+      </c>
+      <c r="O17" s="7">
+        <v>692520</v>
+      </c>
+      <c r="P17" s="7">
+        <v>110456</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>0</v>
+      </c>
+      <c r="R17" s="7">
+        <v>49846</v>
+      </c>
+      <c r="S17" s="7">
+        <v>60610</v>
+      </c>
+      <c r="T17" s="7">
+        <v>239598</v>
+      </c>
+      <c r="U17" s="7">
+        <v>342466</v>
+      </c>
+      <c r="V17" s="7">
+        <v>0</v>
+      </c>
+      <c r="W17" s="7">
+        <v>11096050</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A18" s="26"/>
+      <c r="B18" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="C18" s="51">
+        <v>88674485</v>
+      </c>
+      <c r="D18" s="7">
+        <v>1205384</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1105668</v>
+      </c>
+      <c r="F18" s="7">
+        <v>405405</v>
+      </c>
+      <c r="G18" s="7">
+        <v>152075</v>
+      </c>
+      <c r="H18" s="7">
+        <v>407129</v>
+      </c>
+      <c r="I18" s="7">
+        <v>72867</v>
+      </c>
+      <c r="J18" s="7">
+        <v>52638</v>
+      </c>
+      <c r="K18" s="7">
+        <v>0</v>
+      </c>
+      <c r="L18" s="7">
+        <v>3649</v>
+      </c>
+      <c r="M18" s="7">
+        <v>7942</v>
+      </c>
+      <c r="N18" s="7">
+        <v>3963</v>
+      </c>
+      <c r="O18" s="7">
+        <v>99716</v>
+      </c>
+      <c r="P18" s="7">
+        <v>50374</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>0</v>
+      </c>
+      <c r="R18" s="7">
+        <v>15622</v>
+      </c>
+      <c r="S18" s="7">
+        <v>34752</v>
+      </c>
+      <c r="T18" s="7">
+        <v>49342</v>
+      </c>
+      <c r="U18" s="7">
+        <v>0</v>
+      </c>
+      <c r="V18" s="7">
+        <v>0</v>
+      </c>
+      <c r="W18" s="7">
+        <v>171043</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A19" s="26"/>
+      <c r="B19" s="46" t="s">
+        <v>169</v>
+      </c>
+      <c r="C19" s="51">
+        <v>123836094</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1572987.355</v>
+      </c>
+      <c r="E19" s="7">
+        <v>1395116.4539999999</v>
+      </c>
+      <c r="F19" s="7">
+        <v>599399.228</v>
+      </c>
+      <c r="G19" s="7">
+        <v>112412.658</v>
+      </c>
+      <c r="H19" s="7">
+        <v>203910.70300000001</v>
+      </c>
+      <c r="I19" s="7">
+        <v>432188.19699999999</v>
+      </c>
+      <c r="J19" s="7">
+        <v>45784.167999999998</v>
+      </c>
+      <c r="K19" s="7">
+        <v>0</v>
+      </c>
+      <c r="L19" s="7">
+        <v>1000</v>
+      </c>
+      <c r="M19" s="7">
+        <v>421.5</v>
+      </c>
+      <c r="N19" s="7">
+        <v>0</v>
+      </c>
+      <c r="O19" s="7">
+        <v>177870.90100000001</v>
+      </c>
+      <c r="P19" s="7">
+        <v>66991.620999999999</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>0</v>
+      </c>
+      <c r="R19" s="7">
+        <v>66991.620999999999</v>
+      </c>
+      <c r="S19" s="7">
+        <v>0</v>
+      </c>
+      <c r="T19" s="7">
+        <v>110879.28</v>
+      </c>
+      <c r="U19" s="7">
+        <v>0</v>
+      </c>
+      <c r="V19" s="7">
+        <v>0</v>
+      </c>
+      <c r="W19" s="7">
+        <v>128918.31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="46" t="s">
+        <v>170</v>
+      </c>
+      <c r="C20" s="51">
+        <v>72727216</v>
+      </c>
+      <c r="D20" s="7">
+        <v>1242171.798</v>
+      </c>
+      <c r="E20" s="7">
+        <v>1049217.311</v>
+      </c>
+      <c r="F20" s="7">
+        <v>588784.304</v>
+      </c>
+      <c r="G20" s="7">
+        <v>91713.544999999998</v>
+      </c>
+      <c r="H20" s="7">
+        <v>324424.12900000002</v>
+      </c>
+      <c r="I20" s="7">
+        <v>14172.84</v>
+      </c>
+      <c r="J20" s="7">
+        <v>18199.492999999999</v>
+      </c>
+      <c r="K20" s="7">
+        <v>0</v>
+      </c>
+      <c r="L20" s="7">
+        <v>11923</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="7">
+        <v>0</v>
+      </c>
+      <c r="O20" s="7">
+        <v>192954.48699999999</v>
+      </c>
+      <c r="P20" s="7">
+        <v>45429.125</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>0</v>
+      </c>
+      <c r="R20" s="7">
+        <v>7375</v>
+      </c>
+      <c r="S20" s="7">
+        <v>38054.125</v>
+      </c>
+      <c r="T20" s="7">
+        <v>147525.36199999999</v>
+      </c>
+      <c r="U20" s="7">
+        <v>0</v>
+      </c>
+      <c r="V20" s="7">
+        <v>0</v>
+      </c>
+      <c r="W20" s="7">
+        <v>176825.14500000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A21" s="26"/>
+      <c r="B21" s="46" t="s">
+        <v>171</v>
+      </c>
+      <c r="C21" s="51">
+        <v>115300085</v>
+      </c>
+      <c r="D21" s="7">
+        <v>3754541</v>
+      </c>
+      <c r="E21" s="7">
+        <v>1590681</v>
+      </c>
+      <c r="F21" s="7">
+        <v>832992</v>
+      </c>
+      <c r="G21" s="7">
+        <v>133140</v>
+      </c>
+      <c r="H21" s="7">
+        <v>134050</v>
+      </c>
+      <c r="I21" s="7">
+        <v>468143</v>
+      </c>
+      <c r="J21" s="7">
+        <v>6658</v>
+      </c>
+      <c r="K21" s="7">
+        <v>6274</v>
+      </c>
+      <c r="L21" s="7">
+        <v>9424</v>
+      </c>
+      <c r="M21" s="7">
+        <v>0</v>
+      </c>
+      <c r="N21" s="7">
+        <v>0</v>
+      </c>
+      <c r="O21" s="7">
+        <v>2163860</v>
+      </c>
+      <c r="P21" s="7">
+        <v>40797</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>0</v>
+      </c>
+      <c r="R21" s="7">
+        <v>27600</v>
+      </c>
+      <c r="S21" s="7">
+        <v>13197</v>
+      </c>
+      <c r="T21" s="7">
+        <v>135099</v>
+      </c>
+      <c r="U21" s="7">
+        <v>1987964</v>
+      </c>
+      <c r="V21" s="7">
+        <v>0</v>
+      </c>
+      <c r="W21" s="7">
+        <v>3007559</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A22" s="26"/>
+      <c r="B22" s="46" t="s">
+        <v>172</v>
+      </c>
+      <c r="C22" s="51">
+        <v>22522168</v>
+      </c>
+      <c r="D22" s="7">
+        <v>488395</v>
+      </c>
+      <c r="E22" s="7">
+        <v>436167</v>
+      </c>
+      <c r="F22" s="7">
+        <v>257424</v>
+      </c>
+      <c r="G22" s="7">
+        <v>15280</v>
+      </c>
+      <c r="H22" s="7">
+        <v>130475</v>
+      </c>
+      <c r="I22" s="7">
+        <v>4239</v>
+      </c>
+      <c r="J22" s="7">
+        <v>5460</v>
+      </c>
+      <c r="K22" s="7">
+        <v>0</v>
+      </c>
+      <c r="L22" s="7">
+        <v>2510</v>
+      </c>
+      <c r="M22" s="7">
+        <v>6728</v>
+      </c>
+      <c r="N22" s="7">
+        <v>14051</v>
+      </c>
+      <c r="O22" s="7">
+        <v>52228</v>
+      </c>
+      <c r="P22" s="7">
+        <v>9976</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>0</v>
+      </c>
+      <c r="R22" s="7">
+        <v>0</v>
+      </c>
+      <c r="S22" s="7">
+        <v>9976</v>
+      </c>
+      <c r="T22" s="7">
+        <v>40659</v>
+      </c>
+      <c r="U22" s="7">
+        <v>0</v>
+      </c>
+      <c r="V22" s="7">
+        <v>1593</v>
+      </c>
+      <c r="W22" s="7">
+        <v>84719</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A23" s="26"/>
+      <c r="B23" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23" s="51">
+        <v>21911450</v>
+      </c>
+      <c r="D23" s="7">
+        <v>389409</v>
+      </c>
+      <c r="E23" s="7">
+        <v>320790</v>
+      </c>
+      <c r="F23" s="7">
+        <v>233820</v>
+      </c>
+      <c r="G23" s="7">
+        <v>22405</v>
+      </c>
+      <c r="H23" s="7">
+        <v>22331</v>
+      </c>
+      <c r="I23" s="7">
+        <v>12419</v>
+      </c>
+      <c r="J23" s="7">
+        <v>4810</v>
+      </c>
+      <c r="K23" s="7">
+        <v>0</v>
+      </c>
+      <c r="L23" s="7">
+        <v>4269</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>20736</v>
+      </c>
+      <c r="O23" s="7">
+        <v>68619</v>
+      </c>
+      <c r="P23" s="7">
+        <v>2491</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>0</v>
+      </c>
+      <c r="R23" s="7">
+        <v>0</v>
+      </c>
+      <c r="S23" s="7">
+        <v>2491</v>
+      </c>
+      <c r="T23" s="7">
+        <v>66128</v>
+      </c>
+      <c r="U23" s="7">
+        <v>0</v>
+      </c>
+      <c r="V23" s="7">
+        <v>0</v>
+      </c>
+      <c r="W23" s="7">
+        <v>64450</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A24" s="26"/>
+      <c r="B24" s="46" t="s">
+        <v>175</v>
+      </c>
+      <c r="C24" s="51">
+        <v>13409058</v>
+      </c>
+      <c r="D24" s="7">
+        <v>428942</v>
+      </c>
+      <c r="E24" s="7">
+        <v>367816</v>
+      </c>
+      <c r="F24" s="7">
+        <v>298359</v>
+      </c>
+      <c r="G24" s="7">
+        <v>21675</v>
+      </c>
+      <c r="H24" s="7">
+        <v>8915</v>
+      </c>
+      <c r="I24" s="7">
+        <v>24671</v>
+      </c>
+      <c r="J24" s="7">
+        <v>3707</v>
+      </c>
+      <c r="K24" s="7">
+        <v>8301</v>
+      </c>
+      <c r="L24" s="7">
+        <v>2188</v>
+      </c>
+      <c r="M24" s="7">
+        <v>0</v>
+      </c>
+      <c r="N24" s="7">
+        <v>0</v>
+      </c>
+      <c r="O24" s="7">
+        <v>61126</v>
+      </c>
+      <c r="P24" s="7">
+        <v>13897</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>0</v>
+      </c>
+      <c r="R24" s="7">
+        <v>8899</v>
+      </c>
+      <c r="S24" s="7">
+        <v>4998</v>
+      </c>
+      <c r="T24" s="7">
+        <v>47229</v>
+      </c>
+      <c r="U24" s="7">
+        <v>0</v>
+      </c>
+      <c r="V24" s="7">
+        <v>0</v>
+      </c>
+      <c r="W24" s="7">
+        <v>55722</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="22.9" customHeight="1">
+      <c r="A25" s="26"/>
+      <c r="B25" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C25" s="51">
+        <v>40669074</v>
+      </c>
+      <c r="D25" s="7">
+        <v>680996</v>
+      </c>
+      <c r="E25" s="7">
+        <v>575681</v>
+      </c>
+      <c r="F25" s="7">
+        <v>382782</v>
+      </c>
+      <c r="G25" s="7">
+        <v>56035</v>
+      </c>
+      <c r="H25" s="7">
+        <v>41543</v>
+      </c>
+      <c r="I25" s="7">
+        <v>43521</v>
+      </c>
+      <c r="J25" s="7">
+        <v>29236</v>
+      </c>
+      <c r="K25" s="7">
+        <v>3457</v>
+      </c>
+      <c r="L25" s="7">
+        <v>11982</v>
+      </c>
+      <c r="M25" s="7">
+        <v>7125</v>
+      </c>
+      <c r="N25" s="7">
+        <v>0</v>
+      </c>
+      <c r="O25" s="7">
+        <v>105315</v>
+      </c>
+      <c r="P25" s="7">
+        <v>34548</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>0</v>
+      </c>
+      <c r="R25" s="7">
+        <v>17983</v>
+      </c>
+      <c r="S25" s="7">
+        <v>16565</v>
+      </c>
+      <c r="T25" s="7">
+        <v>70767</v>
+      </c>
+      <c r="U25" s="7">
+        <v>0</v>
+      </c>
+      <c r="V25" s="7">
+        <v>0</v>
+      </c>
+      <c r="W25" s="7">
+        <v>171621</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A26" s="26"/>
+      <c r="B26" s="46" t="s">
+        <v>177</v>
+      </c>
+      <c r="C26" s="51">
+        <v>21646624</v>
+      </c>
+      <c r="D26" s="7">
+        <v>428714</v>
+      </c>
+      <c r="E26" s="7">
+        <v>364742</v>
+      </c>
+      <c r="F26" s="7">
+        <v>276287</v>
+      </c>
+      <c r="G26" s="7">
+        <v>15931</v>
+      </c>
+      <c r="H26" s="7">
+        <v>29294</v>
+      </c>
+      <c r="I26" s="7">
+        <v>16425</v>
+      </c>
+      <c r="J26" s="7">
+        <v>6794</v>
+      </c>
+      <c r="K26" s="7">
+        <v>0</v>
+      </c>
+      <c r="L26" s="7">
+        <v>3342</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>16669</v>
+      </c>
+      <c r="O26" s="7">
+        <v>63972</v>
+      </c>
+      <c r="P26" s="7">
+        <v>7365</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>0</v>
+      </c>
+      <c r="R26" s="7">
+        <v>171</v>
+      </c>
+      <c r="S26" s="7">
+        <v>7194</v>
+      </c>
+      <c r="T26" s="7">
+        <v>56607</v>
+      </c>
+      <c r="U26" s="7">
+        <v>0</v>
+      </c>
+      <c r="V26" s="7">
+        <v>0</v>
+      </c>
+      <c r="W26" s="7">
+        <v>102123</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A27" s="26"/>
+      <c r="B27" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="C27" s="51">
+        <v>21363006</v>
+      </c>
+      <c r="D27" s="7">
+        <v>489065</v>
+      </c>
+      <c r="E27" s="7">
+        <v>422383</v>
+      </c>
+      <c r="F27" s="7">
+        <v>312204</v>
+      </c>
+      <c r="G27" s="7">
+        <v>31452</v>
+      </c>
+      <c r="H27" s="7">
+        <v>20947</v>
+      </c>
+      <c r="I27" s="7">
+        <v>32682</v>
+      </c>
+      <c r="J27" s="7">
+        <v>21348</v>
+      </c>
+      <c r="K27" s="7">
+        <v>225</v>
+      </c>
+      <c r="L27" s="7">
+        <v>3525</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>0</v>
+      </c>
+      <c r="O27" s="7">
+        <v>66682</v>
+      </c>
+      <c r="P27" s="7">
+        <v>13055</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>0</v>
+      </c>
+      <c r="R27" s="7">
+        <v>0</v>
+      </c>
+      <c r="S27" s="7">
+        <v>13055</v>
+      </c>
+      <c r="T27" s="7">
+        <v>53627</v>
+      </c>
+      <c r="U27" s="7">
+        <v>0</v>
+      </c>
+      <c r="V27" s="7">
+        <v>0</v>
+      </c>
+      <c r="W27" s="7">
+        <v>55394</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A28" s="26"/>
+      <c r="B28" s="46" t="s">
+        <v>179</v>
+      </c>
+      <c r="C28" s="51">
+        <v>22434585</v>
+      </c>
+      <c r="D28" s="7">
+        <v>494804</v>
+      </c>
+      <c r="E28" s="7">
+        <v>435374</v>
+      </c>
+      <c r="F28" s="7">
+        <v>312001</v>
+      </c>
+      <c r="G28" s="7">
+        <v>20959</v>
+      </c>
+      <c r="H28" s="7">
+        <v>23915</v>
+      </c>
+      <c r="I28" s="7">
+        <v>22820</v>
+      </c>
+      <c r="J28" s="7">
+        <v>7551</v>
+      </c>
+      <c r="K28" s="7">
+        <v>0</v>
+      </c>
+      <c r="L28" s="7">
+        <v>8648</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
+        <v>39480</v>
+      </c>
+      <c r="O28" s="7">
+        <v>59430</v>
+      </c>
+      <c r="P28" s="7">
+        <v>10354</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>0</v>
+      </c>
+      <c r="R28" s="7">
+        <v>0</v>
+      </c>
+      <c r="S28" s="7">
+        <v>10354</v>
+      </c>
+      <c r="T28" s="7">
+        <v>49076</v>
+      </c>
+      <c r="U28" s="7">
+        <v>0</v>
+      </c>
+      <c r="V28" s="7">
+        <v>0</v>
+      </c>
+      <c r="W28" s="7">
+        <v>130182</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A29" s="26"/>
+      <c r="B29" s="46" t="s">
+        <v>180</v>
+      </c>
+      <c r="C29" s="51">
+        <v>31375850</v>
+      </c>
+      <c r="D29" s="7">
+        <v>761307</v>
+      </c>
+      <c r="E29" s="7">
+        <v>655081</v>
+      </c>
+      <c r="F29" s="7">
+        <v>571364</v>
+      </c>
+      <c r="G29" s="7">
+        <v>28044</v>
+      </c>
+      <c r="H29" s="7">
+        <v>6742</v>
+      </c>
+      <c r="I29" s="7">
+        <v>17831</v>
+      </c>
+      <c r="J29" s="7">
+        <v>5259</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0</v>
+      </c>
+      <c r="L29" s="7">
+        <v>2888</v>
+      </c>
+      <c r="M29" s="7">
+        <v>1139</v>
+      </c>
+      <c r="N29" s="7">
+        <v>21814</v>
+      </c>
+      <c r="O29" s="7">
+        <v>106226</v>
+      </c>
+      <c r="P29" s="7">
+        <v>17227</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>0</v>
+      </c>
+      <c r="R29" s="7">
+        <v>14097</v>
+      </c>
+      <c r="S29" s="7">
+        <v>3130</v>
+      </c>
+      <c r="T29" s="7">
+        <v>88999</v>
+      </c>
+      <c r="U29" s="7">
+        <v>0</v>
+      </c>
+      <c r="V29" s="7">
+        <v>0</v>
+      </c>
+      <c r="W29" s="7">
+        <v>253805</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A30" s="26"/>
+      <c r="B30" s="46" t="s">
+        <v>181</v>
+      </c>
+      <c r="C30" s="51">
+        <v>14325510</v>
+      </c>
+      <c r="D30" s="7">
+        <v>402690</v>
+      </c>
+      <c r="E30" s="7">
+        <v>327176</v>
+      </c>
+      <c r="F30" s="7">
+        <v>63225</v>
+      </c>
+      <c r="G30" s="7">
+        <v>9874</v>
+      </c>
+      <c r="H30" s="7">
+        <v>6703</v>
+      </c>
+      <c r="I30" s="7">
+        <v>3388</v>
+      </c>
+      <c r="J30" s="7">
+        <v>2651</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0</v>
+      </c>
+      <c r="L30" s="7">
+        <v>389</v>
+      </c>
+      <c r="M30" s="7">
+        <v>0</v>
+      </c>
+      <c r="N30" s="7">
+        <v>240946</v>
+      </c>
+      <c r="O30" s="7">
+        <v>75514</v>
+      </c>
+      <c r="P30" s="7">
+        <v>872</v>
+      </c>
+      <c r="Q30" s="7">
+        <v>0</v>
+      </c>
+      <c r="R30" s="7">
+        <v>72</v>
+      </c>
+      <c r="S30" s="7">
+        <v>800</v>
+      </c>
+      <c r="T30" s="7">
+        <v>74642</v>
+      </c>
+      <c r="U30" s="7">
+        <v>0</v>
+      </c>
+      <c r="V30" s="7">
+        <v>0</v>
+      </c>
+      <c r="W30" s="7">
+        <v>115155</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A31" s="26"/>
+      <c r="B31" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="C31" s="56">
+        <v>16750301</v>
+      </c>
+      <c r="D31" s="7">
+        <v>357331</v>
+      </c>
+      <c r="E31" s="7">
+        <v>343236</v>
+      </c>
+      <c r="F31" s="7">
+        <v>246119</v>
+      </c>
+      <c r="G31" s="7">
+        <v>34861</v>
+      </c>
+      <c r="H31" s="7">
+        <v>31326</v>
+      </c>
+      <c r="I31" s="7">
+        <v>17805</v>
+      </c>
+      <c r="J31" s="7">
+        <v>10957</v>
+      </c>
+      <c r="K31" s="7">
+        <v>0</v>
+      </c>
+      <c r="L31" s="7">
+        <v>2168</v>
+      </c>
+      <c r="M31" s="7">
+        <v>0</v>
+      </c>
+      <c r="N31" s="7">
+        <v>0</v>
+      </c>
+      <c r="O31" s="7">
+        <v>14095</v>
+      </c>
+      <c r="P31" s="7">
+        <v>7409</v>
+      </c>
+      <c r="Q31" s="7">
+        <v>468</v>
+      </c>
+      <c r="R31" s="7">
+        <v>433</v>
+      </c>
+      <c r="S31" s="7">
+        <v>6508</v>
+      </c>
+      <c r="T31" s="7">
+        <v>6686</v>
+      </c>
+      <c r="U31" s="7">
+        <v>0</v>
+      </c>
+      <c r="V31" s="7">
+        <v>0</v>
+      </c>
+      <c r="W31" s="7">
+        <v>91531</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A32" s="26"/>
+      <c r="B32" s="62" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="56">
+        <v>8360636</v>
+      </c>
+      <c r="D32" s="7">
+        <v>314801</v>
+      </c>
+      <c r="E32" s="7">
+        <v>278115</v>
+      </c>
+      <c r="F32" s="7">
+        <v>146343</v>
+      </c>
+      <c r="G32" s="7">
+        <v>11868</v>
+      </c>
+      <c r="H32" s="7">
+        <v>51022</v>
+      </c>
+      <c r="I32" s="7">
+        <v>62737</v>
+      </c>
+      <c r="J32" s="7">
+        <v>3312</v>
+      </c>
+      <c r="K32" s="7">
+        <v>0</v>
+      </c>
+      <c r="L32" s="7">
+        <v>1520</v>
+      </c>
+      <c r="M32" s="7">
+        <v>1313</v>
+      </c>
+      <c r="N32" s="7">
+        <v>0</v>
+      </c>
+      <c r="O32" s="7">
+        <v>36686</v>
+      </c>
+      <c r="P32" s="7">
+        <v>6625</v>
+      </c>
+      <c r="Q32" s="7">
+        <v>0</v>
+      </c>
+      <c r="R32" s="7">
+        <v>1003</v>
+      </c>
+      <c r="S32" s="7">
+        <v>5622</v>
+      </c>
+      <c r="T32" s="7">
+        <v>29877</v>
+      </c>
+      <c r="U32" s="7">
+        <v>0</v>
+      </c>
+      <c r="V32" s="7">
+        <v>184</v>
+      </c>
+      <c r="W32" s="7">
+        <v>6690</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A33" s="26"/>
+      <c r="B33" s="46" t="s">
+        <v>184</v>
+      </c>
+      <c r="C33" s="56">
+        <v>16573055</v>
+      </c>
+      <c r="D33" s="7">
+        <v>273089</v>
+      </c>
+      <c r="E33" s="7">
+        <v>268678</v>
+      </c>
+      <c r="F33" s="7">
+        <v>200478</v>
+      </c>
+      <c r="G33" s="7">
+        <v>13242</v>
+      </c>
+      <c r="H33" s="7">
+        <v>20115</v>
+      </c>
+      <c r="I33" s="7">
+        <v>11938</v>
+      </c>
+      <c r="J33" s="7">
+        <v>4504</v>
+      </c>
+      <c r="K33" s="7">
+        <v>32</v>
+      </c>
+      <c r="L33" s="7">
+        <v>831</v>
+      </c>
+      <c r="M33" s="7">
+        <v>2797</v>
+      </c>
+      <c r="N33" s="7">
+        <v>14741</v>
+      </c>
+      <c r="O33" s="7">
+        <v>4411</v>
+      </c>
+      <c r="P33" s="7">
+        <v>4411</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>0</v>
+      </c>
+      <c r="R33" s="7">
+        <v>940</v>
+      </c>
+      <c r="S33" s="7">
+        <v>3471</v>
+      </c>
+      <c r="T33" s="7">
+        <v>0</v>
+      </c>
+      <c r="U33" s="7">
+        <v>0</v>
+      </c>
+      <c r="V33" s="7">
+        <v>0</v>
+      </c>
+      <c r="W33" s="7">
+        <v>137482</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A34" s="26"/>
+      <c r="B34" s="46" t="s">
+        <v>185</v>
+      </c>
+      <c r="C34" s="56">
+        <v>17260981</v>
+      </c>
+      <c r="D34" s="7">
+        <v>241224</v>
+      </c>
+      <c r="E34" s="7">
+        <v>186368</v>
+      </c>
+      <c r="F34" s="7">
+        <v>84536</v>
+      </c>
+      <c r="G34" s="7">
+        <v>32939</v>
+      </c>
+      <c r="H34" s="7">
+        <v>30417</v>
+      </c>
+      <c r="I34" s="7">
+        <v>10267</v>
+      </c>
+      <c r="J34" s="7">
+        <v>7591</v>
+      </c>
+      <c r="K34" s="7">
+        <v>0</v>
+      </c>
+      <c r="L34" s="7">
+        <v>1621</v>
+      </c>
+      <c r="M34" s="7">
+        <v>4234</v>
+      </c>
+      <c r="N34" s="7">
+        <v>14763</v>
+      </c>
+      <c r="O34" s="7">
+        <v>54856</v>
+      </c>
+      <c r="P34" s="7">
+        <v>961</v>
+      </c>
+      <c r="Q34" s="7">
+        <v>0</v>
+      </c>
+      <c r="R34" s="7">
+        <v>0</v>
+      </c>
+      <c r="S34" s="7">
+        <v>961</v>
+      </c>
+      <c r="T34" s="7">
+        <v>23078</v>
+      </c>
+      <c r="U34" s="7">
+        <v>30817</v>
+      </c>
+      <c r="V34" s="7">
+        <v>0</v>
+      </c>
+      <c r="W34" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" s="61" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A35" s="26"/>
+      <c r="B35" s="46" t="s">
+        <v>186</v>
+      </c>
+      <c r="C35" s="56">
+        <v>10964797</v>
+      </c>
+      <c r="D35" s="7">
+        <v>140597</v>
+      </c>
+      <c r="E35" s="7">
+        <v>138944</v>
+      </c>
+      <c r="F35" s="7">
+        <v>79951</v>
+      </c>
+      <c r="G35" s="7">
+        <v>4668</v>
+      </c>
+      <c r="H35" s="7">
+        <v>5107</v>
+      </c>
+      <c r="I35" s="7">
+        <v>12254</v>
+      </c>
+      <c r="J35" s="7">
+        <v>23427</v>
+      </c>
+      <c r="K35" s="7">
+        <v>0</v>
+      </c>
+      <c r="L35" s="7">
+        <v>6857</v>
+      </c>
+      <c r="M35" s="7">
+        <v>6680</v>
+      </c>
+      <c r="N35" s="7">
+        <v>0</v>
+      </c>
+      <c r="O35" s="7">
+        <v>1653</v>
+      </c>
+      <c r="P35" s="7">
+        <v>1653</v>
+      </c>
+      <c r="Q35" s="7">
+        <v>0</v>
+      </c>
+      <c r="R35" s="7">
+        <v>0</v>
+      </c>
+      <c r="S35" s="7">
+        <v>1653</v>
+      </c>
+      <c r="T35" s="7">
+        <v>0</v>
+      </c>
+      <c r="U35" s="7">
+        <v>0</v>
+      </c>
+      <c r="V35" s="7">
+        <v>0</v>
+      </c>
+      <c r="W35" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" s="70" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A36" s="26"/>
+      <c r="B36" s="46" t="s">
+        <v>187</v>
+      </c>
+      <c r="C36" s="56">
+        <v>11468792</v>
+      </c>
+      <c r="D36" s="7">
+        <v>422593</v>
+      </c>
+      <c r="E36" s="7">
+        <v>412991</v>
+      </c>
+      <c r="F36" s="7">
+        <v>67501</v>
+      </c>
+      <c r="G36" s="7">
+        <v>11501</v>
+      </c>
+      <c r="H36" s="7">
+        <v>71306</v>
+      </c>
+      <c r="I36" s="7">
+        <v>254763</v>
+      </c>
+      <c r="J36" s="7">
+        <v>3061</v>
+      </c>
+      <c r="K36" s="7">
+        <v>0</v>
+      </c>
+      <c r="L36" s="7">
+        <v>4859</v>
+      </c>
+      <c r="M36" s="7">
+        <v>0</v>
+      </c>
+      <c r="N36" s="7">
+        <v>0</v>
+      </c>
+      <c r="O36" s="7">
+        <v>9602</v>
+      </c>
+      <c r="P36" s="7">
+        <v>3629</v>
+      </c>
+      <c r="Q36" s="7">
+        <v>0</v>
+      </c>
+      <c r="R36" s="7">
+        <v>2062</v>
+      </c>
+      <c r="S36" s="7">
+        <v>1567</v>
+      </c>
+      <c r="T36" s="7">
+        <v>5973</v>
+      </c>
+      <c r="U36" s="7">
+        <v>0</v>
+      </c>
+      <c r="V36" s="7">
+        <v>0</v>
+      </c>
+      <c r="W36" s="7">
+        <v>35474</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" s="70" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A37" s="170"/>
+      <c r="B37" s="171" t="s">
+        <v>188</v>
+      </c>
+      <c r="C37" s="57">
+        <v>3194274</v>
+      </c>
+      <c r="D37" s="8">
+        <v>133730</v>
+      </c>
+      <c r="E37" s="8">
+        <v>121983</v>
+      </c>
+      <c r="F37" s="8">
+        <v>31102</v>
+      </c>
+      <c r="G37" s="8">
+        <v>2426</v>
+      </c>
+      <c r="H37" s="8">
+        <v>13682</v>
+      </c>
+      <c r="I37" s="8">
+        <v>73805</v>
+      </c>
+      <c r="J37" s="8">
+        <v>968</v>
+      </c>
+      <c r="K37" s="8">
+        <v>0</v>
+      </c>
+      <c r="L37" s="8">
+        <v>0</v>
+      </c>
+      <c r="M37" s="8">
+        <v>0</v>
+      </c>
+      <c r="N37" s="8">
+        <v>0</v>
+      </c>
+      <c r="O37" s="8">
+        <v>11747</v>
+      </c>
+      <c r="P37" s="8">
+        <v>11567</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>0</v>
+      </c>
+      <c r="R37" s="8">
+        <v>1082</v>
+      </c>
+      <c r="S37" s="8">
+        <v>10485</v>
+      </c>
+      <c r="T37" s="8">
+        <v>180</v>
+      </c>
+      <c r="U37" s="8">
+        <v>0</v>
+      </c>
+      <c r="V37" s="8">
+        <v>0</v>
+      </c>
+      <c r="W37" s="8">
+        <v>184817</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" ht="18.75" customHeight="1">
+      <c r="A38" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="11" t="s">
+        <v>189</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="U5:W5"/>
+    <mergeCell ref="S1:T1"/>
+    <mergeCell ref="U1:W1"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="O8:O9"/>
+    <mergeCell ref="P8:S8"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C6:C9"/>
+    <mergeCell ref="D6:W6"/>
+    <mergeCell ref="E7:N7"/>
+    <mergeCell ref="O7:V7"/>
+    <mergeCell ref="W7:W9"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:W39"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
+      <selection pane="bottomRight" activeCell="A10" sqref="A10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <cols>
+    <col min="1" max="1" width="8.25" style="19" customWidth="1"/>
+    <col min="2" max="2" width="27.75" style="19" customWidth="1"/>
+    <col min="3" max="3" width="13.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="1" customWidth="1"/>
+    <col min="11" max="12" width="8.25" customWidth="1"/>
+    <col min="13" max="13" width="7.625" customWidth="1"/>
+    <col min="14" max="14" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="11" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.375" customWidth="1"/>
+    <col min="18" max="18" width="8.625" customWidth="1"/>
+    <col min="19" max="19" width="9.375" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="11" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="8.625" customWidth="1"/>
+    <col min="22" max="22" width="7.125" customWidth="1"/>
+    <col min="23" max="23" width="11.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" s="32" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A1" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="319" t="s">
+        <v>40</v>
+      </c>
+      <c r="T1" s="320"/>
+      <c r="U1" s="321" t="s">
+        <v>73</v>
+      </c>
+      <c r="V1" s="322"/>
+      <c r="W1" s="323"/>
+    </row>
+    <row r="2" spans="1:23" s="32" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="A2" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="324" t="s">
+        <v>41</v>
+      </c>
+      <c r="T2" s="325"/>
+      <c r="U2" s="285" t="s">
+        <v>44</v>
+      </c>
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:23" s="32" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="288" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
+    </row>
+    <row r="4" spans="1:23" s="32" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="J4" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="29"/>
+    </row>
+    <row r="5" spans="1:23" ht="21.6" customHeight="1">
+      <c r="B5" s="20"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="10"/>
       <c r="U5" s="42"/>
       <c r="V5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="3"/>
     </row>
     <row r="6" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="21"/>
       <c r="B6" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="268" t="s">
+      <c r="C6" s="292" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="321" t="s">
+      <c r="D6" s="330" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="322"/>
-[...17 lines deleted...]
-      <c r="W6" s="322"/>
+      <c r="E6" s="331"/>
+      <c r="F6" s="331"/>
+      <c r="G6" s="331"/>
+      <c r="H6" s="331"/>
+      <c r="I6" s="331"/>
+      <c r="J6" s="331"/>
+      <c r="K6" s="331"/>
+      <c r="L6" s="331"/>
+      <c r="M6" s="331"/>
+      <c r="N6" s="331"/>
+      <c r="O6" s="331"/>
+      <c r="P6" s="331"/>
+      <c r="Q6" s="331"/>
+      <c r="R6" s="331"/>
+      <c r="S6" s="331"/>
+      <c r="T6" s="331"/>
+      <c r="U6" s="331"/>
+      <c r="V6" s="331"/>
+      <c r="W6" s="331"/>
     </row>
     <row r="7" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="23"/>
       <c r="B7" s="24"/>
-      <c r="C7" s="319"/>
+      <c r="C7" s="328"/>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="321" t="s">
+      <c r="E7" s="330" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="322"/>
-[...8 lines deleted...]
-      <c r="O7" s="324" t="s">
+      <c r="F7" s="331"/>
+      <c r="G7" s="331"/>
+      <c r="H7" s="331"/>
+      <c r="I7" s="331"/>
+      <c r="J7" s="331"/>
+      <c r="K7" s="331"/>
+      <c r="L7" s="331"/>
+      <c r="M7" s="331"/>
+      <c r="N7" s="332"/>
+      <c r="O7" s="333" t="s">
         <v>8</v>
       </c>
-      <c r="P7" s="325"/>
-[...6 lines deleted...]
-      <c r="W7" s="326" t="s">
+      <c r="P7" s="334"/>
+      <c r="Q7" s="334"/>
+      <c r="R7" s="334"/>
+      <c r="S7" s="334"/>
+      <c r="T7" s="334"/>
+      <c r="U7" s="334"/>
+      <c r="V7" s="334"/>
+      <c r="W7" s="335" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:23" s="11" customFormat="1" ht="23.25" customHeight="1">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
-      <c r="C8" s="319"/>
+      <c r="C8" s="328"/>
       <c r="D8" s="12"/>
-      <c r="E8" s="295" t="s">
+      <c r="E8" s="268" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="14" t="s">
         <v>17</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>18</v>
       </c>
       <c r="N8" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="268" t="s">
         <v>10</v>
       </c>
-      <c r="P8" s="330" t="s">
+      <c r="P8" s="339" t="s">
         <v>20</v>
       </c>
-      <c r="Q8" s="331"/>
-[...1 lines deleted...]
-      <c r="S8" s="332"/>
+      <c r="Q8" s="340"/>
+      <c r="R8" s="340"/>
+      <c r="S8" s="341"/>
       <c r="T8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="U8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="W8" s="327"/>
+      <c r="W8" s="336"/>
     </row>
     <row r="9" spans="1:23" s="11" customFormat="1" ht="36.75" customHeight="1">
       <c r="A9" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="25"/>
-      <c r="C9" s="320"/>
+      <c r="C9" s="329"/>
       <c r="D9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="E9" s="296"/>
+      <c r="E9" s="269"/>
       <c r="F9" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="M9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="O9" s="296"/>
+      <c r="O9" s="269"/>
       <c r="P9" s="17" t="s">
         <v>31</v>
       </c>
       <c r="Q9" s="17" t="s">
         <v>32</v>
       </c>
       <c r="R9" s="17" t="s">
         <v>33</v>
       </c>
       <c r="S9" s="17" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="U9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="W9" s="328"/>
+      <c r="W9" s="337"/>
     </row>
     <row r="10" spans="1:23" ht="21.6" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>441</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="52">
         <v>997201554.61000001</v>
       </c>
       <c r="D10" s="6">
         <v>20238437.126999997</v>
       </c>
       <c r="E10" s="6">
         <v>16762371.704999998</v>
       </c>
       <c r="F10" s="6">
         <v>6527698.7319999998</v>
       </c>
       <c r="G10" s="6">
         <v>1217751.851</v>
       </c>
       <c r="H10" s="6">
         <v>2610928.9509999999</v>
       </c>
       <c r="I10" s="6">
@@ -11485,54 +14031,54 @@
         <v>184</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6">
         <v>0</v>
       </c>
       <c r="S13" s="6">
         <v>184</v>
       </c>
       <c r="T13" s="6">
         <v>3474</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6">
         <v>0</v>
       </c>
       <c r="W13" s="6">
         <v>18649916</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="21.6" customHeight="1">
-      <c r="A14" s="317" t="s">
+      <c r="A14" s="326" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="318"/>
+      <c r="B14" s="327"/>
       <c r="C14" s="51"/>
       <c r="D14" s="6">
         <v>566990</v>
       </c>
       <c r="E14" s="6">
         <v>400861</v>
       </c>
       <c r="F14" s="6">
         <v>116013</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6">
         <v>284848</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6">
         <v>0</v>
       </c>
       <c r="K14" s="6">
         <v>0</v>
       </c>
@@ -13106,416 +15652,416 @@
       <c r="T37" s="8">
         <v>379</v>
       </c>
       <c r="U37" s="8">
         <v>0</v>
       </c>
       <c r="V37" s="8">
         <v>0</v>
       </c>
       <c r="W37" s="8">
         <v>171401</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="11" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="11" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="S1:T1"/>
+    <mergeCell ref="U1:W1"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="A3:W3"/>
     <mergeCell ref="W7:W9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="P8:S8"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C6:C9"/>
     <mergeCell ref="D6:W6"/>
     <mergeCell ref="E7:N7"/>
     <mergeCell ref="O7:V7"/>
-    <mergeCell ref="S1:T1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:W3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C28" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="8.21875" style="19" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="10.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="8.25" style="19" customWidth="1"/>
+    <col min="2" max="2" width="14.75" style="19" customWidth="1"/>
+    <col min="3" max="3" width="12.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
-    <col min="7" max="7" width="8.6640625" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="18" width="8.6640625" customWidth="1"/>
+    <col min="7" max="7" width="8.625" style="2" customWidth="1"/>
+    <col min="8" max="9" width="10.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="1" customWidth="1"/>
+    <col min="11" max="12" width="8.25" customWidth="1"/>
+    <col min="13" max="13" width="7.625" customWidth="1"/>
+    <col min="14" max="14" width="9.375" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="10.875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.375" customWidth="1"/>
+    <col min="18" max="18" width="8.625" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
-    <col min="20" max="20" width="10.88671875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="23" width="11.44140625" customWidth="1"/>
+    <col min="20" max="20" width="10.875" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="8.625" customWidth="1"/>
+    <col min="22" max="22" width="7.125" customWidth="1"/>
+    <col min="23" max="23" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="32" customFormat="1" ht="22.95" customHeight="1">
+    <row r="1" spans="1:23" s="32" customFormat="1" ht="22.9" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="31"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
-      <c r="S1" s="334" t="s">
+      <c r="S1" s="319" t="s">
         <v>40</v>
       </c>
-      <c r="T1" s="335"/>
-      <c r="U1" s="336" t="s">
+      <c r="T1" s="320"/>
+      <c r="U1" s="321" t="s">
         <v>73</v>
       </c>
-      <c r="V1" s="337"/>
-      <c r="W1" s="338"/>
+      <c r="V1" s="322"/>
+      <c r="W1" s="323"/>
     </row>
     <row r="2" spans="1:23" s="32" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>43</v>
       </c>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
-      <c r="S2" s="339" t="s">
+      <c r="S2" s="324" t="s">
         <v>41</v>
       </c>
-      <c r="T2" s="340"/>
-      <c r="U2" s="287" t="s">
+      <c r="T2" s="325"/>
+      <c r="U2" s="285" t="s">
         <v>44</v>
       </c>
-      <c r="V2" s="288"/>
-[...3 lines deleted...]
-      <c r="A3" s="290" t="s">
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:23" s="32" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="288" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="291"/>
-[...20 lines deleted...]
-      <c r="W3" s="291"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
     </row>
     <row r="4" spans="1:23" s="32" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A4" s="37"/>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="J4" s="38" t="s">
         <v>121</v>
       </c>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="28"/>
       <c r="V4" s="39"/>
       <c r="W4" s="29"/>
     </row>
     <row r="5" spans="1:23" ht="21.6" customHeight="1">
       <c r="B5" s="20"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="5"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="10"/>
       <c r="U5" s="42"/>
       <c r="V5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="3"/>
     </row>
     <row r="6" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="21"/>
       <c r="B6" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="268" t="s">
+      <c r="C6" s="292" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="321" t="s">
+      <c r="D6" s="330" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="322"/>
-[...17 lines deleted...]
-      <c r="W6" s="322"/>
+      <c r="E6" s="331"/>
+      <c r="F6" s="331"/>
+      <c r="G6" s="331"/>
+      <c r="H6" s="331"/>
+      <c r="I6" s="331"/>
+      <c r="J6" s="331"/>
+      <c r="K6" s="331"/>
+      <c r="L6" s="331"/>
+      <c r="M6" s="331"/>
+      <c r="N6" s="331"/>
+      <c r="O6" s="331"/>
+      <c r="P6" s="331"/>
+      <c r="Q6" s="331"/>
+      <c r="R6" s="331"/>
+      <c r="S6" s="331"/>
+      <c r="T6" s="331"/>
+      <c r="U6" s="331"/>
+      <c r="V6" s="331"/>
+      <c r="W6" s="331"/>
     </row>
     <row r="7" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="23"/>
       <c r="B7" s="24"/>
-      <c r="C7" s="319"/>
+      <c r="C7" s="328"/>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="321" t="s">
+      <c r="E7" s="330" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="322"/>
-[...8 lines deleted...]
-      <c r="O7" s="324" t="s">
+      <c r="F7" s="331"/>
+      <c r="G7" s="331"/>
+      <c r="H7" s="331"/>
+      <c r="I7" s="331"/>
+      <c r="J7" s="331"/>
+      <c r="K7" s="331"/>
+      <c r="L7" s="331"/>
+      <c r="M7" s="331"/>
+      <c r="N7" s="332"/>
+      <c r="O7" s="333" t="s">
         <v>8</v>
       </c>
-      <c r="P7" s="325"/>
-[...6 lines deleted...]
-      <c r="W7" s="326" t="s">
+      <c r="P7" s="334"/>
+      <c r="Q7" s="334"/>
+      <c r="R7" s="334"/>
+      <c r="S7" s="334"/>
+      <c r="T7" s="334"/>
+      <c r="U7" s="334"/>
+      <c r="V7" s="334"/>
+      <c r="W7" s="335" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:23" s="11" customFormat="1" ht="23.25" customHeight="1">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
-      <c r="C8" s="319"/>
+      <c r="C8" s="328"/>
       <c r="D8" s="12"/>
-      <c r="E8" s="295" t="s">
+      <c r="E8" s="268" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="14" t="s">
         <v>17</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>18</v>
       </c>
       <c r="N8" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="268" t="s">
         <v>10</v>
       </c>
-      <c r="P8" s="330" t="s">
+      <c r="P8" s="339" t="s">
         <v>20</v>
       </c>
-      <c r="Q8" s="331"/>
-[...1 lines deleted...]
-      <c r="S8" s="332"/>
+      <c r="Q8" s="340"/>
+      <c r="R8" s="340"/>
+      <c r="S8" s="341"/>
       <c r="T8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="U8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="W8" s="327"/>
+      <c r="W8" s="336"/>
     </row>
     <row r="9" spans="1:23" s="11" customFormat="1" ht="36.75" customHeight="1">
       <c r="A9" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="25"/>
-      <c r="C9" s="320"/>
+      <c r="C9" s="329"/>
       <c r="D9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="E9" s="296"/>
+      <c r="E9" s="269"/>
       <c r="F9" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="M9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="O9" s="296"/>
+      <c r="O9" s="269"/>
       <c r="P9" s="17" t="s">
         <v>31</v>
       </c>
       <c r="Q9" s="17" t="s">
         <v>32</v>
       </c>
       <c r="R9" s="17" t="s">
         <v>33</v>
       </c>
       <c r="S9" s="17" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="U9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="W9" s="328"/>
+      <c r="W9" s="337"/>
     </row>
     <row r="10" spans="1:23" ht="15" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>441</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="52">
         <v>998649892.38800001</v>
       </c>
       <c r="D10" s="6">
         <v>18821283.899</v>
       </c>
       <c r="E10" s="6">
         <v>15627802.120000001</v>
       </c>
       <c r="F10" s="6">
         <v>6450935.1050000004</v>
       </c>
       <c r="G10" s="6">
         <v>952074.89199999999</v>
       </c>
       <c r="H10" s="6">
         <v>2380912.7020000005</v>
       </c>
       <c r="I10" s="6">
@@ -13744,54 +16290,54 @@
         <v>11877</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6">
         <v>293</v>
       </c>
       <c r="S13" s="6">
         <v>11584</v>
       </c>
       <c r="T13" s="6">
         <v>3669</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6">
         <v>0</v>
       </c>
       <c r="W13" s="6">
         <v>18213302</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="15" customHeight="1">
-      <c r="A14" s="317" t="s">
+      <c r="A14" s="326" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="318"/>
+      <c r="B14" s="327"/>
       <c r="C14" s="51"/>
       <c r="D14" s="6">
         <v>535098</v>
       </c>
       <c r="E14" s="6">
         <v>389969</v>
       </c>
       <c r="F14" s="6">
         <v>113932</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6">
         <v>276037</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6">
         <v>0</v>
       </c>
       <c r="K14" s="6">
         <v>0</v>
       </c>
@@ -15351,2683 +17897,2683 @@
         <v>12202</v>
       </c>
       <c r="P37" s="8">
         <v>11981</v>
       </c>
       <c r="Q37" s="8">
         <v>0</v>
       </c>
       <c r="R37" s="8">
         <v>789</v>
       </c>
       <c r="S37" s="8">
         <v>11192</v>
       </c>
       <c r="T37" s="8">
         <v>221</v>
       </c>
       <c r="U37" s="8">
         <v>0</v>
       </c>
       <c r="V37" s="8">
         <v>0</v>
       </c>
       <c r="W37" s="8">
         <v>147106</v>
-      </c>
-[...2254 lines deleted...]
-        <v>142888</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="11" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:W1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="U2:W2"/>
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="C6:C9"/>
     <mergeCell ref="D6:W6"/>
     <mergeCell ref="E7:N7"/>
     <mergeCell ref="O7:V7"/>
     <mergeCell ref="W7:W9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="P8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:W40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:W39"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="K34" sqref="K34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="7.109375" style="19" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="23" max="23" width="11.21875" customWidth="1"/>
+    <col min="1" max="1" width="8.25" style="19" customWidth="1"/>
+    <col min="2" max="2" width="15.75" style="19" customWidth="1"/>
+    <col min="3" max="3" width="12.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.625" style="2" customWidth="1"/>
+    <col min="8" max="9" width="10.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="1" customWidth="1"/>
+    <col min="11" max="12" width="8.25" customWidth="1"/>
+    <col min="13" max="13" width="7.625" customWidth="1"/>
+    <col min="14" max="14" width="9.375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8.625" customWidth="1"/>
+    <col min="17" max="17" width="10" customWidth="1"/>
+    <col min="18" max="18" width="8.625" customWidth="1"/>
+    <col min="19" max="19" width="9.375" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.875" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="8.625" customWidth="1"/>
+    <col min="23" max="23" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="32" customFormat="1" ht="21.75" customHeight="1">
+    <row r="1" spans="1:23" s="32" customFormat="1" ht="22.9" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="31"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
-      <c r="S1" s="334" t="s">
+      <c r="S1" s="319" t="s">
         <v>40</v>
       </c>
-      <c r="T1" s="335"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:23" s="32" customFormat="1" ht="24" customHeight="1" thickBot="1">
+      <c r="T1" s="320"/>
+      <c r="U1" s="321" t="s">
+        <v>73</v>
+      </c>
+      <c r="V1" s="322"/>
+      <c r="W1" s="323"/>
+    </row>
+    <row r="2" spans="1:23" s="32" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="33" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="B2" s="34" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
-      <c r="S2" s="339" t="s">
+      <c r="S2" s="324" t="s">
         <v>41</v>
       </c>
-      <c r="T2" s="340"/>
-      <c r="U2" s="287" t="s">
+      <c r="T2" s="325"/>
+      <c r="U2" s="285" t="s">
+        <v>76</v>
+      </c>
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:23" s="32" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="288" t="s">
+        <v>77</v>
+      </c>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
+    </row>
+    <row r="4" spans="1:23" s="32" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="J4" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="29"/>
+    </row>
+    <row r="5" spans="1:23" ht="21.6" customHeight="1">
+      <c r="B5" s="20"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="10"/>
+      <c r="U5" s="42"/>
+      <c r="V5" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="3"/>
+    </row>
+    <row r="6" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="21"/>
+      <c r="B6" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="292" t="s">
+        <v>80</v>
+      </c>
+      <c r="D6" s="330" t="s">
+        <v>81</v>
+      </c>
+      <c r="E6" s="331"/>
+      <c r="F6" s="331"/>
+      <c r="G6" s="331"/>
+      <c r="H6" s="331"/>
+      <c r="I6" s="331"/>
+      <c r="J6" s="331"/>
+      <c r="K6" s="331"/>
+      <c r="L6" s="331"/>
+      <c r="M6" s="331"/>
+      <c r="N6" s="331"/>
+      <c r="O6" s="331"/>
+      <c r="P6" s="331"/>
+      <c r="Q6" s="331"/>
+      <c r="R6" s="331"/>
+      <c r="S6" s="331"/>
+      <c r="T6" s="331"/>
+      <c r="U6" s="331"/>
+      <c r="V6" s="331"/>
+      <c r="W6" s="331"/>
+    </row>
+    <row r="7" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="23"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="328"/>
+      <c r="D7" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E7" s="330" t="s">
+        <v>83</v>
+      </c>
+      <c r="F7" s="331"/>
+      <c r="G7" s="331"/>
+      <c r="H7" s="331"/>
+      <c r="I7" s="331"/>
+      <c r="J7" s="331"/>
+      <c r="K7" s="331"/>
+      <c r="L7" s="331"/>
+      <c r="M7" s="331"/>
+      <c r="N7" s="332"/>
+      <c r="O7" s="333" t="s">
+        <v>84</v>
+      </c>
+      <c r="P7" s="334"/>
+      <c r="Q7" s="334"/>
+      <c r="R7" s="334"/>
+      <c r="S7" s="334"/>
+      <c r="T7" s="334"/>
+      <c r="U7" s="334"/>
+      <c r="V7" s="334"/>
+      <c r="W7" s="335" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A8" s="23"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="328"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="268" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K8" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="M8" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="N8" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="O8" s="268" t="s">
+        <v>86</v>
+      </c>
+      <c r="P8" s="339" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q8" s="340"/>
+      <c r="R8" s="340"/>
+      <c r="S8" s="341"/>
+      <c r="T8" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="U8" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="V8" s="47" t="s">
+        <v>95</v>
+      </c>
+      <c r="W8" s="336"/>
+    </row>
+    <row r="9" spans="1:23" s="11" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A9" s="40" t="s">
+        <v>99</v>
+      </c>
+      <c r="B9" s="25"/>
+      <c r="C9" s="329"/>
+      <c r="D9" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="M9" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="O9" s="269"/>
+      <c r="P9" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q9" s="17" t="s">
+        <v>109</v>
+      </c>
+      <c r="R9" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="S9" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="T9" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="U9" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="V9" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="W9" s="337"/>
+    </row>
+    <row r="10" spans="1:23" ht="15" customHeight="1">
+      <c r="A10" s="27" t="s">
+        <v>441</v>
+      </c>
+      <c r="B10" s="43"/>
+      <c r="C10" s="52">
+        <v>985655369</v>
+      </c>
+      <c r="D10" s="6">
+        <v>18359401.75</v>
+      </c>
+      <c r="E10" s="6">
+        <v>15641427.750000002</v>
+      </c>
+      <c r="F10" s="6">
+        <v>6291524.5820000004</v>
+      </c>
+      <c r="G10" s="6">
+        <v>974153</v>
+      </c>
+      <c r="H10" s="6">
+        <v>2546321.2310000001</v>
+      </c>
+      <c r="I10" s="6">
+        <v>4888629</v>
+      </c>
+      <c r="J10" s="6">
+        <v>311379.93700000003</v>
+      </c>
+      <c r="K10" s="6">
+        <v>22434</v>
+      </c>
+      <c r="L10" s="6">
+        <v>89826</v>
+      </c>
+      <c r="M10" s="6">
+        <v>95793</v>
+      </c>
+      <c r="N10" s="6">
+        <v>421367</v>
+      </c>
+      <c r="O10" s="6">
+        <v>2717974</v>
+      </c>
+      <c r="P10" s="6">
+        <v>937615</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>24244</v>
+      </c>
+      <c r="R10" s="6">
+        <v>380162</v>
+      </c>
+      <c r="S10" s="6">
+        <v>533209</v>
+      </c>
+      <c r="T10" s="6">
+        <v>1378853</v>
+      </c>
+      <c r="U10" s="6">
+        <v>345938</v>
+      </c>
+      <c r="V10" s="6">
+        <v>55568</v>
+      </c>
+      <c r="W10" s="6">
+        <v>19689502</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" ht="15" customHeight="1">
+      <c r="A11" s="27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B11" s="44"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="6">
+        <v>13429696.750000002</v>
+      </c>
+      <c r="E11" s="6">
+        <v>10982953.750000002</v>
+      </c>
+      <c r="F11" s="6">
+        <v>2570083.5819999999</v>
+      </c>
+      <c r="G11" s="6">
+        <v>972567</v>
+      </c>
+      <c r="H11" s="6">
+        <v>1623738.2310000001</v>
+      </c>
+      <c r="I11" s="6">
+        <v>4888629</v>
+      </c>
+      <c r="J11" s="6">
+        <v>311379.93700000003</v>
+      </c>
+      <c r="K11" s="6">
+        <v>18780</v>
+      </c>
+      <c r="L11" s="6">
+        <v>89826</v>
+      </c>
+      <c r="M11" s="6">
+        <v>92622</v>
+      </c>
+      <c r="N11" s="6">
+        <v>415328</v>
+      </c>
+      <c r="O11" s="6">
+        <v>2446743</v>
+      </c>
+      <c r="P11" s="6">
+        <v>880117</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>23744</v>
+      </c>
+      <c r="R11" s="6">
+        <v>368252</v>
+      </c>
+      <c r="S11" s="6">
+        <v>488121</v>
+      </c>
+      <c r="T11" s="6">
+        <v>1184580</v>
+      </c>
+      <c r="U11" s="6">
+        <v>345938</v>
+      </c>
+      <c r="V11" s="6">
+        <v>36108</v>
+      </c>
+      <c r="W11" s="6">
+        <v>136258</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" ht="15" customHeight="1">
+      <c r="A12" s="27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B12" s="44"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="6">
+        <v>4072927</v>
+      </c>
+      <c r="E12" s="6">
+        <v>3988873</v>
+      </c>
+      <c r="F12" s="6">
+        <v>3495984</v>
+      </c>
+      <c r="G12" s="6">
+        <v>0</v>
+      </c>
+      <c r="H12" s="6">
+        <v>480025</v>
+      </c>
+      <c r="I12" s="6">
+        <v>0</v>
+      </c>
+      <c r="J12" s="6">
+        <v>0</v>
+      </c>
+      <c r="K12" s="6">
+        <v>3654</v>
+      </c>
+      <c r="L12" s="6">
+        <v>0</v>
+      </c>
+      <c r="M12" s="6">
+        <v>3171</v>
+      </c>
+      <c r="N12" s="6">
+        <v>6039</v>
+      </c>
+      <c r="O12" s="6">
+        <v>84054</v>
+      </c>
+      <c r="P12" s="6">
+        <v>30926</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>500</v>
+      </c>
+      <c r="R12" s="6">
+        <v>3475</v>
+      </c>
+      <c r="S12" s="6">
+        <v>26951</v>
+      </c>
+      <c r="T12" s="6">
+        <v>53128</v>
+      </c>
+      <c r="U12" s="6">
+        <v>0</v>
+      </c>
+      <c r="V12" s="6">
+        <v>0</v>
+      </c>
+      <c r="W12" s="6">
+        <v>2058916</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" ht="15" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B13" s="44"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="6">
+        <v>286932</v>
+      </c>
+      <c r="E13" s="6">
+        <v>273298</v>
+      </c>
+      <c r="F13" s="6">
+        <v>107378</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1586</v>
+      </c>
+      <c r="H13" s="6">
+        <v>164334</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0</v>
+      </c>
+      <c r="J13" s="6">
+        <v>0</v>
+      </c>
+      <c r="K13" s="6">
+        <v>0</v>
+      </c>
+      <c r="L13" s="6">
+        <v>0</v>
+      </c>
+      <c r="M13" s="6">
+        <v>0</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0</v>
+      </c>
+      <c r="O13" s="6">
+        <v>13634</v>
+      </c>
+      <c r="P13" s="6">
+        <v>10158</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>0</v>
+      </c>
+      <c r="R13" s="6">
+        <v>299</v>
+      </c>
+      <c r="S13" s="6">
+        <v>9859</v>
+      </c>
+      <c r="T13" s="6">
+        <v>3476</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>17494328</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="15" customHeight="1">
+      <c r="A14" s="326" t="s">
+        <v>115</v>
+      </c>
+      <c r="B14" s="327"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="6">
+        <v>569846</v>
+      </c>
+      <c r="E14" s="6">
+        <v>396303</v>
+      </c>
+      <c r="F14" s="6">
+        <v>118079</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>278224</v>
+      </c>
+      <c r="I14" s="6">
+        <v>0</v>
+      </c>
+      <c r="J14" s="6">
+        <v>0</v>
+      </c>
+      <c r="K14" s="6">
+        <v>0</v>
+      </c>
+      <c r="L14" s="6">
+        <v>0</v>
+      </c>
+      <c r="M14" s="6">
+        <v>0</v>
+      </c>
+      <c r="N14" s="6">
+        <v>0</v>
+      </c>
+      <c r="O14" s="60">
+        <v>173543</v>
+      </c>
+      <c r="P14" s="6">
+        <v>16414</v>
+      </c>
+      <c r="Q14" s="54">
+        <v>0</v>
+      </c>
+      <c r="R14" s="54">
+        <v>8136</v>
+      </c>
+      <c r="S14" s="54">
+        <v>8278</v>
+      </c>
+      <c r="T14" s="54">
+        <v>137669</v>
+      </c>
+      <c r="U14" s="54">
+        <v>0</v>
+      </c>
+      <c r="V14" s="54">
+        <v>19460</v>
+      </c>
+      <c r="W14" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" ht="9" customHeight="1">
+      <c r="A15" s="66"/>
+      <c r="B15" s="67"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="54"/>
+      <c r="L15" s="54"/>
+      <c r="M15" s="54"/>
+      <c r="N15" s="54"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="54"/>
+      <c r="R15" s="54"/>
+      <c r="S15" s="54"/>
+      <c r="T15" s="54"/>
+      <c r="U15" s="54"/>
+      <c r="V15" s="54"/>
+      <c r="W15" s="54"/>
+    </row>
+    <row r="16" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A16" s="26"/>
+      <c r="B16" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="C16" s="51">
+        <v>141863551</v>
+      </c>
+      <c r="D16" s="7">
+        <v>1656611</v>
+      </c>
+      <c r="E16" s="7">
+        <v>1311287</v>
+      </c>
+      <c r="F16" s="7">
+        <v>199904</v>
+      </c>
+      <c r="G16" s="7">
+        <v>251086</v>
+      </c>
+      <c r="H16" s="7">
+        <v>747022</v>
+      </c>
+      <c r="I16" s="7">
+        <v>23470</v>
+      </c>
+      <c r="J16" s="7">
+        <v>31411</v>
+      </c>
+      <c r="K16" s="7">
+        <v>0</v>
+      </c>
+      <c r="L16" s="7">
+        <v>7311</v>
+      </c>
+      <c r="M16" s="7">
+        <v>51083</v>
+      </c>
+      <c r="N16" s="7">
+        <v>0</v>
+      </c>
+      <c r="O16" s="7">
+        <v>345324</v>
+      </c>
+      <c r="P16" s="7">
+        <v>200583</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>21000</v>
+      </c>
+      <c r="R16" s="7">
+        <v>37205</v>
+      </c>
+      <c r="S16" s="7">
+        <v>142378</v>
+      </c>
+      <c r="T16" s="7">
+        <v>144741</v>
+      </c>
+      <c r="U16" s="7">
+        <v>0</v>
+      </c>
+      <c r="V16" s="7">
+        <v>0</v>
+      </c>
+      <c r="W16" s="7">
+        <v>1401305</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A17" s="26"/>
+      <c r="B17" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="56">
+        <v>169580238</v>
+      </c>
+      <c r="D17" s="7">
+        <v>5059557</v>
+      </c>
+      <c r="E17" s="7">
+        <v>4382121</v>
+      </c>
+      <c r="F17" s="7">
+        <v>273458</v>
+      </c>
+      <c r="G17" s="7">
+        <v>226219</v>
+      </c>
+      <c r="H17" s="7">
+        <v>413081</v>
+      </c>
+      <c r="I17" s="7">
+        <v>3308711</v>
+      </c>
+      <c r="J17" s="7">
+        <v>100244</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7">
+        <v>22310</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7">
+        <v>38098</v>
+      </c>
+      <c r="O17" s="7">
+        <v>677436</v>
+      </c>
+      <c r="P17" s="7">
+        <v>71304</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>0</v>
+      </c>
+      <c r="R17" s="7">
+        <v>14976</v>
+      </c>
+      <c r="S17" s="7">
+        <v>56328</v>
+      </c>
+      <c r="T17" s="7">
+        <v>248279</v>
+      </c>
+      <c r="U17" s="7">
+        <v>302345</v>
+      </c>
+      <c r="V17" s="7">
+        <v>55508</v>
+      </c>
+      <c r="W17" s="7">
+        <v>13170558</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A18" s="26"/>
+      <c r="B18" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" s="56">
+        <v>109560065</v>
+      </c>
+      <c r="D18" s="7">
+        <v>1052984</v>
+      </c>
+      <c r="E18" s="7">
+        <v>919537</v>
+      </c>
+      <c r="F18" s="7">
+        <v>583692</v>
+      </c>
+      <c r="G18" s="7">
+        <v>72010</v>
+      </c>
+      <c r="H18" s="7">
+        <v>96388</v>
+      </c>
+      <c r="I18" s="7">
+        <v>139904</v>
+      </c>
+      <c r="J18" s="7">
+        <v>14653</v>
+      </c>
+      <c r="K18" s="7">
+        <v>0</v>
+      </c>
+      <c r="L18" s="7">
+        <v>6863</v>
+      </c>
+      <c r="M18" s="7">
+        <v>6027</v>
+      </c>
+      <c r="N18" s="7">
+        <v>0</v>
+      </c>
+      <c r="O18" s="7">
+        <v>133447</v>
+      </c>
+      <c r="P18" s="7">
+        <v>27704</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>0</v>
+      </c>
+      <c r="R18" s="7">
+        <v>15977</v>
+      </c>
+      <c r="S18" s="7">
+        <v>11727</v>
+      </c>
+      <c r="T18" s="7">
+        <v>105743</v>
+      </c>
+      <c r="U18" s="7">
+        <v>0</v>
+      </c>
+      <c r="V18" s="7">
+        <v>0</v>
+      </c>
+      <c r="W18" s="7">
+        <v>120265</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" ht="19.899999999999999" customHeight="1">
+      <c r="A19" s="26"/>
+      <c r="B19" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="C19" s="51">
+        <v>77916852</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1425761.75</v>
+      </c>
+      <c r="E19" s="7">
+        <v>1271048.75</v>
+      </c>
+      <c r="F19" s="7">
+        <v>560576.58199999994</v>
+      </c>
+      <c r="G19" s="7">
+        <v>58725</v>
+      </c>
+      <c r="H19" s="7">
+        <v>620005.23100000003</v>
+      </c>
+      <c r="I19" s="7">
+        <v>16091</v>
+      </c>
+      <c r="J19" s="7">
+        <v>10728.937</v>
+      </c>
+      <c r="K19" s="7">
+        <v>0</v>
+      </c>
+      <c r="L19" s="7">
+        <v>4922</v>
+      </c>
+      <c r="M19" s="7">
+        <v>0</v>
+      </c>
+      <c r="N19" s="7">
+        <v>0</v>
+      </c>
+      <c r="O19" s="7">
+        <v>154713</v>
+      </c>
+      <c r="P19" s="7">
+        <v>16487</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>0</v>
+      </c>
+      <c r="R19" s="7">
+        <v>0</v>
+      </c>
+      <c r="S19" s="7">
+        <v>16487</v>
+      </c>
+      <c r="T19" s="7">
+        <v>138226</v>
+      </c>
+      <c r="U19" s="7">
+        <v>0</v>
+      </c>
+      <c r="V19" s="7">
+        <v>0</v>
+      </c>
+      <c r="W19" s="7">
+        <v>192636</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="51">
+        <v>122071850</v>
+      </c>
+      <c r="D20" s="7">
+        <v>2182336</v>
+      </c>
+      <c r="E20" s="7">
+        <v>1788793</v>
+      </c>
+      <c r="F20" s="7">
+        <v>773898</v>
+      </c>
+      <c r="G20" s="7">
+        <v>99093</v>
+      </c>
+      <c r="H20" s="7">
+        <v>186753</v>
+      </c>
+      <c r="I20" s="7">
+        <v>707534</v>
+      </c>
+      <c r="J20" s="7">
+        <v>11274</v>
+      </c>
+      <c r="K20" s="7">
+        <v>2596</v>
+      </c>
+      <c r="L20" s="7">
+        <v>7645</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="7">
+        <v>0</v>
+      </c>
+      <c r="O20" s="7">
+        <v>393543</v>
+      </c>
+      <c r="P20" s="7">
+        <v>183441</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>0</v>
+      </c>
+      <c r="R20" s="7">
+        <v>172455</v>
+      </c>
+      <c r="S20" s="7">
+        <v>10986</v>
+      </c>
+      <c r="T20" s="7">
+        <v>210102</v>
+      </c>
+      <c r="U20" s="7">
+        <v>0</v>
+      </c>
+      <c r="V20" s="7">
+        <v>0</v>
+      </c>
+      <c r="W20" s="7">
+        <v>3073203</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A21" s="26"/>
+      <c r="B21" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="51">
+        <v>19779570</v>
+      </c>
+      <c r="D21" s="7">
+        <v>371908</v>
+      </c>
+      <c r="E21" s="7">
+        <v>306951</v>
+      </c>
+      <c r="F21" s="7">
+        <v>248668</v>
+      </c>
+      <c r="G21" s="7">
+        <v>2200</v>
+      </c>
+      <c r="H21" s="7">
+        <v>13765</v>
+      </c>
+      <c r="I21" s="7">
+        <v>8084</v>
+      </c>
+      <c r="J21" s="7">
+        <v>3454</v>
+      </c>
+      <c r="K21" s="7">
+        <v>0</v>
+      </c>
+      <c r="L21" s="7">
+        <v>2166</v>
+      </c>
+      <c r="M21" s="7">
+        <v>6064</v>
+      </c>
+      <c r="N21" s="7">
+        <v>22550</v>
+      </c>
+      <c r="O21" s="7">
+        <v>64957</v>
+      </c>
+      <c r="P21" s="7">
+        <v>25629</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>41</v>
+      </c>
+      <c r="R21" s="7">
+        <v>7005</v>
+      </c>
+      <c r="S21" s="7">
+        <v>18583</v>
+      </c>
+      <c r="T21" s="7">
+        <v>39268</v>
+      </c>
+      <c r="U21" s="7">
+        <v>0</v>
+      </c>
+      <c r="V21" s="7">
+        <v>60</v>
+      </c>
+      <c r="W21" s="7">
+        <v>93994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A22" s="26"/>
+      <c r="B22" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="51">
+        <v>57742502</v>
+      </c>
+      <c r="D22" s="7">
+        <v>660090</v>
+      </c>
+      <c r="E22" s="7">
+        <v>546658</v>
+      </c>
+      <c r="F22" s="7">
+        <v>346452</v>
+      </c>
+      <c r="G22" s="7">
+        <v>61405</v>
+      </c>
+      <c r="H22" s="7">
+        <v>91792</v>
+      </c>
+      <c r="I22" s="7">
+        <v>16804</v>
+      </c>
+      <c r="J22" s="7">
+        <v>22153</v>
+      </c>
+      <c r="K22" s="7">
+        <v>0</v>
+      </c>
+      <c r="L22" s="7">
+        <v>3802</v>
+      </c>
+      <c r="M22" s="7">
+        <v>2579</v>
+      </c>
+      <c r="N22" s="7">
+        <v>1671</v>
+      </c>
+      <c r="O22" s="7">
+        <v>113432</v>
+      </c>
+      <c r="P22" s="7">
+        <v>28245</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>0</v>
+      </c>
+      <c r="R22" s="7">
+        <v>3288</v>
+      </c>
+      <c r="S22" s="7">
+        <v>24957</v>
+      </c>
+      <c r="T22" s="7">
+        <v>41594</v>
+      </c>
+      <c r="U22" s="7">
+        <v>43593</v>
+      </c>
+      <c r="V22" s="7">
+        <v>0</v>
+      </c>
+      <c r="W22" s="7">
+        <v>155793</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" ht="19.899999999999999" customHeight="1">
+      <c r="A23" s="26"/>
+      <c r="B23" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="51">
+        <v>20298826</v>
+      </c>
+      <c r="D23" s="7">
+        <v>353909</v>
+      </c>
+      <c r="E23" s="7">
+        <v>292745</v>
+      </c>
+      <c r="F23" s="7">
+        <v>237971</v>
+      </c>
+      <c r="G23" s="7">
+        <v>16107</v>
+      </c>
+      <c r="H23" s="7">
+        <v>10830</v>
+      </c>
+      <c r="I23" s="7">
+        <v>21394</v>
+      </c>
+      <c r="J23" s="7">
+        <v>5269</v>
+      </c>
+      <c r="K23" s="7">
+        <v>0</v>
+      </c>
+      <c r="L23" s="7">
+        <v>1174</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>0</v>
+      </c>
+      <c r="O23" s="7">
+        <v>61164</v>
+      </c>
+      <c r="P23" s="7">
+        <v>1452</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>0</v>
+      </c>
+      <c r="R23" s="7">
+        <v>0</v>
+      </c>
+      <c r="S23" s="7">
+        <v>1452</v>
+      </c>
+      <c r="T23" s="7">
+        <v>59712</v>
+      </c>
+      <c r="U23" s="7">
+        <v>0</v>
+      </c>
+      <c r="V23" s="7">
+        <v>0</v>
+      </c>
+      <c r="W23" s="7">
+        <v>55903</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A24" s="26"/>
+      <c r="B24" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="51">
+        <v>26942146</v>
+      </c>
+      <c r="D24" s="7">
+        <v>664623</v>
+      </c>
+      <c r="E24" s="7">
+        <v>411780</v>
+      </c>
+      <c r="F24" s="7">
+        <v>311861</v>
+      </c>
+      <c r="G24" s="7">
+        <v>23454</v>
+      </c>
+      <c r="H24" s="7">
+        <v>14784</v>
+      </c>
+      <c r="I24" s="7">
+        <v>29672</v>
+      </c>
+      <c r="J24" s="7">
+        <v>14111</v>
+      </c>
+      <c r="K24" s="7">
+        <v>15673</v>
+      </c>
+      <c r="L24" s="7">
+        <v>2225</v>
+      </c>
+      <c r="M24" s="7">
+        <v>0</v>
+      </c>
+      <c r="N24" s="7">
+        <v>0</v>
+      </c>
+      <c r="O24" s="7">
+        <v>252843</v>
+      </c>
+      <c r="P24" s="7">
+        <v>208893</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>617</v>
+      </c>
+      <c r="R24" s="7">
+        <v>86411</v>
+      </c>
+      <c r="S24" s="7">
+        <v>121865</v>
+      </c>
+      <c r="T24" s="7">
+        <v>43950</v>
+      </c>
+      <c r="U24" s="7">
+        <v>0</v>
+      </c>
+      <c r="V24" s="7">
+        <v>0</v>
+      </c>
+      <c r="W24" s="7">
+        <v>73531</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="19.899999999999999" customHeight="1">
+      <c r="A25" s="26"/>
+      <c r="B25" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="51">
+        <v>38893132</v>
+      </c>
+      <c r="D25" s="7">
+        <v>612513</v>
+      </c>
+      <c r="E25" s="7">
+        <v>536700</v>
+      </c>
+      <c r="F25" s="7">
+        <v>372930</v>
+      </c>
+      <c r="G25" s="7">
+        <v>35220</v>
+      </c>
+      <c r="H25" s="7">
+        <v>28461</v>
+      </c>
+      <c r="I25" s="7">
+        <v>59438</v>
+      </c>
+      <c r="J25" s="7">
+        <v>25338</v>
+      </c>
+      <c r="K25" s="7">
+        <v>3654</v>
+      </c>
+      <c r="L25" s="7">
+        <v>3734</v>
+      </c>
+      <c r="M25" s="7">
+        <v>7925</v>
+      </c>
+      <c r="N25" s="7">
+        <v>0</v>
+      </c>
+      <c r="O25" s="7">
+        <v>75813</v>
+      </c>
+      <c r="P25" s="7">
+        <v>11146</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>0</v>
+      </c>
+      <c r="R25" s="7">
+        <v>1982</v>
+      </c>
+      <c r="S25" s="7">
+        <v>9164</v>
+      </c>
+      <c r="T25" s="7">
+        <v>64667</v>
+      </c>
+      <c r="U25" s="7">
+        <v>0</v>
+      </c>
+      <c r="V25" s="7">
+        <v>0</v>
+      </c>
+      <c r="W25" s="7">
+        <v>146640</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A26" s="26"/>
+      <c r="B26" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" s="51">
+        <v>22284393</v>
+      </c>
+      <c r="D26" s="7">
+        <v>424134</v>
+      </c>
+      <c r="E26" s="7">
+        <v>360833</v>
+      </c>
+      <c r="F26" s="7">
+        <v>283370</v>
+      </c>
+      <c r="G26" s="7">
+        <v>10754</v>
+      </c>
+      <c r="H26" s="7">
+        <v>28870</v>
+      </c>
+      <c r="I26" s="7">
+        <v>28710</v>
+      </c>
+      <c r="J26" s="7">
+        <v>5720</v>
+      </c>
+      <c r="K26" s="7">
+        <v>0</v>
+      </c>
+      <c r="L26" s="7">
+        <v>2093</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>1316</v>
+      </c>
+      <c r="O26" s="7">
+        <v>63301</v>
+      </c>
+      <c r="P26" s="7">
+        <v>13836</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>0</v>
+      </c>
+      <c r="R26" s="7">
+        <v>2492</v>
+      </c>
+      <c r="S26" s="7">
+        <v>11344</v>
+      </c>
+      <c r="T26" s="7">
+        <v>49465</v>
+      </c>
+      <c r="U26" s="7">
+        <v>0</v>
+      </c>
+      <c r="V26" s="7">
+        <v>0</v>
+      </c>
+      <c r="W26" s="7">
+        <v>106392</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A27" s="26"/>
+      <c r="B27" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" s="51">
+        <v>25583443</v>
+      </c>
+      <c r="D27" s="7">
+        <v>424011</v>
+      </c>
+      <c r="E27" s="7">
+        <v>417616</v>
+      </c>
+      <c r="F27" s="7">
+        <v>310664</v>
+      </c>
+      <c r="G27" s="7">
+        <v>19352</v>
+      </c>
+      <c r="H27" s="7">
+        <v>35150</v>
+      </c>
+      <c r="I27" s="7">
+        <v>29232</v>
+      </c>
+      <c r="J27" s="7">
+        <v>19937</v>
+      </c>
+      <c r="K27" s="7">
+        <v>234</v>
+      </c>
+      <c r="L27" s="7">
+        <v>3047</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>0</v>
+      </c>
+      <c r="O27" s="7">
+        <v>6395</v>
+      </c>
+      <c r="P27" s="7">
+        <v>6395</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>0</v>
+      </c>
+      <c r="R27" s="7">
+        <v>0</v>
+      </c>
+      <c r="S27" s="7">
+        <v>6395</v>
+      </c>
+      <c r="T27" s="7">
+        <v>0</v>
+      </c>
+      <c r="U27" s="7">
+        <v>0</v>
+      </c>
+      <c r="V27" s="7">
+        <v>0</v>
+      </c>
+      <c r="W27" s="7">
+        <v>54157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A28" s="26"/>
+      <c r="B28" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="51">
+        <v>21947033</v>
+      </c>
+      <c r="D28" s="7">
+        <v>505076</v>
+      </c>
+      <c r="E28" s="7">
+        <v>433956</v>
+      </c>
+      <c r="F28" s="7">
+        <v>317266</v>
+      </c>
+      <c r="G28" s="7">
+        <v>16595</v>
+      </c>
+      <c r="H28" s="7">
+        <v>31741</v>
+      </c>
+      <c r="I28" s="7">
+        <v>21948</v>
+      </c>
+      <c r="J28" s="7">
+        <v>4645</v>
+      </c>
+      <c r="K28" s="7">
+        <v>0</v>
+      </c>
+      <c r="L28" s="7">
+        <v>6053</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
+        <v>35708</v>
+      </c>
+      <c r="O28" s="7">
+        <v>71120</v>
+      </c>
+      <c r="P28" s="7">
+        <v>28178</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>0</v>
+      </c>
+      <c r="R28" s="7">
+        <v>0</v>
+      </c>
+      <c r="S28" s="7">
+        <v>28178</v>
+      </c>
+      <c r="T28" s="7">
+        <v>42942</v>
+      </c>
+      <c r="U28" s="7">
+        <v>0</v>
+      </c>
+      <c r="V28" s="7">
+        <v>0</v>
+      </c>
+      <c r="W28" s="7">
+        <v>122585</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A29" s="26"/>
+      <c r="B29" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" s="51">
+        <v>31568771</v>
+      </c>
+      <c r="D29" s="7">
+        <v>736911</v>
+      </c>
+      <c r="E29" s="7">
+        <v>652885</v>
+      </c>
+      <c r="F29" s="7">
+        <v>577440</v>
+      </c>
+      <c r="G29" s="7">
+        <v>20764</v>
+      </c>
+      <c r="H29" s="7">
+        <v>8080</v>
+      </c>
+      <c r="I29" s="7">
+        <v>19044</v>
+      </c>
+      <c r="J29" s="7">
+        <v>5095</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0</v>
+      </c>
+      <c r="L29" s="7">
+        <v>2749</v>
+      </c>
+      <c r="M29" s="7">
+        <v>662</v>
+      </c>
+      <c r="N29" s="7">
+        <v>19051</v>
+      </c>
+      <c r="O29" s="7">
+        <v>84026</v>
+      </c>
+      <c r="P29" s="7">
+        <v>2327</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>86</v>
+      </c>
+      <c r="R29" s="7">
+        <v>584</v>
+      </c>
+      <c r="S29" s="7">
+        <v>1657</v>
+      </c>
+      <c r="T29" s="7">
+        <v>81699</v>
+      </c>
+      <c r="U29" s="7">
+        <v>0</v>
+      </c>
+      <c r="V29" s="7">
+        <v>0</v>
+      </c>
+      <c r="W29" s="7">
+        <v>237901</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A30" s="26"/>
+      <c r="B30" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" s="51">
+        <v>13933994</v>
+      </c>
+      <c r="D30" s="7">
+        <v>493232</v>
+      </c>
+      <c r="E30" s="7">
+        <v>420826</v>
+      </c>
+      <c r="F30" s="7">
+        <v>66135</v>
+      </c>
+      <c r="G30" s="7">
+        <v>7346</v>
+      </c>
+      <c r="H30" s="7">
+        <v>34442</v>
+      </c>
+      <c r="I30" s="7">
+        <v>10396</v>
+      </c>
+      <c r="J30" s="7">
+        <v>3459</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0</v>
+      </c>
+      <c r="L30" s="7">
+        <v>1013</v>
+      </c>
+      <c r="M30" s="7">
+        <v>0</v>
+      </c>
+      <c r="N30" s="7">
+        <v>298035</v>
+      </c>
+      <c r="O30" s="7">
+        <v>72406</v>
+      </c>
+      <c r="P30" s="7">
+        <v>11528</v>
+      </c>
+      <c r="Q30" s="7">
+        <v>0</v>
+      </c>
+      <c r="R30" s="7">
+        <v>1073</v>
+      </c>
+      <c r="S30" s="7">
+        <v>10455</v>
+      </c>
+      <c r="T30" s="7">
+        <v>60878</v>
+      </c>
+      <c r="U30" s="7">
+        <v>0</v>
+      </c>
+      <c r="V30" s="7">
+        <v>0</v>
+      </c>
+      <c r="W30" s="7">
+        <v>103786</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A31" s="26"/>
+      <c r="B31" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="56">
+        <v>16958460</v>
+      </c>
+      <c r="D31" s="7">
+        <v>354981</v>
+      </c>
+      <c r="E31" s="7">
+        <v>338687</v>
+      </c>
+      <c r="F31" s="7">
+        <v>243510</v>
+      </c>
+      <c r="G31" s="7">
+        <v>16268</v>
+      </c>
+      <c r="H31" s="7">
+        <v>45219</v>
+      </c>
+      <c r="I31" s="7">
+        <v>25047</v>
+      </c>
+      <c r="J31" s="7">
+        <v>7261</v>
+      </c>
+      <c r="K31" s="7">
+        <v>0</v>
+      </c>
+      <c r="L31" s="7">
+        <v>1382</v>
+      </c>
+      <c r="M31" s="7">
+        <v>0</v>
+      </c>
+      <c r="N31" s="7">
+        <v>0</v>
+      </c>
+      <c r="O31" s="7">
+        <v>16294</v>
+      </c>
+      <c r="P31" s="7">
+        <v>8564</v>
+      </c>
+      <c r="Q31" s="7">
+        <v>500</v>
+      </c>
+      <c r="R31" s="7">
+        <v>1411</v>
+      </c>
+      <c r="S31" s="7">
+        <v>6653</v>
+      </c>
+      <c r="T31" s="7">
+        <v>7730</v>
+      </c>
+      <c r="U31" s="7">
+        <v>0</v>
+      </c>
+      <c r="V31" s="7">
+        <v>0</v>
+      </c>
+      <c r="W31" s="7">
+        <v>89154</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A32" s="26"/>
+      <c r="B32" s="69" t="s">
+        <v>444</v>
+      </c>
+      <c r="C32" s="56">
+        <v>8640638</v>
+      </c>
+      <c r="D32" s="7">
+        <v>261656</v>
+      </c>
+      <c r="E32" s="7">
+        <v>235777</v>
+      </c>
+      <c r="F32" s="7">
+        <v>139806</v>
+      </c>
+      <c r="G32" s="7">
+        <v>3846</v>
+      </c>
+      <c r="H32" s="7">
+        <v>34999</v>
+      </c>
+      <c r="I32" s="7">
+        <v>53115</v>
+      </c>
+      <c r="J32" s="7">
+        <v>1855</v>
+      </c>
+      <c r="K32" s="7">
+        <v>0</v>
+      </c>
+      <c r="L32" s="7">
+        <v>1169</v>
+      </c>
+      <c r="M32" s="7">
+        <v>987</v>
+      </c>
+      <c r="N32" s="7">
+        <v>0</v>
+      </c>
+      <c r="O32" s="7">
+        <v>25879</v>
+      </c>
+      <c r="P32" s="7">
+        <v>6683</v>
+      </c>
+      <c r="Q32" s="7">
+        <v>0</v>
+      </c>
+      <c r="R32" s="7">
+        <v>3079</v>
+      </c>
+      <c r="S32" s="7">
+        <v>3604</v>
+      </c>
+      <c r="T32" s="7">
+        <v>19196</v>
+      </c>
+      <c r="U32" s="7">
+        <v>0</v>
+      </c>
+      <c r="V32" s="7">
+        <v>0</v>
+      </c>
+      <c r="W32" s="7">
+        <v>89201</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A33" s="26"/>
+      <c r="B33" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="56">
+        <v>16068686</v>
+      </c>
+      <c r="D33" s="7">
+        <v>275535</v>
+      </c>
+      <c r="E33" s="7">
+        <v>258227</v>
+      </c>
+      <c r="F33" s="7">
+        <v>192842</v>
+      </c>
+      <c r="G33" s="7">
+        <v>7794</v>
+      </c>
+      <c r="H33" s="7">
+        <v>23995</v>
+      </c>
+      <c r="I33" s="7">
+        <v>13453</v>
+      </c>
+      <c r="J33" s="7">
+        <v>6926</v>
+      </c>
+      <c r="K33" s="7">
+        <v>277</v>
+      </c>
+      <c r="L33" s="7">
+        <v>3068</v>
+      </c>
+      <c r="M33" s="7">
+        <v>8416</v>
+      </c>
+      <c r="N33" s="7">
+        <v>1456</v>
+      </c>
+      <c r="O33" s="7">
+        <v>17308</v>
+      </c>
+      <c r="P33" s="7">
+        <v>17308</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>0</v>
+      </c>
+      <c r="R33" s="7">
+        <v>1144</v>
+      </c>
+      <c r="S33" s="7">
+        <v>16164</v>
+      </c>
+      <c r="T33" s="7">
+        <v>0</v>
+      </c>
+      <c r="U33" s="7">
+        <v>0</v>
+      </c>
+      <c r="V33" s="7">
+        <v>0</v>
+      </c>
+      <c r="W33" s="7">
+        <v>152455</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A34" s="26"/>
+      <c r="B34" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="56">
+        <v>16205962</v>
+      </c>
+      <c r="D34" s="7">
+        <v>174921</v>
+      </c>
+      <c r="E34" s="7">
+        <v>154523</v>
+      </c>
+      <c r="F34" s="7">
+        <v>83602</v>
+      </c>
+      <c r="G34" s="7">
+        <v>13773</v>
+      </c>
+      <c r="H34" s="7">
+        <v>29803</v>
+      </c>
+      <c r="I34" s="7">
+        <v>12572</v>
+      </c>
+      <c r="J34" s="7">
+        <v>6296</v>
+      </c>
+      <c r="K34" s="7">
+        <v>0</v>
+      </c>
+      <c r="L34" s="7">
+        <v>1824</v>
+      </c>
+      <c r="M34" s="7">
+        <v>3171</v>
+      </c>
+      <c r="N34" s="7">
+        <v>3482</v>
+      </c>
+      <c r="O34" s="7">
+        <v>20398</v>
+      </c>
+      <c r="P34" s="7">
+        <v>1777</v>
+      </c>
+      <c r="Q34" s="7">
+        <v>0</v>
+      </c>
+      <c r="R34" s="7">
+        <v>0</v>
+      </c>
+      <c r="S34" s="7">
+        <v>1777</v>
+      </c>
+      <c r="T34" s="7">
+        <v>18621</v>
+      </c>
+      <c r="U34" s="7">
+        <v>0</v>
+      </c>
+      <c r="V34" s="7">
+        <v>0</v>
+      </c>
+      <c r="W34" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" s="61" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A35" s="26"/>
+      <c r="B35" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="56">
+        <v>10554815</v>
+      </c>
+      <c r="D35" s="7">
+        <v>137539</v>
+      </c>
+      <c r="E35" s="7">
+        <v>119737</v>
+      </c>
+      <c r="F35" s="7">
+        <v>80674</v>
+      </c>
+      <c r="G35" s="7">
+        <v>2409</v>
+      </c>
+      <c r="H35" s="7">
+        <v>8407</v>
+      </c>
+      <c r="I35" s="7">
+        <v>9107</v>
+      </c>
+      <c r="J35" s="7">
+        <v>7508</v>
+      </c>
+      <c r="K35" s="7">
+        <v>0</v>
+      </c>
+      <c r="L35" s="7">
+        <v>2753</v>
+      </c>
+      <c r="M35" s="7">
+        <v>8879</v>
+      </c>
+      <c r="N35" s="7">
+        <v>0</v>
+      </c>
+      <c r="O35" s="7">
+        <v>17802</v>
+      </c>
+      <c r="P35" s="7">
+        <v>17802</v>
+      </c>
+      <c r="Q35" s="7">
+        <v>0</v>
+      </c>
+      <c r="R35" s="7">
+        <v>0</v>
+      </c>
+      <c r="S35" s="7">
+        <v>17802</v>
+      </c>
+      <c r="T35" s="7">
+        <v>0</v>
+      </c>
+      <c r="U35" s="7">
+        <v>0</v>
+      </c>
+      <c r="V35" s="7">
+        <v>0</v>
+      </c>
+      <c r="W35" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" s="70" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A36" s="26"/>
+      <c r="B36" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="56">
+        <v>14033066</v>
+      </c>
+      <c r="D36" s="7">
+        <v>406354</v>
+      </c>
+      <c r="E36" s="7">
+        <v>377284</v>
+      </c>
+      <c r="F36" s="7">
+        <v>58602</v>
+      </c>
+      <c r="G36" s="7">
+        <v>8138</v>
+      </c>
+      <c r="H36" s="7">
+        <v>35169</v>
+      </c>
+      <c r="I36" s="7">
+        <v>269566</v>
+      </c>
+      <c r="J36" s="7">
+        <v>3286</v>
+      </c>
+      <c r="K36" s="7">
+        <v>0</v>
+      </c>
+      <c r="L36" s="7">
+        <v>2523</v>
+      </c>
+      <c r="M36" s="7">
+        <v>0</v>
+      </c>
+      <c r="N36" s="7">
+        <v>0</v>
+      </c>
+      <c r="O36" s="7">
+        <v>29070</v>
+      </c>
+      <c r="P36" s="7">
+        <v>29070</v>
+      </c>
+      <c r="Q36" s="7">
+        <v>0</v>
+      </c>
+      <c r="R36" s="7">
+        <v>26467</v>
+      </c>
+      <c r="S36" s="7">
+        <v>2603</v>
+      </c>
+      <c r="T36" s="7">
+        <v>0</v>
+      </c>
+      <c r="U36" s="7">
+        <v>0</v>
+      </c>
+      <c r="V36" s="7">
+        <v>0</v>
+      </c>
+      <c r="W36" s="7">
+        <v>107155</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" s="70" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A37" s="170"/>
+      <c r="B37" s="173" t="s">
+        <v>445</v>
+      </c>
+      <c r="C37" s="57">
+        <v>3227376</v>
+      </c>
+      <c r="D37" s="8">
+        <v>124759</v>
+      </c>
+      <c r="E37" s="8">
+        <v>103456</v>
+      </c>
+      <c r="F37" s="8">
+        <v>28203</v>
+      </c>
+      <c r="G37" s="8">
+        <v>1595</v>
+      </c>
+      <c r="H37" s="8">
+        <v>7565</v>
+      </c>
+      <c r="I37" s="8">
+        <v>65337</v>
+      </c>
+      <c r="J37" s="8">
+        <v>756</v>
+      </c>
+      <c r="K37" s="8">
+        <v>0</v>
+      </c>
+      <c r="L37" s="8">
+        <v>0</v>
+      </c>
+      <c r="M37" s="8">
+        <v>0</v>
+      </c>
+      <c r="N37" s="8">
+        <v>0</v>
+      </c>
+      <c r="O37" s="8">
+        <v>21303</v>
+      </c>
+      <c r="P37" s="8">
+        <v>19263</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>2000</v>
+      </c>
+      <c r="R37" s="8">
+        <v>4613</v>
+      </c>
+      <c r="S37" s="8">
+        <v>12650</v>
+      </c>
+      <c r="T37" s="8">
+        <v>2040</v>
+      </c>
+      <c r="U37" s="8">
+        <v>0</v>
+      </c>
+      <c r="V37" s="8">
+        <v>0</v>
+      </c>
+      <c r="W37" s="8">
+        <v>142888</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="S1:T1"/>
+    <mergeCell ref="U1:W1"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="C6:C9"/>
+    <mergeCell ref="D6:W6"/>
+    <mergeCell ref="E7:N7"/>
+    <mergeCell ref="O7:V7"/>
+    <mergeCell ref="W7:W9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="O8:O9"/>
+    <mergeCell ref="P8:S8"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" scale="86" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:W40"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="D35" sqref="D35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <cols>
+    <col min="1" max="1" width="7.125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="17.25" style="19" customWidth="1"/>
+    <col min="3" max="3" width="13.5" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.5" style="1" customWidth="1"/>
+    <col min="5" max="6" width="11.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.75" style="2" customWidth="1"/>
+    <col min="8" max="9" width="10.125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.75" style="1" customWidth="1"/>
+    <col min="11" max="11" width="7.875" customWidth="1"/>
+    <col min="12" max="12" width="8" customWidth="1"/>
+    <col min="13" max="13" width="7.625" customWidth="1"/>
+    <col min="14" max="14" width="8.875" customWidth="1"/>
+    <col min="15" max="15" width="10" customWidth="1"/>
+    <col min="16" max="16" width="10.125" customWidth="1"/>
+    <col min="18" max="19" width="8.75" customWidth="1"/>
+    <col min="20" max="20" width="10" customWidth="1"/>
+    <col min="21" max="21" width="9.375" customWidth="1"/>
+    <col min="22" max="22" width="5.375" customWidth="1"/>
+    <col min="23" max="23" width="11.25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" s="32" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A1" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="319" t="s">
+        <v>40</v>
+      </c>
+      <c r="T1" s="320"/>
+      <c r="U1" s="344" t="s">
+        <v>67</v>
+      </c>
+      <c r="V1" s="345"/>
+      <c r="W1" s="346"/>
+    </row>
+    <row r="2" spans="1:23" s="32" customFormat="1" ht="24" customHeight="1" thickBot="1">
+      <c r="A2" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="324" t="s">
+        <v>41</v>
+      </c>
+      <c r="T2" s="325"/>
+      <c r="U2" s="285" t="s">
         <v>44</v>
       </c>
-      <c r="V2" s="288"/>
-      <c r="W2" s="289"/>
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
     </row>
     <row r="3" spans="1:23" s="32" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A3" s="290" t="s">
+      <c r="A3" s="288" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="291"/>
-[...20 lines deleted...]
-      <c r="W3" s="291"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
     </row>
     <row r="4" spans="1:23" s="32" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="37"/>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="I4" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="28"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="28"/>
       <c r="V4" s="39"/>
       <c r="W4" s="29"/>
     </row>
     <row r="5" spans="1:23" ht="16.5" customHeight="1">
       <c r="B5" s="20"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="5"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="10"/>
       <c r="U5" s="42"/>
       <c r="V5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="3"/>
     </row>
     <row r="6" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="21"/>
       <c r="B6" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="268" t="s">
+      <c r="C6" s="292" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="321" t="s">
+      <c r="D6" s="330" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="322"/>
-[...17 lines deleted...]
-      <c r="W6" s="322"/>
+      <c r="E6" s="331"/>
+      <c r="F6" s="331"/>
+      <c r="G6" s="331"/>
+      <c r="H6" s="331"/>
+      <c r="I6" s="331"/>
+      <c r="J6" s="331"/>
+      <c r="K6" s="331"/>
+      <c r="L6" s="331"/>
+      <c r="M6" s="331"/>
+      <c r="N6" s="331"/>
+      <c r="O6" s="331"/>
+      <c r="P6" s="331"/>
+      <c r="Q6" s="331"/>
+      <c r="R6" s="331"/>
+      <c r="S6" s="331"/>
+      <c r="T6" s="331"/>
+      <c r="U6" s="331"/>
+      <c r="V6" s="331"/>
+      <c r="W6" s="331"/>
     </row>
     <row r="7" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="23"/>
       <c r="B7" s="24"/>
-      <c r="C7" s="319"/>
+      <c r="C7" s="328"/>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="321" t="s">
+      <c r="E7" s="330" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="322"/>
-[...8 lines deleted...]
-      <c r="O7" s="324" t="s">
+      <c r="F7" s="331"/>
+      <c r="G7" s="331"/>
+      <c r="H7" s="331"/>
+      <c r="I7" s="331"/>
+      <c r="J7" s="331"/>
+      <c r="K7" s="331"/>
+      <c r="L7" s="331"/>
+      <c r="M7" s="331"/>
+      <c r="N7" s="332"/>
+      <c r="O7" s="333" t="s">
         <v>8</v>
       </c>
-      <c r="P7" s="325"/>
-[...6 lines deleted...]
-      <c r="W7" s="326" t="s">
+      <c r="P7" s="334"/>
+      <c r="Q7" s="334"/>
+      <c r="R7" s="334"/>
+      <c r="S7" s="334"/>
+      <c r="T7" s="334"/>
+      <c r="U7" s="334"/>
+      <c r="V7" s="334"/>
+      <c r="W7" s="335" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:23" s="11" customFormat="1" ht="23.25" customHeight="1">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
-      <c r="C8" s="319"/>
+      <c r="C8" s="328"/>
       <c r="D8" s="12"/>
-      <c r="E8" s="295" t="s">
+      <c r="E8" s="268" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="14" t="s">
         <v>17</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>18</v>
       </c>
       <c r="N8" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="268" t="s">
         <v>10</v>
       </c>
-      <c r="P8" s="330" t="s">
+      <c r="P8" s="339" t="s">
         <v>20</v>
       </c>
-      <c r="Q8" s="331"/>
-[...1 lines deleted...]
-      <c r="S8" s="332"/>
+      <c r="Q8" s="340"/>
+      <c r="R8" s="340"/>
+      <c r="S8" s="341"/>
       <c r="T8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="U8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="W8" s="327"/>
+      <c r="W8" s="336"/>
     </row>
     <row r="9" spans="1:23" s="11" customFormat="1" ht="36.75" customHeight="1">
       <c r="A9" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="25"/>
-      <c r="C9" s="320"/>
+      <c r="C9" s="329"/>
       <c r="D9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="E9" s="296"/>
+      <c r="E9" s="269"/>
       <c r="F9" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="M9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="O9" s="296"/>
+      <c r="O9" s="269"/>
       <c r="P9" s="17" t="s">
         <v>31</v>
       </c>
       <c r="Q9" s="17" t="s">
         <v>32</v>
       </c>
       <c r="R9" s="17" t="s">
         <v>33</v>
       </c>
       <c r="S9" s="17" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="U9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="W9" s="328"/>
+      <c r="W9" s="337"/>
     </row>
     <row r="10" spans="1:23" ht="15" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>441</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="49">
         <v>989657296</v>
       </c>
       <c r="D10" s="6">
         <v>17835214</v>
       </c>
       <c r="E10" s="6">
         <v>14938536</v>
       </c>
       <c r="F10" s="6">
         <v>6548114</v>
       </c>
       <c r="G10" s="6">
         <v>706168</v>
       </c>
       <c r="H10" s="6">
         <v>2296647</v>
       </c>
       <c r="I10" s="6">
@@ -18256,54 +20802,54 @@
         <v>6113</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6">
         <v>496</v>
       </c>
       <c r="S13" s="6">
         <v>5617</v>
       </c>
       <c r="T13" s="6">
         <v>6779</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6">
         <v>0</v>
       </c>
       <c r="W13" s="6">
         <v>17277785</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A14" s="317" t="s">
+      <c r="A14" s="326" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="318"/>
+      <c r="B14" s="327"/>
       <c r="C14" s="56"/>
       <c r="D14" s="6">
         <v>559131</v>
       </c>
       <c r="E14" s="6">
         <v>393457</v>
       </c>
       <c r="F14" s="6">
         <v>114440</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6">
         <v>279017</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6">
         <v>0</v>
       </c>
       <c r="K14" s="60">
         <v>0</v>
       </c>
@@ -18389,76 +20935,76 @@
       <c r="P15" s="6">
         <v>830</v>
       </c>
       <c r="Q15" s="60">
         <v>0</v>
       </c>
       <c r="R15" s="60">
         <v>0</v>
       </c>
       <c r="S15" s="60">
         <v>830</v>
       </c>
       <c r="T15" s="60">
         <v>43</v>
       </c>
       <c r="U15" s="60">
         <v>0</v>
       </c>
       <c r="V15" s="60">
         <v>0</v>
       </c>
       <c r="W15" s="60">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" s="61" customFormat="1" ht="10.95" customHeight="1">
+    <row r="16" spans="1:23" s="61" customFormat="1" ht="10.9" customHeight="1">
       <c r="A16" s="27"/>
       <c r="B16" s="58"/>
       <c r="C16" s="50"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="59"/>
       <c r="G16" s="6"/>
       <c r="H16" s="59"/>
       <c r="I16" s="59"/>
       <c r="J16" s="59"/>
       <c r="K16" s="60"/>
       <c r="L16" s="60"/>
       <c r="M16" s="60"/>
       <c r="N16" s="60"/>
       <c r="O16" s="60"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="60"/>
       <c r="R16" s="60"/>
       <c r="S16" s="60"/>
       <c r="T16" s="60"/>
       <c r="U16" s="60"/>
       <c r="V16" s="60"/>
       <c r="W16" s="60"/>
     </row>
-    <row r="17" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="17" spans="1:23" ht="20.45" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="46" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="51">
         <v>141892577</v>
       </c>
       <c r="D17" s="7">
         <v>1420959</v>
       </c>
       <c r="E17" s="7">
         <v>1121063</v>
       </c>
       <c r="F17" s="7">
         <v>175788</v>
       </c>
       <c r="G17" s="7">
         <v>116396</v>
       </c>
       <c r="H17" s="7">
         <v>753824</v>
       </c>
       <c r="I17" s="7">
         <v>22460</v>
       </c>
@@ -18483,51 +21029,51 @@
       <c r="P17" s="7">
         <v>150884</v>
       </c>
       <c r="Q17" s="7">
         <v>0</v>
       </c>
       <c r="R17" s="7">
         <v>79221</v>
       </c>
       <c r="S17" s="7">
         <v>71663</v>
       </c>
       <c r="T17" s="7">
         <v>149012</v>
       </c>
       <c r="U17" s="7">
         <v>0</v>
       </c>
       <c r="V17" s="7">
         <v>0</v>
       </c>
       <c r="W17" s="7">
         <v>1331409</v>
       </c>
     </row>
-    <row r="18" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="18" spans="1:23" ht="20.45" customHeight="1">
       <c r="A18" s="18"/>
       <c r="B18" s="46" t="s">
         <v>191</v>
       </c>
       <c r="C18" s="56">
         <v>176075235</v>
       </c>
       <c r="D18" s="7">
         <v>5004404</v>
       </c>
       <c r="E18" s="7">
         <v>4407013</v>
       </c>
       <c r="F18" s="7">
         <v>267382</v>
       </c>
       <c r="G18" s="7">
         <v>138586</v>
       </c>
       <c r="H18" s="7">
         <v>359354</v>
       </c>
       <c r="I18" s="7">
         <v>3486623</v>
       </c>
@@ -18552,51 +21098,51 @@
       <c r="P18" s="7">
         <v>82595</v>
       </c>
       <c r="Q18" s="7">
         <v>0</v>
       </c>
       <c r="R18" s="7">
         <v>11258</v>
       </c>
       <c r="S18" s="7">
         <v>71337</v>
       </c>
       <c r="T18" s="7">
         <v>266271</v>
       </c>
       <c r="U18" s="7">
         <v>248525</v>
       </c>
       <c r="V18" s="7">
         <v>0</v>
       </c>
       <c r="W18" s="7">
         <v>13127478</v>
       </c>
     </row>
-    <row r="19" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="19" spans="1:23" ht="20.45" customHeight="1">
       <c r="A19" s="26"/>
       <c r="B19" s="46" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="56">
         <v>99971049</v>
       </c>
       <c r="D19" s="7">
         <v>1037717</v>
       </c>
       <c r="E19" s="7">
         <v>853708</v>
       </c>
       <c r="F19" s="7">
         <v>581260</v>
       </c>
       <c r="G19" s="7">
         <v>80310</v>
       </c>
       <c r="H19" s="7">
         <v>95111</v>
       </c>
       <c r="I19" s="7">
         <v>73338</v>
       </c>
@@ -18621,51 +21167,51 @@
       <c r="P19" s="7">
         <v>72098</v>
       </c>
       <c r="Q19" s="7">
         <v>0</v>
       </c>
       <c r="R19" s="7">
         <v>53851</v>
       </c>
       <c r="S19" s="7">
         <v>18247</v>
       </c>
       <c r="T19" s="7">
         <v>111911</v>
       </c>
       <c r="U19" s="7">
         <v>0</v>
       </c>
       <c r="V19" s="7">
         <v>0</v>
       </c>
       <c r="W19" s="7">
         <v>117674</v>
       </c>
     </row>
-    <row r="20" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="20" spans="1:23" ht="20.45" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="51">
         <v>82584343</v>
       </c>
       <c r="D20" s="7">
         <v>1258763</v>
       </c>
       <c r="E20" s="7">
         <v>1084915</v>
       </c>
       <c r="F20" s="7">
         <v>554172</v>
       </c>
       <c r="G20" s="7">
         <v>74568</v>
       </c>
       <c r="H20" s="7">
         <v>424327</v>
       </c>
       <c r="I20" s="7">
         <v>16688</v>
       </c>
@@ -18690,51 +21236,51 @@
       <c r="P20" s="7">
         <v>28350</v>
       </c>
       <c r="Q20" s="7">
         <v>0</v>
       </c>
       <c r="R20" s="7">
         <v>0</v>
       </c>
       <c r="S20" s="7">
         <v>28350</v>
       </c>
       <c r="T20" s="7">
         <v>145498</v>
       </c>
       <c r="U20" s="7">
         <v>0</v>
       </c>
       <c r="V20" s="7">
         <v>0</v>
       </c>
       <c r="W20" s="7">
         <v>210100</v>
       </c>
     </row>
-    <row r="21" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="21" spans="1:23" ht="20.45" customHeight="1">
       <c r="A21" s="18"/>
       <c r="B21" s="46" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="51">
         <v>124889952</v>
       </c>
       <c r="D21" s="7">
         <v>2473184</v>
       </c>
       <c r="E21" s="7">
         <v>1783962</v>
       </c>
       <c r="F21" s="7">
         <v>773300</v>
       </c>
       <c r="G21" s="7">
         <v>75354</v>
       </c>
       <c r="H21" s="7">
         <v>183516</v>
       </c>
       <c r="I21" s="7">
         <v>731448</v>
       </c>
@@ -18759,51 +21305,51 @@
       <c r="P21" s="7">
         <v>446710</v>
       </c>
       <c r="Q21" s="7">
         <v>0</v>
       </c>
       <c r="R21" s="7">
         <v>417919</v>
       </c>
       <c r="S21" s="7">
         <v>28791</v>
       </c>
       <c r="T21" s="7">
         <v>242512</v>
       </c>
       <c r="U21" s="7">
         <v>0</v>
       </c>
       <c r="V21" s="7">
         <v>0</v>
       </c>
       <c r="W21" s="7">
         <v>2956093</v>
       </c>
     </row>
-    <row r="22" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="22" spans="1:23" ht="20.45" customHeight="1">
       <c r="A22" s="26"/>
       <c r="B22" s="46" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="51">
         <v>19300807</v>
       </c>
       <c r="D22" s="7">
         <v>393508</v>
       </c>
       <c r="E22" s="7">
         <v>291092</v>
       </c>
       <c r="F22" s="7">
         <v>241035</v>
       </c>
       <c r="G22" s="7">
         <v>1787</v>
       </c>
       <c r="H22" s="7">
         <v>15386</v>
       </c>
       <c r="I22" s="7">
         <v>3519</v>
       </c>
@@ -18828,51 +21374,51 @@
       <c r="P22" s="7">
         <v>59804</v>
       </c>
       <c r="Q22" s="7">
         <v>349</v>
       </c>
       <c r="R22" s="7">
         <v>51696</v>
       </c>
       <c r="S22" s="7">
         <v>7759</v>
       </c>
       <c r="T22" s="7">
         <v>42612</v>
       </c>
       <c r="U22" s="7">
         <v>0</v>
       </c>
       <c r="V22" s="7">
         <v>0</v>
       </c>
       <c r="W22" s="7">
         <v>91784</v>
       </c>
     </row>
-    <row r="23" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="23" spans="1:23" ht="20.45" customHeight="1">
       <c r="A23" s="26"/>
       <c r="B23" s="46" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="51">
         <v>58116108</v>
       </c>
       <c r="D23" s="7">
         <v>621023</v>
       </c>
       <c r="E23" s="7">
         <v>500114</v>
       </c>
       <c r="F23" s="7">
         <v>331155</v>
       </c>
       <c r="G23" s="7">
         <v>37320</v>
       </c>
       <c r="H23" s="7">
         <v>92245</v>
       </c>
       <c r="I23" s="7">
         <v>17120</v>
       </c>
@@ -18897,51 +21443,51 @@
       <c r="P23" s="7">
         <v>42804</v>
       </c>
       <c r="Q23" s="7">
         <v>0</v>
       </c>
       <c r="R23" s="7">
         <v>3569</v>
       </c>
       <c r="S23" s="7">
         <v>39235</v>
       </c>
       <c r="T23" s="7">
         <v>44484</v>
       </c>
       <c r="U23" s="7">
         <v>33621</v>
       </c>
       <c r="V23" s="7">
         <v>0</v>
       </c>
       <c r="W23" s="7">
         <v>153996</v>
       </c>
     </row>
-    <row r="24" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="24" spans="1:23" ht="20.45" customHeight="1">
       <c r="A24" s="26"/>
       <c r="B24" s="46" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="51">
         <v>22289748</v>
       </c>
       <c r="D24" s="7">
         <v>353813</v>
       </c>
       <c r="E24" s="7">
         <v>290235</v>
       </c>
       <c r="F24" s="7">
         <v>241993</v>
       </c>
       <c r="G24" s="7">
         <v>12959</v>
       </c>
       <c r="H24" s="7">
         <v>10726</v>
       </c>
       <c r="I24" s="7">
         <v>18641</v>
       </c>
@@ -18966,51 +21512,51 @@
       <c r="P24" s="7">
         <v>4847</v>
       </c>
       <c r="Q24" s="7">
         <v>0</v>
       </c>
       <c r="R24" s="7">
         <v>0</v>
       </c>
       <c r="S24" s="7">
         <v>4847</v>
       </c>
       <c r="T24" s="7">
         <v>58731</v>
       </c>
       <c r="U24" s="7">
         <v>0</v>
       </c>
       <c r="V24" s="7">
         <v>0</v>
       </c>
       <c r="W24" s="7">
         <v>57725</v>
       </c>
     </row>
-    <row r="25" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="25" spans="1:23" ht="20.45" customHeight="1">
       <c r="A25" s="26"/>
       <c r="B25" s="46" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="51">
         <v>27935187</v>
       </c>
       <c r="D25" s="7">
         <v>485173</v>
       </c>
       <c r="E25" s="7">
         <v>395483</v>
       </c>
       <c r="F25" s="7">
         <v>303885</v>
       </c>
       <c r="G25" s="7">
         <v>21485</v>
       </c>
       <c r="H25" s="7">
         <v>13839</v>
       </c>
       <c r="I25" s="7">
         <v>28463</v>
       </c>
@@ -19035,51 +21581,51 @@
       <c r="P25" s="7">
         <v>40574</v>
       </c>
       <c r="Q25" s="7">
         <v>0</v>
       </c>
       <c r="R25" s="7">
         <v>30980</v>
       </c>
       <c r="S25" s="7">
         <v>9594</v>
       </c>
       <c r="T25" s="7">
         <v>49116</v>
       </c>
       <c r="U25" s="7">
         <v>0</v>
       </c>
       <c r="V25" s="7">
         <v>0</v>
       </c>
       <c r="W25" s="7">
         <v>74216</v>
       </c>
     </row>
-    <row r="26" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="26" spans="1:23" ht="20.45" customHeight="1">
       <c r="A26" s="26"/>
       <c r="B26" s="46" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="51">
         <v>39474678</v>
       </c>
       <c r="D26" s="7">
         <v>574439</v>
       </c>
       <c r="E26" s="7">
         <v>488996</v>
       </c>
       <c r="F26" s="7">
         <v>366970</v>
       </c>
       <c r="G26" s="7">
         <v>23632</v>
       </c>
       <c r="H26" s="7">
         <v>25969</v>
       </c>
       <c r="I26" s="7">
         <v>48103</v>
       </c>
@@ -19104,51 +21650,51 @@
       <c r="P26" s="7">
         <v>12277</v>
       </c>
       <c r="Q26" s="7">
         <v>0</v>
       </c>
       <c r="R26" s="7">
         <v>1987</v>
       </c>
       <c r="S26" s="7">
         <v>10290</v>
       </c>
       <c r="T26" s="7">
         <v>73166</v>
       </c>
       <c r="U26" s="7">
         <v>0</v>
       </c>
       <c r="V26" s="7">
         <v>0</v>
       </c>
       <c r="W26" s="7">
         <v>146392</v>
       </c>
     </row>
-    <row r="27" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="27" spans="1:23" ht="20.45" customHeight="1">
       <c r="A27" s="26"/>
       <c r="B27" s="46" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="51">
         <v>21631452</v>
       </c>
       <c r="D27" s="7">
         <v>424535</v>
       </c>
       <c r="E27" s="7">
         <v>361011</v>
       </c>
       <c r="F27" s="7">
         <v>283858</v>
       </c>
       <c r="G27" s="7">
         <v>13165</v>
       </c>
       <c r="H27" s="7">
         <v>30187</v>
       </c>
       <c r="I27" s="7">
         <v>26438</v>
       </c>
@@ -19173,51 +21719,51 @@
       <c r="P27" s="7">
         <v>6397</v>
       </c>
       <c r="Q27" s="7">
         <v>0</v>
       </c>
       <c r="R27" s="7">
         <v>4886</v>
       </c>
       <c r="S27" s="7">
         <v>1511</v>
       </c>
       <c r="T27" s="7">
         <v>57127</v>
       </c>
       <c r="U27" s="7">
         <v>0</v>
       </c>
       <c r="V27" s="7">
         <v>0</v>
       </c>
       <c r="W27" s="7">
         <v>106872</v>
       </c>
     </row>
-    <row r="28" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="28" spans="1:23" ht="20.45" customHeight="1">
       <c r="A28" s="26"/>
       <c r="B28" s="46" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="51">
         <v>24725289</v>
       </c>
       <c r="D28" s="7">
         <v>431122</v>
       </c>
       <c r="E28" s="7">
         <v>420788</v>
       </c>
       <c r="F28" s="7">
         <v>308656</v>
       </c>
       <c r="G28" s="7">
         <v>28941</v>
       </c>
       <c r="H28" s="7">
         <v>35760</v>
       </c>
       <c r="I28" s="7">
         <v>23987</v>
       </c>
@@ -19242,51 +21788,51 @@
       <c r="P28" s="7">
         <v>10334</v>
       </c>
       <c r="Q28" s="7">
         <v>0</v>
       </c>
       <c r="R28" s="7">
         <v>0</v>
       </c>
       <c r="S28" s="7">
         <v>10334</v>
       </c>
       <c r="T28" s="7">
         <v>0</v>
       </c>
       <c r="U28" s="7">
         <v>0</v>
       </c>
       <c r="V28" s="7">
         <v>0</v>
       </c>
       <c r="W28" s="7">
         <v>55038</v>
       </c>
     </row>
-    <row r="29" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="29" spans="1:23" ht="20.45" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="46" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="51">
         <v>21978575</v>
       </c>
       <c r="D29" s="7">
         <v>482550</v>
       </c>
       <c r="E29" s="7">
         <v>425455</v>
       </c>
       <c r="F29" s="7">
         <v>310879</v>
       </c>
       <c r="G29" s="7">
         <v>19630</v>
       </c>
       <c r="H29" s="7">
         <v>32117</v>
       </c>
       <c r="I29" s="7">
         <v>18337</v>
       </c>
@@ -19311,51 +21857,51 @@
       <c r="P29" s="7">
         <v>11402</v>
       </c>
       <c r="Q29" s="7">
         <v>0</v>
       </c>
       <c r="R29" s="7">
         <v>0</v>
       </c>
       <c r="S29" s="7">
         <v>11402</v>
       </c>
       <c r="T29" s="7">
         <v>45693</v>
       </c>
       <c r="U29" s="7">
         <v>0</v>
       </c>
       <c r="V29" s="7">
         <v>0</v>
       </c>
       <c r="W29" s="7">
         <v>117780</v>
       </c>
     </row>
-    <row r="30" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="30" spans="1:23" ht="20.45" customHeight="1">
       <c r="A30" s="26"/>
       <c r="B30" s="46" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="51">
         <v>32826951</v>
       </c>
       <c r="D30" s="7">
         <v>836552</v>
       </c>
       <c r="E30" s="7">
         <v>748378</v>
       </c>
       <c r="F30" s="7">
         <v>685267</v>
       </c>
       <c r="G30" s="7">
         <v>15352</v>
       </c>
       <c r="H30" s="7">
         <v>8137</v>
       </c>
       <c r="I30" s="7">
         <v>17558</v>
       </c>
@@ -19380,51 +21926,51 @@
       <c r="P30" s="7">
         <v>5545</v>
       </c>
       <c r="Q30" s="7">
         <v>248</v>
       </c>
       <c r="R30" s="7">
         <v>584</v>
       </c>
       <c r="S30" s="7">
         <v>4713</v>
       </c>
       <c r="T30" s="7">
         <v>82629</v>
       </c>
       <c r="U30" s="7">
         <v>0</v>
       </c>
       <c r="V30" s="7">
         <v>0</v>
       </c>
       <c r="W30" s="7">
         <v>239604</v>
       </c>
     </row>
-    <row r="31" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="31" spans="1:23" ht="20.45" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="46" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="51">
         <v>14208854</v>
       </c>
       <c r="D31" s="7">
         <v>423750</v>
       </c>
       <c r="E31" s="7">
         <v>346231</v>
       </c>
       <c r="F31" s="7">
         <v>294511</v>
       </c>
       <c r="G31" s="7">
         <v>0</v>
       </c>
       <c r="H31" s="7">
         <v>32315</v>
       </c>
       <c r="I31" s="7">
         <v>10054</v>
       </c>
@@ -19449,51 +21995,51 @@
       <c r="P31" s="7">
         <v>20689</v>
       </c>
       <c r="Q31" s="7">
         <v>0</v>
       </c>
       <c r="R31" s="7">
         <v>4929</v>
       </c>
       <c r="S31" s="7">
         <v>15760</v>
       </c>
       <c r="T31" s="7">
         <v>56830</v>
       </c>
       <c r="U31" s="7">
         <v>0</v>
       </c>
       <c r="V31" s="7">
         <v>0</v>
       </c>
       <c r="W31" s="7">
         <v>125732</v>
       </c>
     </row>
-    <row r="32" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="32" spans="1:23" ht="20.45" customHeight="1">
       <c r="A32" s="26"/>
       <c r="B32" s="46" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="56">
         <v>16366656</v>
       </c>
       <c r="D32" s="7">
         <v>328628</v>
       </c>
       <c r="E32" s="7">
         <v>307516</v>
       </c>
       <c r="F32" s="7">
         <v>238874</v>
       </c>
       <c r="G32" s="7">
         <v>8190</v>
       </c>
       <c r="H32" s="7">
         <v>30068</v>
       </c>
       <c r="I32" s="7">
         <v>21638</v>
       </c>
@@ -19518,51 +22064,51 @@
       <c r="P32" s="7">
         <v>13949</v>
       </c>
       <c r="Q32" s="7">
         <v>0</v>
       </c>
       <c r="R32" s="7">
         <v>152</v>
       </c>
       <c r="S32" s="7">
         <v>13797</v>
       </c>
       <c r="T32" s="7">
         <v>7163</v>
       </c>
       <c r="U32" s="7">
         <v>0</v>
       </c>
       <c r="V32" s="7">
         <v>0</v>
       </c>
       <c r="W32" s="7">
         <v>88435</v>
       </c>
     </row>
-    <row r="33" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="33" spans="1:23" ht="20.45" customHeight="1">
       <c r="A33" s="26"/>
       <c r="B33" s="46" t="s">
         <v>447</v>
       </c>
       <c r="C33" s="56">
         <v>8746705</v>
       </c>
       <c r="D33" s="7">
         <v>267444</v>
       </c>
       <c r="E33" s="7">
         <v>237865</v>
       </c>
       <c r="F33" s="7">
         <v>136799</v>
       </c>
       <c r="G33" s="7">
         <v>5011</v>
       </c>
       <c r="H33" s="7">
         <v>34448</v>
       </c>
       <c r="I33" s="7">
         <v>58165</v>
       </c>
@@ -19587,51 +22133,51 @@
       <c r="P33" s="7">
         <v>10417</v>
       </c>
       <c r="Q33" s="7">
         <v>0</v>
       </c>
       <c r="R33" s="7">
         <v>5445</v>
       </c>
       <c r="S33" s="7">
         <v>4972</v>
       </c>
       <c r="T33" s="7">
         <v>19162</v>
       </c>
       <c r="U33" s="7">
         <v>0</v>
       </c>
       <c r="V33" s="7">
         <v>0</v>
       </c>
       <c r="W33" s="7">
         <v>89537</v>
       </c>
     </row>
-    <row r="34" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="34" spans="1:23" ht="20.45" customHeight="1">
       <c r="A34" s="26"/>
       <c r="B34" s="46" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="56">
         <v>16218747</v>
       </c>
       <c r="D34" s="7">
         <v>269607</v>
       </c>
       <c r="E34" s="7">
         <v>261029</v>
       </c>
       <c r="F34" s="7">
         <v>199477</v>
       </c>
       <c r="G34" s="7">
         <v>8366</v>
       </c>
       <c r="H34" s="7">
         <v>22747</v>
       </c>
       <c r="I34" s="7">
         <v>13165</v>
       </c>
@@ -19656,51 +22202,51 @@
       <c r="P34" s="7">
         <v>8578</v>
       </c>
       <c r="Q34" s="7">
         <v>0</v>
       </c>
       <c r="R34" s="7">
         <v>1444</v>
       </c>
       <c r="S34" s="7">
         <v>7134</v>
       </c>
       <c r="T34" s="7">
         <v>0</v>
       </c>
       <c r="U34" s="7">
         <v>0</v>
       </c>
       <c r="V34" s="7">
         <v>0</v>
       </c>
       <c r="W34" s="7">
         <v>158974</v>
       </c>
     </row>
-    <row r="35" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="35" spans="1:23" ht="20.45" customHeight="1">
       <c r="A35" s="26"/>
       <c r="B35" s="46" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="56">
         <v>16358940</v>
       </c>
       <c r="D35" s="7">
         <v>173075</v>
       </c>
       <c r="E35" s="7">
         <v>151565</v>
       </c>
       <c r="F35" s="7">
         <v>83680</v>
       </c>
       <c r="G35" s="7">
         <v>14058</v>
       </c>
       <c r="H35" s="7">
         <v>30317</v>
       </c>
       <c r="I35" s="7">
         <v>10047</v>
       </c>
@@ -19725,51 +22271,51 @@
       <c r="P35" s="7">
         <v>1333</v>
       </c>
       <c r="Q35" s="7">
         <v>0</v>
       </c>
       <c r="R35" s="7">
         <v>0</v>
       </c>
       <c r="S35" s="7">
         <v>1333</v>
       </c>
       <c r="T35" s="7">
         <v>20177</v>
       </c>
       <c r="U35" s="7">
         <v>0</v>
       </c>
       <c r="V35" s="7">
         <v>0</v>
       </c>
       <c r="W35" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:23" ht="20.399999999999999" customHeight="1">
+    <row r="36" spans="1:23" ht="20.45" customHeight="1">
       <c r="A36" s="26"/>
       <c r="B36" s="46" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="56">
         <v>10369332</v>
       </c>
       <c r="D36" s="7">
         <v>120876</v>
       </c>
       <c r="E36" s="7">
         <v>116311</v>
       </c>
       <c r="F36" s="7">
         <v>80680</v>
       </c>
       <c r="G36" s="7">
         <v>2465</v>
       </c>
       <c r="H36" s="7">
         <v>6668</v>
       </c>
       <c r="I36" s="7">
         <v>8854</v>
       </c>
@@ -19794,51 +22340,51 @@
       <c r="P36" s="7">
         <v>4565</v>
       </c>
       <c r="Q36" s="7">
         <v>0</v>
       </c>
       <c r="R36" s="7">
         <v>0</v>
       </c>
       <c r="S36" s="7">
         <v>4565</v>
       </c>
       <c r="T36" s="7">
         <v>0</v>
       </c>
       <c r="U36" s="7">
         <v>0</v>
       </c>
       <c r="V36" s="7">
         <v>0</v>
       </c>
       <c r="W36" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:23" s="9" customFormat="1" ht="20.399999999999999" customHeight="1">
+    <row r="37" spans="1:23" s="9" customFormat="1" ht="20.45" customHeight="1">
       <c r="A37" s="26"/>
       <c r="B37" s="46" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="56">
         <v>10624038</v>
       </c>
       <c r="D37" s="7">
         <v>330861</v>
       </c>
       <c r="E37" s="7">
         <v>237228</v>
       </c>
       <c r="F37" s="7">
         <v>59320</v>
       </c>
       <c r="G37" s="7">
         <v>7617</v>
       </c>
       <c r="H37" s="7">
         <v>51980</v>
       </c>
       <c r="I37" s="7">
         <v>112296</v>
       </c>
@@ -19863,51 +22409,51 @@
       <c r="P37" s="7">
         <v>93633</v>
       </c>
       <c r="Q37" s="7">
         <v>89708</v>
       </c>
       <c r="R37" s="7">
         <v>305</v>
       </c>
       <c r="S37" s="7">
         <v>3620</v>
       </c>
       <c r="T37" s="7">
         <v>0</v>
       </c>
       <c r="U37" s="7">
         <v>0</v>
       </c>
       <c r="V37" s="7">
         <v>0</v>
       </c>
       <c r="W37" s="7">
         <v>36135</v>
       </c>
     </row>
-    <row r="38" spans="1:23" s="9" customFormat="1" ht="20.399999999999999" customHeight="1">
+    <row r="38" spans="1:23" s="9" customFormat="1" ht="20.45" customHeight="1">
       <c r="A38" s="170"/>
       <c r="B38" s="172" t="s">
         <v>446</v>
       </c>
       <c r="C38" s="57">
         <v>3072073</v>
       </c>
       <c r="D38" s="8">
         <v>123231</v>
       </c>
       <c r="E38" s="8">
         <v>108578</v>
       </c>
       <c r="F38" s="8">
         <v>29173</v>
       </c>
       <c r="G38" s="8">
         <v>976</v>
       </c>
       <c r="H38" s="8">
         <v>7606</v>
       </c>
       <c r="I38" s="8">
         <v>70205</v>
       </c>
@@ -19944,115 +22490,115 @@
       <c r="T38" s="8">
         <v>234</v>
       </c>
       <c r="U38" s="8">
         <v>0</v>
       </c>
       <c r="V38" s="8">
         <v>0</v>
       </c>
       <c r="W38" s="8">
         <v>133063</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="11" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="S1:T1"/>
-[...4 lines deleted...]
-    <mergeCell ref="P8:S8"/>
     <mergeCell ref="C6:C9"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="D6:W6"/>
     <mergeCell ref="E7:N7"/>
     <mergeCell ref="O7:V7"/>
     <mergeCell ref="W7:W9"/>
+    <mergeCell ref="S1:T1"/>
+    <mergeCell ref="U1:W1"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="O8:O9"/>
+    <mergeCell ref="P8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5B82302-A72E-4C0E-9E56-183A1ED90086}">
   <dimension ref="A1:V15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="Q18" sqref="Q18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="20" width="8.88671875" style="11"/>
+    <col min="1" max="20" width="8.875" style="11"/>
     <col min="21" max="21" width="11" style="11" customWidth="1"/>
-    <col min="22" max="16384" width="8.88671875" style="11"/>
+    <col min="22" max="16384" width="8.875" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="36" customHeight="1">
       <c r="A1" s="133"/>
       <c r="B1" s="133"/>
       <c r="D1" s="211" t="s">
         <v>507</v>
       </c>
       <c r="E1" s="133"/>
       <c r="F1" s="133"/>
       <c r="G1" s="133"/>
       <c r="H1" s="133"/>
       <c r="I1" s="133"/>
       <c r="J1" s="133"/>
       <c r="K1" s="133"/>
       <c r="L1" s="133"/>
       <c r="M1" s="133"/>
       <c r="N1" s="133"/>
       <c r="O1" s="133"/>
       <c r="P1" s="133"/>
       <c r="Q1" s="133"/>
       <c r="R1" s="133"/>
       <c r="S1" s="133"/>
       <c r="T1" s="133"/>
       <c r="U1" s="133"/>
       <c r="V1" s="133"/>
     </row>
-    <row r="2" spans="1:22" ht="13.95" customHeight="1">
+    <row r="2" spans="1:22" ht="13.9" customHeight="1">
       <c r="A2" s="134"/>
       <c r="B2" s="133"/>
       <c r="C2" s="133"/>
       <c r="D2" s="133"/>
       <c r="E2" s="133"/>
       <c r="F2" s="133"/>
       <c r="G2" s="133"/>
       <c r="H2" s="133"/>
       <c r="I2" s="133"/>
       <c r="J2" s="133"/>
       <c r="K2" s="133"/>
       <c r="L2" s="133"/>
       <c r="M2" s="133"/>
       <c r="N2" s="133"/>
       <c r="O2" s="133"/>
       <c r="P2" s="133"/>
       <c r="Q2" s="133"/>
       <c r="R2" s="133"/>
       <c r="S2" s="133"/>
       <c r="T2" s="133"/>
       <c r="U2" s="133"/>
       <c r="V2" s="133"/>
     </row>
     <row r="3" spans="1:22" ht="21" customHeight="1">
       <c r="A3" s="133" t="s">
@@ -20379,95 +22925,95 @@
       <c r="H15" s="133"/>
       <c r="I15" s="133"/>
       <c r="J15" s="133"/>
       <c r="K15" s="133"/>
       <c r="L15" s="133"/>
       <c r="M15" s="133"/>
       <c r="N15" s="133"/>
       <c r="O15" s="133"/>
       <c r="P15" s="133"/>
       <c r="Q15" s="133"/>
       <c r="R15" s="133"/>
       <c r="S15" s="133"/>
       <c r="T15" s="133"/>
       <c r="U15" s="133"/>
       <c r="V15" s="133"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="178" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="20" width="8.88671875" style="11"/>
+    <col min="1" max="20" width="8.875" style="11"/>
     <col min="21" max="21" width="11" style="11" customWidth="1"/>
-    <col min="22" max="16384" width="8.88671875" style="11"/>
+    <col min="22" max="16384" width="8.875" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="36" customHeight="1">
       <c r="A1" s="133"/>
       <c r="B1" s="133"/>
       <c r="C1" s="211" t="s">
         <v>507</v>
       </c>
       <c r="D1" s="133"/>
       <c r="E1" s="133"/>
       <c r="F1" s="133"/>
       <c r="G1" s="133"/>
       <c r="H1" s="133"/>
       <c r="I1" s="133"/>
       <c r="J1" s="133"/>
       <c r="K1" s="133"/>
       <c r="L1" s="133"/>
       <c r="M1" s="133"/>
       <c r="N1" s="133"/>
       <c r="O1" s="133"/>
       <c r="P1" s="133"/>
       <c r="Q1" s="133"/>
       <c r="R1" s="133"/>
       <c r="S1" s="133"/>
       <c r="T1" s="133"/>
       <c r="U1" s="133"/>
       <c r="V1" s="133"/>
     </row>
-    <row r="2" spans="1:22" ht="13.95" customHeight="1">
+    <row r="2" spans="1:22" ht="13.9" customHeight="1">
       <c r="A2" s="134"/>
       <c r="B2" s="133"/>
       <c r="C2" s="133"/>
       <c r="D2" s="133"/>
       <c r="E2" s="133"/>
       <c r="F2" s="133"/>
       <c r="G2" s="133"/>
       <c r="H2" s="133"/>
       <c r="I2" s="133"/>
       <c r="J2" s="133"/>
       <c r="K2" s="133"/>
       <c r="L2" s="133"/>
       <c r="M2" s="133"/>
       <c r="N2" s="133"/>
       <c r="O2" s="133"/>
       <c r="P2" s="133"/>
       <c r="Q2" s="133"/>
       <c r="R2" s="133"/>
       <c r="S2" s="133"/>
       <c r="T2" s="133"/>
       <c r="U2" s="133"/>
       <c r="V2" s="133"/>
     </row>
     <row r="3" spans="1:22" ht="21" customHeight="1">
       <c r="A3" s="133" t="s">
@@ -20707,178 +23253,178 @@
       <c r="A12" s="133" t="s">
         <v>499</v>
       </c>
       <c r="B12" s="133"/>
       <c r="C12" s="133"/>
       <c r="D12" s="133"/>
       <c r="E12" s="133"/>
       <c r="F12" s="133"/>
       <c r="G12" s="133"/>
       <c r="H12" s="133"/>
       <c r="I12" s="133"/>
       <c r="J12" s="133"/>
       <c r="K12" s="133"/>
       <c r="L12" s="133"/>
       <c r="M12" s="133"/>
       <c r="N12" s="133"/>
       <c r="O12" s="133"/>
       <c r="P12" s="133"/>
       <c r="Q12" s="133"/>
       <c r="R12" s="133"/>
       <c r="S12" s="133"/>
       <c r="T12" s="133"/>
       <c r="U12" s="133"/>
       <c r="V12" s="133"/>
     </row>
-    <row r="13" spans="1:22" ht="40.799999999999997" customHeight="1">
-      <c r="A13" s="346" t="s">
+    <row r="13" spans="1:22" ht="40.9" customHeight="1">
+      <c r="A13" s="347" t="s">
         <v>500</v>
       </c>
-      <c r="B13" s="346"/>
-[...18 lines deleted...]
-      <c r="U13" s="346"/>
+      <c r="B13" s="347"/>
+      <c r="C13" s="347"/>
+      <c r="D13" s="347"/>
+      <c r="E13" s="347"/>
+      <c r="F13" s="347"/>
+      <c r="G13" s="347"/>
+      <c r="H13" s="347"/>
+      <c r="I13" s="347"/>
+      <c r="J13" s="347"/>
+      <c r="K13" s="347"/>
+      <c r="L13" s="347"/>
+      <c r="M13" s="347"/>
+      <c r="N13" s="347"/>
+      <c r="O13" s="347"/>
+      <c r="P13" s="347"/>
+      <c r="Q13" s="347"/>
+      <c r="R13" s="347"/>
+      <c r="S13" s="347"/>
+      <c r="T13" s="347"/>
+      <c r="U13" s="347"/>
       <c r="V13" s="133"/>
     </row>
     <row r="14" spans="1:22" ht="117.6" customHeight="1">
-      <c r="A14" s="347" t="s">
+      <c r="A14" s="348" t="s">
         <v>501</v>
       </c>
-      <c r="B14" s="347"/>
-[...18 lines deleted...]
-      <c r="U14" s="347"/>
+      <c r="B14" s="348"/>
+      <c r="C14" s="348"/>
+      <c r="D14" s="348"/>
+      <c r="E14" s="348"/>
+      <c r="F14" s="348"/>
+      <c r="G14" s="348"/>
+      <c r="H14" s="348"/>
+      <c r="I14" s="348"/>
+      <c r="J14" s="348"/>
+      <c r="K14" s="348"/>
+      <c r="L14" s="348"/>
+      <c r="M14" s="348"/>
+      <c r="N14" s="348"/>
+      <c r="O14" s="348"/>
+      <c r="P14" s="348"/>
+      <c r="Q14" s="348"/>
+      <c r="R14" s="348"/>
+      <c r="S14" s="348"/>
+      <c r="T14" s="348"/>
+      <c r="U14" s="348"/>
       <c r="V14" s="133"/>
     </row>
     <row r="15" spans="1:22" ht="21" customHeight="1">
-      <c r="A15" s="348" t="s">
+      <c r="A15" s="349" t="s">
         <v>502</v>
       </c>
-      <c r="B15" s="348"/>
-[...18 lines deleted...]
-      <c r="U15" s="348"/>
+      <c r="B15" s="349"/>
+      <c r="C15" s="349"/>
+      <c r="D15" s="349"/>
+      <c r="E15" s="349"/>
+      <c r="F15" s="349"/>
+      <c r="G15" s="349"/>
+      <c r="H15" s="349"/>
+      <c r="I15" s="349"/>
+      <c r="J15" s="349"/>
+      <c r="K15" s="349"/>
+      <c r="L15" s="349"/>
+      <c r="M15" s="349"/>
+      <c r="N15" s="349"/>
+      <c r="O15" s="349"/>
+      <c r="P15" s="349"/>
+      <c r="Q15" s="349"/>
+      <c r="R15" s="349"/>
+      <c r="S15" s="349"/>
+      <c r="T15" s="349"/>
+      <c r="U15" s="349"/>
       <c r="V15" s="133"/>
     </row>
     <row r="16" spans="1:22" ht="21" customHeight="1">
-      <c r="A16" s="348" t="s">
+      <c r="A16" s="349" t="s">
         <v>503</v>
       </c>
-      <c r="B16" s="348"/>
-[...18 lines deleted...]
-      <c r="U16" s="348"/>
+      <c r="B16" s="349"/>
+      <c r="C16" s="349"/>
+      <c r="D16" s="349"/>
+      <c r="E16" s="349"/>
+      <c r="F16" s="349"/>
+      <c r="G16" s="349"/>
+      <c r="H16" s="349"/>
+      <c r="I16" s="349"/>
+      <c r="J16" s="349"/>
+      <c r="K16" s="349"/>
+      <c r="L16" s="349"/>
+      <c r="M16" s="349"/>
+      <c r="N16" s="349"/>
+      <c r="O16" s="349"/>
+      <c r="P16" s="349"/>
+      <c r="Q16" s="349"/>
+      <c r="R16" s="349"/>
+      <c r="S16" s="349"/>
+      <c r="T16" s="349"/>
+      <c r="U16" s="349"/>
       <c r="V16" s="133"/>
     </row>
     <row r="17" spans="1:22" ht="21" customHeight="1">
-      <c r="A17" s="348" t="s">
+      <c r="A17" s="349" t="s">
         <v>504</v>
       </c>
-      <c r="B17" s="348"/>
-[...18 lines deleted...]
-      <c r="U17" s="348"/>
+      <c r="B17" s="349"/>
+      <c r="C17" s="349"/>
+      <c r="D17" s="349"/>
+      <c r="E17" s="349"/>
+      <c r="F17" s="349"/>
+      <c r="G17" s="349"/>
+      <c r="H17" s="349"/>
+      <c r="I17" s="349"/>
+      <c r="J17" s="349"/>
+      <c r="K17" s="349"/>
+      <c r="L17" s="349"/>
+      <c r="M17" s="349"/>
+      <c r="N17" s="349"/>
+      <c r="O17" s="349"/>
+      <c r="P17" s="349"/>
+      <c r="Q17" s="349"/>
+      <c r="R17" s="349"/>
+      <c r="S17" s="349"/>
+      <c r="T17" s="349"/>
+      <c r="U17" s="349"/>
       <c r="V17" s="133"/>
     </row>
     <row r="18" spans="1:22" ht="21" customHeight="1">
       <c r="A18" s="133" t="s">
         <v>510</v>
       </c>
       <c r="B18" s="133"/>
       <c r="C18" s="133"/>
       <c r="D18" s="133"/>
       <c r="E18" s="133"/>
       <c r="F18" s="133"/>
       <c r="G18" s="133"/>
       <c r="H18" s="133"/>
       <c r="I18" s="133"/>
       <c r="J18" s="133"/>
       <c r="K18" s="133"/>
       <c r="L18" s="133"/>
       <c r="M18" s="133"/>
       <c r="N18" s="133"/>
       <c r="O18" s="133"/>
       <c r="P18" s="133"/>
       <c r="Q18" s="133"/>
       <c r="R18" s="133"/>
       <c r="S18" s="133"/>
       <c r="T18" s="133"/>
@@ -20957,90 +23503,90 @@
       <c r="O21" s="133"/>
       <c r="P21" s="133"/>
       <c r="Q21" s="133"/>
       <c r="R21" s="133"/>
       <c r="S21" s="133"/>
       <c r="T21" s="133"/>
       <c r="U21" s="133"/>
       <c r="V21" s="133"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A13:U13"/>
     <mergeCell ref="A14:U14"/>
     <mergeCell ref="A15:U15"/>
     <mergeCell ref="A16:U16"/>
     <mergeCell ref="A17:U17"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="69" firstPageNumber="178" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="16384" width="8.88671875" style="11"/>
+    <col min="1" max="16384" width="8.875" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30.6" customHeight="1">
       <c r="A1" s="133"/>
       <c r="B1" s="133"/>
       <c r="C1" s="63" t="s">
         <v>257</v>
       </c>
       <c r="D1" s="133"/>
       <c r="E1" s="133"/>
       <c r="F1" s="133"/>
       <c r="G1" s="133"/>
       <c r="H1" s="133"/>
       <c r="I1" s="133"/>
       <c r="J1" s="133"/>
       <c r="K1" s="133"/>
       <c r="L1" s="133"/>
       <c r="M1" s="133"/>
       <c r="N1" s="133"/>
       <c r="O1" s="133"/>
       <c r="P1" s="133"/>
       <c r="Q1" s="133"/>
       <c r="R1" s="133"/>
       <c r="S1" s="133"/>
       <c r="T1" s="133"/>
       <c r="U1" s="133"/>
       <c r="V1" s="133"/>
     </row>
-    <row r="2" spans="1:22" ht="13.95" customHeight="1">
+    <row r="2" spans="1:22" ht="13.9" customHeight="1">
       <c r="A2" s="134"/>
       <c r="B2" s="133"/>
       <c r="C2" s="133"/>
       <c r="D2" s="133"/>
       <c r="E2" s="133"/>
       <c r="F2" s="133"/>
       <c r="G2" s="133"/>
       <c r="H2" s="133"/>
       <c r="I2" s="133"/>
       <c r="J2" s="133"/>
       <c r="K2" s="133"/>
       <c r="L2" s="133"/>
       <c r="M2" s="133"/>
       <c r="N2" s="133"/>
       <c r="O2" s="133"/>
       <c r="P2" s="133"/>
       <c r="Q2" s="133"/>
       <c r="R2" s="133"/>
       <c r="S2" s="133"/>
       <c r="T2" s="133"/>
       <c r="U2" s="133"/>
       <c r="V2" s="133"/>
     </row>
     <row r="3" spans="1:22" ht="21" customHeight="1">
       <c r="A3" s="133" t="s">
@@ -21782,59 +24328,59 @@
       <c r="G31" s="133"/>
       <c r="H31" s="133"/>
       <c r="I31" s="133"/>
       <c r="J31" s="133"/>
       <c r="K31" s="133"/>
       <c r="L31" s="133"/>
       <c r="M31" s="133"/>
       <c r="N31" s="133"/>
       <c r="O31" s="133"/>
       <c r="P31" s="133"/>
       <c r="Q31" s="133"/>
       <c r="R31" s="133"/>
       <c r="S31" s="133"/>
       <c r="T31" s="133"/>
       <c r="U31" s="133"/>
       <c r="V31" s="133"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="1.0629921259842521" right="0.6692913385826772" top="1.1811023622047245" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="80" firstPageNumber="178" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.5"/>
   <sheetData>
     <row r="1" spans="1:3" ht="30.6" customHeight="1">
       <c r="C1" s="63" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="14.1" customHeight="1">
       <c r="A2" s="64"/>
     </row>
     <row r="3" spans="1:3" ht="21" customHeight="1">
       <c r="A3" s="11" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="21" customHeight="1">
       <c r="A4" s="11" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="21" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="21" customHeight="1">
@@ -21968,711 +24514,1755 @@
       <c r="A29" s="65" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="30" spans="1:2" ht="21" customHeight="1">
       <c r="A30" s="11" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="31" spans="1:2" ht="21" customHeight="1">
       <c r="A31" s="11" t="s">
         <v>286</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="1.1417322834645669" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" firstPageNumber="183" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Times New Roman,標準"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28BEE266-01A4-450C-87F9-73ECE5341884}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K35"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="55" workbookViewId="0">
+      <selection activeCell="O33" sqref="O33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
+  <cols>
+    <col min="1" max="1" width="11.5" style="221" customWidth="1"/>
+    <col min="2" max="7" width="17" style="11" customWidth="1"/>
+    <col min="8" max="11" width="14.875" style="11" customWidth="1"/>
+    <col min="12" max="16384" width="8.875" style="11"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="I1" s="215" t="s">
+        <v>40</v>
+      </c>
+      <c r="J1" s="241" t="s">
+        <v>118</v>
+      </c>
+      <c r="K1" s="242"/>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="216" t="s">
+        <v>517</v>
+      </c>
+      <c r="B2" s="217" t="s">
+        <v>453</v>
+      </c>
+      <c r="C2" s="218"/>
+      <c r="D2" s="218"/>
+      <c r="E2" s="218"/>
+      <c r="F2" s="218"/>
+      <c r="G2" s="218"/>
+      <c r="H2" s="219"/>
+      <c r="I2" s="220" t="s">
+        <v>41</v>
+      </c>
+      <c r="J2" s="243" t="s">
+        <v>192</v>
+      </c>
+      <c r="K2" s="242"/>
+    </row>
+    <row r="3" spans="1:11" ht="32.25" customHeight="1">
+      <c r="A3" s="244" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="244"/>
+      <c r="K3" s="244"/>
+    </row>
+    <row r="4" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A4" s="245" t="s">
+        <v>558</v>
+      </c>
+      <c r="B4" s="245"/>
+      <c r="C4" s="245"/>
+      <c r="D4" s="245"/>
+      <c r="E4" s="245"/>
+      <c r="F4" s="245"/>
+      <c r="G4" s="245"/>
+      <c r="H4" s="245"/>
+      <c r="I4" s="245"/>
+      <c r="J4" s="245"/>
+      <c r="K4" s="245"/>
+    </row>
+    <row r="5" spans="1:11" ht="15.75" customHeight="1">
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
+      <c r="F5" s="222"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="184"/>
+      <c r="I5" s="184"/>
+      <c r="J5" s="184"/>
+      <c r="K5" s="86" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="20.25" customHeight="1">
+      <c r="A6" s="223" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="246" t="s">
+        <v>518</v>
+      </c>
+      <c r="C6" s="246"/>
+      <c r="D6" s="246"/>
+      <c r="E6" s="246"/>
+      <c r="F6" s="246"/>
+      <c r="G6" s="246"/>
+      <c r="H6" s="246"/>
+      <c r="I6" s="246"/>
+      <c r="J6" s="247"/>
+      <c r="K6" s="248" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="20.25" customHeight="1">
+      <c r="A7" s="224"/>
+      <c r="B7" s="235" t="s">
+        <v>520</v>
+      </c>
+      <c r="C7" s="235" t="s">
+        <v>521</v>
+      </c>
+      <c r="D7" s="235" t="s">
+        <v>522</v>
+      </c>
+      <c r="E7" s="233" t="s">
+        <v>523</v>
+      </c>
+      <c r="F7" s="233"/>
+      <c r="G7" s="233"/>
+      <c r="H7" s="233" t="s">
+        <v>524</v>
+      </c>
+      <c r="I7" s="233"/>
+      <c r="J7" s="234"/>
+      <c r="K7" s="248"/>
+    </row>
+    <row r="8" spans="1:11" ht="37.9" customHeight="1">
+      <c r="A8" s="225"/>
+      <c r="B8" s="249"/>
+      <c r="C8" s="249"/>
+      <c r="D8" s="249"/>
+      <c r="E8" s="235" t="s">
+        <v>525</v>
+      </c>
+      <c r="F8" s="235" t="s">
+        <v>526</v>
+      </c>
+      <c r="G8" s="237" t="s">
+        <v>527</v>
+      </c>
+      <c r="H8" s="235" t="s">
+        <v>528</v>
+      </c>
+      <c r="I8" s="235" t="s">
+        <v>529</v>
+      </c>
+      <c r="J8" s="239" t="s">
+        <v>530</v>
+      </c>
+      <c r="K8" s="248"/>
+    </row>
+    <row r="9" spans="1:11" ht="17.45" customHeight="1">
+      <c r="A9" s="226" t="s">
+        <v>531</v>
+      </c>
+      <c r="B9" s="236"/>
+      <c r="C9" s="236"/>
+      <c r="D9" s="236"/>
+      <c r="E9" s="236"/>
+      <c r="F9" s="236"/>
+      <c r="G9" s="238"/>
+      <c r="H9" s="236"/>
+      <c r="I9" s="236"/>
+      <c r="J9" s="240"/>
+      <c r="K9" s="248"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1">
+      <c r="A10" s="14" t="s">
+        <v>532</v>
+      </c>
+      <c r="B10" s="228">
+        <f>SUM(B11:B32)</f>
+        <v>86371393</v>
+      </c>
+      <c r="C10" s="228">
+        <f t="shared" ref="C10:K10" si="0">SUM(C11:C32)</f>
+        <v>29883785</v>
+      </c>
+      <c r="D10" s="228">
+        <f t="shared" si="0"/>
+        <v>56487608</v>
+      </c>
+      <c r="E10" s="228">
+        <f t="shared" si="0"/>
+        <v>82804061</v>
+      </c>
+      <c r="F10" s="228">
+        <f t="shared" si="0"/>
+        <v>27437657</v>
+      </c>
+      <c r="G10" s="228">
+        <f t="shared" si="0"/>
+        <v>55366404</v>
+      </c>
+      <c r="H10" s="228">
+        <f t="shared" si="0"/>
+        <v>3567331</v>
+      </c>
+      <c r="I10" s="228">
+        <f t="shared" si="0"/>
+        <v>2446128</v>
+      </c>
+      <c r="J10" s="228">
+        <f t="shared" si="0"/>
+        <v>1121203</v>
+      </c>
+      <c r="K10" s="228">
+        <f t="shared" si="0"/>
+        <v>25760247</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1">
+      <c r="A11" s="227" t="s">
+        <v>533</v>
+      </c>
+      <c r="B11" s="229">
+        <v>10115701</v>
+      </c>
+      <c r="C11" s="229">
+        <v>3177056</v>
+      </c>
+      <c r="D11" s="229">
+        <v>6938645</v>
+      </c>
+      <c r="E11" s="229">
+        <v>9893286</v>
+      </c>
+      <c r="F11" s="229">
+        <v>3059528</v>
+      </c>
+      <c r="G11" s="229">
+        <v>6833758</v>
+      </c>
+      <c r="H11" s="194">
+        <v>222415</v>
+      </c>
+      <c r="I11" s="194">
+        <v>117528</v>
+      </c>
+      <c r="J11" s="194">
+        <v>104887</v>
+      </c>
+      <c r="K11" s="229">
+        <v>3267973</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1">
+      <c r="A12" s="227" t="s">
+        <v>534</v>
+      </c>
+      <c r="B12" s="229">
+        <v>6615870</v>
+      </c>
+      <c r="C12" s="229">
+        <v>5595031</v>
+      </c>
+      <c r="D12" s="229">
+        <v>1020839</v>
+      </c>
+      <c r="E12" s="229">
+        <v>6542649</v>
+      </c>
+      <c r="F12" s="229">
+        <v>5528556</v>
+      </c>
+      <c r="G12" s="229">
+        <v>1014093</v>
+      </c>
+      <c r="H12" s="194">
+        <v>73221</v>
+      </c>
+      <c r="I12" s="194">
+        <v>66475</v>
+      </c>
+      <c r="J12" s="194">
+        <v>6746</v>
+      </c>
+      <c r="K12" s="229">
+        <v>14224504</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1">
+      <c r="A13" s="227" t="s">
+        <v>535</v>
+      </c>
+      <c r="B13" s="229">
+        <v>2673309</v>
+      </c>
+      <c r="C13" s="229">
+        <v>1640189</v>
+      </c>
+      <c r="D13" s="229">
+        <v>1033120</v>
+      </c>
+      <c r="E13" s="229">
+        <v>2547054</v>
+      </c>
+      <c r="F13" s="229">
+        <v>1529396</v>
+      </c>
+      <c r="G13" s="229">
+        <v>1017658</v>
+      </c>
+      <c r="H13" s="194">
+        <v>126255</v>
+      </c>
+      <c r="I13" s="194">
+        <v>110793</v>
+      </c>
+      <c r="J13" s="194">
+        <v>15462</v>
+      </c>
+      <c r="K13" s="229">
+        <v>206494</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1">
+      <c r="A14" s="227" t="s">
+        <v>536</v>
+      </c>
+      <c r="B14" s="229">
+        <v>10322136</v>
+      </c>
+      <c r="C14" s="229">
+        <v>2201118</v>
+      </c>
+      <c r="D14" s="229">
+        <v>8121018</v>
+      </c>
+      <c r="E14" s="229">
+        <v>10235685</v>
+      </c>
+      <c r="F14" s="229">
+        <v>2158558</v>
+      </c>
+      <c r="G14" s="229">
+        <v>8077127</v>
+      </c>
+      <c r="H14" s="194">
+        <v>86451</v>
+      </c>
+      <c r="I14" s="194">
+        <v>42560</v>
+      </c>
+      <c r="J14" s="194">
+        <v>43891</v>
+      </c>
+      <c r="K14" s="229">
+        <v>184248</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1">
+      <c r="A15" s="227" t="s">
+        <v>537</v>
+      </c>
+      <c r="B15" s="229">
+        <v>10702476</v>
+      </c>
+      <c r="C15" s="229">
+        <v>1596059</v>
+      </c>
+      <c r="D15" s="229">
+        <v>9106417</v>
+      </c>
+      <c r="E15" s="229">
+        <v>10526721</v>
+      </c>
+      <c r="F15" s="229">
+        <v>1526604</v>
+      </c>
+      <c r="G15" s="229">
+        <v>9000117</v>
+      </c>
+      <c r="H15" s="194">
+        <v>175755</v>
+      </c>
+      <c r="I15" s="194">
+        <v>69455</v>
+      </c>
+      <c r="J15" s="194">
+        <v>106300</v>
+      </c>
+      <c r="K15" s="229">
+        <v>230783</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1">
+      <c r="A16" s="227" t="s">
+        <v>538</v>
+      </c>
+      <c r="B16" s="229">
+        <v>11687146</v>
+      </c>
+      <c r="C16" s="229">
+        <v>5658091</v>
+      </c>
+      <c r="D16" s="229">
+        <v>6029055</v>
+      </c>
+      <c r="E16" s="229">
+        <v>11573531</v>
+      </c>
+      <c r="F16" s="229">
+        <v>5637833</v>
+      </c>
+      <c r="G16" s="229">
+        <v>5935698</v>
+      </c>
+      <c r="H16" s="194">
+        <v>113615</v>
+      </c>
+      <c r="I16" s="194">
+        <v>20258</v>
+      </c>
+      <c r="J16" s="194">
+        <v>93357</v>
+      </c>
+      <c r="K16" s="229">
+        <v>5591527</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1">
+      <c r="A17" s="227" t="s">
+        <v>539</v>
+      </c>
+      <c r="B17" s="229">
+        <v>2250182</v>
+      </c>
+      <c r="C17" s="229">
+        <v>749352</v>
+      </c>
+      <c r="D17" s="229">
+        <v>1500830</v>
+      </c>
+      <c r="E17" s="229">
+        <v>2195451</v>
+      </c>
+      <c r="F17" s="229">
+        <v>708008</v>
+      </c>
+      <c r="G17" s="229">
+        <v>1487443</v>
+      </c>
+      <c r="H17" s="194">
+        <v>54731</v>
+      </c>
+      <c r="I17" s="194">
+        <v>41344</v>
+      </c>
+      <c r="J17" s="194">
+        <v>13387</v>
+      </c>
+      <c r="K17" s="229">
+        <v>153878</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1">
+      <c r="A18" s="227" t="s">
+        <v>540</v>
+      </c>
+      <c r="B18" s="229">
+        <v>845471</v>
+      </c>
+      <c r="C18" s="229">
+        <v>436037</v>
+      </c>
+      <c r="D18" s="229">
+        <v>409434</v>
+      </c>
+      <c r="E18" s="229">
+        <v>837460</v>
+      </c>
+      <c r="F18" s="229">
+        <v>433036</v>
+      </c>
+      <c r="G18" s="229">
+        <v>404424</v>
+      </c>
+      <c r="H18" s="194">
+        <v>8011</v>
+      </c>
+      <c r="I18" s="194">
+        <v>3001</v>
+      </c>
+      <c r="J18" s="194">
+        <v>5010</v>
+      </c>
+      <c r="K18" s="229">
+        <v>94340</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1">
+      <c r="A19" s="227" t="s">
+        <v>541</v>
+      </c>
+      <c r="B19" s="229">
+        <v>2082467</v>
+      </c>
+      <c r="C19" s="229">
+        <v>577109</v>
+      </c>
+      <c r="D19" s="229">
+        <v>1505358</v>
+      </c>
+      <c r="E19" s="229">
+        <v>1909657</v>
+      </c>
+      <c r="F19" s="229">
+        <v>502014</v>
+      </c>
+      <c r="G19" s="229">
+        <v>1407643</v>
+      </c>
+      <c r="H19" s="194">
+        <v>172810</v>
+      </c>
+      <c r="I19" s="194">
+        <v>75095</v>
+      </c>
+      <c r="J19" s="194">
+        <v>97715</v>
+      </c>
+      <c r="K19" s="229">
+        <v>82536</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1">
+      <c r="A20" s="227" t="s">
+        <v>542</v>
+      </c>
+      <c r="B20" s="229">
+        <v>6835242</v>
+      </c>
+      <c r="C20" s="229">
+        <v>1973703</v>
+      </c>
+      <c r="D20" s="229">
+        <v>4861539</v>
+      </c>
+      <c r="E20" s="229">
+        <v>5451215</v>
+      </c>
+      <c r="F20" s="229">
+        <v>828921</v>
+      </c>
+      <c r="G20" s="229">
+        <v>4622294</v>
+      </c>
+      <c r="H20" s="194">
+        <v>1384027</v>
+      </c>
+      <c r="I20" s="194">
+        <v>1144782</v>
+      </c>
+      <c r="J20" s="194">
+        <v>239245</v>
+      </c>
+      <c r="K20" s="229">
+        <v>269447</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1">
+      <c r="A21" s="227" t="s">
+        <v>543</v>
+      </c>
+      <c r="B21" s="230">
+        <v>2612861</v>
+      </c>
+      <c r="C21" s="230">
+        <v>539779</v>
+      </c>
+      <c r="D21" s="230">
+        <v>2073082</v>
+      </c>
+      <c r="E21" s="230">
+        <v>2564510</v>
+      </c>
+      <c r="F21" s="230">
+        <v>500063</v>
+      </c>
+      <c r="G21" s="230">
+        <v>2064447</v>
+      </c>
+      <c r="H21" s="199">
+        <v>48351</v>
+      </c>
+      <c r="I21" s="199">
+        <v>39716</v>
+      </c>
+      <c r="J21" s="199">
+        <v>8635</v>
+      </c>
+      <c r="K21" s="230">
+        <v>182916</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1">
+      <c r="A22" s="227" t="s">
+        <v>544</v>
+      </c>
+      <c r="B22" s="229">
+        <v>3007272</v>
+      </c>
+      <c r="C22" s="229">
+        <v>659736</v>
+      </c>
+      <c r="D22" s="229">
+        <v>2347536</v>
+      </c>
+      <c r="E22" s="229">
+        <v>2913935</v>
+      </c>
+      <c r="F22" s="229">
+        <v>596814</v>
+      </c>
+      <c r="G22" s="229">
+        <v>2317121</v>
+      </c>
+      <c r="H22" s="194">
+        <v>93336</v>
+      </c>
+      <c r="I22" s="194">
+        <v>62922</v>
+      </c>
+      <c r="J22" s="194">
+        <v>30414</v>
+      </c>
+      <c r="K22" s="229">
+        <v>53087</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1">
+      <c r="A23" s="227" t="s">
+        <v>545</v>
+      </c>
+      <c r="B23" s="229">
+        <v>1371141</v>
+      </c>
+      <c r="C23" s="229">
+        <v>691387</v>
+      </c>
+      <c r="D23" s="229">
+        <v>679754</v>
+      </c>
+      <c r="E23" s="229">
+        <v>1210375</v>
+      </c>
+      <c r="F23" s="229">
+        <v>551685</v>
+      </c>
+      <c r="G23" s="229">
+        <v>658690</v>
+      </c>
+      <c r="H23" s="194">
+        <v>160766</v>
+      </c>
+      <c r="I23" s="194">
+        <v>139702</v>
+      </c>
+      <c r="J23" s="194">
+        <v>21064</v>
+      </c>
+      <c r="K23" s="229">
+        <v>158909</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1">
+      <c r="A24" s="227" t="s">
+        <v>546</v>
+      </c>
+      <c r="B24" s="229">
+        <v>5855688</v>
+      </c>
+      <c r="C24" s="229">
+        <v>1472889</v>
+      </c>
+      <c r="D24" s="229">
+        <v>4382799</v>
+      </c>
+      <c r="E24" s="229">
+        <v>5362547</v>
+      </c>
+      <c r="F24" s="229">
+        <v>1070974</v>
+      </c>
+      <c r="G24" s="229">
+        <v>4291573</v>
+      </c>
+      <c r="H24" s="194">
+        <v>493141</v>
+      </c>
+      <c r="I24" s="194">
+        <v>401915</v>
+      </c>
+      <c r="J24" s="194">
+        <v>91226</v>
+      </c>
+      <c r="K24" s="229">
+        <v>380542</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="14.45" customHeight="1">
+      <c r="A25" s="227" t="s">
+        <v>547</v>
+      </c>
+      <c r="B25" s="229">
+        <v>2394889</v>
+      </c>
+      <c r="C25" s="229">
+        <v>537498</v>
+      </c>
+      <c r="D25" s="229">
+        <v>1857391</v>
+      </c>
+      <c r="E25" s="229">
+        <v>2245032</v>
+      </c>
+      <c r="F25" s="229">
+        <v>495203</v>
+      </c>
+      <c r="G25" s="229">
+        <v>1749829</v>
+      </c>
+      <c r="H25" s="194">
+        <v>149857</v>
+      </c>
+      <c r="I25" s="194">
+        <v>42295</v>
+      </c>
+      <c r="J25" s="194">
+        <v>107562</v>
+      </c>
+      <c r="K25" s="229">
+        <v>166750</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1">
+      <c r="A26" s="227" t="s">
+        <v>548</v>
+      </c>
+      <c r="B26" s="229">
+        <v>2527838</v>
+      </c>
+      <c r="C26" s="229">
+        <v>490512</v>
+      </c>
+      <c r="D26" s="229">
+        <v>2037326</v>
+      </c>
+      <c r="E26" s="229">
+        <v>2470417</v>
+      </c>
+      <c r="F26" s="229">
+        <v>465414</v>
+      </c>
+      <c r="G26" s="229">
+        <v>2005003</v>
+      </c>
+      <c r="H26" s="194">
+        <v>57421</v>
+      </c>
+      <c r="I26" s="194">
+        <v>25098</v>
+      </c>
+      <c r="J26" s="194">
+        <v>32323</v>
+      </c>
+      <c r="K26" s="229">
+        <v>164463</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1">
+      <c r="A27" s="227" t="s">
+        <v>549</v>
+      </c>
+      <c r="B27" s="229">
+        <v>662152</v>
+      </c>
+      <c r="C27" s="229">
+        <v>420221</v>
+      </c>
+      <c r="D27" s="229">
+        <v>241931</v>
+      </c>
+      <c r="E27" s="229">
+        <v>627420</v>
+      </c>
+      <c r="F27" s="229">
+        <v>411356</v>
+      </c>
+      <c r="G27" s="229">
+        <v>216064</v>
+      </c>
+      <c r="H27" s="194">
+        <v>34732</v>
+      </c>
+      <c r="I27" s="194">
+        <v>8865</v>
+      </c>
+      <c r="J27" s="194">
+        <v>25867</v>
+      </c>
+      <c r="K27" s="229">
+        <v>9876</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1">
+      <c r="A28" s="227" t="s">
+        <v>550</v>
+      </c>
+      <c r="B28" s="229">
+        <v>561482</v>
+      </c>
+      <c r="C28" s="229">
+        <v>413182</v>
+      </c>
+      <c r="D28" s="229">
+        <v>148300</v>
+      </c>
+      <c r="E28" s="229">
+        <v>553539</v>
+      </c>
+      <c r="F28" s="229">
+        <v>406272</v>
+      </c>
+      <c r="G28" s="229">
+        <v>147267</v>
+      </c>
+      <c r="H28" s="194">
+        <v>7943</v>
+      </c>
+      <c r="I28" s="194">
+        <v>6910</v>
+      </c>
+      <c r="J28" s="194">
+        <v>1033</v>
+      </c>
+      <c r="K28" s="229">
+        <v>234632</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1">
+      <c r="A29" s="227" t="s">
+        <v>551</v>
+      </c>
+      <c r="B29" s="229">
+        <v>968792</v>
+      </c>
+      <c r="C29" s="229">
+        <v>270656</v>
+      </c>
+      <c r="D29" s="229">
+        <v>698136</v>
+      </c>
+      <c r="E29" s="229">
+        <v>953119</v>
+      </c>
+      <c r="F29" s="229">
+        <v>262698</v>
+      </c>
+      <c r="G29" s="229">
+        <v>690421</v>
+      </c>
+      <c r="H29" s="194">
+        <v>15673</v>
+      </c>
+      <c r="I29" s="194">
+        <v>7958</v>
+      </c>
+      <c r="J29" s="194">
+        <v>7715</v>
+      </c>
+      <c r="K29" s="229">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1">
+      <c r="A30" s="227" t="s">
+        <v>552</v>
+      </c>
+      <c r="B30" s="229">
+        <v>1144137</v>
+      </c>
+      <c r="C30" s="229">
+        <v>302430</v>
+      </c>
+      <c r="D30" s="229">
+        <v>841707</v>
+      </c>
+      <c r="E30" s="229">
+        <v>1128225</v>
+      </c>
+      <c r="F30" s="229">
+        <v>287977</v>
+      </c>
+      <c r="G30" s="229">
+        <v>840248</v>
+      </c>
+      <c r="H30" s="194">
+        <v>15912</v>
+      </c>
+      <c r="I30" s="194">
+        <v>14453</v>
+      </c>
+      <c r="J30" s="194">
+        <v>1459</v>
+      </c>
+      <c r="K30" s="229">
+        <v>7469</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1">
+      <c r="A31" s="227" t="s">
+        <v>553</v>
+      </c>
+      <c r="B31" s="229">
+        <v>804826</v>
+      </c>
+      <c r="C31" s="229">
+        <v>342906</v>
+      </c>
+      <c r="D31" s="229">
+        <v>461920</v>
+      </c>
+      <c r="E31" s="229">
+        <v>802946</v>
+      </c>
+      <c r="F31" s="229">
+        <v>341928</v>
+      </c>
+      <c r="G31" s="229">
+        <v>461018</v>
+      </c>
+      <c r="H31" s="194">
+        <v>1880</v>
+      </c>
+      <c r="I31" s="194">
+        <v>978</v>
+      </c>
+      <c r="J31" s="194">
+        <v>902</v>
+      </c>
+      <c r="K31" s="229">
+        <v>66445</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1">
+      <c r="A32" s="16" t="s">
+        <v>554</v>
+      </c>
+      <c r="B32" s="197">
+        <v>330315</v>
+      </c>
+      <c r="C32" s="197">
+        <v>138844</v>
+      </c>
+      <c r="D32" s="197">
+        <v>191471</v>
+      </c>
+      <c r="E32" s="197">
+        <v>259287</v>
+      </c>
+      <c r="F32" s="197">
+        <v>134819</v>
+      </c>
+      <c r="G32" s="197">
+        <v>124468</v>
+      </c>
+      <c r="H32" s="197">
+        <v>71028</v>
+      </c>
+      <c r="I32" s="197">
+        <v>4025</v>
+      </c>
+      <c r="J32" s="197">
+        <v>67003</v>
+      </c>
+      <c r="K32" s="197">
+        <v>25712</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="18" customHeight="1">
+      <c r="A33" s="9" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="35.450000000000003" customHeight="1">
+      <c r="A34" s="231" t="s">
+        <v>557</v>
+      </c>
+      <c r="B34" s="232"/>
+      <c r="C34" s="232"/>
+      <c r="D34" s="232"/>
+      <c r="E34" s="232"/>
+      <c r="F34" s="232"/>
+      <c r="G34" s="232"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="11" t="s">
+        <v>556</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="J1:K1"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="B6:J6"/>
+    <mergeCell ref="K6:K9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:G7"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="83" firstPageNumber="177" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="34.77734375" style="65" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="18.5546875" style="65" customWidth="1"/>
+    <col min="1" max="1" width="34.75" style="65" customWidth="1"/>
+    <col min="2" max="2" width="14.25" style="65" customWidth="1"/>
+    <col min="3" max="3" width="17.875" style="65" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.5" style="65" customWidth="1"/>
+    <col min="5" max="5" width="15.5" style="65" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5" style="65" customWidth="1"/>
+    <col min="7" max="7" width="18.5" style="65" customWidth="1"/>
     <col min="8" max="8" width="14" style="65" bestFit="1" customWidth="1"/>
-    <col min="9" max="10" width="15.44140625" style="65" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="15.5" style="65" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="14" style="65" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="12.5546875" style="65" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="8.88671875" style="65"/>
+    <col min="14" max="14" width="12.5" style="65" customWidth="1"/>
+    <col min="15" max="15" width="14.875" style="65" customWidth="1"/>
+    <col min="16" max="16" width="13.75" style="65" customWidth="1"/>
+    <col min="17" max="16384" width="8.875" style="65"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="16.2">
+    <row r="1" spans="1:16" ht="16.5">
       <c r="A1" s="177" t="s">
         <v>299</v>
       </c>
       <c r="N1" s="178" t="s">
         <v>300</v>
       </c>
-      <c r="O1" s="232" t="s">
+      <c r="O1" s="243" t="s">
         <v>301</v>
       </c>
-      <c r="P1" s="249"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:16" ht="16.2">
+      <c r="P1" s="262"/>
+    </row>
+    <row r="2" spans="1:16" ht="16.5">
       <c r="A2" s="179" t="s">
         <v>459</v>
       </c>
       <c r="B2" s="180" t="s">
         <v>460</v>
       </c>
       <c r="C2" s="181"/>
       <c r="D2" s="181"/>
       <c r="E2" s="181"/>
       <c r="F2" s="181"/>
       <c r="G2" s="181"/>
       <c r="H2" s="181"/>
       <c r="I2" s="181"/>
       <c r="J2" s="181"/>
       <c r="K2" s="181"/>
       <c r="L2" s="181"/>
       <c r="M2" s="182"/>
       <c r="N2" s="183" t="s">
         <v>304</v>
       </c>
-      <c r="O2" s="232" t="s">
+      <c r="O2" s="243" t="s">
         <v>192</v>
       </c>
-      <c r="P2" s="249"/>
-[...2 lines deleted...]
-      <c r="A3" s="233" t="s">
+      <c r="P2" s="262"/>
+    </row>
+    <row r="3" spans="1:16" ht="25.5">
+      <c r="A3" s="244" t="s">
         <v>493</v>
       </c>
-      <c r="B3" s="250"/>
-[...16 lines deleted...]
-      <c r="A4" s="251" t="s">
+      <c r="B3" s="263"/>
+      <c r="C3" s="263"/>
+      <c r="D3" s="263"/>
+      <c r="E3" s="263"/>
+      <c r="F3" s="263"/>
+      <c r="G3" s="263"/>
+      <c r="H3" s="263"/>
+      <c r="I3" s="263"/>
+      <c r="J3" s="263"/>
+      <c r="K3" s="263"/>
+      <c r="L3" s="263"/>
+      <c r="M3" s="263"/>
+      <c r="N3" s="263"/>
+      <c r="O3" s="263"/>
+      <c r="P3" s="263"/>
+    </row>
+    <row r="4" spans="1:16" ht="16.5">
+      <c r="A4" s="264" t="s">
         <v>512</v>
       </c>
-      <c r="B4" s="251"/>
-[...15 lines deleted...]
-    <row r="5" spans="1:16" ht="16.2">
+      <c r="B4" s="264"/>
+      <c r="C4" s="264"/>
+      <c r="D4" s="264"/>
+      <c r="E4" s="264"/>
+      <c r="F4" s="264"/>
+      <c r="G4" s="264"/>
+      <c r="H4" s="264"/>
+      <c r="I4" s="264"/>
+      <c r="J4" s="264"/>
+      <c r="K4" s="264"/>
+      <c r="L4" s="264"/>
+      <c r="M4" s="264"/>
+      <c r="N4" s="264"/>
+      <c r="O4" s="264"/>
+      <c r="P4" s="264"/>
+    </row>
+    <row r="5" spans="1:16" ht="16.5">
       <c r="A5" s="184"/>
       <c r="B5" s="185"/>
       <c r="C5" s="185"/>
       <c r="D5" s="185"/>
       <c r="E5" s="185"/>
       <c r="F5" s="185"/>
       <c r="G5" s="185"/>
       <c r="H5" s="185"/>
       <c r="I5" s="185"/>
-      <c r="J5" s="251"/>
-[...2 lines deleted...]
-      <c r="M5" s="251"/>
+      <c r="J5" s="264"/>
+      <c r="K5" s="264"/>
+      <c r="L5" s="264"/>
+      <c r="M5" s="264"/>
       <c r="N5" s="184"/>
       <c r="O5" s="184"/>
       <c r="P5" s="127" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="16.2">
+    <row r="6" spans="1:16" ht="16.5">
       <c r="A6" s="186" t="s">
         <v>463</v>
       </c>
-      <c r="B6" s="252" t="s">
+      <c r="B6" s="250" t="s">
         <v>464</v>
       </c>
-      <c r="C6" s="252"/>
-[...12 lines deleted...]
-      <c r="P6" s="254" t="s">
+      <c r="C6" s="250"/>
+      <c r="D6" s="250"/>
+      <c r="E6" s="250"/>
+      <c r="F6" s="250"/>
+      <c r="G6" s="250"/>
+      <c r="H6" s="250"/>
+      <c r="I6" s="250"/>
+      <c r="J6" s="250"/>
+      <c r="K6" s="250"/>
+      <c r="L6" s="250"/>
+      <c r="M6" s="250"/>
+      <c r="N6" s="250"/>
+      <c r="O6" s="251"/>
+      <c r="P6" s="252" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="7" spans="1:16" ht="20.399999999999999" customHeight="1">
+    <row r="7" spans="1:16" ht="20.45" customHeight="1">
       <c r="A7" s="187"/>
-      <c r="B7" s="255" t="s">
+      <c r="B7" s="253" t="s">
         <v>466</v>
       </c>
-      <c r="C7" s="255" t="s">
+      <c r="C7" s="253" t="s">
         <v>467</v>
       </c>
-      <c r="D7" s="255" t="s">
+      <c r="D7" s="253" t="s">
         <v>468</v>
       </c>
-      <c r="E7" s="258" t="s">
+      <c r="E7" s="256" t="s">
         <v>469</v>
       </c>
-      <c r="F7" s="258"/>
-[...6 lines deleted...]
-      <c r="M7" s="258" t="s">
+      <c r="F7" s="256"/>
+      <c r="G7" s="256"/>
+      <c r="H7" s="256"/>
+      <c r="I7" s="256"/>
+      <c r="J7" s="256"/>
+      <c r="K7" s="256"/>
+      <c r="L7" s="256"/>
+      <c r="M7" s="256" t="s">
         <v>470</v>
       </c>
-      <c r="N7" s="258"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:16" ht="37.799999999999997" customHeight="1">
+      <c r="N7" s="256"/>
+      <c r="O7" s="257"/>
+      <c r="P7" s="252"/>
+    </row>
+    <row r="8" spans="1:16" ht="37.9" customHeight="1">
       <c r="A8" s="188"/>
-      <c r="B8" s="256"/>
-[...2 lines deleted...]
-      <c r="E8" s="255" t="s">
+      <c r="B8" s="254"/>
+      <c r="C8" s="254"/>
+      <c r="D8" s="254"/>
+      <c r="E8" s="253" t="s">
         <v>471</v>
       </c>
-      <c r="F8" s="260" t="s">
+      <c r="F8" s="258" t="s">
         <v>472</v>
       </c>
-      <c r="G8" s="261"/>
-      <c r="H8" s="260" t="s">
+      <c r="G8" s="259"/>
+      <c r="H8" s="258" t="s">
         <v>473</v>
       </c>
-      <c r="I8" s="254"/>
-[...3 lines deleted...]
-      <c r="M8" s="255" t="s">
+      <c r="I8" s="252"/>
+      <c r="J8" s="252"/>
+      <c r="K8" s="252"/>
+      <c r="L8" s="259"/>
+      <c r="M8" s="253" t="s">
         <v>474</v>
       </c>
-      <c r="N8" s="255" t="s">
+      <c r="N8" s="253" t="s">
         <v>475</v>
       </c>
-      <c r="O8" s="262" t="s">
+      <c r="O8" s="260" t="s">
         <v>476</v>
       </c>
-      <c r="P8" s="254"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:16" ht="48">
+      <c r="P8" s="252"/>
+    </row>
+    <row r="9" spans="1:16" ht="48.75">
       <c r="A9" s="189" t="s">
         <v>477</v>
       </c>
-      <c r="B9" s="257"/>
-[...2 lines deleted...]
-      <c r="E9" s="257"/>
+      <c r="B9" s="255"/>
+      <c r="C9" s="255"/>
+      <c r="D9" s="255"/>
+      <c r="E9" s="255"/>
       <c r="F9" s="190" t="s">
         <v>478</v>
       </c>
       <c r="G9" s="190" t="s">
         <v>479</v>
       </c>
       <c r="H9" s="190" t="s">
         <v>480</v>
       </c>
       <c r="I9" s="190" t="s">
         <v>481</v>
       </c>
       <c r="J9" s="190" t="s">
         <v>482</v>
       </c>
       <c r="K9" s="190" t="s">
         <v>483</v>
       </c>
       <c r="L9" s="190" t="s">
         <v>484</v>
       </c>
-      <c r="M9" s="257"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:16" ht="26.4" customHeight="1">
+      <c r="M9" s="255"/>
+      <c r="N9" s="255"/>
+      <c r="O9" s="261"/>
+      <c r="P9" s="252"/>
+    </row>
+    <row r="10" spans="1:16" ht="26.45" customHeight="1">
       <c r="A10" s="191" t="s">
         <v>485</v>
       </c>
       <c r="B10" s="213">
         <v>72700761</v>
       </c>
       <c r="C10" s="213">
         <v>27457637</v>
       </c>
       <c r="D10" s="213">
         <v>45243123</v>
       </c>
       <c r="E10" s="213">
         <v>70045815</v>
       </c>
       <c r="F10" s="213">
         <v>25925314</v>
       </c>
       <c r="G10" s="213">
         <v>44120500</v>
       </c>
       <c r="H10" s="213">
         <v>8684684</v>
       </c>
       <c r="I10" s="213">
         <v>13689839</v>
       </c>
       <c r="J10" s="213">
         <v>42178593</v>
       </c>
       <c r="K10" s="213">
         <v>2029043</v>
       </c>
       <c r="L10" s="213">
         <v>3463657</v>
       </c>
       <c r="M10" s="213">
         <v>2654947</v>
       </c>
       <c r="N10" s="213">
         <v>1532325</v>
       </c>
       <c r="O10" s="213">
         <v>1122622</v>
       </c>
       <c r="P10" s="213">
         <v>24300721</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="26.4" customHeight="1">
+    <row r="11" spans="1:16" ht="26.45" customHeight="1">
       <c r="A11" s="193" t="s">
         <v>486</v>
       </c>
       <c r="B11" s="194">
         <v>52280420</v>
       </c>
       <c r="C11" s="194">
         <v>18843080</v>
       </c>
       <c r="D11" s="194">
         <v>33437340</v>
       </c>
       <c r="E11" s="194">
         <v>50269975</v>
       </c>
       <c r="F11" s="194">
         <v>17720063</v>
       </c>
       <c r="G11" s="194">
         <v>32549912</v>
       </c>
       <c r="H11" s="194">
         <v>4817233</v>
       </c>
       <c r="I11" s="194">
         <v>13259433</v>
       </c>
       <c r="J11" s="194">
         <v>30230101</v>
       </c>
       <c r="K11" s="194">
         <v>1892126</v>
       </c>
       <c r="L11" s="194">
         <v>71082</v>
       </c>
       <c r="M11" s="194">
         <v>2010446</v>
       </c>
       <c r="N11" s="194">
         <v>1123019</v>
       </c>
       <c r="O11" s="194">
         <v>887427</v>
       </c>
       <c r="P11" s="194">
         <v>147032</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="26.4" customHeight="1">
+    <row r="12" spans="1:16" ht="26.45" customHeight="1">
       <c r="A12" s="195" t="s">
         <v>487</v>
       </c>
       <c r="B12" s="194">
         <v>3928298</v>
       </c>
       <c r="C12" s="194">
         <v>3909608</v>
       </c>
       <c r="D12" s="194">
         <v>18690</v>
       </c>
       <c r="E12" s="194">
         <v>3871024</v>
       </c>
       <c r="F12" s="194">
         <v>3868842</v>
       </c>
       <c r="G12" s="194">
         <v>2182</v>
       </c>
       <c r="H12" s="194">
         <v>3569146</v>
       </c>
       <c r="I12" s="194">
         <v>172543</v>
       </c>
       <c r="J12" s="194">
         <v>0</v>
       </c>
       <c r="K12" s="194">
         <v>129334</v>
       </c>
       <c r="L12" s="194">
         <v>0</v>
       </c>
       <c r="M12" s="194">
         <v>57274</v>
       </c>
       <c r="N12" s="194">
         <v>40766</v>
       </c>
       <c r="O12" s="194">
         <v>16508</v>
       </c>
       <c r="P12" s="194">
         <v>3258582</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="26.4" customHeight="1">
+    <row r="13" spans="1:16" ht="26.45" customHeight="1">
       <c r="A13" s="195" t="s">
         <v>488</v>
       </c>
       <c r="B13" s="194">
         <v>131876</v>
       </c>
       <c r="C13" s="194">
         <v>80456</v>
       </c>
       <c r="D13" s="194">
         <v>51420</v>
       </c>
       <c r="E13" s="194">
         <v>125656</v>
       </c>
       <c r="F13" s="194">
         <v>78311</v>
       </c>
       <c r="G13" s="194">
         <v>47345</v>
       </c>
       <c r="H13" s="194">
         <v>44150</v>
       </c>
       <c r="I13" s="194">
         <v>79881</v>
       </c>
       <c r="J13" s="194">
         <v>0</v>
       </c>
       <c r="K13" s="194">
         <v>1625</v>
       </c>
       <c r="L13" s="194">
         <v>0</v>
       </c>
       <c r="M13" s="194">
         <v>6220</v>
       </c>
       <c r="N13" s="194">
         <v>2145</v>
       </c>
       <c r="O13" s="194">
         <v>4075</v>
       </c>
       <c r="P13" s="194">
         <v>7185</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="26.4" customHeight="1">
+    <row r="14" spans="1:16" ht="26.45" customHeight="1">
       <c r="A14" s="195" t="s">
         <v>489</v>
       </c>
       <c r="B14" s="194">
         <v>9779662</v>
       </c>
       <c r="C14" s="194">
         <v>758973</v>
       </c>
       <c r="D14" s="194">
         <v>9020689</v>
       </c>
       <c r="E14" s="194">
         <v>9435497</v>
       </c>
       <c r="F14" s="194">
         <v>550961</v>
       </c>
       <c r="G14" s="194">
         <v>8884536</v>
       </c>
       <c r="H14" s="194">
         <v>76987</v>
       </c>
       <c r="I14" s="194">
         <v>0</v>
       </c>
       <c r="J14" s="194">
         <v>9357967</v>
       </c>
       <c r="K14" s="194">
         <v>543</v>
       </c>
       <c r="L14" s="194">
         <v>0</v>
       </c>
       <c r="M14" s="194">
         <v>344165</v>
       </c>
       <c r="N14" s="194">
         <v>208012</v>
       </c>
       <c r="O14" s="194">
         <v>136153</v>
       </c>
       <c r="P14" s="194">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="26.4" customHeight="1">
+    <row r="15" spans="1:16" ht="26.45" customHeight="1">
       <c r="A15" s="193" t="s">
         <v>490</v>
       </c>
       <c r="B15" s="194">
         <v>0</v>
       </c>
       <c r="C15" s="194">
         <v>0</v>
       </c>
       <c r="D15" s="194">
         <v>0</v>
       </c>
       <c r="E15" s="194">
         <v>0</v>
       </c>
       <c r="F15" s="194">
         <v>0</v>
       </c>
       <c r="G15" s="194">
         <v>0</v>
       </c>
       <c r="H15" s="194">
         <v>0</v>
       </c>
       <c r="I15" s="194">
         <v>0</v>
       </c>
       <c r="J15" s="194">
         <v>0</v>
       </c>
       <c r="K15" s="194">
         <v>0</v>
       </c>
       <c r="L15" s="194">
         <v>0</v>
       </c>
       <c r="M15" s="194">
         <v>0</v>
       </c>
       <c r="N15" s="194">
         <v>0</v>
       </c>
       <c r="O15" s="194">
         <v>0</v>
       </c>
       <c r="P15" s="194">
         <v>20884615</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="26.4" customHeight="1">
+    <row r="16" spans="1:16" ht="26.45" customHeight="1">
       <c r="A16" s="196" t="s">
         <v>491</v>
       </c>
       <c r="B16" s="197">
         <v>6580504</v>
       </c>
       <c r="C16" s="197">
         <v>3865520</v>
       </c>
       <c r="D16" s="197">
         <v>2714984</v>
       </c>
       <c r="E16" s="197">
         <v>6343664</v>
       </c>
       <c r="F16" s="197">
         <v>3707139</v>
       </c>
       <c r="G16" s="197">
         <v>2636525</v>
       </c>
       <c r="H16" s="197">
         <v>177168</v>
       </c>
       <c r="I16" s="197">
         <v>177981</v>
       </c>
       <c r="J16" s="197">
         <v>2590525</v>
       </c>
       <c r="K16" s="197">
         <v>5415</v>
       </c>
       <c r="L16" s="197">
         <v>3392575</v>
       </c>
       <c r="M16" s="197">
         <v>236840</v>
       </c>
       <c r="N16" s="197">
         <v>158381</v>
       </c>
       <c r="O16" s="197">
         <v>78459</v>
       </c>
       <c r="P16" s="197">
         <v>3308</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="26.4" customHeight="1">
+    <row r="17" spans="1:22" ht="26.45" customHeight="1">
       <c r="A17" s="198"/>
       <c r="B17" s="199"/>
       <c r="C17" s="199"/>
       <c r="D17" s="199"/>
       <c r="E17" s="194"/>
       <c r="F17" s="194"/>
       <c r="G17" s="194"/>
       <c r="H17" s="194"/>
       <c r="I17" s="194"/>
       <c r="J17" s="194"/>
       <c r="K17" s="194"/>
       <c r="L17" s="194"/>
       <c r="M17" s="194"/>
       <c r="N17" s="194"/>
       <c r="O17" s="194"/>
       <c r="P17" s="194"/>
     </row>
-    <row r="18" spans="1:22" ht="26.4" customHeight="1">
+    <row r="18" spans="1:22" ht="26.45" customHeight="1">
       <c r="A18" s="205" t="s">
         <v>352</v>
       </c>
       <c r="B18" s="200">
         <v>7919108</v>
       </c>
       <c r="C18" s="200">
         <v>2300313</v>
       </c>
       <c r="D18" s="200">
         <v>5618795</v>
       </c>
       <c r="E18" s="200">
         <v>7740575</v>
       </c>
       <c r="F18" s="200">
         <v>2241548</v>
       </c>
       <c r="G18" s="200">
         <v>5499027</v>
       </c>
       <c r="H18" s="200">
         <v>465736</v>
       </c>
       <c r="I18" s="200">
         <v>1634844</v>
       </c>
       <c r="J18" s="200">
         <v>5301859</v>
       </c>
       <c r="K18" s="200">
         <v>178469</v>
       </c>
       <c r="L18" s="200">
         <v>159667</v>
       </c>
       <c r="M18" s="200">
         <v>178534</v>
       </c>
       <c r="N18" s="200">
         <v>58766</v>
       </c>
       <c r="O18" s="200">
         <v>119768</v>
       </c>
       <c r="P18" s="200">
         <v>3092231</v>
       </c>
     </row>
-    <row r="19" spans="1:22" ht="26.4" customHeight="1">
+    <row r="19" spans="1:22" ht="26.45" customHeight="1">
       <c r="A19" s="205" t="s">
         <v>353</v>
       </c>
       <c r="B19" s="200">
         <v>6307345</v>
       </c>
       <c r="C19" s="200">
         <v>5512452</v>
       </c>
       <c r="D19" s="200">
         <v>794892</v>
       </c>
       <c r="E19" s="200">
         <v>6093638</v>
       </c>
       <c r="F19" s="200">
         <v>5303201</v>
       </c>
       <c r="G19" s="200">
         <v>790437</v>
       </c>
       <c r="H19" s="200">
         <v>968169</v>
       </c>
       <c r="I19" s="200">
@@ -22683,3148 +26273,3148 @@
       </c>
       <c r="K19" s="200">
         <v>244294</v>
       </c>
       <c r="L19" s="200">
         <v>0</v>
       </c>
       <c r="M19" s="200">
         <v>213707</v>
       </c>
       <c r="N19" s="200">
         <v>209252</v>
       </c>
       <c r="O19" s="200">
         <v>4455</v>
       </c>
       <c r="P19" s="200">
         <v>13393510</v>
       </c>
       <c r="R19" s="204"/>
       <c r="S19" s="204"/>
       <c r="T19" s="204"/>
       <c r="U19" s="204"/>
       <c r="V19" s="204"/>
     </row>
-    <row r="20" spans="1:22" ht="26.4" customHeight="1">
+    <row r="20" spans="1:22" ht="26.45" customHeight="1">
       <c r="A20" s="205" t="s">
         <v>358</v>
       </c>
       <c r="B20" s="200">
         <v>2137208</v>
       </c>
       <c r="C20" s="200">
         <v>1283542</v>
       </c>
       <c r="D20" s="200">
         <v>853666</v>
       </c>
       <c r="E20" s="200">
         <v>2098667</v>
       </c>
       <c r="F20" s="200">
         <v>1258403</v>
       </c>
       <c r="G20" s="200">
         <v>840264</v>
       </c>
       <c r="H20" s="200">
         <v>525201</v>
       </c>
       <c r="I20" s="200">
         <v>698356</v>
       </c>
       <c r="J20" s="200">
         <v>785679</v>
       </c>
       <c r="K20" s="200">
         <v>89431</v>
       </c>
       <c r="L20" s="200">
         <v>0</v>
       </c>
       <c r="M20" s="200">
         <v>38541</v>
       </c>
       <c r="N20" s="200">
         <v>25139</v>
       </c>
       <c r="O20" s="200">
         <v>13402</v>
       </c>
       <c r="P20" s="200">
         <v>205707</v>
       </c>
     </row>
-    <row r="21" spans="1:22" ht="26.4" customHeight="1">
+    <row r="21" spans="1:22" ht="26.45" customHeight="1">
       <c r="A21" s="205" t="s">
         <v>354</v>
       </c>
       <c r="B21" s="200">
         <v>10200824</v>
       </c>
       <c r="C21" s="200">
         <v>2070132</v>
       </c>
       <c r="D21" s="200">
         <v>8130692</v>
       </c>
       <c r="E21" s="200">
         <v>10131299</v>
       </c>
       <c r="F21" s="200">
         <v>2036356</v>
       </c>
       <c r="G21" s="200">
         <v>8094943</v>
       </c>
       <c r="H21" s="200">
         <v>763259</v>
       </c>
       <c r="I21" s="200">
         <v>795339</v>
       </c>
       <c r="J21" s="200">
         <v>8466087</v>
       </c>
       <c r="K21" s="200">
         <v>106615</v>
       </c>
       <c r="L21" s="200">
         <v>0</v>
       </c>
       <c r="M21" s="200">
         <v>69525</v>
       </c>
       <c r="N21" s="200">
         <v>33776</v>
       </c>
       <c r="O21" s="200">
         <v>35749</v>
       </c>
       <c r="P21" s="200">
         <v>171618</v>
       </c>
     </row>
-    <row r="22" spans="1:22" ht="26.4" customHeight="1">
+    <row r="22" spans="1:22" ht="26.45" customHeight="1">
       <c r="A22" s="206" t="s">
         <v>440</v>
       </c>
       <c r="B22" s="200">
         <v>7078303</v>
       </c>
       <c r="C22" s="200">
         <v>1511050</v>
       </c>
       <c r="D22" s="200">
         <v>5567253</v>
       </c>
       <c r="E22" s="200">
         <v>6884493</v>
       </c>
       <c r="F22" s="200">
         <v>1476468</v>
       </c>
       <c r="G22" s="200">
         <v>5408025</v>
       </c>
       <c r="H22" s="200">
         <v>648748</v>
       </c>
       <c r="I22" s="200">
         <v>693564</v>
       </c>
       <c r="J22" s="200">
         <v>5362807</v>
       </c>
       <c r="K22" s="200">
         <v>179374</v>
       </c>
       <c r="L22" s="200">
         <v>0</v>
       </c>
       <c r="M22" s="200">
         <v>193810</v>
       </c>
       <c r="N22" s="200">
         <v>34582</v>
       </c>
       <c r="O22" s="200">
         <v>159228</v>
       </c>
       <c r="P22" s="200">
         <v>205224</v>
       </c>
     </row>
-    <row r="23" spans="1:22" ht="26.4" customHeight="1">
+    <row r="23" spans="1:22" ht="26.45" customHeight="1">
       <c r="A23" s="205" t="s">
         <v>356</v>
       </c>
       <c r="B23" s="200">
         <v>13006205</v>
       </c>
       <c r="C23" s="200">
         <v>6346498</v>
       </c>
       <c r="D23" s="200">
         <v>6659707</v>
       </c>
       <c r="E23" s="200">
         <v>12748566</v>
       </c>
       <c r="F23" s="200">
         <v>6287375</v>
       </c>
       <c r="G23" s="200">
         <v>6461191</v>
       </c>
       <c r="H23" s="200">
         <v>899184</v>
       </c>
       <c r="I23" s="200">
         <v>1875557</v>
       </c>
       <c r="J23" s="200">
         <v>6290210</v>
       </c>
       <c r="K23" s="200">
         <v>558709</v>
       </c>
       <c r="L23" s="200">
         <v>3124906</v>
       </c>
       <c r="M23" s="200">
         <v>257639</v>
       </c>
       <c r="N23" s="200">
         <v>59123</v>
       </c>
       <c r="O23" s="200">
         <v>198516</v>
       </c>
       <c r="P23" s="200">
         <v>5227830</v>
       </c>
     </row>
-    <row r="24" spans="1:22" ht="26.4" customHeight="1">
+    <row r="24" spans="1:22" ht="26.45" customHeight="1">
       <c r="A24" s="205" t="s">
         <v>357</v>
       </c>
       <c r="B24" s="200">
         <v>1795282</v>
       </c>
       <c r="C24" s="200">
         <v>687502</v>
       </c>
       <c r="D24" s="200">
         <v>1107780</v>
       </c>
       <c r="E24" s="200">
         <v>1694496</v>
       </c>
       <c r="F24" s="200">
         <v>627576</v>
       </c>
       <c r="G24" s="200">
         <v>1066920</v>
       </c>
       <c r="H24" s="200">
         <v>331238</v>
       </c>
       <c r="I24" s="200">
         <v>176951</v>
       </c>
       <c r="J24" s="200">
         <v>1146768</v>
       </c>
       <c r="K24" s="200">
         <v>39539</v>
       </c>
       <c r="L24" s="200">
         <v>0</v>
       </c>
       <c r="M24" s="200">
         <v>100786</v>
       </c>
       <c r="N24" s="200">
         <v>59926</v>
       </c>
       <c r="O24" s="200">
         <v>40860</v>
       </c>
       <c r="P24" s="200">
         <v>141493</v>
       </c>
     </row>
-    <row r="25" spans="1:22" ht="26.4" customHeight="1">
+    <row r="25" spans="1:22" ht="26.45" customHeight="1">
       <c r="A25" s="205" t="s">
         <v>359</v>
       </c>
       <c r="B25" s="200">
         <v>739339</v>
       </c>
       <c r="C25" s="200">
         <v>432071</v>
       </c>
       <c r="D25" s="200">
         <v>307268</v>
       </c>
       <c r="E25" s="200">
         <v>706593</v>
       </c>
       <c r="F25" s="200">
         <v>411880</v>
       </c>
       <c r="G25" s="200">
         <v>294713</v>
       </c>
       <c r="H25" s="200">
         <v>257654</v>
       </c>
       <c r="I25" s="200">
         <v>191132</v>
       </c>
       <c r="J25" s="200">
         <v>196503</v>
       </c>
       <c r="K25" s="200">
         <v>61304</v>
       </c>
       <c r="L25" s="200">
         <v>0</v>
       </c>
       <c r="M25" s="200">
         <v>32746</v>
       </c>
       <c r="N25" s="200">
         <v>20191</v>
       </c>
       <c r="O25" s="200">
         <v>12555</v>
       </c>
       <c r="P25" s="200">
         <v>91867</v>
       </c>
     </row>
-    <row r="26" spans="1:22" ht="26.4" customHeight="1">
+    <row r="26" spans="1:22" ht="26.45" customHeight="1">
       <c r="A26" s="205" t="s">
         <v>360</v>
       </c>
       <c r="B26" s="200">
         <v>1962666</v>
       </c>
       <c r="C26" s="200">
         <v>698925</v>
       </c>
       <c r="D26" s="200">
         <v>1263741</v>
       </c>
       <c r="E26" s="200">
         <v>1714493</v>
       </c>
       <c r="F26" s="200">
         <v>505461</v>
       </c>
       <c r="G26" s="200">
         <v>1209032</v>
       </c>
       <c r="H26" s="200">
         <v>367212</v>
       </c>
       <c r="I26" s="200">
         <v>179183</v>
       </c>
       <c r="J26" s="200">
         <v>1124385</v>
       </c>
       <c r="K26" s="200">
         <v>43713</v>
       </c>
       <c r="L26" s="200">
         <v>0</v>
       </c>
       <c r="M26" s="200">
         <v>248173</v>
       </c>
       <c r="N26" s="200">
         <v>193464</v>
       </c>
       <c r="O26" s="200">
         <v>54709</v>
       </c>
       <c r="P26" s="200">
         <v>84395</v>
       </c>
     </row>
-    <row r="27" spans="1:22" ht="26.4" customHeight="1">
+    <row r="27" spans="1:22" ht="26.45" customHeight="1">
       <c r="A27" s="205" t="s">
         <v>361</v>
       </c>
       <c r="B27" s="200">
         <v>4058916</v>
       </c>
       <c r="C27" s="200">
         <v>980146</v>
       </c>
       <c r="D27" s="200">
         <v>3078770</v>
       </c>
       <c r="E27" s="200">
         <v>3735990</v>
       </c>
       <c r="F27" s="200">
         <v>785266</v>
       </c>
       <c r="G27" s="200">
         <v>2950724</v>
       </c>
       <c r="H27" s="200">
         <v>447598</v>
       </c>
       <c r="I27" s="200">
         <v>304222</v>
       </c>
       <c r="J27" s="200">
         <v>2918429</v>
       </c>
       <c r="K27" s="200">
         <v>65741</v>
       </c>
       <c r="L27" s="200">
         <v>0</v>
       </c>
       <c r="M27" s="200">
         <v>322926</v>
       </c>
       <c r="N27" s="200">
         <v>194880</v>
       </c>
       <c r="O27" s="200">
         <v>128046</v>
       </c>
       <c r="P27" s="200">
         <v>257063</v>
       </c>
     </row>
-    <row r="28" spans="1:22" ht="26.4" customHeight="1">
+    <row r="28" spans="1:22" ht="26.45" customHeight="1">
       <c r="A28" s="205" t="s">
         <v>362</v>
       </c>
       <c r="B28" s="200">
         <v>847487</v>
       </c>
       <c r="C28" s="200">
         <v>446358</v>
       </c>
       <c r="D28" s="200">
         <v>401129</v>
       </c>
       <c r="E28" s="200">
         <v>820405</v>
       </c>
       <c r="F28" s="200">
         <v>419276</v>
       </c>
       <c r="G28" s="200">
         <v>401129</v>
       </c>
       <c r="H28" s="200">
         <v>306082</v>
       </c>
       <c r="I28" s="200">
         <v>465119</v>
       </c>
       <c r="J28" s="200">
         <v>0</v>
       </c>
       <c r="K28" s="200">
         <v>49204</v>
       </c>
       <c r="L28" s="202">
         <v>0</v>
       </c>
       <c r="M28" s="200">
         <v>27082</v>
       </c>
       <c r="N28" s="200">
         <v>27082</v>
       </c>
       <c r="O28" s="200">
         <v>0</v>
       </c>
       <c r="P28" s="200">
         <v>175921</v>
       </c>
     </row>
-    <row r="29" spans="1:22" ht="26.4" customHeight="1">
+    <row r="29" spans="1:22" ht="26.45" customHeight="1">
       <c r="A29" s="205" t="s">
         <v>363</v>
       </c>
       <c r="B29" s="200">
         <v>2336543</v>
       </c>
       <c r="C29" s="200">
         <v>548343</v>
       </c>
       <c r="D29" s="200">
         <v>1788200</v>
       </c>
       <c r="E29" s="200">
         <v>2240093</v>
       </c>
       <c r="F29" s="200">
         <v>477381</v>
       </c>
       <c r="G29" s="200">
         <v>1762711</v>
       </c>
       <c r="H29" s="200">
         <v>360805</v>
       </c>
       <c r="I29" s="200">
         <v>267590</v>
       </c>
       <c r="J29" s="200">
         <v>1562533</v>
       </c>
       <c r="K29" s="200">
         <v>49165</v>
       </c>
       <c r="L29" s="200">
         <v>0</v>
       </c>
       <c r="M29" s="200">
         <v>96450</v>
       </c>
       <c r="N29" s="200">
         <v>70962</v>
       </c>
       <c r="O29" s="200">
         <v>25488</v>
       </c>
       <c r="P29" s="200">
         <v>54655</v>
       </c>
     </row>
-    <row r="30" spans="1:22" ht="26.4" customHeight="1">
+    <row r="30" spans="1:22" ht="26.45" customHeight="1">
       <c r="A30" s="205" t="s">
         <v>364</v>
       </c>
       <c r="B30" s="200">
         <v>1298098</v>
       </c>
       <c r="C30" s="200">
         <v>599391</v>
       </c>
       <c r="D30" s="200">
         <v>698707</v>
       </c>
       <c r="E30" s="200">
         <v>1217050</v>
       </c>
       <c r="F30" s="200">
         <v>524471</v>
       </c>
       <c r="G30" s="200">
         <v>692579</v>
       </c>
       <c r="H30" s="200">
         <v>366918</v>
       </c>
       <c r="I30" s="200">
         <v>224456</v>
       </c>
       <c r="J30" s="200">
         <v>510951</v>
       </c>
       <c r="K30" s="200">
         <v>44059</v>
       </c>
       <c r="L30" s="200">
         <v>70666</v>
       </c>
       <c r="M30" s="200">
         <v>81048</v>
       </c>
       <c r="N30" s="200">
         <v>74920</v>
       </c>
       <c r="O30" s="200">
         <v>6128</v>
       </c>
       <c r="P30" s="200">
         <v>151620</v>
       </c>
     </row>
-    <row r="31" spans="1:22" ht="26.4" customHeight="1">
+    <row r="31" spans="1:22" ht="26.45" customHeight="1">
       <c r="A31" s="205" t="s">
         <v>365</v>
       </c>
       <c r="B31" s="200">
         <v>5035891</v>
       </c>
       <c r="C31" s="200">
         <v>1401816</v>
       </c>
       <c r="D31" s="200">
         <v>3634075</v>
       </c>
       <c r="E31" s="200">
         <v>4613668</v>
       </c>
       <c r="F31" s="200">
         <v>1060314</v>
       </c>
       <c r="G31" s="200">
         <v>3553354</v>
       </c>
       <c r="H31" s="200">
         <v>651834</v>
       </c>
       <c r="I31" s="200">
         <v>342203</v>
       </c>
       <c r="J31" s="200">
         <v>3441720</v>
       </c>
       <c r="K31" s="200">
         <v>96081</v>
       </c>
       <c r="L31" s="200">
         <v>81830</v>
       </c>
       <c r="M31" s="200">
         <v>422223</v>
       </c>
       <c r="N31" s="200">
         <v>341502</v>
       </c>
       <c r="O31" s="200">
         <v>80721</v>
       </c>
       <c r="P31" s="200">
         <v>366065</v>
       </c>
     </row>
-    <row r="32" spans="1:22" ht="26.4" customHeight="1">
+    <row r="32" spans="1:22" ht="26.45" customHeight="1">
       <c r="A32" s="205" t="s">
         <v>366</v>
       </c>
       <c r="B32" s="200">
         <v>1864192</v>
       </c>
       <c r="C32" s="200">
         <v>498307</v>
       </c>
       <c r="D32" s="200">
         <v>1365885</v>
       </c>
       <c r="E32" s="200">
         <v>1711709</v>
       </c>
       <c r="F32" s="200">
         <v>443143</v>
       </c>
       <c r="G32" s="200">
         <v>1268566</v>
       </c>
       <c r="H32" s="200">
         <v>344340</v>
       </c>
       <c r="I32" s="200">
         <v>239130</v>
       </c>
       <c r="J32" s="200">
         <v>1060501</v>
       </c>
       <c r="K32" s="200">
         <v>67738</v>
       </c>
       <c r="L32" s="200">
         <v>0</v>
       </c>
       <c r="M32" s="200">
         <v>152483</v>
       </c>
       <c r="N32" s="200">
         <v>55164</v>
       </c>
       <c r="O32" s="200">
         <v>97319</v>
       </c>
       <c r="P32" s="200">
         <v>162252</v>
       </c>
     </row>
-    <row r="33" spans="1:16" ht="26.4" customHeight="1">
+    <row r="33" spans="1:16" ht="26.45" customHeight="1">
       <c r="A33" s="205" t="s">
         <v>367</v>
       </c>
       <c r="B33" s="200">
         <v>2035344</v>
       </c>
       <c r="C33" s="200">
         <v>427862</v>
       </c>
       <c r="D33" s="200">
         <v>1607482</v>
       </c>
       <c r="E33" s="200">
         <v>1978894</v>
       </c>
       <c r="F33" s="200">
         <v>415723</v>
       </c>
       <c r="G33" s="200">
         <v>1563171</v>
       </c>
       <c r="H33" s="200">
         <v>268590</v>
       </c>
       <c r="I33" s="200">
         <v>246691</v>
       </c>
       <c r="J33" s="200">
         <v>1426932</v>
       </c>
       <c r="K33" s="200">
         <v>36681</v>
       </c>
       <c r="L33" s="200">
         <v>0</v>
       </c>
       <c r="M33" s="200">
         <v>56450</v>
       </c>
       <c r="N33" s="200">
         <v>12139</v>
       </c>
       <c r="O33" s="200">
         <v>44311</v>
       </c>
       <c r="P33" s="200">
         <v>159748</v>
       </c>
     </row>
-    <row r="34" spans="1:16" ht="26.4" customHeight="1">
+    <row r="34" spans="1:16" ht="26.45" customHeight="1">
       <c r="A34" s="205" t="s">
         <v>451</v>
       </c>
       <c r="B34" s="200">
         <v>609356</v>
       </c>
       <c r="C34" s="200">
         <v>376274</v>
       </c>
       <c r="D34" s="200">
         <v>233082</v>
       </c>
       <c r="E34" s="200">
         <v>561669</v>
       </c>
       <c r="F34" s="200">
         <v>370603</v>
       </c>
       <c r="G34" s="200">
         <v>191066</v>
       </c>
       <c r="H34" s="200">
         <v>169993</v>
       </c>
       <c r="I34" s="200">
         <v>313595</v>
       </c>
       <c r="J34" s="200">
         <v>47405</v>
       </c>
       <c r="K34" s="200">
         <v>30676</v>
       </c>
       <c r="L34" s="200">
         <v>0</v>
       </c>
       <c r="M34" s="200">
         <v>47687</v>
       </c>
       <c r="N34" s="200">
         <v>5671</v>
       </c>
       <c r="O34" s="200">
         <v>42016</v>
       </c>
       <c r="P34" s="201">
         <v>9341</v>
       </c>
     </row>
-    <row r="35" spans="1:16" ht="26.4" customHeight="1">
+    <row r="35" spans="1:16" ht="26.45" customHeight="1">
       <c r="A35" s="205" t="s">
         <v>369</v>
       </c>
       <c r="B35" s="200">
         <v>449016</v>
       </c>
       <c r="C35" s="200">
         <v>316735</v>
       </c>
       <c r="D35" s="200">
         <v>132281</v>
       </c>
       <c r="E35" s="200">
         <v>439480</v>
       </c>
       <c r="F35" s="200">
         <v>308930</v>
       </c>
       <c r="G35" s="200">
         <v>130550</v>
       </c>
       <c r="H35" s="200">
         <v>200664</v>
       </c>
       <c r="I35" s="200">
         <v>169243</v>
       </c>
       <c r="J35" s="200">
         <v>32762</v>
       </c>
       <c r="K35" s="200">
         <v>36811</v>
       </c>
       <c r="L35" s="200">
         <v>0</v>
       </c>
       <c r="M35" s="200">
         <v>9536</v>
       </c>
       <c r="N35" s="200">
         <v>7805</v>
       </c>
       <c r="O35" s="200">
         <v>1731</v>
       </c>
       <c r="P35" s="200">
         <v>233359</v>
       </c>
     </row>
-    <row r="36" spans="1:16" ht="26.4" customHeight="1">
+    <row r="36" spans="1:16" ht="26.45" customHeight="1">
       <c r="A36" s="205" t="s">
         <v>370</v>
       </c>
       <c r="B36" s="200">
         <v>907115</v>
       </c>
       <c r="C36" s="200">
         <v>245379</v>
       </c>
       <c r="D36" s="200">
         <v>661736</v>
       </c>
       <c r="E36" s="200">
         <v>891406</v>
       </c>
       <c r="F36" s="200">
         <v>233674</v>
       </c>
       <c r="G36" s="200">
         <v>657732</v>
       </c>
       <c r="H36" s="200">
         <v>102721</v>
       </c>
       <c r="I36" s="200">
         <v>167847</v>
       </c>
       <c r="J36" s="200">
         <v>587218</v>
       </c>
       <c r="K36" s="200">
         <v>21462</v>
       </c>
       <c r="L36" s="200">
         <v>12158</v>
       </c>
       <c r="M36" s="200">
         <v>15709</v>
       </c>
       <c r="N36" s="200">
         <v>11705</v>
       </c>
       <c r="O36" s="200">
         <v>4004</v>
       </c>
       <c r="P36" s="200">
         <v>3639</v>
       </c>
     </row>
-    <row r="37" spans="1:16" ht="26.4" customHeight="1">
+    <row r="37" spans="1:16" ht="26.45" customHeight="1">
       <c r="A37" s="205" t="s">
         <v>371</v>
       </c>
       <c r="B37" s="200">
         <v>1129323</v>
       </c>
       <c r="C37" s="200">
         <v>324589</v>
       </c>
       <c r="D37" s="200">
         <v>804734</v>
       </c>
       <c r="E37" s="200">
         <v>1073698</v>
       </c>
       <c r="F37" s="200">
         <v>295992</v>
       </c>
       <c r="G37" s="200">
         <v>777706</v>
       </c>
       <c r="H37" s="200">
         <v>107459</v>
       </c>
       <c r="I37" s="200">
         <v>222329</v>
       </c>
       <c r="J37" s="200">
         <v>711792</v>
       </c>
       <c r="K37" s="200">
         <v>17688</v>
       </c>
       <c r="L37" s="200">
         <v>14430</v>
       </c>
       <c r="M37" s="200">
         <v>55625</v>
       </c>
       <c r="N37" s="200">
         <v>28597</v>
       </c>
       <c r="O37" s="200">
         <v>27028</v>
       </c>
       <c r="P37" s="200">
         <v>6661</v>
       </c>
     </row>
-    <row r="38" spans="1:16" ht="26.4" customHeight="1">
+    <row r="38" spans="1:16" ht="26.45" customHeight="1">
       <c r="A38" s="205" t="s">
         <v>449</v>
       </c>
       <c r="B38" s="200">
         <v>700829</v>
       </c>
       <c r="C38" s="200">
         <v>309103</v>
       </c>
       <c r="D38" s="200">
         <v>391726</v>
       </c>
       <c r="E38" s="200">
         <v>692285</v>
       </c>
       <c r="F38" s="200">
         <v>302738</v>
       </c>
       <c r="G38" s="200">
         <v>389547</v>
       </c>
       <c r="H38" s="200">
         <v>84577</v>
       </c>
       <c r="I38" s="200">
         <v>352170</v>
       </c>
       <c r="J38" s="200">
         <v>244115</v>
       </c>
       <c r="K38" s="200">
         <v>11423</v>
       </c>
       <c r="L38" s="200">
         <v>0</v>
       </c>
       <c r="M38" s="200">
         <v>8544</v>
       </c>
       <c r="N38" s="200">
         <v>6365</v>
       </c>
       <c r="O38" s="200">
         <v>2179</v>
       </c>
       <c r="P38" s="200">
         <v>70112</v>
       </c>
     </row>
-    <row r="39" spans="1:16" ht="26.4" customHeight="1">
+    <row r="39" spans="1:16" ht="26.45" customHeight="1">
       <c r="A39" s="207" t="s">
         <v>450</v>
       </c>
       <c r="B39" s="203">
         <v>282371</v>
       </c>
       <c r="C39" s="203">
         <v>140849</v>
       </c>
       <c r="D39" s="203">
         <v>141522</v>
       </c>
       <c r="E39" s="203">
         <v>256648</v>
       </c>
       <c r="F39" s="203">
         <v>139535</v>
       </c>
       <c r="G39" s="203">
         <v>117113</v>
       </c>
       <c r="H39" s="203">
         <v>46702</v>
       </c>
       <c r="I39" s="203">
         <v>190769</v>
       </c>
       <c r="J39" s="203">
         <v>18311</v>
       </c>
       <c r="K39" s="203">
         <v>866</v>
       </c>
       <c r="L39" s="203">
         <v>0</v>
       </c>
       <c r="M39" s="203">
         <v>25723</v>
       </c>
       <c r="N39" s="203">
         <v>1314</v>
       </c>
       <c r="O39" s="203">
         <v>24409</v>
       </c>
       <c r="P39" s="203">
         <v>36410</v>
       </c>
     </row>
-    <row r="40" spans="1:16" ht="16.2">
+    <row r="40" spans="1:16" ht="16.5">
       <c r="A40" s="65" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="41" spans="1:16" ht="16.2">
-[...1753 lines deleted...]
-    <row r="41" spans="1:16" ht="16.2">
+    <row r="41" spans="1:16" ht="16.5">
       <c r="A41" s="11" t="s">
         <v>494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="O1:P1"/>
     <mergeCell ref="O2:P2"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A4:P4"/>
     <mergeCell ref="J5:M5"/>
     <mergeCell ref="B6:O6"/>
     <mergeCell ref="P6:P9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:L7"/>
     <mergeCell ref="M7:O7"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:L8"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="O8:O9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="73" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V41"/>
+  <sheetViews>
+    <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="T9" sqref="T9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75"/>
+  <cols>
+    <col min="1" max="1" width="34.75" style="65" customWidth="1"/>
+    <col min="2" max="2" width="14.25" style="65" customWidth="1"/>
+    <col min="3" max="3" width="17.875" style="65" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.5" style="65" customWidth="1"/>
+    <col min="5" max="5" width="15.5" style="65" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5" style="65" customWidth="1"/>
+    <col min="7" max="7" width="18.5" style="65" customWidth="1"/>
+    <col min="8" max="8" width="14" style="65" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="15.5" style="65" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="14" style="65" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.5" style="65" customWidth="1"/>
+    <col min="15" max="15" width="14.875" style="65" customWidth="1"/>
+    <col min="16" max="16" width="13.75" style="65" customWidth="1"/>
+    <col min="17" max="16384" width="8.875" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="16.5">
+      <c r="A1" s="177" t="s">
+        <v>299</v>
+      </c>
+      <c r="N1" s="178" t="s">
+        <v>300</v>
+      </c>
+      <c r="O1" s="243" t="s">
+        <v>301</v>
+      </c>
+      <c r="P1" s="262"/>
+    </row>
+    <row r="2" spans="1:16" ht="16.5">
+      <c r="A2" s="179" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2" s="180" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+      <c r="H2" s="181"/>
+      <c r="I2" s="181"/>
+      <c r="J2" s="181"/>
+      <c r="K2" s="181"/>
+      <c r="L2" s="181"/>
+      <c r="M2" s="182"/>
+      <c r="N2" s="183" t="s">
+        <v>304</v>
+      </c>
+      <c r="O2" s="243" t="s">
+        <v>192</v>
+      </c>
+      <c r="P2" s="262"/>
+    </row>
+    <row r="3" spans="1:16" ht="25.5">
+      <c r="A3" s="244" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3" s="263"/>
+      <c r="C3" s="263"/>
+      <c r="D3" s="263"/>
+      <c r="E3" s="263"/>
+      <c r="F3" s="263"/>
+      <c r="G3" s="263"/>
+      <c r="H3" s="263"/>
+      <c r="I3" s="263"/>
+      <c r="J3" s="263"/>
+      <c r="K3" s="263"/>
+      <c r="L3" s="263"/>
+      <c r="M3" s="263"/>
+      <c r="N3" s="263"/>
+      <c r="O3" s="263"/>
+      <c r="P3" s="263"/>
+    </row>
+    <row r="4" spans="1:16" ht="16.5">
+      <c r="A4" s="264" t="s">
+        <v>461</v>
+      </c>
+      <c r="B4" s="264"/>
+      <c r="C4" s="264"/>
+      <c r="D4" s="264"/>
+      <c r="E4" s="264"/>
+      <c r="F4" s="264"/>
+      <c r="G4" s="264"/>
+      <c r="H4" s="264"/>
+      <c r="I4" s="264"/>
+      <c r="J4" s="264"/>
+      <c r="K4" s="264"/>
+      <c r="L4" s="264"/>
+      <c r="M4" s="264"/>
+      <c r="N4" s="264"/>
+      <c r="O4" s="264"/>
+      <c r="P4" s="264"/>
+    </row>
+    <row r="5" spans="1:16" ht="16.5">
+      <c r="A5" s="184"/>
+      <c r="B5" s="185"/>
+      <c r="C5" s="185"/>
+      <c r="D5" s="185"/>
+      <c r="E5" s="185"/>
+      <c r="F5" s="185"/>
+      <c r="G5" s="185"/>
+      <c r="H5" s="185"/>
+      <c r="I5" s="185"/>
+      <c r="J5" s="264"/>
+      <c r="K5" s="264"/>
+      <c r="L5" s="264"/>
+      <c r="M5" s="264"/>
+      <c r="N5" s="184"/>
+      <c r="O5" s="184"/>
+      <c r="P5" s="127" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="16.5">
+      <c r="A6" s="186" t="s">
+        <v>463</v>
+      </c>
+      <c r="B6" s="250" t="s">
+        <v>464</v>
+      </c>
+      <c r="C6" s="250"/>
+      <c r="D6" s="250"/>
+      <c r="E6" s="250"/>
+      <c r="F6" s="250"/>
+      <c r="G6" s="250"/>
+      <c r="H6" s="250"/>
+      <c r="I6" s="250"/>
+      <c r="J6" s="250"/>
+      <c r="K6" s="250"/>
+      <c r="L6" s="250"/>
+      <c r="M6" s="250"/>
+      <c r="N6" s="250"/>
+      <c r="O6" s="251"/>
+      <c r="P6" s="252" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="20.45" customHeight="1">
+      <c r="A7" s="187"/>
+      <c r="B7" s="253" t="s">
+        <v>466</v>
+      </c>
+      <c r="C7" s="253" t="s">
+        <v>467</v>
+      </c>
+      <c r="D7" s="253" t="s">
+        <v>468</v>
+      </c>
+      <c r="E7" s="256" t="s">
+        <v>469</v>
+      </c>
+      <c r="F7" s="256"/>
+      <c r="G7" s="256"/>
+      <c r="H7" s="256"/>
+      <c r="I7" s="256"/>
+      <c r="J7" s="256"/>
+      <c r="K7" s="256"/>
+      <c r="L7" s="256"/>
+      <c r="M7" s="256" t="s">
+        <v>470</v>
+      </c>
+      <c r="N7" s="256"/>
+      <c r="O7" s="257"/>
+      <c r="P7" s="252"/>
+    </row>
+    <row r="8" spans="1:16" ht="37.9" customHeight="1">
+      <c r="A8" s="188"/>
+      <c r="B8" s="254"/>
+      <c r="C8" s="254"/>
+      <c r="D8" s="254"/>
+      <c r="E8" s="253" t="s">
+        <v>471</v>
+      </c>
+      <c r="F8" s="258" t="s">
+        <v>472</v>
+      </c>
+      <c r="G8" s="259"/>
+      <c r="H8" s="258" t="s">
+        <v>473</v>
+      </c>
+      <c r="I8" s="252"/>
+      <c r="J8" s="252"/>
+      <c r="K8" s="252"/>
+      <c r="L8" s="259"/>
+      <c r="M8" s="253" t="s">
+        <v>474</v>
+      </c>
+      <c r="N8" s="253" t="s">
+        <v>475</v>
+      </c>
+      <c r="O8" s="260" t="s">
+        <v>476</v>
+      </c>
+      <c r="P8" s="252"/>
+    </row>
+    <row r="9" spans="1:16" ht="48.75">
+      <c r="A9" s="189" t="s">
+        <v>477</v>
+      </c>
+      <c r="B9" s="255"/>
+      <c r="C9" s="255"/>
+      <c r="D9" s="255"/>
+      <c r="E9" s="255"/>
+      <c r="F9" s="190" t="s">
+        <v>478</v>
+      </c>
+      <c r="G9" s="190" t="s">
+        <v>479</v>
+      </c>
+      <c r="H9" s="190" t="s">
+        <v>480</v>
+      </c>
+      <c r="I9" s="190" t="s">
+        <v>481</v>
+      </c>
+      <c r="J9" s="190" t="s">
+        <v>482</v>
+      </c>
+      <c r="K9" s="190" t="s">
+        <v>483</v>
+      </c>
+      <c r="L9" s="190" t="s">
+        <v>484</v>
+      </c>
+      <c r="M9" s="255"/>
+      <c r="N9" s="255"/>
+      <c r="O9" s="261"/>
+      <c r="P9" s="252"/>
+    </row>
+    <row r="10" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A10" s="191" t="s">
+        <v>485</v>
+      </c>
+      <c r="B10" s="192">
+        <v>66308768</v>
+      </c>
+      <c r="C10" s="192">
+        <v>27544925</v>
+      </c>
+      <c r="D10" s="192">
+        <v>38763844</v>
+      </c>
+      <c r="E10" s="192">
+        <v>63874098</v>
+      </c>
+      <c r="F10" s="192">
+        <v>26427995</v>
+      </c>
+      <c r="G10" s="192">
+        <v>37446103</v>
+      </c>
+      <c r="H10" s="192">
+        <v>8369994</v>
+      </c>
+      <c r="I10" s="192">
+        <v>12802738</v>
+      </c>
+      <c r="J10" s="192">
+        <v>36015082</v>
+      </c>
+      <c r="K10" s="192">
+        <v>3473834</v>
+      </c>
+      <c r="L10" s="192">
+        <v>3212450</v>
+      </c>
+      <c r="M10" s="192">
+        <v>2434671</v>
+      </c>
+      <c r="N10" s="192">
+        <v>1116929</v>
+      </c>
+      <c r="O10" s="192">
+        <v>1317741</v>
+      </c>
+      <c r="P10" s="192">
+        <v>24584152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A11" s="193" t="s">
+        <v>486</v>
+      </c>
+      <c r="B11" s="194">
+        <v>47975168</v>
+      </c>
+      <c r="C11" s="194">
+        <v>19018486</v>
+      </c>
+      <c r="D11" s="194">
+        <v>28956682</v>
+      </c>
+      <c r="E11" s="194">
+        <v>45855452</v>
+      </c>
+      <c r="F11" s="194">
+        <v>18017440</v>
+      </c>
+      <c r="G11" s="194">
+        <v>27838011</v>
+      </c>
+      <c r="H11" s="194">
+        <v>4095420</v>
+      </c>
+      <c r="I11" s="194">
+        <v>12445805</v>
+      </c>
+      <c r="J11" s="194">
+        <v>25975673</v>
+      </c>
+      <c r="K11" s="194">
+        <v>3259168</v>
+      </c>
+      <c r="L11" s="194">
+        <v>79384</v>
+      </c>
+      <c r="M11" s="194">
+        <v>2119717</v>
+      </c>
+      <c r="N11" s="194">
+        <v>1001044</v>
+      </c>
+      <c r="O11" s="194">
+        <v>1118672</v>
+      </c>
+      <c r="P11" s="194">
+        <v>162038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A12" s="195" t="s">
+        <v>487</v>
+      </c>
+      <c r="B12" s="194">
+        <v>4430865</v>
+      </c>
+      <c r="C12" s="194">
+        <v>4410451</v>
+      </c>
+      <c r="D12" s="194">
+        <v>20414</v>
+      </c>
+      <c r="E12" s="194">
+        <v>4363990</v>
+      </c>
+      <c r="F12" s="194">
+        <v>4359385</v>
+      </c>
+      <c r="G12" s="194">
+        <v>4605</v>
+      </c>
+      <c r="H12" s="194">
+        <v>3991232</v>
+      </c>
+      <c r="I12" s="194">
+        <v>165494</v>
+      </c>
+      <c r="J12" s="194">
+        <v>0</v>
+      </c>
+      <c r="K12" s="194">
+        <v>207265</v>
+      </c>
+      <c r="L12" s="194">
+        <v>0</v>
+      </c>
+      <c r="M12" s="194">
+        <v>66875</v>
+      </c>
+      <c r="N12" s="194">
+        <v>51066</v>
+      </c>
+      <c r="O12" s="194">
+        <v>15809</v>
+      </c>
+      <c r="P12" s="194">
+        <v>3732649</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A13" s="195" t="s">
+        <v>488</v>
+      </c>
+      <c r="B13" s="194">
+        <v>112068</v>
+      </c>
+      <c r="C13" s="194">
+        <v>85911</v>
+      </c>
+      <c r="D13" s="194">
+        <v>26157</v>
+      </c>
+      <c r="E13" s="194">
+        <v>75053</v>
+      </c>
+      <c r="F13" s="194">
+        <v>70672</v>
+      </c>
+      <c r="G13" s="194">
+        <v>4381</v>
+      </c>
+      <c r="H13" s="194">
+        <v>45017</v>
+      </c>
+      <c r="I13" s="194">
+        <v>28267</v>
+      </c>
+      <c r="J13" s="194">
+        <v>0</v>
+      </c>
+      <c r="K13" s="194">
+        <v>1769</v>
+      </c>
+      <c r="L13" s="194">
+        <v>0</v>
+      </c>
+      <c r="M13" s="194">
+        <v>37015</v>
+      </c>
+      <c r="N13" s="194">
+        <v>15239</v>
+      </c>
+      <c r="O13" s="194">
+        <v>21776</v>
+      </c>
+      <c r="P13" s="194">
+        <v>12401</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A14" s="195" t="s">
+        <v>489</v>
+      </c>
+      <c r="B14" s="194">
+        <v>10140538</v>
+      </c>
+      <c r="C14" s="194">
+        <v>595032</v>
+      </c>
+      <c r="D14" s="194">
+        <v>9545506</v>
+      </c>
+      <c r="E14" s="194">
+        <v>9988264</v>
+      </c>
+      <c r="F14" s="194">
+        <v>554513</v>
+      </c>
+      <c r="G14" s="194">
+        <v>9433751</v>
+      </c>
+      <c r="H14" s="194">
+        <v>60205</v>
+      </c>
+      <c r="I14" s="194">
+        <v>0</v>
+      </c>
+      <c r="J14" s="194">
+        <v>9927040</v>
+      </c>
+      <c r="K14" s="194">
+        <v>1018</v>
+      </c>
+      <c r="L14" s="194">
+        <v>0</v>
+      </c>
+      <c r="M14" s="194">
+        <v>152274</v>
+      </c>
+      <c r="N14" s="194">
+        <v>40519</v>
+      </c>
+      <c r="O14" s="194">
+        <v>111755</v>
+      </c>
+      <c r="P14" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A15" s="193" t="s">
+        <v>490</v>
+      </c>
+      <c r="B15" s="194">
+        <v>0</v>
+      </c>
+      <c r="C15" s="194">
+        <v>0</v>
+      </c>
+      <c r="D15" s="194">
+        <v>0</v>
+      </c>
+      <c r="E15" s="194">
+        <v>0</v>
+      </c>
+      <c r="F15" s="194">
+        <v>0</v>
+      </c>
+      <c r="G15" s="194">
+        <v>0</v>
+      </c>
+      <c r="H15" s="194">
+        <v>0</v>
+      </c>
+      <c r="I15" s="194">
+        <v>0</v>
+      </c>
+      <c r="J15" s="194">
+        <v>0</v>
+      </c>
+      <c r="K15" s="194">
+        <v>0</v>
+      </c>
+      <c r="L15" s="194">
+        <v>0</v>
+      </c>
+      <c r="M15" s="194">
+        <v>0</v>
+      </c>
+      <c r="N15" s="194">
+        <v>0</v>
+      </c>
+      <c r="O15" s="194">
+        <v>0</v>
+      </c>
+      <c r="P15" s="194">
+        <v>20674597</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A16" s="196" t="s">
+        <v>491</v>
+      </c>
+      <c r="B16" s="197">
+        <v>3650129</v>
+      </c>
+      <c r="C16" s="197">
+        <v>3435045</v>
+      </c>
+      <c r="D16" s="197">
+        <v>215084</v>
+      </c>
+      <c r="E16" s="197">
+        <v>3591339</v>
+      </c>
+      <c r="F16" s="197">
+        <v>3425984</v>
+      </c>
+      <c r="G16" s="197">
+        <v>165355</v>
+      </c>
+      <c r="H16" s="197">
+        <v>178118</v>
+      </c>
+      <c r="I16" s="197">
+        <v>163173</v>
+      </c>
+      <c r="J16" s="197">
+        <v>112369</v>
+      </c>
+      <c r="K16" s="197">
+        <v>4613</v>
+      </c>
+      <c r="L16" s="197">
+        <v>3133066</v>
+      </c>
+      <c r="M16" s="197">
+        <v>58790</v>
+      </c>
+      <c r="N16" s="197">
+        <v>9061</v>
+      </c>
+      <c r="O16" s="197">
+        <v>49729</v>
+      </c>
+      <c r="P16" s="197">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A17" s="198"/>
+      <c r="B17" s="199"/>
+      <c r="C17" s="199"/>
+      <c r="D17" s="199"/>
+      <c r="E17" s="194"/>
+      <c r="F17" s="194"/>
+      <c r="G17" s="194"/>
+      <c r="H17" s="194"/>
+      <c r="I17" s="194"/>
+      <c r="J17" s="194"/>
+      <c r="K17" s="194"/>
+      <c r="L17" s="194"/>
+      <c r="M17" s="194"/>
+      <c r="N17" s="194"/>
+      <c r="O17" s="194"/>
+      <c r="P17" s="194"/>
+    </row>
+    <row r="18" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A18" s="205" t="s">
+        <v>352</v>
+      </c>
+      <c r="B18" s="200">
+        <v>7740665</v>
+      </c>
+      <c r="C18" s="200">
+        <v>2553542</v>
+      </c>
+      <c r="D18" s="200">
+        <v>5187123</v>
+      </c>
+      <c r="E18" s="200">
+        <v>7563244</v>
+      </c>
+      <c r="F18" s="200">
+        <v>2458278</v>
+      </c>
+      <c r="G18" s="200">
+        <v>5104966</v>
+      </c>
+      <c r="H18" s="200">
+        <v>347919</v>
+      </c>
+      <c r="I18" s="200">
+        <v>1511494</v>
+      </c>
+      <c r="J18" s="200">
+        <v>4944611</v>
+      </c>
+      <c r="K18" s="200">
+        <v>623429</v>
+      </c>
+      <c r="L18" s="200">
+        <v>135791</v>
+      </c>
+      <c r="M18" s="200">
+        <v>177421</v>
+      </c>
+      <c r="N18" s="200">
+        <v>95263</v>
+      </c>
+      <c r="O18" s="200">
+        <v>82157</v>
+      </c>
+      <c r="P18" s="200">
+        <v>3145246</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A19" s="205" t="s">
+        <v>353</v>
+      </c>
+      <c r="B19" s="200">
+        <v>7022579</v>
+      </c>
+      <c r="C19" s="200">
+        <v>6423222</v>
+      </c>
+      <c r="D19" s="200">
+        <v>599357</v>
+      </c>
+      <c r="E19" s="200">
+        <v>6732526</v>
+      </c>
+      <c r="F19" s="200">
+        <v>6144464</v>
+      </c>
+      <c r="G19" s="200">
+        <v>588062</v>
+      </c>
+      <c r="H19" s="200">
+        <v>939091</v>
+      </c>
+      <c r="I19" s="200">
+        <v>4346763</v>
+      </c>
+      <c r="J19" s="200">
+        <v>795545</v>
+      </c>
+      <c r="K19" s="200">
+        <v>651128</v>
+      </c>
+      <c r="L19" s="200">
+        <v>0</v>
+      </c>
+      <c r="M19" s="200">
+        <v>290053</v>
+      </c>
+      <c r="N19" s="200">
+        <v>278758</v>
+      </c>
+      <c r="O19" s="200">
+        <v>11295</v>
+      </c>
+      <c r="P19" s="200">
+        <v>13065265</v>
+      </c>
+      <c r="R19" s="204"/>
+      <c r="S19" s="204"/>
+      <c r="T19" s="204"/>
+      <c r="U19" s="204"/>
+      <c r="V19" s="204"/>
+    </row>
+    <row r="20" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A20" s="205" t="s">
+        <v>358</v>
+      </c>
+      <c r="B20" s="200">
+        <v>2351928</v>
+      </c>
+      <c r="C20" s="200">
+        <v>1355326</v>
+      </c>
+      <c r="D20" s="200">
+        <v>996602</v>
+      </c>
+      <c r="E20" s="200">
+        <v>2293173</v>
+      </c>
+      <c r="F20" s="200">
+        <v>1316331</v>
+      </c>
+      <c r="G20" s="200">
+        <v>976842</v>
+      </c>
+      <c r="H20" s="200">
+        <v>517436</v>
+      </c>
+      <c r="I20" s="200">
+        <v>597460</v>
+      </c>
+      <c r="J20" s="200">
+        <v>995234</v>
+      </c>
+      <c r="K20" s="200">
+        <v>183043</v>
+      </c>
+      <c r="L20" s="200">
+        <v>0</v>
+      </c>
+      <c r="M20" s="200">
+        <v>58755</v>
+      </c>
+      <c r="N20" s="200">
+        <v>38995</v>
+      </c>
+      <c r="O20" s="200">
+        <v>19760</v>
+      </c>
+      <c r="P20" s="200">
+        <v>211503</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A21" s="205" t="s">
+        <v>354</v>
+      </c>
+      <c r="B21" s="200">
+        <v>8415858</v>
+      </c>
+      <c r="C21" s="200">
+        <v>2331270</v>
+      </c>
+      <c r="D21" s="200">
+        <v>6084589</v>
+      </c>
+      <c r="E21" s="200">
+        <v>8322313</v>
+      </c>
+      <c r="F21" s="200">
+        <v>2303136</v>
+      </c>
+      <c r="G21" s="200">
+        <v>6019177</v>
+      </c>
+      <c r="H21" s="200">
+        <v>800072</v>
+      </c>
+      <c r="I21" s="200">
+        <v>1068064</v>
+      </c>
+      <c r="J21" s="200">
+        <v>6321230</v>
+      </c>
+      <c r="K21" s="200">
+        <v>132947</v>
+      </c>
+      <c r="L21" s="200">
+        <v>0</v>
+      </c>
+      <c r="M21" s="200">
+        <v>93546</v>
+      </c>
+      <c r="N21" s="200">
+        <v>28134</v>
+      </c>
+      <c r="O21" s="200">
+        <v>65412</v>
+      </c>
+      <c r="P21" s="200">
+        <v>182005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A22" s="206" t="s">
+        <v>440</v>
+      </c>
+      <c r="B22" s="200">
+        <v>6566737</v>
+      </c>
+      <c r="C22" s="200">
+        <v>1410111</v>
+      </c>
+      <c r="D22" s="200">
+        <v>5156626</v>
+      </c>
+      <c r="E22" s="200">
+        <v>6479640</v>
+      </c>
+      <c r="F22" s="200">
+        <v>1372386</v>
+      </c>
+      <c r="G22" s="200">
+        <v>5107254</v>
+      </c>
+      <c r="H22" s="200">
+        <v>625906</v>
+      </c>
+      <c r="I22" s="200">
+        <v>621156</v>
+      </c>
+      <c r="J22" s="200">
+        <v>5012126</v>
+      </c>
+      <c r="K22" s="200">
+        <v>220452</v>
+      </c>
+      <c r="L22" s="200">
+        <v>0</v>
+      </c>
+      <c r="M22" s="200">
+        <v>87097</v>
+      </c>
+      <c r="N22" s="200">
+        <v>37725</v>
+      </c>
+      <c r="O22" s="200">
+        <v>49372</v>
+      </c>
+      <c r="P22" s="200">
+        <v>235249</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A23" s="205" t="s">
+        <v>356</v>
+      </c>
+      <c r="B23" s="200">
+        <v>11962374</v>
+      </c>
+      <c r="C23" s="200">
+        <v>5640648</v>
+      </c>
+      <c r="D23" s="200">
+        <v>6321726</v>
+      </c>
+      <c r="E23" s="200">
+        <v>11849143</v>
+      </c>
+      <c r="F23" s="200">
+        <v>5626072</v>
+      </c>
+      <c r="G23" s="200">
+        <v>6223071</v>
+      </c>
+      <c r="H23" s="200">
+        <v>832083</v>
+      </c>
+      <c r="I23" s="200">
+        <v>1037684</v>
+      </c>
+      <c r="J23" s="200">
+        <v>6167412</v>
+      </c>
+      <c r="K23" s="200">
+        <v>847764</v>
+      </c>
+      <c r="L23" s="200">
+        <v>2964200</v>
+      </c>
+      <c r="M23" s="200">
+        <v>113231</v>
+      </c>
+      <c r="N23" s="200">
+        <v>14576</v>
+      </c>
+      <c r="O23" s="200">
+        <v>98655</v>
+      </c>
+      <c r="P23" s="200">
+        <v>5365089</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A24" s="205" t="s">
+        <v>357</v>
+      </c>
+      <c r="B24" s="200">
+        <v>1636662</v>
+      </c>
+      <c r="C24" s="200">
+        <v>708125</v>
+      </c>
+      <c r="D24" s="200">
+        <v>928537</v>
+      </c>
+      <c r="E24" s="200">
+        <v>1593116</v>
+      </c>
+      <c r="F24" s="200">
+        <v>703429</v>
+      </c>
+      <c r="G24" s="200">
+        <v>889687</v>
+      </c>
+      <c r="H24" s="200">
+        <v>313006</v>
+      </c>
+      <c r="I24" s="200">
+        <v>146689</v>
+      </c>
+      <c r="J24" s="200">
+        <v>1094457</v>
+      </c>
+      <c r="K24" s="200">
+        <v>38964</v>
+      </c>
+      <c r="L24" s="200">
+        <v>0</v>
+      </c>
+      <c r="M24" s="200">
+        <v>43546</v>
+      </c>
+      <c r="N24" s="200">
+        <v>4696</v>
+      </c>
+      <c r="O24" s="200">
+        <v>38850</v>
+      </c>
+      <c r="P24" s="200">
+        <v>140673</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A25" s="205" t="s">
+        <v>359</v>
+      </c>
+      <c r="B25" s="200">
+        <v>689413</v>
+      </c>
+      <c r="C25" s="200">
+        <v>416681</v>
+      </c>
+      <c r="D25" s="200">
+        <v>272732</v>
+      </c>
+      <c r="E25" s="200">
+        <v>664615</v>
+      </c>
+      <c r="F25" s="200">
+        <v>406052</v>
+      </c>
+      <c r="G25" s="200">
+        <v>258563</v>
+      </c>
+      <c r="H25" s="200">
+        <v>244767</v>
+      </c>
+      <c r="I25" s="200">
+        <v>141733</v>
+      </c>
+      <c r="J25" s="200">
+        <v>216976</v>
+      </c>
+      <c r="K25" s="200">
+        <v>61139</v>
+      </c>
+      <c r="L25" s="200">
+        <v>0</v>
+      </c>
+      <c r="M25" s="200">
+        <v>24798</v>
+      </c>
+      <c r="N25" s="200">
+        <v>10629</v>
+      </c>
+      <c r="O25" s="200">
+        <v>14169</v>
+      </c>
+      <c r="P25" s="200">
+        <v>115414</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A26" s="205" t="s">
+        <v>360</v>
+      </c>
+      <c r="B26" s="200">
+        <v>1629700</v>
+      </c>
+      <c r="C26" s="200">
+        <v>501989</v>
+      </c>
+      <c r="D26" s="200">
+        <v>1127711</v>
+      </c>
+      <c r="E26" s="200">
+        <v>1579567</v>
+      </c>
+      <c r="F26" s="200">
+        <v>479519</v>
+      </c>
+      <c r="G26" s="200">
+        <v>1100048</v>
+      </c>
+      <c r="H26" s="200">
+        <v>349604</v>
+      </c>
+      <c r="I26" s="200">
+        <v>144450</v>
+      </c>
+      <c r="J26" s="200">
+        <v>1040842</v>
+      </c>
+      <c r="K26" s="200">
+        <v>44671</v>
+      </c>
+      <c r="L26" s="200">
+        <v>0</v>
+      </c>
+      <c r="M26" s="200">
+        <v>50133</v>
+      </c>
+      <c r="N26" s="200">
+        <v>22470</v>
+      </c>
+      <c r="O26" s="200">
+        <v>27663</v>
+      </c>
+      <c r="P26" s="200">
+        <v>99759</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A27" s="205" t="s">
+        <v>361</v>
+      </c>
+      <c r="B27" s="200">
+        <v>4161809</v>
+      </c>
+      <c r="C27" s="200">
+        <v>994873</v>
+      </c>
+      <c r="D27" s="200">
+        <v>3166936</v>
+      </c>
+      <c r="E27" s="200">
+        <v>3504955</v>
+      </c>
+      <c r="F27" s="200">
+        <v>767930</v>
+      </c>
+      <c r="G27" s="200">
+        <v>2737025</v>
+      </c>
+      <c r="H27" s="200">
+        <v>423958</v>
+      </c>
+      <c r="I27" s="200">
+        <v>261260</v>
+      </c>
+      <c r="J27" s="200">
+        <v>2718798</v>
+      </c>
+      <c r="K27" s="200">
+        <v>100939</v>
+      </c>
+      <c r="L27" s="200">
+        <v>0</v>
+      </c>
+      <c r="M27" s="200">
+        <v>656854</v>
+      </c>
+      <c r="N27" s="200">
+        <v>226943</v>
+      </c>
+      <c r="O27" s="200">
+        <v>429911</v>
+      </c>
+      <c r="P27" s="200">
+        <v>256165</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A28" s="205" t="s">
+        <v>362</v>
+      </c>
+      <c r="B28" s="200">
+        <v>767523</v>
+      </c>
+      <c r="C28" s="200">
+        <v>346418</v>
+      </c>
+      <c r="D28" s="200">
+        <v>421105</v>
+      </c>
+      <c r="E28" s="200">
+        <v>741978</v>
+      </c>
+      <c r="F28" s="200">
+        <v>320873</v>
+      </c>
+      <c r="G28" s="200">
+        <v>421105</v>
+      </c>
+      <c r="H28" s="200">
+        <v>298013</v>
+      </c>
+      <c r="I28" s="200">
+        <v>390948</v>
+      </c>
+      <c r="J28" s="200">
+        <v>0</v>
+      </c>
+      <c r="K28" s="200">
+        <v>53017</v>
+      </c>
+      <c r="L28" s="202">
+        <v>0</v>
+      </c>
+      <c r="M28" s="200">
+        <v>25545</v>
+      </c>
+      <c r="N28" s="200">
+        <v>25545</v>
+      </c>
+      <c r="O28" s="200">
+        <v>0</v>
+      </c>
+      <c r="P28" s="200">
+        <v>229487</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A29" s="205" t="s">
+        <v>363</v>
+      </c>
+      <c r="B29" s="200">
+        <v>2126669</v>
+      </c>
+      <c r="C29" s="200">
+        <v>562687</v>
+      </c>
+      <c r="D29" s="200">
+        <v>1563982</v>
+      </c>
+      <c r="E29" s="200">
+        <v>2012626</v>
+      </c>
+      <c r="F29" s="200">
+        <v>528052</v>
+      </c>
+      <c r="G29" s="200">
+        <v>1484574</v>
+      </c>
+      <c r="H29" s="200">
+        <v>349520</v>
+      </c>
+      <c r="I29" s="200">
+        <v>189403</v>
+      </c>
+      <c r="J29" s="200">
+        <v>1423065</v>
+      </c>
+      <c r="K29" s="200">
+        <v>50638</v>
+      </c>
+      <c r="L29" s="200">
+        <v>0</v>
+      </c>
+      <c r="M29" s="200">
+        <v>114043</v>
+      </c>
+      <c r="N29" s="200">
+        <v>34635</v>
+      </c>
+      <c r="O29" s="200">
+        <v>79408</v>
+      </c>
+      <c r="P29" s="200">
+        <v>64692</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A30" s="205" t="s">
+        <v>364</v>
+      </c>
+      <c r="B30" s="200">
+        <v>1115049</v>
+      </c>
+      <c r="C30" s="200">
+        <v>627863</v>
+      </c>
+      <c r="D30" s="200">
+        <v>487186</v>
+      </c>
+      <c r="E30" s="200">
+        <v>1060704</v>
+      </c>
+      <c r="F30" s="200">
+        <v>597480</v>
+      </c>
+      <c r="G30" s="200">
+        <v>463224</v>
+      </c>
+      <c r="H30" s="200">
+        <v>362436</v>
+      </c>
+      <c r="I30" s="200">
+        <v>207188</v>
+      </c>
+      <c r="J30" s="200">
+        <v>365836</v>
+      </c>
+      <c r="K30" s="200">
+        <v>46276</v>
+      </c>
+      <c r="L30" s="200">
+        <v>78968</v>
+      </c>
+      <c r="M30" s="200">
+        <v>54345</v>
+      </c>
+      <c r="N30" s="200">
+        <v>30383</v>
+      </c>
+      <c r="O30" s="200">
+        <v>23962</v>
+      </c>
+      <c r="P30" s="200">
+        <v>212278</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A31" s="205" t="s">
+        <v>365</v>
+      </c>
+      <c r="B31" s="200">
+        <v>3519425</v>
+      </c>
+      <c r="C31" s="200">
+        <v>1156953</v>
+      </c>
+      <c r="D31" s="200">
+        <v>2362472</v>
+      </c>
+      <c r="E31" s="200">
+        <v>3230239</v>
+      </c>
+      <c r="F31" s="200">
+        <v>972247</v>
+      </c>
+      <c r="G31" s="200">
+        <v>2257992</v>
+      </c>
+      <c r="H31" s="200">
+        <v>665251</v>
+      </c>
+      <c r="I31" s="200">
+        <v>273847</v>
+      </c>
+      <c r="J31" s="200">
+        <v>2187182</v>
+      </c>
+      <c r="K31" s="200">
+        <v>87945</v>
+      </c>
+      <c r="L31" s="200">
+        <v>16013</v>
+      </c>
+      <c r="M31" s="200">
+        <v>289186</v>
+      </c>
+      <c r="N31" s="200">
+        <v>184706</v>
+      </c>
+      <c r="O31" s="200">
+        <v>104480</v>
+      </c>
+      <c r="P31" s="200">
+        <v>517392</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="26.45" customHeight="1">
+      <c r="A32" s="205" t="s">
+        <v>366</v>
+      </c>
+      <c r="B32" s="200">
+        <v>1461871</v>
+      </c>
+      <c r="C32" s="200">
+        <v>455743</v>
+      </c>
+      <c r="D32" s="200">
+        <v>1006128</v>
+      </c>
+      <c r="E32" s="200">
+        <v>1413212</v>
+      </c>
+      <c r="F32" s="200">
+        <v>448246</v>
+      </c>
+      <c r="G32" s="200">
+        <v>964966</v>
+      </c>
+      <c r="H32" s="200">
+        <v>335128</v>
+      </c>
+      <c r="I32" s="200">
+        <v>235204</v>
+      </c>
+      <c r="J32" s="200">
+        <v>776515</v>
+      </c>
+      <c r="K32" s="200">
+        <v>66365</v>
+      </c>
+      <c r="L32" s="200">
+        <v>0</v>
+      </c>
+      <c r="M32" s="200">
+        <v>48659</v>
+      </c>
+      <c r="N32" s="200">
+        <v>7497</v>
+      </c>
+      <c r="O32" s="200">
+        <v>41162</v>
+      </c>
+      <c r="P32" s="200">
+        <v>179241</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A33" s="205" t="s">
+        <v>367</v>
+      </c>
+      <c r="B33" s="200">
+        <v>1362237</v>
+      </c>
+      <c r="C33" s="200">
+        <v>462941</v>
+      </c>
+      <c r="D33" s="200">
+        <v>899296</v>
+      </c>
+      <c r="E33" s="200">
+        <v>1280683</v>
+      </c>
+      <c r="F33" s="200">
+        <v>442721</v>
+      </c>
+      <c r="G33" s="200">
+        <v>837962</v>
+      </c>
+      <c r="H33" s="200">
+        <v>267479</v>
+      </c>
+      <c r="I33" s="200">
+        <v>486629</v>
+      </c>
+      <c r="J33" s="200">
+        <v>487632</v>
+      </c>
+      <c r="K33" s="200">
+        <v>38943</v>
+      </c>
+      <c r="L33" s="200">
+        <v>0</v>
+      </c>
+      <c r="M33" s="200">
+        <v>81554</v>
+      </c>
+      <c r="N33" s="200">
+        <v>20220</v>
+      </c>
+      <c r="O33" s="200">
+        <v>61334</v>
+      </c>
+      <c r="P33" s="200">
+        <v>166573</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A34" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="B34" s="200">
+        <v>603534</v>
+      </c>
+      <c r="C34" s="200">
+        <v>367739</v>
+      </c>
+      <c r="D34" s="200">
+        <v>235795</v>
+      </c>
+      <c r="E34" s="200">
+        <v>539265</v>
+      </c>
+      <c r="F34" s="200">
+        <v>353599</v>
+      </c>
+      <c r="G34" s="200">
+        <v>185666</v>
+      </c>
+      <c r="H34" s="200">
+        <v>171817</v>
+      </c>
+      <c r="I34" s="200">
+        <v>285106</v>
+      </c>
+      <c r="J34" s="200">
+        <v>44691</v>
+      </c>
+      <c r="K34" s="200">
+        <v>37651</v>
+      </c>
+      <c r="L34" s="200">
+        <v>0</v>
+      </c>
+      <c r="M34" s="200">
+        <v>64269</v>
+      </c>
+      <c r="N34" s="200">
+        <v>14140</v>
+      </c>
+      <c r="O34" s="200">
+        <v>50129</v>
+      </c>
+      <c r="P34" s="201">
+        <v>10493</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A35" s="205" t="s">
+        <v>369</v>
+      </c>
+      <c r="B35" s="200">
+        <v>428894</v>
+      </c>
+      <c r="C35" s="200">
+        <v>298824</v>
+      </c>
+      <c r="D35" s="200">
+        <v>130070</v>
+      </c>
+      <c r="E35" s="200">
+        <v>406624</v>
+      </c>
+      <c r="F35" s="200">
+        <v>290795</v>
+      </c>
+      <c r="G35" s="200">
+        <v>115829</v>
+      </c>
+      <c r="H35" s="200">
+        <v>199533</v>
+      </c>
+      <c r="I35" s="200">
+        <v>138990</v>
+      </c>
+      <c r="J35" s="200">
+        <v>29475</v>
+      </c>
+      <c r="K35" s="200">
+        <v>38626</v>
+      </c>
+      <c r="L35" s="200">
+        <v>0</v>
+      </c>
+      <c r="M35" s="200">
+        <v>22270</v>
+      </c>
+      <c r="N35" s="200">
+        <v>8029</v>
+      </c>
+      <c r="O35" s="200">
+        <v>14241</v>
+      </c>
+      <c r="P35" s="200">
+        <v>239934</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A36" s="205" t="s">
+        <v>370</v>
+      </c>
+      <c r="B36" s="200">
+        <v>896590</v>
+      </c>
+      <c r="C36" s="200">
+        <v>266727</v>
+      </c>
+      <c r="D36" s="200">
+        <v>629863</v>
+      </c>
+      <c r="E36" s="200">
+        <v>887418</v>
+      </c>
+      <c r="F36" s="200">
+        <v>265629</v>
+      </c>
+      <c r="G36" s="200">
+        <v>621789</v>
+      </c>
+      <c r="H36" s="200">
+        <v>91021</v>
+      </c>
+      <c r="I36" s="200">
+        <v>104730</v>
+      </c>
+      <c r="J36" s="200">
+        <v>606156</v>
+      </c>
+      <c r="K36" s="200">
+        <v>73713</v>
+      </c>
+      <c r="L36" s="200">
+        <v>11798</v>
+      </c>
+      <c r="M36" s="200">
+        <v>9172</v>
+      </c>
+      <c r="N36" s="200">
+        <v>1098</v>
+      </c>
+      <c r="O36" s="200">
+        <v>8074</v>
+      </c>
+      <c r="P36" s="200">
+        <v>20991</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A37" s="205" t="s">
+        <v>371</v>
+      </c>
+      <c r="B37" s="200">
+        <v>897344</v>
+      </c>
+      <c r="C37" s="200">
+        <v>276425</v>
+      </c>
+      <c r="D37" s="200">
+        <v>620919</v>
+      </c>
+      <c r="E37" s="200">
+        <v>865437</v>
+      </c>
+      <c r="F37" s="200">
+        <v>262554</v>
+      </c>
+      <c r="G37" s="200">
+        <v>602883</v>
+      </c>
+      <c r="H37" s="200">
+        <v>105923</v>
+      </c>
+      <c r="I37" s="200">
+        <v>161323</v>
+      </c>
+      <c r="J37" s="200">
+        <v>548493</v>
+      </c>
+      <c r="K37" s="200">
+        <v>44018</v>
+      </c>
+      <c r="L37" s="200">
+        <v>5680</v>
+      </c>
+      <c r="M37" s="200">
+        <v>31907</v>
+      </c>
+      <c r="N37" s="200">
+        <v>13871</v>
+      </c>
+      <c r="O37" s="200">
+        <v>18036</v>
+      </c>
+      <c r="P37" s="200">
+        <v>9461</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A38" s="205" t="s">
+        <v>449</v>
+      </c>
+      <c r="B38" s="200">
+        <v>648687</v>
+      </c>
+      <c r="C38" s="200">
+        <v>296743</v>
+      </c>
+      <c r="D38" s="200">
+        <v>351944</v>
+      </c>
+      <c r="E38" s="200">
+        <v>627314</v>
+      </c>
+      <c r="F38" s="200">
+        <v>278499</v>
+      </c>
+      <c r="G38" s="200">
+        <v>348815</v>
+      </c>
+      <c r="H38" s="200">
+        <v>82909</v>
+      </c>
+      <c r="I38" s="200">
+        <v>290302</v>
+      </c>
+      <c r="J38" s="200">
+        <v>222338</v>
+      </c>
+      <c r="K38" s="200">
+        <v>31765</v>
+      </c>
+      <c r="L38" s="200">
+        <v>0</v>
+      </c>
+      <c r="M38" s="200">
+        <v>21373</v>
+      </c>
+      <c r="N38" s="200">
+        <v>18244</v>
+      </c>
+      <c r="O38" s="200">
+        <v>3129</v>
+      </c>
+      <c r="P38" s="200">
+        <v>75309</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" ht="26.45" customHeight="1">
+      <c r="A39" s="207" t="s">
+        <v>450</v>
+      </c>
+      <c r="B39" s="203">
+        <v>303220</v>
+      </c>
+      <c r="C39" s="203">
+        <v>90075</v>
+      </c>
+      <c r="D39" s="203">
+        <v>213145</v>
+      </c>
+      <c r="E39" s="203">
+        <v>226306</v>
+      </c>
+      <c r="F39" s="203">
+        <v>89703</v>
+      </c>
+      <c r="G39" s="203">
+        <v>136603</v>
+      </c>
+      <c r="H39" s="203">
+        <v>47122</v>
+      </c>
+      <c r="I39" s="203">
+        <v>162315</v>
+      </c>
+      <c r="J39" s="203">
+        <v>16468</v>
+      </c>
+      <c r="K39" s="203">
+        <v>401</v>
+      </c>
+      <c r="L39" s="203">
+        <v>0</v>
+      </c>
+      <c r="M39" s="203">
+        <v>76914</v>
+      </c>
+      <c r="N39" s="203">
+        <v>372</v>
+      </c>
+      <c r="O39" s="203">
+        <v>76542</v>
+      </c>
+      <c r="P39" s="203">
+        <v>41933</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="16.5">
+      <c r="A40" s="65" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" ht="16.5">
+      <c r="A41" s="11" t="s">
+        <v>494</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="B6:O6"/>
+    <mergeCell ref="P6:P9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:L7"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="O8:O9"/>
+    <mergeCell ref="O1:P1"/>
+    <mergeCell ref="O2:P2"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A4:P4"/>
+    <mergeCell ref="J5:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" scale="73" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AB44"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3:W3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="9.77734375" style="145" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.21875" style="142" customWidth="1"/>
+    <col min="1" max="1" width="9.75" style="145" customWidth="1"/>
+    <col min="2" max="2" width="26.5" style="145" customWidth="1"/>
+    <col min="3" max="3" width="13.75" style="142" customWidth="1"/>
+    <col min="4" max="4" width="11.625" style="142" customWidth="1"/>
+    <col min="5" max="5" width="12.25" style="142" customWidth="1"/>
     <col min="6" max="6" width="10" style="142" customWidth="1"/>
-    <col min="7" max="7" width="10.44140625" style="144" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="10.44140625" style="142" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="144" customWidth="1"/>
+    <col min="8" max="8" width="9.25" style="142" customWidth="1"/>
+    <col min="9" max="9" width="10.5" style="142" customWidth="1"/>
     <col min="10" max="10" width="11" style="142" customWidth="1"/>
-    <col min="11" max="11" width="9.44140625" style="136" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="10.109375" style="136" customWidth="1"/>
+    <col min="11" max="11" width="9.5" style="136" customWidth="1"/>
+    <col min="12" max="12" width="8.875" style="136" customWidth="1"/>
+    <col min="13" max="13" width="9.125" style="136" customWidth="1"/>
+    <col min="14" max="14" width="11.5" style="136" customWidth="1"/>
+    <col min="15" max="15" width="10.125" style="136" customWidth="1"/>
     <col min="16" max="17" width="10" style="136" customWidth="1"/>
     <col min="18" max="18" width="11" style="136" customWidth="1"/>
-    <col min="19" max="19" width="11.44140625" style="136" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="9.44140625" style="136" customWidth="1"/>
+    <col min="19" max="19" width="11.5" style="136" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9.5" style="136" customWidth="1"/>
     <col min="21" max="21" width="10" style="136" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="14.109375" style="136" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="27" width="12.6640625" style="136" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="14.125" style="136" customWidth="1"/>
+    <col min="23" max="23" width="11.5" style="136" customWidth="1"/>
+    <col min="24" max="24" width="13.875" style="136" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="12.75" style="136" customWidth="1"/>
+    <col min="26" max="27" width="12.625" style="136" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9" style="136"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="89" customFormat="1" ht="22.95" customHeight="1">
+    <row r="1" spans="1:24" s="89" customFormat="1" ht="22.9" customHeight="1">
       <c r="A1" s="87" t="s">
         <v>299</v>
       </c>
       <c r="B1" s="88"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
       <c r="K1" s="90"/>
       <c r="L1" s="90"/>
       <c r="M1" s="90"/>
       <c r="N1" s="90"/>
       <c r="O1" s="90"/>
       <c r="P1" s="90"/>
       <c r="Q1" s="90"/>
       <c r="R1" s="90"/>
-      <c r="S1" s="280" t="s">
+      <c r="S1" s="278" t="s">
         <v>300</v>
       </c>
-      <c r="T1" s="281"/>
-      <c r="U1" s="282" t="s">
+      <c r="T1" s="279"/>
+      <c r="U1" s="280" t="s">
         <v>301</v>
       </c>
-      <c r="V1" s="283"/>
-      <c r="W1" s="284"/>
+      <c r="V1" s="281"/>
+      <c r="W1" s="282"/>
     </row>
     <row r="2" spans="1:24" s="89" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="91" t="s">
         <v>302</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="93"/>
       <c r="F2" s="94"/>
       <c r="G2" s="94"/>
       <c r="H2" s="94"/>
       <c r="I2" s="94"/>
       <c r="J2" s="94"/>
       <c r="K2" s="94"/>
       <c r="L2" s="94"/>
       <c r="M2" s="94"/>
       <c r="N2" s="94"/>
       <c r="O2" s="94"/>
       <c r="P2" s="94"/>
       <c r="Q2" s="94"/>
       <c r="R2" s="94"/>
-      <c r="S2" s="285" t="s">
+      <c r="S2" s="283" t="s">
         <v>304</v>
       </c>
-      <c r="T2" s="286"/>
-      <c r="U2" s="287" t="s">
+      <c r="T2" s="284"/>
+      <c r="U2" s="285" t="s">
         <v>192</v>
       </c>
-      <c r="V2" s="288"/>
-[...3 lines deleted...]
-      <c r="A3" s="290" t="s">
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:24" s="89" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="288" t="s">
         <v>458</v>
       </c>
-      <c r="B3" s="291"/>
-[...20 lines deleted...]
-      <c r="W3" s="291"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
     </row>
     <row r="4" spans="1:24" s="89" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A4" s="264" t="s">
+      <c r="A4" s="290" t="s">
         <v>457</v>
       </c>
-      <c r="B4" s="264"/>
-[...20 lines deleted...]
-      <c r="W4" s="264"/>
+      <c r="B4" s="290"/>
+      <c r="C4" s="290"/>
+      <c r="D4" s="290"/>
+      <c r="E4" s="290"/>
+      <c r="F4" s="290"/>
+      <c r="G4" s="290"/>
+      <c r="H4" s="290"/>
+      <c r="I4" s="290"/>
+      <c r="J4" s="290"/>
+      <c r="K4" s="290"/>
+      <c r="L4" s="290"/>
+      <c r="M4" s="290"/>
+      <c r="N4" s="290"/>
+      <c r="O4" s="290"/>
+      <c r="P4" s="290"/>
+      <c r="Q4" s="290"/>
+      <c r="R4" s="290"/>
+      <c r="S4" s="290"/>
+      <c r="T4" s="290"/>
+      <c r="U4" s="290"/>
+      <c r="V4" s="290"/>
+      <c r="W4" s="290"/>
     </row>
     <row r="5" spans="1:24" s="73" customFormat="1" ht="21.6" customHeight="1">
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
       <c r="G5" s="68"/>
       <c r="H5" s="68"/>
       <c r="I5" s="68"/>
       <c r="J5" s="68"/>
       <c r="K5" s="68"/>
       <c r="L5" s="68"/>
       <c r="M5" s="68"/>
       <c r="N5" s="68"/>
       <c r="O5" s="68"/>
       <c r="P5" s="68"/>
       <c r="Q5" s="68"/>
       <c r="R5" s="68"/>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
-      <c r="U5" s="267" t="s">
+      <c r="U5" s="291" t="s">
         <v>307</v>
       </c>
-      <c r="V5" s="267"/>
-      <c r="W5" s="267"/>
+      <c r="V5" s="291"/>
+      <c r="W5" s="291"/>
     </row>
     <row r="6" spans="1:24" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="98"/>
       <c r="B6" s="99" t="s">
         <v>308</v>
       </c>
-      <c r="C6" s="268" t="s">
+      <c r="C6" s="292" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="271" t="s">
+      <c r="D6" s="295" t="s">
         <v>385</v>
       </c>
-      <c r="E6" s="272"/>
-[...16 lines deleted...]
-      <c r="V6" s="265" t="s">
+      <c r="E6" s="296"/>
+      <c r="F6" s="296"/>
+      <c r="G6" s="296"/>
+      <c r="H6" s="296"/>
+      <c r="I6" s="296"/>
+      <c r="J6" s="296"/>
+      <c r="K6" s="296"/>
+      <c r="L6" s="296"/>
+      <c r="M6" s="296"/>
+      <c r="N6" s="296"/>
+      <c r="O6" s="296"/>
+      <c r="P6" s="296"/>
+      <c r="Q6" s="296"/>
+      <c r="R6" s="296"/>
+      <c r="S6" s="296"/>
+      <c r="T6" s="296"/>
+      <c r="U6" s="297"/>
+      <c r="V6" s="274" t="s">
         <v>386</v>
       </c>
-      <c r="W6" s="292" t="s">
+      <c r="W6" s="265" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="7" spans="1:24" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="100"/>
       <c r="B7" s="101"/>
-      <c r="C7" s="269"/>
-      <c r="D7" s="295" t="s">
+      <c r="C7" s="293"/>
+      <c r="D7" s="268" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="265" t="s">
+      <c r="E7" s="274" t="s">
         <v>388</v>
       </c>
-      <c r="F7" s="265" t="s">
+      <c r="F7" s="274" t="s">
         <v>389</v>
       </c>
-      <c r="G7" s="278" t="s">
+      <c r="G7" s="272" t="s">
         <v>390</v>
       </c>
-      <c r="H7" s="265" t="s">
+      <c r="H7" s="274" t="s">
         <v>391</v>
       </c>
-      <c r="I7" s="278" t="s">
+      <c r="I7" s="272" t="s">
         <v>392</v>
       </c>
-      <c r="J7" s="265" t="s">
+      <c r="J7" s="274" t="s">
         <v>393</v>
       </c>
-      <c r="K7" s="265" t="s">
+      <c r="K7" s="274" t="s">
         <v>394</v>
       </c>
-      <c r="L7" s="265" t="s">
+      <c r="L7" s="274" t="s">
         <v>395</v>
       </c>
-      <c r="M7" s="265" t="s">
+      <c r="M7" s="274" t="s">
         <v>396</v>
       </c>
-      <c r="N7" s="265" t="s">
+      <c r="N7" s="274" t="s">
         <v>397</v>
       </c>
-      <c r="O7" s="278" t="s">
+      <c r="O7" s="272" t="s">
         <v>398</v>
       </c>
-      <c r="P7" s="265" t="s">
+      <c r="P7" s="274" t="s">
         <v>399</v>
       </c>
-      <c r="Q7" s="276" t="s">
+      <c r="Q7" s="300" t="s">
         <v>20</v>
       </c>
-      <c r="R7" s="277"/>
-[...2 lines deleted...]
-      <c r="U7" s="265" t="s">
+      <c r="R7" s="301"/>
+      <c r="S7" s="301"/>
+      <c r="T7" s="301"/>
+      <c r="U7" s="274" t="s">
         <v>400</v>
       </c>
-      <c r="V7" s="274"/>
-      <c r="W7" s="293"/>
+      <c r="V7" s="298"/>
+      <c r="W7" s="266"/>
     </row>
     <row r="8" spans="1:24" s="65" customFormat="1" ht="36.75" customHeight="1">
       <c r="A8" s="106" t="s">
         <v>328</v>
       </c>
       <c r="B8" s="107"/>
-      <c r="C8" s="270"/>
-[...12 lines deleted...]
-      <c r="P8" s="266"/>
+      <c r="C8" s="294"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="275"/>
+      <c r="F8" s="275"/>
+      <c r="G8" s="273"/>
+      <c r="H8" s="275"/>
+      <c r="I8" s="273"/>
+      <c r="J8" s="275"/>
+      <c r="K8" s="275"/>
+      <c r="L8" s="275"/>
+      <c r="M8" s="275"/>
+      <c r="N8" s="275"/>
+      <c r="O8" s="273"/>
+      <c r="P8" s="275"/>
       <c r="Q8" s="17" t="s">
         <v>31</v>
       </c>
       <c r="R8" s="17" t="s">
         <v>32</v>
       </c>
       <c r="S8" s="17" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="132" t="s">
         <v>34</v>
       </c>
-      <c r="U8" s="266"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:24" ht="26.4" customHeight="1">
+      <c r="U8" s="275"/>
+      <c r="V8" s="299"/>
+      <c r="W8" s="267"/>
+    </row>
+    <row r="9" spans="1:24" ht="26.45" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>441</v>
       </c>
       <c r="B9" s="112"/>
       <c r="C9" s="75">
         <v>1270261416.7309999</v>
       </c>
       <c r="D9" s="174">
         <v>54928184.145000003</v>
       </c>
       <c r="E9" s="175">
         <v>7948421.6559999995</v>
       </c>
       <c r="F9" s="175">
         <v>2303736.8560000001</v>
       </c>
       <c r="G9" s="175">
         <v>1799645.702</v>
       </c>
       <c r="H9" s="175">
         <v>288183.85100000002</v>
       </c>
       <c r="I9" s="175">
         <v>1983256.1400000001</v>
       </c>
@@ -25850,51 +29440,51 @@
         <v>2835308.7489999998</v>
       </c>
       <c r="Q9" s="175">
         <v>2112410.577</v>
       </c>
       <c r="R9" s="175">
         <v>3560</v>
       </c>
       <c r="S9" s="175">
         <v>1110259.4070000001</v>
       </c>
       <c r="T9" s="175">
         <v>998590.16999999993</v>
       </c>
       <c r="U9" s="175">
         <v>439412</v>
       </c>
       <c r="V9" s="175">
         <v>31358764.962000001</v>
       </c>
       <c r="W9" s="175">
         <v>23464496.798</v>
       </c>
       <c r="X9" s="161"/>
     </row>
-    <row r="10" spans="1:24" ht="26.4" customHeight="1">
+    <row r="10" spans="1:24" ht="26.45" customHeight="1">
       <c r="A10" s="113" t="s">
         <v>345</v>
       </c>
       <c r="B10" s="114"/>
       <c r="C10" s="71"/>
       <c r="D10" s="176">
         <v>39382197.608999997</v>
       </c>
       <c r="E10" s="158">
         <v>3629857.9440000001</v>
       </c>
       <c r="F10" s="158">
         <v>2292602.8560000001</v>
       </c>
       <c r="G10" s="158">
         <v>1799645.702</v>
       </c>
       <c r="H10" s="158">
         <v>261842.02299999999</v>
       </c>
       <c r="I10" s="158">
         <v>1848087.0970000001</v>
       </c>
       <c r="J10" s="158">
         <v>3802363.6540000001</v>
@@ -25918,51 +29508,51 @@
         <v>2624291.94</v>
       </c>
       <c r="Q10" s="158">
         <v>1847297.433</v>
       </c>
       <c r="R10" s="158">
         <v>3560</v>
       </c>
       <c r="S10" s="158">
         <v>1014302.407</v>
       </c>
       <c r="T10" s="158">
         <v>829434.02600000007</v>
       </c>
       <c r="U10" s="158">
         <v>383147</v>
       </c>
       <c r="V10" s="158">
         <v>23499683.962000001</v>
       </c>
       <c r="W10" s="158">
         <v>151385.527</v>
       </c>
       <c r="X10" s="161"/>
     </row>
-    <row r="11" spans="1:24" ht="26.4" customHeight="1">
+    <row r="11" spans="1:24" ht="26.45" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>442</v>
       </c>
       <c r="B11" s="114"/>
       <c r="C11" s="71"/>
       <c r="D11" s="176">
         <v>4411888.0710000005</v>
       </c>
       <c r="E11" s="158">
         <v>4055179.0279999999</v>
       </c>
       <c r="F11" s="158">
         <v>9372</v>
       </c>
       <c r="G11" s="158">
         <v>0</v>
       </c>
       <c r="H11" s="158">
         <v>0</v>
       </c>
       <c r="I11" s="158">
         <v>134700.04300000001</v>
       </c>
       <c r="J11" s="158">
         <v>0</v>
@@ -25986,55 +29576,55 @@
         <v>184445</v>
       </c>
       <c r="Q11" s="158">
         <v>28192</v>
       </c>
       <c r="R11" s="158">
         <v>0</v>
       </c>
       <c r="S11" s="158">
         <v>13887</v>
       </c>
       <c r="T11" s="158">
         <v>14305</v>
       </c>
       <c r="U11" s="158">
         <v>0</v>
       </c>
       <c r="V11" s="158">
         <v>7114</v>
       </c>
       <c r="W11" s="158">
         <v>3341118.2709999997</v>
       </c>
       <c r="X11" s="161"/>
     </row>
-    <row r="12" spans="1:24" ht="26.4" customHeight="1">
-      <c r="A12" s="299" t="s">
+    <row r="12" spans="1:24" ht="26.45" customHeight="1">
+      <c r="A12" s="276" t="s">
         <v>347</v>
       </c>
-      <c r="B12" s="300"/>
+      <c r="B12" s="277"/>
       <c r="C12" s="137"/>
       <c r="D12" s="176">
         <v>68190</v>
       </c>
       <c r="E12" s="158">
         <v>42824</v>
       </c>
       <c r="F12" s="158">
         <v>1762</v>
       </c>
       <c r="G12" s="158">
         <v>0</v>
       </c>
       <c r="H12" s="158">
         <v>0</v>
       </c>
       <c r="I12" s="158">
         <v>469</v>
       </c>
       <c r="J12" s="158">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>14579</v>
       </c>
@@ -26054,55 +29644,55 @@
         <v>1330</v>
       </c>
       <c r="Q12" s="158">
         <v>7226</v>
       </c>
       <c r="R12" s="158">
         <v>0</v>
       </c>
       <c r="S12" s="158">
         <v>728</v>
       </c>
       <c r="T12" s="158">
         <v>6498</v>
       </c>
       <c r="U12" s="158">
         <v>0</v>
       </c>
       <c r="V12" s="158">
         <v>4742</v>
       </c>
       <c r="W12" s="158">
         <v>8300</v>
       </c>
       <c r="X12" s="161"/>
     </row>
-    <row r="13" spans="1:24" ht="26.4" customHeight="1">
-      <c r="A13" s="299" t="s">
+    <row r="13" spans="1:24" ht="26.45" customHeight="1">
+      <c r="A13" s="276" t="s">
         <v>437</v>
       </c>
-      <c r="B13" s="300"/>
+      <c r="B13" s="277"/>
       <c r="C13" s="137"/>
       <c r="D13" s="176">
         <v>8337662</v>
       </c>
       <c r="E13" s="158">
         <v>51181</v>
       </c>
       <c r="F13" s="158">
         <v>0</v>
       </c>
       <c r="G13" s="158">
         <v>0</v>
       </c>
       <c r="H13" s="158">
         <v>0</v>
       </c>
       <c r="I13" s="158">
         <v>0</v>
       </c>
       <c r="J13" s="158">
         <v>0</v>
       </c>
       <c r="K13" s="158">
         <v>0</v>
       </c>
@@ -26122,51 +29712,51 @@
         <v>877</v>
       </c>
       <c r="Q13" s="158">
         <v>176797</v>
       </c>
       <c r="R13" s="158">
         <v>0</v>
       </c>
       <c r="S13" s="158">
         <v>78926</v>
       </c>
       <c r="T13" s="158">
         <v>97871</v>
       </c>
       <c r="U13" s="158">
         <v>56265</v>
       </c>
       <c r="V13" s="158">
         <v>7746611</v>
       </c>
       <c r="W13" s="158">
         <v>0</v>
       </c>
       <c r="X13" s="161"/>
     </row>
-    <row r="14" spans="1:24" ht="26.4" customHeight="1">
+    <row r="14" spans="1:24" ht="26.45" customHeight="1">
       <c r="A14" s="113" t="s">
         <v>438</v>
       </c>
       <c r="B14" s="114"/>
       <c r="C14" s="71"/>
       <c r="D14" s="176">
         <v>0</v>
       </c>
       <c r="E14" s="158">
         <v>0</v>
       </c>
       <c r="F14" s="158">
         <v>0</v>
       </c>
       <c r="G14" s="158">
         <v>0</v>
       </c>
       <c r="H14" s="158">
         <v>0</v>
       </c>
       <c r="I14" s="158">
         <v>0</v>
       </c>
       <c r="J14" s="158">
         <v>0</v>
@@ -26190,55 +29780,55 @@
         <v>0</v>
       </c>
       <c r="Q14" s="158">
         <v>0</v>
       </c>
       <c r="R14" s="158">
         <v>0</v>
       </c>
       <c r="S14" s="158">
         <v>0</v>
       </c>
       <c r="T14" s="158">
         <v>0</v>
       </c>
       <c r="U14" s="158">
         <v>0</v>
       </c>
       <c r="V14" s="158">
         <v>0</v>
       </c>
       <c r="W14" s="158">
         <v>19600553</v>
       </c>
       <c r="X14" s="161"/>
     </row>
-    <row r="15" spans="1:24" ht="26.4" customHeight="1">
-      <c r="A15" s="297" t="s">
+    <row r="15" spans="1:24" ht="26.45" customHeight="1">
+      <c r="A15" s="270" t="s">
         <v>350</v>
       </c>
-      <c r="B15" s="298"/>
+      <c r="B15" s="271"/>
       <c r="C15" s="208"/>
       <c r="D15" s="209">
         <v>2728247.4649999999</v>
       </c>
       <c r="E15" s="210">
         <v>169378.68400000001</v>
       </c>
       <c r="F15" s="210">
         <v>0</v>
       </c>
       <c r="G15" s="210">
         <v>0</v>
       </c>
       <c r="H15" s="210">
         <v>26341.828000000001</v>
       </c>
       <c r="I15" s="210">
         <v>0</v>
       </c>
       <c r="J15" s="210">
         <v>0</v>
       </c>
       <c r="K15" s="210">
         <v>0</v>
       </c>
@@ -26258,76 +29848,76 @@
         <v>24364.809000000001</v>
       </c>
       <c r="Q15" s="210">
         <v>52898.144</v>
       </c>
       <c r="R15" s="210">
         <v>0</v>
       </c>
       <c r="S15" s="210">
         <v>2416</v>
       </c>
       <c r="T15" s="210">
         <v>50482.144</v>
       </c>
       <c r="U15" s="210">
         <v>0</v>
       </c>
       <c r="V15" s="210">
         <v>100614</v>
       </c>
       <c r="W15" s="210">
         <v>363140</v>
       </c>
       <c r="X15" s="161"/>
     </row>
-    <row r="16" spans="1:24" ht="26.4" customHeight="1">
+    <row r="16" spans="1:24" ht="26.45" customHeight="1">
       <c r="A16" s="149"/>
       <c r="B16" s="150"/>
       <c r="C16" s="139"/>
       <c r="D16" s="158"/>
       <c r="E16" s="158"/>
       <c r="F16" s="158"/>
       <c r="G16" s="158"/>
       <c r="H16" s="158"/>
       <c r="I16" s="158"/>
       <c r="J16" s="158"/>
       <c r="K16" s="158"/>
       <c r="L16" s="158"/>
       <c r="M16" s="158"/>
       <c r="N16" s="158"/>
       <c r="O16" s="158"/>
       <c r="P16" s="158"/>
       <c r="Q16" s="158"/>
       <c r="R16" s="158"/>
       <c r="S16" s="158"/>
       <c r="T16" s="158"/>
       <c r="U16" s="158"/>
       <c r="V16" s="158"/>
       <c r="W16" s="158"/>
     </row>
-    <row r="17" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="17" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A17" s="115"/>
       <c r="B17" s="116" t="s">
         <v>352</v>
       </c>
       <c r="C17" s="51">
         <v>170879211.70899999</v>
       </c>
       <c r="D17" s="159">
         <v>6101122.6550000003</v>
       </c>
       <c r="E17" s="159">
         <v>260525.64799999999</v>
       </c>
       <c r="F17" s="159">
         <v>252307.21599999999</v>
       </c>
       <c r="G17" s="159">
         <v>34062.642</v>
       </c>
       <c r="H17" s="159">
         <v>35548.023000000001</v>
       </c>
       <c r="I17" s="159">
         <v>650346.14500000002</v>
       </c>
@@ -26353,51 +29943,51 @@
         <v>408447.67099999997</v>
       </c>
       <c r="Q17" s="159">
         <v>225332.505</v>
       </c>
       <c r="R17" s="159">
         <v>0</v>
       </c>
       <c r="S17" s="159">
         <v>118542.40700000001</v>
       </c>
       <c r="T17" s="159">
         <v>106790.098</v>
       </c>
       <c r="U17" s="159">
         <v>0</v>
       </c>
       <c r="V17" s="159">
         <v>3978277</v>
       </c>
       <c r="W17" s="159">
         <v>2896593</v>
       </c>
       <c r="X17" s="161"/>
     </row>
-    <row r="18" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="18" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A18" s="115"/>
       <c r="B18" s="116" t="s">
         <v>353</v>
       </c>
       <c r="C18" s="51">
         <v>181225548.78099999</v>
       </c>
       <c r="D18" s="159">
         <v>6322720</v>
       </c>
       <c r="E18" s="159">
         <v>913039</v>
       </c>
       <c r="F18" s="159">
         <v>860825</v>
       </c>
       <c r="G18" s="159">
         <v>14931</v>
       </c>
       <c r="H18" s="159">
         <v>30516</v>
       </c>
       <c r="I18" s="159">
         <v>150753</v>
       </c>
@@ -26423,51 +30013,51 @@
         <v>671624</v>
       </c>
       <c r="Q18" s="159">
         <v>50781</v>
       </c>
       <c r="R18" s="159">
         <v>0</v>
       </c>
       <c r="S18" s="159">
         <v>13514</v>
       </c>
       <c r="T18" s="159">
         <v>37266</v>
       </c>
       <c r="U18" s="159">
         <v>0</v>
       </c>
       <c r="V18" s="159">
         <v>651233</v>
       </c>
       <c r="W18" s="159">
         <v>12748385</v>
       </c>
       <c r="X18" s="165"/>
     </row>
-    <row r="19" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="19" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A19" s="115"/>
       <c r="B19" s="116" t="s">
         <v>358</v>
       </c>
       <c r="C19" s="51">
         <v>131828779.498</v>
       </c>
       <c r="D19" s="159">
         <v>2087978</v>
       </c>
       <c r="E19" s="159">
         <v>491884</v>
       </c>
       <c r="F19" s="159">
         <v>212922</v>
       </c>
       <c r="G19" s="159">
         <v>35786</v>
       </c>
       <c r="H19" s="159">
         <v>28471</v>
       </c>
       <c r="I19" s="159">
         <v>152466</v>
       </c>
@@ -26493,51 +30083,51 @@
         <v>119317</v>
       </c>
       <c r="Q19" s="159">
         <v>55357</v>
       </c>
       <c r="R19" s="159">
         <v>0</v>
       </c>
       <c r="S19" s="159">
         <v>2663</v>
       </c>
       <c r="T19" s="159">
         <v>52694</v>
       </c>
       <c r="U19" s="159">
         <v>0</v>
       </c>
       <c r="V19" s="159">
         <v>816575</v>
       </c>
       <c r="W19" s="159">
         <v>216409</v>
       </c>
       <c r="X19" s="161"/>
     </row>
-    <row r="20" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="20" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A20" s="115"/>
       <c r="B20" s="116" t="s">
         <v>354</v>
       </c>
       <c r="C20" s="51">
         <v>142372649.09900001</v>
       </c>
       <c r="D20" s="159">
         <v>7426442.4900000002</v>
       </c>
       <c r="E20" s="159">
         <v>729044.00800000003</v>
       </c>
       <c r="F20" s="159">
         <v>141239.64000000001</v>
       </c>
       <c r="G20" s="159">
         <v>220668.06</v>
       </c>
       <c r="H20" s="159">
         <v>26341.828000000001</v>
       </c>
       <c r="I20" s="159">
         <v>163449.995</v>
       </c>
@@ -26567,51 +30157,51 @@
       </c>
       <c r="R20" s="159">
         <v>0</v>
       </c>
       <c r="S20" s="159">
         <v>0</v>
       </c>
       <c r="T20" s="159">
         <v>133594.07199999999</v>
       </c>
       <c r="U20" s="159">
         <v>0</v>
       </c>
       <c r="V20" s="159">
         <v>5693805.9620000003</v>
       </c>
       <c r="W20" s="159">
         <v>169880.79800000001</v>
       </c>
       <c r="X20" s="161"/>
       <c r="Y20" s="140"/>
       <c r="Z20" s="140"/>
       <c r="AA20" s="140"/>
       <c r="AB20" s="140"/>
     </row>
-    <row r="21" spans="1:28" s="153" customFormat="1" ht="26.4" customHeight="1">
+    <row r="21" spans="1:28" s="153" customFormat="1" ht="26.45" customHeight="1">
       <c r="A21" s="115"/>
       <c r="B21" s="152" t="s">
         <v>440</v>
       </c>
       <c r="C21" s="166">
         <v>95483186.545000002</v>
       </c>
       <c r="D21" s="159">
         <v>4914913</v>
       </c>
       <c r="E21" s="159">
         <v>601137</v>
       </c>
       <c r="F21" s="159">
         <v>129251</v>
       </c>
       <c r="G21" s="159">
         <v>55664</v>
       </c>
       <c r="H21" s="159">
         <v>13108</v>
       </c>
       <c r="I21" s="159">
         <v>180220</v>
       </c>
@@ -26638,51 +30228,51 @@
       </c>
       <c r="Q21" s="159">
         <v>67755</v>
       </c>
       <c r="R21" s="159">
         <v>0</v>
       </c>
       <c r="S21" s="159">
         <v>0</v>
       </c>
       <c r="T21" s="159">
         <v>67755</v>
       </c>
       <c r="U21" s="159">
         <v>0</v>
       </c>
       <c r="V21" s="159">
         <v>3763810</v>
       </c>
       <c r="W21" s="159">
         <v>239062</v>
       </c>
       <c r="X21" s="161"/>
       <c r="Y21" s="162"/>
     </row>
-    <row r="22" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="22" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A22" s="115"/>
       <c r="B22" s="116" t="s">
         <v>356</v>
       </c>
       <c r="C22" s="51">
         <v>148075294.32800001</v>
       </c>
       <c r="D22" s="159">
         <v>9742351</v>
       </c>
       <c r="E22" s="159">
         <v>869937</v>
       </c>
       <c r="F22" s="159">
         <v>248033</v>
       </c>
       <c r="G22" s="159">
         <v>471344</v>
       </c>
       <c r="H22" s="159">
         <v>12675</v>
       </c>
       <c r="I22" s="159">
         <v>99178</v>
       </c>
@@ -26709,51 +30299,51 @@
       </c>
       <c r="Q22" s="159">
         <v>42973</v>
       </c>
       <c r="R22" s="159">
         <v>0</v>
       </c>
       <c r="S22" s="159">
         <v>27323</v>
       </c>
       <c r="T22" s="159">
         <v>15650</v>
       </c>
       <c r="U22" s="159">
         <v>330341</v>
       </c>
       <c r="V22" s="159">
         <v>4624848</v>
       </c>
       <c r="W22" s="159">
         <v>5151485</v>
       </c>
       <c r="X22" s="161"/>
       <c r="Y22" s="163"/>
     </row>
-    <row r="23" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="23" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A23" s="115"/>
       <c r="B23" s="116" t="s">
         <v>357</v>
       </c>
       <c r="C23" s="51">
         <v>24086683.544</v>
       </c>
       <c r="D23" s="159">
         <v>1482755</v>
       </c>
       <c r="E23" s="159">
         <v>292959</v>
       </c>
       <c r="F23" s="159">
         <v>19753</v>
       </c>
       <c r="G23" s="159">
         <v>2977</v>
       </c>
       <c r="H23" s="159">
         <v>5978</v>
       </c>
       <c r="I23" s="159">
         <v>33857</v>
       </c>
@@ -26779,51 +30369,51 @@
         <v>46477</v>
       </c>
       <c r="Q23" s="159">
         <v>14631</v>
       </c>
       <c r="R23" s="159">
         <v>0</v>
       </c>
       <c r="S23" s="159">
         <v>0</v>
       </c>
       <c r="T23" s="159">
         <v>14631</v>
       </c>
       <c r="U23" s="159">
         <v>49311</v>
       </c>
       <c r="V23" s="159">
         <v>832409</v>
       </c>
       <c r="W23" s="159">
         <v>124344</v>
       </c>
       <c r="X23" s="161"/>
     </row>
-    <row r="24" spans="1:28" ht="26.4" customHeight="1">
+    <row r="24" spans="1:28" ht="26.45" customHeight="1">
       <c r="A24" s="115"/>
       <c r="B24" s="116" t="s">
         <v>359</v>
       </c>
       <c r="C24" s="51">
         <v>27910896.072999999</v>
       </c>
       <c r="D24" s="159">
         <v>582921</v>
       </c>
       <c r="E24" s="159">
         <v>234472</v>
       </c>
       <c r="F24" s="159">
         <v>28740</v>
       </c>
       <c r="G24" s="159">
         <v>11606</v>
       </c>
       <c r="H24" s="159">
         <v>7041</v>
       </c>
       <c r="I24" s="159">
         <v>20814</v>
       </c>
@@ -26849,51 +30439,51 @@
         <v>61652</v>
       </c>
       <c r="Q24" s="159">
         <v>33396</v>
       </c>
       <c r="R24" s="159">
         <v>0</v>
       </c>
       <c r="S24" s="159">
         <v>1981</v>
       </c>
       <c r="T24" s="159">
         <v>31415</v>
       </c>
       <c r="U24" s="159">
         <v>1736</v>
       </c>
       <c r="V24" s="159">
         <v>253402</v>
       </c>
       <c r="W24" s="159">
         <v>95675</v>
       </c>
       <c r="X24" s="161"/>
     </row>
-    <row r="25" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="25" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A25" s="115"/>
       <c r="B25" s="116" t="s">
         <v>360</v>
       </c>
       <c r="C25" s="51">
         <v>24704253.998</v>
       </c>
       <c r="D25" s="159">
         <v>1448670</v>
       </c>
       <c r="E25" s="159">
         <v>329896</v>
       </c>
       <c r="F25" s="159">
         <v>22591</v>
       </c>
       <c r="G25" s="159">
         <v>12821</v>
       </c>
       <c r="H25" s="159">
         <v>2800</v>
       </c>
       <c r="I25" s="159">
         <v>21620</v>
       </c>
@@ -26919,51 +30509,51 @@
         <v>46799</v>
       </c>
       <c r="Q25" s="159">
         <v>88262</v>
       </c>
       <c r="R25" s="159">
         <v>0</v>
       </c>
       <c r="S25" s="159">
         <v>76000</v>
       </c>
       <c r="T25" s="159">
         <v>12262</v>
       </c>
       <c r="U25" s="159">
         <v>8214</v>
       </c>
       <c r="V25" s="159">
         <v>957923</v>
       </c>
       <c r="W25" s="159">
         <v>101538</v>
       </c>
       <c r="X25" s="161"/>
     </row>
-    <row r="26" spans="1:28" ht="26.4" customHeight="1">
+    <row r="26" spans="1:28" ht="26.45" customHeight="1">
       <c r="A26" s="115"/>
       <c r="B26" s="116" t="s">
         <v>361</v>
       </c>
       <c r="C26" s="51">
         <v>50057897.686999999</v>
       </c>
       <c r="D26" s="159">
         <v>3009989</v>
       </c>
       <c r="E26" s="159">
         <v>397432</v>
       </c>
       <c r="F26" s="159">
         <v>67626</v>
       </c>
       <c r="G26" s="159">
         <v>14728</v>
       </c>
       <c r="H26" s="159">
         <v>11974</v>
       </c>
       <c r="I26" s="159">
         <v>46865</v>
       </c>
@@ -26989,51 +30579,51 @@
         <v>66738</v>
       </c>
       <c r="Q26" s="159">
         <v>696746</v>
       </c>
       <c r="R26" s="159">
         <v>3260</v>
       </c>
       <c r="S26" s="159">
         <v>558638</v>
       </c>
       <c r="T26" s="159">
         <v>134848</v>
       </c>
       <c r="U26" s="159">
         <v>24240</v>
       </c>
       <c r="V26" s="159">
         <v>2378748</v>
       </c>
       <c r="W26" s="159">
         <v>233161</v>
       </c>
       <c r="X26" s="161"/>
     </row>
-    <row r="27" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="27" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A27" s="115"/>
       <c r="B27" s="116" t="s">
         <v>362</v>
       </c>
       <c r="C27" s="51">
         <v>27555702.101</v>
       </c>
       <c r="D27" s="159">
         <v>684760</v>
       </c>
       <c r="E27" s="159">
         <v>290118</v>
       </c>
       <c r="F27" s="159">
         <v>24266</v>
       </c>
       <c r="G27" s="159">
         <v>29139</v>
       </c>
       <c r="H27" s="159">
         <v>9094</v>
       </c>
       <c r="I27" s="159">
         <v>39096</v>
       </c>
@@ -27059,51 +30649,51 @@
         <v>50607</v>
       </c>
       <c r="Q27" s="159">
         <v>27097</v>
       </c>
       <c r="R27" s="159">
         <v>0</v>
       </c>
       <c r="S27" s="159">
         <v>3526</v>
       </c>
       <c r="T27" s="159">
         <v>23571</v>
       </c>
       <c r="U27" s="159">
         <v>0</v>
       </c>
       <c r="V27" s="159">
         <v>536824</v>
       </c>
       <c r="W27" s="159">
         <v>171059</v>
       </c>
       <c r="X27" s="161"/>
     </row>
-    <row r="28" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="28" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A28" s="115"/>
       <c r="B28" s="116" t="s">
         <v>363</v>
       </c>
       <c r="C28" s="51">
         <v>38043848.482000001</v>
       </c>
       <c r="D28" s="159">
         <v>1813676</v>
       </c>
       <c r="E28" s="159">
         <v>329858</v>
       </c>
       <c r="F28" s="159">
         <v>42395</v>
       </c>
       <c r="G28" s="159">
         <v>12466</v>
       </c>
       <c r="H28" s="159">
         <v>25970</v>
       </c>
       <c r="I28" s="159">
         <v>47755</v>
       </c>
@@ -27129,51 +30719,51 @@
         <v>50427</v>
       </c>
       <c r="Q28" s="159">
         <v>74364</v>
       </c>
       <c r="R28" s="159">
         <v>0</v>
       </c>
       <c r="S28" s="159">
         <v>52141</v>
       </c>
       <c r="T28" s="159">
         <v>22223</v>
       </c>
       <c r="U28" s="159">
         <v>0</v>
       </c>
       <c r="V28" s="159">
         <v>1369551</v>
       </c>
       <c r="W28" s="159">
         <v>68704</v>
       </c>
       <c r="X28" s="161"/>
     </row>
-    <row r="29" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="29" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A29" s="115"/>
       <c r="B29" s="116" t="s">
         <v>364</v>
       </c>
       <c r="C29" s="51">
         <v>31891421.822000001</v>
       </c>
       <c r="D29" s="159">
         <v>1001139</v>
       </c>
       <c r="E29" s="159">
         <v>337276</v>
       </c>
       <c r="F29" s="159">
         <v>32699</v>
       </c>
       <c r="G29" s="159">
         <v>135478</v>
       </c>
       <c r="H29" s="159">
         <v>5791</v>
       </c>
       <c r="I29" s="159">
         <v>34342</v>
       </c>
@@ -27199,51 +30789,51 @@
         <v>47244</v>
       </c>
       <c r="Q29" s="159">
         <v>82760</v>
       </c>
       <c r="R29" s="159">
         <v>0</v>
       </c>
       <c r="S29" s="159">
         <v>203</v>
       </c>
       <c r="T29" s="159">
         <v>82557</v>
       </c>
       <c r="U29" s="159">
         <v>0</v>
       </c>
       <c r="V29" s="159">
         <v>350307</v>
       </c>
       <c r="W29" s="159">
         <v>182543</v>
       </c>
       <c r="X29" s="165"/>
     </row>
-    <row r="30" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="30" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A30" s="115"/>
       <c r="B30" s="116" t="s">
         <v>365</v>
       </c>
       <c r="C30" s="51">
         <v>45956678.842</v>
       </c>
       <c r="D30" s="159">
         <v>3297247</v>
       </c>
       <c r="E30" s="159">
         <v>623662</v>
       </c>
       <c r="F30" s="159">
         <v>72027</v>
       </c>
       <c r="G30" s="159">
         <v>59275</v>
       </c>
       <c r="H30" s="159">
         <v>31367</v>
       </c>
       <c r="I30" s="159">
         <v>40635</v>
       </c>
@@ -27270,51 +30860,51 @@
       </c>
       <c r="Q30" s="159">
         <v>310964</v>
       </c>
       <c r="R30" s="159">
         <v>0</v>
       </c>
       <c r="S30" s="159">
         <v>166345</v>
       </c>
       <c r="T30" s="159">
         <v>144619</v>
       </c>
       <c r="U30" s="159">
         <v>0</v>
       </c>
       <c r="V30" s="159">
         <v>2229763</v>
       </c>
       <c r="W30" s="159">
         <v>401358</v>
       </c>
       <c r="X30" s="165"/>
       <c r="Y30" s="163"/>
     </row>
-    <row r="31" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="31" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A31" s="115"/>
       <c r="B31" s="116" t="s">
         <v>366</v>
       </c>
       <c r="C31" s="51">
         <v>19269787</v>
       </c>
       <c r="D31" s="159">
         <v>1430344</v>
       </c>
       <c r="E31" s="159">
         <v>322873</v>
       </c>
       <c r="F31" s="159">
         <v>36625</v>
       </c>
       <c r="G31" s="159">
         <v>69507</v>
       </c>
       <c r="H31" s="159">
         <v>9553</v>
       </c>
       <c r="I31" s="159">
         <v>49933</v>
       </c>
@@ -27340,51 +30930,51 @@
         <v>65637</v>
       </c>
       <c r="Q31" s="159">
         <v>82948</v>
       </c>
       <c r="R31" s="159">
         <v>300</v>
       </c>
       <c r="S31" s="159">
         <v>39581</v>
       </c>
       <c r="T31" s="159">
         <v>43067</v>
       </c>
       <c r="U31" s="159">
         <v>23966</v>
       </c>
       <c r="V31" s="159">
         <v>990279</v>
       </c>
       <c r="W31" s="159">
         <v>132662</v>
       </c>
       <c r="X31" s="161"/>
     </row>
-    <row r="32" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="32" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A32" s="115"/>
       <c r="B32" s="116" t="s">
         <v>367</v>
       </c>
       <c r="C32" s="51">
         <v>22760154</v>
       </c>
       <c r="D32" s="151">
         <v>377422</v>
       </c>
       <c r="E32" s="151">
         <v>255944</v>
       </c>
       <c r="F32" s="151">
         <v>26347</v>
       </c>
       <c r="G32" s="151">
         <v>12901</v>
       </c>
       <c r="H32" s="151">
         <v>2924</v>
       </c>
       <c r="I32" s="151">
         <v>14813</v>
       </c>
@@ -27410,51 +31000,51 @@
         <v>38739</v>
       </c>
       <c r="Q32" s="151">
         <v>11086</v>
       </c>
       <c r="R32" s="151">
         <v>0</v>
       </c>
       <c r="S32" s="151">
         <v>3970</v>
       </c>
       <c r="T32" s="151">
         <v>7116</v>
       </c>
       <c r="U32" s="151">
         <v>0</v>
       </c>
       <c r="V32" s="151">
         <v>306677</v>
       </c>
       <c r="W32" s="151">
         <v>153344</v>
       </c>
       <c r="X32" s="165"/>
     </row>
-    <row r="33" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="33" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A33" s="115"/>
       <c r="B33" s="116" t="s">
         <v>451</v>
       </c>
       <c r="C33" s="51">
         <v>11856908</v>
       </c>
       <c r="D33" s="151">
         <v>551678</v>
       </c>
       <c r="E33" s="151">
         <v>164985</v>
       </c>
       <c r="F33" s="151">
         <v>14891</v>
       </c>
       <c r="G33" s="151">
         <v>172221</v>
       </c>
       <c r="H33" s="151">
         <v>1814</v>
       </c>
       <c r="I33" s="151">
         <v>62584</v>
       </c>
@@ -27480,51 +31070,51 @@
         <v>26282</v>
       </c>
       <c r="Q33" s="151">
         <v>48060</v>
       </c>
       <c r="R33" s="151">
         <v>0</v>
       </c>
       <c r="S33" s="151">
         <v>33629</v>
       </c>
       <c r="T33" s="151">
         <v>14431</v>
       </c>
       <c r="U33" s="151">
         <v>0</v>
       </c>
       <c r="V33" s="151">
         <v>209285</v>
       </c>
       <c r="W33" s="151">
         <v>12001</v>
       </c>
       <c r="X33" s="161"/>
     </row>
-    <row r="34" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="34" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A34" s="115"/>
       <c r="B34" s="116" t="s">
         <v>369</v>
       </c>
       <c r="C34" s="51">
         <v>20033710.068</v>
       </c>
       <c r="D34" s="151">
         <v>456281</v>
       </c>
       <c r="E34" s="151">
         <v>195734</v>
       </c>
       <c r="F34" s="151">
         <v>12103</v>
       </c>
       <c r="G34" s="151">
         <v>22845</v>
       </c>
       <c r="H34" s="151">
         <v>2819</v>
       </c>
       <c r="I34" s="151">
         <v>32932</v>
       </c>
@@ -27550,51 +31140,51 @@
         <v>40726</v>
       </c>
       <c r="Q34" s="151">
         <v>17681</v>
       </c>
       <c r="R34" s="151">
         <v>0</v>
       </c>
       <c r="S34" s="151">
         <v>991</v>
       </c>
       <c r="T34" s="151">
         <v>16690</v>
       </c>
       <c r="U34" s="151">
         <v>1604</v>
       </c>
       <c r="V34" s="151">
         <v>11490</v>
       </c>
       <c r="W34" s="151">
         <v>221969</v>
       </c>
       <c r="X34" s="161"/>
     </row>
-    <row r="35" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="35" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A35" s="115"/>
       <c r="B35" s="116" t="s">
         <v>370</v>
       </c>
       <c r="C35" s="51">
         <v>23631382.153999999</v>
       </c>
       <c r="D35" s="159">
         <v>639237</v>
       </c>
       <c r="E35" s="159">
         <v>95915</v>
       </c>
       <c r="F35" s="159">
         <v>18335</v>
       </c>
       <c r="G35" s="159">
         <v>11811</v>
       </c>
       <c r="H35" s="159">
         <v>5113</v>
       </c>
       <c r="I35" s="159">
         <v>34790</v>
       </c>
@@ -27620,51 +31210,51 @@
         <v>21050</v>
       </c>
       <c r="Q35" s="159">
         <v>2976</v>
       </c>
       <c r="R35" s="159">
         <v>0</v>
       </c>
       <c r="S35" s="159">
         <v>0</v>
       </c>
       <c r="T35" s="159">
         <v>2976</v>
       </c>
       <c r="U35" s="159">
         <v>0</v>
       </c>
       <c r="V35" s="159">
         <v>435753</v>
       </c>
       <c r="W35" s="159">
         <v>28742</v>
       </c>
       <c r="X35" s="161"/>
     </row>
-    <row r="36" spans="1:28" s="138" customFormat="1" ht="26.4" customHeight="1">
+    <row r="36" spans="1:28" s="138" customFormat="1" ht="26.45" customHeight="1">
       <c r="A36" s="115"/>
       <c r="B36" s="116" t="s">
         <v>371</v>
       </c>
       <c r="C36" s="51">
         <v>15417017</v>
       </c>
       <c r="D36" s="159">
         <v>713313</v>
       </c>
       <c r="E36" s="159">
         <v>90361</v>
       </c>
       <c r="F36" s="159">
         <v>25377</v>
       </c>
       <c r="G36" s="159">
         <v>11113</v>
       </c>
       <c r="H36" s="159">
         <v>10003</v>
       </c>
       <c r="I36" s="159">
         <v>26569</v>
       </c>
@@ -27690,51 +31280,51 @@
         <v>18249</v>
       </c>
       <c r="Q36" s="159">
         <v>21131</v>
       </c>
       <c r="R36" s="159">
         <v>0</v>
       </c>
       <c r="S36" s="159">
         <v>3961</v>
       </c>
       <c r="T36" s="159">
         <v>17170</v>
       </c>
       <c r="U36" s="159">
         <v>0</v>
       </c>
       <c r="V36" s="159">
         <v>506834</v>
       </c>
       <c r="W36" s="159">
         <v>5137</v>
       </c>
       <c r="X36" s="161"/>
     </row>
-    <row r="37" spans="1:28" s="141" customFormat="1" ht="26.4" customHeight="1">
+    <row r="37" spans="1:28" s="141" customFormat="1" ht="26.45" customHeight="1">
       <c r="A37" s="115"/>
       <c r="B37" s="116" t="s">
         <v>449</v>
       </c>
       <c r="C37" s="51">
         <v>13157602</v>
       </c>
       <c r="D37" s="159">
         <v>605935</v>
       </c>
       <c r="E37" s="159">
         <v>78232</v>
       </c>
       <c r="F37" s="159">
         <v>13050</v>
       </c>
       <c r="G37" s="159">
         <v>247531</v>
       </c>
       <c r="H37" s="159">
         <v>4426</v>
       </c>
       <c r="I37" s="159">
         <v>60376</v>
       </c>
@@ -27760,51 +31350,51 @@
         <v>7049</v>
       </c>
       <c r="Q37" s="159">
         <v>13381</v>
       </c>
       <c r="R37" s="159">
         <v>0</v>
       </c>
       <c r="S37" s="159">
         <v>4581</v>
       </c>
       <c r="T37" s="159">
         <v>8800</v>
       </c>
       <c r="U37" s="159">
         <v>0</v>
       </c>
       <c r="V37" s="159">
         <v>309785</v>
       </c>
       <c r="W37" s="159">
         <v>71905</v>
       </c>
       <c r="X37" s="161"/>
     </row>
-    <row r="38" spans="1:28" s="141" customFormat="1" ht="26.4" customHeight="1">
+    <row r="38" spans="1:28" s="141" customFormat="1" ht="26.45" customHeight="1">
       <c r="A38" s="167"/>
       <c r="B38" s="168" t="s">
         <v>450</v>
       </c>
       <c r="C38" s="53">
         <v>4062804</v>
       </c>
       <c r="D38" s="169">
         <v>237290</v>
       </c>
       <c r="E38" s="169">
         <v>43138</v>
       </c>
       <c r="F38" s="169">
         <v>2334</v>
       </c>
       <c r="G38" s="169">
         <v>140771</v>
       </c>
       <c r="H38" s="169">
         <v>4857</v>
       </c>
       <c r="I38" s="169">
         <v>19862</v>
       </c>
@@ -27857,56 +31447,56 @@
         <v>454</v>
       </c>
       <c r="B39" s="45"/>
       <c r="C39" s="71"/>
       <c r="D39" s="158"/>
       <c r="E39" s="160"/>
       <c r="F39" s="160"/>
       <c r="G39" s="160"/>
       <c r="H39" s="160"/>
       <c r="I39" s="160"/>
       <c r="J39" s="160"/>
       <c r="K39" s="160"/>
       <c r="L39" s="160"/>
       <c r="M39" s="160"/>
       <c r="N39" s="160"/>
       <c r="O39" s="160"/>
       <c r="P39" s="160"/>
       <c r="Q39" s="164"/>
       <c r="R39" s="160"/>
       <c r="S39" s="160"/>
       <c r="T39" s="160"/>
       <c r="U39" s="160"/>
       <c r="V39" s="160"/>
       <c r="W39" s="160"/>
     </row>
-    <row r="40" spans="1:28" s="11" customFormat="1" ht="16.2">
+    <row r="40" spans="1:28" s="11" customFormat="1" ht="16.5">
       <c r="A40" s="18" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="41" spans="1:28" s="11" customFormat="1" ht="16.2">
+    <row r="41" spans="1:28" s="11" customFormat="1" ht="16.5">
       <c r="A41" s="18" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="42" spans="1:28" s="142" customFormat="1">
       <c r="A42" s="145"/>
       <c r="B42" s="146"/>
       <c r="G42" s="147"/>
       <c r="H42" s="148"/>
       <c r="K42" s="136"/>
       <c r="L42" s="136"/>
       <c r="M42" s="136"/>
       <c r="N42" s="136"/>
       <c r="O42" s="136"/>
       <c r="P42" s="136"/>
       <c r="Q42" s="136"/>
       <c r="R42" s="136"/>
       <c r="S42" s="136"/>
       <c r="T42" s="136"/>
       <c r="U42" s="136"/>
       <c r="V42" s="136"/>
       <c r="W42" s="136"/>
       <c r="X42" s="136"/>
       <c r="Y42" s="136"/>
       <c r="Z42" s="136"/>
@@ -27923,391 +31513,391 @@
       <c r="Y43" s="136"/>
       <c r="Z43" s="136"/>
       <c r="AA43" s="136"/>
       <c r="AB43" s="136"/>
     </row>
     <row r="44" spans="1:28" s="142" customFormat="1">
       <c r="A44" s="145"/>
       <c r="B44" s="145"/>
       <c r="G44" s="144"/>
       <c r="K44" s="136"/>
       <c r="L44" s="136"/>
       <c r="M44" s="136"/>
       <c r="N44" s="136"/>
       <c r="O44" s="136"/>
       <c r="P44" s="136"/>
       <c r="Q44" s="136"/>
       <c r="R44" s="136"/>
       <c r="S44" s="136"/>
       <c r="T44" s="136"/>
       <c r="U44" s="136"/>
       <c r="V44" s="136"/>
       <c r="W44" s="136"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="W6:W8"/>
-[...11 lines deleted...]
-    <mergeCell ref="A3:W3"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="C6:C8"/>
     <mergeCell ref="D6:U6"/>
     <mergeCell ref="V6:V8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:T7"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
+    <mergeCell ref="S1:T1"/>
+    <mergeCell ref="U1:W1"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="W6:W8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="G7:G8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AB44"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="9.77734375" style="145" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.21875" style="142" customWidth="1"/>
+    <col min="1" max="1" width="9.75" style="145" customWidth="1"/>
+    <col min="2" max="2" width="26.5" style="145" customWidth="1"/>
+    <col min="3" max="3" width="13.75" style="142" customWidth="1"/>
+    <col min="4" max="4" width="11.625" style="142" customWidth="1"/>
+    <col min="5" max="5" width="12.25" style="142" customWidth="1"/>
     <col min="6" max="6" width="10" style="142" customWidth="1"/>
-    <col min="7" max="7" width="10.44140625" style="144" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="10.44140625" style="142" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="144" customWidth="1"/>
+    <col min="8" max="8" width="9.25" style="142" customWidth="1"/>
+    <col min="9" max="9" width="10.5" style="142" customWidth="1"/>
     <col min="10" max="10" width="11" style="142" customWidth="1"/>
-    <col min="11" max="11" width="9.44140625" style="136" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="10.109375" style="136" customWidth="1"/>
+    <col min="11" max="11" width="9.5" style="136" customWidth="1"/>
+    <col min="12" max="12" width="8.875" style="136" customWidth="1"/>
+    <col min="13" max="13" width="9.125" style="136" customWidth="1"/>
+    <col min="14" max="14" width="11.5" style="136" customWidth="1"/>
+    <col min="15" max="15" width="10.125" style="136" customWidth="1"/>
     <col min="16" max="17" width="10" style="136" customWidth="1"/>
     <col min="18" max="18" width="11" style="136" customWidth="1"/>
-    <col min="19" max="19" width="11.44140625" style="136" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="9.44140625" style="136" customWidth="1"/>
+    <col min="19" max="19" width="11.5" style="136" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9.5" style="136" customWidth="1"/>
     <col min="21" max="21" width="10" style="136" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="14.109375" style="136" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="27" width="12.6640625" style="136" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="14.125" style="136" customWidth="1"/>
+    <col min="23" max="23" width="11.5" style="136" customWidth="1"/>
+    <col min="24" max="24" width="13.875" style="136" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="12.75" style="136" customWidth="1"/>
+    <col min="26" max="27" width="12.625" style="136" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9" style="136"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="89" customFormat="1" ht="22.95" customHeight="1">
+    <row r="1" spans="1:24" s="89" customFormat="1" ht="22.9" customHeight="1">
       <c r="A1" s="87" t="s">
         <v>299</v>
       </c>
       <c r="B1" s="88"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
       <c r="K1" s="90"/>
       <c r="L1" s="90"/>
       <c r="M1" s="90"/>
       <c r="N1" s="90"/>
       <c r="O1" s="90"/>
       <c r="P1" s="90"/>
       <c r="Q1" s="90"/>
       <c r="R1" s="90"/>
-      <c r="S1" s="280" t="s">
+      <c r="S1" s="278" t="s">
         <v>300</v>
       </c>
-      <c r="T1" s="281"/>
-      <c r="U1" s="282" t="s">
+      <c r="T1" s="279"/>
+      <c r="U1" s="280" t="s">
         <v>301</v>
       </c>
-      <c r="V1" s="283"/>
-      <c r="W1" s="284"/>
+      <c r="V1" s="281"/>
+      <c r="W1" s="282"/>
     </row>
     <row r="2" spans="1:24" s="89" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="91" t="s">
         <v>302</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="93"/>
       <c r="F2" s="94"/>
       <c r="G2" s="94"/>
       <c r="H2" s="94"/>
       <c r="I2" s="94"/>
       <c r="J2" s="94"/>
       <c r="K2" s="94"/>
       <c r="L2" s="94"/>
       <c r="M2" s="94"/>
       <c r="N2" s="94"/>
       <c r="O2" s="94"/>
       <c r="P2" s="94"/>
       <c r="Q2" s="94"/>
       <c r="R2" s="94"/>
-      <c r="S2" s="285" t="s">
+      <c r="S2" s="283" t="s">
         <v>304</v>
       </c>
-      <c r="T2" s="286"/>
-      <c r="U2" s="287" t="s">
+      <c r="T2" s="284"/>
+      <c r="U2" s="285" t="s">
         <v>192</v>
       </c>
-      <c r="V2" s="288"/>
-[...3 lines deleted...]
-      <c r="A3" s="290" t="s">
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:24" s="89" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="288" t="s">
         <v>439</v>
       </c>
-      <c r="B3" s="291"/>
-[...20 lines deleted...]
-      <c r="W3" s="291"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
     </row>
     <row r="4" spans="1:24" s="89" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A4" s="264" t="s">
+      <c r="A4" s="290" t="s">
         <v>452</v>
       </c>
-      <c r="B4" s="264"/>
-[...20 lines deleted...]
-      <c r="W4" s="264"/>
+      <c r="B4" s="290"/>
+      <c r="C4" s="290"/>
+      <c r="D4" s="290"/>
+      <c r="E4" s="290"/>
+      <c r="F4" s="290"/>
+      <c r="G4" s="290"/>
+      <c r="H4" s="290"/>
+      <c r="I4" s="290"/>
+      <c r="J4" s="290"/>
+      <c r="K4" s="290"/>
+      <c r="L4" s="290"/>
+      <c r="M4" s="290"/>
+      <c r="N4" s="290"/>
+      <c r="O4" s="290"/>
+      <c r="P4" s="290"/>
+      <c r="Q4" s="290"/>
+      <c r="R4" s="290"/>
+      <c r="S4" s="290"/>
+      <c r="T4" s="290"/>
+      <c r="U4" s="290"/>
+      <c r="V4" s="290"/>
+      <c r="W4" s="290"/>
     </row>
     <row r="5" spans="1:24" s="73" customFormat="1" ht="21.6" customHeight="1">
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
       <c r="G5" s="68"/>
       <c r="H5" s="68"/>
       <c r="I5" s="68"/>
       <c r="J5" s="68"/>
       <c r="K5" s="68"/>
       <c r="L5" s="68"/>
       <c r="M5" s="68"/>
       <c r="N5" s="68"/>
       <c r="O5" s="68"/>
       <c r="P5" s="68"/>
       <c r="Q5" s="68"/>
       <c r="R5" s="68"/>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
-      <c r="U5" s="267" t="s">
+      <c r="U5" s="291" t="s">
         <v>307</v>
       </c>
-      <c r="V5" s="267"/>
-      <c r="W5" s="267"/>
+      <c r="V5" s="291"/>
+      <c r="W5" s="291"/>
     </row>
     <row r="6" spans="1:24" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="98"/>
       <c r="B6" s="99" t="s">
         <v>308</v>
       </c>
-      <c r="C6" s="268" t="s">
+      <c r="C6" s="292" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="271" t="s">
+      <c r="D6" s="295" t="s">
         <v>385</v>
       </c>
-      <c r="E6" s="272"/>
-[...16 lines deleted...]
-      <c r="V6" s="265" t="s">
+      <c r="E6" s="296"/>
+      <c r="F6" s="296"/>
+      <c r="G6" s="296"/>
+      <c r="H6" s="296"/>
+      <c r="I6" s="296"/>
+      <c r="J6" s="296"/>
+      <c r="K6" s="296"/>
+      <c r="L6" s="296"/>
+      <c r="M6" s="296"/>
+      <c r="N6" s="296"/>
+      <c r="O6" s="296"/>
+      <c r="P6" s="296"/>
+      <c r="Q6" s="296"/>
+      <c r="R6" s="296"/>
+      <c r="S6" s="296"/>
+      <c r="T6" s="296"/>
+      <c r="U6" s="297"/>
+      <c r="V6" s="274" t="s">
         <v>386</v>
       </c>
-      <c r="W6" s="292" t="s">
+      <c r="W6" s="265" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="7" spans="1:24" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="100"/>
       <c r="B7" s="101"/>
-      <c r="C7" s="269"/>
-      <c r="D7" s="295" t="s">
+      <c r="C7" s="293"/>
+      <c r="D7" s="268" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="265" t="s">
+      <c r="E7" s="274" t="s">
         <v>388</v>
       </c>
-      <c r="F7" s="265" t="s">
+      <c r="F7" s="274" t="s">
         <v>389</v>
       </c>
-      <c r="G7" s="278" t="s">
+      <c r="G7" s="272" t="s">
         <v>390</v>
       </c>
-      <c r="H7" s="265" t="s">
+      <c r="H7" s="274" t="s">
         <v>391</v>
       </c>
-      <c r="I7" s="278" t="s">
+      <c r="I7" s="272" t="s">
         <v>392</v>
       </c>
-      <c r="J7" s="265" t="s">
+      <c r="J7" s="274" t="s">
         <v>393</v>
       </c>
-      <c r="K7" s="265" t="s">
+      <c r="K7" s="274" t="s">
         <v>394</v>
       </c>
-      <c r="L7" s="265" t="s">
+      <c r="L7" s="274" t="s">
         <v>395</v>
       </c>
-      <c r="M7" s="265" t="s">
+      <c r="M7" s="274" t="s">
         <v>396</v>
       </c>
-      <c r="N7" s="265" t="s">
+      <c r="N7" s="274" t="s">
         <v>397</v>
       </c>
-      <c r="O7" s="278" t="s">
+      <c r="O7" s="272" t="s">
         <v>398</v>
       </c>
-      <c r="P7" s="265" t="s">
+      <c r="P7" s="274" t="s">
         <v>399</v>
       </c>
-      <c r="Q7" s="276" t="s">
+      <c r="Q7" s="300" t="s">
         <v>20</v>
       </c>
-      <c r="R7" s="277"/>
-[...2 lines deleted...]
-      <c r="U7" s="265" t="s">
+      <c r="R7" s="301"/>
+      <c r="S7" s="301"/>
+      <c r="T7" s="301"/>
+      <c r="U7" s="274" t="s">
         <v>400</v>
       </c>
-      <c r="V7" s="274"/>
-      <c r="W7" s="293"/>
+      <c r="V7" s="298"/>
+      <c r="W7" s="266"/>
     </row>
     <row r="8" spans="1:24" s="65" customFormat="1" ht="36.75" customHeight="1">
       <c r="A8" s="106" t="s">
         <v>328</v>
       </c>
       <c r="B8" s="107"/>
-      <c r="C8" s="270"/>
-[...12 lines deleted...]
-      <c r="P8" s="266"/>
+      <c r="C8" s="294"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="275"/>
+      <c r="F8" s="275"/>
+      <c r="G8" s="273"/>
+      <c r="H8" s="275"/>
+      <c r="I8" s="273"/>
+      <c r="J8" s="275"/>
+      <c r="K8" s="275"/>
+      <c r="L8" s="275"/>
+      <c r="M8" s="275"/>
+      <c r="N8" s="275"/>
+      <c r="O8" s="273"/>
+      <c r="P8" s="275"/>
       <c r="Q8" s="17" t="s">
         <v>31</v>
       </c>
       <c r="R8" s="17" t="s">
         <v>32</v>
       </c>
       <c r="S8" s="17" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="132" t="s">
         <v>34</v>
       </c>
-      <c r="U8" s="266"/>
-[...1 lines deleted...]
-      <c r="W8" s="294"/>
+      <c r="U8" s="275"/>
+      <c r="V8" s="299"/>
+      <c r="W8" s="267"/>
     </row>
     <row r="9" spans="1:24" ht="24" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>441</v>
       </c>
       <c r="B9" s="112"/>
       <c r="C9" s="75">
         <v>1195225885.289</v>
       </c>
       <c r="D9" s="174">
         <v>46165893.858999997</v>
       </c>
       <c r="E9" s="175">
         <v>7806519.716</v>
       </c>
       <c r="F9" s="175">
         <v>1695863.838</v>
       </c>
       <c r="G9" s="175">
         <v>1785590.7150000001</v>
       </c>
       <c r="H9" s="175">
         <v>271713.09399999998</v>
       </c>
       <c r="I9" s="175">
@@ -28472,54 +32062,54 @@
       </c>
       <c r="Q11" s="158">
         <v>144866.08399999997</v>
       </c>
       <c r="R11" s="158">
         <v>0</v>
       </c>
       <c r="S11" s="158">
         <v>136649.446</v>
       </c>
       <c r="T11" s="158">
         <v>8216.637999999999</v>
       </c>
       <c r="U11" s="158">
         <v>0</v>
       </c>
       <c r="V11" s="158">
         <v>46051</v>
       </c>
       <c r="W11" s="158">
         <v>2955180.3149999999</v>
       </c>
       <c r="X11" s="161"/>
     </row>
     <row r="12" spans="1:24" ht="24" customHeight="1">
-      <c r="A12" s="299" t="s">
+      <c r="A12" s="276" t="s">
         <v>347</v>
       </c>
-      <c r="B12" s="300"/>
+      <c r="B12" s="277"/>
       <c r="C12" s="137"/>
       <c r="D12" s="176">
         <v>69168.63</v>
       </c>
       <c r="E12" s="158">
         <v>47190.63</v>
       </c>
       <c r="F12" s="158">
         <v>1675</v>
       </c>
       <c r="G12" s="158">
         <v>0</v>
       </c>
       <c r="H12" s="158">
         <v>0</v>
       </c>
       <c r="I12" s="158">
         <v>644</v>
       </c>
       <c r="J12" s="158">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>10056</v>
       </c>
@@ -28540,54 +32130,54 @@
       </c>
       <c r="Q12" s="158">
         <v>7673</v>
       </c>
       <c r="R12" s="158">
         <v>0</v>
       </c>
       <c r="S12" s="158">
         <v>3328</v>
       </c>
       <c r="T12" s="158">
         <v>4345</v>
       </c>
       <c r="U12" s="158">
         <v>0</v>
       </c>
       <c r="V12" s="158">
         <v>2070</v>
       </c>
       <c r="W12" s="158">
         <v>9459</v>
       </c>
       <c r="X12" s="161"/>
     </row>
     <row r="13" spans="1:24" ht="24" customHeight="1">
-      <c r="A13" s="299" t="s">
+      <c r="A13" s="276" t="s">
         <v>437</v>
       </c>
-      <c r="B13" s="300"/>
+      <c r="B13" s="277"/>
       <c r="C13" s="137"/>
       <c r="D13" s="176">
         <v>6567976</v>
       </c>
       <c r="E13" s="158">
         <v>45527</v>
       </c>
       <c r="F13" s="158">
         <v>0</v>
       </c>
       <c r="G13" s="158">
         <v>0</v>
       </c>
       <c r="H13" s="158">
         <v>0</v>
       </c>
       <c r="I13" s="158">
         <v>0</v>
       </c>
       <c r="J13" s="158">
         <v>0</v>
       </c>
       <c r="K13" s="158">
         <v>0</v>
       </c>
@@ -28676,54 +32266,54 @@
       </c>
       <c r="Q14" s="158">
         <v>0</v>
       </c>
       <c r="R14" s="158">
         <v>0</v>
       </c>
       <c r="S14" s="158">
         <v>0</v>
       </c>
       <c r="T14" s="158">
         <v>0</v>
       </c>
       <c r="U14" s="158">
         <v>0</v>
       </c>
       <c r="V14" s="158">
         <v>0</v>
       </c>
       <c r="W14" s="158">
         <v>18137739.265000001</v>
       </c>
       <c r="X14" s="161"/>
     </row>
     <row r="15" spans="1:24" ht="24" customHeight="1">
-      <c r="A15" s="299" t="s">
+      <c r="A15" s="276" t="s">
         <v>350</v>
       </c>
-      <c r="B15" s="300"/>
+      <c r="B15" s="277"/>
       <c r="C15" s="137"/>
       <c r="D15" s="176">
         <v>2190020.7450000001</v>
       </c>
       <c r="E15" s="158">
         <v>167002.83100000001</v>
       </c>
       <c r="F15" s="158">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>23944.37</v>
       </c>
       <c r="I15" s="158">
         <v>0</v>
       </c>
       <c r="J15" s="158">
         <v>0</v>
       </c>
       <c r="K15" s="158">
         <v>0</v>
       </c>
@@ -30342,56 +33932,56 @@
         <v>454</v>
       </c>
       <c r="B39" s="45"/>
       <c r="C39" s="71"/>
       <c r="D39" s="158"/>
       <c r="E39" s="160"/>
       <c r="F39" s="160"/>
       <c r="G39" s="160"/>
       <c r="H39" s="160"/>
       <c r="I39" s="160"/>
       <c r="J39" s="160"/>
       <c r="K39" s="160"/>
       <c r="L39" s="160"/>
       <c r="M39" s="160"/>
       <c r="N39" s="160"/>
       <c r="O39" s="160"/>
       <c r="P39" s="160"/>
       <c r="Q39" s="164"/>
       <c r="R39" s="160"/>
       <c r="S39" s="160"/>
       <c r="T39" s="160"/>
       <c r="U39" s="160"/>
       <c r="V39" s="160"/>
       <c r="W39" s="160"/>
     </row>
-    <row r="40" spans="1:28" s="11" customFormat="1" ht="16.2">
+    <row r="40" spans="1:28" s="11" customFormat="1" ht="16.5">
       <c r="A40" s="18" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="41" spans="1:28" s="11" customFormat="1" ht="16.2">
+    <row r="41" spans="1:28" s="11" customFormat="1" ht="16.5">
       <c r="A41" s="18" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="42" spans="1:28" s="142" customFormat="1">
       <c r="A42" s="145"/>
       <c r="B42" s="146"/>
       <c r="G42" s="147"/>
       <c r="H42" s="148"/>
       <c r="K42" s="136"/>
       <c r="L42" s="136"/>
       <c r="M42" s="136"/>
       <c r="N42" s="136"/>
       <c r="O42" s="136"/>
       <c r="P42" s="136"/>
       <c r="Q42" s="136"/>
       <c r="R42" s="136"/>
       <c r="S42" s="136"/>
       <c r="T42" s="136"/>
       <c r="U42" s="136"/>
       <c r="V42" s="136"/>
       <c r="W42" s="136"/>
       <c r="X42" s="136"/>
       <c r="Y42" s="136"/>
       <c r="Z42" s="136"/>
@@ -30408,391 +33998,391 @@
       <c r="Y43" s="136"/>
       <c r="Z43" s="136"/>
       <c r="AA43" s="136"/>
       <c r="AB43" s="136"/>
     </row>
     <row r="44" spans="1:28" s="142" customFormat="1">
       <c r="A44" s="145"/>
       <c r="B44" s="145"/>
       <c r="G44" s="144"/>
       <c r="K44" s="136"/>
       <c r="L44" s="136"/>
       <c r="M44" s="136"/>
       <c r="N44" s="136"/>
       <c r="O44" s="136"/>
       <c r="P44" s="136"/>
       <c r="Q44" s="136"/>
       <c r="R44" s="136"/>
       <c r="S44" s="136"/>
       <c r="T44" s="136"/>
       <c r="U44" s="136"/>
       <c r="V44" s="136"/>
       <c r="W44" s="136"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="U5:W5"/>
+    <mergeCell ref="S1:T1"/>
+    <mergeCell ref="U1:W1"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="V6:V8"/>
+    <mergeCell ref="W6:W8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="N7:N8"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:T7"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C6:C8"/>
     <mergeCell ref="D6:U6"/>
-    <mergeCell ref="V6:V8"/>
-[...15 lines deleted...]
-    <mergeCell ref="A3:W3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AB47"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="9.77734375" style="145" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.21875" style="142" customWidth="1"/>
+    <col min="1" max="1" width="9.75" style="145" customWidth="1"/>
+    <col min="2" max="2" width="26.5" style="145" customWidth="1"/>
+    <col min="3" max="3" width="13.75" style="142" customWidth="1"/>
+    <col min="4" max="4" width="11.625" style="142" customWidth="1"/>
+    <col min="5" max="5" width="12.25" style="142" customWidth="1"/>
     <col min="6" max="6" width="10" style="142" customWidth="1"/>
-    <col min="7" max="7" width="10.44140625" style="144" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="10.44140625" style="142" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="144" customWidth="1"/>
+    <col min="8" max="8" width="9.25" style="142" customWidth="1"/>
+    <col min="9" max="9" width="10.5" style="142" customWidth="1"/>
     <col min="10" max="10" width="11" style="142" customWidth="1"/>
-    <col min="11" max="11" width="9.44140625" style="136" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="10.109375" style="136" customWidth="1"/>
+    <col min="11" max="11" width="9.5" style="136" customWidth="1"/>
+    <col min="12" max="12" width="8.875" style="136" customWidth="1"/>
+    <col min="13" max="13" width="9.125" style="136" customWidth="1"/>
+    <col min="14" max="14" width="11.5" style="136" customWidth="1"/>
+    <col min="15" max="15" width="10.125" style="136" customWidth="1"/>
     <col min="16" max="17" width="10" style="136" customWidth="1"/>
     <col min="18" max="18" width="11" style="136" customWidth="1"/>
-    <col min="19" max="19" width="11.44140625" style="136" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="9.44140625" style="136" customWidth="1"/>
+    <col min="19" max="19" width="11.5" style="136" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9.5" style="136" customWidth="1"/>
     <col min="21" max="21" width="10" style="136" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="14.109375" style="136" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="27" width="12.6640625" style="136" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="14.125" style="136" customWidth="1"/>
+    <col min="23" max="23" width="11.5" style="136" customWidth="1"/>
+    <col min="24" max="24" width="13.875" style="136" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="12.75" style="136" customWidth="1"/>
+    <col min="26" max="27" width="12.625" style="136" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9" style="136"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="89" customFormat="1" ht="22.95" customHeight="1">
+    <row r="1" spans="1:24" s="89" customFormat="1" ht="22.9" customHeight="1">
       <c r="A1" s="87" t="s">
         <v>299</v>
       </c>
       <c r="B1" s="88"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
       <c r="K1" s="90"/>
       <c r="L1" s="90"/>
       <c r="M1" s="90"/>
       <c r="N1" s="90"/>
       <c r="O1" s="90"/>
       <c r="P1" s="90"/>
       <c r="Q1" s="90"/>
       <c r="R1" s="90"/>
-      <c r="S1" s="280" t="s">
+      <c r="S1" s="278" t="s">
         <v>300</v>
       </c>
-      <c r="T1" s="281"/>
-      <c r="U1" s="282" t="s">
+      <c r="T1" s="279"/>
+      <c r="U1" s="280" t="s">
         <v>433</v>
       </c>
-      <c r="V1" s="283"/>
-      <c r="W1" s="284"/>
+      <c r="V1" s="281"/>
+      <c r="W1" s="282"/>
     </row>
     <row r="2" spans="1:24" s="89" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="91" t="s">
         <v>302</v>
       </c>
       <c r="B2" s="92" t="s">
         <v>303</v>
       </c>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="93"/>
       <c r="F2" s="94"/>
       <c r="G2" s="94"/>
       <c r="H2" s="94"/>
       <c r="I2" s="94"/>
       <c r="J2" s="94"/>
       <c r="K2" s="94"/>
       <c r="L2" s="94"/>
       <c r="M2" s="94"/>
       <c r="N2" s="94"/>
       <c r="O2" s="94"/>
       <c r="P2" s="94"/>
       <c r="Q2" s="94"/>
       <c r="R2" s="94"/>
-      <c r="S2" s="285" t="s">
+      <c r="S2" s="283" t="s">
         <v>304</v>
       </c>
-      <c r="T2" s="286"/>
-      <c r="U2" s="287" t="s">
+      <c r="T2" s="284"/>
+      <c r="U2" s="285" t="s">
         <v>192</v>
       </c>
-      <c r="V2" s="288"/>
-[...3 lines deleted...]
-      <c r="A3" s="290" t="s">
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:24" s="89" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="288" t="s">
         <v>439</v>
       </c>
-      <c r="B3" s="291"/>
-[...20 lines deleted...]
-      <c r="W3" s="291"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
     </row>
     <row r="4" spans="1:24" s="89" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A4" s="264" t="s">
+      <c r="A4" s="290" t="s">
         <v>384</v>
       </c>
-      <c r="B4" s="264"/>
-[...20 lines deleted...]
-      <c r="W4" s="264"/>
+      <c r="B4" s="290"/>
+      <c r="C4" s="290"/>
+      <c r="D4" s="290"/>
+      <c r="E4" s="290"/>
+      <c r="F4" s="290"/>
+      <c r="G4" s="290"/>
+      <c r="H4" s="290"/>
+      <c r="I4" s="290"/>
+      <c r="J4" s="290"/>
+      <c r="K4" s="290"/>
+      <c r="L4" s="290"/>
+      <c r="M4" s="290"/>
+      <c r="N4" s="290"/>
+      <c r="O4" s="290"/>
+      <c r="P4" s="290"/>
+      <c r="Q4" s="290"/>
+      <c r="R4" s="290"/>
+      <c r="S4" s="290"/>
+      <c r="T4" s="290"/>
+      <c r="U4" s="290"/>
+      <c r="V4" s="290"/>
+      <c r="W4" s="290"/>
     </row>
     <row r="5" spans="1:24" s="73" customFormat="1" ht="21.6" customHeight="1">
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
       <c r="G5" s="68"/>
       <c r="H5" s="68"/>
       <c r="I5" s="68"/>
       <c r="J5" s="68"/>
       <c r="K5" s="68"/>
       <c r="L5" s="68"/>
       <c r="M5" s="68"/>
       <c r="N5" s="68"/>
       <c r="O5" s="68"/>
       <c r="P5" s="68"/>
       <c r="Q5" s="68"/>
       <c r="R5" s="68"/>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
-      <c r="U5" s="267" t="s">
+      <c r="U5" s="291" t="s">
         <v>307</v>
       </c>
-      <c r="V5" s="267"/>
-      <c r="W5" s="267"/>
+      <c r="V5" s="291"/>
+      <c r="W5" s="291"/>
     </row>
     <row r="6" spans="1:24" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="98"/>
       <c r="B6" s="99" t="s">
         <v>308</v>
       </c>
-      <c r="C6" s="268" t="s">
+      <c r="C6" s="292" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="271" t="s">
+      <c r="D6" s="295" t="s">
         <v>385</v>
       </c>
-      <c r="E6" s="272"/>
-[...16 lines deleted...]
-      <c r="V6" s="265" t="s">
+      <c r="E6" s="296"/>
+      <c r="F6" s="296"/>
+      <c r="G6" s="296"/>
+      <c r="H6" s="296"/>
+      <c r="I6" s="296"/>
+      <c r="J6" s="296"/>
+      <c r="K6" s="296"/>
+      <c r="L6" s="296"/>
+      <c r="M6" s="296"/>
+      <c r="N6" s="296"/>
+      <c r="O6" s="296"/>
+      <c r="P6" s="296"/>
+      <c r="Q6" s="296"/>
+      <c r="R6" s="296"/>
+      <c r="S6" s="296"/>
+      <c r="T6" s="296"/>
+      <c r="U6" s="297"/>
+      <c r="V6" s="274" t="s">
         <v>386</v>
       </c>
-      <c r="W6" s="292" t="s">
+      <c r="W6" s="265" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="7" spans="1:24" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="100"/>
       <c r="B7" s="101"/>
-      <c r="C7" s="269"/>
-      <c r="D7" s="295" t="s">
+      <c r="C7" s="293"/>
+      <c r="D7" s="268" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="265" t="s">
+      <c r="E7" s="274" t="s">
         <v>388</v>
       </c>
-      <c r="F7" s="265" t="s">
+      <c r="F7" s="274" t="s">
         <v>389</v>
       </c>
-      <c r="G7" s="278" t="s">
+      <c r="G7" s="272" t="s">
         <v>390</v>
       </c>
-      <c r="H7" s="265" t="s">
+      <c r="H7" s="274" t="s">
         <v>391</v>
       </c>
-      <c r="I7" s="278" t="s">
+      <c r="I7" s="272" t="s">
         <v>392</v>
       </c>
-      <c r="J7" s="265" t="s">
+      <c r="J7" s="274" t="s">
         <v>393</v>
       </c>
-      <c r="K7" s="265" t="s">
+      <c r="K7" s="274" t="s">
         <v>394</v>
       </c>
-      <c r="L7" s="265" t="s">
+      <c r="L7" s="274" t="s">
         <v>395</v>
       </c>
-      <c r="M7" s="265" t="s">
+      <c r="M7" s="274" t="s">
         <v>396</v>
       </c>
-      <c r="N7" s="265" t="s">
+      <c r="N7" s="274" t="s">
         <v>397</v>
       </c>
-      <c r="O7" s="278" t="s">
+      <c r="O7" s="272" t="s">
         <v>398</v>
       </c>
-      <c r="P7" s="265" t="s">
+      <c r="P7" s="274" t="s">
         <v>399</v>
       </c>
-      <c r="Q7" s="276" t="s">
+      <c r="Q7" s="300" t="s">
         <v>20</v>
       </c>
-      <c r="R7" s="277"/>
-[...2 lines deleted...]
-      <c r="U7" s="265" t="s">
+      <c r="R7" s="301"/>
+      <c r="S7" s="301"/>
+      <c r="T7" s="301"/>
+      <c r="U7" s="274" t="s">
         <v>400</v>
       </c>
-      <c r="V7" s="274"/>
-      <c r="W7" s="293"/>
+      <c r="V7" s="298"/>
+      <c r="W7" s="266"/>
     </row>
     <row r="8" spans="1:24" s="65" customFormat="1" ht="36.75" customHeight="1">
       <c r="A8" s="106" t="s">
         <v>328</v>
       </c>
       <c r="B8" s="107"/>
-      <c r="C8" s="270"/>
-[...12 lines deleted...]
-      <c r="P8" s="266"/>
+      <c r="C8" s="294"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="275"/>
+      <c r="F8" s="275"/>
+      <c r="G8" s="273"/>
+      <c r="H8" s="275"/>
+      <c r="I8" s="273"/>
+      <c r="J8" s="275"/>
+      <c r="K8" s="275"/>
+      <c r="L8" s="275"/>
+      <c r="M8" s="275"/>
+      <c r="N8" s="275"/>
+      <c r="O8" s="273"/>
+      <c r="P8" s="275"/>
       <c r="Q8" s="17" t="s">
         <v>31</v>
       </c>
       <c r="R8" s="17" t="s">
         <v>32</v>
       </c>
       <c r="S8" s="17" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="132" t="s">
         <v>34</v>
       </c>
-      <c r="U8" s="266"/>
-[...1 lines deleted...]
-      <c r="W8" s="294"/>
+      <c r="U8" s="275"/>
+      <c r="V8" s="299"/>
+      <c r="W8" s="267"/>
     </row>
     <row r="9" spans="1:24" ht="24" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>441</v>
       </c>
       <c r="B9" s="112"/>
       <c r="C9" s="75">
         <v>1133730880.4960001</v>
       </c>
       <c r="D9" s="174">
         <v>39635712.645999998</v>
       </c>
       <c r="E9" s="175">
         <v>7650009.8730000006</v>
       </c>
       <c r="F9" s="175">
         <v>1425116.3839999998</v>
       </c>
       <c r="G9" s="175">
         <v>1927597.7620000001</v>
       </c>
       <c r="H9" s="175">
         <v>281469.04299999995</v>
       </c>
       <c r="I9" s="175">
@@ -30957,54 +34547,54 @@
       </c>
       <c r="Q11" s="158">
         <v>117283.311</v>
       </c>
       <c r="R11" s="158">
         <v>0</v>
       </c>
       <c r="S11" s="158">
         <v>101571.762</v>
       </c>
       <c r="T11" s="158">
         <v>15711.548999999999</v>
       </c>
       <c r="U11" s="158">
         <v>0</v>
       </c>
       <c r="V11" s="158">
         <v>49843.529000000002</v>
       </c>
       <c r="W11" s="158">
         <v>2805962.2399999998</v>
       </c>
       <c r="X11" s="161"/>
     </row>
     <row r="12" spans="1:24" ht="24" customHeight="1">
-      <c r="A12" s="299" t="s">
+      <c r="A12" s="276" t="s">
         <v>347</v>
       </c>
-      <c r="B12" s="300"/>
+      <c r="B12" s="277"/>
       <c r="C12" s="137"/>
       <c r="D12" s="176">
         <v>77174.773000000001</v>
       </c>
       <c r="E12" s="158">
         <v>51261.773000000001</v>
       </c>
       <c r="F12" s="158">
         <v>2155</v>
       </c>
       <c r="G12" s="158">
         <v>0</v>
       </c>
       <c r="H12" s="158">
         <v>0</v>
       </c>
       <c r="I12" s="158">
         <v>539</v>
       </c>
       <c r="J12" s="158">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>8835</v>
       </c>
@@ -31025,54 +34615,54 @@
       </c>
       <c r="Q12" s="158">
         <v>11480</v>
       </c>
       <c r="R12" s="158">
         <v>0</v>
       </c>
       <c r="S12" s="158">
         <v>0</v>
       </c>
       <c r="T12" s="158">
         <v>11480</v>
       </c>
       <c r="U12" s="158">
         <v>0</v>
       </c>
       <c r="V12" s="158">
         <v>11085</v>
       </c>
       <c r="W12" s="158">
         <v>10195</v>
       </c>
       <c r="X12" s="161"/>
     </row>
     <row r="13" spans="1:24" ht="24" customHeight="1">
-      <c r="A13" s="299" t="s">
+      <c r="A13" s="276" t="s">
         <v>437</v>
       </c>
-      <c r="B13" s="300"/>
+      <c r="B13" s="277"/>
       <c r="C13" s="137"/>
       <c r="D13" s="176">
         <v>5231157</v>
       </c>
       <c r="E13" s="158">
         <v>41095</v>
       </c>
       <c r="F13" s="158">
         <v>0</v>
       </c>
       <c r="G13" s="158">
         <v>0</v>
       </c>
       <c r="H13" s="158">
         <v>0</v>
       </c>
       <c r="I13" s="158">
         <v>0</v>
       </c>
       <c r="J13" s="158">
         <v>0</v>
       </c>
       <c r="K13" s="158">
         <v>0</v>
       </c>
@@ -31161,54 +34751,54 @@
       </c>
       <c r="Q14" s="158">
         <v>0</v>
       </c>
       <c r="R14" s="158">
         <v>0</v>
       </c>
       <c r="S14" s="158">
         <v>0</v>
       </c>
       <c r="T14" s="158">
         <v>0</v>
       </c>
       <c r="U14" s="158">
         <v>0</v>
       </c>
       <c r="V14" s="158">
         <v>0</v>
       </c>
       <c r="W14" s="158">
         <v>18149819.346000001</v>
       </c>
       <c r="X14" s="161"/>
     </row>
     <row r="15" spans="1:24" ht="24" customHeight="1">
-      <c r="A15" s="299" t="s">
+      <c r="A15" s="276" t="s">
         <v>435</v>
       </c>
-      <c r="B15" s="300"/>
+      <c r="B15" s="277"/>
       <c r="C15" s="137"/>
       <c r="D15" s="176">
         <v>4562612.6129999999</v>
       </c>
       <c r="E15" s="158">
         <v>34309.438999999998</v>
       </c>
       <c r="F15" s="158">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>0</v>
       </c>
       <c r="I15" s="158">
         <v>0</v>
       </c>
       <c r="J15" s="158">
         <v>0</v>
       </c>
       <c r="K15" s="158">
         <v>0</v>
       </c>
@@ -32900,51 +36490,51 @@
       <c r="E42" s="142"/>
       <c r="F42" s="142"/>
       <c r="G42" s="144"/>
       <c r="H42" s="142"/>
       <c r="I42" s="142"/>
       <c r="J42" s="142"/>
       <c r="K42" s="136"/>
       <c r="L42" s="136"/>
       <c r="M42" s="136"/>
       <c r="N42" s="136"/>
       <c r="O42" s="136"/>
       <c r="P42" s="136"/>
       <c r="Q42" s="136"/>
       <c r="R42" s="136"/>
       <c r="S42" s="136"/>
       <c r="T42" s="136"/>
       <c r="U42" s="136"/>
       <c r="V42" s="136"/>
       <c r="W42" s="136"/>
     </row>
     <row r="43" spans="1:28" s="11" customFormat="1" ht="21" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="44" spans="1:28" s="11" customFormat="1" ht="19.95" customHeight="1">
+    <row r="44" spans="1:28" s="11" customFormat="1" ht="19.899999999999999" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="45" spans="1:28" s="142" customFormat="1">
       <c r="A45" s="145"/>
       <c r="B45" s="146"/>
       <c r="G45" s="147"/>
       <c r="H45" s="148"/>
       <c r="K45" s="136"/>
       <c r="L45" s="136"/>
       <c r="M45" s="136"/>
       <c r="N45" s="136"/>
       <c r="O45" s="136"/>
       <c r="P45" s="136"/>
       <c r="Q45" s="136"/>
       <c r="R45" s="136"/>
       <c r="S45" s="136"/>
       <c r="T45" s="136"/>
       <c r="U45" s="136"/>
       <c r="V45" s="136"/>
       <c r="W45" s="136"/>
       <c r="X45" s="136"/>
       <c r="Y45" s="136"/>
       <c r="Z45" s="136"/>
@@ -32961,332 +36551,332 @@
       <c r="Y46" s="136"/>
       <c r="Z46" s="136"/>
       <c r="AA46" s="136"/>
       <c r="AB46" s="136"/>
     </row>
     <row r="47" spans="1:28" s="142" customFormat="1">
       <c r="A47" s="145"/>
       <c r="B47" s="145"/>
       <c r="G47" s="144"/>
       <c r="K47" s="136"/>
       <c r="L47" s="136"/>
       <c r="M47" s="136"/>
       <c r="N47" s="136"/>
       <c r="O47" s="136"/>
       <c r="P47" s="136"/>
       <c r="Q47" s="136"/>
       <c r="R47" s="136"/>
       <c r="S47" s="136"/>
       <c r="T47" s="136"/>
       <c r="U47" s="136"/>
       <c r="V47" s="136"/>
       <c r="W47" s="136"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="C6:C8"/>
+    <mergeCell ref="D6:U6"/>
+    <mergeCell ref="V6:V8"/>
+    <mergeCell ref="S1:T1"/>
+    <mergeCell ref="U1:W1"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="U5:W5"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="O7:O8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="W6:W8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:T7"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
-    <mergeCell ref="A4:W4"/>
-[...11 lines deleted...]
-    <mergeCell ref="O7:O8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AB46"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C34" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="9.77734375" style="120" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.21875" style="123" customWidth="1"/>
+    <col min="1" max="1" width="9.75" style="120" customWidth="1"/>
+    <col min="2" max="2" width="26.5" style="120" customWidth="1"/>
+    <col min="3" max="3" width="13.75" style="123" customWidth="1"/>
+    <col min="4" max="4" width="11.625" style="123" customWidth="1"/>
+    <col min="5" max="5" width="12.25" style="123" customWidth="1"/>
     <col min="6" max="6" width="10" style="123" customWidth="1"/>
-    <col min="7" max="7" width="10.21875" style="128" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="23" max="23" width="13.33203125" style="65" customWidth="1"/>
+    <col min="7" max="7" width="10.25" style="128" customWidth="1"/>
+    <col min="8" max="9" width="10.5" style="123" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="123" customWidth="1"/>
+    <col min="11" max="11" width="9.5" style="65" customWidth="1"/>
+    <col min="12" max="12" width="10.25" style="65" customWidth="1"/>
+    <col min="13" max="13" width="7.625" style="65" customWidth="1"/>
+    <col min="14" max="14" width="10.125" style="65" customWidth="1"/>
+    <col min="15" max="16" width="10.875" style="65" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.375" style="65" customWidth="1"/>
+    <col min="18" max="18" width="8.625" style="65" customWidth="1"/>
+    <col min="19" max="19" width="9.5" style="65" customWidth="1"/>
+    <col min="20" max="20" width="10.875" style="65" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.125" style="65" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="65" customWidth="1"/>
+    <col min="23" max="23" width="13.375" style="65" customWidth="1"/>
     <col min="24" max="24" width="9" style="65"/>
-    <col min="25" max="25" width="12.77734375" style="65" customWidth="1"/>
+    <col min="25" max="25" width="12.75" style="65" customWidth="1"/>
     <col min="26" max="26" width="9" style="65"/>
-    <col min="27" max="27" width="10.6640625" style="65" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="10.625" style="65" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9" style="65"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="89" customFormat="1" ht="22.95" customHeight="1">
+    <row r="1" spans="1:23" s="89" customFormat="1" ht="22.9" customHeight="1">
       <c r="A1" s="87" t="s">
         <v>299</v>
       </c>
       <c r="B1" s="88"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
       <c r="K1" s="90"/>
       <c r="L1" s="90"/>
       <c r="M1" s="90"/>
       <c r="N1" s="90"/>
       <c r="O1" s="90"/>
       <c r="P1" s="90"/>
       <c r="Q1" s="90"/>
       <c r="R1" s="90"/>
-      <c r="S1" s="280" t="s">
+      <c r="S1" s="278" t="s">
         <v>300</v>
       </c>
-      <c r="T1" s="281"/>
-      <c r="U1" s="282" t="s">
+      <c r="T1" s="279"/>
+      <c r="U1" s="280" t="s">
         <v>301</v>
       </c>
-      <c r="V1" s="283"/>
-      <c r="W1" s="284"/>
+      <c r="V1" s="281"/>
+      <c r="W1" s="282"/>
     </row>
     <row r="2" spans="1:23" s="89" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="91" t="s">
         <v>302</v>
       </c>
       <c r="B2" s="92" t="s">
         <v>303</v>
       </c>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="93"/>
       <c r="F2" s="94"/>
       <c r="G2" s="94"/>
       <c r="H2" s="94"/>
       <c r="I2" s="94"/>
       <c r="J2" s="94"/>
       <c r="K2" s="94"/>
       <c r="L2" s="94"/>
       <c r="M2" s="94"/>
       <c r="N2" s="94"/>
       <c r="O2" s="94"/>
       <c r="P2" s="94"/>
       <c r="Q2" s="94"/>
       <c r="R2" s="94"/>
-      <c r="S2" s="285" t="s">
+      <c r="S2" s="283" t="s">
         <v>304</v>
       </c>
-      <c r="T2" s="286"/>
-      <c r="U2" s="287" t="s">
+      <c r="T2" s="284"/>
+      <c r="U2" s="285" t="s">
         <v>192</v>
       </c>
-      <c r="V2" s="288"/>
-[...3 lines deleted...]
-      <c r="A3" s="301" t="s">
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:23" s="89" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="316" t="s">
         <v>305</v>
       </c>
-      <c r="B3" s="302"/>
-[...20 lines deleted...]
-      <c r="W3" s="302"/>
+      <c r="B3" s="317"/>
+      <c r="C3" s="317"/>
+      <c r="D3" s="317"/>
+      <c r="E3" s="317"/>
+      <c r="F3" s="317"/>
+      <c r="G3" s="317"/>
+      <c r="H3" s="317"/>
+      <c r="I3" s="317"/>
+      <c r="J3" s="317"/>
+      <c r="K3" s="317"/>
+      <c r="L3" s="317"/>
+      <c r="M3" s="317"/>
+      <c r="N3" s="317"/>
+      <c r="O3" s="317"/>
+      <c r="P3" s="317"/>
+      <c r="Q3" s="317"/>
+      <c r="R3" s="317"/>
+      <c r="S3" s="317"/>
+      <c r="T3" s="317"/>
+      <c r="U3" s="317"/>
+      <c r="V3" s="317"/>
+      <c r="W3" s="317"/>
     </row>
     <row r="4" spans="1:23" s="89" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A4" s="95"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="J4" s="72" t="s">
         <v>306</v>
       </c>
       <c r="K4" s="95"/>
       <c r="L4" s="95"/>
       <c r="M4" s="95"/>
       <c r="N4" s="95"/>
       <c r="O4" s="95"/>
       <c r="P4" s="95"/>
       <c r="Q4" s="95"/>
       <c r="R4" s="95"/>
       <c r="S4" s="95"/>
       <c r="T4" s="95"/>
       <c r="U4" s="90"/>
       <c r="V4" s="96"/>
       <c r="W4" s="97"/>
     </row>
     <row r="5" spans="1:23" s="73" customFormat="1" ht="21.6" customHeight="1">
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
       <c r="G5" s="68"/>
       <c r="H5" s="68"/>
       <c r="I5" s="68"/>
       <c r="J5" s="68"/>
       <c r="K5" s="68"/>
       <c r="L5" s="68"/>
       <c r="M5" s="68"/>
       <c r="N5" s="68"/>
       <c r="O5" s="68"/>
       <c r="P5" s="68"/>
       <c r="Q5" s="68"/>
       <c r="R5" s="68"/>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
-      <c r="U5" s="267" t="s">
+      <c r="U5" s="291" t="s">
         <v>307</v>
       </c>
-      <c r="V5" s="267"/>
-      <c r="W5" s="267"/>
+      <c r="V5" s="291"/>
+      <c r="W5" s="291"/>
     </row>
     <row r="6" spans="1:23" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="98"/>
       <c r="B6" s="99" t="s">
         <v>308</v>
       </c>
-      <c r="C6" s="316" t="s">
+      <c r="C6" s="302" t="s">
         <v>309</v>
       </c>
       <c r="D6" s="303" t="s">
         <v>310</v>
       </c>
       <c r="E6" s="304"/>
       <c r="F6" s="304"/>
       <c r="G6" s="304"/>
       <c r="H6" s="304"/>
       <c r="I6" s="304"/>
       <c r="J6" s="304"/>
       <c r="K6" s="304"/>
       <c r="L6" s="304"/>
       <c r="M6" s="304"/>
       <c r="N6" s="304"/>
       <c r="O6" s="304"/>
       <c r="P6" s="304"/>
       <c r="Q6" s="304"/>
       <c r="R6" s="304"/>
       <c r="S6" s="304"/>
       <c r="T6" s="304"/>
       <c r="U6" s="304"/>
       <c r="V6" s="304"/>
       <c r="W6" s="304"/>
     </row>
     <row r="7" spans="1:23" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="100"/>
       <c r="B7" s="101"/>
-      <c r="C7" s="269"/>
+      <c r="C7" s="293"/>
       <c r="D7" s="102" t="s">
         <v>311</v>
       </c>
       <c r="E7" s="303" t="s">
         <v>312</v>
       </c>
       <c r="F7" s="304"/>
       <c r="G7" s="304"/>
       <c r="H7" s="304"/>
       <c r="I7" s="304"/>
       <c r="J7" s="304"/>
       <c r="K7" s="304"/>
       <c r="L7" s="304"/>
       <c r="M7" s="304"/>
       <c r="N7" s="305"/>
       <c r="O7" s="306" t="s">
         <v>313</v>
       </c>
       <c r="P7" s="307"/>
       <c r="Q7" s="307"/>
       <c r="R7" s="307"/>
       <c r="S7" s="307"/>
       <c r="T7" s="307"/>
       <c r="U7" s="307"/>
       <c r="V7" s="307"/>
       <c r="W7" s="308" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="8" spans="1:23" ht="23.25" customHeight="1">
       <c r="A8" s="100"/>
       <c r="B8" s="101"/>
-      <c r="C8" s="269"/>
+      <c r="C8" s="293"/>
       <c r="D8" s="102"/>
       <c r="E8" s="311" t="s">
         <v>315</v>
       </c>
       <c r="F8" s="103" t="s">
         <v>316</v>
       </c>
       <c r="G8" s="103" t="s">
         <v>317</v>
       </c>
       <c r="H8" s="103" t="s">
         <v>318</v>
       </c>
       <c r="I8" s="103" t="s">
         <v>319</v>
       </c>
       <c r="J8" s="103" t="s">
         <v>320</v>
       </c>
       <c r="K8" s="103" t="s">
         <v>321</v>
       </c>
       <c r="L8" s="104" t="s">
         <v>322</v>
       </c>
@@ -33299,51 +36889,51 @@
       <c r="O8" s="311" t="s">
         <v>315</v>
       </c>
       <c r="P8" s="313" t="s">
         <v>325</v>
       </c>
       <c r="Q8" s="314"/>
       <c r="R8" s="314"/>
       <c r="S8" s="315"/>
       <c r="T8" s="103" t="s">
         <v>326</v>
       </c>
       <c r="U8" s="103" t="s">
         <v>327</v>
       </c>
       <c r="V8" s="105" t="s">
         <v>324</v>
       </c>
       <c r="W8" s="309"/>
     </row>
     <row r="9" spans="1:23" ht="36.75" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>328</v>
       </c>
       <c r="B9" s="107"/>
-      <c r="C9" s="270"/>
+      <c r="C9" s="294"/>
       <c r="D9" s="109" t="s">
         <v>329</v>
       </c>
       <c r="E9" s="312"/>
       <c r="F9" s="108" t="s">
         <v>330</v>
       </c>
       <c r="G9" s="109" t="s">
         <v>331</v>
       </c>
       <c r="H9" s="109" t="s">
         <v>332</v>
       </c>
       <c r="I9" s="109" t="s">
         <v>333</v>
       </c>
       <c r="J9" s="109" t="s">
         <v>334</v>
       </c>
       <c r="K9" s="109" t="s">
         <v>335</v>
       </c>
       <c r="L9" s="108" t="s">
         <v>336</v>
       </c>
@@ -33559,54 +37149,54 @@
         <v>99241</v>
       </c>
       <c r="Q12" s="6">
         <v>0</v>
       </c>
       <c r="R12" s="6">
         <v>81582</v>
       </c>
       <c r="S12" s="6">
         <v>17659</v>
       </c>
       <c r="T12" s="6">
         <v>193877</v>
       </c>
       <c r="U12" s="6">
         <v>0</v>
       </c>
       <c r="V12" s="6">
         <v>0</v>
       </c>
       <c r="W12" s="6">
         <v>2270026</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A13" s="299" t="s">
+      <c r="A13" s="276" t="s">
         <v>347</v>
       </c>
-      <c r="B13" s="300"/>
+      <c r="B13" s="277"/>
       <c r="C13" s="7"/>
       <c r="D13" s="77">
         <v>81198</v>
       </c>
       <c r="E13" s="6">
         <v>74845</v>
       </c>
       <c r="F13" s="6">
         <v>49861</v>
       </c>
       <c r="G13" s="6">
         <v>18363</v>
       </c>
       <c r="H13" s="6">
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <v>0</v>
       </c>
       <c r="J13" s="6">
         <v>0</v>
       </c>
       <c r="K13" s="6">
         <v>0</v>
       </c>
@@ -33626,54 +37216,54 @@
         <v>4074</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6">
         <v>0</v>
       </c>
       <c r="S13" s="6">
         <v>4074</v>
       </c>
       <c r="T13" s="6">
         <v>2279</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6">
         <v>0</v>
       </c>
       <c r="W13" s="6">
         <v>10279</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A14" s="299" t="s">
+      <c r="A14" s="276" t="s">
         <v>348</v>
       </c>
-      <c r="B14" s="300"/>
+      <c r="B14" s="277"/>
       <c r="C14" s="7"/>
       <c r="D14" s="77">
         <v>373928</v>
       </c>
       <c r="E14" s="6">
         <v>342965</v>
       </c>
       <c r="F14" s="6">
         <v>29001</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6">
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6">
         <v>0</v>
       </c>
       <c r="K14" s="6">
         <v>0</v>
       </c>
@@ -33693,54 +37283,54 @@
         <v>2471</v>
       </c>
       <c r="Q14" s="6">
         <v>0</v>
       </c>
       <c r="R14" s="6">
         <v>0</v>
       </c>
       <c r="S14" s="6">
         <v>2471</v>
       </c>
       <c r="T14" s="6">
         <v>154</v>
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
       <c r="V14" s="6">
         <v>28338</v>
       </c>
       <c r="W14" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A15" s="299" t="s">
+      <c r="A15" s="276" t="s">
         <v>349</v>
       </c>
-      <c r="B15" s="300"/>
+      <c r="B15" s="277"/>
       <c r="C15" s="7"/>
       <c r="D15" s="77">
         <v>158724</v>
       </c>
       <c r="E15" s="6">
         <v>145257</v>
       </c>
       <c r="F15" s="6">
         <v>119570</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6">
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <v>0</v>
       </c>
       <c r="J15" s="6">
         <v>25687</v>
       </c>
       <c r="K15" s="6">
         <v>0</v>
       </c>
@@ -33760,54 +37350,54 @@
         <v>11987</v>
       </c>
       <c r="Q15" s="6">
         <v>0</v>
       </c>
       <c r="R15" s="6">
         <v>11987</v>
       </c>
       <c r="S15" s="6">
         <v>0</v>
       </c>
       <c r="T15" s="6">
         <v>1480</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6">
         <v>0</v>
       </c>
       <c r="W15" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A16" s="299" t="s">
+      <c r="A16" s="276" t="s">
         <v>350</v>
       </c>
-      <c r="B16" s="300"/>
+      <c r="B16" s="277"/>
       <c r="C16" s="7"/>
       <c r="D16" s="77">
         <v>2093872</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6">
         <v>0</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6">
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <v>0</v>
       </c>
       <c r="J16" s="6">
         <v>0</v>
       </c>
       <c r="K16" s="6">
         <v>0</v>
       </c>
@@ -35452,458 +39042,458 @@
       <c r="L40" s="65"/>
       <c r="M40" s="65"/>
       <c r="N40" s="65" t="s">
         <v>377</v>
       </c>
       <c r="W40" s="127" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="41" spans="1:23" s="124" customFormat="1" ht="21" customHeight="1">
       <c r="H41" s="125"/>
       <c r="I41" s="126" t="s">
         <v>379</v>
       </c>
       <c r="J41" s="125"/>
       <c r="K41" s="125"/>
       <c r="L41" s="65"/>
       <c r="M41" s="65"/>
       <c r="N41" s="125"/>
     </row>
     <row r="42" spans="1:23" ht="18.75" customHeight="1">
       <c r="A42" s="65" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="43" spans="1:23" ht="16.2">
+    <row r="43" spans="1:23" ht="16.5">
       <c r="A43" s="65" t="s">
         <v>381</v>
       </c>
       <c r="B43" s="120" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="B44" s="129" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="G45" s="130"/>
       <c r="H45" s="131"/>
     </row>
     <row r="46" spans="1:23" s="123" customFormat="1">
       <c r="A46" s="120"/>
       <c r="B46" s="120"/>
       <c r="G46" s="128"/>
       <c r="H46" s="131"/>
       <c r="I46" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A13:B13"/>
-[...3 lines deleted...]
-    <mergeCell ref="C6:C9"/>
+    <mergeCell ref="U5:W5"/>
+    <mergeCell ref="S1:T1"/>
+    <mergeCell ref="U1:W1"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="A3:W3"/>
     <mergeCell ref="D6:W6"/>
     <mergeCell ref="E7:N7"/>
     <mergeCell ref="O7:V7"/>
     <mergeCell ref="W7:W9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="P8:S8"/>
-    <mergeCell ref="U5:W5"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C6:C9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="75" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="9.77734375" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="13.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.75" style="19" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="19" customWidth="1"/>
+    <col min="3" max="3" width="13.75" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
-    <col min="7" max="7" width="12.21875" style="2" bestFit="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="27" max="27" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.5" customWidth="1"/>
+    <col min="12" max="12" width="10.25" customWidth="1"/>
+    <col min="13" max="13" width="7.625" customWidth="1"/>
+    <col min="14" max="14" width="10.375" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="10.875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.375" customWidth="1"/>
+    <col min="18" max="18" width="8.625" customWidth="1"/>
+    <col min="19" max="19" width="9.5" customWidth="1"/>
+    <col min="20" max="20" width="10.875" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.125" customWidth="1"/>
+    <col min="22" max="22" width="7.125" customWidth="1"/>
+    <col min="23" max="23" width="13.375" customWidth="1"/>
+    <col min="25" max="25" width="12.75" customWidth="1"/>
+    <col min="27" max="27" width="10.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="32" customFormat="1" ht="22.95" customHeight="1">
+    <row r="1" spans="1:23" s="32" customFormat="1" ht="22.9" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="31"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
-      <c r="S1" s="334" t="s">
+      <c r="S1" s="319" t="s">
         <v>40</v>
       </c>
-      <c r="T1" s="335"/>
-      <c r="U1" s="336" t="s">
+      <c r="T1" s="320"/>
+      <c r="U1" s="321" t="s">
         <v>118</v>
       </c>
-      <c r="V1" s="337"/>
-      <c r="W1" s="338"/>
+      <c r="V1" s="322"/>
+      <c r="W1" s="323"/>
     </row>
     <row r="2" spans="1:23" s="32" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>297</v>
       </c>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
-      <c r="S2" s="339" t="s">
+      <c r="S2" s="324" t="s">
         <v>41</v>
       </c>
-      <c r="T2" s="340"/>
-      <c r="U2" s="287" t="s">
+      <c r="T2" s="325"/>
+      <c r="U2" s="285" t="s">
         <v>196</v>
       </c>
-      <c r="V2" s="288"/>
-[...3 lines deleted...]
-      <c r="A3" s="290" t="s">
+      <c r="V2" s="286"/>
+      <c r="W2" s="287"/>
+    </row>
+    <row r="3" spans="1:23" s="32" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A3" s="288" t="s">
         <v>197</v>
       </c>
-      <c r="B3" s="291"/>
-[...20 lines deleted...]
-      <c r="W3" s="291"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="289"/>
+      <c r="Q3" s="289"/>
+      <c r="R3" s="289"/>
+      <c r="S3" s="289"/>
+      <c r="T3" s="289"/>
+      <c r="U3" s="289"/>
+      <c r="V3" s="289"/>
+      <c r="W3" s="289"/>
     </row>
     <row r="4" spans="1:23" s="32" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A4" s="37"/>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="J4" s="72" t="s">
         <v>298</v>
       </c>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="28"/>
       <c r="V4" s="39"/>
       <c r="W4" s="29"/>
     </row>
     <row r="5" spans="1:23" s="73" customFormat="1" ht="21.6" customHeight="1">
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
       <c r="G5" s="68"/>
       <c r="H5" s="68"/>
       <c r="I5" s="68"/>
       <c r="J5" s="68"/>
       <c r="K5" s="68"/>
       <c r="L5" s="68"/>
       <c r="M5" s="68"/>
       <c r="N5" s="68"/>
       <c r="O5" s="68"/>
       <c r="P5" s="68"/>
       <c r="Q5" s="68"/>
       <c r="R5" s="68"/>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
-      <c r="U5" s="333" t="s">
+      <c r="U5" s="318" t="s">
         <v>198</v>
       </c>
-      <c r="V5" s="267"/>
-      <c r="W5" s="267"/>
+      <c r="V5" s="291"/>
+      <c r="W5" s="291"/>
     </row>
     <row r="6" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="21"/>
       <c r="B6" s="22" t="s">
         <v>199</v>
       </c>
-      <c r="C6" s="268" t="s">
+      <c r="C6" s="292" t="s">
         <v>200</v>
       </c>
-      <c r="D6" s="321" t="s">
+      <c r="D6" s="330" t="s">
         <v>201</v>
       </c>
-      <c r="E6" s="322"/>
-[...17 lines deleted...]
-      <c r="W6" s="322"/>
+      <c r="E6" s="331"/>
+      <c r="F6" s="331"/>
+      <c r="G6" s="331"/>
+      <c r="H6" s="331"/>
+      <c r="I6" s="331"/>
+      <c r="J6" s="331"/>
+      <c r="K6" s="331"/>
+      <c r="L6" s="331"/>
+      <c r="M6" s="331"/>
+      <c r="N6" s="331"/>
+      <c r="O6" s="331"/>
+      <c r="P6" s="331"/>
+      <c r="Q6" s="331"/>
+      <c r="R6" s="331"/>
+      <c r="S6" s="331"/>
+      <c r="T6" s="331"/>
+      <c r="U6" s="331"/>
+      <c r="V6" s="331"/>
+      <c r="W6" s="331"/>
     </row>
     <row r="7" spans="1:23" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="23"/>
       <c r="B7" s="24"/>
-      <c r="C7" s="319"/>
+      <c r="C7" s="328"/>
       <c r="D7" s="12" t="s">
         <v>202</v>
       </c>
-      <c r="E7" s="321" t="s">
+      <c r="E7" s="330" t="s">
         <v>203</v>
       </c>
-      <c r="F7" s="322"/>
-[...8 lines deleted...]
-      <c r="O7" s="324" t="s">
+      <c r="F7" s="331"/>
+      <c r="G7" s="331"/>
+      <c r="H7" s="331"/>
+      <c r="I7" s="331"/>
+      <c r="J7" s="331"/>
+      <c r="K7" s="331"/>
+      <c r="L7" s="331"/>
+      <c r="M7" s="331"/>
+      <c r="N7" s="332"/>
+      <c r="O7" s="333" t="s">
         <v>204</v>
       </c>
-      <c r="P7" s="325"/>
-[...6 lines deleted...]
-      <c r="W7" s="326" t="s">
+      <c r="P7" s="334"/>
+      <c r="Q7" s="334"/>
+      <c r="R7" s="334"/>
+      <c r="S7" s="334"/>
+      <c r="T7" s="334"/>
+      <c r="U7" s="334"/>
+      <c r="V7" s="334"/>
+      <c r="W7" s="335" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="8" spans="1:23" s="11" customFormat="1" ht="23.25" customHeight="1">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
-      <c r="C8" s="319"/>
+      <c r="C8" s="328"/>
       <c r="D8" s="12"/>
-      <c r="E8" s="295" t="s">
+      <c r="E8" s="268" t="s">
         <v>206</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>207</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>208</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>209</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>210</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>211</v>
       </c>
       <c r="K8" s="13" t="s">
         <v>212</v>
       </c>
       <c r="L8" s="14" t="s">
         <v>213</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>214</v>
       </c>
       <c r="N8" s="14" t="s">
         <v>215</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="268" t="s">
         <v>206</v>
       </c>
-      <c r="P8" s="330" t="s">
+      <c r="P8" s="339" t="s">
         <v>216</v>
       </c>
-      <c r="Q8" s="331"/>
-[...1 lines deleted...]
-      <c r="S8" s="332"/>
+      <c r="Q8" s="340"/>
+      <c r="R8" s="340"/>
+      <c r="S8" s="341"/>
       <c r="T8" s="13" t="s">
         <v>217</v>
       </c>
       <c r="U8" s="13" t="s">
         <v>218</v>
       </c>
       <c r="V8" s="47" t="s">
         <v>215</v>
       </c>
-      <c r="W8" s="327"/>
+      <c r="W8" s="336"/>
     </row>
     <row r="9" spans="1:23" s="11" customFormat="1" ht="36.75" customHeight="1">
       <c r="A9" s="40" t="s">
         <v>219</v>
       </c>
       <c r="B9" s="25"/>
-      <c r="C9" s="320"/>
+      <c r="C9" s="329"/>
       <c r="D9" s="12" t="s">
         <v>220</v>
       </c>
-      <c r="E9" s="329"/>
+      <c r="E9" s="338"/>
       <c r="F9" s="16" t="s">
         <v>221</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>222</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>223</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>225</v>
       </c>
       <c r="K9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="M9" s="16" t="s">
         <v>226</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>227</v>
       </c>
-      <c r="O9" s="329"/>
+      <c r="O9" s="338"/>
       <c r="P9" s="74" t="s">
         <v>228</v>
       </c>
       <c r="Q9" s="17" t="s">
         <v>229</v>
       </c>
       <c r="R9" s="17" t="s">
         <v>230</v>
       </c>
       <c r="S9" s="17" t="s">
         <v>231</v>
       </c>
       <c r="T9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="U9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="48" t="s">
         <v>227</v>
       </c>
-      <c r="W9" s="328"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:23" ht="25.95" customHeight="1">
+      <c r="W9" s="337"/>
+    </row>
+    <row r="10" spans="1:23" ht="25.9" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>441</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="75">
         <v>1030275864.456</v>
       </c>
       <c r="D10" s="76">
         <v>21937619.020999998</v>
       </c>
       <c r="E10" s="75">
         <v>17051706.34</v>
       </c>
       <c r="F10" s="6">
         <v>6467309.9040000001</v>
       </c>
       <c r="G10" s="6">
         <v>1403026.094</v>
       </c>
       <c r="H10" s="6">
         <v>2784261.628</v>
       </c>
       <c r="I10" s="6">
         <v>5004312.0079999994</v>
       </c>
@@ -35928,51 +39518,51 @@
       <c r="P10" s="75">
         <v>883583.30599999998</v>
       </c>
       <c r="Q10" s="6">
         <v>407147</v>
       </c>
       <c r="R10" s="6">
         <v>219230.71100000001</v>
       </c>
       <c r="S10" s="6">
         <v>257205.595</v>
       </c>
       <c r="T10" s="6">
         <v>1532582.77</v>
       </c>
       <c r="U10" s="6">
         <v>2466754.605</v>
       </c>
       <c r="V10" s="6">
         <v>2992</v>
       </c>
       <c r="W10" s="6">
         <v>18498530.524</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="25.95" customHeight="1">
+    <row r="11" spans="1:23" ht="25.9" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>193</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="6"/>
       <c r="D11" s="77">
         <v>14804536.739</v>
       </c>
       <c r="E11" s="6">
         <v>12279093.256000001</v>
       </c>
       <c r="F11" s="6">
         <v>2810246.35</v>
       </c>
       <c r="G11" s="6">
         <v>1381574.094</v>
       </c>
       <c r="H11" s="6">
         <v>1849162.098</v>
       </c>
       <c r="I11" s="6">
         <v>5004312.0079999994</v>
       </c>
       <c r="J11" s="6">
         <v>385252.36800000002</v>
@@ -35995,51 +39585,51 @@
       <c r="P11" s="6">
         <v>818390.478</v>
       </c>
       <c r="Q11" s="6">
         <v>407147</v>
       </c>
       <c r="R11" s="6">
         <v>168649.72700000001</v>
       </c>
       <c r="S11" s="6">
         <v>242593.75099999999</v>
       </c>
       <c r="T11" s="6">
         <v>1341768.3999999999</v>
       </c>
       <c r="U11" s="6">
         <v>364859.60499999998</v>
       </c>
       <c r="V11" s="6">
         <v>425</v>
       </c>
       <c r="W11" s="6">
         <v>93064.769</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="25.95" customHeight="1">
+    <row r="12" spans="1:23" ht="25.9" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="44"/>
       <c r="C12" s="6"/>
       <c r="D12" s="77">
         <v>4632555.2819999997</v>
       </c>
       <c r="E12" s="6">
         <v>4382538.0839999998</v>
       </c>
       <c r="F12" s="6">
         <v>3586015.554</v>
       </c>
       <c r="G12" s="6">
         <v>5211</v>
       </c>
       <c r="H12" s="6">
         <v>783684.53</v>
       </c>
       <c r="I12" s="6">
         <v>0</v>
       </c>
       <c r="J12" s="6">
         <v>0</v>
@@ -36062,55 +39652,55 @@
       <c r="P12" s="6">
         <v>61588.828000000001</v>
       </c>
       <c r="Q12" s="6">
         <v>0</v>
       </c>
       <c r="R12" s="6">
         <v>50580.983999999997</v>
       </c>
       <c r="S12" s="6">
         <v>11007.844000000001</v>
       </c>
       <c r="T12" s="6">
         <v>188428.37</v>
       </c>
       <c r="U12" s="6">
         <v>0</v>
       </c>
       <c r="V12" s="6">
         <v>0</v>
       </c>
       <c r="W12" s="6">
         <v>2147347.611</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="25.95" customHeight="1">
-      <c r="A13" s="317" t="s">
+    <row r="13" spans="1:23" ht="25.9" customHeight="1">
+      <c r="A13" s="326" t="s">
         <v>233</v>
       </c>
-      <c r="B13" s="318"/>
+      <c r="B13" s="327"/>
       <c r="C13" s="7"/>
       <c r="D13" s="77">
         <v>71491</v>
       </c>
       <c r="E13" s="6">
         <v>68316</v>
       </c>
       <c r="F13" s="6">
         <v>46704</v>
       </c>
       <c r="G13" s="6">
         <v>16241</v>
       </c>
       <c r="H13" s="6">
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <v>0</v>
       </c>
       <c r="J13" s="6">
         <v>0</v>
       </c>
       <c r="K13" s="6">
         <v>0</v>
       </c>
@@ -36129,55 +39719,55 @@
       <c r="P13" s="6">
         <v>1096</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6">
         <v>0</v>
       </c>
       <c r="S13" s="6">
         <v>1096</v>
       </c>
       <c r="T13" s="6">
         <v>2079</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6">
         <v>0</v>
       </c>
       <c r="W13" s="6">
         <v>10314</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="25.95" customHeight="1">
-      <c r="A14" s="317" t="s">
+    <row r="14" spans="1:23" ht="25.9" customHeight="1">
+      <c r="A14" s="326" t="s">
         <v>234</v>
       </c>
-      <c r="B14" s="318"/>
+      <c r="B14" s="327"/>
       <c r="C14" s="7"/>
       <c r="D14" s="77">
         <v>175726</v>
       </c>
       <c r="E14" s="6">
         <v>170344</v>
       </c>
       <c r="F14" s="6">
         <v>24344</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6">
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6">
         <v>0</v>
       </c>
       <c r="K14" s="6">
         <v>0</v>
       </c>
@@ -36196,55 +39786,55 @@
       <c r="P14" s="6">
         <v>2508</v>
       </c>
       <c r="Q14" s="6">
         <v>0</v>
       </c>
       <c r="R14" s="6">
         <v>0</v>
       </c>
       <c r="S14" s="6">
         <v>2508</v>
       </c>
       <c r="T14" s="6">
         <v>307</v>
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
       <c r="V14" s="6">
         <v>2567</v>
       </c>
       <c r="W14" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="25.95" customHeight="1">
-      <c r="A15" s="317" t="s">
+    <row r="15" spans="1:23" ht="25.9" customHeight="1">
+      <c r="A15" s="326" t="s">
         <v>235</v>
       </c>
-      <c r="B15" s="318"/>
+      <c r="B15" s="327"/>
       <c r="C15" s="7"/>
       <c r="D15" s="77">
         <v>2101895</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6">
         <v>0</v>
       </c>
       <c r="G15" s="7">
         <v>0</v>
       </c>
       <c r="H15" s="7">
         <v>0</v>
       </c>
       <c r="I15" s="7">
         <v>0</v>
       </c>
       <c r="J15" s="7">
         <v>0</v>
       </c>
       <c r="K15" s="54">
         <v>0</v>
       </c>
@@ -36263,51 +39853,51 @@
       <c r="P15" s="6">
         <v>0</v>
       </c>
       <c r="Q15" s="54">
         <v>0</v>
       </c>
       <c r="R15" s="54">
         <v>0</v>
       </c>
       <c r="S15" s="54">
         <v>0</v>
       </c>
       <c r="T15" s="54">
         <v>0</v>
       </c>
       <c r="U15" s="60">
         <v>2101895</v>
       </c>
       <c r="V15" s="54">
         <v>0</v>
       </c>
       <c r="W15" s="54">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="25.95" customHeight="1">
+    <row r="16" spans="1:23" ht="25.9" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>236</v>
       </c>
       <c r="B16" s="44"/>
       <c r="C16" s="6"/>
       <c r="D16" s="77">
         <v>151415</v>
       </c>
       <c r="E16" s="6">
         <v>151415</v>
       </c>
       <c r="F16" s="6">
         <v>0</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6">
         <v>151415</v>
       </c>
       <c r="I16" s="6">
         <v>0</v>
       </c>
       <c r="J16" s="6">
         <v>0</v>
@@ -36330,51 +39920,51 @@
       <c r="P16" s="6">
         <v>0</v>
       </c>
       <c r="Q16" s="6">
         <v>0</v>
       </c>
       <c r="R16" s="6">
         <v>0</v>
       </c>
       <c r="S16" s="6">
         <v>0</v>
       </c>
       <c r="T16" s="6">
         <v>0</v>
       </c>
       <c r="U16" s="6">
         <v>0</v>
       </c>
       <c r="V16" s="6">
         <v>0</v>
       </c>
       <c r="W16" s="6">
         <v>16247804.143999999</v>
       </c>
     </row>
-    <row r="17" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="17" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="46" t="s">
         <v>237</v>
       </c>
       <c r="C17" s="51">
         <v>148828437.264</v>
       </c>
       <c r="D17" s="7">
         <v>1601531.5699999998</v>
       </c>
       <c r="E17" s="7">
         <v>1407312.5699999998</v>
       </c>
       <c r="F17" s="7">
         <v>221570</v>
       </c>
       <c r="G17" s="7">
         <v>194853</v>
       </c>
       <c r="H17" s="7">
         <v>880378.57</v>
       </c>
       <c r="I17" s="7">
         <v>29669</v>
       </c>
@@ -36399,51 +39989,51 @@
       <c r="P17" s="7">
         <v>43388</v>
       </c>
       <c r="Q17" s="7">
         <v>0</v>
       </c>
       <c r="R17" s="7">
         <v>18234</v>
       </c>
       <c r="S17" s="7">
         <v>25154</v>
       </c>
       <c r="T17" s="7">
         <v>150831</v>
       </c>
       <c r="U17" s="7">
         <v>0</v>
       </c>
       <c r="V17" s="7">
         <v>0</v>
       </c>
       <c r="W17" s="7">
         <v>1876109.2179999999</v>
       </c>
     </row>
-    <row r="18" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="18" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A18" s="26"/>
       <c r="B18" s="46" t="s">
         <v>194</v>
       </c>
       <c r="C18" s="51">
         <v>155810874</v>
       </c>
       <c r="D18" s="7">
         <v>5201489.421000001</v>
       </c>
       <c r="E18" s="7">
         <v>4552389.8950000005</v>
       </c>
       <c r="F18" s="7">
         <v>272575.00800000003</v>
       </c>
       <c r="G18" s="7">
         <v>287909.495</v>
       </c>
       <c r="H18" s="7">
         <v>421747.37</v>
       </c>
       <c r="I18" s="7">
         <v>3410386.87</v>
       </c>
@@ -36468,51 +40058,51 @@
       <c r="P18" s="7">
         <v>65050.734000000004</v>
       </c>
       <c r="Q18" s="7">
         <v>0</v>
       </c>
       <c r="R18" s="7">
         <v>28199.260000000002</v>
       </c>
       <c r="S18" s="7">
         <v>36851.473999999995</v>
       </c>
       <c r="T18" s="7">
         <v>238241.18699999998</v>
       </c>
       <c r="U18" s="7">
         <v>345807.60499999998</v>
       </c>
       <c r="V18" s="7">
         <v>0</v>
       </c>
       <c r="W18" s="7">
         <v>11407634.143999999</v>
       </c>
     </row>
-    <row r="19" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="19" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A19" s="26"/>
       <c r="B19" s="46" t="s">
         <v>242</v>
       </c>
       <c r="C19" s="51">
         <v>95094418</v>
       </c>
       <c r="D19" s="7">
         <v>1165000</v>
       </c>
       <c r="E19" s="7">
         <v>1084334</v>
       </c>
       <c r="F19" s="7">
         <v>412336</v>
       </c>
       <c r="G19" s="7">
         <v>146140</v>
       </c>
       <c r="H19" s="7">
         <v>409539</v>
       </c>
       <c r="I19" s="7">
         <v>74150</v>
       </c>
@@ -36537,51 +40127,51 @@
       <c r="P19" s="7">
         <v>31436</v>
       </c>
       <c r="Q19" s="7">
         <v>0</v>
       </c>
       <c r="R19" s="7">
         <v>10292</v>
       </c>
       <c r="S19" s="7">
         <v>21144</v>
       </c>
       <c r="T19" s="7">
         <v>49230</v>
       </c>
       <c r="U19" s="7">
         <v>0</v>
       </c>
       <c r="V19" s="7">
         <v>0</v>
       </c>
       <c r="W19" s="7">
         <v>168937</v>
       </c>
     </row>
-    <row r="20" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="20" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46" t="s">
         <v>238</v>
       </c>
       <c r="C20" s="51">
         <v>123817616.75</v>
       </c>
       <c r="D20" s="7">
         <v>1590481.3419999999</v>
       </c>
       <c r="E20" s="7">
         <v>1434937.9739999999</v>
       </c>
       <c r="F20" s="7">
         <v>614475.91899999999</v>
       </c>
       <c r="G20" s="7">
         <v>138483.59899999999</v>
       </c>
       <c r="H20" s="7">
         <v>212865.209</v>
       </c>
       <c r="I20" s="7">
         <v>387842.15899999999</v>
       </c>
@@ -36610,51 +40200,51 @@
         <v>0</v>
       </c>
       <c r="R20" s="7">
         <v>42346.451000000001</v>
       </c>
       <c r="S20" s="7">
         <v>0</v>
       </c>
       <c r="T20" s="7">
         <v>113196.917</v>
       </c>
       <c r="U20" s="7">
         <v>0</v>
       </c>
       <c r="V20" s="7">
         <v>0</v>
       </c>
       <c r="W20" s="7">
         <v>137952.61500000002</v>
       </c>
       <c r="Y20" s="78"/>
       <c r="Z20" s="78"/>
       <c r="AA20" s="78"/>
       <c r="AB20" s="78"/>
     </row>
-    <row r="21" spans="1:28" ht="25.95" customHeight="1">
+    <row r="21" spans="1:28" ht="25.9" customHeight="1">
       <c r="A21" s="26"/>
       <c r="B21" s="46" t="s">
         <v>239</v>
       </c>
       <c r="C21" s="51">
         <v>74696140.442000002</v>
       </c>
       <c r="D21" s="7">
         <v>1216345.6880000001</v>
       </c>
       <c r="E21" s="7">
         <v>1036385.9010000001</v>
       </c>
       <c r="F21" s="7">
         <v>581253.97699999996</v>
       </c>
       <c r="G21" s="7">
         <v>127380</v>
       </c>
       <c r="H21" s="7">
         <v>283237.47899999999</v>
       </c>
       <c r="I21" s="7">
         <v>16182.978999999999</v>
       </c>
@@ -36679,51 +40269,51 @@
       <c r="P21" s="7">
         <v>36219.120999999999</v>
       </c>
       <c r="Q21" s="7">
         <v>0</v>
       </c>
       <c r="R21" s="7">
         <v>26343</v>
       </c>
       <c r="S21" s="7">
         <v>9876.1209999999992</v>
       </c>
       <c r="T21" s="7">
         <v>143740.666</v>
       </c>
       <c r="U21" s="7">
         <v>0</v>
       </c>
       <c r="V21" s="7">
         <v>0</v>
       </c>
       <c r="W21" s="7">
         <v>188444.54699999999</v>
       </c>
     </row>
-    <row r="22" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="22" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A22" s="26"/>
       <c r="B22" s="46" t="s">
         <v>240</v>
       </c>
       <c r="C22" s="51">
         <v>121757814</v>
       </c>
       <c r="D22" s="7">
         <v>4246017</v>
       </c>
       <c r="E22" s="7">
         <v>1551173</v>
       </c>
       <c r="F22" s="7">
         <v>804666</v>
       </c>
       <c r="G22" s="7">
         <v>133756</v>
       </c>
       <c r="H22" s="7">
         <v>148310</v>
       </c>
       <c r="I22" s="7">
         <v>448491</v>
       </c>
@@ -36748,51 +40338,51 @@
       <c r="P22" s="7">
         <v>449302</v>
       </c>
       <c r="Q22" s="7">
         <v>399997</v>
       </c>
       <c r="R22" s="7">
         <v>33655</v>
       </c>
       <c r="S22" s="7">
         <v>15650</v>
       </c>
       <c r="T22" s="7">
         <v>143647</v>
       </c>
       <c r="U22" s="7">
         <v>2101895</v>
       </c>
       <c r="V22" s="7">
         <v>0</v>
       </c>
       <c r="W22" s="7">
         <v>3171950</v>
       </c>
     </row>
-    <row r="23" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="23" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A23" s="26"/>
       <c r="B23" s="46" t="s">
         <v>241</v>
       </c>
       <c r="C23" s="51">
         <v>19569234</v>
       </c>
       <c r="D23" s="68">
         <v>537421</v>
       </c>
       <c r="E23" s="68">
         <v>469615</v>
       </c>
       <c r="F23" s="68">
         <v>263817</v>
       </c>
       <c r="G23" s="68">
         <v>19604</v>
       </c>
       <c r="H23" s="68">
         <v>29153</v>
       </c>
       <c r="I23" s="68">
         <v>4030</v>
       </c>
@@ -36817,51 +40407,51 @@
       <c r="P23" s="68">
         <v>21825</v>
       </c>
       <c r="Q23" s="68">
         <v>0</v>
       </c>
       <c r="R23" s="68">
         <v>12051</v>
       </c>
       <c r="S23" s="68">
         <v>9774</v>
       </c>
       <c r="T23" s="68">
         <v>42989</v>
       </c>
       <c r="U23" s="68">
         <v>0</v>
       </c>
       <c r="V23" s="68">
         <v>2992</v>
       </c>
       <c r="W23" s="68">
         <v>76629</v>
       </c>
     </row>
-    <row r="24" spans="1:28" ht="25.95" customHeight="1">
+    <row r="24" spans="1:28" ht="25.9" customHeight="1">
       <c r="A24" s="26"/>
       <c r="B24" s="46" t="s">
         <v>243</v>
       </c>
       <c r="C24" s="51">
         <v>19340599</v>
       </c>
       <c r="D24" s="7">
         <v>379769</v>
       </c>
       <c r="E24" s="7">
         <v>319843</v>
       </c>
       <c r="F24" s="7">
         <v>230543</v>
       </c>
       <c r="G24" s="7">
         <v>28463</v>
       </c>
       <c r="H24" s="7">
         <v>21087</v>
       </c>
       <c r="I24" s="7">
         <v>14353</v>
       </c>
@@ -36886,51 +40476,51 @@
       <c r="P24" s="7">
         <v>1304</v>
       </c>
       <c r="Q24" s="7">
         <v>0</v>
       </c>
       <c r="R24" s="7">
         <v>0</v>
       </c>
       <c r="S24" s="7">
         <v>1304</v>
       </c>
       <c r="T24" s="7">
         <v>58622</v>
       </c>
       <c r="U24" s="7">
         <v>0</v>
       </c>
       <c r="V24" s="7">
         <v>0</v>
       </c>
       <c r="W24" s="7">
         <v>72274</v>
       </c>
     </row>
-    <row r="25" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="25" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A25" s="18"/>
       <c r="B25" s="46" t="s">
         <v>244</v>
       </c>
       <c r="C25" s="51">
         <v>20951739</v>
       </c>
       <c r="D25" s="7">
         <v>432723</v>
       </c>
       <c r="E25" s="7">
         <v>365048</v>
       </c>
       <c r="F25" s="7">
         <v>300071</v>
       </c>
       <c r="G25" s="7">
         <v>24219</v>
       </c>
       <c r="H25" s="7">
         <v>9110</v>
       </c>
       <c r="I25" s="7">
         <v>13085</v>
       </c>
@@ -36955,51 +40545,51 @@
       <c r="P25" s="7">
         <v>16333</v>
       </c>
       <c r="Q25" s="7">
         <v>0</v>
       </c>
       <c r="R25" s="7">
         <v>4065</v>
       </c>
       <c r="S25" s="7">
         <v>12268</v>
       </c>
       <c r="T25" s="7">
         <v>51342</v>
       </c>
       <c r="U25" s="7">
         <v>0</v>
       </c>
       <c r="V25" s="7">
         <v>0</v>
       </c>
       <c r="W25" s="7">
         <v>66271</v>
       </c>
     </row>
-    <row r="26" spans="1:28" ht="25.95" customHeight="1">
+    <row r="26" spans="1:28" ht="25.9" customHeight="1">
       <c r="A26" s="26"/>
       <c r="B26" s="46" t="s">
         <v>245</v>
       </c>
       <c r="C26" s="51">
         <v>40507390</v>
       </c>
       <c r="D26" s="7">
         <v>718316</v>
       </c>
       <c r="E26" s="7">
         <v>626213</v>
       </c>
       <c r="F26" s="7">
         <v>381758</v>
       </c>
       <c r="G26" s="7">
         <v>86428</v>
       </c>
       <c r="H26" s="7">
         <v>30147</v>
       </c>
       <c r="I26" s="7">
         <v>22060</v>
       </c>
@@ -37024,51 +40614,51 @@
       <c r="P26" s="7">
         <v>24544</v>
       </c>
       <c r="Q26" s="7">
         <v>0</v>
       </c>
       <c r="R26" s="7">
         <v>2535</v>
       </c>
       <c r="S26" s="7">
         <v>22009</v>
       </c>
       <c r="T26" s="7">
         <v>67559</v>
       </c>
       <c r="U26" s="7">
         <v>0</v>
       </c>
       <c r="V26" s="7">
         <v>0</v>
       </c>
       <c r="W26" s="7">
         <v>190991</v>
       </c>
     </row>
-    <row r="27" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="27" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A27" s="26"/>
       <c r="B27" s="46" t="s">
         <v>246</v>
       </c>
       <c r="C27" s="51">
         <v>20818974</v>
       </c>
       <c r="D27" s="7">
         <v>439414</v>
       </c>
       <c r="E27" s="7">
         <v>375824</v>
       </c>
       <c r="F27" s="7">
         <v>271956</v>
       </c>
       <c r="G27" s="7">
         <v>20804</v>
       </c>
       <c r="H27" s="7">
         <v>30384</v>
       </c>
       <c r="I27" s="7">
         <v>19131</v>
       </c>
@@ -37093,51 +40683,51 @@
       <c r="P27" s="7">
         <v>6665</v>
       </c>
       <c r="Q27" s="7">
         <v>0</v>
       </c>
       <c r="R27" s="7">
         <v>220</v>
       </c>
       <c r="S27" s="7">
         <v>6445</v>
       </c>
       <c r="T27" s="7">
         <v>56925</v>
       </c>
       <c r="U27" s="7">
         <v>0</v>
       </c>
       <c r="V27" s="7">
         <v>0</v>
       </c>
       <c r="W27" s="7">
         <v>107165</v>
       </c>
     </row>
-    <row r="28" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="28" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A28" s="26"/>
       <c r="B28" s="46" t="s">
         <v>247</v>
       </c>
       <c r="C28" s="51">
         <v>27545209</v>
       </c>
       <c r="D28" s="54">
         <v>486667</v>
       </c>
       <c r="E28" s="54">
         <v>432082</v>
       </c>
       <c r="F28" s="54">
         <v>310876</v>
       </c>
       <c r="G28" s="54">
         <v>29716</v>
       </c>
       <c r="H28" s="54">
         <v>23362</v>
       </c>
       <c r="I28" s="54">
         <v>39354</v>
       </c>
@@ -37162,51 +40752,51 @@
       <c r="P28" s="54">
         <v>4078</v>
       </c>
       <c r="Q28" s="54">
         <v>0</v>
       </c>
       <c r="R28" s="54">
         <v>0</v>
       </c>
       <c r="S28" s="54">
         <v>4078</v>
       </c>
       <c r="T28" s="54">
         <v>50507</v>
       </c>
       <c r="U28" s="54">
         <v>0</v>
       </c>
       <c r="V28" s="54">
         <v>0</v>
       </c>
       <c r="W28" s="54">
         <v>57406</v>
       </c>
     </row>
-    <row r="29" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="29" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="46" t="s">
         <v>248</v>
       </c>
       <c r="C29" s="51">
         <v>22314077</v>
       </c>
       <c r="D29" s="7">
         <v>497676</v>
       </c>
       <c r="E29" s="7">
         <v>445014</v>
       </c>
       <c r="F29" s="7">
         <v>312956</v>
       </c>
       <c r="G29" s="7">
         <v>24974</v>
       </c>
       <c r="H29" s="7">
         <v>30806</v>
       </c>
       <c r="I29" s="7">
         <v>22973</v>
       </c>
@@ -37231,51 +40821,51 @@
       <c r="P29" s="7">
         <v>5587</v>
       </c>
       <c r="Q29" s="7">
         <v>0</v>
       </c>
       <c r="R29" s="7">
         <v>0</v>
       </c>
       <c r="S29" s="7">
         <v>5587</v>
       </c>
       <c r="T29" s="7">
         <v>47075</v>
       </c>
       <c r="U29" s="7">
         <v>0</v>
       </c>
       <c r="V29" s="7">
         <v>0</v>
       </c>
       <c r="W29" s="7">
         <v>136926</v>
       </c>
     </row>
-    <row r="30" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="30" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A30" s="26"/>
       <c r="B30" s="46" t="s">
         <v>249</v>
       </c>
       <c r="C30" s="51">
         <v>33015713</v>
       </c>
       <c r="D30" s="7">
         <v>790305</v>
       </c>
       <c r="E30" s="7">
         <v>668244</v>
       </c>
       <c r="F30" s="7">
         <v>572162</v>
       </c>
       <c r="G30" s="7">
         <v>30902</v>
       </c>
       <c r="H30" s="7">
         <v>9518</v>
       </c>
       <c r="I30" s="7">
         <v>19474</v>
       </c>
@@ -37300,51 +40890,51 @@
       <c r="P30" s="7">
         <v>28645</v>
       </c>
       <c r="Q30" s="7">
         <v>7150</v>
       </c>
       <c r="R30" s="7">
         <v>9102</v>
       </c>
       <c r="S30" s="7">
         <v>12393</v>
       </c>
       <c r="T30" s="7">
         <v>93416</v>
       </c>
       <c r="U30" s="7">
         <v>0</v>
       </c>
       <c r="V30" s="7">
         <v>0</v>
       </c>
       <c r="W30" s="7">
         <v>261251</v>
       </c>
     </row>
-    <row r="31" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="31" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="46" t="s">
         <v>250</v>
       </c>
       <c r="C31" s="51">
         <v>18263391</v>
       </c>
       <c r="D31" s="7">
         <v>568607</v>
       </c>
       <c r="E31" s="7">
         <v>492903</v>
       </c>
       <c r="F31" s="7">
         <v>62611</v>
       </c>
       <c r="G31" s="7">
         <v>12004</v>
       </c>
       <c r="H31" s="7">
         <v>23347</v>
       </c>
       <c r="I31" s="7">
         <v>12477</v>
       </c>
@@ -37369,51 +40959,51 @@
       <c r="P31" s="7">
         <v>2957</v>
       </c>
       <c r="Q31" s="7">
         <v>0</v>
       </c>
       <c r="R31" s="7">
         <v>97</v>
       </c>
       <c r="S31" s="7">
         <v>2860</v>
       </c>
       <c r="T31" s="7">
         <v>72747</v>
       </c>
       <c r="U31" s="7">
         <v>0</v>
       </c>
       <c r="V31" s="7">
         <v>0</v>
       </c>
       <c r="W31" s="7">
         <v>116716</v>
       </c>
     </row>
-    <row r="32" spans="1:28" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="32" spans="1:28" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A32" s="26"/>
       <c r="B32" s="46" t="s">
         <v>251</v>
       </c>
       <c r="C32" s="56">
         <v>17360764</v>
       </c>
       <c r="D32" s="7">
         <v>400704</v>
       </c>
       <c r="E32" s="55">
         <v>342367</v>
       </c>
       <c r="F32" s="55">
         <v>240985</v>
       </c>
       <c r="G32" s="55">
         <v>28477</v>
       </c>
       <c r="H32" s="55">
         <v>28223</v>
       </c>
       <c r="I32" s="55">
         <v>36880</v>
       </c>
@@ -37438,51 +41028,51 @@
       <c r="P32" s="55">
         <v>14109</v>
       </c>
       <c r="Q32" s="55">
         <v>0</v>
       </c>
       <c r="R32" s="55">
         <v>770</v>
       </c>
       <c r="S32" s="55">
         <v>13339</v>
       </c>
       <c r="T32" s="55">
         <v>44228</v>
       </c>
       <c r="U32" s="55">
         <v>0</v>
       </c>
       <c r="V32" s="55">
         <v>0</v>
       </c>
       <c r="W32" s="55">
         <v>103706</v>
       </c>
     </row>
-    <row r="33" spans="1:23" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="33" spans="1:23" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A33" s="26"/>
       <c r="B33" s="46" t="s">
         <v>252</v>
       </c>
       <c r="C33" s="56">
         <v>8101067</v>
       </c>
       <c r="D33" s="55">
         <v>328507</v>
       </c>
       <c r="E33" s="55">
         <v>291148</v>
       </c>
       <c r="F33" s="55">
         <v>149262</v>
       </c>
       <c r="G33" s="55">
         <v>15680</v>
       </c>
       <c r="H33" s="55">
         <v>53804</v>
       </c>
       <c r="I33" s="55">
         <v>68502</v>
       </c>
@@ -37507,51 +41097,51 @@
       <c r="P33" s="55">
         <v>14777</v>
       </c>
       <c r="Q33" s="55">
         <v>0</v>
       </c>
       <c r="R33" s="55">
         <v>9980</v>
       </c>
       <c r="S33" s="55">
         <v>4797</v>
       </c>
       <c r="T33" s="55">
         <v>22582</v>
       </c>
       <c r="U33" s="55">
         <v>0</v>
       </c>
       <c r="V33" s="55">
         <v>0</v>
       </c>
       <c r="W33" s="55">
         <v>5660</v>
       </c>
     </row>
-    <row r="34" spans="1:23" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="34" spans="1:23" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A34" s="26"/>
       <c r="B34" s="46" t="s">
         <v>253</v>
       </c>
       <c r="C34" s="56">
         <v>16515565</v>
       </c>
       <c r="D34" s="7">
         <v>333131</v>
       </c>
       <c r="E34" s="7">
         <v>277743</v>
       </c>
       <c r="F34" s="7">
         <v>203751</v>
       </c>
       <c r="G34" s="7">
         <v>13164</v>
       </c>
       <c r="H34" s="7">
         <v>22700</v>
       </c>
       <c r="I34" s="7">
         <v>12951</v>
       </c>
@@ -37576,51 +41166,51 @@
       <c r="P34" s="7">
         <v>15695</v>
       </c>
       <c r="Q34" s="7">
         <v>0</v>
       </c>
       <c r="R34" s="7">
         <v>971</v>
       </c>
       <c r="S34" s="7">
         <v>14724</v>
       </c>
       <c r="T34" s="7">
         <v>39693</v>
       </c>
       <c r="U34" s="7">
         <v>0</v>
       </c>
       <c r="V34" s="7">
         <v>0</v>
       </c>
       <c r="W34" s="7">
         <v>120037</v>
       </c>
     </row>
-    <row r="35" spans="1:23" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="35" spans="1:23" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A35" s="26"/>
       <c r="B35" s="46" t="s">
         <v>254</v>
       </c>
       <c r="C35" s="56">
         <v>18257261</v>
       </c>
       <c r="D35" s="7">
         <v>268103</v>
       </c>
       <c r="E35" s="7">
         <v>225217</v>
       </c>
       <c r="F35" s="7">
         <v>83069</v>
       </c>
       <c r="G35" s="7">
         <v>16922</v>
       </c>
       <c r="H35" s="7">
         <v>46908</v>
       </c>
       <c r="I35" s="7">
         <v>2874</v>
       </c>
@@ -37645,51 +41235,51 @@
       <c r="P35" s="7">
         <v>2044</v>
       </c>
       <c r="Q35" s="7">
         <v>0</v>
       </c>
       <c r="R35" s="7">
         <v>0</v>
       </c>
       <c r="S35" s="7">
         <v>2044</v>
       </c>
       <c r="T35" s="7">
         <v>21790</v>
       </c>
       <c r="U35" s="7">
         <v>19052</v>
       </c>
       <c r="V35" s="7">
         <v>0</v>
       </c>
       <c r="W35" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:23" s="61" customFormat="1" ht="25.95" customHeight="1">
+    <row r="36" spans="1:23" s="61" customFormat="1" ht="25.9" customHeight="1">
       <c r="A36" s="26"/>
       <c r="B36" s="46" t="s">
         <v>255</v>
       </c>
       <c r="C36" s="56">
         <v>11959206</v>
       </c>
       <c r="D36" s="7">
         <v>159972</v>
       </c>
       <c r="E36" s="7">
         <v>132741</v>
       </c>
       <c r="F36" s="7">
         <v>77122</v>
       </c>
       <c r="G36" s="7">
         <v>7903</v>
       </c>
       <c r="H36" s="7">
         <v>5702</v>
       </c>
       <c r="I36" s="7">
         <v>15471</v>
       </c>
@@ -37714,51 +41304,51 @@
       <c r="P36" s="7">
         <v>9741</v>
       </c>
       <c r="Q36" s="7">
         <v>0</v>
       </c>
       <c r="R36" s="7">
         <v>0</v>
       </c>
       <c r="S36" s="7">
         <v>9741</v>
       </c>
       <c r="T36" s="7">
         <v>17490</v>
       </c>
       <c r="U36" s="7">
         <v>0</v>
       </c>
       <c r="V36" s="7">
         <v>0</v>
       </c>
       <c r="W36" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:23" s="70" customFormat="1" ht="25.95" customHeight="1">
+    <row r="37" spans="1:23" s="70" customFormat="1" ht="25.9" customHeight="1">
       <c r="A37" s="26"/>
       <c r="B37" s="46" t="s">
         <v>256</v>
       </c>
       <c r="C37" s="56">
         <v>12439904</v>
       </c>
       <c r="D37" s="7">
         <v>435763</v>
       </c>
       <c r="E37" s="7">
         <v>397440</v>
       </c>
       <c r="F37" s="7">
         <v>67099</v>
       </c>
       <c r="G37" s="7">
         <v>14016</v>
       </c>
       <c r="H37" s="7">
         <v>51993</v>
       </c>
       <c r="I37" s="7">
         <v>257331</v>
       </c>
@@ -37783,51 +41373,51 @@
       <c r="P37" s="7">
         <v>31821</v>
       </c>
       <c r="Q37" s="7">
         <v>0</v>
       </c>
       <c r="R37" s="7">
         <v>7865</v>
       </c>
       <c r="S37" s="7">
         <v>23956</v>
       </c>
       <c r="T37" s="7">
         <v>6502</v>
       </c>
       <c r="U37" s="7">
         <v>0</v>
       </c>
       <c r="V37" s="7">
         <v>0</v>
       </c>
       <c r="W37" s="7">
         <v>46552</v>
       </c>
     </row>
-    <row r="38" spans="1:23" s="70" customFormat="1" ht="25.95" customHeight="1">
+    <row r="38" spans="1:23" s="70" customFormat="1" ht="25.9" customHeight="1">
       <c r="A38" s="170"/>
       <c r="B38" s="46" t="s">
         <v>120</v>
       </c>
       <c r="C38" s="57">
         <v>3310471</v>
       </c>
       <c r="D38" s="8">
         <v>139676</v>
       </c>
       <c r="E38" s="8">
         <v>123731</v>
       </c>
       <c r="F38" s="8">
         <v>32395</v>
       </c>
       <c r="G38" s="8">
         <v>1228</v>
       </c>
       <c r="H38" s="8">
         <v>11940</v>
       </c>
       <c r="I38" s="8">
         <v>76644</v>
       </c>
@@ -37950,2428 +41540,127 @@
     </row>
     <row r="44" spans="1:23">
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="80"/>
       <c r="H44" s="81"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
     </row>
     <row r="45" spans="1:23" s="1" customFormat="1">
       <c r="A45" s="19"/>
       <c r="B45" s="19"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="79"/>
       <c r="H45" s="81"/>
       <c r="I45" s="81"/>
       <c r="J45" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="U5:W5"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:W3"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C6:C9"/>
     <mergeCell ref="D6:W6"/>
     <mergeCell ref="E7:N7"/>
     <mergeCell ref="O7:V7"/>
     <mergeCell ref="W7:W9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="P8:S8"/>
-  </mergeCells>
-[...2298 lines deleted...]
-    <mergeCell ref="W7:W9"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:W1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="U2:W2"/>
     <mergeCell ref="A3:W3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="38" max="16383" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101年</vt:lpstr>
       <vt:lpstr>編製說明(113)</vt:lpstr>
       <vt:lpstr>編製說明(111)</vt:lpstr>
       <vt:lpstr>編製說明(108)</vt:lpstr>
       <vt:lpstr>編製說明(101-107)</vt:lpstr>
       <vt:lpstr>'106'!Print_Area</vt:lpstr>
       <vt:lpstr>'107'!Print_Area</vt:lpstr>
       <vt:lpstr>'108'!Print_Area</vt:lpstr>
       <vt:lpstr>'109'!Print_Area</vt:lpstr>
       <vt:lpstr>'110'!Print_Area</vt:lpstr>
       <vt:lpstr>'111'!Print_Area</vt:lpstr>
       <vt:lpstr>'112'!Print_Area</vt:lpstr>
       <vt:lpstr>'113'!Print_Area</vt:lpstr>
+      <vt:lpstr>'114'!Print_Area</vt:lpstr>
       <vt:lpstr>'107'!Print_Titles</vt:lpstr>
       <vt:lpstr>'108'!Print_Titles</vt:lpstr>
       <vt:lpstr>'109'!Print_Titles</vt:lpstr>
       <vt:lpstr>'110'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stzachary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>