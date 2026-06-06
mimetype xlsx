--- v0 (2026-05-16)
+++ v1 (2026-06-06)
@@ -1,117 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150310\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150601\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F73ABE3-4229-4C3A-85A3-FFE6541A13C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21BAFCD4-8050-4B10-857E-1196B8B59289}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="831" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年Yearly" sheetId="8" state="hidden" r:id="rId1"/>
     <sheet name="歷年" sheetId="37" r:id="rId2"/>
-    <sheet name="2024第3季" sheetId="50" state="hidden" r:id="rId3"/>
-[...15 lines deleted...]
-    <sheet name="2021" sheetId="41" r:id="rId19"/>
+    <sheet name="Q1,2026" sheetId="56" r:id="rId3"/>
+    <sheet name="2025" sheetId="55" r:id="rId4"/>
+    <sheet name="Q3,2025" sheetId="54" state="hidden" r:id="rId5"/>
+    <sheet name="Q2,2025" sheetId="53" state="hidden" r:id="rId6"/>
+    <sheet name="Q1,2025" sheetId="52" state="hidden" r:id="rId7"/>
+    <sheet name="2024" sheetId="51" r:id="rId8"/>
+    <sheet name="2023" sheetId="47" r:id="rId9"/>
+    <sheet name="2022" sheetId="43" r:id="rId10"/>
+    <sheet name="2021" sheetId="41" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1318" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="140">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Source : County and City Government.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：人</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -664,578 +648,146 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>身心障礙者人數按等級及類別分</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">The Disabled Population by Grade and Classification </t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>平衡機能障礙者</t>
+      <t xml:space="preserve">障礙類別
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 
-Motion and Balance Impairment</t>
+      <t>Classification</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>肢體障礙者</t>
+      <t xml:space="preserve">循環、造血、免疫與呼吸系統構造及其功能
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 
-[...2 lines deleted...]
-    <phoneticPr fontId="21" type="noConversion"/>
+      <t>Functions &amp; Structures of/ related to the Cardiovascular, Haematological, Immunological and Respiratory Systems</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>顏面損傷者</t>
+      <t xml:space="preserve">消化、新陳代謝與內分泌系統相關構造及其功能
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 
-[...2 lines deleted...]
-    <phoneticPr fontId="20" type="noConversion"/>
+      <t>Functions &amp; Structures of/ related to the Digestive, Metabolic and Endocrine Systems</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>多重障礙者</t>
+      <t xml:space="preserve">泌尿與生殖系統相關構造及其功能
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 
-Multiple Disabilities</t>
+      <t>Functions &amp; Structures of / related to the Genitourinary  and Reproductive Systems</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">新制類別無法對應舊制類別者
+      <t xml:space="preserve">皮膚與相關構造及其功能
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Unclassifiable as the result of classification system transformation</t>
-[...20 lines deleted...]
-      <t>Classification</t>
+      <t>Functions &amp; Related Structures of the Skin</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
-  </si>
-[...409 lines deleted...]
-    <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新制</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>障礙類别</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
@@ -1349,319 +901,90 @@
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  End of 2021</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...61 lines deleted...]
-    <r>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2021</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>111</t>
-[...61 lines deleted...]
-      </rPr>
       <t>2022/08/31</t>
-    </r>
-[...101 lines deleted...]
-      <t>2022/11/30</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
@@ -1702,735 +1025,237 @@
   </si>
   <si>
     <r>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">2022 </t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
-  </si>
-[...164 lines deleted...]
-    <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>舊制</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>障礙類别</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2023/11/30</t>
-[...3 lines deleted...]
-  <si>
+      <t>112</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>112</t>
-    </r>
+      <t xml:space="preserve">  End of 2023</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年底</t>
+      <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  End of 2023</t>
-[...81 lines deleted...]
-      </rPr>
       <t>2024/3/8</t>
-    </r>
-[...18 lines deleted...]
-      <t>2024/5/31</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">2023 </t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">            </t>
+    </r>
+    <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>第</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>113</t>
+      <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2024</t>
+      <t xml:space="preserve">  Q1</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">            </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1</t>
+      <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>季</t>
     </r>
-    <phoneticPr fontId="20" type="noConversion"/>
-[...13 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">  Q1</t>
+      <t xml:space="preserve">  Q2</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
-  </si>
-[...204 lines deleted...]
-    <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">            </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
@@ -2491,75 +1316,50 @@
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/3/7</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>114</t>
-[...23 lines deleted...]
-    <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">2024 </t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
@@ -2666,195 +1466,195 @@
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>視覺障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Visual Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>聽覺機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Hearing Impairment </t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>平衡機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Motion and Balance Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>聲音機能或語言機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Vocal and  Speech Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>肢體障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Moving Functional Limitation</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>智能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Intellectual and Developmental Disability</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>重要器官失去功能</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Internal Organ Loss Function and Related Disabilities</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>植物人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -2863,115 +1663,115 @@
       <t xml:space="preserve">Persistent  Vegetative State </t>
     </r>
   </si>
   <si>
     <r>
       <t>失智症</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Dementia</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">自閉症
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Autism</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>慢性精神病患</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Chronic Mental Health Conditions</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>多重障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Multiple Disabilities</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>頑性</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>難治型</t>
     </r>
     <r>
       <rPr>
@@ -2987,115 +1787,115 @@
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>癲癇症</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Intractable Epilepsy</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>因罕見疾病而致身心功能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Rare Diseases</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>其他</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Others</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">新制類別無法對應舊制類別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
       <t>Unclassifiable as the result of classification system transformation</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -3286,177 +2086,177 @@
       </rPr>
       <t>)
 Other(Contains Cannot transfer to ICF's Classification)</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>視覺障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Visual Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>聽覺機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Hearing Impairment </t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>平衡機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Motion and Balance Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>聲音機能或語言機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Vocal and  Speech Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>肢體障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Moving Functional Limitation</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>智能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Intellectual and Developmental Disability</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重要器官失去功能</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Internal Organ Loss Function and Related Disabilities</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>顏面損傷</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Facial Disfigurements</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
@@ -3474,114 +2274,114 @@
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
  Persistent  Vegetative State </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>失智症</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Dementia</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">自閉症
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Autism</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>慢性精神病患</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Chronic Mental Health Conditions</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>多重障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Multiple Disabilities</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>頑性</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -3592,114 +2392,114 @@
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>癲癇症</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Intractable Epilepsy</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>因罕見疾病而致身心功能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Rare Diseases</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">其他
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Others</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">新制類別無法對應舊制類別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Unclassifiable as the result of classification system transformation</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第一季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Q1</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
@@ -3812,396 +2612,935 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/12/1</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  End of 2025</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/3/10</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>視覺障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Visual Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>聽覺機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Hearing Impairment </t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>平衡機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Motion and Balance Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>聲音機能或語言機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Vocal and  Speech Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>肢體障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Moving Functional Limitation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>智能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Intellectual and Developmental Disability</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>重要器官失去功能</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Internal Organ Loss Function and Related Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">顏面損傷
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Facial Disfigurements</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>植物人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+ Persistent  Vegetative State </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>失智症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Dementia</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">自閉症
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Autism</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>慢性精神病患</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Chronic Mental Health Conditions</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>多重障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Multiple Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>頑性</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>難治型</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>癲癇症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Intractable Epilepsy</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>因罕見疾病而致身心功能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Rare Diseases</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">其他
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Others</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">新制類別無法對應舊制類別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Unclassifiable as the result of classification system transformation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of March,2026</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/6/1</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/3/10</t>
+      <t>2026/6/1</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
+      <t xml:space="preserve">           </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
-[...36 lines deleted...]
-      <t>2026/3/10</t>
+      <t xml:space="preserve">  Q1</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>視覺障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Visual Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>聽覺機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Hearing Impairment </t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>平衡機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Motion and Balance Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>聲音機能或語言機能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Vocal and  Speech Impairment</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>肢體障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Moving Functional Limitation</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>智能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Intellectual and Developmental Disability</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重要器官失去功能</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Internal Organ Loss Function and Related Disabilities</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">顏面損傷
-</t>
+      <t>顏面損傷</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Facial Disfigurements</t>
+      <t xml:space="preserve"> 
+Facial Disfigurements</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>植物人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
  Persistent  Vegetative State </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>失智症</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Dementia</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">自閉症
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Autism</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>慢性精神病患</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Chronic Mental Health Conditions</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>多重障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Multiple Disabilities</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>頑性</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -4212,129 +3551,129 @@
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>癲癇症</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Intractable Epilepsy</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>因罕見疾病而致身心功能障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Rare Diseases</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">其他
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Others</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">新制類別無法對應舊制類別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Unclassifiable as the result of classification system transformation</t>
     </r>
-    <phoneticPr fontId="49" type="noConversion"/>
+    <phoneticPr fontId="48" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="###,###,##0"/>
     <numFmt numFmtId="179" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="51" x14ac:knownFonts="1">
+  <fonts count="50" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color indexed="56"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -4575,55 +3914,50 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...3 lines deleted...]
-      <family val="4"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
@@ -5189,57 +4523,57 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="17" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -5293,172 +4627,172 @@
     </xf>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="38" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="39" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="39" fillId="0" borderId="17" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="0" borderId="16" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="0" borderId="17" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="179" fontId="26" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="18" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="21" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="21" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="18" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="13" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="18" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="18" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="26" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="18" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="24" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -5500,66 +4834,63 @@
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
@@ -5587,51 +4918,51 @@
     <cellStyle name="標題" xfId="36" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="37" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="38" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="39" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="40" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="41" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="42" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="43" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="44" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="45" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5879,96 +5210,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...20 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI10"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5" customWidth="1"/>
     <col min="2" max="2" width="23.33203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="11" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" bestFit="1" customWidth="1"/>
@@ -6326,9023 +5629,114 @@
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:Q9"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="AD4:AF4"/>
     <mergeCell ref="AG4:AI4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="S4:T6"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19652777777777777" right="0.2361111111111111" top="0.39305555555555555" bottom="0.27500000000000002" header="0.31458333333333333" footer="0.2361111111111111"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-[...8907 lines deleted...]
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:AJ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="15.1640625" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="111" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="111"/>
+      <c r="A2" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="110"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="40"/>
+      <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="80" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B4" s="86"/>
       <c r="C4" s="86" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="87"/>
       <c r="E4" s="87"/>
       <c r="F4" s="86" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="86"/>
       <c r="H4" s="86"/>
       <c r="I4" s="86" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="86"/>
       <c r="K4" s="86"/>
       <c r="L4" s="86" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="87"/>
       <c r="N4" s="87"/>
       <c r="O4" s="86" t="s">
         <v>10</v>
       </c>
@@ -15429,54 +5823,54 @@
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="38"/>
+      <c r="B7" s="36"/>
       <c r="C7" s="29">
         <v>1196654</v>
       </c>
       <c r="D7" s="29">
         <v>662250</v>
       </c>
       <c r="E7" s="29">
         <v>534404</v>
       </c>
       <c r="F7" s="29">
         <v>139649</v>
       </c>
       <c r="G7" s="29">
         <v>75129</v>
       </c>
       <c r="H7" s="29">
         <v>64520</v>
       </c>
       <c r="I7" s="29">
         <v>201978</v>
       </c>
       <c r="J7" s="29">
         <v>108978</v>
       </c>
       <c r="K7" s="29">
@@ -15484,52 +5878,52 @@
       </c>
       <c r="L7" s="29">
         <v>384688</v>
       </c>
       <c r="M7" s="29">
         <v>213086</v>
       </c>
       <c r="N7" s="29">
         <v>171602</v>
       </c>
       <c r="O7" s="29">
         <v>470339</v>
       </c>
       <c r="P7" s="29">
         <v>265057</v>
       </c>
       <c r="Q7" s="29">
         <v>205282</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="109" t="s">
-        <v>50</v>
+      <c r="A8" s="108" t="s">
+        <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
         <v>360161</v>
       </c>
       <c r="D8" s="30">
         <v>183939</v>
       </c>
       <c r="E8" s="30">
         <v>176222</v>
       </c>
       <c r="F8" s="30">
         <v>15250</v>
       </c>
       <c r="G8" s="30">
         <v>7661</v>
       </c>
       <c r="H8" s="30">
         <v>7589</v>
       </c>
       <c r="I8" s="30">
         <v>55698</v>
       </c>
@@ -15650,51 +6044,51 @@
       <c r="L10" s="30">
         <v>2439</v>
       </c>
       <c r="M10" s="30">
         <v>1902</v>
       </c>
       <c r="N10" s="30">
         <v>537</v>
       </c>
       <c r="O10" s="30">
         <v>6466</v>
       </c>
       <c r="P10" s="30">
         <v>4665</v>
       </c>
       <c r="Q10" s="30">
         <v>1801</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="100"/>
       <c r="B11" s="33" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C11" s="30">
         <v>65347</v>
       </c>
       <c r="D11" s="30">
         <v>36637</v>
       </c>
       <c r="E11" s="30">
         <v>28710</v>
       </c>
       <c r="F11" s="30">
         <v>8108</v>
       </c>
       <c r="G11" s="30">
         <v>5270</v>
       </c>
       <c r="H11" s="30">
         <v>2838</v>
       </c>
       <c r="I11" s="30">
         <v>5245</v>
       </c>
       <c r="J11" s="30">
         <v>3372</v>
       </c>
@@ -15704,51 +6098,51 @@
       <c r="L11" s="30">
         <v>10429</v>
       </c>
       <c r="M11" s="30">
         <v>7041</v>
       </c>
       <c r="N11" s="30">
         <v>3388</v>
       </c>
       <c r="O11" s="30">
         <v>41565</v>
       </c>
       <c r="P11" s="30">
         <v>20954</v>
       </c>
       <c r="Q11" s="30">
         <v>20611</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="100"/>
       <c r="B12" s="33" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C12" s="30">
         <v>11980</v>
       </c>
       <c r="D12" s="30">
         <v>8093</v>
       </c>
       <c r="E12" s="30">
         <v>3887</v>
       </c>
       <c r="F12" s="30">
         <v>2140</v>
       </c>
       <c r="G12" s="30">
         <v>1555</v>
       </c>
       <c r="H12" s="30">
         <v>585</v>
       </c>
       <c r="I12" s="30">
         <v>1320</v>
       </c>
       <c r="J12" s="30">
         <v>955</v>
       </c>
@@ -15757,52 +6151,52 @@
       </c>
       <c r="L12" s="30">
         <v>1218</v>
       </c>
       <c r="M12" s="30">
         <v>872</v>
       </c>
       <c r="N12" s="30">
         <v>346</v>
       </c>
       <c r="O12" s="30">
         <v>7302</v>
       </c>
       <c r="P12" s="30">
         <v>4711</v>
       </c>
       <c r="Q12" s="30">
         <v>2591</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="100"/>
-      <c r="B13" s="48" t="s">
-        <v>34</v>
+      <c r="B13" s="46" t="s">
+        <v>29</v>
       </c>
       <c r="C13" s="30">
         <v>80432</v>
       </c>
       <c r="D13" s="30">
         <v>42570</v>
       </c>
       <c r="E13" s="30">
         <v>37862</v>
       </c>
       <c r="F13" s="30">
         <v>66969</v>
       </c>
       <c r="G13" s="30">
         <v>35480</v>
       </c>
       <c r="H13" s="30">
         <v>31489</v>
       </c>
       <c r="I13" s="30">
         <v>3045</v>
       </c>
       <c r="J13" s="30">
         <v>1464</v>
       </c>
@@ -15866,51 +6260,51 @@
       <c r="L14" s="31">
         <v>122586</v>
       </c>
       <c r="M14" s="31">
         <v>73457</v>
       </c>
       <c r="N14" s="31">
         <v>49129</v>
       </c>
       <c r="O14" s="31">
         <v>170747</v>
       </c>
       <c r="P14" s="31">
         <v>100556</v>
       </c>
       <c r="Q14" s="31">
         <v>70191</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="100"/>
       <c r="B15" s="34" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4580</v>
       </c>
       <c r="D15" s="31">
         <v>3041</v>
       </c>
       <c r="E15" s="31">
         <v>1539</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>348</v>
       </c>
       <c r="J15" s="31">
         <v>200</v>
       </c>
@@ -15919,52 +6313,52 @@
       </c>
       <c r="L15" s="31">
         <v>823</v>
       </c>
       <c r="M15" s="31">
         <v>508</v>
       </c>
       <c r="N15" s="31">
         <v>315</v>
       </c>
       <c r="O15" s="31">
         <v>3409</v>
       </c>
       <c r="P15" s="31">
         <v>2333</v>
       </c>
       <c r="Q15" s="31">
         <v>1076</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="100"/>
-      <c r="B16" s="62" t="s">
-        <v>88</v>
+      <c r="B16" s="60" t="s">
+        <v>51</v>
       </c>
       <c r="C16" s="31">
         <v>124663</v>
       </c>
       <c r="D16" s="31">
         <v>69695</v>
       </c>
       <c r="E16" s="31">
         <v>54968</v>
       </c>
       <c r="F16" s="31">
         <v>40032</v>
       </c>
       <c r="G16" s="31">
         <v>21202</v>
       </c>
       <c r="H16" s="31">
         <v>18830</v>
       </c>
       <c r="I16" s="31">
         <v>44295</v>
       </c>
       <c r="J16" s="31">
         <v>24405</v>
       </c>
@@ -15972,1125 +6366,1128 @@
         <v>19890</v>
       </c>
       <c r="L16" s="31">
         <v>37621</v>
       </c>
       <c r="M16" s="31">
         <v>22210</v>
       </c>
       <c r="N16" s="31">
         <v>15411</v>
       </c>
       <c r="O16" s="31">
         <v>2715</v>
       </c>
       <c r="P16" s="31">
         <v>1878</v>
       </c>
       <c r="Q16" s="31">
         <v>837</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="101"/>
-      <c r="B17" s="63" t="s">
-        <v>89</v>
+      <c r="B17" s="61" t="s">
+        <v>52</v>
       </c>
       <c r="C17" s="32">
         <v>10094</v>
       </c>
       <c r="D17" s="32">
         <v>5489</v>
       </c>
       <c r="E17" s="32">
         <v>4605</v>
       </c>
       <c r="F17" s="32">
         <v>3676</v>
       </c>
       <c r="G17" s="32">
         <v>1901</v>
       </c>
       <c r="H17" s="32">
         <v>1775</v>
       </c>
       <c r="I17" s="32">
         <v>2737</v>
       </c>
       <c r="J17" s="32">
         <v>1578</v>
       </c>
       <c r="K17" s="32">
         <v>1159</v>
       </c>
       <c r="L17" s="32">
         <v>1686</v>
       </c>
       <c r="M17" s="32">
         <v>899</v>
       </c>
       <c r="N17" s="32">
         <v>787</v>
       </c>
       <c r="O17" s="32">
         <v>1995</v>
       </c>
       <c r="P17" s="32">
         <v>1111</v>
       </c>
       <c r="Q17" s="32">
         <v>884</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="110" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="45">
+      <c r="A18" s="109" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="43">
         <v>54317</v>
       </c>
-      <c r="D18" s="45">
+      <c r="D18" s="43">
         <v>28666</v>
       </c>
-      <c r="E18" s="45">
+      <c r="E18" s="43">
         <v>25651</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="43">
         <v>33</v>
       </c>
-      <c r="G18" s="45">
+      <c r="G18" s="43">
         <v>17</v>
       </c>
-      <c r="H18" s="45">
+      <c r="H18" s="43">
         <v>16</v>
       </c>
-      <c r="I18" s="45">
+      <c r="I18" s="43">
         <v>21511</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="43">
         <v>11817</v>
       </c>
-      <c r="K18" s="45">
+      <c r="K18" s="43">
         <v>9694</v>
       </c>
-      <c r="L18" s="45">
+      <c r="L18" s="43">
         <v>15908</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="43">
         <v>8015</v>
       </c>
-      <c r="N18" s="45">
+      <c r="N18" s="43">
         <v>7893</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O18" s="43">
         <v>16865</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="43">
         <v>8817</v>
       </c>
-      <c r="Q18" s="45">
+      <c r="Q18" s="43">
         <v>8048</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A19" s="100"/>
-      <c r="B19" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="45">
+      <c r="B19" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="43">
         <v>129315</v>
       </c>
-      <c r="D19" s="45">
+      <c r="D19" s="43">
         <v>72155</v>
       </c>
-      <c r="E19" s="45">
+      <c r="E19" s="43">
         <v>57160</v>
       </c>
-      <c r="F19" s="45">
+      <c r="F19" s="43">
         <v>34</v>
       </c>
-      <c r="G19" s="45">
+      <c r="G19" s="43">
         <v>16</v>
       </c>
-      <c r="H19" s="45">
+      <c r="H19" s="43">
         <v>18</v>
       </c>
-      <c r="I19" s="45">
+      <c r="I19" s="43">
         <v>20840</v>
       </c>
-      <c r="J19" s="45">
+      <c r="J19" s="43">
         <v>11047</v>
       </c>
-      <c r="K19" s="45">
+      <c r="K19" s="43">
         <v>9793</v>
       </c>
-      <c r="L19" s="45">
+      <c r="L19" s="43">
         <v>34498</v>
       </c>
-      <c r="M19" s="45">
+      <c r="M19" s="43">
         <v>19927</v>
       </c>
-      <c r="N19" s="45">
+      <c r="N19" s="43">
         <v>14571</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="43">
         <v>73943</v>
       </c>
-      <c r="P19" s="45">
+      <c r="P19" s="43">
         <v>41165</v>
       </c>
-      <c r="Q19" s="45">
+      <c r="Q19" s="43">
         <v>32778</v>
       </c>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A20" s="100"/>
-      <c r="B20" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="45">
+      <c r="B20" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="43">
         <v>3075</v>
       </c>
-      <c r="D20" s="45">
+      <c r="D20" s="43">
         <v>1757</v>
       </c>
-      <c r="E20" s="45">
+      <c r="E20" s="43">
         <v>1318</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="43">
         <v>6</v>
       </c>
-      <c r="G20" s="45">
+      <c r="G20" s="43">
         <v>5</v>
       </c>
-      <c r="H20" s="45">
+      <c r="H20" s="43">
         <v>1</v>
       </c>
-      <c r="I20" s="45">
+      <c r="I20" s="43">
         <v>113</v>
       </c>
-      <c r="J20" s="45">
+      <c r="J20" s="43">
         <v>58</v>
       </c>
-      <c r="K20" s="45">
+      <c r="K20" s="43">
         <v>55</v>
       </c>
-      <c r="L20" s="45">
+      <c r="L20" s="43">
         <v>663</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="43">
         <v>361</v>
       </c>
-      <c r="N20" s="45">
+      <c r="N20" s="43">
         <v>302</v>
       </c>
-      <c r="O20" s="45">
+      <c r="O20" s="43">
         <v>2293</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="43">
         <v>1333</v>
       </c>
-      <c r="Q20" s="45">
+      <c r="Q20" s="43">
         <v>960</v>
       </c>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A21" s="100"/>
-      <c r="B21" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="45">
+      <c r="B21" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="43">
         <v>15691</v>
       </c>
-      <c r="D21" s="45">
+      <c r="D21" s="43">
         <v>11733</v>
       </c>
-      <c r="E21" s="45">
+      <c r="E21" s="43">
         <v>3958</v>
       </c>
-      <c r="F21" s="45">
+      <c r="F21" s="43">
         <v>66</v>
       </c>
-      <c r="G21" s="45">
+      <c r="G21" s="43">
         <v>36</v>
       </c>
-      <c r="H21" s="45">
+      <c r="H21" s="43">
         <v>30</v>
       </c>
-      <c r="I21" s="45">
+      <c r="I21" s="43">
         <v>3958</v>
       </c>
-      <c r="J21" s="45">
+      <c r="J21" s="43">
         <v>3264</v>
       </c>
-      <c r="K21" s="45">
+      <c r="K21" s="43">
         <v>694</v>
       </c>
-      <c r="L21" s="45">
+      <c r="L21" s="43">
         <v>3364</v>
       </c>
-      <c r="M21" s="45">
+      <c r="M21" s="43">
         <v>2530</v>
       </c>
-      <c r="N21" s="45">
+      <c r="N21" s="43">
         <v>834</v>
       </c>
-      <c r="O21" s="45">
+      <c r="O21" s="43">
         <v>8303</v>
       </c>
-      <c r="P21" s="45">
+      <c r="P21" s="43">
         <v>5903</v>
       </c>
-      <c r="Q21" s="45">
+      <c r="Q21" s="43">
         <v>2400</v>
       </c>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A22" s="100"/>
-      <c r="B22" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="45">
+      <c r="B22" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="43">
         <v>344140</v>
       </c>
-      <c r="D22" s="45">
+      <c r="D22" s="43">
         <v>202746</v>
       </c>
-      <c r="E22" s="45">
+      <c r="E22" s="43">
         <v>141394</v>
       </c>
-      <c r="F22" s="45">
+      <c r="F22" s="43">
         <v>4577</v>
       </c>
-      <c r="G22" s="45">
+      <c r="G22" s="43">
         <v>2579</v>
       </c>
-      <c r="H22" s="45">
+      <c r="H22" s="43">
         <v>1998</v>
       </c>
-      <c r="I22" s="45">
+      <c r="I22" s="43">
         <v>44764</v>
       </c>
-      <c r="J22" s="45">
+      <c r="J22" s="43">
         <v>25245</v>
       </c>
-      <c r="K22" s="45">
+      <c r="K22" s="43">
         <v>19519</v>
       </c>
-      <c r="L22" s="45">
+      <c r="L22" s="43">
         <v>124358</v>
       </c>
-      <c r="M22" s="45">
+      <c r="M22" s="43">
         <v>74498</v>
       </c>
-      <c r="N22" s="45">
+      <c r="N22" s="43">
         <v>49860</v>
       </c>
-      <c r="O22" s="45">
+      <c r="O22" s="43">
         <v>170441</v>
       </c>
-      <c r="P22" s="45">
+      <c r="P22" s="43">
         <v>100424</v>
       </c>
-      <c r="Q22" s="45">
+      <c r="Q22" s="43">
         <v>70017</v>
       </c>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A23" s="100"/>
-      <c r="B23" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="45">
+      <c r="B23" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="43">
         <v>102416</v>
       </c>
-      <c r="D23" s="45">
+      <c r="D23" s="43">
         <v>58302</v>
       </c>
-      <c r="E23" s="45">
+      <c r="E23" s="43">
         <v>44114</v>
       </c>
-      <c r="F23" s="45">
+      <c r="F23" s="43">
         <v>6615</v>
       </c>
-      <c r="G23" s="45">
+      <c r="G23" s="43">
         <v>3617</v>
       </c>
-      <c r="H23" s="45">
+      <c r="H23" s="43">
         <v>2998</v>
       </c>
-      <c r="I23" s="45">
+      <c r="I23" s="43">
         <v>13387</v>
       </c>
-      <c r="J23" s="45">
+      <c r="J23" s="43">
         <v>7406</v>
       </c>
-      <c r="K23" s="45">
+      <c r="K23" s="43">
         <v>5981</v>
       </c>
-      <c r="L23" s="45">
+      <c r="L23" s="43">
         <v>39683</v>
       </c>
-      <c r="M23" s="45">
+      <c r="M23" s="43">
         <v>21772</v>
       </c>
-      <c r="N23" s="45">
+      <c r="N23" s="43">
         <v>17911</v>
       </c>
-      <c r="O23" s="45">
+      <c r="O23" s="43">
         <v>42731</v>
       </c>
-      <c r="P23" s="45">
+      <c r="P23" s="43">
         <v>25507</v>
       </c>
-      <c r="Q23" s="45">
+      <c r="Q23" s="43">
         <v>17224</v>
       </c>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A24" s="100"/>
-      <c r="B24" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="45">
+      <c r="B24" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="43">
         <v>160029</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="43">
         <v>88613</v>
       </c>
-      <c r="E24" s="45">
+      <c r="E24" s="43">
         <v>71416</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="43">
         <v>78734</v>
       </c>
-      <c r="G24" s="45">
+      <c r="G24" s="43">
         <v>43135</v>
       </c>
-      <c r="H24" s="45">
+      <c r="H24" s="43">
         <v>35599</v>
       </c>
-      <c r="I24" s="45">
+      <c r="I24" s="43">
         <v>9874</v>
       </c>
-      <c r="J24" s="45">
+      <c r="J24" s="43">
         <v>5949</v>
       </c>
-      <c r="K24" s="45">
+      <c r="K24" s="43">
         <v>3925</v>
       </c>
-      <c r="L24" s="45">
+      <c r="L24" s="43">
         <v>18531</v>
       </c>
-      <c r="M24" s="45">
+      <c r="M24" s="43">
         <v>11502</v>
       </c>
-      <c r="N24" s="45">
+      <c r="N24" s="43">
         <v>7029</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="43">
         <v>52890</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="43">
         <v>28027</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="43">
         <v>24863</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A25" s="100"/>
-      <c r="B25" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="45">
+      <c r="B25" s="63" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="43">
         <v>4495</v>
       </c>
-      <c r="D25" s="45">
+      <c r="D25" s="43">
         <v>3006</v>
       </c>
-      <c r="E25" s="45">
+      <c r="E25" s="43">
         <v>1489</v>
       </c>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0</v>
       </c>
-      <c r="I25" s="45">
+      <c r="I25" s="43">
         <v>336</v>
       </c>
-      <c r="J25" s="45">
+      <c r="J25" s="43">
         <v>198</v>
       </c>
-      <c r="K25" s="45">
+      <c r="K25" s="43">
         <v>138</v>
       </c>
-      <c r="L25" s="45">
+      <c r="L25" s="43">
         <v>829</v>
       </c>
-      <c r="M25" s="45">
+      <c r="M25" s="43">
         <v>510</v>
       </c>
-      <c r="N25" s="45">
+      <c r="N25" s="43">
         <v>319</v>
       </c>
-      <c r="O25" s="45">
+      <c r="O25" s="43">
         <v>3330</v>
       </c>
-      <c r="P25" s="45">
+      <c r="P25" s="43">
         <v>2298</v>
       </c>
-      <c r="Q25" s="45">
+      <c r="Q25" s="43">
         <v>1032</v>
       </c>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A26" s="100"/>
-      <c r="B26" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="45">
+      <c r="B26" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="43">
         <v>2196</v>
       </c>
-      <c r="D26" s="45">
+      <c r="D26" s="43">
         <v>1265</v>
       </c>
-      <c r="E26" s="45">
+      <c r="E26" s="43">
         <v>931</v>
       </c>
-      <c r="F26" s="45">
+      <c r="F26" s="43">
         <v>2193</v>
       </c>
-      <c r="G26" s="45">
+      <c r="G26" s="43">
         <v>1263</v>
       </c>
-      <c r="H26" s="45">
+      <c r="H26" s="43">
         <v>930</v>
       </c>
-      <c r="I26" s="45">
+      <c r="I26" s="43">
         <v>1</v>
       </c>
-      <c r="J26" s="45">
+      <c r="J26" s="43">
         <v>1</v>
       </c>
-      <c r="K26" s="45">
+      <c r="K26" s="43">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>0</v>
       </c>
-      <c r="O26" s="45">
+      <c r="O26" s="43">
         <v>2</v>
       </c>
-      <c r="P26" s="45">
+      <c r="P26" s="43">
         <v>1</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="43">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A27" s="100"/>
-      <c r="B27" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="45">
+      <c r="B27" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="43">
         <v>69243</v>
       </c>
-      <c r="D27" s="45">
+      <c r="D27" s="43">
         <v>23333</v>
       </c>
-      <c r="E27" s="45">
+      <c r="E27" s="43">
         <v>45910</v>
       </c>
-      <c r="F27" s="45">
+      <c r="F27" s="43">
         <v>3100</v>
       </c>
-      <c r="G27" s="45">
+      <c r="G27" s="43">
         <v>893</v>
       </c>
-      <c r="H27" s="45">
+      <c r="H27" s="43">
         <v>2207</v>
       </c>
-      <c r="I27" s="45">
+      <c r="I27" s="43">
         <v>16045</v>
       </c>
-      <c r="J27" s="45">
+      <c r="J27" s="43">
         <v>4797</v>
       </c>
-      <c r="K27" s="45">
+      <c r="K27" s="43">
         <v>11248</v>
       </c>
-      <c r="L27" s="45">
+      <c r="L27" s="43">
         <v>26828</v>
       </c>
-      <c r="M27" s="45">
+      <c r="M27" s="43">
         <v>9092</v>
       </c>
-      <c r="N27" s="45">
+      <c r="N27" s="43">
         <v>17736</v>
       </c>
-      <c r="O27" s="45">
+      <c r="O27" s="43">
         <v>23270</v>
       </c>
-      <c r="P27" s="45">
+      <c r="P27" s="43">
         <v>8551</v>
       </c>
-      <c r="Q27" s="45">
+      <c r="Q27" s="43">
         <v>14719</v>
       </c>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A28" s="100"/>
-      <c r="B28" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="45">
+      <c r="B28" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="43">
         <v>19078</v>
       </c>
-      <c r="D28" s="45">
+      <c r="D28" s="43">
         <v>16458</v>
       </c>
-      <c r="E28" s="45">
+      <c r="E28" s="43">
         <v>2620</v>
       </c>
-      <c r="F28" s="45">
+      <c r="F28" s="43">
         <v>246</v>
       </c>
-      <c r="G28" s="45">
+      <c r="G28" s="43">
         <v>193</v>
       </c>
-      <c r="H28" s="45">
+      <c r="H28" s="43">
         <v>53</v>
       </c>
-      <c r="I28" s="45">
+      <c r="I28" s="43">
         <v>1186</v>
       </c>
-      <c r="J28" s="45">
+      <c r="J28" s="43">
         <v>954</v>
       </c>
-      <c r="K28" s="45">
+      <c r="K28" s="43">
         <v>232</v>
       </c>
-      <c r="L28" s="45">
+      <c r="L28" s="43">
         <v>3408</v>
       </c>
-      <c r="M28" s="45">
+      <c r="M28" s="43">
         <v>2936</v>
       </c>
-      <c r="N28" s="45">
+      <c r="N28" s="43">
         <v>472</v>
       </c>
-      <c r="O28" s="45">
+      <c r="O28" s="43">
         <v>14238</v>
       </c>
-      <c r="P28" s="45">
+      <c r="P28" s="43">
         <v>12375</v>
       </c>
-      <c r="Q28" s="45">
+      <c r="Q28" s="43">
         <v>1863</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A29" s="100"/>
-      <c r="B29" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="45">
+      <c r="B29" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="43">
         <v>132456</v>
       </c>
-      <c r="D29" s="45">
+      <c r="D29" s="43">
         <v>62626</v>
       </c>
-      <c r="E29" s="45">
+      <c r="E29" s="43">
         <v>69830</v>
       </c>
-      <c r="F29" s="45">
+      <c r="F29" s="43">
         <v>1577</v>
       </c>
-      <c r="G29" s="45">
+      <c r="G29" s="43">
         <v>776</v>
       </c>
-      <c r="H29" s="45">
+      <c r="H29" s="43">
         <v>801</v>
       </c>
-      <c r="I29" s="45">
+      <c r="I29" s="43">
         <v>19864</v>
       </c>
-      <c r="J29" s="45">
+      <c r="J29" s="43">
         <v>10246</v>
       </c>
-      <c r="K29" s="45">
+      <c r="K29" s="43">
         <v>9618</v>
       </c>
-      <c r="L29" s="45">
+      <c r="L29" s="43">
         <v>70785</v>
       </c>
-      <c r="M29" s="45">
+      <c r="M29" s="43">
         <v>34634</v>
       </c>
-      <c r="N29" s="45">
+      <c r="N29" s="43">
         <v>36151</v>
       </c>
-      <c r="O29" s="45">
+      <c r="O29" s="43">
         <v>40230</v>
       </c>
-      <c r="P29" s="45">
+      <c r="P29" s="43">
         <v>16970</v>
       </c>
-      <c r="Q29" s="45">
+      <c r="Q29" s="43">
         <v>23260</v>
       </c>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A30" s="100"/>
-      <c r="B30" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="45">
+      <c r="B30" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="43">
         <v>134630</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="43">
         <v>76489</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="43">
         <v>58141</v>
       </c>
-      <c r="F30" s="45">
+      <c r="F30" s="43">
         <v>41993</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="43">
         <v>22368</v>
       </c>
-      <c r="H30" s="45">
+      <c r="H30" s="43">
         <v>19625</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="43">
         <v>47715</v>
       </c>
-      <c r="J30" s="45">
+      <c r="J30" s="43">
         <v>26736</v>
       </c>
-      <c r="K30" s="45">
+      <c r="K30" s="43">
         <v>20979</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="43">
         <v>41875</v>
       </c>
-      <c r="M30" s="45">
+      <c r="M30" s="43">
         <v>25245</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="43">
         <v>16630</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="43">
         <v>3047</v>
       </c>
-      <c r="P30" s="45">
+      <c r="P30" s="43">
         <v>2140</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="43">
         <v>907</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A31" s="100"/>
-      <c r="B31" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="45">
+      <c r="B31" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="43">
         <v>4740</v>
       </c>
-      <c r="D31" s="45">
+      <c r="D31" s="43">
         <v>2481</v>
       </c>
-      <c r="E31" s="45">
+      <c r="E31" s="43">
         <v>2259</v>
       </c>
-      <c r="F31" s="45">
+      <c r="F31" s="43">
         <v>17</v>
       </c>
-      <c r="G31" s="45">
+      <c r="G31" s="43">
         <v>9</v>
       </c>
-      <c r="H31" s="45">
+      <c r="H31" s="43">
         <v>8</v>
       </c>
-      <c r="I31" s="45">
+      <c r="I31" s="43">
         <v>39</v>
       </c>
-      <c r="J31" s="45">
+      <c r="J31" s="43">
         <v>19</v>
       </c>
-      <c r="K31" s="45">
+      <c r="K31" s="43">
         <v>20</v>
       </c>
-      <c r="L31" s="45">
+      <c r="L31" s="43">
         <v>101</v>
       </c>
-      <c r="M31" s="45">
+      <c r="M31" s="43">
         <v>64</v>
       </c>
-      <c r="N31" s="45">
+      <c r="N31" s="43">
         <v>37</v>
       </c>
-      <c r="O31" s="45">
+      <c r="O31" s="43">
         <v>4583</v>
       </c>
-      <c r="P31" s="45">
+      <c r="P31" s="43">
         <v>2389</v>
       </c>
-      <c r="Q31" s="45">
+      <c r="Q31" s="43">
         <v>2194</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A32" s="100"/>
-      <c r="B32" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="45">
+      <c r="B32" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="43">
         <v>1562</v>
       </c>
-      <c r="D32" s="45">
+      <c r="D32" s="43">
         <v>840</v>
       </c>
-      <c r="E32" s="45">
+      <c r="E32" s="43">
         <v>722</v>
       </c>
-      <c r="F32" s="45">
+      <c r="F32" s="43">
         <v>32</v>
       </c>
-      <c r="G32" s="45">
+      <c r="G32" s="43">
         <v>12</v>
       </c>
-      <c r="H32" s="45">
+      <c r="H32" s="43">
         <v>20</v>
       </c>
-      <c r="I32" s="45">
+      <c r="I32" s="43">
         <v>705</v>
       </c>
-      <c r="J32" s="45">
+      <c r="J32" s="43">
         <v>392</v>
       </c>
-      <c r="K32" s="45">
+      <c r="K32" s="43">
         <v>313</v>
       </c>
-      <c r="L32" s="45">
+      <c r="L32" s="43">
         <v>295</v>
       </c>
-      <c r="M32" s="45">
+      <c r="M32" s="43">
         <v>171</v>
       </c>
-      <c r="N32" s="45">
+      <c r="N32" s="43">
         <v>124</v>
       </c>
-      <c r="O32" s="45">
+      <c r="O32" s="43">
         <v>530</v>
       </c>
-      <c r="P32" s="45">
+      <c r="P32" s="43">
         <v>265</v>
       </c>
-      <c r="Q32" s="45">
+      <c r="Q32" s="43">
         <v>265</v>
       </c>
     </row>
     <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A33" s="100"/>
-      <c r="B33" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="45">
+      <c r="B33" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="43">
         <v>4360</v>
       </c>
-      <c r="D33" s="45">
+      <c r="D33" s="43">
         <v>2195</v>
       </c>
-      <c r="E33" s="45">
+      <c r="E33" s="43">
         <v>2165</v>
       </c>
-      <c r="F33" s="45">
+      <c r="F33" s="43">
         <v>233</v>
       </c>
-      <c r="G33" s="45">
+      <c r="G33" s="43">
         <v>113</v>
       </c>
-      <c r="H33" s="45">
+      <c r="H33" s="43">
         <v>120</v>
       </c>
-      <c r="I33" s="45">
+      <c r="I33" s="43">
         <v>958</v>
       </c>
-      <c r="J33" s="45">
+      <c r="J33" s="43">
         <v>541</v>
       </c>
-      <c r="K33" s="45">
+      <c r="K33" s="43">
         <v>417</v>
       </c>
-      <c r="L33" s="45">
+      <c r="L33" s="43">
         <v>1148</v>
       </c>
-      <c r="M33" s="45">
+      <c r="M33" s="43">
         <v>558</v>
       </c>
-      <c r="N33" s="45">
+      <c r="N33" s="43">
         <v>590</v>
       </c>
-      <c r="O33" s="45">
+      <c r="O33" s="43">
         <v>2021</v>
       </c>
-      <c r="P33" s="45">
+      <c r="P33" s="43">
         <v>983</v>
       </c>
-      <c r="Q33" s="45">
+      <c r="Q33" s="43">
         <v>1038</v>
       </c>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
       <c r="A34" s="101"/>
-      <c r="B34" s="66" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="46">
+      <c r="B34" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="44">
         <v>14911</v>
       </c>
-      <c r="D34" s="47">
+      <c r="D34" s="45">
         <v>9585</v>
       </c>
-      <c r="E34" s="47">
+      <c r="E34" s="45">
         <v>5326</v>
       </c>
-      <c r="F34" s="47">
+      <c r="F34" s="45">
         <v>193</v>
       </c>
-      <c r="G34" s="47">
+      <c r="G34" s="45">
         <v>97</v>
       </c>
-      <c r="H34" s="47">
+      <c r="H34" s="45">
         <v>96</v>
       </c>
-      <c r="I34" s="47">
+      <c r="I34" s="45">
         <v>682</v>
       </c>
-      <c r="J34" s="47">
+      <c r="J34" s="45">
         <v>308</v>
       </c>
-      <c r="K34" s="47">
+      <c r="K34" s="45">
         <v>374</v>
       </c>
-      <c r="L34" s="47">
+      <c r="L34" s="45">
         <v>2414</v>
       </c>
-      <c r="M34" s="47">
+      <c r="M34" s="45">
         <v>1271</v>
       </c>
-      <c r="N34" s="47">
+      <c r="N34" s="45">
         <v>1143</v>
       </c>
-      <c r="O34" s="47">
+      <c r="O34" s="45">
         <v>11622</v>
       </c>
-      <c r="P34" s="47">
+      <c r="P34" s="45">
         <v>7909</v>
       </c>
-      <c r="Q34" s="47">
+      <c r="Q34" s="45">
         <v>3713</v>
       </c>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="39" t="s">
+      <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="39"/>
-[...14 lines deleted...]
-      <c r="Q35" s="39"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="102" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="102"/>
       <c r="O36" s="102"/>
       <c r="P36" s="102"/>
       <c r="Q36" s="102"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="52" t="s">
-        <v>63</v>
+      <c r="A37" s="50" t="s">
+        <v>39</v>
       </c>
       <c r="B37" s="5"/>
-      <c r="C37" s="41"/>
-[...13 lines deleted...]
-      <c r="Q37" s="41"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C40" s="42"/>
-[...1 lines deleted...]
-      <c r="E40" s="42"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C41" s="42"/>
-[...1 lines deleted...]
-      <c r="E41" s="42"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AJ41"/>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:AJ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="15.1640625" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="5"/>
+      <c r="A2" s="111" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="111"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="40"/>
+      <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="80" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B4" s="86"/>
       <c r="C4" s="86" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="87"/>
       <c r="E4" s="87"/>
       <c r="F4" s="86" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="86"/>
       <c r="H4" s="86"/>
       <c r="I4" s="86" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="86"/>
       <c r="K4" s="86"/>
       <c r="L4" s="86" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="87"/>
       <c r="N4" s="87"/>
       <c r="O4" s="86" t="s">
         <v>10</v>
       </c>
@@ -17177,6910 +7574,1664 @@
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="38"/>
+      <c r="B7" s="36"/>
       <c r="C7" s="29">
-        <v>1195448</v>
+        <v>1203756</v>
       </c>
       <c r="D7" s="29">
-        <v>662035</v>
+        <v>667926</v>
       </c>
       <c r="E7" s="29">
-        <v>533413</v>
+        <v>535830</v>
       </c>
       <c r="F7" s="29">
-        <v>140205</v>
+        <v>141876</v>
       </c>
       <c r="G7" s="29">
-        <v>75405</v>
+        <v>76231</v>
       </c>
       <c r="H7" s="29">
-        <v>64800</v>
+        <v>65645</v>
       </c>
       <c r="I7" s="29">
-        <v>202000</v>
+        <v>204488</v>
       </c>
       <c r="J7" s="29">
-        <v>109064</v>
+        <v>110529</v>
       </c>
       <c r="K7" s="29">
-        <v>92936</v>
+        <v>93959</v>
       </c>
       <c r="L7" s="29">
-        <v>384471</v>
+        <v>387086</v>
       </c>
       <c r="M7" s="29">
-        <v>213189</v>
+        <v>214898</v>
       </c>
       <c r="N7" s="29">
-        <v>171282</v>
+        <v>172188</v>
       </c>
       <c r="O7" s="29">
-        <v>468772</v>
+        <v>470306</v>
       </c>
       <c r="P7" s="29">
-        <v>264377</v>
+        <v>266268</v>
       </c>
       <c r="Q7" s="29">
-        <v>204395</v>
+        <v>204038</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="109" t="s">
-        <v>50</v>
+      <c r="A8" s="108" t="s">
+        <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
-        <v>358728</v>
+        <v>358579</v>
       </c>
       <c r="D8" s="30">
-        <v>183361</v>
+        <v>183508</v>
       </c>
       <c r="E8" s="30">
-        <v>175367</v>
+        <v>175071</v>
       </c>
       <c r="F8" s="30">
-        <v>15428</v>
+        <v>16067</v>
       </c>
       <c r="G8" s="30">
-        <v>7758</v>
+        <v>8103</v>
       </c>
       <c r="H8" s="30">
-        <v>7670</v>
+        <v>7964</v>
       </c>
       <c r="I8" s="30">
-        <v>55709</v>
+        <v>56541</v>
       </c>
       <c r="J8" s="30">
-        <v>26712</v>
+        <v>27099</v>
       </c>
       <c r="K8" s="30">
-        <v>28997</v>
+        <v>29442</v>
       </c>
       <c r="L8" s="30">
-        <v>149623</v>
+        <v>149328</v>
       </c>
       <c r="M8" s="30">
-        <v>74212</v>
+        <v>74266</v>
       </c>
       <c r="N8" s="30">
-        <v>75411</v>
+        <v>75062</v>
       </c>
       <c r="O8" s="30">
-        <v>137968</v>
+        <v>136643</v>
       </c>
       <c r="P8" s="30">
-        <v>74679</v>
+        <v>74040</v>
       </c>
       <c r="Q8" s="30">
-        <v>63289</v>
+        <v>62603</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="100"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
-        <v>186647</v>
+        <v>186570</v>
       </c>
       <c r="D9" s="30">
-        <v>102597</v>
+        <v>102963</v>
       </c>
       <c r="E9" s="30">
-        <v>84050</v>
+        <v>83607</v>
       </c>
       <c r="F9" s="30">
         <v>191</v>
       </c>
       <c r="G9" s="30">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H9" s="30">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I9" s="30">
-        <v>42815</v>
+        <v>42814</v>
       </c>
       <c r="J9" s="30">
-        <v>23132</v>
+        <v>23218</v>
       </c>
       <c r="K9" s="30">
-        <v>19683</v>
+        <v>19596</v>
       </c>
       <c r="L9" s="30">
-        <v>51415</v>
+        <v>52077</v>
       </c>
       <c r="M9" s="30">
-        <v>28528</v>
+        <v>28940</v>
       </c>
       <c r="N9" s="30">
-        <v>22887</v>
+        <v>23137</v>
       </c>
       <c r="O9" s="30">
-        <v>92226</v>
+        <v>91488</v>
       </c>
       <c r="P9" s="30">
-        <v>50833</v>
+        <v>50703</v>
       </c>
       <c r="Q9" s="30">
-        <v>41393</v>
+        <v>40785</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="100"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>12490</v>
+        <v>12506</v>
       </c>
       <c r="D10" s="30">
-        <v>9553</v>
+        <v>9522</v>
       </c>
       <c r="E10" s="30">
-        <v>2937</v>
+        <v>2984</v>
       </c>
       <c r="F10" s="30">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G10" s="30">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H10" s="30">
         <v>16</v>
       </c>
       <c r="I10" s="30">
-        <v>3525</v>
+        <v>3549</v>
       </c>
       <c r="J10" s="30">
-        <v>2957</v>
+        <v>2973</v>
       </c>
       <c r="K10" s="30">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="L10" s="30">
-        <v>2440</v>
+        <v>2434</v>
       </c>
       <c r="M10" s="30">
-        <v>1898</v>
+        <v>1882</v>
       </c>
       <c r="N10" s="30">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="O10" s="30">
-        <v>6488</v>
+        <v>6484</v>
       </c>
       <c r="P10" s="30">
-        <v>4677</v>
+        <v>4644</v>
       </c>
       <c r="Q10" s="30">
-        <v>1811</v>
+        <v>1840</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="100"/>
       <c r="B11" s="33" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C11" s="30">
-        <v>64763</v>
+        <v>64156</v>
       </c>
       <c r="D11" s="30">
-        <v>36403</v>
+        <v>36502</v>
       </c>
       <c r="E11" s="30">
-        <v>28360</v>
+        <v>27654</v>
       </c>
       <c r="F11" s="30">
-        <v>8034</v>
+        <v>7875</v>
       </c>
       <c r="G11" s="30">
-        <v>5208</v>
+        <v>5080</v>
       </c>
       <c r="H11" s="30">
-        <v>2826</v>
+        <v>2795</v>
       </c>
       <c r="I11" s="30">
-        <v>5246</v>
+        <v>5302</v>
       </c>
       <c r="J11" s="30">
-        <v>3385</v>
+        <v>3440</v>
       </c>
       <c r="K11" s="30">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="L11" s="30">
-        <v>10393</v>
+        <v>10335</v>
       </c>
       <c r="M11" s="30">
-        <v>7032</v>
+        <v>7002</v>
       </c>
       <c r="N11" s="30">
-        <v>3361</v>
+        <v>3333</v>
       </c>
       <c r="O11" s="30">
-        <v>41090</v>
+        <v>40644</v>
       </c>
       <c r="P11" s="30">
-        <v>20778</v>
+        <v>20980</v>
       </c>
       <c r="Q11" s="30">
-        <v>20312</v>
+        <v>19664</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="100"/>
       <c r="B12" s="33" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C12" s="30">
-        <v>12022</v>
+        <v>12359</v>
       </c>
       <c r="D12" s="30">
-        <v>8130</v>
+        <v>8355</v>
       </c>
       <c r="E12" s="30">
-        <v>3892</v>
+        <v>4004</v>
       </c>
       <c r="F12" s="30">
-        <v>2150</v>
+        <v>2233</v>
       </c>
       <c r="G12" s="30">
-        <v>1564</v>
+        <v>1618</v>
       </c>
       <c r="H12" s="30">
-        <v>586</v>
+        <v>615</v>
       </c>
       <c r="I12" s="30">
-        <v>1308</v>
+        <v>1368</v>
       </c>
       <c r="J12" s="30">
-        <v>946</v>
+        <v>978</v>
       </c>
       <c r="K12" s="30">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="L12" s="30">
-        <v>1243</v>
+        <v>1341</v>
       </c>
       <c r="M12" s="30">
-        <v>888</v>
+        <v>957</v>
       </c>
       <c r="N12" s="30">
-        <v>355</v>
+        <v>384</v>
       </c>
       <c r="O12" s="30">
-        <v>7321</v>
+        <v>7417</v>
       </c>
       <c r="P12" s="30">
-        <v>4732</v>
+        <v>4802</v>
       </c>
       <c r="Q12" s="30">
-        <v>2589</v>
+        <v>2615</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="100"/>
-      <c r="B13" s="48" t="s">
-        <v>34</v>
+      <c r="B13" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="C13" s="30">
-        <v>80580</v>
+        <v>81072</v>
       </c>
       <c r="D13" s="30">
-        <v>42605</v>
+        <v>42706</v>
       </c>
       <c r="E13" s="30">
-        <v>37975</v>
+        <v>38366</v>
       </c>
       <c r="F13" s="30">
-        <v>67053</v>
+        <v>67313</v>
       </c>
       <c r="G13" s="30">
-        <v>35470</v>
+        <v>35474</v>
       </c>
       <c r="H13" s="30">
-        <v>31583</v>
+        <v>31839</v>
       </c>
       <c r="I13" s="30">
-        <v>3118</v>
+        <v>3199</v>
       </c>
       <c r="J13" s="30">
-        <v>1493</v>
+        <v>1512</v>
       </c>
       <c r="K13" s="30">
-        <v>1625</v>
+        <v>1687</v>
       </c>
       <c r="L13" s="30">
-        <v>6361</v>
+        <v>6460</v>
       </c>
       <c r="M13" s="30">
-        <v>3321</v>
+        <v>3369</v>
       </c>
       <c r="N13" s="30">
-        <v>3040</v>
+        <v>3091</v>
       </c>
       <c r="O13" s="30">
-        <v>4048</v>
+        <v>4100</v>
       </c>
       <c r="P13" s="30">
-        <v>2321</v>
+        <v>2351</v>
       </c>
       <c r="Q13" s="30">
-        <v>1727</v>
+        <v>1749</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="100"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
-        <v>340918</v>
+        <v>348281</v>
       </c>
       <c r="D14" s="31">
-        <v>201099</v>
+        <v>205247</v>
       </c>
       <c r="E14" s="31">
-        <v>139819</v>
+        <v>143034</v>
       </c>
       <c r="F14" s="31">
-        <v>3313</v>
+        <v>3437</v>
       </c>
       <c r="G14" s="31">
-        <v>1961</v>
+        <v>2028</v>
       </c>
       <c r="H14" s="31">
-        <v>1352</v>
+        <v>1409</v>
       </c>
       <c r="I14" s="31">
-        <v>42911</v>
+        <v>43842</v>
       </c>
       <c r="J14" s="31">
-        <v>24269</v>
+        <v>24746</v>
       </c>
       <c r="K14" s="31">
-        <v>18642</v>
+        <v>19096</v>
       </c>
       <c r="L14" s="31">
-        <v>123084</v>
+        <v>125547</v>
       </c>
       <c r="M14" s="31">
-        <v>73761</v>
+        <v>75049</v>
       </c>
       <c r="N14" s="31">
-        <v>49323</v>
+        <v>50498</v>
       </c>
       <c r="O14" s="31">
-        <v>171610</v>
+        <v>175455</v>
       </c>
       <c r="P14" s="31">
-        <v>101108</v>
+        <v>103424</v>
       </c>
       <c r="Q14" s="31">
-        <v>70502</v>
+        <v>72031</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="100"/>
       <c r="B15" s="34" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C15" s="31">
-        <v>4609</v>
+        <v>4665</v>
       </c>
       <c r="D15" s="31">
-        <v>3065</v>
+        <v>3113</v>
       </c>
       <c r="E15" s="31">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J15" s="31">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="K15" s="31">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L15" s="31">
-        <v>825</v>
+        <v>840</v>
       </c>
       <c r="M15" s="31">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="N15" s="31">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="O15" s="31">
-        <v>3435</v>
+        <v>3477</v>
       </c>
       <c r="P15" s="31">
-        <v>2354</v>
+        <v>2397</v>
       </c>
       <c r="Q15" s="31">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="100"/>
-      <c r="B16" s="34" t="s">
-        <v>36</v>
+      <c r="B16" s="60" t="s">
+        <v>51</v>
       </c>
       <c r="C16" s="31">
-        <v>124702</v>
+        <v>125605</v>
       </c>
       <c r="D16" s="31">
-        <v>69802</v>
+        <v>70625</v>
       </c>
       <c r="E16" s="31">
-        <v>54900</v>
+        <v>54980</v>
       </c>
       <c r="F16" s="31">
-        <v>40285</v>
+        <v>40883</v>
       </c>
       <c r="G16" s="31">
-        <v>21400</v>
+        <v>21814</v>
       </c>
       <c r="H16" s="31">
-        <v>18885</v>
+        <v>19069</v>
       </c>
       <c r="I16" s="31">
-        <v>44268</v>
+        <v>44740</v>
       </c>
       <c r="J16" s="31">
-        <v>24384</v>
+        <v>24756</v>
       </c>
       <c r="K16" s="31">
-        <v>19884</v>
+        <v>19984</v>
       </c>
       <c r="L16" s="31">
-        <v>37400</v>
+        <v>37009</v>
       </c>
       <c r="M16" s="31">
-        <v>22139</v>
+        <v>21996</v>
       </c>
       <c r="N16" s="31">
-        <v>15261</v>
+        <v>15013</v>
       </c>
       <c r="O16" s="31">
-        <v>2749</v>
+        <v>2973</v>
       </c>
       <c r="P16" s="31">
-        <v>1879</v>
+        <v>2059</v>
       </c>
       <c r="Q16" s="31">
-        <v>870</v>
+        <v>914</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="101"/>
-      <c r="B17" s="35" t="s">
-        <v>37</v>
+      <c r="B17" s="61" t="s">
+        <v>52</v>
       </c>
       <c r="C17" s="32">
-        <v>9989</v>
+        <v>9963</v>
       </c>
       <c r="D17" s="32">
-        <v>5420</v>
+        <v>5385</v>
       </c>
       <c r="E17" s="32">
-        <v>4569</v>
+        <v>4578</v>
       </c>
       <c r="F17" s="32">
-        <v>3714</v>
+        <v>3838</v>
       </c>
       <c r="G17" s="32">
-        <v>1919</v>
+        <v>1989</v>
       </c>
       <c r="H17" s="32">
-        <v>1795</v>
+        <v>1849</v>
       </c>
       <c r="I17" s="32">
-        <v>2751</v>
+        <v>2785</v>
       </c>
       <c r="J17" s="32">
-        <v>1585</v>
+        <v>1608</v>
       </c>
       <c r="K17" s="32">
-        <v>1166</v>
+        <v>1177</v>
       </c>
       <c r="L17" s="32">
-        <v>1687</v>
+        <v>1715</v>
       </c>
       <c r="M17" s="32">
-        <v>900</v>
+        <v>920</v>
       </c>
       <c r="N17" s="32">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="O17" s="32">
-        <v>1837</v>
+        <v>1625</v>
       </c>
       <c r="P17" s="32">
-        <v>1016</v>
+        <v>868</v>
       </c>
       <c r="Q17" s="32">
-        <v>821</v>
+        <v>757</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="110" t="s">
-[...14 lines deleted...]
-      <c r="F18" s="45">
+      <c r="A18" s="109" t="s">
         <v>32</v>
       </c>
-      <c r="G18" s="45">
+      <c r="B18" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="43">
+        <v>55463</v>
+      </c>
+      <c r="D18" s="43">
+        <v>29293</v>
+      </c>
+      <c r="E18" s="43">
+        <v>26170</v>
+      </c>
+      <c r="F18" s="43">
+        <v>30</v>
+      </c>
+      <c r="G18" s="43">
+        <v>13</v>
+      </c>
+      <c r="H18" s="43">
+        <v>17</v>
+      </c>
+      <c r="I18" s="43">
+        <v>21454</v>
+      </c>
+      <c r="J18" s="43">
+        <v>11781</v>
+      </c>
+      <c r="K18" s="43">
+        <v>9673</v>
+      </c>
+      <c r="L18" s="43">
+        <v>16338</v>
+      </c>
+      <c r="M18" s="43">
+        <v>8238</v>
+      </c>
+      <c r="N18" s="43">
+        <v>8100</v>
+      </c>
+      <c r="O18" s="43">
+        <v>17641</v>
+      </c>
+      <c r="P18" s="43">
+        <v>9261</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>8380</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="100"/>
+      <c r="B19" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="43">
+        <v>127035</v>
+      </c>
+      <c r="D19" s="43">
+        <v>71291</v>
+      </c>
+      <c r="E19" s="43">
+        <v>55744</v>
+      </c>
+      <c r="F19" s="43">
+        <v>36</v>
+      </c>
+      <c r="G19" s="43">
         <v>16</v>
       </c>
-      <c r="H18" s="45">
-[...81 lines deleted...]
-    <row r="20" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="H19" s="43">
+        <v>20</v>
+      </c>
+      <c r="I19" s="43">
+        <v>20733</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11050</v>
+      </c>
+      <c r="K19" s="43">
+        <v>9683</v>
+      </c>
+      <c r="L19" s="43">
+        <v>34723</v>
+      </c>
+      <c r="M19" s="43">
+        <v>20131</v>
+      </c>
+      <c r="N19" s="43">
+        <v>14592</v>
+      </c>
+      <c r="O19" s="43">
+        <v>71543</v>
+      </c>
+      <c r="P19" s="43">
+        <v>40094</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>31449</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A20" s="100"/>
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3211</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1845</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1366</v>
+      </c>
+      <c r="F20" s="43">
+        <v>9</v>
+      </c>
+      <c r="G20" s="43">
+        <v>4</v>
+      </c>
+      <c r="H20" s="43">
+        <v>5</v>
+      </c>
+      <c r="I20" s="43">
+        <v>127</v>
+      </c>
+      <c r="J20" s="43">
+        <v>70</v>
+      </c>
+      <c r="K20" s="43">
+        <v>57</v>
+      </c>
+      <c r="L20" s="43">
+        <v>720</v>
+      </c>
+      <c r="M20" s="43">
+        <v>393</v>
+      </c>
+      <c r="N20" s="43">
+        <v>327</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2355</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1378</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A21" s="100"/>
+      <c r="B21" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="43">
+        <v>15556</v>
+      </c>
+      <c r="D21" s="43">
+        <v>11600</v>
+      </c>
+      <c r="E21" s="43">
+        <v>3956</v>
+      </c>
+      <c r="F21" s="43">
+        <v>60</v>
+      </c>
+      <c r="G21" s="43">
+        <v>34</v>
+      </c>
+      <c r="H21" s="43">
         <v>26</v>
       </c>
-      <c r="C20" s="45">
-[...20 lines deleted...]
-      <c r="J20" s="45">
+      <c r="I21" s="43">
+        <v>3946</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3247</v>
+      </c>
+      <c r="K21" s="43">
+        <v>699</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3329</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2492</v>
+      </c>
+      <c r="N21" s="43">
+        <v>837</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8221</v>
+      </c>
+      <c r="P21" s="43">
+        <v>5827</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A22" s="100"/>
+      <c r="B22" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="43">
+        <v>352800</v>
+      </c>
+      <c r="D22" s="43">
+        <v>207747</v>
+      </c>
+      <c r="E22" s="43">
+        <v>145053</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4697</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2666</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2031</v>
+      </c>
+      <c r="I22" s="43">
+        <v>45734</v>
+      </c>
+      <c r="J22" s="43">
+        <v>25783</v>
+      </c>
+      <c r="K22" s="43">
+        <v>19951</v>
+      </c>
+      <c r="L22" s="43">
+        <v>127252</v>
+      </c>
+      <c r="M22" s="43">
+        <v>76043</v>
+      </c>
+      <c r="N22" s="43">
+        <v>51209</v>
+      </c>
+      <c r="O22" s="43">
+        <v>175117</v>
+      </c>
+      <c r="P22" s="43">
+        <v>103255</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>71862</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A23" s="100"/>
+      <c r="B23" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102908</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58523</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44385</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6806</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3724</v>
+      </c>
+      <c r="H23" s="43">
+        <v>3082</v>
+      </c>
+      <c r="I23" s="43">
+        <v>13638</v>
+      </c>
+      <c r="J23" s="43">
+        <v>7552</v>
+      </c>
+      <c r="K23" s="43">
+        <v>6086</v>
+      </c>
+      <c r="L23" s="43">
+        <v>39545</v>
+      </c>
+      <c r="M23" s="43">
+        <v>21665</v>
+      </c>
+      <c r="N23" s="43">
+        <v>17880</v>
+      </c>
+      <c r="O23" s="43">
+        <v>42919</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25582</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17337</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A24" s="100"/>
+      <c r="B24" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="K20" s="45">
-[...225 lines deleted...]
-    <row r="25" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="C24" s="43">
+        <v>159994</v>
+      </c>
+      <c r="D24" s="43">
+        <v>88941</v>
+      </c>
+      <c r="E24" s="43">
+        <v>71053</v>
+      </c>
+      <c r="F24" s="43">
+        <v>79026</v>
+      </c>
+      <c r="G24" s="43">
+        <v>43040</v>
+      </c>
+      <c r="H24" s="43">
+        <v>35986</v>
+      </c>
+      <c r="I24" s="43">
+        <v>10142</v>
+      </c>
+      <c r="J24" s="43">
+        <v>6106</v>
+      </c>
+      <c r="K24" s="43">
+        <v>4036</v>
+      </c>
+      <c r="L24" s="43">
+        <v>18670</v>
+      </c>
+      <c r="M24" s="43">
+        <v>11609</v>
+      </c>
+      <c r="N24" s="43">
+        <v>7061</v>
+      </c>
+      <c r="O24" s="43">
+        <v>52156</v>
+      </c>
+      <c r="P24" s="43">
+        <v>28186</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>23970</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A25" s="100"/>
-      <c r="B25" s="34" t="s">
-[...9 lines deleted...]
-        <v>1494</v>
+      <c r="B25" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4588</v>
+      </c>
+      <c r="D25" s="43">
+        <v>3087</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1501</v>
       </c>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0</v>
       </c>
-      <c r="I25" s="45">
-[...27 lines deleted...]
-    <row r="26" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="I25" s="43">
+        <v>331</v>
+      </c>
+      <c r="J25" s="43">
+        <v>195</v>
+      </c>
+      <c r="K25" s="43">
+        <v>136</v>
+      </c>
+      <c r="L25" s="43">
+        <v>849</v>
+      </c>
+      <c r="M25" s="43">
+        <v>521</v>
+      </c>
+      <c r="N25" s="43">
+        <v>328</v>
+      </c>
+      <c r="O25" s="43">
+        <v>3408</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2371</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A26" s="100"/>
-      <c r="B26" s="34" t="s">
-[...20 lines deleted...]
-      <c r="I26" s="45">
+      <c r="B26" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="43">
+        <v>2491</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1417</v>
+      </c>
+      <c r="E26" s="43">
+        <v>1074</v>
+      </c>
+      <c r="F26" s="43">
+        <v>2487</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1415</v>
+      </c>
+      <c r="H26" s="43">
+        <v>1072</v>
+      </c>
+      <c r="I26" s="43">
+        <v>2</v>
+      </c>
+      <c r="J26" s="43">
         <v>1</v>
       </c>
-      <c r="J26" s="45">
+      <c r="K26" s="43">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>0</v>
       </c>
-      <c r="O26" s="45">
-[...2 lines deleted...]
-      <c r="P26" s="45">
+      <c r="O26" s="43">
+        <v>2</v>
+      </c>
+      <c r="P26" s="43">
         <v>1</v>
       </c>
-      <c r="Q26" s="45">
-[...3 lines deleted...]
-    <row r="27" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="Q26" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A27" s="100"/>
-      <c r="B27" s="34" t="s">
-[...48 lines deleted...]
-    <row r="28" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B27" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="43">
+        <v>68648</v>
+      </c>
+      <c r="D27" s="43">
+        <v>23687</v>
+      </c>
+      <c r="E27" s="43">
+        <v>44961</v>
+      </c>
+      <c r="F27" s="43">
+        <v>3297</v>
+      </c>
+      <c r="G27" s="43">
+        <v>995</v>
+      </c>
+      <c r="H27" s="43">
+        <v>2302</v>
+      </c>
+      <c r="I27" s="43">
+        <v>16488</v>
+      </c>
+      <c r="J27" s="43">
+        <v>5058</v>
+      </c>
+      <c r="K27" s="43">
+        <v>11430</v>
+      </c>
+      <c r="L27" s="43">
+        <v>26274</v>
+      </c>
+      <c r="M27" s="43">
+        <v>9094</v>
+      </c>
+      <c r="N27" s="43">
+        <v>17180</v>
+      </c>
+      <c r="O27" s="43">
+        <v>22589</v>
+      </c>
+      <c r="P27" s="43">
+        <v>8540</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>14049</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A28" s="100"/>
-      <c r="B28" s="33" t="s">
-[...48 lines deleted...]
-    <row r="29" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B28" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="43">
+        <v>17887</v>
+      </c>
+      <c r="D28" s="43">
+        <v>15489</v>
+      </c>
+      <c r="E28" s="43">
+        <v>2398</v>
+      </c>
+      <c r="F28" s="43">
+        <v>251</v>
+      </c>
+      <c r="G28" s="43">
+        <v>195</v>
+      </c>
+      <c r="H28" s="43">
+        <v>56</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1145</v>
+      </c>
+      <c r="J28" s="43">
+        <v>926</v>
+      </c>
+      <c r="K28" s="43">
+        <v>219</v>
+      </c>
+      <c r="L28" s="43">
+        <v>3278</v>
+      </c>
+      <c r="M28" s="43">
+        <v>2824</v>
+      </c>
+      <c r="N28" s="43">
+        <v>454</v>
+      </c>
+      <c r="O28" s="43">
+        <v>13213</v>
+      </c>
+      <c r="P28" s="43">
+        <v>11544</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A29" s="100"/>
-      <c r="B29" s="33" t="s">
-[...48 lines deleted...]
-    <row r="30" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B29" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="43">
+        <v>133056</v>
+      </c>
+      <c r="D29" s="43">
+        <v>63213</v>
+      </c>
+      <c r="E29" s="43">
+        <v>69843</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1716</v>
+      </c>
+      <c r="G29" s="43">
+        <v>868</v>
+      </c>
+      <c r="H29" s="43">
+        <v>848</v>
+      </c>
+      <c r="I29" s="43">
+        <v>20155</v>
+      </c>
+      <c r="J29" s="43">
+        <v>10429</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9726</v>
+      </c>
+      <c r="L29" s="43">
+        <v>71218</v>
+      </c>
+      <c r="M29" s="43">
+        <v>35000</v>
+      </c>
+      <c r="N29" s="43">
+        <v>36218</v>
+      </c>
+      <c r="O29" s="43">
+        <v>39967</v>
+      </c>
+      <c r="P29" s="43">
+        <v>16916</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>23051</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A30" s="100"/>
-      <c r="B30" s="33" t="s">
+      <c r="B30" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="43">
+        <v>135134</v>
+      </c>
+      <c r="D30" s="43">
+        <v>77021</v>
+      </c>
+      <c r="E30" s="43">
+        <v>58113</v>
+      </c>
+      <c r="F30" s="43">
+        <v>42997</v>
+      </c>
+      <c r="G30" s="43">
+        <v>23028</v>
+      </c>
+      <c r="H30" s="43">
+        <v>19969</v>
+      </c>
+      <c r="I30" s="43">
+        <v>48083</v>
+      </c>
+      <c r="J30" s="43">
+        <v>27007</v>
+      </c>
+      <c r="K30" s="43">
+        <v>21076</v>
+      </c>
+      <c r="L30" s="43">
+        <v>41131</v>
+      </c>
+      <c r="M30" s="43">
+        <v>24916</v>
+      </c>
+      <c r="N30" s="43">
+        <v>16215</v>
+      </c>
+      <c r="O30" s="43">
+        <v>2923</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2070</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="100"/>
+      <c r="B31" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4766</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2518</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2248</v>
+      </c>
+      <c r="F31" s="43">
+        <v>22</v>
+      </c>
+      <c r="G31" s="43">
+        <v>12</v>
+      </c>
+      <c r="H31" s="43">
+        <v>10</v>
+      </c>
+      <c r="I31" s="43">
+        <v>36</v>
+      </c>
+      <c r="J31" s="43">
+        <v>17</v>
+      </c>
+      <c r="K31" s="43">
+        <v>19</v>
+      </c>
+      <c r="L31" s="43">
+        <v>86</v>
+      </c>
+      <c r="M31" s="43">
+        <v>57</v>
+      </c>
+      <c r="N31" s="43">
         <v>29</v>
       </c>
-      <c r="C30" s="45">
-[...71 lines deleted...]
-      <c r="J31" s="45">
+      <c r="O31" s="43">
+        <v>4622</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2432</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="100"/>
+      <c r="B32" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1687</v>
+      </c>
+      <c r="D32" s="43">
+        <v>894</v>
+      </c>
+      <c r="E32" s="43">
+        <v>793</v>
+      </c>
+      <c r="F32" s="43">
+        <v>34</v>
+      </c>
+      <c r="G32" s="43">
+        <v>14</v>
+      </c>
+      <c r="H32" s="43">
         <v>20</v>
       </c>
-      <c r="K31" s="45">
-[...72 lines deleted...]
-    <row r="33" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="I32" s="43">
+        <v>808</v>
+      </c>
+      <c r="J32" s="43">
+        <v>431</v>
+      </c>
+      <c r="K32" s="43">
+        <v>377</v>
+      </c>
+      <c r="L32" s="43">
+        <v>307</v>
+      </c>
+      <c r="M32" s="43">
+        <v>178</v>
+      </c>
+      <c r="N32" s="43">
+        <v>129</v>
+      </c>
+      <c r="O32" s="43">
+        <v>538</v>
+      </c>
+      <c r="P32" s="43">
+        <v>271</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A33" s="100"/>
-      <c r="B33" s="33" t="s">
-[...11 lines deleted...]
-      <c r="F33" s="45">
+      <c r="B33" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4342</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2208</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2134</v>
+      </c>
+      <c r="F33" s="43">
         <v>234</v>
       </c>
-      <c r="G33" s="45">
-[...20 lines deleted...]
-      <c r="N33" s="45">
+      <c r="G33" s="43">
+        <v>115</v>
+      </c>
+      <c r="H33" s="43">
+        <v>119</v>
+      </c>
+      <c r="I33" s="43">
+        <v>986</v>
+      </c>
+      <c r="J33" s="43">
+        <v>559</v>
+      </c>
+      <c r="K33" s="43">
+        <v>427</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1160</v>
+      </c>
+      <c r="M33" s="43">
+        <v>572</v>
+      </c>
+      <c r="N33" s="43">
         <v>588</v>
       </c>
-      <c r="O33" s="45">
-[...9 lines deleted...]
-    <row r="34" spans="1:18" ht="39.75" x14ac:dyDescent="0.2">
+      <c r="O33" s="43">
+        <v>1962</v>
+      </c>
+      <c r="P33" s="43">
+        <v>962</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
       <c r="A34" s="101"/>
-      <c r="B34" s="36" t="s">
-[...45 lines deleted...]
-        <v>3654</v>
+      <c r="B34" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="44">
+        <v>14190</v>
+      </c>
+      <c r="D34" s="45">
+        <v>9152</v>
+      </c>
+      <c r="E34" s="45">
+        <v>5038</v>
+      </c>
+      <c r="F34" s="45">
+        <v>174</v>
+      </c>
+      <c r="G34" s="45">
+        <v>92</v>
+      </c>
+      <c r="H34" s="45">
+        <v>82</v>
+      </c>
+      <c r="I34" s="45">
+        <v>680</v>
+      </c>
+      <c r="J34" s="45">
+        <v>317</v>
+      </c>
+      <c r="K34" s="45">
+        <v>363</v>
+      </c>
+      <c r="L34" s="45">
+        <v>2206</v>
+      </c>
+      <c r="M34" s="45">
+        <v>1165</v>
+      </c>
+      <c r="N34" s="45">
+        <v>1041</v>
+      </c>
+      <c r="O34" s="45">
+        <v>11130</v>
+      </c>
+      <c r="P34" s="45">
+        <v>7578</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>3552</v>
       </c>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="39" t="s">
+      <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="39"/>
-[...14 lines deleted...]
-      <c r="Q35" s="39"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="102" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="102"/>
       <c r="O36" s="102"/>
       <c r="P36" s="102"/>
       <c r="Q36" s="102"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="52" t="s">
-        <v>61</v>
+      <c r="A37" s="50" t="s">
+        <v>37</v>
       </c>
       <c r="B37" s="5"/>
-      <c r="C37" s="41"/>
-      <c r="D37" s="41"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C40" s="42"/>
-[...5247 lines deleted...]
-      <c r="E40" s="42"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A39" sqref="A39"/>
+      <selection pane="bottomRight" activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.1640625" customWidth="1"/>
     <col min="2" max="16" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="81"/>
       <c r="B2" s="81"/>
       <c r="C2" s="81"/>
-      <c r="D2" s="43"/>
-[...8 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="82" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="B3" s="82"/>
       <c r="C3" s="82"/>
-      <c r="D3" s="43"/>
-[...8 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
     </row>
     <row r="4" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="83" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="B4" s="78" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="79"/>
       <c r="D4" s="80"/>
       <c r="E4" s="78" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="79"/>
       <c r="G4" s="80"/>
       <c r="H4" s="78" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="79"/>
       <c r="J4" s="80"/>
       <c r="K4" s="78" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="79"/>
       <c r="M4" s="80"/>
       <c r="N4" s="78" t="s">
         <v>10</v>
       </c>
       <c r="O4" s="79"/>
@@ -24114,781 +9265,2622 @@
       </c>
       <c r="J5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="P5" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="84"/>
-      <c r="B6" s="68" t="s">
+      <c r="B6" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="69" t="s">
+      <c r="C6" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="69" t="s">
+      <c r="D6" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="69" t="s">
+      <c r="E6" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="F6" s="69" t="s">
+      <c r="F6" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="69" t="s">
+      <c r="G6" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="69" t="s">
+      <c r="H6" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="69" t="s">
+      <c r="I6" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="69" t="s">
+      <c r="J6" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="69" t="s">
+      <c r="K6" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="L6" s="69" t="s">
+      <c r="L6" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="M6" s="69" t="s">
+      <c r="M6" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="N6" s="69" t="s">
+      <c r="N6" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="O6" s="69" t="s">
+      <c r="O6" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="P6" s="49" t="s">
+      <c r="P6" s="47" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="60" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="76">
+      <c r="A7" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="77">
         <v>1203756</v>
       </c>
-      <c r="C7" s="76">
+      <c r="C7" s="77">
         <v>667926</v>
       </c>
-      <c r="D7" s="76">
+      <c r="D7" s="77">
         <v>535830</v>
       </c>
-      <c r="E7" s="76">
+      <c r="E7" s="77">
         <v>141876</v>
       </c>
-      <c r="F7" s="76">
+      <c r="F7" s="77">
         <v>76231</v>
       </c>
-      <c r="G7" s="76">
+      <c r="G7" s="77">
         <v>65645</v>
       </c>
-      <c r="H7" s="76">
+      <c r="H7" s="77">
         <v>204488</v>
       </c>
-      <c r="I7" s="76">
+      <c r="I7" s="77">
         <v>110529</v>
       </c>
-      <c r="J7" s="76">
+      <c r="J7" s="77">
         <v>93959</v>
       </c>
-      <c r="K7" s="76">
+      <c r="K7" s="77">
         <v>387086</v>
       </c>
-      <c r="L7" s="76">
+      <c r="L7" s="77">
         <v>214898</v>
       </c>
-      <c r="M7" s="76">
+      <c r="M7" s="77">
         <v>172188</v>
       </c>
-      <c r="N7" s="76">
+      <c r="N7" s="77">
         <v>470306</v>
       </c>
-      <c r="O7" s="76">
+      <c r="O7" s="77">
         <v>266268</v>
       </c>
-      <c r="P7" s="76">
+      <c r="P7" s="77">
         <v>204038</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="60" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="51">
+      <c r="A8" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="49">
         <v>1196654</v>
       </c>
-      <c r="C8" s="51">
+      <c r="C8" s="49">
         <v>662250</v>
       </c>
-      <c r="D8" s="51">
+      <c r="D8" s="49">
         <v>534404</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="49">
         <v>139649</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="49">
         <v>75129</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="49">
         <v>64520</v>
       </c>
-      <c r="H8" s="51">
+      <c r="H8" s="49">
         <v>201978</v>
       </c>
-      <c r="I8" s="51">
+      <c r="I8" s="49">
         <v>108978</v>
       </c>
-      <c r="J8" s="51">
+      <c r="J8" s="49">
         <v>93000</v>
       </c>
-      <c r="K8" s="51">
+      <c r="K8" s="49">
         <v>384688</v>
       </c>
-      <c r="L8" s="51">
+      <c r="L8" s="49">
         <v>213086</v>
       </c>
-      <c r="M8" s="51">
+      <c r="M8" s="49">
         <v>171602</v>
       </c>
-      <c r="N8" s="51">
+      <c r="N8" s="49">
         <v>470339</v>
       </c>
-      <c r="O8" s="51">
+      <c r="O8" s="49">
         <v>265057</v>
       </c>
-      <c r="P8" s="51">
+      <c r="P8" s="49">
         <v>205282</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="60" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="51">
+      <c r="A9" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="49">
         <v>1214668</v>
       </c>
-      <c r="C9" s="51">
+      <c r="C9" s="49">
         <v>669360</v>
       </c>
-      <c r="D9" s="51">
+      <c r="D9" s="49">
         <v>545308</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E9" s="49">
         <v>139884</v>
       </c>
-      <c r="F9" s="51">
+      <c r="F9" s="49">
         <v>75420</v>
       </c>
-      <c r="G9" s="51">
+      <c r="G9" s="49">
         <v>64464</v>
       </c>
-      <c r="H9" s="51">
+      <c r="H9" s="49">
         <v>203603</v>
       </c>
-      <c r="I9" s="51">
+      <c r="I9" s="49">
         <v>109455</v>
       </c>
-      <c r="J9" s="51">
+      <c r="J9" s="49">
         <v>94148</v>
       </c>
-      <c r="K9" s="51">
+      <c r="K9" s="49">
         <v>389062</v>
       </c>
-      <c r="L9" s="51">
+      <c r="L9" s="49">
         <v>214404</v>
       </c>
-      <c r="M9" s="51">
+      <c r="M9" s="49">
         <v>174658</v>
       </c>
-      <c r="N9" s="51">
+      <c r="N9" s="49">
         <v>482119</v>
       </c>
-      <c r="O9" s="51">
+      <c r="O9" s="49">
         <v>270081</v>
       </c>
-      <c r="P9" s="51">
+      <c r="P9" s="49">
         <v>212038</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="60" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="51">
+      <c r="A10" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="49">
         <v>1233509</v>
       </c>
-      <c r="C10" s="51">
+      <c r="C10" s="49">
         <v>677110</v>
       </c>
-      <c r="D10" s="51">
+      <c r="D10" s="49">
         <v>556399</v>
       </c>
-      <c r="E10" s="51">
+      <c r="E10" s="49">
         <v>139615</v>
       </c>
-      <c r="F10" s="51">
+      <c r="F10" s="49">
         <v>75543</v>
       </c>
-      <c r="G10" s="51">
+      <c r="G10" s="49">
         <v>64072</v>
       </c>
-      <c r="H10" s="51">
+      <c r="H10" s="49">
         <v>207434</v>
       </c>
-      <c r="I10" s="51">
+      <c r="I10" s="49">
         <v>110858</v>
       </c>
-      <c r="J10" s="51">
+      <c r="J10" s="49">
         <v>96576</v>
       </c>
-      <c r="K10" s="51">
+      <c r="K10" s="49">
         <v>395805</v>
       </c>
-      <c r="L10" s="51">
+      <c r="L10" s="49">
         <v>216850</v>
       </c>
-      <c r="M10" s="51">
+      <c r="M10" s="49">
         <v>178955</v>
       </c>
-      <c r="N10" s="51">
+      <c r="N10" s="49">
         <v>490655</v>
       </c>
-      <c r="O10" s="51">
+      <c r="O10" s="49">
         <v>273859</v>
       </c>
-      <c r="P10" s="51">
+      <c r="P10" s="49">
         <v>216796</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="51">
+      <c r="A11" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="49">
         <v>1215021</v>
       </c>
-      <c r="C11" s="51">
+      <c r="C11" s="49">
         <v>668724</v>
       </c>
-      <c r="D11" s="51">
+      <c r="D11" s="49">
         <v>546297</v>
       </c>
-      <c r="E11" s="51">
+      <c r="E11" s="49">
         <v>139060</v>
       </c>
-      <c r="F11" s="51">
+      <c r="F11" s="49">
         <v>75010</v>
       </c>
-      <c r="G11" s="51">
+      <c r="G11" s="49">
         <v>64050</v>
       </c>
-      <c r="H11" s="51">
+      <c r="H11" s="49">
         <v>202838</v>
       </c>
-      <c r="I11" s="51">
+      <c r="I11" s="49">
         <v>108940</v>
       </c>
-      <c r="J11" s="51">
+      <c r="J11" s="49">
         <v>93898</v>
       </c>
-      <c r="K11" s="51">
+      <c r="K11" s="49">
         <v>389303</v>
       </c>
-      <c r="L11" s="51">
+      <c r="L11" s="49">
         <v>214218</v>
       </c>
-      <c r="M11" s="51">
+      <c r="M11" s="49">
         <v>175085</v>
       </c>
-      <c r="N11" s="51">
+      <c r="N11" s="49">
         <v>483820</v>
       </c>
-      <c r="O11" s="51">
+      <c r="O11" s="49">
         <v>270556</v>
       </c>
-      <c r="P11" s="51">
+      <c r="P11" s="49">
         <v>213264</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="51">
+      <c r="A12" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="49">
         <v>1223392</v>
       </c>
-      <c r="C12" s="51">
+      <c r="C12" s="49">
         <v>672745</v>
       </c>
-      <c r="D12" s="51">
+      <c r="D12" s="49">
         <v>550647</v>
       </c>
-      <c r="E12" s="51">
+      <c r="E12" s="49">
         <v>139944</v>
       </c>
-      <c r="F12" s="51">
+      <c r="F12" s="49">
         <v>75575</v>
       </c>
-      <c r="G12" s="51">
+      <c r="G12" s="49">
         <v>64369</v>
       </c>
-      <c r="H12" s="51">
+      <c r="H12" s="49">
         <v>204073</v>
       </c>
-      <c r="I12" s="51">
+      <c r="I12" s="49">
         <v>109478</v>
       </c>
-      <c r="J12" s="51">
+      <c r="J12" s="49">
         <v>94595</v>
       </c>
-      <c r="K12" s="51">
+      <c r="K12" s="49">
         <v>391470</v>
       </c>
-      <c r="L12" s="51">
+      <c r="L12" s="49">
         <v>215179</v>
       </c>
-      <c r="M12" s="51">
+      <c r="M12" s="49">
         <v>176291</v>
       </c>
-      <c r="N12" s="51">
+      <c r="N12" s="49">
         <v>487905</v>
       </c>
-      <c r="O12" s="51">
+      <c r="O12" s="49">
         <v>272513</v>
       </c>
-      <c r="P12" s="51">
+      <c r="P12" s="49">
         <v>215392</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="53" customFormat="1" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B13" s="58">
+    <row r="13" spans="1:16" s="51" customFormat="1" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="56">
         <v>1227775</v>
       </c>
-      <c r="C13" s="58">
+      <c r="C13" s="56">
         <v>674708</v>
       </c>
-      <c r="D13" s="58">
+      <c r="D13" s="56">
         <v>553067</v>
       </c>
-      <c r="E13" s="58">
+      <c r="E13" s="56">
         <v>139556</v>
       </c>
-      <c r="F13" s="58">
+      <c r="F13" s="56">
         <v>75452</v>
       </c>
-      <c r="G13" s="58">
+      <c r="G13" s="56">
         <v>64104</v>
       </c>
-      <c r="H13" s="58">
+      <c r="H13" s="56">
         <v>205323</v>
       </c>
-      <c r="I13" s="58">
+      <c r="I13" s="56">
         <v>110026</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="56">
         <v>95297</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="56">
         <v>393184</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="56">
         <v>215866</v>
       </c>
-      <c r="M13" s="58">
+      <c r="M13" s="56">
         <v>177318</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="56">
         <v>489712</v>
       </c>
-      <c r="O13" s="58">
+      <c r="O13" s="56">
         <v>273364</v>
       </c>
-      <c r="P13" s="58">
+      <c r="P13" s="56">
         <v>216348</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="53" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="75">
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="B14" s="76">
         <v>1255789</v>
       </c>
-      <c r="C14" s="54">
+      <c r="C14" s="49">
         <v>687564</v>
       </c>
-      <c r="D14" s="54">
+      <c r="D14" s="49">
         <v>568225</v>
       </c>
-      <c r="E14" s="54">
+      <c r="E14" s="49">
         <v>133800</v>
       </c>
-      <c r="F14" s="54">
+      <c r="F14" s="49">
         <v>72248</v>
       </c>
-      <c r="G14" s="54">
+      <c r="G14" s="49">
         <v>61552</v>
       </c>
-      <c r="H14" s="54">
+      <c r="H14" s="49">
         <v>219470</v>
       </c>
-      <c r="I14" s="54">
+      <c r="I14" s="49">
         <v>116999</v>
       </c>
-      <c r="J14" s="54">
+      <c r="J14" s="49">
         <v>102471</v>
       </c>
-      <c r="K14" s="54">
+      <c r="K14" s="49">
         <v>405281</v>
       </c>
-      <c r="L14" s="54">
+      <c r="L14" s="49">
         <v>221017</v>
       </c>
-      <c r="M14" s="54">
+      <c r="M14" s="49">
         <v>184264</v>
       </c>
-      <c r="N14" s="54">
+      <c r="N14" s="49">
         <v>497238</v>
       </c>
-      <c r="O14" s="54">
+      <c r="O14" s="49">
         <v>277300</v>
       </c>
-      <c r="P14" s="54">
+      <c r="P14" s="49">
         <v>219938</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="51">
+    <row r="15" spans="1:16" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="49">
         <v>1232280</v>
       </c>
-      <c r="C15" s="51">
+      <c r="C15" s="49">
         <v>675695</v>
       </c>
-      <c r="D15" s="51">
+      <c r="D15" s="49">
         <v>556585</v>
       </c>
-      <c r="E15" s="51">
+      <c r="E15" s="49">
         <v>137651</v>
       </c>
-      <c r="F15" s="51">
+      <c r="F15" s="49">
         <v>74462</v>
       </c>
-      <c r="G15" s="51">
+      <c r="G15" s="49">
         <v>63189</v>
       </c>
-      <c r="H15" s="51">
+      <c r="H15" s="49">
         <v>208262</v>
       </c>
-      <c r="I15" s="51">
+      <c r="I15" s="49">
         <v>111094</v>
       </c>
-      <c r="J15" s="51">
+      <c r="J15" s="49">
         <v>97168</v>
       </c>
-      <c r="K15" s="51">
+      <c r="K15" s="49">
         <v>396229</v>
       </c>
-      <c r="L15" s="51">
+      <c r="L15" s="49">
         <v>216732</v>
       </c>
-      <c r="M15" s="51">
+      <c r="M15" s="49">
         <v>179497</v>
       </c>
-      <c r="N15" s="51">
+      <c r="N15" s="49">
         <v>490138</v>
       </c>
-      <c r="O15" s="51">
+      <c r="O15" s="49">
         <v>273407</v>
       </c>
-      <c r="P15" s="51">
+      <c r="P15" s="49">
         <v>216731</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B16" s="51">
+    <row r="16" spans="1:16" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="71" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="49">
         <v>1238505</v>
       </c>
-      <c r="C16" s="51">
+      <c r="C16" s="49">
         <v>678741</v>
       </c>
-      <c r="D16" s="51">
+      <c r="D16" s="49">
         <v>559764</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="49">
         <v>136050</v>
       </c>
-      <c r="F16" s="51">
+      <c r="F16" s="49">
         <v>73612</v>
       </c>
-      <c r="G16" s="51">
+      <c r="G16" s="49">
         <v>62438</v>
       </c>
-      <c r="H16" s="51">
+      <c r="H16" s="49">
         <v>211798</v>
       </c>
-      <c r="I16" s="51">
+      <c r="I16" s="49">
         <v>112983</v>
       </c>
-      <c r="J16" s="51">
+      <c r="J16" s="49">
         <v>98815</v>
       </c>
-      <c r="K16" s="51">
+      <c r="K16" s="49">
         <v>398682</v>
       </c>
-      <c r="L16" s="51">
+      <c r="L16" s="49">
         <v>217798</v>
       </c>
-      <c r="M16" s="51">
+      <c r="M16" s="49">
         <v>180884</v>
       </c>
-      <c r="N16" s="51">
+      <c r="N16" s="49">
         <v>491975</v>
       </c>
-      <c r="O16" s="51">
+      <c r="O16" s="49">
         <v>274348</v>
       </c>
-      <c r="P16" s="51">
+      <c r="P16" s="49">
         <v>217627</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="53" customFormat="1" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="54">
+    <row r="17" spans="1:16" s="51" customFormat="1" ht="24.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" s="56">
         <v>1244150</v>
       </c>
-      <c r="C17" s="54">
+      <c r="C17" s="56">
         <v>681402</v>
       </c>
-      <c r="D17" s="54">
+      <c r="D17" s="56">
         <v>562748</v>
       </c>
-      <c r="E17" s="54">
+      <c r="E17" s="56">
         <v>134143</v>
       </c>
-      <c r="F17" s="54">
+      <c r="F17" s="56">
         <v>72527</v>
       </c>
-      <c r="G17" s="54">
+      <c r="G17" s="56">
         <v>61616</v>
       </c>
-      <c r="H17" s="54">
+      <c r="H17" s="56">
         <v>215068</v>
       </c>
-      <c r="I17" s="54">
+      <c r="I17" s="56">
         <v>114569</v>
       </c>
-      <c r="J17" s="54">
+      <c r="J17" s="56">
         <v>100499</v>
       </c>
-      <c r="K17" s="54">
+      <c r="K17" s="56">
         <v>401144</v>
       </c>
-      <c r="L17" s="54">
+      <c r="L17" s="56">
         <v>218912</v>
       </c>
-      <c r="M17" s="54">
+      <c r="M17" s="56">
         <v>182232</v>
       </c>
-      <c r="N17" s="54">
+      <c r="N17" s="56">
         <v>493795</v>
       </c>
-      <c r="O17" s="54">
+      <c r="O17" s="56">
         <v>275394</v>
       </c>
-      <c r="P17" s="54">
+      <c r="P17" s="56">
         <v>218401</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="44" t="s">
+    <row r="18" spans="1:16" s="51" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="74" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="56"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="56"/>
+      <c r="M18" s="56"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="56"/>
+      <c r="P18" s="56"/>
+    </row>
+    <row r="19" spans="1:16" s="51" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="59" t="s">
+        <v>122</v>
+      </c>
+      <c r="B19" s="52">
+        <v>1252116</v>
+      </c>
+      <c r="C19" s="52">
+        <v>685119</v>
+      </c>
+      <c r="D19" s="52">
+        <v>566997</v>
+      </c>
+      <c r="E19" s="52">
+        <v>130431</v>
+      </c>
+      <c r="F19" s="52">
+        <v>70370</v>
+      </c>
+      <c r="G19" s="52">
+        <v>60061</v>
+      </c>
+      <c r="H19" s="52">
+        <v>219422</v>
+      </c>
+      <c r="I19" s="52">
+        <v>117008</v>
+      </c>
+      <c r="J19" s="52">
+        <v>102414</v>
+      </c>
+      <c r="K19" s="52">
+        <v>404601</v>
+      </c>
+      <c r="L19" s="52">
+        <v>220287</v>
+      </c>
+      <c r="M19" s="52">
+        <v>184314</v>
+      </c>
+      <c r="N19" s="52">
+        <v>497662</v>
+      </c>
+      <c r="O19" s="52">
+        <v>277454</v>
+      </c>
+      <c r="P19" s="52">
+        <v>220208</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="42" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="44" t="s">
+    <row r="21" spans="1:16" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="42" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-      <c r="P23" s="67"/>
+    <row r="22" spans="1:16" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="72" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="B24" s="67"/>
+      <c r="B24" s="65"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="65"/>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
+      <c r="N24" s="65"/>
+      <c r="O24" s="65"/>
+      <c r="P24" s="65"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B25" s="65"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="65"/>
+      <c r="M25" s="65"/>
+      <c r="N25" s="65"/>
+      <c r="O25" s="65"/>
+      <c r="P25" s="65"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B26" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{445B69A7-2C39-4303-B796-F9C0F22827F9}">
   <dimension ref="A1:AJ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="C7" sqref="C7"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.5" customWidth="1"/>
+    <col min="2" max="2" width="53.6640625" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="23" customWidth="1"/>
+    <col min="19" max="19" width="15.33203125" customWidth="1"/>
+    <col min="20" max="20" width="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="106" t="s">
+        <v>117</v>
+      </c>
+      <c r="B2" s="106"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="AJ3" s="8"/>
+    </row>
+    <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="89" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="103"/>
+      <c r="C4" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="86" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="87"/>
+      <c r="N4" s="87"/>
+      <c r="O4" s="86" t="s">
+        <v>10</v>
+      </c>
+      <c r="P4" s="87"/>
+      <c r="Q4" s="88"/>
+    </row>
+    <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="90"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R5" s="9"/>
+    </row>
+    <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="92"/>
+      <c r="B6" s="105"/>
+      <c r="C6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="R6" s="9"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="54"/>
+      <c r="C7" s="29">
+        <v>1252116</v>
+      </c>
+      <c r="D7" s="29">
+        <v>685119</v>
+      </c>
+      <c r="E7" s="29">
+        <v>566997</v>
+      </c>
+      <c r="F7" s="29">
+        <v>130431</v>
+      </c>
+      <c r="G7" s="29">
+        <v>70370</v>
+      </c>
+      <c r="H7" s="29">
+        <v>60061</v>
+      </c>
+      <c r="I7" s="29">
+        <v>219422</v>
+      </c>
+      <c r="J7" s="29">
+        <v>117008</v>
+      </c>
+      <c r="K7" s="29">
+        <v>102414</v>
+      </c>
+      <c r="L7" s="29">
+        <v>404601</v>
+      </c>
+      <c r="M7" s="29">
+        <v>220287</v>
+      </c>
+      <c r="N7" s="29">
+        <v>184314</v>
+      </c>
+      <c r="O7" s="29">
+        <v>497662</v>
+      </c>
+      <c r="P7" s="29">
+        <v>277454</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>220208</v>
+      </c>
+      <c r="R7" s="16"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="AJ7" s="5"/>
+    </row>
+    <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="100" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="30">
+        <v>392561</v>
+      </c>
+      <c r="D8" s="30">
+        <v>196991</v>
+      </c>
+      <c r="E8" s="30">
+        <v>195570</v>
+      </c>
+      <c r="F8" s="30">
+        <v>13959</v>
+      </c>
+      <c r="G8" s="30">
+        <v>7002</v>
+      </c>
+      <c r="H8" s="30">
+        <v>6957</v>
+      </c>
+      <c r="I8" s="30">
+        <v>58663</v>
+      </c>
+      <c r="J8" s="30">
+        <v>26870</v>
+      </c>
+      <c r="K8" s="30">
+        <v>31793</v>
+      </c>
+      <c r="L8" s="30">
+        <v>161565</v>
+      </c>
+      <c r="M8" s="30">
+        <v>78121</v>
+      </c>
+      <c r="N8" s="30">
+        <v>83444</v>
+      </c>
+      <c r="O8" s="30">
+        <v>158374</v>
+      </c>
+      <c r="P8" s="30">
+        <v>84998</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>73376</v>
+      </c>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+    </row>
+    <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="100"/>
+      <c r="B9" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="30">
+        <v>201208</v>
+      </c>
+      <c r="D9" s="30">
+        <v>109461</v>
+      </c>
+      <c r="E9" s="30">
+        <v>91747</v>
+      </c>
+      <c r="F9" s="30">
+        <v>182</v>
+      </c>
+      <c r="G9" s="30">
+        <v>98</v>
+      </c>
+      <c r="H9" s="30">
+        <v>84</v>
+      </c>
+      <c r="I9" s="30">
+        <v>44553</v>
+      </c>
+      <c r="J9" s="30">
+        <v>23945</v>
+      </c>
+      <c r="K9" s="30">
+        <v>20608</v>
+      </c>
+      <c r="L9" s="30">
+        <v>53563</v>
+      </c>
+      <c r="M9" s="30">
+        <v>29306</v>
+      </c>
+      <c r="N9" s="30">
+        <v>24257</v>
+      </c>
+      <c r="O9" s="30">
+        <v>102910</v>
+      </c>
+      <c r="P9" s="30">
+        <v>56112</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>46798</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+    </row>
+    <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="100"/>
+      <c r="B10" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="30">
+        <v>12222</v>
+      </c>
+      <c r="D10" s="30">
+        <v>9385</v>
+      </c>
+      <c r="E10" s="30">
+        <v>2837</v>
+      </c>
+      <c r="F10" s="30">
+        <v>26</v>
+      </c>
+      <c r="G10" s="30">
+        <v>14</v>
+      </c>
+      <c r="H10" s="30">
+        <v>12</v>
+      </c>
+      <c r="I10" s="30">
+        <v>3253</v>
+      </c>
+      <c r="J10" s="30">
+        <v>2720</v>
+      </c>
+      <c r="K10" s="30">
+        <v>533</v>
+      </c>
+      <c r="L10" s="30">
+        <v>2629</v>
+      </c>
+      <c r="M10" s="30">
+        <v>2106</v>
+      </c>
+      <c r="N10" s="30">
+        <v>523</v>
+      </c>
+      <c r="O10" s="30">
+        <v>6314</v>
+      </c>
+      <c r="P10" s="30">
+        <v>4545</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1769</v>
+      </c>
+      <c r="R10" s="18"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+    </row>
+    <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="100"/>
+      <c r="B11" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>77061</v>
+      </c>
+      <c r="D11" s="30">
+        <v>42330</v>
+      </c>
+      <c r="E11" s="30">
+        <v>34731</v>
+      </c>
+      <c r="F11" s="30">
+        <v>8763</v>
+      </c>
+      <c r="G11" s="30">
+        <v>5659</v>
+      </c>
+      <c r="H11" s="30">
+        <v>3104</v>
+      </c>
+      <c r="I11" s="30">
+        <v>6514</v>
+      </c>
+      <c r="J11" s="30">
+        <v>4277</v>
+      </c>
+      <c r="K11" s="30">
+        <v>2237</v>
+      </c>
+      <c r="L11" s="30">
+        <v>12576</v>
+      </c>
+      <c r="M11" s="30">
+        <v>8207</v>
+      </c>
+      <c r="N11" s="30">
+        <v>4369</v>
+      </c>
+      <c r="O11" s="30">
+        <v>49208</v>
+      </c>
+      <c r="P11" s="30">
+        <v>24187</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>25021</v>
+      </c>
+      <c r="R11" s="18"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+    </row>
+    <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="100"/>
+      <c r="B12" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30">
+        <v>11954</v>
+      </c>
+      <c r="D12" s="30">
+        <v>7819</v>
+      </c>
+      <c r="E12" s="30">
+        <v>4135</v>
+      </c>
+      <c r="F12" s="30">
+        <v>1843</v>
+      </c>
+      <c r="G12" s="30">
+        <v>1313</v>
+      </c>
+      <c r="H12" s="30">
+        <v>530</v>
+      </c>
+      <c r="I12" s="30">
+        <v>1226</v>
+      </c>
+      <c r="J12" s="30">
+        <v>852</v>
+      </c>
+      <c r="K12" s="30">
+        <v>374</v>
+      </c>
+      <c r="L12" s="30">
+        <v>1275</v>
+      </c>
+      <c r="M12" s="30">
+        <v>890</v>
+      </c>
+      <c r="N12" s="30">
+        <v>385</v>
+      </c>
+      <c r="O12" s="30">
+        <v>7610</v>
+      </c>
+      <c r="P12" s="30">
+        <v>4764</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>2846</v>
+      </c>
+      <c r="R12" s="18"/>
+      <c r="S12" s="23"/>
+      <c r="T12" s="23"/>
+    </row>
+    <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="100"/>
+      <c r="B13" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="30">
+        <v>81103</v>
+      </c>
+      <c r="D13" s="30">
+        <v>43957</v>
+      </c>
+      <c r="E13" s="30">
+        <v>37146</v>
+      </c>
+      <c r="F13" s="30">
+        <v>60501</v>
+      </c>
+      <c r="G13" s="30">
+        <v>32370</v>
+      </c>
+      <c r="H13" s="30">
+        <v>28131</v>
+      </c>
+      <c r="I13" s="30">
+        <v>9568</v>
+      </c>
+      <c r="J13" s="30">
+        <v>5557</v>
+      </c>
+      <c r="K13" s="30">
+        <v>4011</v>
+      </c>
+      <c r="L13" s="30">
+        <v>6574</v>
+      </c>
+      <c r="M13" s="30">
+        <v>3435</v>
+      </c>
+      <c r="N13" s="30">
+        <v>3139</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4460</v>
+      </c>
+      <c r="P13" s="30">
+        <v>2595</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>1865</v>
+      </c>
+      <c r="R13" s="18"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+    </row>
+    <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="100"/>
+      <c r="B14" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="31">
+        <v>329953</v>
+      </c>
+      <c r="D14" s="31">
+        <v>194205</v>
+      </c>
+      <c r="E14" s="31">
+        <v>135748</v>
+      </c>
+      <c r="F14" s="31">
+        <v>3001</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1826</v>
+      </c>
+      <c r="H14" s="31">
+        <v>1175</v>
+      </c>
+      <c r="I14" s="31">
+        <v>44858</v>
+      </c>
+      <c r="J14" s="31">
+        <v>25227</v>
+      </c>
+      <c r="K14" s="31">
+        <v>19631</v>
+      </c>
+      <c r="L14" s="31">
+        <v>122909</v>
+      </c>
+      <c r="M14" s="31">
+        <v>73204</v>
+      </c>
+      <c r="N14" s="31">
+        <v>49705</v>
+      </c>
+      <c r="O14" s="31">
+        <v>159185</v>
+      </c>
+      <c r="P14" s="31">
+        <v>93948</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>65237</v>
+      </c>
+      <c r="R14" s="19"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+    </row>
+    <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="100"/>
+      <c r="B15" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="31">
+        <v>4476</v>
+      </c>
+      <c r="D15" s="31">
+        <v>2921</v>
+      </c>
+      <c r="E15" s="31">
+        <v>1555</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>354</v>
+      </c>
+      <c r="J15" s="31">
+        <v>208</v>
+      </c>
+      <c r="K15" s="31">
+        <v>146</v>
+      </c>
+      <c r="L15" s="31">
+        <v>821</v>
+      </c>
+      <c r="M15" s="31">
+        <v>501</v>
+      </c>
+      <c r="N15" s="31">
+        <v>320</v>
+      </c>
+      <c r="O15" s="31">
+        <v>3301</v>
+      </c>
+      <c r="P15" s="31">
+        <v>2212</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>1089</v>
+      </c>
+      <c r="R15" s="19"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+    </row>
+    <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="100"/>
+      <c r="B16" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="31">
+        <v>131428</v>
+      </c>
+      <c r="D16" s="31">
+        <v>72483</v>
+      </c>
+      <c r="E16" s="31">
+        <v>58945</v>
+      </c>
+      <c r="F16" s="31">
+        <v>38985</v>
+      </c>
+      <c r="G16" s="31">
+        <v>20465</v>
+      </c>
+      <c r="H16" s="31">
+        <v>18520</v>
+      </c>
+      <c r="I16" s="31">
+        <v>47864</v>
+      </c>
+      <c r="J16" s="31">
+        <v>25867</v>
+      </c>
+      <c r="K16" s="31">
+        <v>21997</v>
+      </c>
+      <c r="L16" s="31">
+        <v>41050</v>
+      </c>
+      <c r="M16" s="31">
+        <v>23666</v>
+      </c>
+      <c r="N16" s="31">
+        <v>17384</v>
+      </c>
+      <c r="O16" s="31">
+        <v>3529</v>
+      </c>
+      <c r="P16" s="31">
+        <v>2485</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>1044</v>
+      </c>
+      <c r="R16" s="19"/>
+      <c r="S16" s="23"/>
+    </row>
+    <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="100"/>
+      <c r="B17" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="32">
+        <v>10150</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5567</v>
+      </c>
+      <c r="E17" s="32">
+        <v>4583</v>
+      </c>
+      <c r="F17" s="32">
+        <v>3171</v>
+      </c>
+      <c r="G17" s="32">
+        <v>1623</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1548</v>
+      </c>
+      <c r="I17" s="32">
+        <v>2569</v>
+      </c>
+      <c r="J17" s="32">
+        <v>1485</v>
+      </c>
+      <c r="K17" s="32">
+        <v>1084</v>
+      </c>
+      <c r="L17" s="32">
+        <v>1639</v>
+      </c>
+      <c r="M17" s="32">
+        <v>851</v>
+      </c>
+      <c r="N17" s="32">
+        <v>788</v>
+      </c>
+      <c r="O17" s="32">
+        <v>2771</v>
+      </c>
+      <c r="P17" s="32">
+        <v>1608</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>1163</v>
+      </c>
+      <c r="R17" s="19"/>
+    </row>
+    <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A18" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>123</v>
+      </c>
+      <c r="C18" s="43">
+        <v>54174</v>
+      </c>
+      <c r="D18" s="43">
+        <v>28623</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25551</v>
+      </c>
+      <c r="F18" s="43">
+        <v>51</v>
+      </c>
+      <c r="G18" s="43">
+        <v>27</v>
+      </c>
+      <c r="H18" s="43">
+        <v>24</v>
+      </c>
+      <c r="I18" s="43">
+        <v>22337</v>
+      </c>
+      <c r="J18" s="43">
+        <v>12263</v>
+      </c>
+      <c r="K18" s="43">
+        <v>10074</v>
+      </c>
+      <c r="L18" s="43">
+        <v>16252</v>
+      </c>
+      <c r="M18" s="43">
+        <v>8228</v>
+      </c>
+      <c r="N18" s="43">
+        <v>8024</v>
+      </c>
+      <c r="O18" s="43">
+        <v>15534</v>
+      </c>
+      <c r="P18" s="43">
+        <v>8105</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>7429</v>
+      </c>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="100"/>
+      <c r="B19" s="68" t="s">
+        <v>124</v>
+      </c>
+      <c r="C19" s="43">
+        <v>143466</v>
+      </c>
+      <c r="D19" s="43">
+        <v>78785</v>
+      </c>
+      <c r="E19" s="43">
+        <v>64681</v>
+      </c>
+      <c r="F19" s="43">
+        <v>55</v>
+      </c>
+      <c r="G19" s="43">
+        <v>26</v>
+      </c>
+      <c r="H19" s="43">
+        <v>29</v>
+      </c>
+      <c r="I19" s="43">
+        <v>21701</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11357</v>
+      </c>
+      <c r="K19" s="43">
+        <v>10344</v>
+      </c>
+      <c r="L19" s="43">
+        <v>36420</v>
+      </c>
+      <c r="M19" s="43">
+        <v>20563</v>
+      </c>
+      <c r="N19" s="43">
+        <v>15857</v>
+      </c>
+      <c r="O19" s="43">
+        <v>85290</v>
+      </c>
+      <c r="P19" s="43">
+        <v>46839</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>38451</v>
+      </c>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A20" s="100"/>
+      <c r="B20" s="68" t="s">
+        <v>125</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3046</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1701</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1345</v>
+      </c>
+      <c r="F20" s="43">
+        <v>11</v>
+      </c>
+      <c r="G20" s="43">
+        <v>6</v>
+      </c>
+      <c r="H20" s="43">
+        <v>5</v>
+      </c>
+      <c r="I20" s="43">
+        <v>178</v>
+      </c>
+      <c r="J20" s="43">
+        <v>98</v>
+      </c>
+      <c r="K20" s="43">
+        <v>80</v>
+      </c>
+      <c r="L20" s="43">
+        <v>814</v>
+      </c>
+      <c r="M20" s="43">
+        <v>449</v>
+      </c>
+      <c r="N20" s="43">
+        <v>365</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2043</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1148</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>895</v>
+      </c>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A21" s="100"/>
+      <c r="B21" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="C21" s="43">
+        <v>16365</v>
+      </c>
+      <c r="D21" s="43">
+        <v>12158</v>
+      </c>
+      <c r="E21" s="43">
+        <v>4207</v>
+      </c>
+      <c r="F21" s="43">
+        <v>73</v>
+      </c>
+      <c r="G21" s="43">
+        <v>40</v>
+      </c>
+      <c r="H21" s="43">
+        <v>33</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3764</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3066</v>
+      </c>
+      <c r="K21" s="43">
+        <v>698</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3832</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2891</v>
+      </c>
+      <c r="N21" s="43">
+        <v>941</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8696</v>
+      </c>
+      <c r="P21" s="43">
+        <v>6161</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2535</v>
+      </c>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A22" s="100"/>
+      <c r="B22" s="68" t="s">
+        <v>127</v>
+      </c>
+      <c r="C22" s="43">
+        <v>336898</v>
+      </c>
+      <c r="D22" s="43">
+        <v>197853</v>
+      </c>
+      <c r="E22" s="43">
+        <v>139045</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4905</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2728</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2177</v>
+      </c>
+      <c r="I22" s="43">
+        <v>47832</v>
+      </c>
+      <c r="J22" s="43">
+        <v>26753</v>
+      </c>
+      <c r="K22" s="43">
+        <v>21079</v>
+      </c>
+      <c r="L22" s="43">
+        <v>125341</v>
+      </c>
+      <c r="M22" s="43">
+        <v>74586</v>
+      </c>
+      <c r="N22" s="43">
+        <v>50755</v>
+      </c>
+      <c r="O22" s="43">
+        <v>158820</v>
+      </c>
+      <c r="P22" s="43">
+        <v>93786</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>65034</v>
+      </c>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A23" s="100"/>
+      <c r="B23" s="68" t="s">
+        <v>128</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102652</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58259</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44393</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6027</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3297</v>
+      </c>
+      <c r="H23" s="43">
+        <v>2730</v>
+      </c>
+      <c r="I23" s="43">
+        <v>12700</v>
+      </c>
+      <c r="J23" s="43">
+        <v>6970</v>
+      </c>
+      <c r="K23" s="43">
+        <v>5730</v>
+      </c>
+      <c r="L23" s="43">
+        <v>40345</v>
+      </c>
+      <c r="M23" s="43">
+        <v>22125</v>
+      </c>
+      <c r="N23" s="43">
+        <v>18220</v>
+      </c>
+      <c r="O23" s="43">
+        <v>43580</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25867</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17713</v>
+      </c>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A24" s="100"/>
+      <c r="B24" s="69" t="s">
+        <v>129</v>
+      </c>
+      <c r="C24" s="43">
+        <v>172037</v>
+      </c>
+      <c r="D24" s="43">
+        <v>95187</v>
+      </c>
+      <c r="E24" s="43">
+        <v>76850</v>
+      </c>
+      <c r="F24" s="43">
+        <v>72361</v>
+      </c>
+      <c r="G24" s="43">
+        <v>40034</v>
+      </c>
+      <c r="H24" s="43">
+        <v>32327</v>
+      </c>
+      <c r="I24" s="43">
+        <v>17586</v>
+      </c>
+      <c r="J24" s="43">
+        <v>10837</v>
+      </c>
+      <c r="K24" s="43">
+        <v>6749</v>
+      </c>
+      <c r="L24" s="43">
+        <v>21002</v>
+      </c>
+      <c r="M24" s="43">
+        <v>12849</v>
+      </c>
+      <c r="N24" s="43">
+        <v>8153</v>
+      </c>
+      <c r="O24" s="43">
+        <v>61088</v>
+      </c>
+      <c r="P24" s="43">
+        <v>31467</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>29621</v>
+      </c>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A25" s="100"/>
+      <c r="B25" s="69" t="s">
+        <v>130</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4399</v>
+      </c>
+      <c r="D25" s="43">
+        <v>2886</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1513</v>
+      </c>
+      <c r="F25" s="31">
+        <v>1</v>
+      </c>
+      <c r="G25" s="31">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>1</v>
+      </c>
+      <c r="I25" s="43">
+        <v>349</v>
+      </c>
+      <c r="J25" s="43">
+        <v>206</v>
+      </c>
+      <c r="K25" s="43">
+        <v>143</v>
+      </c>
+      <c r="L25" s="43">
+        <v>828</v>
+      </c>
+      <c r="M25" s="43">
+        <v>505</v>
+      </c>
+      <c r="N25" s="43">
+        <v>323</v>
+      </c>
+      <c r="O25" s="43">
+        <v>3221</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2175</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1046</v>
+      </c>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A26" s="100"/>
+      <c r="B26" s="69" t="s">
+        <v>131</v>
+      </c>
+      <c r="C26" s="43">
+        <v>1908</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1091</v>
+      </c>
+      <c r="E26" s="43">
+        <v>817</v>
+      </c>
+      <c r="F26" s="43">
+        <v>1894</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1083</v>
+      </c>
+      <c r="H26" s="43">
+        <v>811</v>
+      </c>
+      <c r="I26" s="43">
+        <v>12</v>
+      </c>
+      <c r="J26" s="43">
+        <v>7</v>
+      </c>
+      <c r="K26" s="43">
+        <v>5</v>
+      </c>
+      <c r="L26" s="31">
+        <v>1</v>
+      </c>
+      <c r="M26" s="31">
+        <v>1</v>
+      </c>
+      <c r="N26" s="31">
+        <v>0</v>
+      </c>
+      <c r="O26" s="43">
+        <v>1</v>
+      </c>
+      <c r="P26" s="43">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>1</v>
+      </c>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A27" s="100"/>
+      <c r="B27" s="69" t="s">
+        <v>132</v>
+      </c>
+      <c r="C27" s="43">
+        <v>79101</v>
+      </c>
+      <c r="D27" s="43">
+        <v>25258</v>
+      </c>
+      <c r="E27" s="43">
+        <v>53843</v>
+      </c>
+      <c r="F27" s="43">
+        <v>2558</v>
+      </c>
+      <c r="G27" s="43">
+        <v>667</v>
+      </c>
+      <c r="H27" s="43">
+        <v>1891</v>
+      </c>
+      <c r="I27" s="43">
+        <v>17965</v>
+      </c>
+      <c r="J27" s="43">
+        <v>5034</v>
+      </c>
+      <c r="K27" s="43">
+        <v>12931</v>
+      </c>
+      <c r="L27" s="43">
+        <v>31041</v>
+      </c>
+      <c r="M27" s="43">
+        <v>9997</v>
+      </c>
+      <c r="N27" s="43">
+        <v>21044</v>
+      </c>
+      <c r="O27" s="43">
+        <v>27537</v>
+      </c>
+      <c r="P27" s="43">
+        <v>9560</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>17977</v>
+      </c>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="100"/>
+      <c r="B28" s="68" t="s">
+        <v>133</v>
+      </c>
+      <c r="C28" s="43">
+        <v>25071</v>
+      </c>
+      <c r="D28" s="43">
+        <v>21365</v>
+      </c>
+      <c r="E28" s="43">
+        <v>3706</v>
+      </c>
+      <c r="F28" s="43">
+        <v>270</v>
+      </c>
+      <c r="G28" s="43">
+        <v>210</v>
+      </c>
+      <c r="H28" s="43">
+        <v>60</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1398</v>
+      </c>
+      <c r="J28" s="43">
+        <v>1124</v>
+      </c>
+      <c r="K28" s="43">
+        <v>274</v>
+      </c>
+      <c r="L28" s="43">
+        <v>4179</v>
+      </c>
+      <c r="M28" s="43">
+        <v>3577</v>
+      </c>
+      <c r="N28" s="43">
+        <v>602</v>
+      </c>
+      <c r="O28" s="43">
+        <v>19224</v>
+      </c>
+      <c r="P28" s="43">
+        <v>16454</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>2770</v>
+      </c>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A29" s="100"/>
+      <c r="B29" s="68" t="s">
+        <v>134</v>
+      </c>
+      <c r="C29" s="43">
+        <v>136652</v>
+      </c>
+      <c r="D29" s="43">
+        <v>62848</v>
+      </c>
+      <c r="E29" s="43">
+        <v>73804</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1434</v>
+      </c>
+      <c r="G29" s="43">
+        <v>727</v>
+      </c>
+      <c r="H29" s="43">
+        <v>707</v>
+      </c>
+      <c r="I29" s="43">
+        <v>19121</v>
+      </c>
+      <c r="J29" s="43">
+        <v>9620</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9501</v>
+      </c>
+      <c r="L29" s="43">
+        <v>71610</v>
+      </c>
+      <c r="M29" s="43">
+        <v>34122</v>
+      </c>
+      <c r="N29" s="43">
+        <v>37488</v>
+      </c>
+      <c r="O29" s="43">
+        <v>44487</v>
+      </c>
+      <c r="P29" s="43">
+        <v>18379</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>26108</v>
+      </c>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A30" s="100"/>
+      <c r="B30" s="68" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="43">
+        <v>140583</v>
+      </c>
+      <c r="D30" s="43">
+        <v>79174</v>
+      </c>
+      <c r="E30" s="43">
+        <v>61409</v>
+      </c>
+      <c r="F30" s="43">
+        <v>40136</v>
+      </c>
+      <c r="G30" s="43">
+        <v>21241</v>
+      </c>
+      <c r="H30" s="43">
+        <v>18895</v>
+      </c>
+      <c r="I30" s="43">
+        <v>50670</v>
+      </c>
+      <c r="J30" s="43">
+        <v>27982</v>
+      </c>
+      <c r="K30" s="43">
+        <v>22688</v>
+      </c>
+      <c r="L30" s="43">
+        <v>45759</v>
+      </c>
+      <c r="M30" s="43">
+        <v>27142</v>
+      </c>
+      <c r="N30" s="43">
+        <v>18617</v>
+      </c>
+      <c r="O30" s="43">
+        <v>4018</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2809</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>1209</v>
+      </c>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="100"/>
+      <c r="B31" s="68" t="s">
+        <v>136</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4690</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2437</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2253</v>
+      </c>
+      <c r="F31" s="43">
+        <v>26</v>
+      </c>
+      <c r="G31" s="43">
+        <v>14</v>
+      </c>
+      <c r="H31" s="43">
+        <v>12</v>
+      </c>
+      <c r="I31" s="43">
+        <v>45</v>
+      </c>
+      <c r="J31" s="43">
+        <v>25</v>
+      </c>
+      <c r="K31" s="43">
+        <v>20</v>
+      </c>
+      <c r="L31" s="43">
+        <v>222</v>
+      </c>
+      <c r="M31" s="43">
+        <v>135</v>
+      </c>
+      <c r="N31" s="43">
+        <v>87</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4397</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2263</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2134</v>
+      </c>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="100"/>
+      <c r="B32" s="68" t="s">
+        <v>137</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1359</v>
+      </c>
+      <c r="D32" s="43">
+        <v>734</v>
+      </c>
+      <c r="E32" s="43">
+        <v>625</v>
+      </c>
+      <c r="F32" s="43">
+        <v>25</v>
+      </c>
+      <c r="G32" s="43">
+        <v>10</v>
+      </c>
+      <c r="H32" s="43">
+        <v>15</v>
+      </c>
+      <c r="I32" s="43">
+        <v>542</v>
+      </c>
+      <c r="J32" s="43">
+        <v>313</v>
+      </c>
+      <c r="K32" s="43">
+        <v>229</v>
+      </c>
+      <c r="L32" s="43">
+        <v>276</v>
+      </c>
+      <c r="M32" s="43">
+        <v>158</v>
+      </c>
+      <c r="N32" s="43">
+        <v>118</v>
+      </c>
+      <c r="O32" s="43">
+        <v>516</v>
+      </c>
+      <c r="P32" s="43">
+        <v>253</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>263</v>
+      </c>
+      <c r="R32" s="40"/>
+    </row>
+    <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="100"/>
+      <c r="B33" s="68" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4477</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2286</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2191</v>
+      </c>
+      <c r="F33" s="43">
+        <v>217</v>
+      </c>
+      <c r="G33" s="43">
+        <v>107</v>
+      </c>
+      <c r="H33" s="43">
+        <v>110</v>
+      </c>
+      <c r="I33" s="43">
+        <v>914</v>
+      </c>
+      <c r="J33" s="43">
+        <v>518</v>
+      </c>
+      <c r="K33" s="43">
+        <v>396</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1068</v>
+      </c>
+      <c r="M33" s="43">
+        <v>525</v>
+      </c>
+      <c r="N33" s="43">
+        <v>543</v>
+      </c>
+      <c r="O33" s="43">
+        <v>2278</v>
+      </c>
+      <c r="P33" s="43">
+        <v>1136</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1142</v>
+      </c>
+      <c r="R33" s="40"/>
+    </row>
+    <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="101"/>
+      <c r="B34" s="70" t="s">
+        <v>139</v>
+      </c>
+      <c r="C34" s="44">
+        <v>25238</v>
+      </c>
+      <c r="D34" s="45">
+        <v>14474</v>
+      </c>
+      <c r="E34" s="45">
+        <v>10764</v>
+      </c>
+      <c r="F34" s="45">
+        <v>387</v>
+      </c>
+      <c r="G34" s="45">
+        <v>153</v>
+      </c>
+      <c r="H34" s="45">
+        <v>234</v>
+      </c>
+      <c r="I34" s="45">
+        <v>2308</v>
+      </c>
+      <c r="J34" s="45">
+        <v>835</v>
+      </c>
+      <c r="K34" s="45">
+        <v>1473</v>
+      </c>
+      <c r="L34" s="45">
+        <v>5611</v>
+      </c>
+      <c r="M34" s="45">
+        <v>2434</v>
+      </c>
+      <c r="N34" s="45">
+        <v>3177</v>
+      </c>
+      <c r="O34" s="45">
+        <v>16932</v>
+      </c>
+      <c r="P34" s="45">
+        <v>11052</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>5880</v>
+      </c>
+      <c r="R34" s="40"/>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="20"/>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="102"/>
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="102"/>
+      <c r="M36" s="102"/>
+      <c r="N36" s="102"/>
+      <c r="O36" s="102"/>
+      <c r="P36" s="102"/>
+      <c r="Q36" s="102"/>
+      <c r="R36" s="20"/>
+    </row>
+    <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="A8:A17"/>
+    <mergeCell ref="A18:A34"/>
+    <mergeCell ref="A36:Q36"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89B797E6-05D5-49AF-A68B-E899FBD160FA}">
+  <dimension ref="A1:AJ41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="5"/>
+      <c r="A2" s="81" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2" s="81"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="40"/>
+      <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="89" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B4" s="103"/>
       <c r="C4" s="86" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="87"/>
       <c r="E4" s="87"/>
       <c r="F4" s="86" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="86"/>
       <c r="H4" s="86"/>
       <c r="I4" s="86" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="86"/>
       <c r="K4" s="86"/>
       <c r="L4" s="86" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="87"/>
       <c r="N4" s="87"/>
       <c r="O4" s="86" t="s">
         <v>10</v>
       </c>
@@ -24975,7062 +11967,1710 @@
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="56"/>
+      <c r="B7" s="54"/>
       <c r="C7" s="29">
-        <v>1227775</v>
+        <v>1255789</v>
       </c>
       <c r="D7" s="29">
-        <v>674708</v>
+        <v>687564</v>
       </c>
       <c r="E7" s="29">
-        <v>553067</v>
+        <v>568225</v>
       </c>
       <c r="F7" s="29">
-        <v>139556</v>
+        <v>133800</v>
       </c>
       <c r="G7" s="29">
-        <v>75452</v>
+        <v>72248</v>
       </c>
       <c r="H7" s="29">
-        <v>64104</v>
+        <v>61552</v>
       </c>
       <c r="I7" s="29">
-        <v>205323</v>
+        <v>219470</v>
       </c>
       <c r="J7" s="29">
-        <v>110026</v>
+        <v>116999</v>
       </c>
       <c r="K7" s="29">
-        <v>95297</v>
+        <v>102471</v>
       </c>
       <c r="L7" s="29">
-        <v>393184</v>
+        <v>405281</v>
       </c>
       <c r="M7" s="29">
-        <v>215866</v>
+        <v>221017</v>
       </c>
       <c r="N7" s="29">
-        <v>177318</v>
+        <v>184264</v>
       </c>
       <c r="O7" s="29">
-        <v>489712</v>
+        <v>497238</v>
       </c>
       <c r="P7" s="29">
-        <v>273364</v>
+        <v>277300</v>
       </c>
       <c r="Q7" s="29">
-        <v>216348</v>
+        <v>219938</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="100" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
-        <v>377649</v>
+        <v>392310</v>
       </c>
       <c r="D8" s="30">
-        <v>190738</v>
+        <v>196933</v>
       </c>
       <c r="E8" s="30">
-        <v>186911</v>
+        <v>195377</v>
       </c>
       <c r="F8" s="30">
-        <v>14504</v>
+        <v>14154</v>
       </c>
       <c r="G8" s="30">
-        <v>7261</v>
+        <v>7079</v>
       </c>
       <c r="H8" s="30">
-        <v>7243</v>
+        <v>7075</v>
       </c>
       <c r="I8" s="30">
-        <v>56234</v>
+        <v>59020</v>
       </c>
       <c r="J8" s="30">
-        <v>26418</v>
+        <v>27091</v>
       </c>
       <c r="K8" s="30">
-        <v>29816</v>
+        <v>31929</v>
       </c>
       <c r="L8" s="30">
-        <v>155898</v>
+        <v>161747</v>
       </c>
       <c r="M8" s="30">
-        <v>76208</v>
+        <v>78403</v>
       </c>
       <c r="N8" s="30">
-        <v>79690</v>
+        <v>83344</v>
       </c>
       <c r="O8" s="30">
-        <v>151013</v>
+        <v>157389</v>
       </c>
       <c r="P8" s="30">
-        <v>80851</v>
+        <v>84360</v>
       </c>
       <c r="Q8" s="30">
-        <v>70162</v>
+        <v>73029</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="100"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
-        <v>195631</v>
+        <v>201147</v>
       </c>
       <c r="D9" s="30">
-        <v>106728</v>
+        <v>109577</v>
       </c>
       <c r="E9" s="30">
-        <v>88903</v>
+        <v>91570</v>
       </c>
       <c r="F9" s="30">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="G9" s="30">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="H9" s="30">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I9" s="30">
-        <v>44109</v>
+        <v>44757</v>
       </c>
       <c r="J9" s="30">
-        <v>23807</v>
+        <v>24083</v>
       </c>
       <c r="K9" s="30">
-        <v>20302</v>
+        <v>20674</v>
       </c>
       <c r="L9" s="30">
-        <v>51727</v>
+        <v>53552</v>
       </c>
       <c r="M9" s="30">
-        <v>28521</v>
+        <v>29375</v>
       </c>
       <c r="N9" s="30">
-        <v>23206</v>
+        <v>24177</v>
       </c>
       <c r="O9" s="30">
-        <v>99607</v>
+        <v>102654</v>
       </c>
       <c r="P9" s="30">
-        <v>54297</v>
+        <v>56019</v>
       </c>
       <c r="Q9" s="30">
-        <v>45310</v>
+        <v>46635</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="100"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>12372</v>
+        <v>12386</v>
       </c>
       <c r="D10" s="30">
-        <v>9506</v>
+        <v>9523</v>
       </c>
       <c r="E10" s="30">
-        <v>2866</v>
+        <v>2863</v>
       </c>
       <c r="F10" s="30">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G10" s="30">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H10" s="30">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I10" s="30">
-        <v>3456</v>
+        <v>3343</v>
       </c>
       <c r="J10" s="30">
-        <v>2915</v>
+        <v>2805</v>
       </c>
       <c r="K10" s="30">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="L10" s="30">
-        <v>2499</v>
+        <v>2641</v>
       </c>
       <c r="M10" s="30">
-        <v>1988</v>
+        <v>2115</v>
       </c>
       <c r="N10" s="30">
-        <v>511</v>
+        <v>526</v>
       </c>
       <c r="O10" s="30">
-        <v>6386</v>
+        <v>6374</v>
       </c>
       <c r="P10" s="30">
-        <v>4586</v>
+        <v>4588</v>
       </c>
       <c r="Q10" s="30">
-        <v>1800</v>
+        <v>1786</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="100"/>
       <c r="B11" s="33" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C11" s="30">
-        <v>71695</v>
+        <v>76612</v>
       </c>
       <c r="D11" s="30">
-        <v>39663</v>
+        <v>42118</v>
       </c>
       <c r="E11" s="30">
-        <v>32032</v>
+        <v>34494</v>
       </c>
       <c r="F11" s="30">
-        <v>9096</v>
+        <v>9036</v>
       </c>
       <c r="G11" s="30">
-        <v>5941</v>
+        <v>5844</v>
       </c>
       <c r="H11" s="30">
-        <v>3155</v>
+        <v>3192</v>
       </c>
       <c r="I11" s="30">
-        <v>5497</v>
+        <v>6440</v>
       </c>
       <c r="J11" s="30">
-        <v>3523</v>
+        <v>4216</v>
       </c>
       <c r="K11" s="30">
-        <v>1974</v>
+        <v>2224</v>
       </c>
       <c r="L11" s="30">
-        <v>11197</v>
+        <v>12466</v>
       </c>
       <c r="M11" s="30">
-        <v>7477</v>
+        <v>8126</v>
       </c>
       <c r="N11" s="30">
-        <v>3720</v>
+        <v>4340</v>
       </c>
       <c r="O11" s="30">
-        <v>45905</v>
+        <v>48670</v>
       </c>
       <c r="P11" s="30">
-        <v>22722</v>
+        <v>23932</v>
       </c>
       <c r="Q11" s="30">
-        <v>23183</v>
+        <v>24738</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="100"/>
       <c r="B12" s="33" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C12" s="30">
-        <v>12104</v>
+        <v>12115</v>
       </c>
       <c r="D12" s="30">
-        <v>7969</v>
+        <v>7945</v>
       </c>
       <c r="E12" s="30">
-        <v>4135</v>
+        <v>4170</v>
       </c>
       <c r="F12" s="30">
-        <v>2015</v>
+        <v>1887</v>
       </c>
       <c r="G12" s="30">
-        <v>1446</v>
+        <v>1348</v>
       </c>
       <c r="H12" s="30">
-        <v>569</v>
+        <v>539</v>
       </c>
       <c r="I12" s="30">
-        <v>1261</v>
+        <v>1274</v>
       </c>
       <c r="J12" s="30">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="K12" s="30">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="L12" s="30">
-        <v>1159</v>
+        <v>1303</v>
       </c>
       <c r="M12" s="30">
-        <v>818</v>
+        <v>912</v>
       </c>
       <c r="N12" s="30">
-        <v>341</v>
+        <v>391</v>
       </c>
       <c r="O12" s="30">
-        <v>7669</v>
+        <v>7651</v>
       </c>
       <c r="P12" s="30">
-        <v>4817</v>
+        <v>4789</v>
       </c>
       <c r="Q12" s="30">
-        <v>2852</v>
+        <v>2862</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="100"/>
       <c r="B13" s="33" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C13" s="30">
-        <v>81098</v>
+        <v>81886</v>
       </c>
       <c r="D13" s="30">
-        <v>43439</v>
+        <v>44331</v>
       </c>
       <c r="E13" s="30">
-        <v>37659</v>
+        <v>37555</v>
       </c>
       <c r="F13" s="30">
-        <v>67468</v>
+        <v>62516</v>
       </c>
       <c r="G13" s="30">
-        <v>36179</v>
+        <v>33500</v>
       </c>
       <c r="H13" s="30">
-        <v>31289</v>
+        <v>29016</v>
       </c>
       <c r="I13" s="30">
-        <v>2927</v>
+        <v>8310</v>
       </c>
       <c r="J13" s="30">
-        <v>1414</v>
+        <v>4777</v>
       </c>
       <c r="K13" s="30">
-        <v>1513</v>
+        <v>3533</v>
       </c>
       <c r="L13" s="30">
-        <v>6445</v>
+        <v>6634</v>
       </c>
       <c r="M13" s="30">
-        <v>3390</v>
+        <v>3481</v>
       </c>
       <c r="N13" s="30">
-        <v>3055</v>
+        <v>3153</v>
       </c>
       <c r="O13" s="30">
-        <v>4258</v>
+        <v>4426</v>
       </c>
       <c r="P13" s="30">
-        <v>2456</v>
+        <v>2573</v>
       </c>
       <c r="Q13" s="30">
-        <v>1802</v>
+        <v>1853</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="100"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
-        <v>333282</v>
+        <v>332163</v>
       </c>
       <c r="D14" s="31">
-        <v>196425</v>
+        <v>195563</v>
       </c>
       <c r="E14" s="31">
-        <v>136857</v>
+        <v>136600</v>
       </c>
       <c r="F14" s="31">
-        <v>3049</v>
+        <v>3114</v>
       </c>
       <c r="G14" s="31">
-        <v>1858</v>
+        <v>1896</v>
       </c>
       <c r="H14" s="31">
-        <v>1191</v>
+        <v>1218</v>
       </c>
       <c r="I14" s="31">
-        <v>42903</v>
+        <v>45156</v>
       </c>
       <c r="J14" s="31">
-        <v>24198</v>
+        <v>25363</v>
       </c>
       <c r="K14" s="31">
-        <v>18705</v>
+        <v>19793</v>
       </c>
       <c r="L14" s="31">
-        <v>121542</v>
+        <v>123374</v>
       </c>
       <c r="M14" s="31">
-        <v>72720</v>
+        <v>73544</v>
       </c>
       <c r="N14" s="31">
-        <v>48822</v>
+        <v>49830</v>
       </c>
       <c r="O14" s="31">
-        <v>165788</v>
+        <v>160519</v>
       </c>
       <c r="P14" s="31">
-        <v>97649</v>
+        <v>94760</v>
       </c>
       <c r="Q14" s="31">
-        <v>68139</v>
+        <v>65759</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="100"/>
       <c r="B15" s="34" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C15" s="31">
-        <v>4504</v>
+        <v>4491</v>
       </c>
       <c r="D15" s="31">
-        <v>2956</v>
+        <v>2936</v>
       </c>
       <c r="E15" s="31">
-        <v>1548</v>
+        <v>1555</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="J15" s="31">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="K15" s="31">
         <v>145</v>
       </c>
       <c r="L15" s="31">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="M15" s="31">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="N15" s="31">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="O15" s="31">
-        <v>3336</v>
+        <v>3315</v>
       </c>
       <c r="P15" s="31">
-        <v>2253</v>
+        <v>2224</v>
       </c>
       <c r="Q15" s="31">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="100"/>
       <c r="B16" s="34" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C16" s="31">
-        <v>129206</v>
+        <v>132493</v>
       </c>
       <c r="D16" s="31">
-        <v>71702</v>
+        <v>73043</v>
       </c>
       <c r="E16" s="31">
-        <v>57504</v>
+        <v>59450</v>
       </c>
       <c r="F16" s="31">
-        <v>39839</v>
+        <v>39676</v>
       </c>
       <c r="G16" s="31">
-        <v>20928</v>
+        <v>20824</v>
       </c>
       <c r="H16" s="31">
-        <v>18911</v>
+        <v>18852</v>
       </c>
       <c r="I16" s="31">
-        <v>45931</v>
+        <v>48228</v>
       </c>
       <c r="J16" s="31">
-        <v>25137</v>
+        <v>26065</v>
       </c>
       <c r="K16" s="31">
-        <v>20794</v>
+        <v>22163</v>
       </c>
       <c r="L16" s="31">
-        <v>40230</v>
+        <v>41094</v>
       </c>
       <c r="M16" s="31">
-        <v>23372</v>
+        <v>23704</v>
       </c>
       <c r="N16" s="31">
-        <v>16858</v>
+        <v>17390</v>
       </c>
       <c r="O16" s="31">
-        <v>3206</v>
+        <v>3495</v>
       </c>
       <c r="P16" s="31">
-        <v>2265</v>
+        <v>2450</v>
       </c>
       <c r="Q16" s="31">
-        <v>941</v>
+        <v>1045</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="100"/>
-      <c r="B17" s="57" t="s">
-        <v>37</v>
+      <c r="B17" s="55" t="s">
+        <v>75</v>
       </c>
       <c r="C17" s="32">
-        <v>10234</v>
+        <v>10186</v>
       </c>
       <c r="D17" s="32">
-        <v>5582</v>
+        <v>5595</v>
       </c>
       <c r="E17" s="32">
-        <v>4652</v>
+        <v>4591</v>
       </c>
       <c r="F17" s="32">
-        <v>3366</v>
+        <v>3205</v>
       </c>
       <c r="G17" s="32">
-        <v>1719</v>
+        <v>1642</v>
       </c>
       <c r="H17" s="32">
-        <v>1647</v>
+        <v>1563</v>
       </c>
       <c r="I17" s="32">
-        <v>2655</v>
+        <v>2588</v>
       </c>
       <c r="J17" s="32">
-        <v>1521</v>
+        <v>1494</v>
       </c>
       <c r="K17" s="32">
-        <v>1134</v>
+        <v>1094</v>
       </c>
       <c r="L17" s="32">
-        <v>1669</v>
+        <v>1648</v>
       </c>
       <c r="M17" s="32">
-        <v>874</v>
+        <v>854</v>
       </c>
       <c r="N17" s="32">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="O17" s="32">
-        <v>2544</v>
+        <v>2745</v>
       </c>
       <c r="P17" s="32">
-        <v>1468</v>
+        <v>1605</v>
       </c>
       <c r="Q17" s="32">
-        <v>1076</v>
+        <v>1140</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="100" t="s">
-        <v>69</v>
-[...51 lines deleted...]
-    <row r="19" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+        <v>41</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18" s="43">
+        <v>54298</v>
+      </c>
+      <c r="D18" s="43">
+        <v>28660</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25638</v>
+      </c>
+      <c r="F18" s="43">
+        <v>50</v>
+      </c>
+      <c r="G18" s="43">
+        <v>24</v>
+      </c>
+      <c r="H18" s="43">
+        <v>26</v>
+      </c>
+      <c r="I18" s="43">
+        <v>22467</v>
+      </c>
+      <c r="J18" s="43">
+        <v>12329</v>
+      </c>
+      <c r="K18" s="43">
+        <v>10138</v>
+      </c>
+      <c r="L18" s="43">
+        <v>16207</v>
+      </c>
+      <c r="M18" s="43">
+        <v>8193</v>
+      </c>
+      <c r="N18" s="43">
+        <v>8014</v>
+      </c>
+      <c r="O18" s="43">
+        <v>15574</v>
+      </c>
+      <c r="P18" s="43">
+        <v>8114</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>7460</v>
+      </c>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A19" s="100"/>
-      <c r="B19" s="33" t="s">
-[...49 lines deleted...]
-    <row r="20" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B19" s="68" t="s">
+        <v>101</v>
+      </c>
+      <c r="C19" s="43">
+        <v>143181</v>
+      </c>
+      <c r="D19" s="43">
+        <v>78792</v>
+      </c>
+      <c r="E19" s="43">
+        <v>64389</v>
+      </c>
+      <c r="F19" s="43">
+        <v>52</v>
+      </c>
+      <c r="G19" s="43">
+        <v>24</v>
+      </c>
+      <c r="H19" s="43">
+        <v>28</v>
+      </c>
+      <c r="I19" s="43">
+        <v>21769</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11425</v>
+      </c>
+      <c r="K19" s="43">
+        <v>10344</v>
+      </c>
+      <c r="L19" s="43">
+        <v>36416</v>
+      </c>
+      <c r="M19" s="43">
+        <v>20637</v>
+      </c>
+      <c r="N19" s="43">
+        <v>15779</v>
+      </c>
+      <c r="O19" s="43">
+        <v>84944</v>
+      </c>
+      <c r="P19" s="43">
+        <v>46706</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>38238</v>
+      </c>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A20" s="100"/>
-      <c r="B20" s="33" t="s">
-[...49 lines deleted...]
-    <row r="21" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B20" s="68" t="s">
+        <v>102</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3087</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1737</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1350</v>
+      </c>
+      <c r="F20" s="43">
+        <v>12</v>
+      </c>
+      <c r="G20" s="43">
+        <v>6</v>
+      </c>
+      <c r="H20" s="43">
+        <v>6</v>
+      </c>
+      <c r="I20" s="43">
+        <v>173</v>
+      </c>
+      <c r="J20" s="43">
+        <v>92</v>
+      </c>
+      <c r="K20" s="43">
+        <v>81</v>
+      </c>
+      <c r="L20" s="43">
+        <v>810</v>
+      </c>
+      <c r="M20" s="43">
+        <v>463</v>
+      </c>
+      <c r="N20" s="43">
+        <v>347</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2092</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1176</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>916</v>
+      </c>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A21" s="100"/>
-      <c r="B21" s="33" t="s">
-[...49 lines deleted...]
-    <row r="22" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B21" s="68" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" s="43">
+        <v>16484</v>
+      </c>
+      <c r="D21" s="43">
+        <v>12256</v>
+      </c>
+      <c r="E21" s="43">
+        <v>4228</v>
+      </c>
+      <c r="F21" s="43">
+        <v>76</v>
+      </c>
+      <c r="G21" s="43">
+        <v>42</v>
+      </c>
+      <c r="H21" s="43">
+        <v>34</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3856</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3152</v>
+      </c>
+      <c r="K21" s="43">
+        <v>704</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3832</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2890</v>
+      </c>
+      <c r="N21" s="43">
+        <v>942</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8720</v>
+      </c>
+      <c r="P21" s="43">
+        <v>6172</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2548</v>
+      </c>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A22" s="100"/>
-      <c r="B22" s="33" t="s">
-[...49 lines deleted...]
-    <row r="23" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B22" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" s="43">
+        <v>338980</v>
+      </c>
+      <c r="D22" s="43">
+        <v>199142</v>
+      </c>
+      <c r="E22" s="43">
+        <v>139838</v>
+      </c>
+      <c r="F22" s="43">
+        <v>5021</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2807</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2214</v>
+      </c>
+      <c r="I22" s="43">
+        <v>48095</v>
+      </c>
+      <c r="J22" s="43">
+        <v>26861</v>
+      </c>
+      <c r="K22" s="43">
+        <v>21234</v>
+      </c>
+      <c r="L22" s="43">
+        <v>125706</v>
+      </c>
+      <c r="M22" s="43">
+        <v>74876</v>
+      </c>
+      <c r="N22" s="43">
+        <v>50830</v>
+      </c>
+      <c r="O22" s="43">
+        <v>160158</v>
+      </c>
+      <c r="P22" s="43">
+        <v>94598</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>65560</v>
+      </c>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A23" s="100"/>
-      <c r="B23" s="33" t="s">
-[...49 lines deleted...]
-    <row r="24" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B23" s="68" t="s">
+        <v>105</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102778</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58338</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44440</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6078</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3325</v>
+      </c>
+      <c r="H23" s="43">
+        <v>2753</v>
+      </c>
+      <c r="I23" s="43">
+        <v>12791</v>
+      </c>
+      <c r="J23" s="43">
+        <v>7037</v>
+      </c>
+      <c r="K23" s="43">
+        <v>5754</v>
+      </c>
+      <c r="L23" s="43">
+        <v>40401</v>
+      </c>
+      <c r="M23" s="43">
+        <v>22151</v>
+      </c>
+      <c r="N23" s="43">
+        <v>18250</v>
+      </c>
+      <c r="O23" s="43">
+        <v>43508</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25825</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17683</v>
+      </c>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A24" s="100"/>
-      <c r="B24" s="34" t="s">
-[...49 lines deleted...]
-    <row r="25" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B24" s="69" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="43">
+        <v>172551</v>
+      </c>
+      <c r="D24" s="43">
+        <v>95489</v>
+      </c>
+      <c r="E24" s="43">
+        <v>77062</v>
+      </c>
+      <c r="F24" s="43">
+        <v>74717</v>
+      </c>
+      <c r="G24" s="43">
+        <v>41397</v>
+      </c>
+      <c r="H24" s="43">
+        <v>33320</v>
+      </c>
+      <c r="I24" s="43">
+        <v>16299</v>
+      </c>
+      <c r="J24" s="43">
+        <v>10043</v>
+      </c>
+      <c r="K24" s="43">
+        <v>6256</v>
+      </c>
+      <c r="L24" s="43">
+        <v>20978</v>
+      </c>
+      <c r="M24" s="43">
+        <v>12833</v>
+      </c>
+      <c r="N24" s="43">
+        <v>8145</v>
+      </c>
+      <c r="O24" s="43">
+        <v>60557</v>
+      </c>
+      <c r="P24" s="43">
+        <v>31216</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>29341</v>
+      </c>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A25" s="100"/>
-      <c r="B25" s="34" t="s">
-[...9 lines deleted...]
-        <v>1503</v>
+      <c r="B25" s="69" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4413</v>
+      </c>
+      <c r="D25" s="43">
+        <v>2901</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1512</v>
       </c>
       <c r="F25" s="31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
+        <v>1</v>
+      </c>
+      <c r="I25" s="43">
+        <v>349</v>
+      </c>
+      <c r="J25" s="43">
+        <v>207</v>
+      </c>
+      <c r="K25" s="43">
+        <v>142</v>
+      </c>
+      <c r="L25" s="43">
+        <v>828</v>
+      </c>
+      <c r="M25" s="43">
+        <v>506</v>
+      </c>
+      <c r="N25" s="43">
+        <v>322</v>
+      </c>
+      <c r="O25" s="43">
+        <v>3235</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2188</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1047</v>
+      </c>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A26" s="100"/>
+      <c r="B26" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="C26" s="43">
+        <v>1965</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1122</v>
+      </c>
+      <c r="E26" s="43">
+        <v>843</v>
+      </c>
+      <c r="F26" s="43">
+        <v>1954</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1116</v>
+      </c>
+      <c r="H26" s="43">
+        <v>838</v>
+      </c>
+      <c r="I26" s="43">
+        <v>10</v>
+      </c>
+      <c r="J26" s="43">
+        <v>6</v>
+      </c>
+      <c r="K26" s="43">
+        <v>4</v>
+      </c>
+      <c r="L26" s="31">
         <v>0</v>
       </c>
-      <c r="I25" s="45">
-[...57 lines deleted...]
-      <c r="K26" s="45">
+      <c r="M26" s="31">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="N26" s="31">
         <v>0</v>
       </c>
-      <c r="O26" s="45">
+      <c r="O26" s="43">
         <v>1</v>
       </c>
-      <c r="P26" s="45">
+      <c r="P26" s="43">
         <v>0</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="43">
         <v>1</v>
       </c>
-      <c r="R26" s="42"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A27" s="100"/>
-      <c r="B27" s="34" t="s">
-[...49 lines deleted...]
-    <row r="28" spans="1:18" ht="27" x14ac:dyDescent="0.2">
+      <c r="B27" s="69" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="43">
+        <v>80178</v>
+      </c>
+      <c r="D27" s="43">
+        <v>25753</v>
+      </c>
+      <c r="E27" s="43">
+        <v>54425</v>
+      </c>
+      <c r="F27" s="43">
+        <v>2651</v>
+      </c>
+      <c r="G27" s="43">
+        <v>688</v>
+      </c>
+      <c r="H27" s="43">
+        <v>1963</v>
+      </c>
+      <c r="I27" s="43">
+        <v>18369</v>
+      </c>
+      <c r="J27" s="43">
+        <v>5201</v>
+      </c>
+      <c r="K27" s="43">
+        <v>13168</v>
+      </c>
+      <c r="L27" s="43">
+        <v>31511</v>
+      </c>
+      <c r="M27" s="43">
+        <v>10286</v>
+      </c>
+      <c r="N27" s="43">
+        <v>21225</v>
+      </c>
+      <c r="O27" s="43">
+        <v>27647</v>
+      </c>
+      <c r="P27" s="43">
+        <v>9578</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>18069</v>
+      </c>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A28" s="100"/>
-      <c r="B28" s="33" t="s">
-[...11 lines deleted...]
-      <c r="F28" s="45">
+      <c r="B28" s="68" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="43">
+        <v>24586</v>
+      </c>
+      <c r="D28" s="43">
+        <v>20970</v>
+      </c>
+      <c r="E28" s="43">
+        <v>3616</v>
+      </c>
+      <c r="F28" s="43">
+        <v>267</v>
+      </c>
+      <c r="G28" s="43">
+        <v>206</v>
+      </c>
+      <c r="H28" s="43">
+        <v>61</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1379</v>
+      </c>
+      <c r="J28" s="43">
+        <v>1110</v>
+      </c>
+      <c r="K28" s="43">
+        <v>269</v>
+      </c>
+      <c r="L28" s="43">
+        <v>4132</v>
+      </c>
+      <c r="M28" s="43">
+        <v>3534</v>
+      </c>
+      <c r="N28" s="43">
+        <v>598</v>
+      </c>
+      <c r="O28" s="43">
+        <v>18808</v>
+      </c>
+      <c r="P28" s="43">
+        <v>16120</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>2688</v>
+      </c>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A29" s="100"/>
+      <c r="B29" s="68" t="s">
+        <v>111</v>
+      </c>
+      <c r="C29" s="43">
+        <v>136746</v>
+      </c>
+      <c r="D29" s="43">
+        <v>63051</v>
+      </c>
+      <c r="E29" s="43">
+        <v>73695</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1456</v>
+      </c>
+      <c r="G29" s="43">
+        <v>745</v>
+      </c>
+      <c r="H29" s="43">
+        <v>711</v>
+      </c>
+      <c r="I29" s="43">
+        <v>19240</v>
+      </c>
+      <c r="J29" s="43">
+        <v>9691</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9549</v>
+      </c>
+      <c r="L29" s="43">
+        <v>71817</v>
+      </c>
+      <c r="M29" s="43">
+        <v>34319</v>
+      </c>
+      <c r="N29" s="43">
+        <v>37498</v>
+      </c>
+      <c r="O29" s="43">
+        <v>44233</v>
+      </c>
+      <c r="P29" s="43">
+        <v>18296</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>25937</v>
+      </c>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A30" s="100"/>
+      <c r="B30" s="68" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="43">
+        <v>141744</v>
+      </c>
+      <c r="D30" s="43">
+        <v>79755</v>
+      </c>
+      <c r="E30" s="43">
+        <v>61989</v>
+      </c>
+      <c r="F30" s="43">
+        <v>40832</v>
+      </c>
+      <c r="G30" s="43">
+        <v>21600</v>
+      </c>
+      <c r="H30" s="43">
+        <v>19232</v>
+      </c>
+      <c r="I30" s="43">
+        <v>51070</v>
+      </c>
+      <c r="J30" s="43">
+        <v>28208</v>
+      </c>
+      <c r="K30" s="43">
+        <v>22862</v>
+      </c>
+      <c r="L30" s="43">
+        <v>45868</v>
+      </c>
+      <c r="M30" s="43">
+        <v>27183</v>
+      </c>
+      <c r="N30" s="43">
+        <v>18685</v>
+      </c>
+      <c r="O30" s="43">
+        <v>3974</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2764</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>1210</v>
+      </c>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="100"/>
+      <c r="B31" s="68" t="s">
+        <v>113</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4699</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2447</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2252</v>
+      </c>
+      <c r="F31" s="43">
+        <v>28</v>
+      </c>
+      <c r="G31" s="43">
+        <v>16</v>
+      </c>
+      <c r="H31" s="43">
+        <v>12</v>
+      </c>
+      <c r="I31" s="43">
+        <v>41</v>
+      </c>
+      <c r="J31" s="43">
+        <v>22</v>
+      </c>
+      <c r="K31" s="43">
+        <v>19</v>
+      </c>
+      <c r="L31" s="43">
+        <v>221</v>
+      </c>
+      <c r="M31" s="43">
+        <v>137</v>
+      </c>
+      <c r="N31" s="43">
+        <v>84</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4409</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2272</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2137</v>
+      </c>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="100"/>
+      <c r="B32" s="68" t="s">
+        <v>114</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1374</v>
+      </c>
+      <c r="D32" s="43">
+        <v>746</v>
+      </c>
+      <c r="E32" s="43">
+        <v>628</v>
+      </c>
+      <c r="F32" s="43">
+        <v>27</v>
+      </c>
+      <c r="G32" s="43">
+        <v>10</v>
+      </c>
+      <c r="H32" s="43">
+        <v>17</v>
+      </c>
+      <c r="I32" s="43">
+        <v>551</v>
+      </c>
+      <c r="J32" s="43">
+        <v>318</v>
+      </c>
+      <c r="K32" s="43">
+        <v>233</v>
+      </c>
+      <c r="L32" s="43">
+        <v>276</v>
+      </c>
+      <c r="M32" s="43">
+        <v>159</v>
+      </c>
+      <c r="N32" s="43">
+        <v>117</v>
+      </c>
+      <c r="O32" s="43">
+        <v>520</v>
+      </c>
+      <c r="P32" s="43">
         <v>259</v>
       </c>
-      <c r="G28" s="45">
-[...149 lines deleted...]
-      <c r="E31" s="45">
+      <c r="Q32" s="43">
+        <v>261</v>
+      </c>
+      <c r="R32" s="40"/>
+    </row>
+    <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="100"/>
+      <c r="B33" s="68" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4467</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2279</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2188</v>
+      </c>
+      <c r="F33" s="43">
+        <v>217</v>
+      </c>
+      <c r="G33" s="43">
+        <v>107</v>
+      </c>
+      <c r="H33" s="43">
+        <v>110</v>
+      </c>
+      <c r="I33" s="43">
+        <v>914</v>
+      </c>
+      <c r="J33" s="43">
+        <v>518</v>
+      </c>
+      <c r="K33" s="43">
+        <v>396</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1073</v>
+      </c>
+      <c r="M33" s="43">
+        <v>525</v>
+      </c>
+      <c r="N33" s="43">
+        <v>548</v>
+      </c>
+      <c r="O33" s="43">
         <v>2263</v>
       </c>
-      <c r="F31" s="45">
-[...141 lines deleted...]
-    <row r="34" spans="1:18" ht="39.75" x14ac:dyDescent="0.2">
+      <c r="P33" s="43">
+        <v>1129</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1134</v>
+      </c>
+      <c r="R33" s="40"/>
+    </row>
+    <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
       <c r="A34" s="101"/>
-      <c r="B34" s="36" t="s">
-[...47 lines deleted...]
-      <c r="R34" s="42"/>
+      <c r="B34" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="C34" s="44">
+        <v>24258</v>
+      </c>
+      <c r="D34" s="45">
+        <v>14126</v>
+      </c>
+      <c r="E34" s="45">
+        <v>10132</v>
+      </c>
+      <c r="F34" s="45">
+        <v>361</v>
+      </c>
+      <c r="G34" s="45">
+        <v>135</v>
+      </c>
+      <c r="H34" s="45">
+        <v>226</v>
+      </c>
+      <c r="I34" s="45">
+        <v>2097</v>
+      </c>
+      <c r="J34" s="45">
+        <v>779</v>
+      </c>
+      <c r="K34" s="45">
+        <v>1318</v>
+      </c>
+      <c r="L34" s="45">
+        <v>5205</v>
+      </c>
+      <c r="M34" s="45">
+        <v>2325</v>
+      </c>
+      <c r="N34" s="45">
+        <v>2880</v>
+      </c>
+      <c r="O34" s="45">
+        <v>16595</v>
+      </c>
+      <c r="P34" s="45">
+        <v>10887</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>5708</v>
+      </c>
+      <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="39" t="s">
+      <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="39"/>
-[...14 lines deleted...]
-      <c r="Q35" s="39"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="102" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="102"/>
       <c r="O36" s="102"/>
       <c r="P36" s="102"/>
       <c r="Q36" s="102"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="B37" s="5"/>
-      <c r="C37" s="41"/>
-[...13 lines deleted...]
-      <c r="Q37" s="41"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C38" s="42"/>
-[...1 lines deleted...]
-      <c r="E38" s="42"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C39" s="42"/>
-[...1 lines deleted...]
-      <c r="E39" s="42"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C40" s="42"/>
-[...1786 lines deleted...]
-      <c r="E40" s="42"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C41" s="42"/>
-[...3580 lines deleted...]
-      <c r="E41" s="42"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D06165C-7A97-4AD4-8B9C-EB7188CB71CE}">
   <dimension ref="A1:AJ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C7" sqref="C7"/>
       <selection pane="topRight" activeCell="C7" sqref="C7"/>
       <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="106" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="107"/>
+      <c r="A2" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" s="106"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="40"/>
+      <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="89" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B4" s="103"/>
       <c r="C4" s="86" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="87"/>
       <c r="E4" s="87"/>
       <c r="F4" s="86" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="86"/>
       <c r="H4" s="86"/>
       <c r="I4" s="86" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="86"/>
       <c r="K4" s="86"/>
       <c r="L4" s="86" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="87"/>
       <c r="N4" s="87"/>
       <c r="O4" s="86" t="s">
         <v>10</v>
       </c>
@@ -32117,54 +13757,54 @@
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="56"/>
+      <c r="B7" s="54"/>
       <c r="C7" s="29">
         <v>1244150</v>
       </c>
       <c r="D7" s="29">
         <v>681402</v>
       </c>
       <c r="E7" s="29">
         <v>562748</v>
       </c>
       <c r="F7" s="29">
         <v>134143</v>
       </c>
       <c r="G7" s="29">
         <v>72527</v>
       </c>
       <c r="H7" s="29">
         <v>61616</v>
       </c>
       <c r="I7" s="29">
         <v>215068</v>
       </c>
       <c r="J7" s="29">
         <v>114569</v>
       </c>
       <c r="K7" s="29">
@@ -32173,51 +13813,51 @@
       <c r="L7" s="29">
         <v>401144</v>
       </c>
       <c r="M7" s="29">
         <v>218912</v>
       </c>
       <c r="N7" s="29">
         <v>182232</v>
       </c>
       <c r="O7" s="29">
         <v>493795</v>
       </c>
       <c r="P7" s="29">
         <v>275394</v>
       </c>
       <c r="Q7" s="29">
         <v>218401</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="100" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
         <v>387871</v>
       </c>
       <c r="D8" s="30">
         <v>194977</v>
       </c>
       <c r="E8" s="30">
         <v>192894</v>
       </c>
       <c r="F8" s="30">
         <v>14076</v>
       </c>
       <c r="G8" s="30">
         <v>7051</v>
       </c>
       <c r="H8" s="30">
         <v>7025</v>
       </c>
       <c r="I8" s="30">
         <v>58132</v>
       </c>
@@ -32338,51 +13978,51 @@
       <c r="L10" s="30">
         <v>2587</v>
       </c>
       <c r="M10" s="30">
         <v>2068</v>
       </c>
       <c r="N10" s="30">
         <v>519</v>
       </c>
       <c r="O10" s="30">
         <v>6311</v>
       </c>
       <c r="P10" s="30">
         <v>4522</v>
       </c>
       <c r="Q10" s="30">
         <v>1789</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="100"/>
       <c r="B11" s="33" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C11" s="30">
         <v>75168</v>
       </c>
       <c r="D11" s="30">
         <v>41291</v>
       </c>
       <c r="E11" s="30">
         <v>33877</v>
       </c>
       <c r="F11" s="30">
         <v>9049</v>
       </c>
       <c r="G11" s="30">
         <v>5870</v>
       </c>
       <c r="H11" s="30">
         <v>3179</v>
       </c>
       <c r="I11" s="30">
         <v>6089</v>
       </c>
       <c r="J11" s="30">
         <v>3966</v>
       </c>
@@ -32392,51 +14032,51 @@
       <c r="L11" s="30">
         <v>12198</v>
       </c>
       <c r="M11" s="30">
         <v>7966</v>
       </c>
       <c r="N11" s="30">
         <v>4232</v>
       </c>
       <c r="O11" s="30">
         <v>47832</v>
       </c>
       <c r="P11" s="30">
         <v>23489</v>
       </c>
       <c r="Q11" s="30">
         <v>24343</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="100"/>
       <c r="B12" s="33" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C12" s="30">
         <v>11990</v>
       </c>
       <c r="D12" s="30">
         <v>7857</v>
       </c>
       <c r="E12" s="30">
         <v>4133</v>
       </c>
       <c r="F12" s="30">
         <v>1903</v>
       </c>
       <c r="G12" s="30">
         <v>1362</v>
       </c>
       <c r="H12" s="30">
         <v>541</v>
       </c>
       <c r="I12" s="30">
         <v>1265</v>
       </c>
       <c r="J12" s="30">
         <v>894</v>
       </c>
@@ -32446,51 +14086,51 @@
       <c r="L12" s="30">
         <v>1230</v>
       </c>
       <c r="M12" s="30">
         <v>849</v>
       </c>
       <c r="N12" s="30">
         <v>381</v>
       </c>
       <c r="O12" s="30">
         <v>7592</v>
       </c>
       <c r="P12" s="30">
         <v>4752</v>
       </c>
       <c r="Q12" s="30">
         <v>2840</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="100"/>
       <c r="B13" s="33" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C13" s="30">
         <v>81264</v>
       </c>
       <c r="D13" s="30">
         <v>43903</v>
       </c>
       <c r="E13" s="30">
         <v>37361</v>
       </c>
       <c r="F13" s="30">
         <v>63343</v>
       </c>
       <c r="G13" s="30">
         <v>33951</v>
       </c>
       <c r="H13" s="30">
         <v>29392</v>
       </c>
       <c r="I13" s="30">
         <v>6985</v>
       </c>
       <c r="J13" s="30">
         <v>3970</v>
       </c>
@@ -32554,51 +14194,51 @@
       <c r="L14" s="31">
         <v>122486</v>
       </c>
       <c r="M14" s="31">
         <v>73076</v>
       </c>
       <c r="N14" s="31">
         <v>49410</v>
       </c>
       <c r="O14" s="31">
         <v>160886</v>
       </c>
       <c r="P14" s="31">
         <v>94919</v>
       </c>
       <c r="Q14" s="31">
         <v>65967</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="100"/>
       <c r="B15" s="34" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4489</v>
       </c>
       <c r="D15" s="31">
         <v>2935</v>
       </c>
       <c r="E15" s="31">
         <v>1554</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>353</v>
       </c>
       <c r="J15" s="31">
         <v>209</v>
       </c>
@@ -32608,51 +14248,51 @@
       <c r="L15" s="31">
         <v>819</v>
       </c>
       <c r="M15" s="31">
         <v>500</v>
       </c>
       <c r="N15" s="31">
         <v>319</v>
       </c>
       <c r="O15" s="31">
         <v>3317</v>
       </c>
       <c r="P15" s="31">
         <v>2226</v>
       </c>
       <c r="Q15" s="31">
         <v>1091</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="100"/>
       <c r="B16" s="34" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="C16" s="31">
         <v>130696</v>
       </c>
       <c r="D16" s="31">
         <v>72048</v>
       </c>
       <c r="E16" s="31">
         <v>58648</v>
       </c>
       <c r="F16" s="31">
         <v>39258</v>
       </c>
       <c r="G16" s="31">
         <v>20646</v>
       </c>
       <c r="H16" s="31">
         <v>18612</v>
       </c>
       <c r="I16" s="31">
         <v>47338</v>
       </c>
       <c r="J16" s="31">
         <v>25554</v>
       </c>
@@ -32660,1150 +14300,1150 @@
         <v>21784</v>
       </c>
       <c r="L16" s="31">
         <v>40661</v>
       </c>
       <c r="M16" s="31">
         <v>23433</v>
       </c>
       <c r="N16" s="31">
         <v>17228</v>
       </c>
       <c r="O16" s="31">
         <v>3439</v>
       </c>
       <c r="P16" s="31">
         <v>2415</v>
       </c>
       <c r="Q16" s="31">
         <v>1024</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="100"/>
-      <c r="B17" s="57" t="s">
-        <v>112</v>
+      <c r="B17" s="55" t="s">
+        <v>75</v>
       </c>
       <c r="C17" s="32">
         <v>10186</v>
       </c>
       <c r="D17" s="32">
         <v>5598</v>
       </c>
       <c r="E17" s="32">
         <v>4588</v>
       </c>
       <c r="F17" s="32">
         <v>3229</v>
       </c>
       <c r="G17" s="32">
         <v>1654</v>
       </c>
       <c r="H17" s="32">
         <v>1575</v>
       </c>
       <c r="I17" s="32">
         <v>2599</v>
       </c>
       <c r="J17" s="32">
         <v>1502</v>
       </c>
       <c r="K17" s="32">
         <v>1097</v>
       </c>
       <c r="L17" s="32">
         <v>1652</v>
       </c>
       <c r="M17" s="32">
         <v>856</v>
       </c>
       <c r="N17" s="32">
         <v>796</v>
       </c>
       <c r="O17" s="32">
         <v>2706</v>
       </c>
       <c r="P17" s="32">
         <v>1586</v>
       </c>
       <c r="Q17" s="32">
         <v>1120</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A18" s="100" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="C18" s="45">
+        <v>41</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="43">
         <v>54048</v>
       </c>
-      <c r="D18" s="45">
+      <c r="D18" s="43">
         <v>28489</v>
       </c>
-      <c r="E18" s="45">
+      <c r="E18" s="43">
         <v>25559</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="43">
         <v>45</v>
       </c>
-      <c r="G18" s="45">
+      <c r="G18" s="43">
         <v>23</v>
       </c>
-      <c r="H18" s="45">
+      <c r="H18" s="43">
         <v>22</v>
       </c>
-      <c r="I18" s="45">
+      <c r="I18" s="43">
         <v>22347</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="43">
         <v>12251</v>
       </c>
-      <c r="K18" s="45">
+      <c r="K18" s="43">
         <v>10096</v>
       </c>
-      <c r="L18" s="45">
+      <c r="L18" s="43">
         <v>16019</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="43">
         <v>8105</v>
       </c>
-      <c r="N18" s="45">
+      <c r="N18" s="43">
         <v>7914</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O18" s="43">
         <v>15637</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="43">
         <v>8110</v>
       </c>
-      <c r="Q18" s="45">
+      <c r="Q18" s="43">
         <v>7527</v>
       </c>
-      <c r="R18" s="42"/>
+      <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A19" s="100"/>
-      <c r="B19" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="45">
+      <c r="B19" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="43">
         <v>141548</v>
       </c>
-      <c r="D19" s="45">
+      <c r="D19" s="43">
         <v>77871</v>
       </c>
-      <c r="E19" s="45">
+      <c r="E19" s="43">
         <v>63677</v>
       </c>
-      <c r="F19" s="45">
+      <c r="F19" s="43">
         <v>48</v>
       </c>
-      <c r="G19" s="45">
+      <c r="G19" s="43">
         <v>23</v>
       </c>
-      <c r="H19" s="45">
+      <c r="H19" s="43">
         <v>25</v>
       </c>
-      <c r="I19" s="45">
+      <c r="I19" s="43">
         <v>21615</v>
       </c>
-      <c r="J19" s="45">
+      <c r="J19" s="43">
         <v>11333</v>
       </c>
-      <c r="K19" s="45">
+      <c r="K19" s="43">
         <v>10282</v>
       </c>
-      <c r="L19" s="45">
+      <c r="L19" s="43">
         <v>35964</v>
       </c>
-      <c r="M19" s="45">
+      <c r="M19" s="43">
         <v>20388</v>
       </c>
-      <c r="N19" s="45">
+      <c r="N19" s="43">
         <v>15576</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="43">
         <v>83921</v>
       </c>
-      <c r="P19" s="45">
+      <c r="P19" s="43">
         <v>46127</v>
       </c>
-      <c r="Q19" s="45">
+      <c r="Q19" s="43">
         <v>37794</v>
       </c>
-      <c r="R19" s="42"/>
+      <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A20" s="100"/>
-      <c r="B20" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="45">
+      <c r="B20" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="43">
         <v>3071</v>
       </c>
-      <c r="D20" s="45">
+      <c r="D20" s="43">
         <v>1714</v>
       </c>
-      <c r="E20" s="45">
+      <c r="E20" s="43">
         <v>1357</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="43">
         <v>9</v>
       </c>
-      <c r="G20" s="45">
+      <c r="G20" s="43">
         <v>6</v>
       </c>
-      <c r="H20" s="45">
+      <c r="H20" s="43">
         <v>3</v>
       </c>
-      <c r="I20" s="45">
+      <c r="I20" s="43">
         <v>147</v>
       </c>
-      <c r="J20" s="45">
+      <c r="J20" s="43">
         <v>80</v>
       </c>
-      <c r="K20" s="45">
+      <c r="K20" s="43">
         <v>67</v>
       </c>
-      <c r="L20" s="45">
+      <c r="L20" s="43">
         <v>798</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="43">
         <v>445</v>
       </c>
-      <c r="N20" s="45">
+      <c r="N20" s="43">
         <v>353</v>
       </c>
-      <c r="O20" s="45">
+      <c r="O20" s="43">
         <v>2117</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="43">
         <v>1183</v>
       </c>
-      <c r="Q20" s="45">
+      <c r="Q20" s="43">
         <v>934</v>
       </c>
-      <c r="R20" s="42"/>
+      <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A21" s="100"/>
-      <c r="B21" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="45">
+      <c r="B21" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="43">
         <v>16296</v>
       </c>
-      <c r="D21" s="45">
+      <c r="D21" s="43">
         <v>12099</v>
       </c>
-      <c r="E21" s="45">
+      <c r="E21" s="43">
         <v>4197</v>
       </c>
-      <c r="F21" s="45">
+      <c r="F21" s="43">
         <v>73</v>
       </c>
-      <c r="G21" s="45">
+      <c r="G21" s="43">
         <v>42</v>
       </c>
-      <c r="H21" s="45">
+      <c r="H21" s="43">
         <v>31</v>
       </c>
-      <c r="I21" s="45">
+      <c r="I21" s="43">
         <v>3850</v>
       </c>
-      <c r="J21" s="45">
+      <c r="J21" s="43">
         <v>3152</v>
       </c>
-      <c r="K21" s="45">
+      <c r="K21" s="43">
         <v>698</v>
       </c>
-      <c r="L21" s="45">
+      <c r="L21" s="43">
         <v>3741</v>
       </c>
-      <c r="M21" s="45">
+      <c r="M21" s="43">
         <v>2823</v>
       </c>
-      <c r="N21" s="45">
+      <c r="N21" s="43">
         <v>918</v>
       </c>
-      <c r="O21" s="45">
+      <c r="O21" s="43">
         <v>8632</v>
       </c>
-      <c r="P21" s="45">
+      <c r="P21" s="43">
         <v>6082</v>
       </c>
-      <c r="Q21" s="45">
+      <c r="Q21" s="43">
         <v>2550</v>
       </c>
-      <c r="R21" s="42"/>
+      <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A22" s="100"/>
-      <c r="B22" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="45">
+      <c r="B22" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="43">
         <v>337232</v>
       </c>
-      <c r="D22" s="45">
+      <c r="D22" s="43">
         <v>198243</v>
       </c>
-      <c r="E22" s="45">
+      <c r="E22" s="43">
         <v>138989</v>
       </c>
-      <c r="F22" s="45">
+      <c r="F22" s="43">
         <v>4866</v>
       </c>
-      <c r="G22" s="45">
+      <c r="G22" s="43">
         <v>2754</v>
       </c>
-      <c r="H22" s="45">
+      <c r="H22" s="43">
         <v>2112</v>
       </c>
-      <c r="I22" s="45">
+      <c r="I22" s="43">
         <v>47146</v>
       </c>
-      <c r="J22" s="45">
+      <c r="J22" s="43">
         <v>26392</v>
       </c>
-      <c r="K22" s="45">
+      <c r="K22" s="43">
         <v>20754</v>
       </c>
-      <c r="L22" s="45">
+      <c r="L22" s="43">
         <v>124697</v>
       </c>
-      <c r="M22" s="45">
+      <c r="M22" s="43">
         <v>74344</v>
       </c>
-      <c r="N22" s="45">
+      <c r="N22" s="43">
         <v>50353</v>
       </c>
-      <c r="O22" s="45">
+      <c r="O22" s="43">
         <v>160523</v>
       </c>
-      <c r="P22" s="45">
+      <c r="P22" s="43">
         <v>94753</v>
       </c>
-      <c r="Q22" s="45">
+      <c r="Q22" s="43">
         <v>65770</v>
       </c>
-      <c r="R22" s="42"/>
+      <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A23" s="100"/>
-      <c r="B23" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="45">
+      <c r="B23" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="43">
         <v>102535</v>
       </c>
-      <c r="D23" s="45">
+      <c r="D23" s="43">
         <v>58209</v>
       </c>
-      <c r="E23" s="45">
+      <c r="E23" s="43">
         <v>44326</v>
       </c>
-      <c r="F23" s="45">
+      <c r="F23" s="43">
         <v>6102</v>
       </c>
-      <c r="G23" s="45">
+      <c r="G23" s="43">
         <v>3329</v>
       </c>
-      <c r="H23" s="45">
+      <c r="H23" s="43">
         <v>2773</v>
       </c>
-      <c r="I23" s="45">
+      <c r="I23" s="43">
         <v>12799</v>
       </c>
-      <c r="J23" s="45">
+      <c r="J23" s="43">
         <v>7039</v>
       </c>
-      <c r="K23" s="45">
+      <c r="K23" s="43">
         <v>5760</v>
       </c>
-      <c r="L23" s="45">
+      <c r="L23" s="43">
         <v>40302</v>
       </c>
-      <c r="M23" s="45">
+      <c r="M23" s="43">
         <v>22096</v>
       </c>
-      <c r="N23" s="45">
+      <c r="N23" s="43">
         <v>18206</v>
       </c>
-      <c r="O23" s="45">
+      <c r="O23" s="43">
         <v>43332</v>
       </c>
-      <c r="P23" s="45">
+      <c r="P23" s="43">
         <v>25745</v>
       </c>
-      <c r="Q23" s="45">
+      <c r="Q23" s="43">
         <v>17587</v>
       </c>
-      <c r="R23" s="42"/>
+      <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A24" s="100"/>
-      <c r="B24" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="45">
+      <c r="B24" s="69" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="43">
         <v>170357</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="43">
         <v>94136</v>
       </c>
-      <c r="E24" s="45">
+      <c r="E24" s="43">
         <v>76221</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="43">
         <v>75576</v>
       </c>
-      <c r="G24" s="45">
+      <c r="G24" s="43">
         <v>41884</v>
       </c>
-      <c r="H24" s="45">
+      <c r="H24" s="43">
         <v>33692</v>
       </c>
-      <c r="I24" s="45">
+      <c r="I24" s="43">
         <v>14605</v>
       </c>
-      <c r="J24" s="45">
+      <c r="J24" s="43">
         <v>8977</v>
       </c>
-      <c r="K24" s="45">
+      <c r="K24" s="43">
         <v>5628</v>
       </c>
-      <c r="L24" s="45">
+      <c r="L24" s="43">
         <v>20547</v>
       </c>
-      <c r="M24" s="45">
+      <c r="M24" s="43">
         <v>12557</v>
       </c>
-      <c r="N24" s="45">
+      <c r="N24" s="43">
         <v>7990</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="43">
         <v>59629</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="43">
         <v>30718</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="43">
         <v>28911</v>
       </c>
-      <c r="R24" s="42"/>
+      <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A25" s="100"/>
-      <c r="B25" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="45">
+      <c r="B25" s="69" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="43">
         <v>4413</v>
       </c>
-      <c r="D25" s="45">
+      <c r="D25" s="43">
         <v>2900</v>
       </c>
-      <c r="E25" s="45">
+      <c r="E25" s="43">
         <v>1513</v>
       </c>
       <c r="F25" s="31">
         <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>1</v>
       </c>
-      <c r="I25" s="45">
+      <c r="I25" s="43">
         <v>346</v>
       </c>
-      <c r="J25" s="45">
+      <c r="J25" s="43">
         <v>206</v>
       </c>
-      <c r="K25" s="45">
+      <c r="K25" s="43">
         <v>140</v>
       </c>
-      <c r="L25" s="45">
+      <c r="L25" s="43">
         <v>826</v>
       </c>
-      <c r="M25" s="45">
+      <c r="M25" s="43">
         <v>503</v>
       </c>
-      <c r="N25" s="45">
+      <c r="N25" s="43">
         <v>323</v>
       </c>
-      <c r="O25" s="45">
+      <c r="O25" s="43">
         <v>3240</v>
       </c>
-      <c r="P25" s="45">
+      <c r="P25" s="43">
         <v>2191</v>
       </c>
-      <c r="Q25" s="45">
+      <c r="Q25" s="43">
         <v>1049</v>
       </c>
-      <c r="R25" s="42"/>
+      <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A26" s="100"/>
-      <c r="B26" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="45">
+      <c r="B26" s="69" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" s="43">
         <v>1947</v>
       </c>
-      <c r="D26" s="45">
+      <c r="D26" s="43">
         <v>1103</v>
       </c>
-      <c r="E26" s="45">
+      <c r="E26" s="43">
         <v>844</v>
       </c>
-      <c r="F26" s="45">
+      <c r="F26" s="43">
         <v>1937</v>
       </c>
-      <c r="G26" s="45">
+      <c r="G26" s="43">
         <v>1099</v>
       </c>
-      <c r="H26" s="45">
+      <c r="H26" s="43">
         <v>838</v>
       </c>
-      <c r="I26" s="45">
+      <c r="I26" s="43">
         <v>8</v>
       </c>
-      <c r="J26" s="45">
+      <c r="J26" s="43">
         <v>4</v>
       </c>
-      <c r="K26" s="45">
+      <c r="K26" s="43">
         <v>4</v>
       </c>
       <c r="L26" s="31">
         <v>1</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>1</v>
       </c>
-      <c r="O26" s="45">
+      <c r="O26" s="43">
         <v>1</v>
       </c>
-      <c r="P26" s="45">
+      <c r="P26" s="43">
         <v>0</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="43">
         <v>1</v>
       </c>
-      <c r="R26" s="42"/>
+      <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A27" s="100"/>
-      <c r="B27" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="45">
+      <c r="B27" s="69" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="43">
         <v>79181</v>
       </c>
-      <c r="D27" s="45">
+      <c r="D27" s="43">
         <v>25384</v>
       </c>
-      <c r="E27" s="45">
+      <c r="E27" s="43">
         <v>53797</v>
       </c>
-      <c r="F27" s="45">
+      <c r="F27" s="43">
         <v>2642</v>
       </c>
-      <c r="G27" s="45">
+      <c r="G27" s="43">
         <v>693</v>
       </c>
-      <c r="H27" s="45">
+      <c r="H27" s="43">
         <v>1949</v>
       </c>
-      <c r="I27" s="45">
+      <c r="I27" s="43">
         <v>17938</v>
       </c>
-      <c r="J27" s="45">
+      <c r="J27" s="43">
         <v>5029</v>
       </c>
-      <c r="K27" s="45">
+      <c r="K27" s="43">
         <v>12909</v>
       </c>
-      <c r="L27" s="45">
+      <c r="L27" s="43">
         <v>31101</v>
       </c>
-      <c r="M27" s="45">
+      <c r="M27" s="43">
         <v>10133</v>
       </c>
-      <c r="N27" s="45">
+      <c r="N27" s="43">
         <v>20968</v>
       </c>
-      <c r="O27" s="45">
+      <c r="O27" s="43">
         <v>27500</v>
       </c>
-      <c r="P27" s="45">
+      <c r="P27" s="43">
         <v>9529</v>
       </c>
-      <c r="Q27" s="45">
+      <c r="Q27" s="43">
         <v>17971</v>
       </c>
-      <c r="R27" s="42"/>
+      <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A28" s="100"/>
-      <c r="B28" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="45">
+      <c r="B28" s="68" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="43">
         <v>24038</v>
       </c>
-      <c r="D28" s="45">
+      <c r="D28" s="43">
         <v>20521</v>
       </c>
-      <c r="E28" s="45">
+      <c r="E28" s="43">
         <v>3517</v>
       </c>
-      <c r="F28" s="45">
+      <c r="F28" s="43">
         <v>265</v>
       </c>
-      <c r="G28" s="45">
+      <c r="G28" s="43">
         <v>205</v>
       </c>
-      <c r="H28" s="45">
+      <c r="H28" s="43">
         <v>60</v>
       </c>
-      <c r="I28" s="45">
+      <c r="I28" s="43">
         <v>1362</v>
       </c>
-      <c r="J28" s="45">
+      <c r="J28" s="43">
         <v>1094</v>
       </c>
-      <c r="K28" s="45">
+      <c r="K28" s="43">
         <v>268</v>
       </c>
-      <c r="L28" s="45">
+      <c r="L28" s="43">
         <v>4033</v>
       </c>
-      <c r="M28" s="45">
+      <c r="M28" s="43">
         <v>3451</v>
       </c>
-      <c r="N28" s="45">
+      <c r="N28" s="43">
         <v>582</v>
       </c>
-      <c r="O28" s="45">
+      <c r="O28" s="43">
         <v>18378</v>
       </c>
-      <c r="P28" s="45">
+      <c r="P28" s="43">
         <v>15771</v>
       </c>
-      <c r="Q28" s="45">
+      <c r="Q28" s="43">
         <v>2607</v>
       </c>
-      <c r="R28" s="42"/>
+      <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A29" s="100"/>
-      <c r="B29" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="45">
+      <c r="B29" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="43">
         <v>136054</v>
       </c>
-      <c r="D29" s="45">
+      <c r="D29" s="43">
         <v>62917</v>
       </c>
-      <c r="E29" s="45">
+      <c r="E29" s="43">
         <v>73137</v>
       </c>
-      <c r="F29" s="45">
+      <c r="F29" s="43">
         <v>1456</v>
       </c>
-      <c r="G29" s="45">
+      <c r="G29" s="43">
         <v>751</v>
       </c>
-      <c r="H29" s="45">
+      <c r="H29" s="43">
         <v>705</v>
       </c>
-      <c r="I29" s="45">
+      <c r="I29" s="43">
         <v>19185</v>
       </c>
-      <c r="J29" s="45">
+      <c r="J29" s="43">
         <v>9670</v>
       </c>
-      <c r="K29" s="45">
+      <c r="K29" s="43">
         <v>9515</v>
       </c>
-      <c r="L29" s="45">
+      <c r="L29" s="43">
         <v>71557</v>
       </c>
-      <c r="M29" s="45">
+      <c r="M29" s="43">
         <v>34292</v>
       </c>
-      <c r="N29" s="45">
+      <c r="N29" s="43">
         <v>37265</v>
       </c>
-      <c r="O29" s="45">
+      <c r="O29" s="43">
         <v>43856</v>
       </c>
-      <c r="P29" s="45">
+      <c r="P29" s="43">
         <v>18204</v>
       </c>
-      <c r="Q29" s="45">
+      <c r="Q29" s="43">
         <v>25652</v>
       </c>
-      <c r="R29" s="42"/>
+      <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A30" s="100"/>
-      <c r="B30" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="45">
+      <c r="B30" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="43">
         <v>140313</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="43">
         <v>78866</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="43">
         <v>61447</v>
       </c>
-      <c r="F30" s="45">
+      <c r="F30" s="43">
         <v>40555</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="43">
         <v>21469</v>
       </c>
-      <c r="H30" s="45">
+      <c r="H30" s="43">
         <v>19086</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="43">
         <v>50442</v>
       </c>
-      <c r="J30" s="45">
+      <c r="J30" s="43">
         <v>27814</v>
       </c>
-      <c r="K30" s="45">
+      <c r="K30" s="43">
         <v>22628</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="43">
         <v>45457</v>
       </c>
-      <c r="M30" s="45">
+      <c r="M30" s="43">
         <v>26894</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="43">
         <v>18563</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="43">
         <v>3859</v>
       </c>
-      <c r="P30" s="45">
+      <c r="P30" s="43">
         <v>2689</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="43">
         <v>1170</v>
       </c>
-      <c r="R30" s="42"/>
+      <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A31" s="100"/>
-      <c r="B31" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="45">
+      <c r="B31" s="68" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="43">
         <v>4705</v>
       </c>
-      <c r="D31" s="45">
+      <c r="D31" s="43">
         <v>2452</v>
       </c>
-      <c r="E31" s="45">
+      <c r="E31" s="43">
         <v>2253</v>
       </c>
-      <c r="F31" s="45">
+      <c r="F31" s="43">
         <v>26</v>
       </c>
-      <c r="G31" s="45">
+      <c r="G31" s="43">
         <v>15</v>
       </c>
-      <c r="H31" s="45">
+      <c r="H31" s="43">
         <v>11</v>
       </c>
-      <c r="I31" s="45">
+      <c r="I31" s="43">
         <v>38</v>
       </c>
-      <c r="J31" s="45">
+      <c r="J31" s="43">
         <v>19</v>
       </c>
-      <c r="K31" s="45">
+      <c r="K31" s="43">
         <v>19</v>
       </c>
-      <c r="L31" s="45">
+      <c r="L31" s="43">
         <v>210</v>
       </c>
-      <c r="M31" s="45">
+      <c r="M31" s="43">
         <v>129</v>
       </c>
-      <c r="N31" s="45">
+      <c r="N31" s="43">
         <v>81</v>
       </c>
-      <c r="O31" s="45">
+      <c r="O31" s="43">
         <v>4431</v>
       </c>
-      <c r="P31" s="45">
+      <c r="P31" s="43">
         <v>2289</v>
       </c>
-      <c r="Q31" s="45">
+      <c r="Q31" s="43">
         <v>2142</v>
       </c>
-      <c r="R31" s="42"/>
+      <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A32" s="100"/>
-      <c r="B32" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="45">
+      <c r="B32" s="68" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="43">
         <v>1387</v>
       </c>
-      <c r="D32" s="45">
+      <c r="D32" s="43">
         <v>754</v>
       </c>
-      <c r="E32" s="45">
+      <c r="E32" s="43">
         <v>633</v>
       </c>
-      <c r="F32" s="45">
+      <c r="F32" s="43">
         <v>27</v>
       </c>
-      <c r="G32" s="45">
+      <c r="G32" s="43">
         <v>10</v>
       </c>
-      <c r="H32" s="45">
+      <c r="H32" s="43">
         <v>17</v>
       </c>
-      <c r="I32" s="45">
+      <c r="I32" s="43">
         <v>559</v>
       </c>
-      <c r="J32" s="45">
+      <c r="J32" s="43">
         <v>323</v>
       </c>
-      <c r="K32" s="45">
+      <c r="K32" s="43">
         <v>236</v>
       </c>
-      <c r="L32" s="45">
+      <c r="L32" s="43">
         <v>276</v>
       </c>
-      <c r="M32" s="45">
+      <c r="M32" s="43">
         <v>159</v>
       </c>
-      <c r="N32" s="45">
+      <c r="N32" s="43">
         <v>117</v>
       </c>
-      <c r="O32" s="45">
+      <c r="O32" s="43">
         <v>525</v>
       </c>
-      <c r="P32" s="45">
+      <c r="P32" s="43">
         <v>262</v>
       </c>
-      <c r="Q32" s="45">
+      <c r="Q32" s="43">
         <v>263</v>
       </c>
-      <c r="R32" s="42"/>
+      <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A33" s="100"/>
-      <c r="B33" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="45">
+      <c r="B33" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="43">
         <v>4442</v>
       </c>
-      <c r="D33" s="45">
+      <c r="D33" s="43">
         <v>2263</v>
       </c>
-      <c r="E33" s="45">
+      <c r="E33" s="43">
         <v>2179</v>
       </c>
-      <c r="F33" s="45">
+      <c r="F33" s="43">
         <v>216</v>
       </c>
-      <c r="G33" s="45">
+      <c r="G33" s="43">
         <v>106</v>
       </c>
-      <c r="H33" s="45">
+      <c r="H33" s="43">
         <v>110</v>
       </c>
-      <c r="I33" s="45">
+      <c r="I33" s="43">
         <v>918</v>
       </c>
-      <c r="J33" s="45">
+      <c r="J33" s="43">
         <v>522</v>
       </c>
-      <c r="K33" s="45">
+      <c r="K33" s="43">
         <v>396</v>
       </c>
-      <c r="L33" s="45">
+      <c r="L33" s="43">
         <v>1081</v>
       </c>
-      <c r="M33" s="45">
+      <c r="M33" s="43">
         <v>527</v>
       </c>
-      <c r="N33" s="45">
+      <c r="N33" s="43">
         <v>554</v>
       </c>
-      <c r="O33" s="45">
+      <c r="O33" s="43">
         <v>2227</v>
       </c>
-      <c r="P33" s="45">
+      <c r="P33" s="43">
         <v>1108</v>
       </c>
-      <c r="Q33" s="45">
+      <c r="Q33" s="43">
         <v>1119</v>
       </c>
-      <c r="R33" s="42"/>
+      <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
       <c r="A34" s="101"/>
-      <c r="B34" s="72" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="46">
+      <c r="B34" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="C34" s="44">
         <v>22583</v>
       </c>
-      <c r="D34" s="47">
+      <c r="D34" s="45">
         <v>13481</v>
       </c>
-      <c r="E34" s="47">
+      <c r="E34" s="45">
         <v>9102</v>
       </c>
-      <c r="F34" s="47">
+      <c r="F34" s="45">
         <v>299</v>
       </c>
-      <c r="G34" s="47">
+      <c r="G34" s="45">
         <v>118</v>
       </c>
-      <c r="H34" s="47">
+      <c r="H34" s="45">
         <v>181</v>
       </c>
-      <c r="I34" s="47">
+      <c r="I34" s="45">
         <v>1763</v>
       </c>
-      <c r="J34" s="47">
+      <c r="J34" s="45">
         <v>664</v>
       </c>
-      <c r="K34" s="47">
+      <c r="K34" s="45">
         <v>1099</v>
       </c>
-      <c r="L34" s="47">
+      <c r="L34" s="45">
         <v>4534</v>
       </c>
-      <c r="M34" s="47">
+      <c r="M34" s="45">
         <v>2066</v>
       </c>
-      <c r="N34" s="47">
+      <c r="N34" s="45">
         <v>2468</v>
       </c>
-      <c r="O34" s="47">
+      <c r="O34" s="45">
         <v>15987</v>
       </c>
-      <c r="P34" s="47">
+      <c r="P34" s="45">
         <v>10633</v>
       </c>
-      <c r="Q34" s="47">
+      <c r="Q34" s="45">
         <v>5354</v>
       </c>
-      <c r="R34" s="42"/>
+      <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="39" t="s">
+      <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="39"/>
-[...14 lines deleted...]
-      <c r="Q35" s="39"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="102" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="102"/>
       <c r="O36" s="102"/>
       <c r="P36" s="102"/>
       <c r="Q36" s="102"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="52" t="s">
-        <v>134</v>
+      <c r="A37" s="50" t="s">
+        <v>97</v>
       </c>
       <c r="B37" s="5"/>
-      <c r="C37" s="41"/>
-[...13 lines deleted...]
-      <c r="Q37" s="41"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C38" s="42"/>
-[...1 lines deleted...]
-      <c r="E38" s="42"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C39" s="42"/>
-[...1 lines deleted...]
-      <c r="E39" s="42"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C40" s="42"/>
-[...1 lines deleted...]
-      <c r="E40" s="42"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0754D5CA-C29E-495B-AB92-2CD95FD1E155}">
   <dimension ref="A1:AJ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C7" sqref="C7"/>
       <selection pane="topRight" activeCell="C7" sqref="C7"/>
       <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="107" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="107"/>
+      <c r="A2" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="B2" s="106"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="40"/>
+      <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="89" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B4" s="103"/>
       <c r="C4" s="86" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="87"/>
       <c r="E4" s="87"/>
       <c r="F4" s="86" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="86"/>
       <c r="H4" s="86"/>
       <c r="I4" s="86" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="86"/>
       <c r="K4" s="86"/>
       <c r="L4" s="86" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="87"/>
       <c r="N4" s="87"/>
       <c r="O4" s="86" t="s">
         <v>10</v>
       </c>
@@ -33890,54 +15530,54 @@
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="56"/>
+      <c r="B7" s="54"/>
       <c r="C7" s="29">
         <v>1238505</v>
       </c>
       <c r="D7" s="29">
         <v>678741</v>
       </c>
       <c r="E7" s="29">
         <v>559764</v>
       </c>
       <c r="F7" s="29">
         <v>136050</v>
       </c>
       <c r="G7" s="29">
         <v>73612</v>
       </c>
       <c r="H7" s="29">
         <v>62438</v>
       </c>
       <c r="I7" s="29">
         <v>211798</v>
       </c>
       <c r="J7" s="29">
         <v>112983</v>
       </c>
       <c r="K7" s="29">
@@ -33946,51 +15586,51 @@
       <c r="L7" s="29">
         <v>398682</v>
       </c>
       <c r="M7" s="29">
         <v>217798</v>
       </c>
       <c r="N7" s="29">
         <v>180884</v>
       </c>
       <c r="O7" s="29">
         <v>491975</v>
       </c>
       <c r="P7" s="29">
         <v>274348</v>
       </c>
       <c r="Q7" s="29">
         <v>217627</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="100" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
         <v>384738</v>
       </c>
       <c r="D8" s="30">
         <v>193579</v>
       </c>
       <c r="E8" s="30">
         <v>191159</v>
       </c>
       <c r="F8" s="30">
         <v>14154</v>
       </c>
       <c r="G8" s="30">
         <v>7085</v>
       </c>
       <c r="H8" s="30">
         <v>7069</v>
       </c>
       <c r="I8" s="30">
         <v>57504</v>
       </c>
@@ -34111,51 +15751,51 @@
       <c r="L10" s="30">
         <v>2554</v>
       </c>
       <c r="M10" s="30">
         <v>2036</v>
       </c>
       <c r="N10" s="30">
         <v>518</v>
       </c>
       <c r="O10" s="30">
         <v>6312</v>
       </c>
       <c r="P10" s="30">
         <v>4525</v>
       </c>
       <c r="Q10" s="30">
         <v>1787</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="100"/>
       <c r="B11" s="33" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C11" s="30">
         <v>74216</v>
       </c>
       <c r="D11" s="30">
         <v>40779</v>
       </c>
       <c r="E11" s="30">
         <v>33437</v>
       </c>
       <c r="F11" s="30">
         <v>9167</v>
       </c>
       <c r="G11" s="30">
         <v>5955</v>
       </c>
       <c r="H11" s="30">
         <v>3212</v>
       </c>
       <c r="I11" s="30">
         <v>5806</v>
       </c>
       <c r="J11" s="30">
         <v>3744</v>
       </c>
@@ -34165,51 +15805,51 @@
       <c r="L11" s="30">
         <v>11972</v>
       </c>
       <c r="M11" s="30">
         <v>7870</v>
       </c>
       <c r="N11" s="30">
         <v>4102</v>
       </c>
       <c r="O11" s="30">
         <v>47271</v>
       </c>
       <c r="P11" s="30">
         <v>23210</v>
       </c>
       <c r="Q11" s="30">
         <v>24061</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="100"/>
       <c r="B12" s="33" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C12" s="30">
         <v>12016</v>
       </c>
       <c r="D12" s="30">
         <v>7878</v>
       </c>
       <c r="E12" s="30">
         <v>4138</v>
       </c>
       <c r="F12" s="30">
         <v>1934</v>
       </c>
       <c r="G12" s="30">
         <v>1387</v>
       </c>
       <c r="H12" s="30">
         <v>547</v>
       </c>
       <c r="I12" s="30">
         <v>1258</v>
       </c>
       <c r="J12" s="30">
         <v>882</v>
       </c>
@@ -34219,51 +15859,51 @@
       <c r="L12" s="30">
         <v>1211</v>
       </c>
       <c r="M12" s="30">
         <v>849</v>
       </c>
       <c r="N12" s="30">
         <v>362</v>
       </c>
       <c r="O12" s="30">
         <v>7613</v>
       </c>
       <c r="P12" s="30">
         <v>4760</v>
       </c>
       <c r="Q12" s="30">
         <v>2853</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="100"/>
       <c r="B13" s="33" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C13" s="30">
         <v>81272</v>
       </c>
       <c r="D13" s="30">
         <v>43788</v>
       </c>
       <c r="E13" s="30">
         <v>37484</v>
       </c>
       <c r="F13" s="30">
         <v>64936</v>
       </c>
       <c r="G13" s="30">
         <v>34835</v>
       </c>
       <c r="H13" s="30">
         <v>30101</v>
       </c>
       <c r="I13" s="30">
         <v>5506</v>
       </c>
       <c r="J13" s="30">
         <v>3040</v>
       </c>
@@ -34327,51 +15967,51 @@
       <c r="L14" s="31">
         <v>122066</v>
       </c>
       <c r="M14" s="31">
         <v>72847</v>
       </c>
       <c r="N14" s="31">
         <v>49219</v>
       </c>
       <c r="O14" s="31">
         <v>161900</v>
       </c>
       <c r="P14" s="31">
         <v>95458</v>
       </c>
       <c r="Q14" s="31">
         <v>66442</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="100"/>
       <c r="B15" s="34" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4499</v>
       </c>
       <c r="D15" s="31">
         <v>2940</v>
       </c>
       <c r="E15" s="31">
         <v>1559</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>356</v>
       </c>
       <c r="J15" s="31">
         <v>211</v>
       </c>
@@ -34381,51 +16021,51 @@
       <c r="L15" s="31">
         <v>824</v>
       </c>
       <c r="M15" s="31">
         <v>503</v>
       </c>
       <c r="N15" s="31">
         <v>321</v>
       </c>
       <c r="O15" s="31">
         <v>3319</v>
       </c>
       <c r="P15" s="31">
         <v>2226</v>
       </c>
       <c r="Q15" s="31">
         <v>1093</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="100"/>
       <c r="B16" s="34" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="C16" s="31">
         <v>130025</v>
       </c>
       <c r="D16" s="31">
         <v>71850</v>
       </c>
       <c r="E16" s="31">
         <v>58175</v>
       </c>
       <c r="F16" s="31">
         <v>39318</v>
       </c>
       <c r="G16" s="31">
         <v>20687</v>
       </c>
       <c r="H16" s="31">
         <v>18631</v>
       </c>
       <c r="I16" s="31">
         <v>46938</v>
       </c>
       <c r="J16" s="31">
         <v>25473</v>
       </c>
@@ -34433,1151 +16073,2940 @@
         <v>21465</v>
       </c>
       <c r="L16" s="31">
         <v>40384</v>
       </c>
       <c r="M16" s="31">
         <v>23285</v>
       </c>
       <c r="N16" s="31">
         <v>17099</v>
       </c>
       <c r="O16" s="31">
         <v>3385</v>
       </c>
       <c r="P16" s="31">
         <v>2405</v>
       </c>
       <c r="Q16" s="31">
         <v>980</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="100"/>
-      <c r="B17" s="57" t="s">
-        <v>112</v>
+      <c r="B17" s="55" t="s">
+        <v>75</v>
       </c>
       <c r="C17" s="32">
         <v>10198</v>
       </c>
       <c r="D17" s="32">
         <v>5592</v>
       </c>
       <c r="E17" s="32">
         <v>4606</v>
       </c>
       <c r="F17" s="32">
         <v>3262</v>
       </c>
       <c r="G17" s="32">
         <v>1668</v>
       </c>
       <c r="H17" s="32">
         <v>1594</v>
       </c>
       <c r="I17" s="32">
         <v>2613</v>
       </c>
       <c r="J17" s="32">
         <v>1506</v>
       </c>
       <c r="K17" s="32">
         <v>1107</v>
       </c>
       <c r="L17" s="32">
         <v>1662</v>
       </c>
       <c r="M17" s="32">
         <v>861</v>
       </c>
       <c r="N17" s="32">
         <v>801</v>
       </c>
       <c r="O17" s="32">
         <v>2661</v>
       </c>
       <c r="P17" s="32">
         <v>1557</v>
       </c>
       <c r="Q17" s="32">
         <v>1104</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A18" s="100" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="C18" s="45">
+        <v>41</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="43">
         <v>53981</v>
       </c>
-      <c r="D18" s="45">
+      <c r="D18" s="43">
         <v>28462</v>
       </c>
-      <c r="E18" s="45">
+      <c r="E18" s="43">
         <v>25519</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="43">
         <v>42</v>
       </c>
-      <c r="G18" s="45">
+      <c r="G18" s="43">
         <v>22</v>
       </c>
-      <c r="H18" s="45">
+      <c r="H18" s="43">
         <v>20</v>
       </c>
-      <c r="I18" s="45">
+      <c r="I18" s="43">
         <v>22343</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="43">
         <v>12264</v>
       </c>
-      <c r="K18" s="45">
+      <c r="K18" s="43">
         <v>10079</v>
       </c>
-      <c r="L18" s="45">
+      <c r="L18" s="43">
         <v>15881</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="43">
         <v>8050</v>
       </c>
-      <c r="N18" s="45">
+      <c r="N18" s="43">
         <v>7831</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O18" s="43">
         <v>15715</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="43">
         <v>8126</v>
       </c>
-      <c r="Q18" s="45">
+      <c r="Q18" s="43">
         <v>7589</v>
       </c>
-      <c r="R18" s="42"/>
+      <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A19" s="100"/>
-      <c r="B19" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="45">
+      <c r="B19" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="43">
         <v>140492</v>
       </c>
-      <c r="D19" s="45">
+      <c r="D19" s="43">
         <v>77320</v>
       </c>
-      <c r="E19" s="45">
+      <c r="E19" s="43">
         <v>63172</v>
       </c>
-      <c r="F19" s="45">
+      <c r="F19" s="43">
         <v>44</v>
       </c>
-      <c r="G19" s="45">
+      <c r="G19" s="43">
         <v>22</v>
       </c>
-      <c r="H19" s="45">
+      <c r="H19" s="43">
         <v>22</v>
       </c>
-      <c r="I19" s="45">
+      <c r="I19" s="43">
         <v>21548</v>
       </c>
-      <c r="J19" s="45">
+      <c r="J19" s="43">
         <v>11308</v>
       </c>
-      <c r="K19" s="45">
+      <c r="K19" s="43">
         <v>10240</v>
       </c>
-      <c r="L19" s="45">
+      <c r="L19" s="43">
         <v>35702</v>
       </c>
-      <c r="M19" s="45">
+      <c r="M19" s="43">
         <v>20296</v>
       </c>
-      <c r="N19" s="45">
+      <c r="N19" s="43">
         <v>15406</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="43">
         <v>83198</v>
       </c>
-      <c r="P19" s="45">
+      <c r="P19" s="43">
         <v>45694</v>
       </c>
-      <c r="Q19" s="45">
+      <c r="Q19" s="43">
         <v>37504</v>
       </c>
-      <c r="R19" s="42"/>
+      <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A20" s="100"/>
-      <c r="B20" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="45">
+      <c r="B20" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="43">
         <v>3045</v>
       </c>
-      <c r="D20" s="45">
+      <c r="D20" s="43">
         <v>1698</v>
       </c>
-      <c r="E20" s="45">
+      <c r="E20" s="43">
         <v>1347</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="43">
         <v>7</v>
       </c>
-      <c r="G20" s="45">
+      <c r="G20" s="43">
         <v>6</v>
       </c>
-      <c r="H20" s="45">
+      <c r="H20" s="43">
         <v>1</v>
       </c>
-      <c r="I20" s="45">
+      <c r="I20" s="43">
         <v>137</v>
       </c>
-      <c r="J20" s="45">
+      <c r="J20" s="43">
         <v>76</v>
       </c>
-      <c r="K20" s="45">
+      <c r="K20" s="43">
         <v>61</v>
       </c>
-      <c r="L20" s="45">
+      <c r="L20" s="43">
         <v>782</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="43">
         <v>419</v>
       </c>
-      <c r="N20" s="45">
+      <c r="N20" s="43">
         <v>363</v>
       </c>
-      <c r="O20" s="45">
+      <c r="O20" s="43">
         <v>2119</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="43">
         <v>1197</v>
       </c>
-      <c r="Q20" s="45">
+      <c r="Q20" s="43">
         <v>922</v>
       </c>
-      <c r="R20" s="42"/>
+      <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A21" s="100"/>
-      <c r="B21" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="45">
+      <c r="B21" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="43">
         <v>16164</v>
       </c>
-      <c r="D21" s="45">
+      <c r="D21" s="43">
         <v>12020</v>
       </c>
-      <c r="E21" s="45">
+      <c r="E21" s="43">
         <v>4144</v>
       </c>
-      <c r="F21" s="45">
+      <c r="F21" s="43">
         <v>74</v>
       </c>
-      <c r="G21" s="45">
+      <c r="G21" s="43">
         <v>43</v>
       </c>
-      <c r="H21" s="45">
+      <c r="H21" s="43">
         <v>31</v>
       </c>
-      <c r="I21" s="45">
+      <c r="I21" s="43">
         <v>3836</v>
       </c>
-      <c r="J21" s="45">
+      <c r="J21" s="43">
         <v>3153</v>
       </c>
-      <c r="K21" s="45">
+      <c r="K21" s="43">
         <v>683</v>
       </c>
-      <c r="L21" s="45">
+      <c r="L21" s="43">
         <v>3682</v>
       </c>
-      <c r="M21" s="45">
+      <c r="M21" s="43">
         <v>2782</v>
       </c>
-      <c r="N21" s="45">
+      <c r="N21" s="43">
         <v>900</v>
       </c>
-      <c r="O21" s="45">
+      <c r="O21" s="43">
         <v>8572</v>
       </c>
-      <c r="P21" s="45">
+      <c r="P21" s="43">
         <v>6042</v>
       </c>
-      <c r="Q21" s="45">
+      <c r="Q21" s="43">
         <v>2530</v>
       </c>
-      <c r="R21" s="42"/>
+      <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A22" s="100"/>
-      <c r="B22" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="45">
+      <c r="B22" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="43">
         <v>337029</v>
       </c>
-      <c r="D22" s="45">
+      <c r="D22" s="43">
         <v>198183</v>
       </c>
-      <c r="E22" s="45">
+      <c r="E22" s="43">
         <v>138846</v>
       </c>
-      <c r="F22" s="45">
+      <c r="F22" s="43">
         <v>4825</v>
       </c>
-      <c r="G22" s="45">
+      <c r="G22" s="43">
         <v>2725</v>
       </c>
-      <c r="H22" s="45">
+      <c r="H22" s="43">
         <v>2100</v>
       </c>
-      <c r="I22" s="45">
+      <c r="I22" s="43">
         <v>46500</v>
       </c>
-      <c r="J22" s="45">
+      <c r="J22" s="43">
         <v>26102</v>
       </c>
-      <c r="K22" s="45">
+      <c r="K22" s="43">
         <v>20398</v>
       </c>
-      <c r="L22" s="45">
+      <c r="L22" s="43">
         <v>124171</v>
       </c>
-      <c r="M22" s="45">
+      <c r="M22" s="43">
         <v>74063</v>
       </c>
-      <c r="N22" s="45">
+      <c r="N22" s="43">
         <v>50108</v>
       </c>
-      <c r="O22" s="45">
+      <c r="O22" s="43">
         <v>161533</v>
       </c>
-      <c r="P22" s="45">
+      <c r="P22" s="43">
         <v>95293</v>
       </c>
-      <c r="Q22" s="45">
+      <c r="Q22" s="43">
         <v>66240</v>
       </c>
-      <c r="R22" s="42"/>
+      <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A23" s="100"/>
-      <c r="B23" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="45">
+      <c r="B23" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="43">
         <v>102602</v>
       </c>
-      <c r="D23" s="45">
+      <c r="D23" s="43">
         <v>58258</v>
       </c>
-      <c r="E23" s="45">
+      <c r="E23" s="43">
         <v>44344</v>
       </c>
-      <c r="F23" s="45">
+      <c r="F23" s="43">
         <v>6142</v>
       </c>
-      <c r="G23" s="45">
+      <c r="G23" s="43">
         <v>3352</v>
       </c>
-      <c r="H23" s="45">
+      <c r="H23" s="43">
         <v>2790</v>
       </c>
-      <c r="I23" s="45">
+      <c r="I23" s="43">
         <v>12842</v>
       </c>
-      <c r="J23" s="45">
+      <c r="J23" s="43">
         <v>7065</v>
       </c>
-      <c r="K23" s="45">
+      <c r="K23" s="43">
         <v>5777</v>
       </c>
-      <c r="L23" s="45">
+      <c r="L23" s="43">
         <v>40281</v>
       </c>
-      <c r="M23" s="45">
+      <c r="M23" s="43">
         <v>22074</v>
       </c>
-      <c r="N23" s="45">
+      <c r="N23" s="43">
         <v>18207</v>
       </c>
-      <c r="O23" s="45">
+      <c r="O23" s="43">
         <v>43337</v>
       </c>
-      <c r="P23" s="45">
+      <c r="P23" s="43">
         <v>25767</v>
       </c>
-      <c r="Q23" s="45">
+      <c r="Q23" s="43">
         <v>17570</v>
       </c>
-      <c r="R23" s="42"/>
+      <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A24" s="100"/>
-      <c r="B24" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="45">
+      <c r="B24" s="69" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="43">
         <v>169443</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="43">
         <v>93538</v>
       </c>
-      <c r="E24" s="45">
+      <c r="E24" s="43">
         <v>75905</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="43">
         <v>77318</v>
       </c>
-      <c r="G24" s="45">
+      <c r="G24" s="43">
         <v>42877</v>
       </c>
-      <c r="H24" s="45">
+      <c r="H24" s="43">
         <v>34441</v>
       </c>
-      <c r="I24" s="45">
+      <c r="I24" s="43">
         <v>12830</v>
       </c>
-      <c r="J24" s="45">
+      <c r="J24" s="43">
         <v>7812</v>
       </c>
-      <c r="K24" s="45">
+      <c r="K24" s="43">
         <v>5018</v>
       </c>
-      <c r="L24" s="45">
+      <c r="L24" s="43">
         <v>20273</v>
       </c>
-      <c r="M24" s="45">
+      <c r="M24" s="43">
         <v>12440</v>
       </c>
-      <c r="N24" s="45">
+      <c r="N24" s="43">
         <v>7833</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="43">
         <v>59022</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="43">
         <v>30409</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="43">
         <v>28613</v>
       </c>
-      <c r="R24" s="42"/>
+      <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A25" s="100"/>
-      <c r="B25" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="45">
+      <c r="B25" s="69" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="43">
         <v>4421</v>
       </c>
-      <c r="D25" s="45">
+      <c r="D25" s="43">
         <v>2907</v>
       </c>
-      <c r="E25" s="45">
+      <c r="E25" s="43">
         <v>1514</v>
       </c>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0</v>
       </c>
-      <c r="I25" s="45">
+      <c r="I25" s="43">
         <v>350</v>
       </c>
-      <c r="J25" s="45">
+      <c r="J25" s="43">
         <v>209</v>
       </c>
-      <c r="K25" s="45">
+      <c r="K25" s="43">
         <v>141</v>
       </c>
-      <c r="L25" s="45">
+      <c r="L25" s="43">
         <v>829</v>
       </c>
-      <c r="M25" s="45">
+      <c r="M25" s="43">
         <v>506</v>
       </c>
-      <c r="N25" s="45">
+      <c r="N25" s="43">
         <v>323</v>
       </c>
-      <c r="O25" s="45">
+      <c r="O25" s="43">
         <v>3242</v>
       </c>
-      <c r="P25" s="45">
+      <c r="P25" s="43">
         <v>2192</v>
       </c>
-      <c r="Q25" s="45">
+      <c r="Q25" s="43">
         <v>1050</v>
       </c>
-      <c r="R25" s="42"/>
+      <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A26" s="100"/>
-      <c r="B26" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="45">
+      <c r="B26" s="69" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" s="43">
         <v>1930</v>
       </c>
-      <c r="D26" s="45">
+      <c r="D26" s="43">
         <v>1091</v>
       </c>
-      <c r="E26" s="45">
+      <c r="E26" s="43">
         <v>839</v>
       </c>
-      <c r="F26" s="45">
+      <c r="F26" s="43">
         <v>1924</v>
       </c>
-      <c r="G26" s="45">
+      <c r="G26" s="43">
         <v>1089</v>
       </c>
-      <c r="H26" s="45">
+      <c r="H26" s="43">
         <v>835</v>
       </c>
-      <c r="I26" s="45">
+      <c r="I26" s="43">
         <v>4</v>
       </c>
-      <c r="J26" s="45">
+      <c r="J26" s="43">
         <v>2</v>
       </c>
-      <c r="K26" s="45">
+      <c r="K26" s="43">
         <v>2</v>
       </c>
       <c r="L26" s="31">
         <v>1</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>1</v>
       </c>
-      <c r="O26" s="45">
+      <c r="O26" s="43">
         <v>1</v>
       </c>
-      <c r="P26" s="45">
+      <c r="P26" s="43">
         <v>0</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="43">
         <v>1</v>
       </c>
-      <c r="R26" s="42"/>
+      <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A27" s="100"/>
-      <c r="B27" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="45">
+      <c r="B27" s="69" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="43">
         <v>78873</v>
       </c>
-      <c r="D27" s="45">
+      <c r="D27" s="43">
         <v>25286</v>
       </c>
-      <c r="E27" s="45">
+      <c r="E27" s="43">
         <v>53587</v>
       </c>
-      <c r="F27" s="45">
+      <c r="F27" s="43">
         <v>2699</v>
       </c>
-      <c r="G27" s="45">
+      <c r="G27" s="43">
         <v>706</v>
       </c>
-      <c r="H27" s="45">
+      <c r="H27" s="43">
         <v>1993</v>
       </c>
-      <c r="I27" s="45">
+      <c r="I27" s="43">
         <v>17674</v>
       </c>
-      <c r="J27" s="45">
+      <c r="J27" s="43">
         <v>4971</v>
       </c>
-      <c r="K27" s="45">
+      <c r="K27" s="43">
         <v>12703</v>
       </c>
-      <c r="L27" s="45">
+      <c r="L27" s="43">
         <v>31030</v>
       </c>
-      <c r="M27" s="45">
+      <c r="M27" s="43">
         <v>10097</v>
       </c>
-      <c r="N27" s="45">
+      <c r="N27" s="43">
         <v>20933</v>
       </c>
-      <c r="O27" s="45">
+      <c r="O27" s="43">
         <v>27470</v>
       </c>
-      <c r="P27" s="45">
+      <c r="P27" s="43">
         <v>9512</v>
       </c>
-      <c r="Q27" s="45">
+      <c r="Q27" s="43">
         <v>17958</v>
       </c>
-      <c r="R27" s="42"/>
+      <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A28" s="100"/>
-      <c r="B28" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="45">
+      <c r="B28" s="68" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="43">
         <v>23532</v>
       </c>
-      <c r="D28" s="45">
+      <c r="D28" s="43">
         <v>20113</v>
       </c>
-      <c r="E28" s="45">
+      <c r="E28" s="43">
         <v>3419</v>
       </c>
-      <c r="F28" s="45">
+      <c r="F28" s="43">
         <v>266</v>
       </c>
-      <c r="G28" s="45">
+      <c r="G28" s="43">
         <v>208</v>
       </c>
-      <c r="H28" s="45">
+      <c r="H28" s="43">
         <v>58</v>
       </c>
-      <c r="I28" s="45">
+      <c r="I28" s="43">
         <v>1353</v>
       </c>
-      <c r="J28" s="45">
+      <c r="J28" s="43">
         <v>1087</v>
       </c>
-      <c r="K28" s="45">
+      <c r="K28" s="43">
         <v>266</v>
       </c>
-      <c r="L28" s="45">
+      <c r="L28" s="43">
         <v>3959</v>
       </c>
-      <c r="M28" s="45">
+      <c r="M28" s="43">
         <v>3384</v>
       </c>
-      <c r="N28" s="45">
+      <c r="N28" s="43">
         <v>575</v>
       </c>
-      <c r="O28" s="45">
+      <c r="O28" s="43">
         <v>17954</v>
       </c>
-      <c r="P28" s="45">
+      <c r="P28" s="43">
         <v>15434</v>
       </c>
-      <c r="Q28" s="45">
+      <c r="Q28" s="43">
         <v>2520</v>
       </c>
-      <c r="R28" s="42"/>
+      <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A29" s="100"/>
-      <c r="B29" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="45">
+      <c r="B29" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="43">
         <v>135586</v>
       </c>
-      <c r="D29" s="45">
+      <c r="D29" s="43">
         <v>62810</v>
       </c>
-      <c r="E29" s="45">
+      <c r="E29" s="43">
         <v>72776</v>
       </c>
-      <c r="F29" s="45">
+      <c r="F29" s="43">
         <v>1482</v>
       </c>
-      <c r="G29" s="45">
+      <c r="G29" s="43">
         <v>759</v>
       </c>
-      <c r="H29" s="45">
+      <c r="H29" s="43">
         <v>723</v>
       </c>
-      <c r="I29" s="45">
+      <c r="I29" s="43">
         <v>19223</v>
       </c>
-      <c r="J29" s="45">
+      <c r="J29" s="43">
         <v>9714</v>
       </c>
-      <c r="K29" s="45">
+      <c r="K29" s="43">
         <v>9509</v>
       </c>
-      <c r="L29" s="45">
+      <c r="L29" s="43">
         <v>71378</v>
       </c>
-      <c r="M29" s="45">
+      <c r="M29" s="43">
         <v>34254</v>
       </c>
-      <c r="N29" s="45">
+      <c r="N29" s="43">
         <v>37124</v>
       </c>
-      <c r="O29" s="45">
+      <c r="O29" s="43">
         <v>43503</v>
       </c>
-      <c r="P29" s="45">
+      <c r="P29" s="43">
         <v>18083</v>
       </c>
-      <c r="Q29" s="45">
+      <c r="Q29" s="43">
         <v>25420</v>
       </c>
-      <c r="R29" s="42"/>
+      <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A30" s="100"/>
-      <c r="B30" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="45">
+      <c r="B30" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="43">
         <v>139925</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="43">
         <v>78731</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="43">
         <v>61194</v>
       </c>
-      <c r="F30" s="45">
+      <c r="F30" s="43">
         <v>40686</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="43">
         <v>21553</v>
       </c>
-      <c r="H30" s="45">
+      <c r="H30" s="43">
         <v>19133</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="43">
         <v>50232</v>
       </c>
-      <c r="J30" s="45">
+      <c r="J30" s="43">
         <v>27803</v>
       </c>
-      <c r="K30" s="45">
+      <c r="K30" s="43">
         <v>22429</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="43">
         <v>45243</v>
       </c>
-      <c r="M30" s="45">
+      <c r="M30" s="43">
         <v>26752</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="43">
         <v>18491</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="43">
         <v>3764</v>
       </c>
-      <c r="P30" s="45">
+      <c r="P30" s="43">
         <v>2623</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="43">
         <v>1141</v>
       </c>
-      <c r="R30" s="42"/>
+      <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A31" s="100"/>
-      <c r="B31" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="45">
+      <c r="B31" s="68" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="43">
         <v>4700</v>
       </c>
-      <c r="D31" s="45">
+      <c r="D31" s="43">
         <v>2446</v>
       </c>
-      <c r="E31" s="45">
+      <c r="E31" s="43">
         <v>2254</v>
       </c>
-      <c r="F31" s="45">
+      <c r="F31" s="43">
         <v>24</v>
       </c>
-      <c r="G31" s="45">
+      <c r="G31" s="43">
         <v>14</v>
       </c>
-      <c r="H31" s="45">
+      <c r="H31" s="43">
         <v>10</v>
       </c>
-      <c r="I31" s="45">
+      <c r="I31" s="43">
         <v>37</v>
       </c>
-      <c r="J31" s="45">
+      <c r="J31" s="43">
         <v>17</v>
       </c>
-      <c r="K31" s="45">
+      <c r="K31" s="43">
         <v>20</v>
       </c>
-      <c r="L31" s="45">
+      <c r="L31" s="43">
         <v>193</v>
       </c>
-      <c r="M31" s="45">
+      <c r="M31" s="43">
         <v>116</v>
       </c>
-      <c r="N31" s="45">
+      <c r="N31" s="43">
         <v>77</v>
       </c>
-      <c r="O31" s="45">
+      <c r="O31" s="43">
         <v>4446</v>
       </c>
-      <c r="P31" s="45">
+      <c r="P31" s="43">
         <v>2299</v>
       </c>
-      <c r="Q31" s="45">
+      <c r="Q31" s="43">
         <v>2147</v>
       </c>
-      <c r="R31" s="42"/>
+      <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A32" s="100"/>
-      <c r="B32" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="45">
+      <c r="B32" s="68" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="43">
         <v>1407</v>
       </c>
-      <c r="D32" s="45">
+      <c r="D32" s="43">
         <v>761</v>
       </c>
-      <c r="E32" s="45">
+      <c r="E32" s="43">
         <v>646</v>
       </c>
-      <c r="F32" s="45">
+      <c r="F32" s="43">
         <v>27</v>
       </c>
-      <c r="G32" s="45">
+      <c r="G32" s="43">
         <v>10</v>
       </c>
-      <c r="H32" s="45">
+      <c r="H32" s="43">
         <v>17</v>
       </c>
-      <c r="I32" s="45">
+      <c r="I32" s="43">
         <v>581</v>
       </c>
-      <c r="J32" s="45">
+      <c r="J32" s="43">
         <v>334</v>
       </c>
-      <c r="K32" s="45">
+      <c r="K32" s="43">
         <v>247</v>
       </c>
-      <c r="L32" s="45">
+      <c r="L32" s="43">
         <v>277</v>
       </c>
-      <c r="M32" s="45">
+      <c r="M32" s="43">
         <v>158</v>
       </c>
-      <c r="N32" s="45">
+      <c r="N32" s="43">
         <v>119</v>
       </c>
-      <c r="O32" s="45">
+      <c r="O32" s="43">
         <v>522</v>
       </c>
-      <c r="P32" s="45">
+      <c r="P32" s="43">
         <v>259</v>
       </c>
-      <c r="Q32" s="45">
+      <c r="Q32" s="43">
         <v>263</v>
       </c>
-      <c r="R32" s="42"/>
+      <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A33" s="100"/>
-      <c r="B33" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="45">
+      <c r="B33" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="43">
         <v>4433</v>
       </c>
-      <c r="D33" s="45">
+      <c r="D33" s="43">
         <v>2249</v>
       </c>
-      <c r="E33" s="45">
+      <c r="E33" s="43">
         <v>2184</v>
       </c>
-      <c r="F33" s="45">
+      <c r="F33" s="43">
         <v>220</v>
       </c>
-      <c r="G33" s="45">
+      <c r="G33" s="43">
         <v>108</v>
       </c>
-      <c r="H33" s="45">
+      <c r="H33" s="43">
         <v>112</v>
       </c>
-      <c r="I33" s="45">
+      <c r="I33" s="43">
         <v>920</v>
       </c>
-      <c r="J33" s="45">
+      <c r="J33" s="43">
         <v>522</v>
       </c>
-      <c r="K33" s="45">
+      <c r="K33" s="43">
         <v>398</v>
       </c>
-      <c r="L33" s="45">
+      <c r="L33" s="43">
         <v>1091</v>
       </c>
-      <c r="M33" s="45">
+      <c r="M33" s="43">
         <v>529</v>
       </c>
-      <c r="N33" s="45">
+      <c r="N33" s="43">
         <v>562</v>
       </c>
-      <c r="O33" s="45">
+      <c r="O33" s="43">
         <v>2202</v>
       </c>
-      <c r="P33" s="45">
+      <c r="P33" s="43">
         <v>1090</v>
       </c>
-      <c r="Q33" s="45">
+      <c r="Q33" s="43">
         <v>1112</v>
       </c>
-      <c r="R33" s="42"/>
+      <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
       <c r="A34" s="101"/>
-      <c r="B34" s="72" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="46">
+      <c r="B34" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="C34" s="44">
         <v>20942</v>
       </c>
-      <c r="D34" s="47">
+      <c r="D34" s="45">
         <v>12868</v>
       </c>
-      <c r="E34" s="47">
+      <c r="E34" s="45">
         <v>8074</v>
       </c>
-      <c r="F34" s="47">
+      <c r="F34" s="45">
         <v>270</v>
       </c>
-      <c r="G34" s="47">
+      <c r="G34" s="45">
         <v>118</v>
       </c>
-      <c r="H34" s="47">
+      <c r="H34" s="45">
         <v>152</v>
       </c>
-      <c r="I34" s="47">
+      <c r="I34" s="45">
         <v>1388</v>
       </c>
-      <c r="J34" s="47">
+      <c r="J34" s="45">
         <v>544</v>
       </c>
-      <c r="K34" s="47">
+      <c r="K34" s="45">
         <v>844</v>
       </c>
-      <c r="L34" s="47">
+      <c r="L34" s="45">
         <v>3909</v>
       </c>
-      <c r="M34" s="47">
+      <c r="M34" s="45">
         <v>1878</v>
       </c>
-      <c r="N34" s="47">
+      <c r="N34" s="45">
         <v>2031</v>
       </c>
-      <c r="O34" s="47">
+      <c r="O34" s="45">
         <v>15375</v>
       </c>
-      <c r="P34" s="47">
+      <c r="P34" s="45">
         <v>10328</v>
       </c>
-      <c r="Q34" s="47">
+      <c r="Q34" s="45">
         <v>5047</v>
       </c>
-      <c r="R34" s="42"/>
+      <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="39" t="s">
+      <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="39"/>
-[...14 lines deleted...]
-      <c r="Q35" s="39"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="102" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="102"/>
       <c r="O36" s="102"/>
       <c r="P36" s="102"/>
       <c r="Q36" s="102"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="B37" s="5"/>
-      <c r="C37" s="41"/>
-[...13 lines deleted...]
-      <c r="Q37" s="41"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C38" s="42"/>
-[...1 lines deleted...]
-      <c r="E38" s="42"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C39" s="42"/>
-[...1 lines deleted...]
-      <c r="E39" s="42"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C40" s="42"/>
-[...1 lines deleted...]
-      <c r="E40" s="42"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AJ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C7" sqref="C7"/>
       <selection pane="topRight" activeCell="C7" sqref="C7"/>
       <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
+      <selection pane="bottomRight" activeCell="D15" sqref="D15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.5" customWidth="1"/>
+    <col min="2" max="2" width="53.6640625" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="23" customWidth="1"/>
+    <col min="19" max="19" width="15.33203125" customWidth="1"/>
+    <col min="20" max="20" width="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="106" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="106"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="AJ3" s="8"/>
+    </row>
+    <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="89" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="103"/>
+      <c r="C4" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="86" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="87"/>
+      <c r="N4" s="87"/>
+      <c r="O4" s="86" t="s">
+        <v>10</v>
+      </c>
+      <c r="P4" s="87"/>
+      <c r="Q4" s="88"/>
+    </row>
+    <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="90"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R5" s="9"/>
+    </row>
+    <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="92"/>
+      <c r="B6" s="105"/>
+      <c r="C6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="R6" s="9"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="54"/>
+      <c r="C7" s="29">
+        <v>1232280</v>
+      </c>
+      <c r="D7" s="29">
+        <v>675695</v>
+      </c>
+      <c r="E7" s="29">
+        <v>556585</v>
+      </c>
+      <c r="F7" s="29">
+        <v>137651</v>
+      </c>
+      <c r="G7" s="29">
+        <v>74462</v>
+      </c>
+      <c r="H7" s="29">
+        <v>63189</v>
+      </c>
+      <c r="I7" s="29">
+        <v>208262</v>
+      </c>
+      <c r="J7" s="29">
+        <v>111094</v>
+      </c>
+      <c r="K7" s="29">
+        <v>97168</v>
+      </c>
+      <c r="L7" s="29">
+        <v>396229</v>
+      </c>
+      <c r="M7" s="29">
+        <v>216732</v>
+      </c>
+      <c r="N7" s="29">
+        <v>179497</v>
+      </c>
+      <c r="O7" s="29">
+        <v>490138</v>
+      </c>
+      <c r="P7" s="29">
+        <v>273407</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>216731</v>
+      </c>
+      <c r="R7" s="16"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="AJ7" s="5"/>
+    </row>
+    <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="100" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="30">
+        <v>381749</v>
+      </c>
+      <c r="D8" s="30">
+        <v>192317</v>
+      </c>
+      <c r="E8" s="30">
+        <v>189432</v>
+      </c>
+      <c r="F8" s="30">
+        <v>14255</v>
+      </c>
+      <c r="G8" s="30">
+        <v>7128</v>
+      </c>
+      <c r="H8" s="30">
+        <v>7127</v>
+      </c>
+      <c r="I8" s="30">
+        <v>57006</v>
+      </c>
+      <c r="J8" s="30">
+        <v>26463</v>
+      </c>
+      <c r="K8" s="30">
+        <v>30543</v>
+      </c>
+      <c r="L8" s="30">
+        <v>157779</v>
+      </c>
+      <c r="M8" s="30">
+        <v>76812</v>
+      </c>
+      <c r="N8" s="30">
+        <v>80967</v>
+      </c>
+      <c r="O8" s="30">
+        <v>152709</v>
+      </c>
+      <c r="P8" s="30">
+        <v>81914</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>70795</v>
+      </c>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+    </row>
+    <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="100"/>
+      <c r="B9" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="30">
+        <v>197054</v>
+      </c>
+      <c r="D9" s="30">
+        <v>107331</v>
+      </c>
+      <c r="E9" s="30">
+        <v>89723</v>
+      </c>
+      <c r="F9" s="30">
+        <v>182</v>
+      </c>
+      <c r="G9" s="30">
+        <v>97</v>
+      </c>
+      <c r="H9" s="30">
+        <v>85</v>
+      </c>
+      <c r="I9" s="30">
+        <v>44405</v>
+      </c>
+      <c r="J9" s="30">
+        <v>23889</v>
+      </c>
+      <c r="K9" s="30">
+        <v>20516</v>
+      </c>
+      <c r="L9" s="30">
+        <v>52243</v>
+      </c>
+      <c r="M9" s="30">
+        <v>28748</v>
+      </c>
+      <c r="N9" s="30">
+        <v>23495</v>
+      </c>
+      <c r="O9" s="30">
+        <v>100224</v>
+      </c>
+      <c r="P9" s="30">
+        <v>54597</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>45627</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+    </row>
+    <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="100"/>
+      <c r="B10" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="30">
+        <v>12262</v>
+      </c>
+      <c r="D10" s="30">
+        <v>9403</v>
+      </c>
+      <c r="E10" s="30">
+        <v>2859</v>
+      </c>
+      <c r="F10" s="30">
+        <v>30</v>
+      </c>
+      <c r="G10" s="30">
+        <v>16</v>
+      </c>
+      <c r="H10" s="30">
+        <v>14</v>
+      </c>
+      <c r="I10" s="30">
+        <v>3392</v>
+      </c>
+      <c r="J10" s="30">
+        <v>2861</v>
+      </c>
+      <c r="K10" s="30">
+        <v>531</v>
+      </c>
+      <c r="L10" s="30">
+        <v>2510</v>
+      </c>
+      <c r="M10" s="30">
+        <v>1992</v>
+      </c>
+      <c r="N10" s="30">
+        <v>518</v>
+      </c>
+      <c r="O10" s="30">
+        <v>6330</v>
+      </c>
+      <c r="P10" s="30">
+        <v>4534</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1796</v>
+      </c>
+      <c r="R10" s="18"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+    </row>
+    <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="100"/>
+      <c r="B11" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>73202</v>
+      </c>
+      <c r="D11" s="30">
+        <v>40272</v>
+      </c>
+      <c r="E11" s="30">
+        <v>32930</v>
+      </c>
+      <c r="F11" s="30">
+        <v>9221</v>
+      </c>
+      <c r="G11" s="30">
+        <v>5993</v>
+      </c>
+      <c r="H11" s="30">
+        <v>3228</v>
+      </c>
+      <c r="I11" s="30">
+        <v>5562</v>
+      </c>
+      <c r="J11" s="30">
+        <v>3581</v>
+      </c>
+      <c r="K11" s="30">
+        <v>1981</v>
+      </c>
+      <c r="L11" s="30">
+        <v>11682</v>
+      </c>
+      <c r="M11" s="30">
+        <v>7723</v>
+      </c>
+      <c r="N11" s="30">
+        <v>3959</v>
+      </c>
+      <c r="O11" s="30">
+        <v>46737</v>
+      </c>
+      <c r="P11" s="30">
+        <v>22975</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>23762</v>
+      </c>
+      <c r="R11" s="18"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+    </row>
+    <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="100"/>
+      <c r="B12" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30">
+        <v>12068</v>
+      </c>
+      <c r="D12" s="30">
+        <v>7946</v>
+      </c>
+      <c r="E12" s="30">
+        <v>4122</v>
+      </c>
+      <c r="F12" s="30">
+        <v>1976</v>
+      </c>
+      <c r="G12" s="30">
+        <v>1415</v>
+      </c>
+      <c r="H12" s="30">
+        <v>561</v>
+      </c>
+      <c r="I12" s="30">
+        <v>1261</v>
+      </c>
+      <c r="J12" s="30">
+        <v>882</v>
+      </c>
+      <c r="K12" s="30">
+        <v>379</v>
+      </c>
+      <c r="L12" s="30">
+        <v>1205</v>
+      </c>
+      <c r="M12" s="30">
+        <v>857</v>
+      </c>
+      <c r="N12" s="30">
+        <v>348</v>
+      </c>
+      <c r="O12" s="30">
+        <v>7626</v>
+      </c>
+      <c r="P12" s="30">
+        <v>4792</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>2834</v>
+      </c>
+      <c r="R12" s="18"/>
+      <c r="S12" s="23"/>
+      <c r="T12" s="23"/>
+    </row>
+    <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="100"/>
+      <c r="B13" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="30">
+        <v>80809</v>
+      </c>
+      <c r="D13" s="30">
+        <v>43364</v>
+      </c>
+      <c r="E13" s="30">
+        <v>37445</v>
+      </c>
+      <c r="F13" s="30">
+        <v>66365</v>
+      </c>
+      <c r="G13" s="30">
+        <v>35625</v>
+      </c>
+      <c r="H13" s="30">
+        <v>30740</v>
+      </c>
+      <c r="I13" s="30">
+        <v>3753</v>
+      </c>
+      <c r="J13" s="30">
+        <v>1910</v>
+      </c>
+      <c r="K13" s="30">
+        <v>1843</v>
+      </c>
+      <c r="L13" s="30">
+        <v>6439</v>
+      </c>
+      <c r="M13" s="30">
+        <v>3362</v>
+      </c>
+      <c r="N13" s="30">
+        <v>3077</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4252</v>
+      </c>
+      <c r="P13" s="30">
+        <v>2467</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>1785</v>
+      </c>
+      <c r="R13" s="18"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+    </row>
+    <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="100"/>
+      <c r="B14" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="31">
+        <v>331165</v>
+      </c>
+      <c r="D14" s="31">
+        <v>195040</v>
+      </c>
+      <c r="E14" s="31">
+        <v>136125</v>
+      </c>
+      <c r="F14" s="31">
+        <v>3053</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1850</v>
+      </c>
+      <c r="H14" s="31">
+        <v>1203</v>
+      </c>
+      <c r="I14" s="31">
+        <v>43537</v>
+      </c>
+      <c r="J14" s="31">
+        <v>24564</v>
+      </c>
+      <c r="K14" s="31">
+        <v>18973</v>
+      </c>
+      <c r="L14" s="31">
+        <v>121577</v>
+      </c>
+      <c r="M14" s="31">
+        <v>72607</v>
+      </c>
+      <c r="N14" s="31">
+        <v>48970</v>
+      </c>
+      <c r="O14" s="31">
+        <v>162998</v>
+      </c>
+      <c r="P14" s="31">
+        <v>96019</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>66979</v>
+      </c>
+      <c r="R14" s="19"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+    </row>
+    <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="100"/>
+      <c r="B15" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="31">
+        <v>4506</v>
+      </c>
+      <c r="D15" s="31">
+        <v>2947</v>
+      </c>
+      <c r="E15" s="31">
+        <v>1559</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>355</v>
+      </c>
+      <c r="J15" s="31">
+        <v>208</v>
+      </c>
+      <c r="K15" s="31">
+        <v>147</v>
+      </c>
+      <c r="L15" s="31">
+        <v>822</v>
+      </c>
+      <c r="M15" s="31">
+        <v>503</v>
+      </c>
+      <c r="N15" s="31">
+        <v>319</v>
+      </c>
+      <c r="O15" s="31">
+        <v>3329</v>
+      </c>
+      <c r="P15" s="31">
+        <v>2236</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>1093</v>
+      </c>
+      <c r="R15" s="19"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+    </row>
+    <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="100"/>
+      <c r="B16" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="31">
+        <v>129237</v>
+      </c>
+      <c r="D16" s="31">
+        <v>71475</v>
+      </c>
+      <c r="E16" s="31">
+        <v>57762</v>
+      </c>
+      <c r="F16" s="31">
+        <v>39271</v>
+      </c>
+      <c r="G16" s="31">
+        <v>20656</v>
+      </c>
+      <c r="H16" s="31">
+        <v>18615</v>
+      </c>
+      <c r="I16" s="31">
+        <v>46367</v>
+      </c>
+      <c r="J16" s="31">
+        <v>25222</v>
+      </c>
+      <c r="K16" s="31">
+        <v>21145</v>
+      </c>
+      <c r="L16" s="31">
+        <v>40306</v>
+      </c>
+      <c r="M16" s="31">
+        <v>23262</v>
+      </c>
+      <c r="N16" s="31">
+        <v>17044</v>
+      </c>
+      <c r="O16" s="31">
+        <v>3293</v>
+      </c>
+      <c r="P16" s="31">
+        <v>2335</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>958</v>
+      </c>
+      <c r="R16" s="19"/>
+      <c r="S16" s="23"/>
+    </row>
+    <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="100"/>
+      <c r="B17" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="32">
+        <v>10228</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5600</v>
+      </c>
+      <c r="E17" s="32">
+        <v>4628</v>
+      </c>
+      <c r="F17" s="32">
+        <v>3298</v>
+      </c>
+      <c r="G17" s="32">
+        <v>1682</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1616</v>
+      </c>
+      <c r="I17" s="32">
+        <v>2624</v>
+      </c>
+      <c r="J17" s="32">
+        <v>1514</v>
+      </c>
+      <c r="K17" s="32">
+        <v>1110</v>
+      </c>
+      <c r="L17" s="32">
+        <v>1666</v>
+      </c>
+      <c r="M17" s="32">
+        <v>866</v>
+      </c>
+      <c r="N17" s="32">
+        <v>800</v>
+      </c>
+      <c r="O17" s="32">
+        <v>2640</v>
+      </c>
+      <c r="P17" s="32">
+        <v>1538</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>1102</v>
+      </c>
+      <c r="R17" s="19"/>
+    </row>
+    <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A18" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="43">
+        <v>53914</v>
+      </c>
+      <c r="D18" s="43">
+        <v>28393</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25521</v>
+      </c>
+      <c r="F18" s="43">
+        <v>38</v>
+      </c>
+      <c r="G18" s="43">
+        <v>21</v>
+      </c>
+      <c r="H18" s="43">
+        <v>17</v>
+      </c>
+      <c r="I18" s="43">
+        <v>22316</v>
+      </c>
+      <c r="J18" s="43">
+        <v>12252</v>
+      </c>
+      <c r="K18" s="43">
+        <v>10064</v>
+      </c>
+      <c r="L18" s="43">
+        <v>15754</v>
+      </c>
+      <c r="M18" s="43">
+        <v>7962</v>
+      </c>
+      <c r="N18" s="43">
+        <v>7792</v>
+      </c>
+      <c r="O18" s="43">
+        <v>15806</v>
+      </c>
+      <c r="P18" s="43">
+        <v>8158</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>7648</v>
+      </c>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="100"/>
+      <c r="B19" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="43">
+        <v>139288</v>
+      </c>
+      <c r="D19" s="43">
+        <v>76752</v>
+      </c>
+      <c r="E19" s="43">
+        <v>62536</v>
+      </c>
+      <c r="F19" s="43">
+        <v>41</v>
+      </c>
+      <c r="G19" s="43">
+        <v>21</v>
+      </c>
+      <c r="H19" s="43">
+        <v>20</v>
+      </c>
+      <c r="I19" s="43">
+        <v>21502</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11283</v>
+      </c>
+      <c r="K19" s="43">
+        <v>10219</v>
+      </c>
+      <c r="L19" s="43">
+        <v>35494</v>
+      </c>
+      <c r="M19" s="43">
+        <v>20232</v>
+      </c>
+      <c r="N19" s="43">
+        <v>15262</v>
+      </c>
+      <c r="O19" s="43">
+        <v>82251</v>
+      </c>
+      <c r="P19" s="43">
+        <v>45216</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>37035</v>
+      </c>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A20" s="100"/>
+      <c r="B20" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3036</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1698</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1338</v>
+      </c>
+      <c r="F20" s="43">
+        <v>7</v>
+      </c>
+      <c r="G20" s="43">
+        <v>6</v>
+      </c>
+      <c r="H20" s="43">
+        <v>1</v>
+      </c>
+      <c r="I20" s="43">
+        <v>121</v>
+      </c>
+      <c r="J20" s="43">
+        <v>69</v>
+      </c>
+      <c r="K20" s="43">
+        <v>52</v>
+      </c>
+      <c r="L20" s="43">
+        <v>753</v>
+      </c>
+      <c r="M20" s="43">
+        <v>407</v>
+      </c>
+      <c r="N20" s="43">
+        <v>346</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2155</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1216</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>939</v>
+      </c>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A21" s="100"/>
+      <c r="B21" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="43">
+        <v>16059</v>
+      </c>
+      <c r="D21" s="43">
+        <v>11948</v>
+      </c>
+      <c r="E21" s="43">
+        <v>4111</v>
+      </c>
+      <c r="F21" s="43">
+        <v>68</v>
+      </c>
+      <c r="G21" s="43">
+        <v>36</v>
+      </c>
+      <c r="H21" s="43">
+        <v>32</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3866</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3184</v>
+      </c>
+      <c r="K21" s="43">
+        <v>682</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3598</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2718</v>
+      </c>
+      <c r="N21" s="43">
+        <v>880</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8527</v>
+      </c>
+      <c r="P21" s="43">
+        <v>6010</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2517</v>
+      </c>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A22" s="100"/>
+      <c r="B22" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="43">
+        <v>336716</v>
+      </c>
+      <c r="D22" s="43">
+        <v>198065</v>
+      </c>
+      <c r="E22" s="43">
+        <v>138651</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4738</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2685</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2053</v>
+      </c>
+      <c r="I22" s="43">
+        <v>45779</v>
+      </c>
+      <c r="J22" s="43">
+        <v>25750</v>
+      </c>
+      <c r="K22" s="43">
+        <v>20029</v>
+      </c>
+      <c r="L22" s="43">
+        <v>123566</v>
+      </c>
+      <c r="M22" s="43">
+        <v>73771</v>
+      </c>
+      <c r="N22" s="43">
+        <v>49795</v>
+      </c>
+      <c r="O22" s="43">
+        <v>162633</v>
+      </c>
+      <c r="P22" s="43">
+        <v>95859</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>66774</v>
+      </c>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A23" s="100"/>
+      <c r="B23" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102539</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58213</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44326</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6183</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3374</v>
+      </c>
+      <c r="H23" s="43">
+        <v>2809</v>
+      </c>
+      <c r="I23" s="43">
+        <v>12877</v>
+      </c>
+      <c r="J23" s="43">
+        <v>7091</v>
+      </c>
+      <c r="K23" s="43">
+        <v>5786</v>
+      </c>
+      <c r="L23" s="43">
+        <v>40226</v>
+      </c>
+      <c r="M23" s="43">
+        <v>22032</v>
+      </c>
+      <c r="N23" s="43">
+        <v>18194</v>
+      </c>
+      <c r="O23" s="43">
+        <v>43253</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25716</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17537</v>
+      </c>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A24" s="100"/>
+      <c r="B24" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="43">
+        <v>168021</v>
+      </c>
+      <c r="D24" s="43">
+        <v>92695</v>
+      </c>
+      <c r="E24" s="43">
+        <v>75326</v>
+      </c>
+      <c r="F24" s="43">
+        <v>78859</v>
+      </c>
+      <c r="G24" s="43">
+        <v>43752</v>
+      </c>
+      <c r="H24" s="43">
+        <v>35107</v>
+      </c>
+      <c r="I24" s="43">
+        <v>10822</v>
+      </c>
+      <c r="J24" s="43">
+        <v>6519</v>
+      </c>
+      <c r="K24" s="43">
+        <v>4303</v>
+      </c>
+      <c r="L24" s="43">
+        <v>19883</v>
+      </c>
+      <c r="M24" s="43">
+        <v>12244</v>
+      </c>
+      <c r="N24" s="43">
+        <v>7639</v>
+      </c>
+      <c r="O24" s="43">
+        <v>58457</v>
+      </c>
+      <c r="P24" s="43">
+        <v>30180</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>28277</v>
+      </c>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A25" s="100"/>
+      <c r="B25" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4425</v>
+      </c>
+      <c r="D25" s="43">
+        <v>2913</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1512</v>
+      </c>
+      <c r="F25" s="31">
+        <v>0</v>
+      </c>
+      <c r="G25" s="31">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>0</v>
+      </c>
+      <c r="I25" s="43">
+        <v>346</v>
+      </c>
+      <c r="J25" s="43">
+        <v>206</v>
+      </c>
+      <c r="K25" s="43">
+        <v>140</v>
+      </c>
+      <c r="L25" s="43">
+        <v>827</v>
+      </c>
+      <c r="M25" s="43">
+        <v>506</v>
+      </c>
+      <c r="N25" s="43">
+        <v>321</v>
+      </c>
+      <c r="O25" s="43">
+        <v>3252</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2201</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1051</v>
+      </c>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A26" s="100"/>
+      <c r="B26" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="43">
+        <v>1951</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1111</v>
+      </c>
+      <c r="E26" s="43">
+        <v>840</v>
+      </c>
+      <c r="F26" s="43">
+        <v>1948</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1110</v>
+      </c>
+      <c r="H26" s="43">
+        <v>838</v>
+      </c>
+      <c r="I26" s="43">
+        <v>1</v>
+      </c>
+      <c r="J26" s="43">
+        <v>1</v>
+      </c>
+      <c r="K26" s="43">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>1</v>
+      </c>
+      <c r="M26" s="31">
+        <v>0</v>
+      </c>
+      <c r="N26" s="31">
+        <v>1</v>
+      </c>
+      <c r="O26" s="43">
+        <v>1</v>
+      </c>
+      <c r="P26" s="43">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>1</v>
+      </c>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A27" s="100"/>
+      <c r="B27" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="43">
+        <v>78802</v>
+      </c>
+      <c r="D27" s="43">
+        <v>25360</v>
+      </c>
+      <c r="E27" s="43">
+        <v>53442</v>
+      </c>
+      <c r="F27" s="43">
+        <v>2763</v>
+      </c>
+      <c r="G27" s="43">
+        <v>728</v>
+      </c>
+      <c r="H27" s="43">
+        <v>2035</v>
+      </c>
+      <c r="I27" s="43">
+        <v>17552</v>
+      </c>
+      <c r="J27" s="43">
+        <v>4944</v>
+      </c>
+      <c r="K27" s="43">
+        <v>12608</v>
+      </c>
+      <c r="L27" s="43">
+        <v>30876</v>
+      </c>
+      <c r="M27" s="43">
+        <v>10044</v>
+      </c>
+      <c r="N27" s="43">
+        <v>20832</v>
+      </c>
+      <c r="O27" s="43">
+        <v>27611</v>
+      </c>
+      <c r="P27" s="43">
+        <v>9644</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>17967</v>
+      </c>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="100"/>
+      <c r="B28" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="43">
+        <v>23055</v>
+      </c>
+      <c r="D28" s="43">
+        <v>19691</v>
+      </c>
+      <c r="E28" s="43">
+        <v>3364</v>
+      </c>
+      <c r="F28" s="43">
+        <v>265</v>
+      </c>
+      <c r="G28" s="43">
+        <v>209</v>
+      </c>
+      <c r="H28" s="43">
+        <v>56</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1332</v>
+      </c>
+      <c r="J28" s="43">
+        <v>1074</v>
+      </c>
+      <c r="K28" s="43">
+        <v>258</v>
+      </c>
+      <c r="L28" s="43">
+        <v>3892</v>
+      </c>
+      <c r="M28" s="43">
+        <v>3316</v>
+      </c>
+      <c r="N28" s="43">
+        <v>576</v>
+      </c>
+      <c r="O28" s="43">
+        <v>17566</v>
+      </c>
+      <c r="P28" s="43">
+        <v>15092</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>2474</v>
+      </c>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A29" s="100"/>
+      <c r="B29" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="43">
+        <v>135123</v>
+      </c>
+      <c r="D29" s="43">
+        <v>62737</v>
+      </c>
+      <c r="E29" s="43">
+        <v>72386</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1494</v>
+      </c>
+      <c r="G29" s="43">
+        <v>752</v>
+      </c>
+      <c r="H29" s="43">
+        <v>742</v>
+      </c>
+      <c r="I29" s="43">
+        <v>19262</v>
+      </c>
+      <c r="J29" s="43">
+        <v>9749</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9513</v>
+      </c>
+      <c r="L29" s="43">
+        <v>71302</v>
+      </c>
+      <c r="M29" s="43">
+        <v>34315</v>
+      </c>
+      <c r="N29" s="43">
+        <v>36987</v>
+      </c>
+      <c r="O29" s="43">
+        <v>43065</v>
+      </c>
+      <c r="P29" s="43">
+        <v>17921</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>25144</v>
+      </c>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A30" s="100"/>
+      <c r="B30" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="43">
+        <v>139614</v>
+      </c>
+      <c r="D30" s="43">
+        <v>78514</v>
+      </c>
+      <c r="E30" s="43">
+        <v>61100</v>
+      </c>
+      <c r="F30" s="43">
+        <v>40743</v>
+      </c>
+      <c r="G30" s="43">
+        <v>21531</v>
+      </c>
+      <c r="H30" s="43">
+        <v>19212</v>
+      </c>
+      <c r="I30" s="43">
+        <v>49955</v>
+      </c>
+      <c r="J30" s="43">
+        <v>27680</v>
+      </c>
+      <c r="K30" s="43">
+        <v>22275</v>
+      </c>
+      <c r="L30" s="43">
+        <v>45236</v>
+      </c>
+      <c r="M30" s="43">
+        <v>26745</v>
+      </c>
+      <c r="N30" s="43">
+        <v>18491</v>
+      </c>
+      <c r="O30" s="43">
+        <v>3680</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2558</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>1122</v>
+      </c>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="100"/>
+      <c r="B31" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4712</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2462</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2250</v>
+      </c>
+      <c r="F31" s="43">
+        <v>25</v>
+      </c>
+      <c r="G31" s="43">
+        <v>15</v>
+      </c>
+      <c r="H31" s="43">
+        <v>10</v>
+      </c>
+      <c r="I31" s="43">
+        <v>35</v>
+      </c>
+      <c r="J31" s="43">
+        <v>17</v>
+      </c>
+      <c r="K31" s="43">
+        <v>18</v>
+      </c>
+      <c r="L31" s="43">
+        <v>176</v>
+      </c>
+      <c r="M31" s="43">
+        <v>109</v>
+      </c>
+      <c r="N31" s="43">
+        <v>67</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4476</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2321</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2155</v>
+      </c>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="100"/>
+      <c r="B32" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1422</v>
+      </c>
+      <c r="D32" s="43">
+        <v>767</v>
+      </c>
+      <c r="E32" s="43">
+        <v>655</v>
+      </c>
+      <c r="F32" s="43">
+        <v>28</v>
+      </c>
+      <c r="G32" s="43">
+        <v>10</v>
+      </c>
+      <c r="H32" s="43">
+        <v>18</v>
+      </c>
+      <c r="I32" s="43">
+        <v>591</v>
+      </c>
+      <c r="J32" s="43">
+        <v>336</v>
+      </c>
+      <c r="K32" s="43">
+        <v>255</v>
+      </c>
+      <c r="L32" s="43">
+        <v>278</v>
+      </c>
+      <c r="M32" s="43">
+        <v>159</v>
+      </c>
+      <c r="N32" s="43">
+        <v>119</v>
+      </c>
+      <c r="O32" s="43">
+        <v>525</v>
+      </c>
+      <c r="P32" s="43">
+        <v>262</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>263</v>
+      </c>
+      <c r="R32" s="40"/>
+    </row>
+    <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A33" s="100"/>
+      <c r="B33" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4418</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2236</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2182</v>
+      </c>
+      <c r="F33" s="43">
+        <v>220</v>
+      </c>
+      <c r="G33" s="43">
+        <v>108</v>
+      </c>
+      <c r="H33" s="43">
+        <v>112</v>
+      </c>
+      <c r="I33" s="43">
+        <v>916</v>
+      </c>
+      <c r="J33" s="43">
+        <v>521</v>
+      </c>
+      <c r="K33" s="43">
+        <v>395</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1096</v>
+      </c>
+      <c r="M33" s="43">
+        <v>532</v>
+      </c>
+      <c r="N33" s="43">
+        <v>564</v>
+      </c>
+      <c r="O33" s="43">
+        <v>2186</v>
+      </c>
+      <c r="P33" s="43">
+        <v>1075</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1111</v>
+      </c>
+      <c r="R33" s="40"/>
+    </row>
+    <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="101"/>
+      <c r="B34" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="44">
+        <v>19185</v>
+      </c>
+      <c r="D34" s="45">
+        <v>12140</v>
+      </c>
+      <c r="E34" s="45">
+        <v>7045</v>
+      </c>
+      <c r="F34" s="45">
+        <v>231</v>
+      </c>
+      <c r="G34" s="45">
+        <v>104</v>
+      </c>
+      <c r="H34" s="45">
+        <v>127</v>
+      </c>
+      <c r="I34" s="45">
+        <v>989</v>
+      </c>
+      <c r="J34" s="45">
+        <v>418</v>
+      </c>
+      <c r="K34" s="45">
+        <v>571</v>
+      </c>
+      <c r="L34" s="45">
+        <v>3271</v>
+      </c>
+      <c r="M34" s="45">
+        <v>1640</v>
+      </c>
+      <c r="N34" s="45">
+        <v>1631</v>
+      </c>
+      <c r="O34" s="45">
+        <v>14694</v>
+      </c>
+      <c r="P34" s="45">
+        <v>9978</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>4716</v>
+      </c>
+      <c r="R34" s="40"/>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="20"/>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="102"/>
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="102"/>
+      <c r="M36" s="102"/>
+      <c r="N36" s="102"/>
+      <c r="O36" s="102"/>
+      <c r="P36" s="102"/>
+      <c r="Q36" s="102"/>
+      <c r="R36" s="20"/>
+    </row>
+    <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A8:A17"/>
+    <mergeCell ref="A18:A34"/>
+    <mergeCell ref="A36:Q36"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:AJ41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="107" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="107"/>
+      <c r="A2" s="81" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="81"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="40"/>
+      <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="89" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B4" s="103"/>
       <c r="C4" s="86" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="87"/>
       <c r="E4" s="87"/>
       <c r="F4" s="86" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="86"/>
       <c r="H4" s="86"/>
       <c r="I4" s="86" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="86"/>
       <c r="K4" s="86"/>
       <c r="L4" s="86" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="87"/>
       <c r="N4" s="87"/>
       <c r="O4" s="86" t="s">
         <v>10</v>
       </c>
@@ -35664,1690 +19093,3472 @@
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="56"/>
+      <c r="B7" s="54"/>
       <c r="C7" s="29">
-        <v>1232280</v>
+        <v>1233509</v>
       </c>
       <c r="D7" s="29">
-        <v>675695</v>
+        <v>677110</v>
       </c>
       <c r="E7" s="29">
-        <v>556585</v>
+        <v>556399</v>
       </c>
       <c r="F7" s="29">
-        <v>137651</v>
+        <v>139615</v>
       </c>
       <c r="G7" s="29">
-        <v>74462</v>
+        <v>75543</v>
       </c>
       <c r="H7" s="29">
-        <v>63189</v>
+        <v>64072</v>
       </c>
       <c r="I7" s="29">
-        <v>208262</v>
+        <v>207434</v>
       </c>
       <c r="J7" s="29">
-        <v>111094</v>
+        <v>110858</v>
       </c>
       <c r="K7" s="29">
-        <v>97168</v>
+        <v>96576</v>
       </c>
       <c r="L7" s="29">
-        <v>396229</v>
+        <v>395805</v>
       </c>
       <c r="M7" s="29">
-        <v>216732</v>
+        <v>216850</v>
       </c>
       <c r="N7" s="29">
-        <v>179497</v>
+        <v>178955</v>
       </c>
       <c r="O7" s="29">
-        <v>490138</v>
+        <v>490655</v>
       </c>
       <c r="P7" s="29">
-        <v>273407</v>
+        <v>273859</v>
       </c>
       <c r="Q7" s="29">
-        <v>216731</v>
+        <v>216796</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="100" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
-        <v>381749</v>
+        <v>380657</v>
       </c>
       <c r="D8" s="30">
-        <v>192317</v>
+        <v>191912</v>
       </c>
       <c r="E8" s="30">
-        <v>189432</v>
+        <v>188745</v>
       </c>
       <c r="F8" s="30">
-        <v>14255</v>
+        <v>14454</v>
       </c>
       <c r="G8" s="30">
-        <v>7128</v>
+        <v>7219</v>
       </c>
       <c r="H8" s="30">
-        <v>7127</v>
+        <v>7235</v>
       </c>
       <c r="I8" s="30">
-        <v>57006</v>
+        <v>56969</v>
       </c>
       <c r="J8" s="30">
-        <v>26463</v>
+        <v>26561</v>
       </c>
       <c r="K8" s="30">
-        <v>30543</v>
+        <v>30408</v>
       </c>
       <c r="L8" s="30">
-        <v>157779</v>
+        <v>157206</v>
       </c>
       <c r="M8" s="30">
-        <v>76812</v>
+        <v>76631</v>
       </c>
       <c r="N8" s="30">
-        <v>80967</v>
+        <v>80575</v>
       </c>
       <c r="O8" s="30">
-        <v>152709</v>
+        <v>152028</v>
       </c>
       <c r="P8" s="30">
-        <v>81914</v>
+        <v>81501</v>
       </c>
       <c r="Q8" s="30">
-        <v>70795</v>
+        <v>70527</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="100"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
-        <v>197054</v>
+        <v>196911</v>
       </c>
       <c r="D9" s="30">
-        <v>107331</v>
+        <v>107376</v>
       </c>
       <c r="E9" s="30">
-        <v>89723</v>
+        <v>89535</v>
       </c>
       <c r="F9" s="30">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G9" s="30">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H9" s="30">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I9" s="30">
-        <v>44405</v>
+        <v>44407</v>
       </c>
       <c r="J9" s="30">
-        <v>23889</v>
+        <v>23908</v>
       </c>
       <c r="K9" s="30">
-        <v>20516</v>
+        <v>20499</v>
       </c>
       <c r="L9" s="30">
-        <v>52243</v>
+        <v>52196</v>
       </c>
       <c r="M9" s="30">
-        <v>28748</v>
+        <v>28780</v>
       </c>
       <c r="N9" s="30">
-        <v>23495</v>
+        <v>23416</v>
       </c>
       <c r="O9" s="30">
-        <v>100224</v>
+        <v>100121</v>
       </c>
       <c r="P9" s="30">
-        <v>54597</v>
+        <v>54588</v>
       </c>
       <c r="Q9" s="30">
-        <v>45627</v>
+        <v>45533</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="100"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>12262</v>
+        <v>12341</v>
       </c>
       <c r="D10" s="30">
-        <v>9403</v>
+        <v>9472</v>
       </c>
       <c r="E10" s="30">
-        <v>2859</v>
+        <v>2869</v>
       </c>
       <c r="F10" s="30">
         <v>30</v>
       </c>
       <c r="G10" s="30">
         <v>16</v>
       </c>
       <c r="H10" s="30">
         <v>14</v>
       </c>
       <c r="I10" s="30">
-        <v>3392</v>
+        <v>3455</v>
       </c>
       <c r="J10" s="30">
-        <v>2861</v>
+        <v>2914</v>
       </c>
       <c r="K10" s="30">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="L10" s="30">
-        <v>2510</v>
+        <v>2496</v>
       </c>
       <c r="M10" s="30">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="N10" s="30">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="O10" s="30">
-        <v>6330</v>
+        <v>6360</v>
       </c>
       <c r="P10" s="30">
-        <v>4534</v>
+        <v>4557</v>
       </c>
       <c r="Q10" s="30">
-        <v>1796</v>
+        <v>1803</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="100"/>
       <c r="B11" s="33" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C11" s="30">
-        <v>73202</v>
+        <v>72710</v>
       </c>
       <c r="D11" s="30">
-        <v>40272</v>
+        <v>40142</v>
       </c>
       <c r="E11" s="30">
-        <v>32930</v>
+        <v>32568</v>
       </c>
       <c r="F11" s="30">
-        <v>9221</v>
+        <v>9228</v>
       </c>
       <c r="G11" s="30">
-        <v>5993</v>
+        <v>6009</v>
       </c>
       <c r="H11" s="30">
-        <v>3228</v>
+        <v>3219</v>
       </c>
       <c r="I11" s="30">
-        <v>5562</v>
+        <v>5500</v>
       </c>
       <c r="J11" s="30">
-        <v>3581</v>
+        <v>3543</v>
       </c>
       <c r="K11" s="30">
-        <v>1981</v>
+        <v>1957</v>
       </c>
       <c r="L11" s="30">
-        <v>11682</v>
+        <v>11516</v>
       </c>
       <c r="M11" s="30">
-        <v>7723</v>
+        <v>7668</v>
       </c>
       <c r="N11" s="30">
-        <v>3959</v>
+        <v>3848</v>
       </c>
       <c r="O11" s="30">
-        <v>46737</v>
+        <v>46466</v>
       </c>
       <c r="P11" s="30">
-        <v>22975</v>
+        <v>22922</v>
       </c>
       <c r="Q11" s="30">
-        <v>23762</v>
+        <v>23544</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="100"/>
       <c r="B12" s="33" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C12" s="30">
-        <v>12068</v>
+        <v>12116</v>
       </c>
       <c r="D12" s="30">
-        <v>7946</v>
+        <v>7987</v>
       </c>
       <c r="E12" s="30">
-        <v>4122</v>
+        <v>4129</v>
       </c>
       <c r="F12" s="30">
-        <v>1976</v>
+        <v>2005</v>
       </c>
       <c r="G12" s="30">
-        <v>1415</v>
+        <v>1442</v>
       </c>
       <c r="H12" s="30">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I12" s="30">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="J12" s="30">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="K12" s="30">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="L12" s="30">
-        <v>1205</v>
+        <v>1190</v>
       </c>
       <c r="M12" s="30">
-        <v>857</v>
+        <v>841</v>
       </c>
       <c r="N12" s="30">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="O12" s="30">
-        <v>7626</v>
+        <v>7656</v>
       </c>
       <c r="P12" s="30">
-        <v>4792</v>
+        <v>4821</v>
       </c>
       <c r="Q12" s="30">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="100"/>
       <c r="B13" s="33" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C13" s="30">
-        <v>80809</v>
+        <v>81157</v>
       </c>
       <c r="D13" s="30">
-        <v>43364</v>
+        <v>43548</v>
       </c>
       <c r="E13" s="30">
-        <v>37445</v>
+        <v>37609</v>
       </c>
       <c r="F13" s="30">
-        <v>66365</v>
+        <v>67518</v>
       </c>
       <c r="G13" s="30">
-        <v>35625</v>
+        <v>36276</v>
       </c>
       <c r="H13" s="30">
-        <v>30740</v>
+        <v>31242</v>
       </c>
       <c r="I13" s="30">
-        <v>3753</v>
+        <v>2927</v>
       </c>
       <c r="J13" s="30">
-        <v>1910</v>
+        <v>1419</v>
       </c>
       <c r="K13" s="30">
-        <v>1843</v>
+        <v>1508</v>
       </c>
       <c r="L13" s="30">
-        <v>6439</v>
+        <v>6445</v>
       </c>
       <c r="M13" s="30">
-        <v>3362</v>
+        <v>3382</v>
       </c>
       <c r="N13" s="30">
-        <v>3077</v>
+        <v>3063</v>
       </c>
       <c r="O13" s="30">
-        <v>4252</v>
+        <v>4267</v>
       </c>
       <c r="P13" s="30">
-        <v>2467</v>
+        <v>2471</v>
       </c>
       <c r="Q13" s="30">
-        <v>1785</v>
+        <v>1796</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="100"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
-        <v>331165</v>
+        <v>332831</v>
       </c>
       <c r="D14" s="31">
-        <v>195040</v>
+        <v>196076</v>
       </c>
       <c r="E14" s="31">
-        <v>136125</v>
+        <v>136755</v>
       </c>
       <c r="F14" s="31">
-        <v>3053</v>
+        <v>3050</v>
       </c>
       <c r="G14" s="31">
-        <v>1850</v>
+        <v>1862</v>
       </c>
       <c r="H14" s="31">
-        <v>1203</v>
+        <v>1188</v>
       </c>
       <c r="I14" s="31">
-        <v>43537</v>
+        <v>43351</v>
       </c>
       <c r="J14" s="31">
-        <v>24564</v>
+        <v>24475</v>
       </c>
       <c r="K14" s="31">
-        <v>18973</v>
+        <v>18876</v>
       </c>
       <c r="L14" s="31">
-        <v>121577</v>
+        <v>121895</v>
       </c>
       <c r="M14" s="31">
-        <v>72607</v>
+        <v>72809</v>
       </c>
       <c r="N14" s="31">
-        <v>48970</v>
+        <v>49086</v>
       </c>
       <c r="O14" s="31">
-        <v>162998</v>
+        <v>164535</v>
       </c>
       <c r="P14" s="31">
-        <v>96019</v>
+        <v>96930</v>
       </c>
       <c r="Q14" s="31">
-        <v>66979</v>
+        <v>67605</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="100"/>
       <c r="B15" s="34" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C15" s="31">
-        <v>4506</v>
+        <v>4514</v>
       </c>
       <c r="D15" s="31">
-        <v>2947</v>
+        <v>2960</v>
       </c>
       <c r="E15" s="31">
-        <v>1559</v>
+        <v>1554</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>355</v>
       </c>
       <c r="J15" s="31">
         <v>208</v>
       </c>
       <c r="K15" s="31">
         <v>147</v>
       </c>
       <c r="L15" s="31">
         <v>822</v>
       </c>
       <c r="M15" s="31">
         <v>503</v>
       </c>
       <c r="N15" s="31">
         <v>319</v>
       </c>
       <c r="O15" s="31">
-        <v>3329</v>
+        <v>3337</v>
       </c>
       <c r="P15" s="31">
-        <v>2236</v>
+        <v>2249</v>
       </c>
       <c r="Q15" s="31">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="100"/>
-      <c r="B16" s="62" t="s">
-        <v>88</v>
+      <c r="B16" s="60" t="s">
+        <v>51</v>
       </c>
       <c r="C16" s="31">
-        <v>129237</v>
+        <v>130057</v>
       </c>
       <c r="D16" s="31">
-        <v>71475</v>
+        <v>72057</v>
       </c>
       <c r="E16" s="31">
-        <v>57762</v>
+        <v>58000</v>
       </c>
       <c r="F16" s="31">
-        <v>39271</v>
+        <v>39812</v>
       </c>
       <c r="G16" s="31">
-        <v>20656</v>
+        <v>20917</v>
       </c>
       <c r="H16" s="31">
-        <v>18615</v>
+        <v>18895</v>
       </c>
       <c r="I16" s="31">
-        <v>46367</v>
+        <v>46565</v>
       </c>
       <c r="J16" s="31">
-        <v>25222</v>
+        <v>25429</v>
       </c>
       <c r="K16" s="31">
-        <v>21145</v>
+        <v>21136</v>
       </c>
       <c r="L16" s="31">
-        <v>40306</v>
+        <v>40376</v>
       </c>
       <c r="M16" s="31">
-        <v>23262</v>
+        <v>23382</v>
       </c>
       <c r="N16" s="31">
-        <v>17044</v>
+        <v>16994</v>
       </c>
       <c r="O16" s="31">
-        <v>3293</v>
+        <v>3304</v>
       </c>
       <c r="P16" s="31">
-        <v>2335</v>
+        <v>2329</v>
       </c>
       <c r="Q16" s="31">
-        <v>958</v>
+        <v>975</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
-    <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="100"/>
-      <c r="B17" s="63" t="s">
-        <v>89</v>
+      <c r="B17" s="61" t="s">
+        <v>52</v>
       </c>
       <c r="C17" s="32">
-        <v>10228</v>
+        <v>10215</v>
       </c>
       <c r="D17" s="32">
-        <v>5600</v>
+        <v>5580</v>
       </c>
       <c r="E17" s="32">
-        <v>4628</v>
+        <v>4635</v>
       </c>
       <c r="F17" s="32">
-        <v>3298</v>
+        <v>3331</v>
       </c>
       <c r="G17" s="32">
-        <v>1682</v>
+        <v>1702</v>
       </c>
       <c r="H17" s="32">
-        <v>1616</v>
+        <v>1629</v>
       </c>
       <c r="I17" s="32">
-        <v>2624</v>
+        <v>2640</v>
       </c>
       <c r="J17" s="32">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="K17" s="32">
-        <v>1110</v>
+        <v>1122</v>
       </c>
       <c r="L17" s="32">
-        <v>1666</v>
+        <v>1663</v>
       </c>
       <c r="M17" s="32">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="N17" s="32">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="O17" s="32">
-        <v>2640</v>
+        <v>2581</v>
       </c>
       <c r="P17" s="32">
-        <v>1538</v>
+        <v>1491</v>
       </c>
       <c r="Q17" s="32">
-        <v>1102</v>
+        <v>1090</v>
       </c>
       <c r="R17" s="19"/>
     </row>
-    <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="100" t="s">
-        <v>69</v>
-[...16 lines deleted...]
-      <c r="G18" s="45">
+        <v>41</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="43">
+        <v>54026</v>
+      </c>
+      <c r="D18" s="43">
+        <v>28433</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25593</v>
+      </c>
+      <c r="F18" s="43">
+        <v>37</v>
+      </c>
+      <c r="G18" s="43">
         <v>21</v>
       </c>
-      <c r="H18" s="45">
-[...11 lines deleted...]
-      <c r="L18" s="45">
+      <c r="H18" s="43">
+        <v>16</v>
+      </c>
+      <c r="I18" s="43">
+        <v>22284</v>
+      </c>
+      <c r="J18" s="43">
+        <v>12219</v>
+      </c>
+      <c r="K18" s="43">
+        <v>10065</v>
+      </c>
+      <c r="L18" s="43">
         <v>15754</v>
       </c>
-      <c r="M18" s="45">
-[...14 lines deleted...]
-      <c r="R18" s="42"/>
+      <c r="M18" s="43">
+        <v>7960</v>
+      </c>
+      <c r="N18" s="43">
+        <v>7794</v>
+      </c>
+      <c r="O18" s="43">
+        <v>15951</v>
+      </c>
+      <c r="P18" s="43">
+        <v>8233</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>7718</v>
+      </c>
+      <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A19" s="100"/>
-      <c r="B19" s="64" t="s">
-[...11 lines deleted...]
-      <c r="F19" s="45">
+      <c r="B19" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="43">
+        <v>138966</v>
+      </c>
+      <c r="D19" s="43">
+        <v>76715</v>
+      </c>
+      <c r="E19" s="43">
+        <v>62251</v>
+      </c>
+      <c r="F19" s="43">
         <v>41</v>
       </c>
-      <c r="G19" s="45">
-[...32 lines deleted...]
-      <c r="R19" s="42"/>
+      <c r="G19" s="43">
+        <v>22</v>
+      </c>
+      <c r="H19" s="43">
+        <v>19</v>
+      </c>
+      <c r="I19" s="43">
+        <v>21509</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11318</v>
+      </c>
+      <c r="K19" s="43">
+        <v>10191</v>
+      </c>
+      <c r="L19" s="43">
+        <v>35453</v>
+      </c>
+      <c r="M19" s="43">
+        <v>20276</v>
+      </c>
+      <c r="N19" s="43">
+        <v>15177</v>
+      </c>
+      <c r="O19" s="43">
+        <v>81963</v>
+      </c>
+      <c r="P19" s="43">
+        <v>45099</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>36864</v>
+      </c>
+      <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A20" s="100"/>
-      <c r="B20" s="64" t="s">
-[...11 lines deleted...]
-      <c r="F20" s="45">
+      <c r="B20" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3043</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1716</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1327</v>
+      </c>
+      <c r="F20" s="43">
         <v>7</v>
       </c>
-      <c r="G20" s="45">
+      <c r="G20" s="43">
         <v>6</v>
       </c>
-      <c r="H20" s="45">
+      <c r="H20" s="43">
         <v>1</v>
       </c>
-      <c r="I20" s="45">
-[...26 lines deleted...]
-      <c r="R20" s="42"/>
+      <c r="I20" s="43">
+        <v>117</v>
+      </c>
+      <c r="J20" s="43">
+        <v>67</v>
+      </c>
+      <c r="K20" s="43">
+        <v>50</v>
+      </c>
+      <c r="L20" s="43">
+        <v>716</v>
+      </c>
+      <c r="M20" s="43">
+        <v>388</v>
+      </c>
+      <c r="N20" s="43">
+        <v>328</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2203</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1255</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>948</v>
+      </c>
+      <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A21" s="100"/>
-      <c r="B21" s="64" t="s">
-[...47 lines deleted...]
-      <c r="R21" s="42"/>
+      <c r="B21" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="43">
+        <v>16096</v>
+      </c>
+      <c r="D21" s="43">
+        <v>11980</v>
+      </c>
+      <c r="E21" s="43">
+        <v>4116</v>
+      </c>
+      <c r="F21" s="43">
+        <v>64</v>
+      </c>
+      <c r="G21" s="43">
+        <v>34</v>
+      </c>
+      <c r="H21" s="43">
+        <v>30</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3924</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3233</v>
+      </c>
+      <c r="K21" s="43">
+        <v>691</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3558</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2690</v>
+      </c>
+      <c r="N21" s="43">
+        <v>868</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8550</v>
+      </c>
+      <c r="P21" s="43">
+        <v>6023</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2527</v>
+      </c>
+      <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A22" s="100"/>
-      <c r="B22" s="64" t="s">
-[...47 lines deleted...]
-      <c r="R22" s="42"/>
+      <c r="B22" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="43">
+        <v>338207</v>
+      </c>
+      <c r="D22" s="43">
+        <v>198987</v>
+      </c>
+      <c r="E22" s="43">
+        <v>139220</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4720</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2684</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2036</v>
+      </c>
+      <c r="I22" s="43">
+        <v>45477</v>
+      </c>
+      <c r="J22" s="43">
+        <v>25596</v>
+      </c>
+      <c r="K22" s="43">
+        <v>19881</v>
+      </c>
+      <c r="L22" s="43">
+        <v>123836</v>
+      </c>
+      <c r="M22" s="43">
+        <v>73938</v>
+      </c>
+      <c r="N22" s="43">
+        <v>49898</v>
+      </c>
+      <c r="O22" s="43">
+        <v>164174</v>
+      </c>
+      <c r="P22" s="43">
+        <v>96769</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>67405</v>
+      </c>
+      <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A23" s="100"/>
-      <c r="B23" s="64" t="s">
-[...47 lines deleted...]
-      <c r="R23" s="42"/>
+      <c r="B23" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102556</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58223</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44333</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6229</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3408</v>
+      </c>
+      <c r="H23" s="43">
+        <v>2821</v>
+      </c>
+      <c r="I23" s="43">
+        <v>12932</v>
+      </c>
+      <c r="J23" s="43">
+        <v>7124</v>
+      </c>
+      <c r="K23" s="43">
+        <v>5808</v>
+      </c>
+      <c r="L23" s="43">
+        <v>40210</v>
+      </c>
+      <c r="M23" s="43">
+        <v>22021</v>
+      </c>
+      <c r="N23" s="43">
+        <v>18189</v>
+      </c>
+      <c r="O23" s="43">
+        <v>43185</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25670</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17515</v>
+      </c>
+      <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A24" s="100"/>
-      <c r="B24" s="65" t="s">
-[...47 lines deleted...]
-      <c r="R24" s="42"/>
+      <c r="B24" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="43">
+        <v>167926</v>
+      </c>
+      <c r="D24" s="43">
+        <v>92780</v>
+      </c>
+      <c r="E24" s="43">
+        <v>75146</v>
+      </c>
+      <c r="F24" s="43">
+        <v>80053</v>
+      </c>
+      <c r="G24" s="43">
+        <v>44442</v>
+      </c>
+      <c r="H24" s="43">
+        <v>35611</v>
+      </c>
+      <c r="I24" s="43">
+        <v>9937</v>
+      </c>
+      <c r="J24" s="43">
+        <v>5986</v>
+      </c>
+      <c r="K24" s="43">
+        <v>3951</v>
+      </c>
+      <c r="L24" s="43">
+        <v>19699</v>
+      </c>
+      <c r="M24" s="43">
+        <v>12188</v>
+      </c>
+      <c r="N24" s="43">
+        <v>7511</v>
+      </c>
+      <c r="O24" s="43">
+        <v>58237</v>
+      </c>
+      <c r="P24" s="43">
+        <v>30164</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>28073</v>
+      </c>
+      <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A25" s="100"/>
-      <c r="B25" s="65" t="s">
-[...9 lines deleted...]
-        <v>1512</v>
+      <c r="B25" s="63" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4436</v>
+      </c>
+      <c r="D25" s="43">
+        <v>2926</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1510</v>
       </c>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0</v>
       </c>
-      <c r="I25" s="45">
+      <c r="I25" s="43">
         <v>346</v>
       </c>
-      <c r="J25" s="45">
+      <c r="J25" s="43">
         <v>206</v>
       </c>
-      <c r="K25" s="45">
+      <c r="K25" s="43">
         <v>140</v>
       </c>
-      <c r="L25" s="45">
+      <c r="L25" s="43">
         <v>827</v>
       </c>
-      <c r="M25" s="45">
+      <c r="M25" s="43">
         <v>506</v>
       </c>
-      <c r="N25" s="45">
+      <c r="N25" s="43">
         <v>321</v>
       </c>
-      <c r="O25" s="45">
-[...8 lines deleted...]
-      <c r="R25" s="42"/>
+      <c r="O25" s="43">
+        <v>3263</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2214</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1049</v>
+      </c>
+      <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A26" s="100"/>
-      <c r="B26" s="65" t="s">
-[...20 lines deleted...]
-      <c r="I26" s="45">
+      <c r="B26" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="43">
+        <v>1976</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1117</v>
+      </c>
+      <c r="E26" s="43">
+        <v>859</v>
+      </c>
+      <c r="F26" s="43">
+        <v>1972</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1116</v>
+      </c>
+      <c r="H26" s="43">
+        <v>856</v>
+      </c>
+      <c r="I26" s="43">
+        <v>2</v>
+      </c>
+      <c r="J26" s="43">
         <v>1</v>
       </c>
-      <c r="J26" s="45">
+      <c r="K26" s="43">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>1</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>1</v>
       </c>
-      <c r="O26" s="45">
+      <c r="O26" s="43">
         <v>1</v>
       </c>
-      <c r="P26" s="45">
+      <c r="P26" s="43">
         <v>0</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="43">
         <v>1</v>
       </c>
-      <c r="R26" s="42"/>
+      <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A27" s="100"/>
-      <c r="B27" s="65" t="s">
-[...47 lines deleted...]
-      <c r="R27" s="42"/>
+      <c r="B27" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="43">
+        <v>79203</v>
+      </c>
+      <c r="D27" s="43">
+        <v>25675</v>
+      </c>
+      <c r="E27" s="43">
+        <v>53528</v>
+      </c>
+      <c r="F27" s="43">
+        <v>2902</v>
+      </c>
+      <c r="G27" s="43">
+        <v>777</v>
+      </c>
+      <c r="H27" s="43">
+        <v>2125</v>
+      </c>
+      <c r="I27" s="43">
+        <v>17574</v>
+      </c>
+      <c r="J27" s="43">
+        <v>5024</v>
+      </c>
+      <c r="K27" s="43">
+        <v>12550</v>
+      </c>
+      <c r="L27" s="43">
+        <v>30808</v>
+      </c>
+      <c r="M27" s="43">
+        <v>10049</v>
+      </c>
+      <c r="N27" s="43">
+        <v>20759</v>
+      </c>
+      <c r="O27" s="43">
+        <v>27919</v>
+      </c>
+      <c r="P27" s="43">
+        <v>9825</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>18094</v>
+      </c>
+      <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A28" s="100"/>
-      <c r="B28" s="64" t="s">
-[...17 lines deleted...]
-      <c r="H28" s="45">
+      <c r="B28" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="43">
+        <v>22540</v>
+      </c>
+      <c r="D28" s="43">
+        <v>19257</v>
+      </c>
+      <c r="E28" s="43">
+        <v>3283</v>
+      </c>
+      <c r="F28" s="43">
+        <v>261</v>
+      </c>
+      <c r="G28" s="43">
+        <v>205</v>
+      </c>
+      <c r="H28" s="43">
         <v>56</v>
       </c>
-      <c r="I28" s="45">
-[...26 lines deleted...]
-      <c r="R28" s="42"/>
+      <c r="I28" s="43">
+        <v>1307</v>
+      </c>
+      <c r="J28" s="43">
+        <v>1053</v>
+      </c>
+      <c r="K28" s="43">
+        <v>254</v>
+      </c>
+      <c r="L28" s="43">
+        <v>3825</v>
+      </c>
+      <c r="M28" s="43">
+        <v>3258</v>
+      </c>
+      <c r="N28" s="43">
+        <v>567</v>
+      </c>
+      <c r="O28" s="43">
+        <v>17147</v>
+      </c>
+      <c r="P28" s="43">
+        <v>14741</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>2406</v>
+      </c>
+      <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A29" s="100"/>
-      <c r="B29" s="64" t="s">
-[...47 lines deleted...]
-      <c r="R29" s="42"/>
+      <c r="B29" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="43">
+        <v>135154</v>
+      </c>
+      <c r="D29" s="43">
+        <v>62894</v>
+      </c>
+      <c r="E29" s="43">
+        <v>72260</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1508</v>
+      </c>
+      <c r="G29" s="43">
+        <v>761</v>
+      </c>
+      <c r="H29" s="43">
+        <v>747</v>
+      </c>
+      <c r="I29" s="43">
+        <v>19398</v>
+      </c>
+      <c r="J29" s="43">
+        <v>9839</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9559</v>
+      </c>
+      <c r="L29" s="43">
+        <v>71372</v>
+      </c>
+      <c r="M29" s="43">
+        <v>34412</v>
+      </c>
+      <c r="N29" s="43">
+        <v>36960</v>
+      </c>
+      <c r="O29" s="43">
+        <v>42876</v>
+      </c>
+      <c r="P29" s="43">
+        <v>17882</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>24994</v>
+      </c>
+      <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A30" s="100"/>
-      <c r="B30" s="64" t="s">
-[...47 lines deleted...]
-      <c r="R30" s="42"/>
+      <c r="B30" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="43">
+        <v>140560</v>
+      </c>
+      <c r="D30" s="43">
+        <v>79180</v>
+      </c>
+      <c r="E30" s="43">
+        <v>61380</v>
+      </c>
+      <c r="F30" s="43">
+        <v>41348</v>
+      </c>
+      <c r="G30" s="43">
+        <v>21832</v>
+      </c>
+      <c r="H30" s="43">
+        <v>19516</v>
+      </c>
+      <c r="I30" s="43">
+        <v>50293</v>
+      </c>
+      <c r="J30" s="43">
+        <v>27978</v>
+      </c>
+      <c r="K30" s="43">
+        <v>22315</v>
+      </c>
+      <c r="L30" s="43">
+        <v>45324</v>
+      </c>
+      <c r="M30" s="43">
+        <v>26862</v>
+      </c>
+      <c r="N30" s="43">
+        <v>18462</v>
+      </c>
+      <c r="O30" s="43">
+        <v>3595</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2508</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>1087</v>
+      </c>
+      <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A31" s="100"/>
-      <c r="B31" s="64" t="s">
-[...17 lines deleted...]
-      <c r="H31" s="45">
+      <c r="B31" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4738</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2487</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2251</v>
+      </c>
+      <c r="F31" s="43">
+        <v>26</v>
+      </c>
+      <c r="G31" s="43">
+        <v>16</v>
+      </c>
+      <c r="H31" s="43">
         <v>10</v>
       </c>
-      <c r="I31" s="45">
-[...26 lines deleted...]
-      <c r="R31" s="42"/>
+      <c r="I31" s="43">
+        <v>30</v>
+      </c>
+      <c r="J31" s="43">
+        <v>16</v>
+      </c>
+      <c r="K31" s="43">
+        <v>14</v>
+      </c>
+      <c r="L31" s="43">
+        <v>164</v>
+      </c>
+      <c r="M31" s="43">
+        <v>101</v>
+      </c>
+      <c r="N31" s="43">
+        <v>63</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4518</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2354</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2164</v>
+      </c>
+      <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A32" s="100"/>
-      <c r="B32" s="64" t="s">
-[...11 lines deleted...]
-      <c r="F32" s="45">
+      <c r="B32" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1442</v>
+      </c>
+      <c r="D32" s="43">
+        <v>776</v>
+      </c>
+      <c r="E32" s="43">
+        <v>666</v>
+      </c>
+      <c r="F32" s="43">
         <v>28</v>
       </c>
-      <c r="G32" s="45">
+      <c r="G32" s="43">
         <v>10</v>
       </c>
-      <c r="H32" s="45">
+      <c r="H32" s="43">
         <v>18</v>
       </c>
-      <c r="I32" s="45">
-[...8 lines deleted...]
-      <c r="L32" s="45">
+      <c r="I32" s="43">
+        <v>611</v>
+      </c>
+      <c r="J32" s="43">
+        <v>345</v>
+      </c>
+      <c r="K32" s="43">
+        <v>266</v>
+      </c>
+      <c r="L32" s="43">
         <v>278</v>
       </c>
-      <c r="M32" s="45">
-[...5 lines deleted...]
-      <c r="O32" s="45">
+      <c r="M32" s="43">
+        <v>158</v>
+      </c>
+      <c r="N32" s="43">
+        <v>120</v>
+      </c>
+      <c r="O32" s="43">
         <v>525</v>
       </c>
-      <c r="P32" s="45">
+      <c r="P32" s="43">
+        <v>263</v>
+      </c>
+      <c r="Q32" s="43">
         <v>262</v>
       </c>
-      <c r="Q32" s="45">
-[...2 lines deleted...]
-      <c r="R32" s="42"/>
+      <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
       <c r="A33" s="100"/>
-      <c r="B33" s="64" t="s">
-[...11 lines deleted...]
-      <c r="F33" s="45">
+      <c r="B33" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4407</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2227</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2180</v>
+      </c>
+      <c r="F33" s="43">
         <v>220</v>
       </c>
-      <c r="G33" s="45">
+      <c r="G33" s="43">
         <v>108</v>
       </c>
-      <c r="H33" s="45">
+      <c r="H33" s="43">
         <v>112</v>
       </c>
-      <c r="I33" s="45">
-[...26 lines deleted...]
-      <c r="R33" s="42"/>
+      <c r="I33" s="43">
+        <v>917</v>
+      </c>
+      <c r="J33" s="43">
+        <v>520</v>
+      </c>
+      <c r="K33" s="43">
+        <v>397</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1093</v>
+      </c>
+      <c r="M33" s="43">
+        <v>528</v>
+      </c>
+      <c r="N33" s="43">
+        <v>565</v>
+      </c>
+      <c r="O33" s="43">
+        <v>2177</v>
+      </c>
+      <c r="P33" s="43">
+        <v>1071</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1106</v>
+      </c>
+      <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
       <c r="A34" s="101"/>
-      <c r="B34" s="66" t="s">
-[...47 lines deleted...]
-      <c r="R34" s="42"/>
+      <c r="B34" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="44">
+        <v>18233</v>
+      </c>
+      <c r="D34" s="45">
+        <v>11737</v>
+      </c>
+      <c r="E34" s="45">
+        <v>6496</v>
+      </c>
+      <c r="F34" s="45">
+        <v>199</v>
+      </c>
+      <c r="G34" s="45">
+        <v>101</v>
+      </c>
+      <c r="H34" s="45">
+        <v>98</v>
+      </c>
+      <c r="I34" s="45">
+        <v>776</v>
+      </c>
+      <c r="J34" s="45">
+        <v>333</v>
+      </c>
+      <c r="K34" s="45">
+        <v>443</v>
+      </c>
+      <c r="L34" s="45">
+        <v>2887</v>
+      </c>
+      <c r="M34" s="45">
+        <v>1515</v>
+      </c>
+      <c r="N34" s="45">
+        <v>1372</v>
+      </c>
+      <c r="O34" s="45">
+        <v>14371</v>
+      </c>
+      <c r="P34" s="45">
+        <v>9788</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>4583</v>
+      </c>
+      <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="39" t="s">
+      <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="39"/>
-[...14 lines deleted...]
-      <c r="Q35" s="39"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="102" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="102"/>
       <c r="O36" s="102"/>
       <c r="P36" s="102"/>
       <c r="Q36" s="102"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="52" t="s">
-        <v>90</v>
+      <c r="A37" s="5" t="s">
+        <v>49</v>
       </c>
       <c r="B37" s="5"/>
-      <c r="C37" s="41"/>
-[...13 lines deleted...]
-      <c r="Q37" s="41"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C38" s="42"/>
-[...13 lines deleted...]
-      <c r="Q38" s="42"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C39" s="42"/>
-[...1 lines deleted...]
-      <c r="E39" s="42"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C40" s="42"/>
-[...1 lines deleted...]
-      <c r="E40" s="42"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="C41" s="42"/>
-[...1 lines deleted...]
-      <c r="E41" s="42"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:B2"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
-    <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:AJ41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.5" customWidth="1"/>
+    <col min="2" max="2" width="53.6640625" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="23" customWidth="1"/>
+    <col min="19" max="19" width="15.33203125" customWidth="1"/>
+    <col min="20" max="20" width="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="81"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="AJ3" s="8"/>
+    </row>
+    <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="89" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="103"/>
+      <c r="C4" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="86" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="87"/>
+      <c r="N4" s="87"/>
+      <c r="O4" s="86" t="s">
+        <v>10</v>
+      </c>
+      <c r="P4" s="87"/>
+      <c r="Q4" s="88"/>
+    </row>
+    <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="90"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R5" s="9"/>
+    </row>
+    <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="92"/>
+      <c r="B6" s="105"/>
+      <c r="C6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="R6" s="9"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="54"/>
+      <c r="C7" s="29">
+        <v>1214668</v>
+      </c>
+      <c r="D7" s="29">
+        <v>669360</v>
+      </c>
+      <c r="E7" s="29">
+        <v>545308</v>
+      </c>
+      <c r="F7" s="29">
+        <v>139884</v>
+      </c>
+      <c r="G7" s="29">
+        <v>75420</v>
+      </c>
+      <c r="H7" s="29">
+        <v>64464</v>
+      </c>
+      <c r="I7" s="29">
+        <v>203603</v>
+      </c>
+      <c r="J7" s="29">
+        <v>109455</v>
+      </c>
+      <c r="K7" s="29">
+        <v>94148</v>
+      </c>
+      <c r="L7" s="29">
+        <v>389062</v>
+      </c>
+      <c r="M7" s="29">
+        <v>214404</v>
+      </c>
+      <c r="N7" s="29">
+        <v>174658</v>
+      </c>
+      <c r="O7" s="29">
+        <v>482119</v>
+      </c>
+      <c r="P7" s="29">
+        <v>270081</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>212038</v>
+      </c>
+      <c r="R7" s="16"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="AJ7" s="5"/>
+    </row>
+    <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="100" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="30">
+        <v>370037</v>
+      </c>
+      <c r="D8" s="30">
+        <v>187655</v>
+      </c>
+      <c r="E8" s="30">
+        <v>182382</v>
+      </c>
+      <c r="F8" s="30">
+        <v>14878</v>
+      </c>
+      <c r="G8" s="30">
+        <v>7437</v>
+      </c>
+      <c r="H8" s="30">
+        <v>7441</v>
+      </c>
+      <c r="I8" s="30">
+        <v>55921</v>
+      </c>
+      <c r="J8" s="30">
+        <v>26534</v>
+      </c>
+      <c r="K8" s="30">
+        <v>29387</v>
+      </c>
+      <c r="L8" s="30">
+        <v>153408</v>
+      </c>
+      <c r="M8" s="30">
+        <v>75410</v>
+      </c>
+      <c r="N8" s="30">
+        <v>77998</v>
+      </c>
+      <c r="O8" s="30">
+        <v>145830</v>
+      </c>
+      <c r="P8" s="30">
+        <v>78274</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>67556</v>
+      </c>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+    </row>
+    <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="100"/>
+      <c r="B9" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="30">
+        <v>192565</v>
+      </c>
+      <c r="D9" s="30">
+        <v>105327</v>
+      </c>
+      <c r="E9" s="30">
+        <v>87238</v>
+      </c>
+      <c r="F9" s="30">
+        <v>187</v>
+      </c>
+      <c r="G9" s="30">
+        <v>100</v>
+      </c>
+      <c r="H9" s="30">
+        <v>87</v>
+      </c>
+      <c r="I9" s="30">
+        <v>43668</v>
+      </c>
+      <c r="J9" s="30">
+        <v>23588</v>
+      </c>
+      <c r="K9" s="30">
+        <v>20080</v>
+      </c>
+      <c r="L9" s="30">
+        <v>51419</v>
+      </c>
+      <c r="M9" s="30">
+        <v>28398</v>
+      </c>
+      <c r="N9" s="30">
+        <v>23021</v>
+      </c>
+      <c r="O9" s="30">
+        <v>97291</v>
+      </c>
+      <c r="P9" s="30">
+        <v>53241</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>44050</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+    </row>
+    <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="100"/>
+      <c r="B10" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="30">
+        <v>12387</v>
+      </c>
+      <c r="D10" s="30">
+        <v>9502</v>
+      </c>
+      <c r="E10" s="30">
+        <v>2885</v>
+      </c>
+      <c r="F10" s="30">
+        <v>33</v>
+      </c>
+      <c r="G10" s="30">
+        <v>19</v>
+      </c>
+      <c r="H10" s="30">
+        <v>14</v>
+      </c>
+      <c r="I10" s="30">
+        <v>3461</v>
+      </c>
+      <c r="J10" s="30">
+        <v>2906</v>
+      </c>
+      <c r="K10" s="30">
+        <v>555</v>
+      </c>
+      <c r="L10" s="30">
+        <v>2467</v>
+      </c>
+      <c r="M10" s="30">
+        <v>1946</v>
+      </c>
+      <c r="N10" s="30">
+        <v>521</v>
+      </c>
+      <c r="O10" s="30">
+        <v>6426</v>
+      </c>
+      <c r="P10" s="30">
+        <v>4631</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1795</v>
+      </c>
+      <c r="R10" s="18"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+    </row>
+    <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="100"/>
+      <c r="B11" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>68852</v>
+      </c>
+      <c r="D11" s="30">
+        <v>38255</v>
+      </c>
+      <c r="E11" s="30">
+        <v>30597</v>
+      </c>
+      <c r="F11" s="30">
+        <v>8649</v>
+      </c>
+      <c r="G11" s="30">
+        <v>5605</v>
+      </c>
+      <c r="H11" s="30">
+        <v>3044</v>
+      </c>
+      <c r="I11" s="30">
+        <v>5403</v>
+      </c>
+      <c r="J11" s="30">
+        <v>3458</v>
+      </c>
+      <c r="K11" s="30">
+        <v>1945</v>
+      </c>
+      <c r="L11" s="30">
+        <v>10732</v>
+      </c>
+      <c r="M11" s="30">
+        <v>7203</v>
+      </c>
+      <c r="N11" s="30">
+        <v>3529</v>
+      </c>
+      <c r="O11" s="30">
+        <v>44068</v>
+      </c>
+      <c r="P11" s="30">
+        <v>21989</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>22079</v>
+      </c>
+      <c r="R11" s="18"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+    </row>
+    <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="100"/>
+      <c r="B12" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30">
+        <v>12124</v>
+      </c>
+      <c r="D12" s="30">
+        <v>8003</v>
+      </c>
+      <c r="E12" s="30">
+        <v>4121</v>
+      </c>
+      <c r="F12" s="30">
+        <v>2059</v>
+      </c>
+      <c r="G12" s="30">
+        <v>1483</v>
+      </c>
+      <c r="H12" s="30">
+        <v>576</v>
+      </c>
+      <c r="I12" s="30">
+        <v>1259</v>
+      </c>
+      <c r="J12" s="30">
+        <v>877</v>
+      </c>
+      <c r="K12" s="30">
+        <v>382</v>
+      </c>
+      <c r="L12" s="30">
+        <v>1167</v>
+      </c>
+      <c r="M12" s="30">
+        <v>827</v>
+      </c>
+      <c r="N12" s="30">
+        <v>340</v>
+      </c>
+      <c r="O12" s="30">
+        <v>7639</v>
+      </c>
+      <c r="P12" s="30">
+        <v>4816</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>2823</v>
+      </c>
+      <c r="R12" s="18"/>
+      <c r="S12" s="23"/>
+      <c r="T12" s="23"/>
+    </row>
+    <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="100"/>
+      <c r="B13" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="30">
+        <v>80850</v>
+      </c>
+      <c r="D13" s="30">
+        <v>43101</v>
+      </c>
+      <c r="E13" s="30">
+        <v>37749</v>
+      </c>
+      <c r="F13" s="30">
+        <v>67327</v>
+      </c>
+      <c r="G13" s="30">
+        <v>35938</v>
+      </c>
+      <c r="H13" s="30">
+        <v>31389</v>
+      </c>
+      <c r="I13" s="30">
+        <v>2993</v>
+      </c>
+      <c r="J13" s="30">
+        <v>1433</v>
+      </c>
+      <c r="K13" s="30">
+        <v>1560</v>
+      </c>
+      <c r="L13" s="30">
+        <v>6383</v>
+      </c>
+      <c r="M13" s="30">
+        <v>3343</v>
+      </c>
+      <c r="N13" s="30">
+        <v>3040</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4147</v>
+      </c>
+      <c r="P13" s="30">
+        <v>2387</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>1760</v>
+      </c>
+      <c r="R13" s="18"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+    </row>
+    <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="100"/>
+      <c r="B14" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="31">
+        <v>335642</v>
+      </c>
+      <c r="D14" s="31">
+        <v>198087</v>
+      </c>
+      <c r="E14" s="31">
+        <v>137555</v>
+      </c>
+      <c r="F14" s="31">
+        <v>3117</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1894</v>
+      </c>
+      <c r="H14" s="31">
+        <v>1223</v>
+      </c>
+      <c r="I14" s="31">
+        <v>42686</v>
+      </c>
+      <c r="J14" s="31">
+        <v>24090</v>
+      </c>
+      <c r="K14" s="31">
+        <v>18596</v>
+      </c>
+      <c r="L14" s="31">
+        <v>121736</v>
+      </c>
+      <c r="M14" s="31">
+        <v>72989</v>
+      </c>
+      <c r="N14" s="31">
+        <v>48747</v>
+      </c>
+      <c r="O14" s="31">
+        <v>168103</v>
+      </c>
+      <c r="P14" s="31">
+        <v>99114</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>68989</v>
+      </c>
+      <c r="R14" s="19"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+    </row>
+    <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="100"/>
+      <c r="B15" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="31">
+        <v>4541</v>
+      </c>
+      <c r="D15" s="31">
+        <v>2993</v>
+      </c>
+      <c r="E15" s="31">
+        <v>1548</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>352</v>
+      </c>
+      <c r="J15" s="31">
+        <v>204</v>
+      </c>
+      <c r="K15" s="31">
+        <v>148</v>
+      </c>
+      <c r="L15" s="31">
+        <v>821</v>
+      </c>
+      <c r="M15" s="31">
+        <v>502</v>
+      </c>
+      <c r="N15" s="31">
+        <v>319</v>
+      </c>
+      <c r="O15" s="31">
+        <v>3368</v>
+      </c>
+      <c r="P15" s="31">
+        <v>2287</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>1081</v>
+      </c>
+      <c r="R15" s="19"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+    </row>
+    <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="100"/>
+      <c r="B16" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="31">
+        <v>127397</v>
+      </c>
+      <c r="D16" s="31">
+        <v>70833</v>
+      </c>
+      <c r="E16" s="31">
+        <v>56564</v>
+      </c>
+      <c r="F16" s="31">
+        <v>40143</v>
+      </c>
+      <c r="G16" s="31">
+        <v>21156</v>
+      </c>
+      <c r="H16" s="31">
+        <v>18987</v>
+      </c>
+      <c r="I16" s="31">
+        <v>45161</v>
+      </c>
+      <c r="J16" s="31">
+        <v>24811</v>
+      </c>
+      <c r="K16" s="31">
+        <v>20350</v>
+      </c>
+      <c r="L16" s="31">
+        <v>39254</v>
+      </c>
+      <c r="M16" s="31">
+        <v>22905</v>
+      </c>
+      <c r="N16" s="31">
+        <v>16349</v>
+      </c>
+      <c r="O16" s="31">
+        <v>2839</v>
+      </c>
+      <c r="P16" s="31">
+        <v>1961</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>878</v>
+      </c>
+      <c r="R16" s="19"/>
+      <c r="S16" s="23"/>
+    </row>
+    <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="100"/>
+      <c r="B17" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="32">
+        <v>10273</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5604</v>
+      </c>
+      <c r="E17" s="32">
+        <v>4669</v>
+      </c>
+      <c r="F17" s="32">
+        <v>3491</v>
+      </c>
+      <c r="G17" s="32">
+        <v>1788</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1703</v>
+      </c>
+      <c r="I17" s="32">
+        <v>2699</v>
+      </c>
+      <c r="J17" s="32">
+        <v>1554</v>
+      </c>
+      <c r="K17" s="32">
+        <v>1145</v>
+      </c>
+      <c r="L17" s="32">
+        <v>1675</v>
+      </c>
+      <c r="M17" s="32">
+        <v>881</v>
+      </c>
+      <c r="N17" s="32">
+        <v>794</v>
+      </c>
+      <c r="O17" s="32">
+        <v>2408</v>
+      </c>
+      <c r="P17" s="32">
+        <v>1381</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>1027</v>
+      </c>
+      <c r="R17" s="19"/>
+    </row>
+    <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="43">
+        <v>54155</v>
+      </c>
+      <c r="D18" s="43">
+        <v>28572</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25583</v>
+      </c>
+      <c r="F18" s="43">
+        <v>35</v>
+      </c>
+      <c r="G18" s="43">
+        <v>19</v>
+      </c>
+      <c r="H18" s="43">
+        <v>16</v>
+      </c>
+      <c r="I18" s="43">
+        <v>21897</v>
+      </c>
+      <c r="J18" s="43">
+        <v>12030</v>
+      </c>
+      <c r="K18" s="43">
+        <v>9867</v>
+      </c>
+      <c r="L18" s="43">
+        <v>15776</v>
+      </c>
+      <c r="M18" s="43">
+        <v>7954</v>
+      </c>
+      <c r="N18" s="43">
+        <v>7822</v>
+      </c>
+      <c r="O18" s="43">
+        <v>16447</v>
+      </c>
+      <c r="P18" s="43">
+        <v>8569</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>7878</v>
+      </c>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="100"/>
+      <c r="B19" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="43">
+        <v>134409</v>
+      </c>
+      <c r="D19" s="43">
+        <v>74459</v>
+      </c>
+      <c r="E19" s="43">
+        <v>59950</v>
+      </c>
+      <c r="F19" s="43">
+        <v>36</v>
+      </c>
+      <c r="G19" s="43">
+        <v>19</v>
+      </c>
+      <c r="H19" s="43">
+        <v>17</v>
+      </c>
+      <c r="I19" s="43">
+        <v>21133</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11173</v>
+      </c>
+      <c r="K19" s="43">
+        <v>9960</v>
+      </c>
+      <c r="L19" s="43">
+        <v>34681</v>
+      </c>
+      <c r="M19" s="43">
+        <v>19915</v>
+      </c>
+      <c r="N19" s="43">
+        <v>14766</v>
+      </c>
+      <c r="O19" s="43">
+        <v>78559</v>
+      </c>
+      <c r="P19" s="43">
+        <v>43352</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>35207</v>
+      </c>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A20" s="100"/>
+      <c r="B20" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3097</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1755</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1342</v>
+      </c>
+      <c r="F20" s="43">
+        <v>7</v>
+      </c>
+      <c r="G20" s="43">
+        <v>5</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2</v>
+      </c>
+      <c r="I20" s="43">
+        <v>110</v>
+      </c>
+      <c r="J20" s="43">
+        <v>60</v>
+      </c>
+      <c r="K20" s="43">
+        <v>50</v>
+      </c>
+      <c r="L20" s="43">
+        <v>679</v>
+      </c>
+      <c r="M20" s="43">
+        <v>361</v>
+      </c>
+      <c r="N20" s="43">
+        <v>318</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2301</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1329</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>972</v>
+      </c>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A21" s="100"/>
+      <c r="B21" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="43">
+        <v>15890</v>
+      </c>
+      <c r="D21" s="43">
+        <v>11849</v>
+      </c>
+      <c r="E21" s="43">
+        <v>4041</v>
+      </c>
+      <c r="F21" s="43">
+        <v>70</v>
+      </c>
+      <c r="G21" s="43">
+        <v>37</v>
+      </c>
+      <c r="H21" s="43">
+        <v>33</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3908</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3212</v>
+      </c>
+      <c r="K21" s="43">
+        <v>696</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3474</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2626</v>
+      </c>
+      <c r="N21" s="43">
+        <v>848</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8438</v>
+      </c>
+      <c r="P21" s="43">
+        <v>5974</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2464</v>
+      </c>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A22" s="100"/>
+      <c r="B22" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="43">
+        <v>340665</v>
+      </c>
+      <c r="D22" s="43">
+        <v>200781</v>
+      </c>
+      <c r="E22" s="43">
+        <v>139884</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4645</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2637</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2008</v>
+      </c>
+      <c r="I22" s="43">
+        <v>44668</v>
+      </c>
+      <c r="J22" s="43">
+        <v>25124</v>
+      </c>
+      <c r="K22" s="43">
+        <v>19544</v>
+      </c>
+      <c r="L22" s="43">
+        <v>123581</v>
+      </c>
+      <c r="M22" s="43">
+        <v>74054</v>
+      </c>
+      <c r="N22" s="43">
+        <v>49527</v>
+      </c>
+      <c r="O22" s="43">
+        <v>167771</v>
+      </c>
+      <c r="P22" s="43">
+        <v>98966</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>68805</v>
+      </c>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A23" s="100"/>
+      <c r="B23" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102469</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58211</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44258</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6419</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3516</v>
+      </c>
+      <c r="H23" s="43">
+        <v>2903</v>
+      </c>
+      <c r="I23" s="43">
+        <v>13140</v>
+      </c>
+      <c r="J23" s="43">
+        <v>7241</v>
+      </c>
+      <c r="K23" s="43">
+        <v>5899</v>
+      </c>
+      <c r="L23" s="43">
+        <v>40017</v>
+      </c>
+      <c r="M23" s="43">
+        <v>21943</v>
+      </c>
+      <c r="N23" s="43">
+        <v>18074</v>
+      </c>
+      <c r="O23" s="43">
+        <v>42893</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25511</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17382</v>
+      </c>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A24" s="100"/>
+      <c r="B24" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="43">
+        <v>163899</v>
+      </c>
+      <c r="D24" s="43">
+        <v>90563</v>
+      </c>
+      <c r="E24" s="43">
+        <v>73336</v>
+      </c>
+      <c r="F24" s="43">
+        <v>79406</v>
+      </c>
+      <c r="G24" s="43">
+        <v>43778</v>
+      </c>
+      <c r="H24" s="43">
+        <v>35628</v>
+      </c>
+      <c r="I24" s="43">
+        <v>9908</v>
+      </c>
+      <c r="J24" s="43">
+        <v>5929</v>
+      </c>
+      <c r="K24" s="43">
+        <v>3979</v>
+      </c>
+      <c r="L24" s="43">
+        <v>18834</v>
+      </c>
+      <c r="M24" s="43">
+        <v>11674</v>
+      </c>
+      <c r="N24" s="43">
+        <v>7160</v>
+      </c>
+      <c r="O24" s="43">
+        <v>55751</v>
+      </c>
+      <c r="P24" s="43">
+        <v>29182</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>26569</v>
+      </c>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A25" s="100"/>
+      <c r="B25" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4466</v>
+      </c>
+      <c r="D25" s="43">
+        <v>2964</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1502</v>
+      </c>
+      <c r="F25" s="31">
+        <v>0</v>
+      </c>
+      <c r="G25" s="31">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>0</v>
+      </c>
+      <c r="I25" s="43">
+        <v>342</v>
+      </c>
+      <c r="J25" s="43">
+        <v>203</v>
+      </c>
+      <c r="K25" s="43">
+        <v>139</v>
+      </c>
+      <c r="L25" s="43">
+        <v>827</v>
+      </c>
+      <c r="M25" s="43">
+        <v>506</v>
+      </c>
+      <c r="N25" s="43">
+        <v>321</v>
+      </c>
+      <c r="O25" s="43">
+        <v>3297</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2255</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1042</v>
+      </c>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A26" s="100"/>
+      <c r="B26" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="43">
+        <v>2064</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1169</v>
+      </c>
+      <c r="E26" s="43">
+        <v>895</v>
+      </c>
+      <c r="F26" s="43">
+        <v>2061</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1168</v>
+      </c>
+      <c r="H26" s="43">
+        <v>893</v>
+      </c>
+      <c r="I26" s="43">
+        <v>0</v>
+      </c>
+      <c r="J26" s="43">
+        <v>0</v>
+      </c>
+      <c r="K26" s="43">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>0</v>
+      </c>
+      <c r="M26" s="31">
+        <v>0</v>
+      </c>
+      <c r="N26" s="31">
+        <v>0</v>
+      </c>
+      <c r="O26" s="43">
+        <v>3</v>
+      </c>
+      <c r="P26" s="43">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>2</v>
+      </c>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A27" s="100"/>
+      <c r="B27" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="43">
+        <v>73963</v>
+      </c>
+      <c r="D27" s="43">
+        <v>24384</v>
+      </c>
+      <c r="E27" s="43">
+        <v>49579</v>
+      </c>
+      <c r="F27" s="43">
+        <v>3036</v>
+      </c>
+      <c r="G27" s="43">
+        <v>849</v>
+      </c>
+      <c r="H27" s="43">
+        <v>2187</v>
+      </c>
+      <c r="I27" s="43">
+        <v>16408</v>
+      </c>
+      <c r="J27" s="43">
+        <v>4878</v>
+      </c>
+      <c r="K27" s="43">
+        <v>11530</v>
+      </c>
+      <c r="L27" s="43">
+        <v>28522</v>
+      </c>
+      <c r="M27" s="43">
+        <v>9399</v>
+      </c>
+      <c r="N27" s="43">
+        <v>19123</v>
+      </c>
+      <c r="O27" s="43">
+        <v>25997</v>
+      </c>
+      <c r="P27" s="43">
+        <v>9258</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>16739</v>
+      </c>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="100"/>
+      <c r="B28" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="43">
+        <v>20656</v>
+      </c>
+      <c r="D28" s="43">
+        <v>17705</v>
+      </c>
+      <c r="E28" s="43">
+        <v>2951</v>
+      </c>
+      <c r="F28" s="43">
+        <v>253</v>
+      </c>
+      <c r="G28" s="43">
+        <v>196</v>
+      </c>
+      <c r="H28" s="43">
+        <v>57</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1235</v>
+      </c>
+      <c r="J28" s="43">
+        <v>986</v>
+      </c>
+      <c r="K28" s="43">
+        <v>249</v>
+      </c>
+      <c r="L28" s="43">
+        <v>3642</v>
+      </c>
+      <c r="M28" s="43">
+        <v>3112</v>
+      </c>
+      <c r="N28" s="43">
+        <v>530</v>
+      </c>
+      <c r="O28" s="43">
+        <v>15526</v>
+      </c>
+      <c r="P28" s="43">
+        <v>13411</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>2115</v>
+      </c>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A29" s="100"/>
+      <c r="B29" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="43">
+        <v>133643</v>
+      </c>
+      <c r="D29" s="43">
+        <v>62722</v>
+      </c>
+      <c r="E29" s="43">
+        <v>70921</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1547</v>
+      </c>
+      <c r="G29" s="43">
+        <v>777</v>
+      </c>
+      <c r="H29" s="43">
+        <v>770</v>
+      </c>
+      <c r="I29" s="43">
+        <v>19604</v>
+      </c>
+      <c r="J29" s="43">
+        <v>10029</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9575</v>
+      </c>
+      <c r="L29" s="43">
+        <v>70994</v>
+      </c>
+      <c r="M29" s="43">
+        <v>34520</v>
+      </c>
+      <c r="N29" s="43">
+        <v>36474</v>
+      </c>
+      <c r="O29" s="43">
+        <v>41498</v>
+      </c>
+      <c r="P29" s="43">
+        <v>17396</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>24102</v>
+      </c>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A30" s="100"/>
+      <c r="B30" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="43">
+        <v>137923</v>
+      </c>
+      <c r="D30" s="43">
+        <v>78034</v>
+      </c>
+      <c r="E30" s="43">
+        <v>59889</v>
+      </c>
+      <c r="F30" s="43">
+        <v>41877</v>
+      </c>
+      <c r="G30" s="43">
+        <v>22178</v>
+      </c>
+      <c r="H30" s="43">
+        <v>19699</v>
+      </c>
+      <c r="I30" s="43">
+        <v>48878</v>
+      </c>
+      <c r="J30" s="43">
+        <v>27360</v>
+      </c>
+      <c r="K30" s="43">
+        <v>21518</v>
+      </c>
+      <c r="L30" s="43">
+        <v>43857</v>
+      </c>
+      <c r="M30" s="43">
+        <v>26174</v>
+      </c>
+      <c r="N30" s="43">
+        <v>17683</v>
+      </c>
+      <c r="O30" s="43">
+        <v>3311</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2322</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>989</v>
+      </c>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="100"/>
+      <c r="B31" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4722</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2468</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2254</v>
+      </c>
+      <c r="F31" s="43">
+        <v>20</v>
+      </c>
+      <c r="G31" s="43">
+        <v>13</v>
+      </c>
+      <c r="H31" s="43">
+        <v>7</v>
+      </c>
+      <c r="I31" s="43">
+        <v>35</v>
+      </c>
+      <c r="J31" s="43">
+        <v>20</v>
+      </c>
+      <c r="K31" s="43">
+        <v>15</v>
+      </c>
+      <c r="L31" s="43">
+        <v>124</v>
+      </c>
+      <c r="M31" s="43">
+        <v>78</v>
+      </c>
+      <c r="N31" s="43">
+        <v>46</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4543</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2357</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2186</v>
+      </c>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="100"/>
+      <c r="B32" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1502</v>
+      </c>
+      <c r="D32" s="43">
+        <v>793</v>
+      </c>
+      <c r="E32" s="43">
+        <v>709</v>
+      </c>
+      <c r="F32" s="43">
+        <v>29</v>
+      </c>
+      <c r="G32" s="43">
+        <v>10</v>
+      </c>
+      <c r="H32" s="43">
+        <v>19</v>
+      </c>
+      <c r="I32" s="43">
+        <v>656</v>
+      </c>
+      <c r="J32" s="43">
+        <v>356</v>
+      </c>
+      <c r="K32" s="43">
+        <v>300</v>
+      </c>
+      <c r="L32" s="43">
+        <v>286</v>
+      </c>
+      <c r="M32" s="43">
+        <v>163</v>
+      </c>
+      <c r="N32" s="43">
+        <v>123</v>
+      </c>
+      <c r="O32" s="43">
+        <v>531</v>
+      </c>
+      <c r="P32" s="43">
+        <v>264</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>267</v>
+      </c>
+      <c r="R32" s="40"/>
+    </row>
+    <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A33" s="100"/>
+      <c r="B33" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4373</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2207</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2166</v>
+      </c>
+      <c r="F33" s="43">
+        <v>227</v>
+      </c>
+      <c r="G33" s="43">
+        <v>111</v>
+      </c>
+      <c r="H33" s="43">
+        <v>116</v>
+      </c>
+      <c r="I33" s="43">
+        <v>940</v>
+      </c>
+      <c r="J33" s="43">
+        <v>533</v>
+      </c>
+      <c r="K33" s="43">
+        <v>407</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1116</v>
+      </c>
+      <c r="M33" s="43">
+        <v>542</v>
+      </c>
+      <c r="N33" s="43">
+        <v>574</v>
+      </c>
+      <c r="O33" s="43">
+        <v>2090</v>
+      </c>
+      <c r="P33" s="43">
+        <v>1021</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1069</v>
+      </c>
+      <c r="R33" s="40"/>
+    </row>
+    <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="101"/>
+      <c r="B34" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="44">
+        <v>16772</v>
+      </c>
+      <c r="D34" s="45">
+        <v>10724</v>
+      </c>
+      <c r="E34" s="45">
+        <v>6048</v>
+      </c>
+      <c r="F34" s="45">
+        <v>216</v>
+      </c>
+      <c r="G34" s="45">
+        <v>107</v>
+      </c>
+      <c r="H34" s="45">
+        <v>109</v>
+      </c>
+      <c r="I34" s="45">
+        <v>741</v>
+      </c>
+      <c r="J34" s="45">
+        <v>321</v>
+      </c>
+      <c r="K34" s="45">
+        <v>420</v>
+      </c>
+      <c r="L34" s="45">
+        <v>2652</v>
+      </c>
+      <c r="M34" s="45">
+        <v>1383</v>
+      </c>
+      <c r="N34" s="45">
+        <v>1269</v>
+      </c>
+      <c r="O34" s="45">
+        <v>13163</v>
+      </c>
+      <c r="P34" s="45">
+        <v>8913</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>4250</v>
+      </c>
+      <c r="R34" s="40"/>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="20"/>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="102"/>
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="102"/>
+      <c r="M36" s="102"/>
+      <c r="N36" s="102"/>
+      <c r="O36" s="102"/>
+      <c r="P36" s="102"/>
+      <c r="Q36" s="102"/>
+      <c r="R36" s="20"/>
+    </row>
+    <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A8:A17"/>
+    <mergeCell ref="A18:A34"/>
+    <mergeCell ref="A36:Q36"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <PresentationFormat/>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>歷年Yearly</vt:lpstr>
       <vt:lpstr>歷年</vt:lpstr>
-      <vt:lpstr>2024第3季</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>2024第1季</vt:lpstr>
+      <vt:lpstr>Q1,2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Q3,2025</vt:lpstr>
       <vt:lpstr>Q2,2025</vt:lpstr>
       <vt:lpstr>Q1,2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
-      <vt:lpstr>2023第3季</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>2023第1季</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
-      <vt:lpstr>2022第3季</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>2022第1季</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處楊雅萍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">