--- v1 (2026-06-06)
+++ v2 (2026-09-15)
@@ -1,101 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150601\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150831\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21BAFCD4-8050-4B10-857E-1196B8B59289}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0344199-4471-408F-9C5A-9D5A3EB030AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="831" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年Yearly" sheetId="8" state="hidden" r:id="rId1"/>
     <sheet name="歷年" sheetId="37" r:id="rId2"/>
-    <sheet name="Q1,2026" sheetId="56" r:id="rId3"/>
-[...7 lines deleted...]
-    <sheet name="2021" sheetId="41" r:id="rId11"/>
+    <sheet name="Q2,2026" sheetId="57" r:id="rId3"/>
+    <sheet name="Q1,2026" sheetId="56" r:id="rId4"/>
+    <sheet name="2025" sheetId="55" r:id="rId5"/>
+    <sheet name="Q3,2025" sheetId="54" state="hidden" r:id="rId6"/>
+    <sheet name="Q2,2025" sheetId="53" state="hidden" r:id="rId7"/>
+    <sheet name="Q1,2025" sheetId="52" state="hidden" r:id="rId8"/>
+    <sheet name="2024" sheetId="51" r:id="rId9"/>
+    <sheet name="2023" sheetId="47" r:id="rId10"/>
+    <sheet name="2022" sheetId="43" r:id="rId11"/>
+    <sheet name="2021" sheetId="41" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="154">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Source : County and City Government.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：人</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -1135,2138 +1137,2426 @@
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">2023 </t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">            </t>
-[...1 lines deleted...]
-    <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>季</t>
+      <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Q1</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="21" type="noConversion"/>
+      <t xml:space="preserve">  End of 2024</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第</t>
+      <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2</t>
-    </r>
+      <t>2025/3/7</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">2024 </t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>季</t>
+      <t xml:space="preserve">跨兩類別以上
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Q2</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="21" type="noConversion"/>
+      <t>More than two Classifications</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">            </t>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>其他</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>含舊制轉換新制暫無法歸類</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Other(Contains Cannot transfer to ICF's Classification</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025/6/2</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>視覺障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Visual Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>聽覺機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Hearing Impairment </t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>平衡機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Motion and Balance Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>聲音機能或語言機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Vocal and  Speech Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>肢體障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Moving Functional Limitation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>智能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Intellectual and Developmental Disability</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>重要器官失去功能</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Internal Organ Loss Function and Related Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>植物人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Persistent  Vegetative State </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>失智症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Dementia</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">自閉症
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Autism</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>慢性精神病患</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Chronic Mental Health Conditions</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>多重障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Multiple Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>頑性</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>難治型</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>癲癇症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Intractable Epilepsy</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>因罕見疾病而致身心功能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Rare Diseases</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>其他</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Others</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">新制類別無法對應舊制類別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Unclassifiable as the result of classification system transformation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of March,2025</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>顏面損傷</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Facial Disfigurements</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>顏面損傷</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Facial Disfigurements</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025/9/1</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of June,2025</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>其他</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>含舊制轉換新制暫無法歸類</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)
+Other(Contains Cannot transfer to ICF's Classification)</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>視覺障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Visual Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>聽覺機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Hearing Impairment </t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>平衡機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Motion and Balance Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>聲音機能或語言機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Vocal and  Speech Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>肢體障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Moving Functional Limitation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>智能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Intellectual and Developmental Disability</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>重要器官失去功能</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Internal Organ Loss Function and Related Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>顏面損傷</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Facial Disfigurements</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>植物人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+ Persistent  Vegetative State </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>失智症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Dementia</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">自閉症
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Autism</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>慢性精神病患</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Chronic Mental Health Conditions</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>多重障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Multiple Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>頑性</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>難治型</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>癲癇症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Intractable Epilepsy</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>因罕見疾病而致身心功能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Rare Diseases</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">其他
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Others</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">新制類別無法對應舊制類別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Unclassifiable as the result of classification system transformation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Q1</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>9</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of September,2025</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025/12/1</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  End of 2025</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/3/10</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>視覺障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Visual Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>聽覺機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Hearing Impairment </t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>平衡機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Motion and Balance Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>聲音機能或語言機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Vocal and  Speech Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>肢體障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Moving Functional Limitation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>智能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Intellectual and Developmental Disability</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>重要器官失去功能</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Internal Organ Loss Function and Related Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">顏面損傷
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Facial Disfigurements</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>植物人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+ Persistent  Vegetative State </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>失智症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Dementia</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">自閉症
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Autism</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>慢性精神病患</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Chronic Mental Health Conditions</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>多重障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Multiple Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>頑性</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>難治型</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>癲癇症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Intractable Epilepsy</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>因罕見疾病而致身心功能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Rare Diseases</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">其他
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Others</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">新制類別無法對應舊制類別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Unclassifiable as the result of classification system transformation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of March,2026</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/6/1</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>3</t>
-[...3 lines deleted...]
-        <b/>
+      <t>2026</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>季</t>
-[...3 lines deleted...]
-        <b/>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Q3</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="21" type="noConversion"/>
+      <t>2025</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
-[...3 lines deleted...]
-        <sz val="10"/>
+      <t>視覺障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>113</t>
-[...3 lines deleted...]
-        <sz val="10"/>
+      <t xml:space="preserve"> 
+Visual Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年底</t>
-[...3 lines deleted...]
-        <sz val="10"/>
+      <t>聽覺機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  End of 2024</t>
+      <t xml:space="preserve"> 
+Hearing Impairment </t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>平衡機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Motion and Balance Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>聲音機能或語言機能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Vocal and  Speech Impairment</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>肢體障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Moving Functional Limitation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>智能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Intellectual and Developmental Disability</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>重要器官失去功能</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Internal Organ Loss Function and Related Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>顏面損傷</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Facial Disfigurements</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
-[...3 lines deleted...]
-        <sz val="10"/>
+      <t>植物人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2025/3/7</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="20" type="noConversion"/>
+      <t xml:space="preserve"> 
+ Persistent  Vegetative State </t>
+    </r>
   </si>
   <si>
     <r>
-      <t>113</t>
-    </r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>失智症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Dementia</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">自閉症
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Autism</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>慢性精神病患</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Chronic Mental Health Conditions</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>多重障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Multiple Disabilities</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>頑性</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>難治型</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>癲癇症</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Intractable Epilepsy</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>因罕見疾病而致身心功能障礙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Rare Diseases</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">其他
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Others</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">新制類別無法對應舊制類別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Unclassifiable as the result of classification system transformation</t>
+    </r>
+    <phoneticPr fontId="48" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">2024 </t>
+      <t>2026/8/31</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">跨兩類別以上
-</t>
+      <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>More than two Classifications</t>
-[...1121 lines deleted...]
-      <t xml:space="preserve">  Q1</t>
+      <t>2026/8/31</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第三季</t>
+      <t>第二季</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Q3</t>
-[...23 lines deleted...]
-      </rPr>
       <t xml:space="preserve">  Q2</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>9</t>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>End of September,2025</t>
-[...637 lines deleted...]
-      <t xml:space="preserve">  Q1</t>
+      <t>End of Jun,2026</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>視覺障礙</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 Visual Impairment</t>
     </r>
     <phoneticPr fontId="48" type="noConversion"/>
   </si>
   <si>
@@ -4392,51 +4682,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="49">
+  <cellStyleXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -4525,55 +4815,52 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="17" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4664,123 +4951,113 @@
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="0" borderId="16" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="0" borderId="17" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="179" fontId="26" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="18" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="21" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="18" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="18" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="18" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="24" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -4825,144 +5102,143 @@
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="49">
+  <cellStyles count="48">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般_Book3" xfId="47" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="一般_Sheet1" xfId="46" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="千分位" xfId="21" builtinId="3"/>
     <cellStyle name="千分位[0]" xfId="22" builtinId="6"/>
     <cellStyle name="中等" xfId="23" builtinId="28" customBuiltin="1"/>
     <cellStyle name="合計" xfId="24" builtinId="25" customBuiltin="1"/>
     <cellStyle name="好" xfId="25" builtinId="26" customBuiltin="1"/>
-    <cellStyle name="百分比" xfId="48" builtinId="5"/>
     <cellStyle name="計算方式" xfId="26" builtinId="22" customBuiltin="1"/>
     <cellStyle name="連結的儲存格" xfId="27" builtinId="24" customBuiltin="1"/>
     <cellStyle name="備註" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="說明文字" xfId="29" builtinId="53" customBuiltin="1"/>
     <cellStyle name="輔色1" xfId="30" builtinId="29" customBuiltin="1"/>
     <cellStyle name="輔色2" xfId="31" builtinId="33" customBuiltin="1"/>
     <cellStyle name="輔色3" xfId="32" builtinId="37" customBuiltin="1"/>
     <cellStyle name="輔色4" xfId="33" builtinId="41" customBuiltin="1"/>
     <cellStyle name="輔色5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="輔色6" xfId="35" builtinId="49" customBuiltin="1"/>
     <cellStyle name="標題" xfId="36" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="37" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="38" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="39" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="40" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="41" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="42" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="43" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="44" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="45" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5211,67 +5487,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI10"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5" customWidth="1"/>
     <col min="2" max="2" width="23.33203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="11" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" bestFit="1" customWidth="1"/>
@@ -5293,272 +5569,272 @@
     <row r="2" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:35" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:35" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="89"/>
-      <c r="C4" s="79" t="s">
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="96"/>
-[...1 lines deleted...]
-      <c r="F4" s="78" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="79"/>
-[...1 lines deleted...]
-      <c r="I4" s="78" t="s">
+      <c r="G4" s="75"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="79"/>
-[...1 lines deleted...]
-      <c r="L4" s="78" t="s">
+      <c r="J4" s="75"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="96"/>
-[...1 lines deleted...]
-      <c r="O4" s="86" t="s">
+      <c r="M4" s="92"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="87"/>
-[...17 lines deleted...]
-      <c r="AI4" s="85"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="81"/>
+      <c r="W4" s="81"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="80"/>
+      <c r="AA4" s="80"/>
+      <c r="AB4" s="80"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="81"/>
+      <c r="AF4" s="81"/>
+      <c r="AG4" s="80"/>
+      <c r="AH4" s="81"/>
+      <c r="AI4" s="81"/>
     </row>
     <row r="5" spans="1:35" s="8" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="84"/>
-      <c r="B5" s="90"/>
+      <c r="A5" s="80"/>
+      <c r="B5" s="86"/>
       <c r="C5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="84"/>
-      <c r="T5" s="84"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
     </row>
     <row r="6" spans="1:35" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="91"/>
-      <c r="B6" s="92"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="88"/>
       <c r="C6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="S6" s="84"/>
-      <c r="T6" s="84"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
       <c r="U6" s="9"/>
       <c r="V6" s="9"/>
       <c r="W6" s="9"/>
       <c r="X6" s="9"/>
       <c r="Y6" s="9"/>
       <c r="Z6" s="9"/>
       <c r="AA6" s="9"/>
       <c r="AB6" s="9"/>
       <c r="AC6" s="9"/>
       <c r="AD6" s="9"/>
       <c r="AE6" s="9"/>
       <c r="AF6" s="9"/>
       <c r="AG6" s="9"/>
       <c r="AH6" s="9"/>
       <c r="AI6" s="9"/>
     </row>
     <row r="7" spans="1:35" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="98" t="s">
+      <c r="A7" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="99"/>
+      <c r="B7" s="95"/>
       <c r="C7" s="13"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
       <c r="Y7" s="9"/>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
       <c r="AB7" s="9"/>
       <c r="AC7" s="9"/>
       <c r="AD7" s="9"/>
       <c r="AE7" s="9"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
     </row>
     <row r="8" spans="1:35" s="24" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="93" t="s">
+      <c r="A8" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="94"/>
+      <c r="B8" s="90"/>
       <c r="C8" s="27">
         <v>1197887</v>
       </c>
       <c r="D8" s="28">
         <v>665443</v>
       </c>
       <c r="E8" s="28">
         <v>532444</v>
       </c>
       <c r="F8" s="28">
         <v>142296</v>
       </c>
       <c r="G8" s="28">
         <v>76182</v>
       </c>
       <c r="H8" s="28">
         <v>66114</v>
       </c>
       <c r="I8" s="28">
         <v>204873</v>
       </c>
       <c r="J8" s="28">
         <v>110852</v>
       </c>
       <c r="K8" s="28">
@@ -5579,245 +5855,3786 @@
       <c r="P8" s="28">
         <v>263736</v>
       </c>
       <c r="Q8" s="28">
         <v>201267</v>
       </c>
       <c r="S8" s="25"/>
       <c r="T8" s="25"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
       <c r="AB8" s="26"/>
       <c r="AC8" s="26"/>
       <c r="AD8" s="26"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
     </row>
     <row r="9" spans="1:35" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="95"/>
-[...15 lines deleted...]
-      <c r="Q9" s="95"/>
+      <c r="A9" s="91"/>
+      <c r="B9" s="91"/>
+      <c r="C9" s="91"/>
+      <c r="D9" s="91"/>
+      <c r="E9" s="91"/>
+      <c r="F9" s="91"/>
+      <c r="G9" s="91"/>
+      <c r="H9" s="91"/>
+      <c r="I9" s="91"/>
+      <c r="J9" s="91"/>
+      <c r="K9" s="91"/>
+      <c r="L9" s="91"/>
+      <c r="M9" s="91"/>
+      <c r="N9" s="91"/>
+      <c r="O9" s="91"/>
+      <c r="P9" s="91"/>
+      <c r="Q9" s="91"/>
     </row>
     <row r="10" spans="1:35" s="4" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:Q9"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="AD4:AF4"/>
     <mergeCell ref="AG4:AI4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="S4:T6"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19652777777777777" right="0.2361111111111111" top="0.39305555555555555" bottom="0.27500000000000002" header="0.31458333333333333" footer="0.2361111111111111"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:AJ41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.5" customWidth="1"/>
+    <col min="2" max="2" width="53.6640625" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="23" customWidth="1"/>
+    <col min="19" max="19" width="15.33203125" customWidth="1"/>
+    <col min="20" max="20" width="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="77" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="77"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="AJ3" s="8"/>
+    </row>
+    <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
+    </row>
+    <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="86"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R5" s="9"/>
+    </row>
+    <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="88"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="R6" s="9"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="53"/>
+      <c r="C7" s="29">
+        <v>1214668</v>
+      </c>
+      <c r="D7" s="29">
+        <v>669360</v>
+      </c>
+      <c r="E7" s="29">
+        <v>545308</v>
+      </c>
+      <c r="F7" s="29">
+        <v>139884</v>
+      </c>
+      <c r="G7" s="29">
+        <v>75420</v>
+      </c>
+      <c r="H7" s="29">
+        <v>64464</v>
+      </c>
+      <c r="I7" s="29">
+        <v>203603</v>
+      </c>
+      <c r="J7" s="29">
+        <v>109455</v>
+      </c>
+      <c r="K7" s="29">
+        <v>94148</v>
+      </c>
+      <c r="L7" s="29">
+        <v>389062</v>
+      </c>
+      <c r="M7" s="29">
+        <v>214404</v>
+      </c>
+      <c r="N7" s="29">
+        <v>174658</v>
+      </c>
+      <c r="O7" s="29">
+        <v>482119</v>
+      </c>
+      <c r="P7" s="29">
+        <v>270081</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>212038</v>
+      </c>
+      <c r="R7" s="16"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="AJ7" s="5"/>
+    </row>
+    <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="30">
+        <v>370037</v>
+      </c>
+      <c r="D8" s="30">
+        <v>187655</v>
+      </c>
+      <c r="E8" s="30">
+        <v>182382</v>
+      </c>
+      <c r="F8" s="30">
+        <v>14878</v>
+      </c>
+      <c r="G8" s="30">
+        <v>7437</v>
+      </c>
+      <c r="H8" s="30">
+        <v>7441</v>
+      </c>
+      <c r="I8" s="30">
+        <v>55921</v>
+      </c>
+      <c r="J8" s="30">
+        <v>26534</v>
+      </c>
+      <c r="K8" s="30">
+        <v>29387</v>
+      </c>
+      <c r="L8" s="30">
+        <v>153408</v>
+      </c>
+      <c r="M8" s="30">
+        <v>75410</v>
+      </c>
+      <c r="N8" s="30">
+        <v>77998</v>
+      </c>
+      <c r="O8" s="30">
+        <v>145830</v>
+      </c>
+      <c r="P8" s="30">
+        <v>78274</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>67556</v>
+      </c>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+    </row>
+    <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="96"/>
+      <c r="B9" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="30">
+        <v>192565</v>
+      </c>
+      <c r="D9" s="30">
+        <v>105327</v>
+      </c>
+      <c r="E9" s="30">
+        <v>87238</v>
+      </c>
+      <c r="F9" s="30">
+        <v>187</v>
+      </c>
+      <c r="G9" s="30">
+        <v>100</v>
+      </c>
+      <c r="H9" s="30">
+        <v>87</v>
+      </c>
+      <c r="I9" s="30">
+        <v>43668</v>
+      </c>
+      <c r="J9" s="30">
+        <v>23588</v>
+      </c>
+      <c r="K9" s="30">
+        <v>20080</v>
+      </c>
+      <c r="L9" s="30">
+        <v>51419</v>
+      </c>
+      <c r="M9" s="30">
+        <v>28398</v>
+      </c>
+      <c r="N9" s="30">
+        <v>23021</v>
+      </c>
+      <c r="O9" s="30">
+        <v>97291</v>
+      </c>
+      <c r="P9" s="30">
+        <v>53241</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>44050</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+    </row>
+    <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="96"/>
+      <c r="B10" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="30">
+        <v>12387</v>
+      </c>
+      <c r="D10" s="30">
+        <v>9502</v>
+      </c>
+      <c r="E10" s="30">
+        <v>2885</v>
+      </c>
+      <c r="F10" s="30">
+        <v>33</v>
+      </c>
+      <c r="G10" s="30">
+        <v>19</v>
+      </c>
+      <c r="H10" s="30">
+        <v>14</v>
+      </c>
+      <c r="I10" s="30">
+        <v>3461</v>
+      </c>
+      <c r="J10" s="30">
+        <v>2906</v>
+      </c>
+      <c r="K10" s="30">
+        <v>555</v>
+      </c>
+      <c r="L10" s="30">
+        <v>2467</v>
+      </c>
+      <c r="M10" s="30">
+        <v>1946</v>
+      </c>
+      <c r="N10" s="30">
+        <v>521</v>
+      </c>
+      <c r="O10" s="30">
+        <v>6426</v>
+      </c>
+      <c r="P10" s="30">
+        <v>4631</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1795</v>
+      </c>
+      <c r="R10" s="18"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+    </row>
+    <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="96"/>
+      <c r="B11" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>68852</v>
+      </c>
+      <c r="D11" s="30">
+        <v>38255</v>
+      </c>
+      <c r="E11" s="30">
+        <v>30597</v>
+      </c>
+      <c r="F11" s="30">
+        <v>8649</v>
+      </c>
+      <c r="G11" s="30">
+        <v>5605</v>
+      </c>
+      <c r="H11" s="30">
+        <v>3044</v>
+      </c>
+      <c r="I11" s="30">
+        <v>5403</v>
+      </c>
+      <c r="J11" s="30">
+        <v>3458</v>
+      </c>
+      <c r="K11" s="30">
+        <v>1945</v>
+      </c>
+      <c r="L11" s="30">
+        <v>10732</v>
+      </c>
+      <c r="M11" s="30">
+        <v>7203</v>
+      </c>
+      <c r="N11" s="30">
+        <v>3529</v>
+      </c>
+      <c r="O11" s="30">
+        <v>44068</v>
+      </c>
+      <c r="P11" s="30">
+        <v>21989</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>22079</v>
+      </c>
+      <c r="R11" s="18"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+    </row>
+    <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="96"/>
+      <c r="B12" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30">
+        <v>12124</v>
+      </c>
+      <c r="D12" s="30">
+        <v>8003</v>
+      </c>
+      <c r="E12" s="30">
+        <v>4121</v>
+      </c>
+      <c r="F12" s="30">
+        <v>2059</v>
+      </c>
+      <c r="G12" s="30">
+        <v>1483</v>
+      </c>
+      <c r="H12" s="30">
+        <v>576</v>
+      </c>
+      <c r="I12" s="30">
+        <v>1259</v>
+      </c>
+      <c r="J12" s="30">
+        <v>877</v>
+      </c>
+      <c r="K12" s="30">
+        <v>382</v>
+      </c>
+      <c r="L12" s="30">
+        <v>1167</v>
+      </c>
+      <c r="M12" s="30">
+        <v>827</v>
+      </c>
+      <c r="N12" s="30">
+        <v>340</v>
+      </c>
+      <c r="O12" s="30">
+        <v>7639</v>
+      </c>
+      <c r="P12" s="30">
+        <v>4816</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>2823</v>
+      </c>
+      <c r="R12" s="18"/>
+      <c r="S12" s="23"/>
+      <c r="T12" s="23"/>
+    </row>
+    <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="96"/>
+      <c r="B13" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="30">
+        <v>80850</v>
+      </c>
+      <c r="D13" s="30">
+        <v>43101</v>
+      </c>
+      <c r="E13" s="30">
+        <v>37749</v>
+      </c>
+      <c r="F13" s="30">
+        <v>67327</v>
+      </c>
+      <c r="G13" s="30">
+        <v>35938</v>
+      </c>
+      <c r="H13" s="30">
+        <v>31389</v>
+      </c>
+      <c r="I13" s="30">
+        <v>2993</v>
+      </c>
+      <c r="J13" s="30">
+        <v>1433</v>
+      </c>
+      <c r="K13" s="30">
+        <v>1560</v>
+      </c>
+      <c r="L13" s="30">
+        <v>6383</v>
+      </c>
+      <c r="M13" s="30">
+        <v>3343</v>
+      </c>
+      <c r="N13" s="30">
+        <v>3040</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4147</v>
+      </c>
+      <c r="P13" s="30">
+        <v>2387</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>1760</v>
+      </c>
+      <c r="R13" s="18"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+    </row>
+    <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="96"/>
+      <c r="B14" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="31">
+        <v>335642</v>
+      </c>
+      <c r="D14" s="31">
+        <v>198087</v>
+      </c>
+      <c r="E14" s="31">
+        <v>137555</v>
+      </c>
+      <c r="F14" s="31">
+        <v>3117</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1894</v>
+      </c>
+      <c r="H14" s="31">
+        <v>1223</v>
+      </c>
+      <c r="I14" s="31">
+        <v>42686</v>
+      </c>
+      <c r="J14" s="31">
+        <v>24090</v>
+      </c>
+      <c r="K14" s="31">
+        <v>18596</v>
+      </c>
+      <c r="L14" s="31">
+        <v>121736</v>
+      </c>
+      <c r="M14" s="31">
+        <v>72989</v>
+      </c>
+      <c r="N14" s="31">
+        <v>48747</v>
+      </c>
+      <c r="O14" s="31">
+        <v>168103</v>
+      </c>
+      <c r="P14" s="31">
+        <v>99114</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>68989</v>
+      </c>
+      <c r="R14" s="19"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+    </row>
+    <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="96"/>
+      <c r="B15" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="31">
+        <v>4541</v>
+      </c>
+      <c r="D15" s="31">
+        <v>2993</v>
+      </c>
+      <c r="E15" s="31">
+        <v>1548</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>352</v>
+      </c>
+      <c r="J15" s="31">
+        <v>204</v>
+      </c>
+      <c r="K15" s="31">
+        <v>148</v>
+      </c>
+      <c r="L15" s="31">
+        <v>821</v>
+      </c>
+      <c r="M15" s="31">
+        <v>502</v>
+      </c>
+      <c r="N15" s="31">
+        <v>319</v>
+      </c>
+      <c r="O15" s="31">
+        <v>3368</v>
+      </c>
+      <c r="P15" s="31">
+        <v>2287</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>1081</v>
+      </c>
+      <c r="R15" s="19"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+    </row>
+    <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="96"/>
+      <c r="B16" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="31">
+        <v>127397</v>
+      </c>
+      <c r="D16" s="31">
+        <v>70833</v>
+      </c>
+      <c r="E16" s="31">
+        <v>56564</v>
+      </c>
+      <c r="F16" s="31">
+        <v>40143</v>
+      </c>
+      <c r="G16" s="31">
+        <v>21156</v>
+      </c>
+      <c r="H16" s="31">
+        <v>18987</v>
+      </c>
+      <c r="I16" s="31">
+        <v>45161</v>
+      </c>
+      <c r="J16" s="31">
+        <v>24811</v>
+      </c>
+      <c r="K16" s="31">
+        <v>20350</v>
+      </c>
+      <c r="L16" s="31">
+        <v>39254</v>
+      </c>
+      <c r="M16" s="31">
+        <v>22905</v>
+      </c>
+      <c r="N16" s="31">
+        <v>16349</v>
+      </c>
+      <c r="O16" s="31">
+        <v>2839</v>
+      </c>
+      <c r="P16" s="31">
+        <v>1961</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>878</v>
+      </c>
+      <c r="R16" s="19"/>
+      <c r="S16" s="23"/>
+    </row>
+    <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="96"/>
+      <c r="B17" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="32">
+        <v>10273</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5604</v>
+      </c>
+      <c r="E17" s="32">
+        <v>4669</v>
+      </c>
+      <c r="F17" s="32">
+        <v>3491</v>
+      </c>
+      <c r="G17" s="32">
+        <v>1788</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1703</v>
+      </c>
+      <c r="I17" s="32">
+        <v>2699</v>
+      </c>
+      <c r="J17" s="32">
+        <v>1554</v>
+      </c>
+      <c r="K17" s="32">
+        <v>1145</v>
+      </c>
+      <c r="L17" s="32">
+        <v>1675</v>
+      </c>
+      <c r="M17" s="32">
+        <v>881</v>
+      </c>
+      <c r="N17" s="32">
+        <v>794</v>
+      </c>
+      <c r="O17" s="32">
+        <v>2408</v>
+      </c>
+      <c r="P17" s="32">
+        <v>1381</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>1027</v>
+      </c>
+      <c r="R17" s="19"/>
+    </row>
+    <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="43">
+        <v>54155</v>
+      </c>
+      <c r="D18" s="43">
+        <v>28572</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25583</v>
+      </c>
+      <c r="F18" s="43">
+        <v>35</v>
+      </c>
+      <c r="G18" s="43">
+        <v>19</v>
+      </c>
+      <c r="H18" s="43">
+        <v>16</v>
+      </c>
+      <c r="I18" s="43">
+        <v>21897</v>
+      </c>
+      <c r="J18" s="43">
+        <v>12030</v>
+      </c>
+      <c r="K18" s="43">
+        <v>9867</v>
+      </c>
+      <c r="L18" s="43">
+        <v>15776</v>
+      </c>
+      <c r="M18" s="43">
+        <v>7954</v>
+      </c>
+      <c r="N18" s="43">
+        <v>7822</v>
+      </c>
+      <c r="O18" s="43">
+        <v>16447</v>
+      </c>
+      <c r="P18" s="43">
+        <v>8569</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>7878</v>
+      </c>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="96"/>
+      <c r="B19" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="43">
+        <v>134409</v>
+      </c>
+      <c r="D19" s="43">
+        <v>74459</v>
+      </c>
+      <c r="E19" s="43">
+        <v>59950</v>
+      </c>
+      <c r="F19" s="43">
+        <v>36</v>
+      </c>
+      <c r="G19" s="43">
+        <v>19</v>
+      </c>
+      <c r="H19" s="43">
+        <v>17</v>
+      </c>
+      <c r="I19" s="43">
+        <v>21133</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11173</v>
+      </c>
+      <c r="K19" s="43">
+        <v>9960</v>
+      </c>
+      <c r="L19" s="43">
+        <v>34681</v>
+      </c>
+      <c r="M19" s="43">
+        <v>19915</v>
+      </c>
+      <c r="N19" s="43">
+        <v>14766</v>
+      </c>
+      <c r="O19" s="43">
+        <v>78559</v>
+      </c>
+      <c r="P19" s="43">
+        <v>43352</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>35207</v>
+      </c>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A20" s="96"/>
+      <c r="B20" s="60" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3097</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1755</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1342</v>
+      </c>
+      <c r="F20" s="43">
+        <v>7</v>
+      </c>
+      <c r="G20" s="43">
+        <v>5</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2</v>
+      </c>
+      <c r="I20" s="43">
+        <v>110</v>
+      </c>
+      <c r="J20" s="43">
+        <v>60</v>
+      </c>
+      <c r="K20" s="43">
+        <v>50</v>
+      </c>
+      <c r="L20" s="43">
+        <v>679</v>
+      </c>
+      <c r="M20" s="43">
+        <v>361</v>
+      </c>
+      <c r="N20" s="43">
+        <v>318</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2301</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1329</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>972</v>
+      </c>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A21" s="96"/>
+      <c r="B21" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="43">
+        <v>15890</v>
+      </c>
+      <c r="D21" s="43">
+        <v>11849</v>
+      </c>
+      <c r="E21" s="43">
+        <v>4041</v>
+      </c>
+      <c r="F21" s="43">
+        <v>70</v>
+      </c>
+      <c r="G21" s="43">
+        <v>37</v>
+      </c>
+      <c r="H21" s="43">
+        <v>33</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3908</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3212</v>
+      </c>
+      <c r="K21" s="43">
+        <v>696</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3474</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2626</v>
+      </c>
+      <c r="N21" s="43">
+        <v>848</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8438</v>
+      </c>
+      <c r="P21" s="43">
+        <v>5974</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2464</v>
+      </c>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A22" s="96"/>
+      <c r="B22" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="43">
+        <v>340665</v>
+      </c>
+      <c r="D22" s="43">
+        <v>200781</v>
+      </c>
+      <c r="E22" s="43">
+        <v>139884</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4645</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2637</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2008</v>
+      </c>
+      <c r="I22" s="43">
+        <v>44668</v>
+      </c>
+      <c r="J22" s="43">
+        <v>25124</v>
+      </c>
+      <c r="K22" s="43">
+        <v>19544</v>
+      </c>
+      <c r="L22" s="43">
+        <v>123581</v>
+      </c>
+      <c r="M22" s="43">
+        <v>74054</v>
+      </c>
+      <c r="N22" s="43">
+        <v>49527</v>
+      </c>
+      <c r="O22" s="43">
+        <v>167771</v>
+      </c>
+      <c r="P22" s="43">
+        <v>98966</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>68805</v>
+      </c>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A23" s="96"/>
+      <c r="B23" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102469</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58211</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44258</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6419</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3516</v>
+      </c>
+      <c r="H23" s="43">
+        <v>2903</v>
+      </c>
+      <c r="I23" s="43">
+        <v>13140</v>
+      </c>
+      <c r="J23" s="43">
+        <v>7241</v>
+      </c>
+      <c r="K23" s="43">
+        <v>5899</v>
+      </c>
+      <c r="L23" s="43">
+        <v>40017</v>
+      </c>
+      <c r="M23" s="43">
+        <v>21943</v>
+      </c>
+      <c r="N23" s="43">
+        <v>18074</v>
+      </c>
+      <c r="O23" s="43">
+        <v>42893</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25511</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17382</v>
+      </c>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A24" s="96"/>
+      <c r="B24" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="43">
+        <v>163899</v>
+      </c>
+      <c r="D24" s="43">
+        <v>90563</v>
+      </c>
+      <c r="E24" s="43">
+        <v>73336</v>
+      </c>
+      <c r="F24" s="43">
+        <v>79406</v>
+      </c>
+      <c r="G24" s="43">
+        <v>43778</v>
+      </c>
+      <c r="H24" s="43">
+        <v>35628</v>
+      </c>
+      <c r="I24" s="43">
+        <v>9908</v>
+      </c>
+      <c r="J24" s="43">
+        <v>5929</v>
+      </c>
+      <c r="K24" s="43">
+        <v>3979</v>
+      </c>
+      <c r="L24" s="43">
+        <v>18834</v>
+      </c>
+      <c r="M24" s="43">
+        <v>11674</v>
+      </c>
+      <c r="N24" s="43">
+        <v>7160</v>
+      </c>
+      <c r="O24" s="43">
+        <v>55751</v>
+      </c>
+      <c r="P24" s="43">
+        <v>29182</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>26569</v>
+      </c>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A25" s="96"/>
+      <c r="B25" s="61" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4466</v>
+      </c>
+      <c r="D25" s="43">
+        <v>2964</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1502</v>
+      </c>
+      <c r="F25" s="31">
+        <v>0</v>
+      </c>
+      <c r="G25" s="31">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>0</v>
+      </c>
+      <c r="I25" s="43">
+        <v>342</v>
+      </c>
+      <c r="J25" s="43">
+        <v>203</v>
+      </c>
+      <c r="K25" s="43">
+        <v>139</v>
+      </c>
+      <c r="L25" s="43">
+        <v>827</v>
+      </c>
+      <c r="M25" s="43">
+        <v>506</v>
+      </c>
+      <c r="N25" s="43">
+        <v>321</v>
+      </c>
+      <c r="O25" s="43">
+        <v>3297</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2255</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1042</v>
+      </c>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A26" s="96"/>
+      <c r="B26" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="43">
+        <v>2064</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1169</v>
+      </c>
+      <c r="E26" s="43">
+        <v>895</v>
+      </c>
+      <c r="F26" s="43">
+        <v>2061</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1168</v>
+      </c>
+      <c r="H26" s="43">
+        <v>893</v>
+      </c>
+      <c r="I26" s="43">
+        <v>0</v>
+      </c>
+      <c r="J26" s="43">
+        <v>0</v>
+      </c>
+      <c r="K26" s="43">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>0</v>
+      </c>
+      <c r="M26" s="31">
+        <v>0</v>
+      </c>
+      <c r="N26" s="31">
+        <v>0</v>
+      </c>
+      <c r="O26" s="43">
+        <v>3</v>
+      </c>
+      <c r="P26" s="43">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>2</v>
+      </c>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A27" s="96"/>
+      <c r="B27" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="43">
+        <v>73963</v>
+      </c>
+      <c r="D27" s="43">
+        <v>24384</v>
+      </c>
+      <c r="E27" s="43">
+        <v>49579</v>
+      </c>
+      <c r="F27" s="43">
+        <v>3036</v>
+      </c>
+      <c r="G27" s="43">
+        <v>849</v>
+      </c>
+      <c r="H27" s="43">
+        <v>2187</v>
+      </c>
+      <c r="I27" s="43">
+        <v>16408</v>
+      </c>
+      <c r="J27" s="43">
+        <v>4878</v>
+      </c>
+      <c r="K27" s="43">
+        <v>11530</v>
+      </c>
+      <c r="L27" s="43">
+        <v>28522</v>
+      </c>
+      <c r="M27" s="43">
+        <v>9399</v>
+      </c>
+      <c r="N27" s="43">
+        <v>19123</v>
+      </c>
+      <c r="O27" s="43">
+        <v>25997</v>
+      </c>
+      <c r="P27" s="43">
+        <v>9258</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>16739</v>
+      </c>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="96"/>
+      <c r="B28" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="43">
+        <v>20656</v>
+      </c>
+      <c r="D28" s="43">
+        <v>17705</v>
+      </c>
+      <c r="E28" s="43">
+        <v>2951</v>
+      </c>
+      <c r="F28" s="43">
+        <v>253</v>
+      </c>
+      <c r="G28" s="43">
+        <v>196</v>
+      </c>
+      <c r="H28" s="43">
+        <v>57</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1235</v>
+      </c>
+      <c r="J28" s="43">
+        <v>986</v>
+      </c>
+      <c r="K28" s="43">
+        <v>249</v>
+      </c>
+      <c r="L28" s="43">
+        <v>3642</v>
+      </c>
+      <c r="M28" s="43">
+        <v>3112</v>
+      </c>
+      <c r="N28" s="43">
+        <v>530</v>
+      </c>
+      <c r="O28" s="43">
+        <v>15526</v>
+      </c>
+      <c r="P28" s="43">
+        <v>13411</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>2115</v>
+      </c>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A29" s="96"/>
+      <c r="B29" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="43">
+        <v>133643</v>
+      </c>
+      <c r="D29" s="43">
+        <v>62722</v>
+      </c>
+      <c r="E29" s="43">
+        <v>70921</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1547</v>
+      </c>
+      <c r="G29" s="43">
+        <v>777</v>
+      </c>
+      <c r="H29" s="43">
+        <v>770</v>
+      </c>
+      <c r="I29" s="43">
+        <v>19604</v>
+      </c>
+      <c r="J29" s="43">
+        <v>10029</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9575</v>
+      </c>
+      <c r="L29" s="43">
+        <v>70994</v>
+      </c>
+      <c r="M29" s="43">
+        <v>34520</v>
+      </c>
+      <c r="N29" s="43">
+        <v>36474</v>
+      </c>
+      <c r="O29" s="43">
+        <v>41498</v>
+      </c>
+      <c r="P29" s="43">
+        <v>17396</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>24102</v>
+      </c>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A30" s="96"/>
+      <c r="B30" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="43">
+        <v>137923</v>
+      </c>
+      <c r="D30" s="43">
+        <v>78034</v>
+      </c>
+      <c r="E30" s="43">
+        <v>59889</v>
+      </c>
+      <c r="F30" s="43">
+        <v>41877</v>
+      </c>
+      <c r="G30" s="43">
+        <v>22178</v>
+      </c>
+      <c r="H30" s="43">
+        <v>19699</v>
+      </c>
+      <c r="I30" s="43">
+        <v>48878</v>
+      </c>
+      <c r="J30" s="43">
+        <v>27360</v>
+      </c>
+      <c r="K30" s="43">
+        <v>21518</v>
+      </c>
+      <c r="L30" s="43">
+        <v>43857</v>
+      </c>
+      <c r="M30" s="43">
+        <v>26174</v>
+      </c>
+      <c r="N30" s="43">
+        <v>17683</v>
+      </c>
+      <c r="O30" s="43">
+        <v>3311</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2322</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>989</v>
+      </c>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="96"/>
+      <c r="B31" s="60" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4722</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2468</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2254</v>
+      </c>
+      <c r="F31" s="43">
+        <v>20</v>
+      </c>
+      <c r="G31" s="43">
+        <v>13</v>
+      </c>
+      <c r="H31" s="43">
+        <v>7</v>
+      </c>
+      <c r="I31" s="43">
+        <v>35</v>
+      </c>
+      <c r="J31" s="43">
+        <v>20</v>
+      </c>
+      <c r="K31" s="43">
+        <v>15</v>
+      </c>
+      <c r="L31" s="43">
+        <v>124</v>
+      </c>
+      <c r="M31" s="43">
+        <v>78</v>
+      </c>
+      <c r="N31" s="43">
+        <v>46</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4543</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2357</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2186</v>
+      </c>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="96"/>
+      <c r="B32" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1502</v>
+      </c>
+      <c r="D32" s="43">
+        <v>793</v>
+      </c>
+      <c r="E32" s="43">
+        <v>709</v>
+      </c>
+      <c r="F32" s="43">
+        <v>29</v>
+      </c>
+      <c r="G32" s="43">
+        <v>10</v>
+      </c>
+      <c r="H32" s="43">
+        <v>19</v>
+      </c>
+      <c r="I32" s="43">
+        <v>656</v>
+      </c>
+      <c r="J32" s="43">
+        <v>356</v>
+      </c>
+      <c r="K32" s="43">
+        <v>300</v>
+      </c>
+      <c r="L32" s="43">
+        <v>286</v>
+      </c>
+      <c r="M32" s="43">
+        <v>163</v>
+      </c>
+      <c r="N32" s="43">
+        <v>123</v>
+      </c>
+      <c r="O32" s="43">
+        <v>531</v>
+      </c>
+      <c r="P32" s="43">
+        <v>264</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>267</v>
+      </c>
+      <c r="R32" s="40"/>
+    </row>
+    <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A33" s="96"/>
+      <c r="B33" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4373</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2207</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2166</v>
+      </c>
+      <c r="F33" s="43">
+        <v>227</v>
+      </c>
+      <c r="G33" s="43">
+        <v>111</v>
+      </c>
+      <c r="H33" s="43">
+        <v>116</v>
+      </c>
+      <c r="I33" s="43">
+        <v>940</v>
+      </c>
+      <c r="J33" s="43">
+        <v>533</v>
+      </c>
+      <c r="K33" s="43">
+        <v>407</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1116</v>
+      </c>
+      <c r="M33" s="43">
+        <v>542</v>
+      </c>
+      <c r="N33" s="43">
+        <v>574</v>
+      </c>
+      <c r="O33" s="43">
+        <v>2090</v>
+      </c>
+      <c r="P33" s="43">
+        <v>1021</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1069</v>
+      </c>
+      <c r="R33" s="40"/>
+    </row>
+    <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="97"/>
+      <c r="B34" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" s="44">
+        <v>16772</v>
+      </c>
+      <c r="D34" s="45">
+        <v>10724</v>
+      </c>
+      <c r="E34" s="45">
+        <v>6048</v>
+      </c>
+      <c r="F34" s="45">
+        <v>216</v>
+      </c>
+      <c r="G34" s="45">
+        <v>107</v>
+      </c>
+      <c r="H34" s="45">
+        <v>109</v>
+      </c>
+      <c r="I34" s="45">
+        <v>741</v>
+      </c>
+      <c r="J34" s="45">
+        <v>321</v>
+      </c>
+      <c r="K34" s="45">
+        <v>420</v>
+      </c>
+      <c r="L34" s="45">
+        <v>2652</v>
+      </c>
+      <c r="M34" s="45">
+        <v>1383</v>
+      </c>
+      <c r="N34" s="45">
+        <v>1269</v>
+      </c>
+      <c r="O34" s="45">
+        <v>13163</v>
+      </c>
+      <c r="P34" s="45">
+        <v>8913</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>4250</v>
+      </c>
+      <c r="R34" s="40"/>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="20"/>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
+      <c r="R36" s="20"/>
+    </row>
+    <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A8:A17"/>
+    <mergeCell ref="A18:A34"/>
+    <mergeCell ref="A36:Q36"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:AJ41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.5" customWidth="1"/>
+    <col min="2" max="2" width="53.6640625" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="15.1640625" customWidth="1"/>
+    <col min="19" max="19" width="15.33203125" customWidth="1"/>
+    <col min="20" max="20" width="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="104" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="104"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="AJ3" s="8"/>
+    </row>
+    <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
+    </row>
+    <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="76"/>
+      <c r="B5" s="82"/>
+      <c r="C5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R5" s="9"/>
+    </row>
+    <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="76"/>
+      <c r="B6" s="82"/>
+      <c r="C6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="R6" s="9"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="36"/>
+      <c r="C7" s="29">
+        <v>1196654</v>
+      </c>
+      <c r="D7" s="29">
+        <v>662250</v>
+      </c>
+      <c r="E7" s="29">
+        <v>534404</v>
+      </c>
+      <c r="F7" s="29">
+        <v>139649</v>
+      </c>
+      <c r="G7" s="29">
+        <v>75129</v>
+      </c>
+      <c r="H7" s="29">
+        <v>64520</v>
+      </c>
+      <c r="I7" s="29">
+        <v>201978</v>
+      </c>
+      <c r="J7" s="29">
+        <v>108978</v>
+      </c>
+      <c r="K7" s="29">
+        <v>93000</v>
+      </c>
+      <c r="L7" s="29">
+        <v>384688</v>
+      </c>
+      <c r="M7" s="29">
+        <v>213086</v>
+      </c>
+      <c r="N7" s="29">
+        <v>171602</v>
+      </c>
+      <c r="O7" s="29">
+        <v>470339</v>
+      </c>
+      <c r="P7" s="29">
+        <v>265057</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>205282</v>
+      </c>
+      <c r="R7" s="16"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="AJ7" s="5"/>
+    </row>
+    <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="30">
+        <v>360161</v>
+      </c>
+      <c r="D8" s="30">
+        <v>183939</v>
+      </c>
+      <c r="E8" s="30">
+        <v>176222</v>
+      </c>
+      <c r="F8" s="30">
+        <v>15250</v>
+      </c>
+      <c r="G8" s="30">
+        <v>7661</v>
+      </c>
+      <c r="H8" s="30">
+        <v>7589</v>
+      </c>
+      <c r="I8" s="30">
+        <v>55698</v>
+      </c>
+      <c r="J8" s="30">
+        <v>26631</v>
+      </c>
+      <c r="K8" s="30">
+        <v>29067</v>
+      </c>
+      <c r="L8" s="30">
+        <v>150189</v>
+      </c>
+      <c r="M8" s="30">
+        <v>74416</v>
+      </c>
+      <c r="N8" s="30">
+        <v>75773</v>
+      </c>
+      <c r="O8" s="30">
+        <v>139024</v>
+      </c>
+      <c r="P8" s="30">
+        <v>75231</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>63793</v>
+      </c>
+      <c r="R8" s="18"/>
+      <c r="S8" s="23"/>
+      <c r="T8" s="23"/>
+    </row>
+    <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="96"/>
+      <c r="B9" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="30">
+        <v>187560</v>
+      </c>
+      <c r="D9" s="30">
+        <v>103107</v>
+      </c>
+      <c r="E9" s="30">
+        <v>84453</v>
+      </c>
+      <c r="F9" s="30">
+        <v>197</v>
+      </c>
+      <c r="G9" s="30">
+        <v>110</v>
+      </c>
+      <c r="H9" s="30">
+        <v>87</v>
+      </c>
+      <c r="I9" s="30">
+        <v>42968</v>
+      </c>
+      <c r="J9" s="30">
+        <v>23224</v>
+      </c>
+      <c r="K9" s="30">
+        <v>19744</v>
+      </c>
+      <c r="L9" s="30">
+        <v>51350</v>
+      </c>
+      <c r="M9" s="30">
+        <v>28485</v>
+      </c>
+      <c r="N9" s="30">
+        <v>22865</v>
+      </c>
+      <c r="O9" s="30">
+        <v>93045</v>
+      </c>
+      <c r="P9" s="30">
+        <v>51288</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>41757</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+    </row>
+    <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="96"/>
+      <c r="B10" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="30">
+        <v>12463</v>
+      </c>
+      <c r="D10" s="30">
+        <v>9547</v>
+      </c>
+      <c r="E10" s="30">
+        <v>2916</v>
+      </c>
+      <c r="F10" s="30">
+        <v>37</v>
+      </c>
+      <c r="G10" s="30">
+        <v>21</v>
+      </c>
+      <c r="H10" s="30">
+        <v>16</v>
+      </c>
+      <c r="I10" s="30">
+        <v>3521</v>
+      </c>
+      <c r="J10" s="30">
+        <v>2959</v>
+      </c>
+      <c r="K10" s="30">
+        <v>562</v>
+      </c>
+      <c r="L10" s="30">
+        <v>2439</v>
+      </c>
+      <c r="M10" s="30">
+        <v>1902</v>
+      </c>
+      <c r="N10" s="30">
+        <v>537</v>
+      </c>
+      <c r="O10" s="30">
+        <v>6466</v>
+      </c>
+      <c r="P10" s="30">
+        <v>4665</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1801</v>
+      </c>
+      <c r="R10" s="18"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+    </row>
+    <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="96"/>
+      <c r="B11" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>65347</v>
+      </c>
+      <c r="D11" s="30">
+        <v>36637</v>
+      </c>
+      <c r="E11" s="30">
+        <v>28710</v>
+      </c>
+      <c r="F11" s="30">
+        <v>8108</v>
+      </c>
+      <c r="G11" s="30">
+        <v>5270</v>
+      </c>
+      <c r="H11" s="30">
+        <v>2838</v>
+      </c>
+      <c r="I11" s="30">
+        <v>5245</v>
+      </c>
+      <c r="J11" s="30">
+        <v>3372</v>
+      </c>
+      <c r="K11" s="30">
+        <v>1873</v>
+      </c>
+      <c r="L11" s="30">
+        <v>10429</v>
+      </c>
+      <c r="M11" s="30">
+        <v>7041</v>
+      </c>
+      <c r="N11" s="30">
+        <v>3388</v>
+      </c>
+      <c r="O11" s="30">
+        <v>41565</v>
+      </c>
+      <c r="P11" s="30">
+        <v>20954</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>20611</v>
+      </c>
+      <c r="R11" s="18"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+    </row>
+    <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="96"/>
+      <c r="B12" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30">
+        <v>11980</v>
+      </c>
+      <c r="D12" s="30">
+        <v>8093</v>
+      </c>
+      <c r="E12" s="30">
+        <v>3887</v>
+      </c>
+      <c r="F12" s="30">
+        <v>2140</v>
+      </c>
+      <c r="G12" s="30">
+        <v>1555</v>
+      </c>
+      <c r="H12" s="30">
+        <v>585</v>
+      </c>
+      <c r="I12" s="30">
+        <v>1320</v>
+      </c>
+      <c r="J12" s="30">
+        <v>955</v>
+      </c>
+      <c r="K12" s="30">
+        <v>365</v>
+      </c>
+      <c r="L12" s="30">
+        <v>1218</v>
+      </c>
+      <c r="M12" s="30">
+        <v>872</v>
+      </c>
+      <c r="N12" s="30">
+        <v>346</v>
+      </c>
+      <c r="O12" s="30">
+        <v>7302</v>
+      </c>
+      <c r="P12" s="30">
+        <v>4711</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>2591</v>
+      </c>
+      <c r="R12" s="18"/>
+      <c r="S12" s="23"/>
+      <c r="T12" s="23"/>
+    </row>
+    <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="96"/>
+      <c r="B13" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="30">
+        <v>80432</v>
+      </c>
+      <c r="D13" s="30">
+        <v>42570</v>
+      </c>
+      <c r="E13" s="30">
+        <v>37862</v>
+      </c>
+      <c r="F13" s="30">
+        <v>66969</v>
+      </c>
+      <c r="G13" s="30">
+        <v>35480</v>
+      </c>
+      <c r="H13" s="30">
+        <v>31489</v>
+      </c>
+      <c r="I13" s="30">
+        <v>3045</v>
+      </c>
+      <c r="J13" s="30">
+        <v>1464</v>
+      </c>
+      <c r="K13" s="30">
+        <v>1581</v>
+      </c>
+      <c r="L13" s="30">
+        <v>6347</v>
+      </c>
+      <c r="M13" s="30">
+        <v>3296</v>
+      </c>
+      <c r="N13" s="30">
+        <v>3051</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4071</v>
+      </c>
+      <c r="P13" s="30">
+        <v>2330</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>1741</v>
+      </c>
+      <c r="R13" s="18"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+    </row>
+    <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="96"/>
+      <c r="B14" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="31">
+        <v>339374</v>
+      </c>
+      <c r="D14" s="31">
+        <v>200132</v>
+      </c>
+      <c r="E14" s="31">
+        <v>139242</v>
+      </c>
+      <c r="F14" s="31">
+        <v>3240</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1929</v>
+      </c>
+      <c r="H14" s="31">
+        <v>1311</v>
+      </c>
+      <c r="I14" s="31">
+        <v>42801</v>
+      </c>
+      <c r="J14" s="31">
+        <v>24190</v>
+      </c>
+      <c r="K14" s="31">
+        <v>18611</v>
+      </c>
+      <c r="L14" s="31">
+        <v>122586</v>
+      </c>
+      <c r="M14" s="31">
+        <v>73457</v>
+      </c>
+      <c r="N14" s="31">
+        <v>49129</v>
+      </c>
+      <c r="O14" s="31">
+        <v>170747</v>
+      </c>
+      <c r="P14" s="31">
+        <v>100556</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>70191</v>
+      </c>
+      <c r="R14" s="19"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+    </row>
+    <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="96"/>
+      <c r="B15" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="31">
+        <v>4580</v>
+      </c>
+      <c r="D15" s="31">
+        <v>3041</v>
+      </c>
+      <c r="E15" s="31">
+        <v>1539</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>348</v>
+      </c>
+      <c r="J15" s="31">
+        <v>200</v>
+      </c>
+      <c r="K15" s="31">
+        <v>148</v>
+      </c>
+      <c r="L15" s="31">
+        <v>823</v>
+      </c>
+      <c r="M15" s="31">
+        <v>508</v>
+      </c>
+      <c r="N15" s="31">
+        <v>315</v>
+      </c>
+      <c r="O15" s="31">
+        <v>3409</v>
+      </c>
+      <c r="P15" s="31">
+        <v>2333</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>1076</v>
+      </c>
+      <c r="R15" s="19"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+    </row>
+    <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="96"/>
+      <c r="B16" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="31">
+        <v>124663</v>
+      </c>
+      <c r="D16" s="31">
+        <v>69695</v>
+      </c>
+      <c r="E16" s="31">
+        <v>54968</v>
+      </c>
+      <c r="F16" s="31">
+        <v>40032</v>
+      </c>
+      <c r="G16" s="31">
+        <v>21202</v>
+      </c>
+      <c r="H16" s="31">
+        <v>18830</v>
+      </c>
+      <c r="I16" s="31">
+        <v>44295</v>
+      </c>
+      <c r="J16" s="31">
+        <v>24405</v>
+      </c>
+      <c r="K16" s="31">
+        <v>19890</v>
+      </c>
+      <c r="L16" s="31">
+        <v>37621</v>
+      </c>
+      <c r="M16" s="31">
+        <v>22210</v>
+      </c>
+      <c r="N16" s="31">
+        <v>15411</v>
+      </c>
+      <c r="O16" s="31">
+        <v>2715</v>
+      </c>
+      <c r="P16" s="31">
+        <v>1878</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>837</v>
+      </c>
+      <c r="R16" s="19"/>
+      <c r="S16" s="23"/>
+    </row>
+    <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="97"/>
+      <c r="B17" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="32">
+        <v>10094</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5489</v>
+      </c>
+      <c r="E17" s="32">
+        <v>4605</v>
+      </c>
+      <c r="F17" s="32">
+        <v>3676</v>
+      </c>
+      <c r="G17" s="32">
+        <v>1901</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1775</v>
+      </c>
+      <c r="I17" s="32">
+        <v>2737</v>
+      </c>
+      <c r="J17" s="32">
+        <v>1578</v>
+      </c>
+      <c r="K17" s="32">
+        <v>1159</v>
+      </c>
+      <c r="L17" s="32">
+        <v>1686</v>
+      </c>
+      <c r="M17" s="32">
+        <v>899</v>
+      </c>
+      <c r="N17" s="32">
+        <v>787</v>
+      </c>
+      <c r="O17" s="32">
+        <v>1995</v>
+      </c>
+      <c r="P17" s="32">
+        <v>1111</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>884</v>
+      </c>
+      <c r="R17" s="19"/>
+    </row>
+    <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="106" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="43">
+        <v>54317</v>
+      </c>
+      <c r="D18" s="43">
+        <v>28666</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25651</v>
+      </c>
+      <c r="F18" s="43">
+        <v>33</v>
+      </c>
+      <c r="G18" s="43">
+        <v>17</v>
+      </c>
+      <c r="H18" s="43">
+        <v>16</v>
+      </c>
+      <c r="I18" s="43">
+        <v>21511</v>
+      </c>
+      <c r="J18" s="43">
+        <v>11817</v>
+      </c>
+      <c r="K18" s="43">
+        <v>9694</v>
+      </c>
+      <c r="L18" s="43">
+        <v>15908</v>
+      </c>
+      <c r="M18" s="43">
+        <v>8015</v>
+      </c>
+      <c r="N18" s="43">
+        <v>7893</v>
+      </c>
+      <c r="O18" s="43">
+        <v>16865</v>
+      </c>
+      <c r="P18" s="43">
+        <v>8817</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>8048</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="96"/>
+      <c r="B19" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="43">
+        <v>129315</v>
+      </c>
+      <c r="D19" s="43">
+        <v>72155</v>
+      </c>
+      <c r="E19" s="43">
+        <v>57160</v>
+      </c>
+      <c r="F19" s="43">
+        <v>34</v>
+      </c>
+      <c r="G19" s="43">
+        <v>16</v>
+      </c>
+      <c r="H19" s="43">
+        <v>18</v>
+      </c>
+      <c r="I19" s="43">
+        <v>20840</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11047</v>
+      </c>
+      <c r="K19" s="43">
+        <v>9793</v>
+      </c>
+      <c r="L19" s="43">
+        <v>34498</v>
+      </c>
+      <c r="M19" s="43">
+        <v>19927</v>
+      </c>
+      <c r="N19" s="43">
+        <v>14571</v>
+      </c>
+      <c r="O19" s="43">
+        <v>73943</v>
+      </c>
+      <c r="P19" s="43">
+        <v>41165</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>32778</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A20" s="96"/>
+      <c r="B20" s="60" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3075</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1757</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1318</v>
+      </c>
+      <c r="F20" s="43">
+        <v>6</v>
+      </c>
+      <c r="G20" s="43">
+        <v>5</v>
+      </c>
+      <c r="H20" s="43">
+        <v>1</v>
+      </c>
+      <c r="I20" s="43">
+        <v>113</v>
+      </c>
+      <c r="J20" s="43">
+        <v>58</v>
+      </c>
+      <c r="K20" s="43">
+        <v>55</v>
+      </c>
+      <c r="L20" s="43">
+        <v>663</v>
+      </c>
+      <c r="M20" s="43">
+        <v>361</v>
+      </c>
+      <c r="N20" s="43">
+        <v>302</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2293</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1333</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A21" s="96"/>
+      <c r="B21" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="43">
+        <v>15691</v>
+      </c>
+      <c r="D21" s="43">
+        <v>11733</v>
+      </c>
+      <c r="E21" s="43">
+        <v>3958</v>
+      </c>
+      <c r="F21" s="43">
+        <v>66</v>
+      </c>
+      <c r="G21" s="43">
+        <v>36</v>
+      </c>
+      <c r="H21" s="43">
+        <v>30</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3958</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3264</v>
+      </c>
+      <c r="K21" s="43">
+        <v>694</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3364</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2530</v>
+      </c>
+      <c r="N21" s="43">
+        <v>834</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8303</v>
+      </c>
+      <c r="P21" s="43">
+        <v>5903</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A22" s="96"/>
+      <c r="B22" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="43">
+        <v>344140</v>
+      </c>
+      <c r="D22" s="43">
+        <v>202746</v>
+      </c>
+      <c r="E22" s="43">
+        <v>141394</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4577</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2579</v>
+      </c>
+      <c r="H22" s="43">
+        <v>1998</v>
+      </c>
+      <c r="I22" s="43">
+        <v>44764</v>
+      </c>
+      <c r="J22" s="43">
+        <v>25245</v>
+      </c>
+      <c r="K22" s="43">
+        <v>19519</v>
+      </c>
+      <c r="L22" s="43">
+        <v>124358</v>
+      </c>
+      <c r="M22" s="43">
+        <v>74498</v>
+      </c>
+      <c r="N22" s="43">
+        <v>49860</v>
+      </c>
+      <c r="O22" s="43">
+        <v>170441</v>
+      </c>
+      <c r="P22" s="43">
+        <v>100424</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>70017</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A23" s="96"/>
+      <c r="B23" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102416</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58302</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44114</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6615</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3617</v>
+      </c>
+      <c r="H23" s="43">
+        <v>2998</v>
+      </c>
+      <c r="I23" s="43">
+        <v>13387</v>
+      </c>
+      <c r="J23" s="43">
+        <v>7406</v>
+      </c>
+      <c r="K23" s="43">
+        <v>5981</v>
+      </c>
+      <c r="L23" s="43">
+        <v>39683</v>
+      </c>
+      <c r="M23" s="43">
+        <v>21772</v>
+      </c>
+      <c r="N23" s="43">
+        <v>17911</v>
+      </c>
+      <c r="O23" s="43">
+        <v>42731</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25507</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17224</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A24" s="96"/>
+      <c r="B24" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="43">
+        <v>160029</v>
+      </c>
+      <c r="D24" s="43">
+        <v>88613</v>
+      </c>
+      <c r="E24" s="43">
+        <v>71416</v>
+      </c>
+      <c r="F24" s="43">
+        <v>78734</v>
+      </c>
+      <c r="G24" s="43">
+        <v>43135</v>
+      </c>
+      <c r="H24" s="43">
+        <v>35599</v>
+      </c>
+      <c r="I24" s="43">
+        <v>9874</v>
+      </c>
+      <c r="J24" s="43">
+        <v>5949</v>
+      </c>
+      <c r="K24" s="43">
+        <v>3925</v>
+      </c>
+      <c r="L24" s="43">
+        <v>18531</v>
+      </c>
+      <c r="M24" s="43">
+        <v>11502</v>
+      </c>
+      <c r="N24" s="43">
+        <v>7029</v>
+      </c>
+      <c r="O24" s="43">
+        <v>52890</v>
+      </c>
+      <c r="P24" s="43">
+        <v>28027</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>24863</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A25" s="96"/>
+      <c r="B25" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4495</v>
+      </c>
+      <c r="D25" s="43">
+        <v>3006</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1489</v>
+      </c>
+      <c r="F25" s="31">
+        <v>0</v>
+      </c>
+      <c r="G25" s="31">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>0</v>
+      </c>
+      <c r="I25" s="43">
+        <v>336</v>
+      </c>
+      <c r="J25" s="43">
+        <v>198</v>
+      </c>
+      <c r="K25" s="43">
+        <v>138</v>
+      </c>
+      <c r="L25" s="43">
+        <v>829</v>
+      </c>
+      <c r="M25" s="43">
+        <v>510</v>
+      </c>
+      <c r="N25" s="43">
+        <v>319</v>
+      </c>
+      <c r="O25" s="43">
+        <v>3330</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2298</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A26" s="96"/>
+      <c r="B26" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="43">
+        <v>2196</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1265</v>
+      </c>
+      <c r="E26" s="43">
+        <v>931</v>
+      </c>
+      <c r="F26" s="43">
+        <v>2193</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1263</v>
+      </c>
+      <c r="H26" s="43">
+        <v>930</v>
+      </c>
+      <c r="I26" s="43">
+        <v>1</v>
+      </c>
+      <c r="J26" s="43">
+        <v>1</v>
+      </c>
+      <c r="K26" s="43">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>0</v>
+      </c>
+      <c r="M26" s="31">
+        <v>0</v>
+      </c>
+      <c r="N26" s="31">
+        <v>0</v>
+      </c>
+      <c r="O26" s="43">
+        <v>2</v>
+      </c>
+      <c r="P26" s="43">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A27" s="96"/>
+      <c r="B27" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="43">
+        <v>69243</v>
+      </c>
+      <c r="D27" s="43">
+        <v>23333</v>
+      </c>
+      <c r="E27" s="43">
+        <v>45910</v>
+      </c>
+      <c r="F27" s="43">
+        <v>3100</v>
+      </c>
+      <c r="G27" s="43">
+        <v>893</v>
+      </c>
+      <c r="H27" s="43">
+        <v>2207</v>
+      </c>
+      <c r="I27" s="43">
+        <v>16045</v>
+      </c>
+      <c r="J27" s="43">
+        <v>4797</v>
+      </c>
+      <c r="K27" s="43">
+        <v>11248</v>
+      </c>
+      <c r="L27" s="43">
+        <v>26828</v>
+      </c>
+      <c r="M27" s="43">
+        <v>9092</v>
+      </c>
+      <c r="N27" s="43">
+        <v>17736</v>
+      </c>
+      <c r="O27" s="43">
+        <v>23270</v>
+      </c>
+      <c r="P27" s="43">
+        <v>8551</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>14719</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="96"/>
+      <c r="B28" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="43">
+        <v>19078</v>
+      </c>
+      <c r="D28" s="43">
+        <v>16458</v>
+      </c>
+      <c r="E28" s="43">
+        <v>2620</v>
+      </c>
+      <c r="F28" s="43">
+        <v>246</v>
+      </c>
+      <c r="G28" s="43">
+        <v>193</v>
+      </c>
+      <c r="H28" s="43">
+        <v>53</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1186</v>
+      </c>
+      <c r="J28" s="43">
+        <v>954</v>
+      </c>
+      <c r="K28" s="43">
+        <v>232</v>
+      </c>
+      <c r="L28" s="43">
+        <v>3408</v>
+      </c>
+      <c r="M28" s="43">
+        <v>2936</v>
+      </c>
+      <c r="N28" s="43">
+        <v>472</v>
+      </c>
+      <c r="O28" s="43">
+        <v>14238</v>
+      </c>
+      <c r="P28" s="43">
+        <v>12375</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A29" s="96"/>
+      <c r="B29" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="43">
+        <v>132456</v>
+      </c>
+      <c r="D29" s="43">
+        <v>62626</v>
+      </c>
+      <c r="E29" s="43">
+        <v>69830</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1577</v>
+      </c>
+      <c r="G29" s="43">
+        <v>776</v>
+      </c>
+      <c r="H29" s="43">
+        <v>801</v>
+      </c>
+      <c r="I29" s="43">
+        <v>19864</v>
+      </c>
+      <c r="J29" s="43">
+        <v>10246</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9618</v>
+      </c>
+      <c r="L29" s="43">
+        <v>70785</v>
+      </c>
+      <c r="M29" s="43">
+        <v>34634</v>
+      </c>
+      <c r="N29" s="43">
+        <v>36151</v>
+      </c>
+      <c r="O29" s="43">
+        <v>40230</v>
+      </c>
+      <c r="P29" s="43">
+        <v>16970</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>23260</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A30" s="96"/>
+      <c r="B30" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="43">
+        <v>134630</v>
+      </c>
+      <c r="D30" s="43">
+        <v>76489</v>
+      </c>
+      <c r="E30" s="43">
+        <v>58141</v>
+      </c>
+      <c r="F30" s="43">
+        <v>41993</v>
+      </c>
+      <c r="G30" s="43">
+        <v>22368</v>
+      </c>
+      <c r="H30" s="43">
+        <v>19625</v>
+      </c>
+      <c r="I30" s="43">
+        <v>47715</v>
+      </c>
+      <c r="J30" s="43">
+        <v>26736</v>
+      </c>
+      <c r="K30" s="43">
+        <v>20979</v>
+      </c>
+      <c r="L30" s="43">
+        <v>41875</v>
+      </c>
+      <c r="M30" s="43">
+        <v>25245</v>
+      </c>
+      <c r="N30" s="43">
+        <v>16630</v>
+      </c>
+      <c r="O30" s="43">
+        <v>3047</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2140</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="96"/>
+      <c r="B31" s="60" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4740</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2481</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2259</v>
+      </c>
+      <c r="F31" s="43">
+        <v>17</v>
+      </c>
+      <c r="G31" s="43">
+        <v>9</v>
+      </c>
+      <c r="H31" s="43">
+        <v>8</v>
+      </c>
+      <c r="I31" s="43">
+        <v>39</v>
+      </c>
+      <c r="J31" s="43">
+        <v>19</v>
+      </c>
+      <c r="K31" s="43">
+        <v>20</v>
+      </c>
+      <c r="L31" s="43">
+        <v>101</v>
+      </c>
+      <c r="M31" s="43">
+        <v>64</v>
+      </c>
+      <c r="N31" s="43">
+        <v>37</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4583</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2389</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="96"/>
+      <c r="B32" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1562</v>
+      </c>
+      <c r="D32" s="43">
+        <v>840</v>
+      </c>
+      <c r="E32" s="43">
+        <v>722</v>
+      </c>
+      <c r="F32" s="43">
+        <v>32</v>
+      </c>
+      <c r="G32" s="43">
+        <v>12</v>
+      </c>
+      <c r="H32" s="43">
+        <v>20</v>
+      </c>
+      <c r="I32" s="43">
+        <v>705</v>
+      </c>
+      <c r="J32" s="43">
+        <v>392</v>
+      </c>
+      <c r="K32" s="43">
+        <v>313</v>
+      </c>
+      <c r="L32" s="43">
+        <v>295</v>
+      </c>
+      <c r="M32" s="43">
+        <v>171</v>
+      </c>
+      <c r="N32" s="43">
+        <v>124</v>
+      </c>
+      <c r="O32" s="43">
+        <v>530</v>
+      </c>
+      <c r="P32" s="43">
+        <v>265</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A33" s="96"/>
+      <c r="B33" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4360</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2195</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2165</v>
+      </c>
+      <c r="F33" s="43">
+        <v>233</v>
+      </c>
+      <c r="G33" s="43">
+        <v>113</v>
+      </c>
+      <c r="H33" s="43">
+        <v>120</v>
+      </c>
+      <c r="I33" s="43">
+        <v>958</v>
+      </c>
+      <c r="J33" s="43">
+        <v>541</v>
+      </c>
+      <c r="K33" s="43">
+        <v>417</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1148</v>
+      </c>
+      <c r="M33" s="43">
+        <v>558</v>
+      </c>
+      <c r="N33" s="43">
+        <v>590</v>
+      </c>
+      <c r="O33" s="43">
+        <v>2021</v>
+      </c>
+      <c r="P33" s="43">
+        <v>983</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="97"/>
+      <c r="B34" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" s="44">
+        <v>14911</v>
+      </c>
+      <c r="D34" s="45">
+        <v>9585</v>
+      </c>
+      <c r="E34" s="45">
+        <v>5326</v>
+      </c>
+      <c r="F34" s="45">
+        <v>193</v>
+      </c>
+      <c r="G34" s="45">
+        <v>97</v>
+      </c>
+      <c r="H34" s="45">
+        <v>96</v>
+      </c>
+      <c r="I34" s="45">
+        <v>682</v>
+      </c>
+      <c r="J34" s="45">
+        <v>308</v>
+      </c>
+      <c r="K34" s="45">
+        <v>374</v>
+      </c>
+      <c r="L34" s="45">
+        <v>2414</v>
+      </c>
+      <c r="M34" s="45">
+        <v>1271</v>
+      </c>
+      <c r="N34" s="45">
+        <v>1143</v>
+      </c>
+      <c r="O34" s="45">
+        <v>11622</v>
+      </c>
+      <c r="P34" s="45">
+        <v>7909</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="20"/>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
+      <c r="R36" s="20"/>
+    </row>
+    <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A8:A17"/>
+    <mergeCell ref="A18:A34"/>
+    <mergeCell ref="A36:Q36"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:AJ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="15.1640625" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="110" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="110"/>
+      <c r="A2" s="107" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="107"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="86"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="82"/>
+      <c r="C4" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="87"/>
-[...1 lines deleted...]
-      <c r="F4" s="86" t="s">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="86"/>
-[...1 lines deleted...]
-      <c r="I4" s="86" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="86"/>
-[...1 lines deleted...]
-      <c r="L4" s="86" t="s">
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="87"/>
-[...1 lines deleted...]
-      <c r="O4" s="86" t="s">
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="87"/>
-      <c r="Q4" s="88"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
     </row>
     <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="80"/>
-      <c r="B5" s="86"/>
+      <c r="A5" s="76"/>
+      <c r="B5" s="82"/>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R5" s="9"/>
     </row>
     <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="80"/>
-      <c r="B6" s="86"/>
+      <c r="A6" s="76"/>
+      <c r="B6" s="82"/>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="12" t="s">
@@ -5828,6193 +9645,5922 @@
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="29">
-        <v>1196654</v>
+        <v>1203756</v>
       </c>
       <c r="D7" s="29">
-        <v>662250</v>
+        <v>667926</v>
       </c>
       <c r="E7" s="29">
-        <v>534404</v>
+        <v>535830</v>
       </c>
       <c r="F7" s="29">
-        <v>139649</v>
+        <v>141876</v>
       </c>
       <c r="G7" s="29">
-        <v>75129</v>
+        <v>76231</v>
       </c>
       <c r="H7" s="29">
-        <v>64520</v>
+        <v>65645</v>
       </c>
       <c r="I7" s="29">
-        <v>201978</v>
+        <v>204488</v>
       </c>
       <c r="J7" s="29">
-        <v>108978</v>
+        <v>110529</v>
       </c>
       <c r="K7" s="29">
-        <v>93000</v>
+        <v>93959</v>
       </c>
       <c r="L7" s="29">
-        <v>384688</v>
+        <v>387086</v>
       </c>
       <c r="M7" s="29">
-        <v>213086</v>
+        <v>214898</v>
       </c>
       <c r="N7" s="29">
-        <v>171602</v>
+        <v>172188</v>
       </c>
       <c r="O7" s="29">
-        <v>470339</v>
+        <v>470306</v>
       </c>
       <c r="P7" s="29">
-        <v>265057</v>
+        <v>266268</v>
       </c>
       <c r="Q7" s="29">
-        <v>205282</v>
+        <v>204038</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="108" t="s">
+      <c r="A8" s="105" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
-        <v>360161</v>
+        <v>358579</v>
       </c>
       <c r="D8" s="30">
-        <v>183939</v>
+        <v>183508</v>
       </c>
       <c r="E8" s="30">
-        <v>176222</v>
+        <v>175071</v>
       </c>
       <c r="F8" s="30">
-        <v>15250</v>
+        <v>16067</v>
       </c>
       <c r="G8" s="30">
-        <v>7661</v>
+        <v>8103</v>
       </c>
       <c r="H8" s="30">
-        <v>7589</v>
+        <v>7964</v>
       </c>
       <c r="I8" s="30">
-        <v>55698</v>
+        <v>56541</v>
       </c>
       <c r="J8" s="30">
-        <v>26631</v>
+        <v>27099</v>
       </c>
       <c r="K8" s="30">
-        <v>29067</v>
+        <v>29442</v>
       </c>
       <c r="L8" s="30">
-        <v>150189</v>
+        <v>149328</v>
       </c>
       <c r="M8" s="30">
-        <v>74416</v>
+        <v>74266</v>
       </c>
       <c r="N8" s="30">
-        <v>75773</v>
+        <v>75062</v>
       </c>
       <c r="O8" s="30">
-        <v>139024</v>
+        <v>136643</v>
       </c>
       <c r="P8" s="30">
-        <v>75231</v>
+        <v>74040</v>
       </c>
       <c r="Q8" s="30">
-        <v>63793</v>
+        <v>62603</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="96"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
-        <v>187560</v>
+        <v>186570</v>
       </c>
       <c r="D9" s="30">
-        <v>103107</v>
+        <v>102963</v>
       </c>
       <c r="E9" s="30">
-        <v>84453</v>
+        <v>83607</v>
       </c>
       <c r="F9" s="30">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="G9" s="30">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H9" s="30">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I9" s="30">
-        <v>42968</v>
+        <v>42814</v>
       </c>
       <c r="J9" s="30">
-        <v>23224</v>
+        <v>23218</v>
       </c>
       <c r="K9" s="30">
-        <v>19744</v>
+        <v>19596</v>
       </c>
       <c r="L9" s="30">
-        <v>51350</v>
+        <v>52077</v>
       </c>
       <c r="M9" s="30">
-        <v>28485</v>
+        <v>28940</v>
       </c>
       <c r="N9" s="30">
-        <v>22865</v>
+        <v>23137</v>
       </c>
       <c r="O9" s="30">
-        <v>93045</v>
+        <v>91488</v>
       </c>
       <c r="P9" s="30">
-        <v>51288</v>
+        <v>50703</v>
       </c>
       <c r="Q9" s="30">
-        <v>41757</v>
+        <v>40785</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="100"/>
+      <c r="A10" s="96"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>12463</v>
+        <v>12506</v>
       </c>
       <c r="D10" s="30">
-        <v>9547</v>
+        <v>9522</v>
       </c>
       <c r="E10" s="30">
-        <v>2916</v>
+        <v>2984</v>
       </c>
       <c r="F10" s="30">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G10" s="30">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H10" s="30">
         <v>16</v>
       </c>
       <c r="I10" s="30">
-        <v>3521</v>
+        <v>3549</v>
       </c>
       <c r="J10" s="30">
-        <v>2959</v>
+        <v>2973</v>
       </c>
       <c r="K10" s="30">
-        <v>562</v>
+        <v>576</v>
       </c>
       <c r="L10" s="30">
-        <v>2439</v>
+        <v>2434</v>
       </c>
       <c r="M10" s="30">
-        <v>1902</v>
+        <v>1882</v>
       </c>
       <c r="N10" s="30">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="O10" s="30">
-        <v>6466</v>
+        <v>6484</v>
       </c>
       <c r="P10" s="30">
-        <v>4665</v>
+        <v>4644</v>
       </c>
       <c r="Q10" s="30">
-        <v>1801</v>
+        <v>1840</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="100"/>
+      <c r="A11" s="96"/>
       <c r="B11" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="30">
-        <v>65347</v>
+        <v>64156</v>
       </c>
       <c r="D11" s="30">
-        <v>36637</v>
+        <v>36502</v>
       </c>
       <c r="E11" s="30">
-        <v>28710</v>
+        <v>27654</v>
       </c>
       <c r="F11" s="30">
-        <v>8108</v>
+        <v>7875</v>
       </c>
       <c r="G11" s="30">
-        <v>5270</v>
+        <v>5080</v>
       </c>
       <c r="H11" s="30">
-        <v>2838</v>
+        <v>2795</v>
       </c>
       <c r="I11" s="30">
-        <v>5245</v>
+        <v>5302</v>
       </c>
       <c r="J11" s="30">
-        <v>3372</v>
+        <v>3440</v>
       </c>
       <c r="K11" s="30">
-        <v>1873</v>
+        <v>1862</v>
       </c>
       <c r="L11" s="30">
-        <v>10429</v>
+        <v>10335</v>
       </c>
       <c r="M11" s="30">
-        <v>7041</v>
+        <v>7002</v>
       </c>
       <c r="N11" s="30">
-        <v>3388</v>
+        <v>3333</v>
       </c>
       <c r="O11" s="30">
-        <v>41565</v>
+        <v>40644</v>
       </c>
       <c r="P11" s="30">
-        <v>20954</v>
+        <v>20980</v>
       </c>
       <c r="Q11" s="30">
-        <v>20611</v>
+        <v>19664</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="100"/>
+      <c r="A12" s="96"/>
       <c r="B12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="30">
-        <v>11980</v>
+        <v>12359</v>
       </c>
       <c r="D12" s="30">
-        <v>8093</v>
+        <v>8355</v>
       </c>
       <c r="E12" s="30">
-        <v>3887</v>
+        <v>4004</v>
       </c>
       <c r="F12" s="30">
-        <v>2140</v>
+        <v>2233</v>
       </c>
       <c r="G12" s="30">
-        <v>1555</v>
+        <v>1618</v>
       </c>
       <c r="H12" s="30">
-        <v>585</v>
+        <v>615</v>
       </c>
       <c r="I12" s="30">
-        <v>1320</v>
+        <v>1368</v>
       </c>
       <c r="J12" s="30">
-        <v>955</v>
+        <v>978</v>
       </c>
       <c r="K12" s="30">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="L12" s="30">
-        <v>1218</v>
+        <v>1341</v>
       </c>
       <c r="M12" s="30">
-        <v>872</v>
+        <v>957</v>
       </c>
       <c r="N12" s="30">
-        <v>346</v>
+        <v>384</v>
       </c>
       <c r="O12" s="30">
-        <v>7302</v>
+        <v>7417</v>
       </c>
       <c r="P12" s="30">
-        <v>4711</v>
+        <v>4802</v>
       </c>
       <c r="Q12" s="30">
-        <v>2591</v>
+        <v>2615</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="100"/>
-      <c r="B13" s="46" t="s">
+      <c r="A13" s="96"/>
+      <c r="B13" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="30">
-        <v>80432</v>
+        <v>81072</v>
       </c>
       <c r="D13" s="30">
-        <v>42570</v>
+        <v>42706</v>
       </c>
       <c r="E13" s="30">
-        <v>37862</v>
+        <v>38366</v>
       </c>
       <c r="F13" s="30">
-        <v>66969</v>
+        <v>67313</v>
       </c>
       <c r="G13" s="30">
-        <v>35480</v>
+        <v>35474</v>
       </c>
       <c r="H13" s="30">
-        <v>31489</v>
+        <v>31839</v>
       </c>
       <c r="I13" s="30">
-        <v>3045</v>
+        <v>3199</v>
       </c>
       <c r="J13" s="30">
-        <v>1464</v>
+        <v>1512</v>
       </c>
       <c r="K13" s="30">
-        <v>1581</v>
+        <v>1687</v>
       </c>
       <c r="L13" s="30">
-        <v>6347</v>
+        <v>6460</v>
       </c>
       <c r="M13" s="30">
-        <v>3296</v>
+        <v>3369</v>
       </c>
       <c r="N13" s="30">
-        <v>3051</v>
+        <v>3091</v>
       </c>
       <c r="O13" s="30">
-        <v>4071</v>
+        <v>4100</v>
       </c>
       <c r="P13" s="30">
-        <v>2330</v>
+        <v>2351</v>
       </c>
       <c r="Q13" s="30">
-        <v>1741</v>
+        <v>1749</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="100"/>
+      <c r="A14" s="96"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
-        <v>339374</v>
+        <v>348281</v>
       </c>
       <c r="D14" s="31">
-        <v>200132</v>
+        <v>205247</v>
       </c>
       <c r="E14" s="31">
-        <v>139242</v>
+        <v>143034</v>
       </c>
       <c r="F14" s="31">
-        <v>3240</v>
+        <v>3437</v>
       </c>
       <c r="G14" s="31">
-        <v>1929</v>
+        <v>2028</v>
       </c>
       <c r="H14" s="31">
-        <v>1311</v>
+        <v>1409</v>
       </c>
       <c r="I14" s="31">
-        <v>42801</v>
+        <v>43842</v>
       </c>
       <c r="J14" s="31">
-        <v>24190</v>
+        <v>24746</v>
       </c>
       <c r="K14" s="31">
-        <v>18611</v>
+        <v>19096</v>
       </c>
       <c r="L14" s="31">
-        <v>122586</v>
+        <v>125547</v>
       </c>
       <c r="M14" s="31">
-        <v>73457</v>
+        <v>75049</v>
       </c>
       <c r="N14" s="31">
-        <v>49129</v>
+        <v>50498</v>
       </c>
       <c r="O14" s="31">
-        <v>170747</v>
+        <v>175455</v>
       </c>
       <c r="P14" s="31">
-        <v>100556</v>
+        <v>103424</v>
       </c>
       <c r="Q14" s="31">
-        <v>70191</v>
+        <v>72031</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="100"/>
+      <c r="A15" s="96"/>
       <c r="B15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="31">
-        <v>4580</v>
+        <v>4665</v>
       </c>
       <c r="D15" s="31">
-        <v>3041</v>
+        <v>3113</v>
       </c>
       <c r="E15" s="31">
-        <v>1539</v>
+        <v>1552</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>348</v>
       </c>
       <c r="J15" s="31">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="K15" s="31">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L15" s="31">
-        <v>823</v>
+        <v>840</v>
       </c>
       <c r="M15" s="31">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="N15" s="31">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="O15" s="31">
-        <v>3409</v>
+        <v>3477</v>
       </c>
       <c r="P15" s="31">
-        <v>2333</v>
+        <v>2397</v>
       </c>
       <c r="Q15" s="31">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="100"/>
-[...1 lines deleted...]
-        <v>51</v>
+      <c r="A16" s="96"/>
+      <c r="B16" s="58" t="s">
+        <v>48</v>
       </c>
       <c r="C16" s="31">
-        <v>124663</v>
+        <v>125605</v>
       </c>
       <c r="D16" s="31">
-        <v>69695</v>
+        <v>70625</v>
       </c>
       <c r="E16" s="31">
-        <v>54968</v>
+        <v>54980</v>
       </c>
       <c r="F16" s="31">
-        <v>40032</v>
+        <v>40883</v>
       </c>
       <c r="G16" s="31">
-        <v>21202</v>
+        <v>21814</v>
       </c>
       <c r="H16" s="31">
-        <v>18830</v>
+        <v>19069</v>
       </c>
       <c r="I16" s="31">
-        <v>44295</v>
+        <v>44740</v>
       </c>
       <c r="J16" s="31">
-        <v>24405</v>
+        <v>24756</v>
       </c>
       <c r="K16" s="31">
-        <v>19890</v>
+        <v>19984</v>
       </c>
       <c r="L16" s="31">
-        <v>37621</v>
+        <v>37009</v>
       </c>
       <c r="M16" s="31">
-        <v>22210</v>
+        <v>21996</v>
       </c>
       <c r="N16" s="31">
-        <v>15411</v>
+        <v>15013</v>
       </c>
       <c r="O16" s="31">
-        <v>2715</v>
+        <v>2973</v>
       </c>
       <c r="P16" s="31">
-        <v>1878</v>
+        <v>2059</v>
       </c>
       <c r="Q16" s="31">
-        <v>837</v>
+        <v>914</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="101"/>
-      <c r="B17" s="61" t="s">
+      <c r="A17" s="97"/>
+      <c r="B17" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="32">
+        <v>9963</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5385</v>
+      </c>
+      <c r="E17" s="32">
+        <v>4578</v>
+      </c>
+      <c r="F17" s="32">
+        <v>3838</v>
+      </c>
+      <c r="G17" s="32">
+        <v>1989</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1849</v>
+      </c>
+      <c r="I17" s="32">
+        <v>2785</v>
+      </c>
+      <c r="J17" s="32">
+        <v>1608</v>
+      </c>
+      <c r="K17" s="32">
+        <v>1177</v>
+      </c>
+      <c r="L17" s="32">
+        <v>1715</v>
+      </c>
+      <c r="M17" s="32">
+        <v>920</v>
+      </c>
+      <c r="N17" s="32">
+        <v>795</v>
+      </c>
+      <c r="O17" s="32">
+        <v>1625</v>
+      </c>
+      <c r="P17" s="32">
+        <v>868</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>757</v>
+      </c>
+      <c r="R17" s="19"/>
+    </row>
+    <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="106" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="43">
+        <v>55463</v>
+      </c>
+      <c r="D18" s="43">
+        <v>29293</v>
+      </c>
+      <c r="E18" s="43">
+        <v>26170</v>
+      </c>
+      <c r="F18" s="43">
+        <v>30</v>
+      </c>
+      <c r="G18" s="43">
+        <v>13</v>
+      </c>
+      <c r="H18" s="43">
+        <v>17</v>
+      </c>
+      <c r="I18" s="43">
+        <v>21454</v>
+      </c>
+      <c r="J18" s="43">
+        <v>11781</v>
+      </c>
+      <c r="K18" s="43">
+        <v>9673</v>
+      </c>
+      <c r="L18" s="43">
+        <v>16338</v>
+      </c>
+      <c r="M18" s="43">
+        <v>8238</v>
+      </c>
+      <c r="N18" s="43">
+        <v>8100</v>
+      </c>
+      <c r="O18" s="43">
+        <v>17641</v>
+      </c>
+      <c r="P18" s="43">
+        <v>9261</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>8380</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="96"/>
+      <c r="B19" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="C17" s="32">
-[...103 lines deleted...]
-      </c>
       <c r="C19" s="43">
-        <v>129315</v>
+        <v>127035</v>
       </c>
       <c r="D19" s="43">
-        <v>72155</v>
+        <v>71291</v>
       </c>
       <c r="E19" s="43">
-        <v>57160</v>
+        <v>55744</v>
       </c>
       <c r="F19" s="43">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G19" s="43">
         <v>16</v>
       </c>
       <c r="H19" s="43">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="I19" s="43">
-        <v>20840</v>
+        <v>20733</v>
       </c>
       <c r="J19" s="43">
-        <v>11047</v>
+        <v>11050</v>
       </c>
       <c r="K19" s="43">
-        <v>9793</v>
+        <v>9683</v>
       </c>
       <c r="L19" s="43">
-        <v>34498</v>
+        <v>34723</v>
       </c>
       <c r="M19" s="43">
-        <v>19927</v>
+        <v>20131</v>
       </c>
       <c r="N19" s="43">
-        <v>14571</v>
+        <v>14592</v>
       </c>
       <c r="O19" s="43">
-        <v>73943</v>
+        <v>71543</v>
       </c>
       <c r="P19" s="43">
-        <v>41165</v>
+        <v>40094</v>
       </c>
       <c r="Q19" s="43">
-        <v>32778</v>
+        <v>31449</v>
       </c>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A20" s="100"/>
-      <c r="B20" s="62" t="s">
+      <c r="A20" s="96"/>
+      <c r="B20" s="60" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3211</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1845</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1366</v>
+      </c>
+      <c r="F20" s="43">
+        <v>9</v>
+      </c>
+      <c r="G20" s="43">
+        <v>4</v>
+      </c>
+      <c r="H20" s="43">
+        <v>5</v>
+      </c>
+      <c r="I20" s="43">
+        <v>127</v>
+      </c>
+      <c r="J20" s="43">
+        <v>70</v>
+      </c>
+      <c r="K20" s="43">
+        <v>57</v>
+      </c>
+      <c r="L20" s="43">
+        <v>720</v>
+      </c>
+      <c r="M20" s="43">
+        <v>393</v>
+      </c>
+      <c r="N20" s="43">
+        <v>327</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2355</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1378</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A21" s="96"/>
+      <c r="B21" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="43">
+        <v>15556</v>
+      </c>
+      <c r="D21" s="43">
+        <v>11600</v>
+      </c>
+      <c r="E21" s="43">
+        <v>3956</v>
+      </c>
+      <c r="F21" s="43">
+        <v>60</v>
+      </c>
+      <c r="G21" s="43">
+        <v>34</v>
+      </c>
+      <c r="H21" s="43">
+        <v>26</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3946</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3247</v>
+      </c>
+      <c r="K21" s="43">
+        <v>699</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3329</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2492</v>
+      </c>
+      <c r="N21" s="43">
+        <v>837</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8221</v>
+      </c>
+      <c r="P21" s="43">
+        <v>5827</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A22" s="96"/>
+      <c r="B22" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="43">
+        <v>352800</v>
+      </c>
+      <c r="D22" s="43">
+        <v>207747</v>
+      </c>
+      <c r="E22" s="43">
+        <v>145053</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4697</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2666</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2031</v>
+      </c>
+      <c r="I22" s="43">
+        <v>45734</v>
+      </c>
+      <c r="J22" s="43">
+        <v>25783</v>
+      </c>
+      <c r="K22" s="43">
+        <v>19951</v>
+      </c>
+      <c r="L22" s="43">
+        <v>127252</v>
+      </c>
+      <c r="M22" s="43">
+        <v>76043</v>
+      </c>
+      <c r="N22" s="43">
+        <v>51209</v>
+      </c>
+      <c r="O22" s="43">
+        <v>175117</v>
+      </c>
+      <c r="P22" s="43">
+        <v>103255</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>71862</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A23" s="96"/>
+      <c r="B23" s="60" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="43">
-[...47 lines deleted...]
-      <c r="B21" s="62" t="s">
+      <c r="C23" s="43">
+        <v>102908</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58523</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44385</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6806</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3724</v>
+      </c>
+      <c r="H23" s="43">
+        <v>3082</v>
+      </c>
+      <c r="I23" s="43">
+        <v>13638</v>
+      </c>
+      <c r="J23" s="43">
+        <v>7552</v>
+      </c>
+      <c r="K23" s="43">
+        <v>6086</v>
+      </c>
+      <c r="L23" s="43">
+        <v>39545</v>
+      </c>
+      <c r="M23" s="43">
+        <v>21665</v>
+      </c>
+      <c r="N23" s="43">
+        <v>17880</v>
+      </c>
+      <c r="O23" s="43">
+        <v>42919</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25582</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17337</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A24" s="96"/>
+      <c r="B24" s="61" t="s">
         <v>57</v>
       </c>
-      <c r="C21" s="43">
-[...151 lines deleted...]
-      </c>
       <c r="C24" s="43">
-        <v>160029</v>
+        <v>159994</v>
       </c>
       <c r="D24" s="43">
-        <v>88613</v>
+        <v>88941</v>
       </c>
       <c r="E24" s="43">
-        <v>71416</v>
+        <v>71053</v>
       </c>
       <c r="F24" s="43">
-        <v>78734</v>
+        <v>79026</v>
       </c>
       <c r="G24" s="43">
-        <v>43135</v>
+        <v>43040</v>
       </c>
       <c r="H24" s="43">
-        <v>35599</v>
+        <v>35986</v>
       </c>
       <c r="I24" s="43">
-        <v>9874</v>
+        <v>10142</v>
       </c>
       <c r="J24" s="43">
-        <v>5949</v>
+        <v>6106</v>
       </c>
       <c r="K24" s="43">
-        <v>3925</v>
+        <v>4036</v>
       </c>
       <c r="L24" s="43">
-        <v>18531</v>
+        <v>18670</v>
       </c>
       <c r="M24" s="43">
-        <v>11502</v>
+        <v>11609</v>
       </c>
       <c r="N24" s="43">
-        <v>7029</v>
+        <v>7061</v>
       </c>
       <c r="O24" s="43">
-        <v>52890</v>
+        <v>52156</v>
       </c>
       <c r="P24" s="43">
-        <v>28027</v>
+        <v>28186</v>
       </c>
       <c r="Q24" s="43">
-        <v>24863</v>
+        <v>23970</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A25" s="100"/>
-[...1 lines deleted...]
-        <v>72</v>
+      <c r="A25" s="96"/>
+      <c r="B25" s="61" t="s">
+        <v>68</v>
       </c>
       <c r="C25" s="43">
-        <v>4495</v>
+        <v>4588</v>
       </c>
       <c r="D25" s="43">
-        <v>3006</v>
+        <v>3087</v>
       </c>
       <c r="E25" s="43">
-        <v>1489</v>
+        <v>1501</v>
       </c>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0</v>
       </c>
       <c r="I25" s="43">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="J25" s="43">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="K25" s="43">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L25" s="43">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="M25" s="43">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="N25" s="43">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="O25" s="43">
-        <v>3330</v>
+        <v>3408</v>
       </c>
       <c r="P25" s="43">
-        <v>2298</v>
+        <v>2371</v>
       </c>
       <c r="Q25" s="43">
-        <v>1032</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A26" s="100"/>
-[...1 lines deleted...]
-        <v>61</v>
+      <c r="A26" s="96"/>
+      <c r="B26" s="61" t="s">
+        <v>58</v>
       </c>
       <c r="C26" s="43">
-        <v>2196</v>
+        <v>2491</v>
       </c>
       <c r="D26" s="43">
-        <v>1265</v>
+        <v>1417</v>
       </c>
       <c r="E26" s="43">
-        <v>931</v>
+        <v>1074</v>
       </c>
       <c r="F26" s="43">
-        <v>2193</v>
+        <v>2487</v>
       </c>
       <c r="G26" s="43">
-        <v>1263</v>
+        <v>1415</v>
       </c>
       <c r="H26" s="43">
-        <v>930</v>
+        <v>1072</v>
       </c>
       <c r="I26" s="43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J26" s="43">
         <v>1</v>
       </c>
       <c r="K26" s="43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>0</v>
       </c>
       <c r="O26" s="43">
         <v>2</v>
       </c>
       <c r="P26" s="43">
         <v>1</v>
       </c>
       <c r="Q26" s="43">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A27" s="100"/>
-      <c r="B27" s="63" t="s">
+      <c r="A27" s="96"/>
+      <c r="B27" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="43">
+        <v>68648</v>
+      </c>
+      <c r="D27" s="43">
+        <v>23687</v>
+      </c>
+      <c r="E27" s="43">
+        <v>44961</v>
+      </c>
+      <c r="F27" s="43">
+        <v>3297</v>
+      </c>
+      <c r="G27" s="43">
+        <v>995</v>
+      </c>
+      <c r="H27" s="43">
+        <v>2302</v>
+      </c>
+      <c r="I27" s="43">
+        <v>16488</v>
+      </c>
+      <c r="J27" s="43">
+        <v>5058</v>
+      </c>
+      <c r="K27" s="43">
+        <v>11430</v>
+      </c>
+      <c r="L27" s="43">
+        <v>26274</v>
+      </c>
+      <c r="M27" s="43">
+        <v>9094</v>
+      </c>
+      <c r="N27" s="43">
+        <v>17180</v>
+      </c>
+      <c r="O27" s="43">
+        <v>22589</v>
+      </c>
+      <c r="P27" s="43">
+        <v>8540</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>14049</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="96"/>
+      <c r="B28" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="43">
+        <v>17887</v>
+      </c>
+      <c r="D28" s="43">
+        <v>15489</v>
+      </c>
+      <c r="E28" s="43">
+        <v>2398</v>
+      </c>
+      <c r="F28" s="43">
+        <v>251</v>
+      </c>
+      <c r="G28" s="43">
+        <v>195</v>
+      </c>
+      <c r="H28" s="43">
+        <v>56</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1145</v>
+      </c>
+      <c r="J28" s="43">
+        <v>926</v>
+      </c>
+      <c r="K28" s="43">
+        <v>219</v>
+      </c>
+      <c r="L28" s="43">
+        <v>3278</v>
+      </c>
+      <c r="M28" s="43">
+        <v>2824</v>
+      </c>
+      <c r="N28" s="43">
+        <v>454</v>
+      </c>
+      <c r="O28" s="43">
+        <v>13213</v>
+      </c>
+      <c r="P28" s="43">
+        <v>11544</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A29" s="96"/>
+      <c r="B29" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="43">
+        <v>133056</v>
+      </c>
+      <c r="D29" s="43">
+        <v>63213</v>
+      </c>
+      <c r="E29" s="43">
+        <v>69843</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1716</v>
+      </c>
+      <c r="G29" s="43">
+        <v>868</v>
+      </c>
+      <c r="H29" s="43">
+        <v>848</v>
+      </c>
+      <c r="I29" s="43">
+        <v>20155</v>
+      </c>
+      <c r="J29" s="43">
+        <v>10429</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9726</v>
+      </c>
+      <c r="L29" s="43">
+        <v>71218</v>
+      </c>
+      <c r="M29" s="43">
+        <v>35000</v>
+      </c>
+      <c r="N29" s="43">
+        <v>36218</v>
+      </c>
+      <c r="O29" s="43">
+        <v>39967</v>
+      </c>
+      <c r="P29" s="43">
+        <v>16916</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>23051</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A30" s="96"/>
+      <c r="B30" s="60" t="s">
         <v>62</v>
       </c>
-      <c r="C27" s="43">
-[...47 lines deleted...]
-      <c r="B28" s="62" t="s">
+      <c r="C30" s="43">
+        <v>135134</v>
+      </c>
+      <c r="D30" s="43">
+        <v>77021</v>
+      </c>
+      <c r="E30" s="43">
+        <v>58113</v>
+      </c>
+      <c r="F30" s="43">
+        <v>42997</v>
+      </c>
+      <c r="G30" s="43">
+        <v>23028</v>
+      </c>
+      <c r="H30" s="43">
+        <v>19969</v>
+      </c>
+      <c r="I30" s="43">
+        <v>48083</v>
+      </c>
+      <c r="J30" s="43">
+        <v>27007</v>
+      </c>
+      <c r="K30" s="43">
+        <v>21076</v>
+      </c>
+      <c r="L30" s="43">
+        <v>41131</v>
+      </c>
+      <c r="M30" s="43">
+        <v>24916</v>
+      </c>
+      <c r="N30" s="43">
+        <v>16215</v>
+      </c>
+      <c r="O30" s="43">
+        <v>2923</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2070</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="96"/>
+      <c r="B31" s="60" t="s">
         <v>63</v>
       </c>
-      <c r="C28" s="43">
-[...47 lines deleted...]
-      <c r="B29" s="62" t="s">
+      <c r="C31" s="43">
+        <v>4766</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2518</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2248</v>
+      </c>
+      <c r="F31" s="43">
+        <v>22</v>
+      </c>
+      <c r="G31" s="43">
+        <v>12</v>
+      </c>
+      <c r="H31" s="43">
+        <v>10</v>
+      </c>
+      <c r="I31" s="43">
+        <v>36</v>
+      </c>
+      <c r="J31" s="43">
+        <v>17</v>
+      </c>
+      <c r="K31" s="43">
+        <v>19</v>
+      </c>
+      <c r="L31" s="43">
+        <v>86</v>
+      </c>
+      <c r="M31" s="43">
+        <v>57</v>
+      </c>
+      <c r="N31" s="43">
+        <v>29</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4622</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2432</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="96"/>
+      <c r="B32" s="60" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="43">
-[...151 lines deleted...]
-      </c>
       <c r="C32" s="43">
-        <v>1562</v>
+        <v>1687</v>
       </c>
       <c r="D32" s="43">
-        <v>840</v>
+        <v>894</v>
       </c>
       <c r="E32" s="43">
-        <v>722</v>
+        <v>793</v>
       </c>
       <c r="F32" s="43">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G32" s="43">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H32" s="43">
         <v>20</v>
       </c>
       <c r="I32" s="43">
-        <v>705</v>
+        <v>808</v>
       </c>
       <c r="J32" s="43">
-        <v>392</v>
+        <v>431</v>
       </c>
       <c r="K32" s="43">
-        <v>313</v>
+        <v>377</v>
       </c>
       <c r="L32" s="43">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="M32" s="43">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="N32" s="43">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="O32" s="43">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="P32" s="43">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="Q32" s="43">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A33" s="100"/>
-[...1 lines deleted...]
-        <v>68</v>
+      <c r="A33" s="96"/>
+      <c r="B33" s="60" t="s">
+        <v>65</v>
       </c>
       <c r="C33" s="43">
-        <v>4360</v>
+        <v>4342</v>
       </c>
       <c r="D33" s="43">
-        <v>2195</v>
+        <v>2208</v>
       </c>
       <c r="E33" s="43">
-        <v>2165</v>
+        <v>2134</v>
       </c>
       <c r="F33" s="43">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G33" s="43">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H33" s="43">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I33" s="43">
-        <v>958</v>
+        <v>986</v>
       </c>
       <c r="J33" s="43">
-        <v>541</v>
+        <v>559</v>
       </c>
       <c r="K33" s="43">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="L33" s="43">
-        <v>1148</v>
+        <v>1160</v>
       </c>
       <c r="M33" s="43">
-        <v>558</v>
+        <v>572</v>
       </c>
       <c r="N33" s="43">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="O33" s="43">
-        <v>2021</v>
+        <v>1962</v>
       </c>
       <c r="P33" s="43">
-        <v>983</v>
+        <v>962</v>
       </c>
       <c r="Q33" s="43">
-        <v>1038</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="101"/>
-[...1 lines deleted...]
-        <v>69</v>
+      <c r="A34" s="97"/>
+      <c r="B34" s="62" t="s">
+        <v>66</v>
       </c>
       <c r="C34" s="44">
-        <v>14911</v>
+        <v>14190</v>
       </c>
       <c r="D34" s="45">
-        <v>9585</v>
+        <v>9152</v>
       </c>
       <c r="E34" s="45">
-        <v>5326</v>
+        <v>5038</v>
       </c>
       <c r="F34" s="45">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="G34" s="45">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="H34" s="45">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="I34" s="45">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="J34" s="45">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="K34" s="45">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="L34" s="45">
-        <v>2414</v>
+        <v>2206</v>
       </c>
       <c r="M34" s="45">
-        <v>1271</v>
+        <v>1165</v>
       </c>
       <c r="N34" s="45">
-        <v>1143</v>
+        <v>1041</v>
       </c>
       <c r="O34" s="45">
-        <v>11622</v>
+        <v>11130</v>
       </c>
       <c r="P34" s="45">
-        <v>7909</v>
+        <v>7578</v>
       </c>
       <c r="Q34" s="45">
-        <v>3713</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="102"/>
-[...14 lines deleted...]
-      <c r="Q36" s="102"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="50" t="s">
-[...1750 lines deleted...]
-      <c r="A37" s="50" t="s">
+      <c r="A37" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C40" s="40"/>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="J25" sqref="J25"/>
+      <selection pane="bottomRight" activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.1640625" customWidth="1"/>
     <col min="2" max="16" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="81"/>
-[...1 lines deleted...]
-      <c r="C2" s="81"/>
+      <c r="A2" s="77"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="78" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="82"/>
-      <c r="C3" s="82"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
     </row>
     <row r="4" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="78" t="s">
+      <c r="B4" s="74" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="79"/>
-[...1 lines deleted...]
-      <c r="E4" s="78" t="s">
+      <c r="C4" s="75"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="79"/>
-[...1 lines deleted...]
-      <c r="H4" s="78" t="s">
+      <c r="F4" s="75"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="79"/>
-[...1 lines deleted...]
-      <c r="K4" s="78" t="s">
+      <c r="I4" s="75"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="79"/>
-[...1 lines deleted...]
-      <c r="N4" s="78" t="s">
+      <c r="L4" s="75"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="O4" s="79"/>
-      <c r="P4" s="79"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
     </row>
     <row r="5" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="84"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="P5" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="84"/>
-      <c r="B6" s="66" t="s">
+      <c r="A6" s="80"/>
+      <c r="B6" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="67" t="s">
+      <c r="C6" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="67" t="s">
+      <c r="D6" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="67" t="s">
+      <c r="E6" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="F6" s="67" t="s">
+      <c r="F6" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="67" t="s">
+      <c r="G6" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="67" t="s">
+      <c r="H6" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="67" t="s">
+      <c r="I6" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="67" t="s">
+      <c r="J6" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="67" t="s">
+      <c r="K6" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="L6" s="67" t="s">
+      <c r="L6" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="M6" s="67" t="s">
+      <c r="M6" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="N6" s="67" t="s">
+      <c r="N6" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="O6" s="67" t="s">
+      <c r="O6" s="64" t="s">
         <v>1</v>
       </c>
       <c r="P6" s="47" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="58" t="s">
+    <row r="7" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="77">
+      <c r="B7" s="73">
         <v>1203756</v>
       </c>
-      <c r="C7" s="77">
+      <c r="C7" s="73">
         <v>667926</v>
       </c>
-      <c r="D7" s="77">
+      <c r="D7" s="73">
         <v>535830</v>
       </c>
-      <c r="E7" s="77">
+      <c r="E7" s="73">
         <v>141876</v>
       </c>
-      <c r="F7" s="77">
+      <c r="F7" s="73">
         <v>76231</v>
       </c>
-      <c r="G7" s="77">
+      <c r="G7" s="73">
         <v>65645</v>
       </c>
-      <c r="H7" s="77">
+      <c r="H7" s="73">
         <v>204488</v>
       </c>
-      <c r="I7" s="77">
+      <c r="I7" s="73">
         <v>110529</v>
       </c>
-      <c r="J7" s="77">
+      <c r="J7" s="73">
         <v>93959</v>
       </c>
-      <c r="K7" s="77">
+      <c r="K7" s="73">
         <v>387086</v>
       </c>
-      <c r="L7" s="77">
+      <c r="L7" s="73">
         <v>214898</v>
       </c>
-      <c r="M7" s="77">
+      <c r="M7" s="73">
         <v>172188</v>
       </c>
-      <c r="N7" s="77">
+      <c r="N7" s="73">
         <v>470306</v>
       </c>
-      <c r="O7" s="77">
+      <c r="O7" s="73">
         <v>266268</v>
       </c>
-      <c r="P7" s="77">
+      <c r="P7" s="73">
         <v>204038</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="58" t="s">
+    <row r="8" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="49">
+      <c r="B8" s="48">
         <v>1196654</v>
       </c>
-      <c r="C8" s="49">
+      <c r="C8" s="48">
         <v>662250</v>
       </c>
-      <c r="D8" s="49">
+      <c r="D8" s="48">
         <v>534404</v>
       </c>
-      <c r="E8" s="49">
+      <c r="E8" s="48">
         <v>139649</v>
       </c>
-      <c r="F8" s="49">
+      <c r="F8" s="48">
         <v>75129</v>
       </c>
-      <c r="G8" s="49">
+      <c r="G8" s="48">
         <v>64520</v>
       </c>
-      <c r="H8" s="49">
+      <c r="H8" s="48">
         <v>201978</v>
       </c>
-      <c r="I8" s="49">
+      <c r="I8" s="48">
         <v>108978</v>
       </c>
-      <c r="J8" s="49">
+      <c r="J8" s="48">
         <v>93000</v>
       </c>
-      <c r="K8" s="49">
+      <c r="K8" s="48">
         <v>384688</v>
       </c>
-      <c r="L8" s="49">
+      <c r="L8" s="48">
         <v>213086</v>
       </c>
-      <c r="M8" s="49">
+      <c r="M8" s="48">
         <v>171602</v>
       </c>
-      <c r="N8" s="49">
+      <c r="N8" s="48">
         <v>470339</v>
       </c>
-      <c r="O8" s="49">
+      <c r="O8" s="48">
         <v>265057</v>
       </c>
-      <c r="P8" s="49">
+      <c r="P8" s="48">
         <v>205282</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="58" t="s">
+    <row r="9" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="49">
+      <c r="B9" s="48">
         <v>1214668</v>
       </c>
-      <c r="C9" s="49">
+      <c r="C9" s="48">
         <v>669360</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="48">
         <v>545308</v>
       </c>
-      <c r="E9" s="49">
+      <c r="E9" s="48">
         <v>139884</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F9" s="48">
         <v>75420</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="48">
         <v>64464</v>
       </c>
-      <c r="H9" s="49">
+      <c r="H9" s="48">
         <v>203603</v>
       </c>
-      <c r="I9" s="49">
+      <c r="I9" s="48">
         <v>109455</v>
       </c>
-      <c r="J9" s="49">
+      <c r="J9" s="48">
         <v>94148</v>
       </c>
-      <c r="K9" s="49">
+      <c r="K9" s="48">
         <v>389062</v>
       </c>
-      <c r="L9" s="49">
+      <c r="L9" s="48">
         <v>214404</v>
       </c>
-      <c r="M9" s="49">
+      <c r="M9" s="48">
         <v>174658</v>
       </c>
-      <c r="N9" s="49">
+      <c r="N9" s="48">
         <v>482119</v>
       </c>
-      <c r="O9" s="49">
+      <c r="O9" s="48">
         <v>270081</v>
       </c>
-      <c r="P9" s="49">
+      <c r="P9" s="48">
         <v>212038</v>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B10" s="49">
+    <row r="10" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="48">
         <v>1233509</v>
       </c>
-      <c r="C10" s="49">
+      <c r="C10" s="48">
         <v>677110</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="48">
         <v>556399</v>
       </c>
-      <c r="E10" s="49">
+      <c r="E10" s="48">
         <v>139615</v>
       </c>
-      <c r="F10" s="49">
+      <c r="F10" s="48">
         <v>75543</v>
       </c>
-      <c r="G10" s="49">
+      <c r="G10" s="48">
         <v>64072</v>
       </c>
-      <c r="H10" s="49">
+      <c r="H10" s="48">
         <v>207434</v>
       </c>
-      <c r="I10" s="49">
+      <c r="I10" s="48">
         <v>110858</v>
       </c>
-      <c r="J10" s="49">
+      <c r="J10" s="48">
         <v>96576</v>
       </c>
-      <c r="K10" s="49">
+      <c r="K10" s="48">
         <v>395805</v>
       </c>
-      <c r="L10" s="49">
+      <c r="L10" s="48">
         <v>216850</v>
       </c>
-      <c r="M10" s="49">
+      <c r="M10" s="48">
         <v>178955</v>
       </c>
-      <c r="N10" s="49">
+      <c r="N10" s="48">
         <v>490655</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="48">
         <v>273859</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="48">
         <v>216796</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...153 lines deleted...]
-      <c r="B14" s="76">
+    <row r="11" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="71" t="s">
+        <v>115</v>
+      </c>
+      <c r="B11" s="72">
         <v>1255789</v>
       </c>
-      <c r="C14" s="49">
+      <c r="C11" s="48">
         <v>687564</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D11" s="48">
         <v>568225</v>
       </c>
-      <c r="E14" s="49">
+      <c r="E11" s="48">
         <v>133800</v>
       </c>
-      <c r="F14" s="49">
+      <c r="F11" s="48">
         <v>72248</v>
       </c>
-      <c r="G14" s="49">
+      <c r="G11" s="48">
         <v>61552</v>
       </c>
-      <c r="H14" s="49">
+      <c r="H11" s="48">
         <v>219470</v>
       </c>
-      <c r="I14" s="49">
+      <c r="I11" s="48">
         <v>116999</v>
       </c>
-      <c r="J14" s="49">
+      <c r="J11" s="48">
         <v>102471</v>
       </c>
-      <c r="K14" s="49">
+      <c r="K11" s="48">
         <v>405281</v>
       </c>
-      <c r="L14" s="49">
+      <c r="L11" s="48">
         <v>221017</v>
       </c>
-      <c r="M14" s="49">
+      <c r="M11" s="48">
         <v>184264</v>
       </c>
-      <c r="N14" s="49">
+      <c r="N11" s="48">
         <v>497238</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O11" s="48">
         <v>277300</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P11" s="48">
         <v>219938</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...173 lines deleted...]
-      <c r="B19" s="52">
+    <row r="12" spans="1:16" s="50" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="55"/>
+      <c r="G12" s="55"/>
+      <c r="H12" s="55"/>
+      <c r="I12" s="55"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="55"/>
+      <c r="N12" s="55"/>
+      <c r="O12" s="55"/>
+      <c r="P12" s="55"/>
+    </row>
+    <row r="13" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="68" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="48">
         <v>1252116</v>
       </c>
-      <c r="C19" s="52">
+      <c r="C13" s="48">
         <v>685119</v>
       </c>
-      <c r="D19" s="52">
+      <c r="D13" s="48">
         <v>566997</v>
       </c>
-      <c r="E19" s="52">
+      <c r="E13" s="48">
         <v>130431</v>
       </c>
-      <c r="F19" s="52">
+      <c r="F13" s="48">
         <v>70370</v>
       </c>
-      <c r="G19" s="52">
+      <c r="G13" s="48">
         <v>60061</v>
       </c>
-      <c r="H19" s="52">
+      <c r="H13" s="48">
         <v>219422</v>
       </c>
-      <c r="I19" s="52">
+      <c r="I13" s="48">
         <v>117008</v>
       </c>
-      <c r="J19" s="52">
+      <c r="J13" s="48">
         <v>102414</v>
       </c>
-      <c r="K19" s="52">
+      <c r="K13" s="48">
         <v>404601</v>
       </c>
-      <c r="L19" s="52">
+      <c r="L13" s="48">
         <v>220287</v>
       </c>
-      <c r="M19" s="52">
+      <c r="M13" s="48">
         <v>184314</v>
       </c>
-      <c r="N19" s="52">
+      <c r="N13" s="48">
         <v>497662</v>
       </c>
-      <c r="O19" s="52">
+      <c r="O13" s="48">
         <v>277454</v>
       </c>
-      <c r="P19" s="52">
+      <c r="P13" s="48">
         <v>220208</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="42" t="s">
+    <row r="14" spans="1:16" s="50" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="57" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14" s="51">
+        <v>1258972</v>
+      </c>
+      <c r="C14" s="51">
+        <v>688376</v>
+      </c>
+      <c r="D14" s="51">
+        <v>570596</v>
+      </c>
+      <c r="E14" s="51">
+        <v>128752</v>
+      </c>
+      <c r="F14" s="51">
+        <v>69440</v>
+      </c>
+      <c r="G14" s="51">
+        <v>59312</v>
+      </c>
+      <c r="H14" s="51">
+        <v>222089</v>
+      </c>
+      <c r="I14" s="51">
+        <v>118355</v>
+      </c>
+      <c r="J14" s="51">
+        <v>103734</v>
+      </c>
+      <c r="K14" s="51">
+        <v>407176</v>
+      </c>
+      <c r="L14" s="51">
+        <v>221327</v>
+      </c>
+      <c r="M14" s="51">
+        <v>185849</v>
+      </c>
+      <c r="N14" s="51">
+        <v>500955</v>
+      </c>
+      <c r="O14" s="51">
+        <v>279254</v>
+      </c>
+      <c r="P14" s="51">
+        <v>221701</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="42" t="s">
+    <row r="16" spans="1:16" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="42" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="B26" s="65"/>
+    <row r="17" spans="1:1" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="69" t="s">
+        <v>133</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{445B69A7-2C39-4303-B796-F9C0F22827F9}">
-  <dimension ref="A1:AJ40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC7AD137-BBF3-4CAA-AC5C-61D0191596EB}">
+  <dimension ref="A1:AJ39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C26" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
+      <selection pane="bottomRight" activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="106" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="106"/>
+      <c r="A2" s="99" t="s">
+        <v>136</v>
+      </c>
+      <c r="B2" s="99"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="103"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="100"/>
+      <c r="C4" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="87"/>
-[...1 lines deleted...]
-      <c r="F4" s="86" t="s">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="86"/>
-[...1 lines deleted...]
-      <c r="I4" s="86" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="86"/>
-[...1 lines deleted...]
-      <c r="L4" s="86" t="s">
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="87"/>
-[...1 lines deleted...]
-      <c r="O4" s="86" t="s">
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="87"/>
-      <c r="Q4" s="88"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
     </row>
     <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="90"/>
-      <c r="B5" s="104"/>
+      <c r="A5" s="86"/>
+      <c r="B5" s="101"/>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R5" s="9"/>
     </row>
     <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="92"/>
-      <c r="B6" s="105"/>
+      <c r="A6" s="88"/>
+      <c r="B6" s="102"/>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="54"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="29">
-        <v>1252116</v>
+        <v>1258972</v>
       </c>
       <c r="D7" s="29">
-        <v>685119</v>
+        <v>688376</v>
       </c>
       <c r="E7" s="29">
-        <v>566997</v>
+        <v>570596</v>
       </c>
       <c r="F7" s="29">
-        <v>130431</v>
+        <v>128752</v>
       </c>
       <c r="G7" s="29">
-        <v>70370</v>
+        <v>69440</v>
       </c>
       <c r="H7" s="29">
-        <v>60061</v>
+        <v>59312</v>
       </c>
       <c r="I7" s="29">
-        <v>219422</v>
+        <v>222089</v>
       </c>
       <c r="J7" s="29">
-        <v>117008</v>
+        <v>118355</v>
       </c>
       <c r="K7" s="29">
-        <v>102414</v>
+        <v>103734</v>
       </c>
       <c r="L7" s="29">
-        <v>404601</v>
+        <v>407176</v>
       </c>
       <c r="M7" s="29">
-        <v>220287</v>
+        <v>221327</v>
       </c>
       <c r="N7" s="29">
-        <v>184314</v>
+        <v>185849</v>
       </c>
       <c r="O7" s="29">
-        <v>497662</v>
+        <v>500955</v>
       </c>
       <c r="P7" s="29">
-        <v>277454</v>
+        <v>279254</v>
       </c>
       <c r="Q7" s="29">
-        <v>220208</v>
+        <v>221701</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
-        <v>392561</v>
+        <v>395924</v>
       </c>
       <c r="D8" s="30">
-        <v>196991</v>
+        <v>198536</v>
       </c>
       <c r="E8" s="30">
-        <v>195570</v>
+        <v>197388</v>
       </c>
       <c r="F8" s="30">
-        <v>13959</v>
+        <v>13888</v>
       </c>
       <c r="G8" s="30">
-        <v>7002</v>
+        <v>6966</v>
       </c>
       <c r="H8" s="30">
-        <v>6957</v>
+        <v>6922</v>
       </c>
       <c r="I8" s="30">
-        <v>58663</v>
+        <v>59005</v>
       </c>
       <c r="J8" s="30">
-        <v>26870</v>
+        <v>26935</v>
       </c>
       <c r="K8" s="30">
-        <v>31793</v>
+        <v>32070</v>
       </c>
       <c r="L8" s="30">
-        <v>161565</v>
+        <v>162594</v>
       </c>
       <c r="M8" s="30">
-        <v>78121</v>
+        <v>78452</v>
       </c>
       <c r="N8" s="30">
-        <v>83444</v>
+        <v>84142</v>
       </c>
       <c r="O8" s="30">
-        <v>158374</v>
+        <v>160437</v>
       </c>
       <c r="P8" s="30">
-        <v>84998</v>
+        <v>86183</v>
       </c>
       <c r="Q8" s="30">
-        <v>73376</v>
+        <v>74254</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="96"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
-        <v>201208</v>
+        <v>202577</v>
       </c>
       <c r="D9" s="30">
-        <v>109461</v>
+        <v>110131</v>
       </c>
       <c r="E9" s="30">
-        <v>91747</v>
+        <v>92446</v>
       </c>
       <c r="F9" s="30">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="G9" s="30">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H9" s="30">
         <v>84</v>
       </c>
       <c r="I9" s="30">
-        <v>44553</v>
+        <v>44536</v>
       </c>
       <c r="J9" s="30">
-        <v>23945</v>
+        <v>23910</v>
       </c>
       <c r="K9" s="30">
-        <v>20608</v>
+        <v>20626</v>
       </c>
       <c r="L9" s="30">
-        <v>53563</v>
+        <v>53994</v>
       </c>
       <c r="M9" s="30">
-        <v>29306</v>
+        <v>29473</v>
       </c>
       <c r="N9" s="30">
-        <v>24257</v>
+        <v>24521</v>
       </c>
       <c r="O9" s="30">
-        <v>102910</v>
+        <v>103866</v>
       </c>
       <c r="P9" s="30">
-        <v>56112</v>
+        <v>56651</v>
       </c>
       <c r="Q9" s="30">
-        <v>46798</v>
+        <v>47215</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="100"/>
+      <c r="A10" s="96"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>12222</v>
+        <v>12216</v>
       </c>
       <c r="D10" s="30">
-        <v>9385</v>
+        <v>9378</v>
       </c>
       <c r="E10" s="30">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="F10" s="30">
         <v>26</v>
       </c>
       <c r="G10" s="30">
         <v>14</v>
       </c>
       <c r="H10" s="30">
         <v>12</v>
       </c>
       <c r="I10" s="30">
-        <v>3253</v>
+        <v>3204</v>
       </c>
       <c r="J10" s="30">
-        <v>2720</v>
+        <v>2680</v>
       </c>
       <c r="K10" s="30">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="L10" s="30">
-        <v>2629</v>
+        <v>2677</v>
       </c>
       <c r="M10" s="30">
-        <v>2106</v>
+        <v>2155</v>
       </c>
       <c r="N10" s="30">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="O10" s="30">
-        <v>6314</v>
+        <v>6309</v>
       </c>
       <c r="P10" s="30">
-        <v>4545</v>
+        <v>4529</v>
       </c>
       <c r="Q10" s="30">
-        <v>1769</v>
+        <v>1780</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="100"/>
+      <c r="A11" s="96"/>
       <c r="B11" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="30">
-        <v>77061</v>
+        <v>78166</v>
       </c>
       <c r="D11" s="30">
-        <v>42330</v>
+        <v>42903</v>
       </c>
       <c r="E11" s="30">
-        <v>34731</v>
+        <v>35263</v>
       </c>
       <c r="F11" s="30">
-        <v>8763</v>
+        <v>8554</v>
       </c>
       <c r="G11" s="30">
-        <v>5659</v>
+        <v>5525</v>
       </c>
       <c r="H11" s="30">
-        <v>3104</v>
+        <v>3029</v>
       </c>
       <c r="I11" s="30">
-        <v>6514</v>
+        <v>6652</v>
       </c>
       <c r="J11" s="30">
-        <v>4277</v>
+        <v>4391</v>
       </c>
       <c r="K11" s="30">
-        <v>2237</v>
+        <v>2261</v>
       </c>
       <c r="L11" s="30">
-        <v>12576</v>
+        <v>12823</v>
       </c>
       <c r="M11" s="30">
-        <v>8207</v>
+        <v>8341</v>
       </c>
       <c r="N11" s="30">
-        <v>4369</v>
+        <v>4482</v>
       </c>
       <c r="O11" s="30">
-        <v>49208</v>
+        <v>50137</v>
       </c>
       <c r="P11" s="30">
-        <v>24187</v>
+        <v>24646</v>
       </c>
       <c r="Q11" s="30">
-        <v>25021</v>
+        <v>25491</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="100"/>
+      <c r="A12" s="96"/>
       <c r="B12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="30">
-        <v>11954</v>
+        <v>12004</v>
       </c>
       <c r="D12" s="30">
-        <v>7819</v>
+        <v>7852</v>
       </c>
       <c r="E12" s="30">
-        <v>4135</v>
+        <v>4152</v>
       </c>
       <c r="F12" s="30">
-        <v>1843</v>
+        <v>1822</v>
       </c>
       <c r="G12" s="30">
-        <v>1313</v>
+        <v>1299</v>
       </c>
       <c r="H12" s="30">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="I12" s="30">
-        <v>1226</v>
+        <v>1252</v>
       </c>
       <c r="J12" s="30">
-        <v>852</v>
+        <v>867</v>
       </c>
       <c r="K12" s="30">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="L12" s="30">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="M12" s="30">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="N12" s="30">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="O12" s="30">
-        <v>7610</v>
+        <v>7650</v>
       </c>
       <c r="P12" s="30">
-        <v>4764</v>
+        <v>4786</v>
       </c>
       <c r="Q12" s="30">
-        <v>2846</v>
+        <v>2864</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="100"/>
+      <c r="A13" s="96"/>
       <c r="B13" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="30">
-        <v>81103</v>
+        <v>81340</v>
       </c>
       <c r="D13" s="30">
-        <v>43957</v>
+        <v>44243</v>
       </c>
       <c r="E13" s="30">
-        <v>37146</v>
+        <v>37097</v>
       </c>
       <c r="F13" s="30">
-        <v>60501</v>
+        <v>59156</v>
       </c>
       <c r="G13" s="30">
-        <v>32370</v>
+        <v>31634</v>
       </c>
       <c r="H13" s="30">
-        <v>28131</v>
+        <v>27522</v>
       </c>
       <c r="I13" s="30">
-        <v>9568</v>
+        <v>11087</v>
       </c>
       <c r="J13" s="30">
-        <v>5557</v>
+        <v>6515</v>
       </c>
       <c r="K13" s="30">
-        <v>4011</v>
+        <v>4572</v>
       </c>
       <c r="L13" s="30">
-        <v>6574</v>
+        <v>6606</v>
       </c>
       <c r="M13" s="30">
-        <v>3435</v>
+        <v>3469</v>
       </c>
       <c r="N13" s="30">
-        <v>3139</v>
+        <v>3137</v>
       </c>
       <c r="O13" s="30">
-        <v>4460</v>
+        <v>4491</v>
       </c>
       <c r="P13" s="30">
-        <v>2595</v>
+        <v>2625</v>
       </c>
       <c r="Q13" s="30">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="100"/>
+      <c r="A14" s="96"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
-        <v>329953</v>
+        <v>329993</v>
       </c>
       <c r="D14" s="31">
-        <v>194205</v>
+        <v>193998</v>
       </c>
       <c r="E14" s="31">
-        <v>135748</v>
+        <v>135995</v>
       </c>
       <c r="F14" s="31">
-        <v>3001</v>
+        <v>2990</v>
       </c>
       <c r="G14" s="31">
-        <v>1826</v>
+        <v>1799</v>
       </c>
       <c r="H14" s="31">
-        <v>1175</v>
+        <v>1191</v>
       </c>
       <c r="I14" s="31">
-        <v>44858</v>
+        <v>45173</v>
       </c>
       <c r="J14" s="31">
-        <v>25227</v>
+        <v>25378</v>
       </c>
       <c r="K14" s="31">
-        <v>19631</v>
+        <v>19795</v>
       </c>
       <c r="L14" s="31">
-        <v>122909</v>
+        <v>123388</v>
       </c>
       <c r="M14" s="31">
-        <v>73204</v>
+        <v>73319</v>
       </c>
       <c r="N14" s="31">
-        <v>49705</v>
+        <v>50069</v>
       </c>
       <c r="O14" s="31">
-        <v>159185</v>
+        <v>158442</v>
       </c>
       <c r="P14" s="31">
-        <v>93948</v>
+        <v>93502</v>
       </c>
       <c r="Q14" s="31">
-        <v>65237</v>
+        <v>64940</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="100"/>
+      <c r="A15" s="96"/>
       <c r="B15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4476</v>
       </c>
       <c r="D15" s="31">
-        <v>2921</v>
+        <v>2915</v>
       </c>
       <c r="E15" s="31">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="J15" s="31">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="K15" s="31">
         <v>146</v>
       </c>
       <c r="L15" s="31">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M15" s="31">
         <v>501</v>
       </c>
       <c r="N15" s="31">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="O15" s="31">
-        <v>3301</v>
+        <v>3303</v>
       </c>
       <c r="P15" s="31">
-        <v>2212</v>
+        <v>2209</v>
       </c>
       <c r="Q15" s="31">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="100"/>
+      <c r="A16" s="96"/>
       <c r="B16" s="34" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C16" s="31">
-        <v>131428</v>
+        <v>132139</v>
       </c>
       <c r="D16" s="31">
-        <v>72483</v>
+        <v>72844</v>
       </c>
       <c r="E16" s="31">
-        <v>58945</v>
+        <v>59295</v>
       </c>
       <c r="F16" s="31">
-        <v>38985</v>
+        <v>38994</v>
       </c>
       <c r="G16" s="31">
-        <v>20465</v>
+        <v>20500</v>
       </c>
       <c r="H16" s="31">
-        <v>18520</v>
+        <v>18494</v>
       </c>
       <c r="I16" s="31">
-        <v>47864</v>
+        <v>48268</v>
       </c>
       <c r="J16" s="31">
-        <v>25867</v>
+        <v>25992</v>
       </c>
       <c r="K16" s="31">
-        <v>21997</v>
+        <v>22276</v>
       </c>
       <c r="L16" s="31">
-        <v>41050</v>
+        <v>41349</v>
       </c>
       <c r="M16" s="31">
-        <v>23666</v>
+        <v>23860</v>
       </c>
       <c r="N16" s="31">
-        <v>17384</v>
+        <v>17489</v>
       </c>
       <c r="O16" s="31">
-        <v>3529</v>
+        <v>3528</v>
       </c>
       <c r="P16" s="31">
-        <v>2485</v>
+        <v>2492</v>
       </c>
       <c r="Q16" s="31">
-        <v>1044</v>
+        <v>1036</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="100"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="A17" s="96"/>
+      <c r="B17" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="C17" s="32">
-        <v>10150</v>
+        <v>10137</v>
       </c>
       <c r="D17" s="32">
-        <v>5567</v>
+        <v>5576</v>
       </c>
       <c r="E17" s="32">
-        <v>4583</v>
+        <v>4561</v>
       </c>
       <c r="F17" s="32">
-        <v>3171</v>
+        <v>3141</v>
       </c>
       <c r="G17" s="32">
-        <v>1623</v>
+        <v>1606</v>
       </c>
       <c r="H17" s="32">
-        <v>1548</v>
+        <v>1535</v>
       </c>
       <c r="I17" s="32">
-        <v>2569</v>
+        <v>2561</v>
       </c>
       <c r="J17" s="32">
-        <v>1485</v>
+        <v>1482</v>
       </c>
       <c r="K17" s="32">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="L17" s="32">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="M17" s="32">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="N17" s="32">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="O17" s="32">
-        <v>2771</v>
+        <v>2792</v>
       </c>
       <c r="P17" s="32">
-        <v>1608</v>
+        <v>1631</v>
       </c>
       <c r="Q17" s="32">
-        <v>1163</v>
+        <v>1161</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="68" t="s">
-        <v>123</v>
+      <c r="B18" s="65" t="s">
+        <v>137</v>
       </c>
       <c r="C18" s="43">
-        <v>54174</v>
+        <v>54374</v>
       </c>
       <c r="D18" s="43">
-        <v>28623</v>
+        <v>28706</v>
       </c>
       <c r="E18" s="43">
-        <v>25551</v>
+        <v>25668</v>
       </c>
       <c r="F18" s="43">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G18" s="43">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H18" s="43">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I18" s="43">
-        <v>22337</v>
+        <v>22318</v>
       </c>
       <c r="J18" s="43">
-        <v>12263</v>
+        <v>12234</v>
       </c>
       <c r="K18" s="43">
-        <v>10074</v>
+        <v>10084</v>
       </c>
       <c r="L18" s="43">
-        <v>16252</v>
+        <v>16463</v>
       </c>
       <c r="M18" s="43">
-        <v>8228</v>
+        <v>8328</v>
       </c>
       <c r="N18" s="43">
-        <v>8024</v>
+        <v>8135</v>
       </c>
       <c r="O18" s="43">
-        <v>15534</v>
+        <v>15541</v>
       </c>
       <c r="P18" s="43">
-        <v>8105</v>
+        <v>8118</v>
       </c>
       <c r="Q18" s="43">
-        <v>7429</v>
+        <v>7423</v>
       </c>
       <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A19" s="100"/>
-[...1 lines deleted...]
-        <v>124</v>
+      <c r="A19" s="96"/>
+      <c r="B19" s="65" t="s">
+        <v>138</v>
       </c>
       <c r="C19" s="43">
-        <v>143466</v>
+        <v>144701</v>
       </c>
       <c r="D19" s="43">
-        <v>78785</v>
+        <v>79392</v>
       </c>
       <c r="E19" s="43">
-        <v>64681</v>
+        <v>65309</v>
       </c>
       <c r="F19" s="43">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="G19" s="43">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H19" s="43">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I19" s="43">
-        <v>21701</v>
+        <v>21716</v>
       </c>
       <c r="J19" s="43">
-        <v>11357</v>
+        <v>11352</v>
       </c>
       <c r="K19" s="43">
-        <v>10344</v>
+        <v>10364</v>
       </c>
       <c r="L19" s="43">
-        <v>36420</v>
+        <v>36670</v>
       </c>
       <c r="M19" s="43">
-        <v>20563</v>
+        <v>20640</v>
       </c>
       <c r="N19" s="43">
-        <v>15857</v>
+        <v>16030</v>
       </c>
       <c r="O19" s="43">
-        <v>85290</v>
+        <v>86254</v>
       </c>
       <c r="P19" s="43">
-        <v>46839</v>
+        <v>47372</v>
       </c>
       <c r="Q19" s="43">
-        <v>38451</v>
+        <v>38882</v>
       </c>
       <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A20" s="100"/>
-[...1 lines deleted...]
-        <v>125</v>
+      <c r="A20" s="96"/>
+      <c r="B20" s="65" t="s">
+        <v>139</v>
       </c>
       <c r="C20" s="43">
-        <v>3046</v>
+        <v>3062</v>
       </c>
       <c r="D20" s="43">
-        <v>1701</v>
+        <v>1716</v>
       </c>
       <c r="E20" s="43">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F20" s="43">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G20" s="43">
         <v>6</v>
       </c>
       <c r="H20" s="43">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I20" s="43">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="J20" s="43">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="K20" s="43">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L20" s="43">
-        <v>814</v>
+        <v>839</v>
       </c>
       <c r="M20" s="43">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="N20" s="43">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="O20" s="43">
-        <v>2043</v>
+        <v>2029</v>
       </c>
       <c r="P20" s="43">
-        <v>1148</v>
+        <v>1141</v>
       </c>
       <c r="Q20" s="43">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A21" s="100"/>
-[...1 lines deleted...]
-        <v>126</v>
+      <c r="A21" s="96"/>
+      <c r="B21" s="65" t="s">
+        <v>140</v>
       </c>
       <c r="C21" s="43">
-        <v>16365</v>
+        <v>16403</v>
       </c>
       <c r="D21" s="43">
-        <v>12158</v>
+        <v>12184</v>
       </c>
       <c r="E21" s="43">
-        <v>4207</v>
+        <v>4219</v>
       </c>
       <c r="F21" s="43">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G21" s="43">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H21" s="43">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I21" s="43">
-        <v>3764</v>
+        <v>3722</v>
       </c>
       <c r="J21" s="43">
-        <v>3066</v>
+        <v>3034</v>
       </c>
       <c r="K21" s="43">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="L21" s="43">
-        <v>3832</v>
+        <v>3911</v>
       </c>
       <c r="M21" s="43">
-        <v>2891</v>
+        <v>2966</v>
       </c>
       <c r="N21" s="43">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="O21" s="43">
-        <v>8696</v>
+        <v>8695</v>
       </c>
       <c r="P21" s="43">
-        <v>6161</v>
+        <v>6141</v>
       </c>
       <c r="Q21" s="43">
-        <v>2535</v>
+        <v>2554</v>
       </c>
       <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A22" s="100"/>
-[...1 lines deleted...]
-        <v>127</v>
+      <c r="A22" s="96"/>
+      <c r="B22" s="65" t="s">
+        <v>141</v>
       </c>
       <c r="C22" s="43">
-        <v>336898</v>
+        <v>337273</v>
       </c>
       <c r="D22" s="43">
-        <v>197853</v>
+        <v>197802</v>
       </c>
       <c r="E22" s="43">
-        <v>139045</v>
+        <v>139471</v>
       </c>
       <c r="F22" s="43">
-        <v>4905</v>
+        <v>4947</v>
       </c>
       <c r="G22" s="43">
-        <v>2728</v>
+        <v>2726</v>
       </c>
       <c r="H22" s="43">
-        <v>2177</v>
+        <v>2221</v>
       </c>
       <c r="I22" s="43">
-        <v>47832</v>
+        <v>48296</v>
       </c>
       <c r="J22" s="43">
-        <v>26753</v>
+        <v>26960</v>
       </c>
       <c r="K22" s="43">
-        <v>21079</v>
+        <v>21336</v>
       </c>
       <c r="L22" s="43">
-        <v>125341</v>
+        <v>125964</v>
       </c>
       <c r="M22" s="43">
-        <v>74586</v>
+        <v>74779</v>
       </c>
       <c r="N22" s="43">
-        <v>50755</v>
+        <v>51185</v>
       </c>
       <c r="O22" s="43">
-        <v>158820</v>
+        <v>158066</v>
       </c>
       <c r="P22" s="43">
-        <v>93786</v>
+        <v>93337</v>
       </c>
       <c r="Q22" s="43">
-        <v>65034</v>
+        <v>64729</v>
       </c>
       <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A23" s="100"/>
-[...1 lines deleted...]
-        <v>128</v>
+      <c r="A23" s="96"/>
+      <c r="B23" s="65" t="s">
+        <v>142</v>
       </c>
       <c r="C23" s="43">
-        <v>102652</v>
+        <v>102749</v>
       </c>
       <c r="D23" s="43">
-        <v>58259</v>
+        <v>58305</v>
       </c>
       <c r="E23" s="43">
-        <v>44393</v>
+        <v>44444</v>
       </c>
       <c r="F23" s="43">
-        <v>6027</v>
+        <v>5989</v>
       </c>
       <c r="G23" s="43">
-        <v>3297</v>
+        <v>3276</v>
       </c>
       <c r="H23" s="43">
-        <v>2730</v>
+        <v>2713</v>
       </c>
       <c r="I23" s="43">
-        <v>12700</v>
+        <v>12630</v>
       </c>
       <c r="J23" s="43">
-        <v>6970</v>
+        <v>6926</v>
       </c>
       <c r="K23" s="43">
-        <v>5730</v>
+        <v>5704</v>
       </c>
       <c r="L23" s="43">
-        <v>40345</v>
+        <v>40371</v>
       </c>
       <c r="M23" s="43">
-        <v>22125</v>
+        <v>22137</v>
       </c>
       <c r="N23" s="43">
-        <v>18220</v>
+        <v>18234</v>
       </c>
       <c r="O23" s="43">
-        <v>43580</v>
+        <v>43759</v>
       </c>
       <c r="P23" s="43">
-        <v>25867</v>
+        <v>25966</v>
       </c>
       <c r="Q23" s="43">
-        <v>17713</v>
+        <v>17793</v>
       </c>
       <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A24" s="100"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="A24" s="96"/>
+      <c r="B24" s="66" t="s">
+        <v>143</v>
       </c>
       <c r="C24" s="43">
-        <v>172037</v>
+        <v>173440</v>
       </c>
       <c r="D24" s="43">
-        <v>95187</v>
+        <v>96085</v>
       </c>
       <c r="E24" s="43">
-        <v>76850</v>
+        <v>77355</v>
       </c>
       <c r="F24" s="43">
-        <v>72361</v>
+        <v>70793</v>
       </c>
       <c r="G24" s="43">
-        <v>40034</v>
+        <v>39148</v>
       </c>
       <c r="H24" s="43">
-        <v>32327</v>
+        <v>31645</v>
       </c>
       <c r="I24" s="43">
-        <v>17586</v>
+        <v>19273</v>
       </c>
       <c r="J24" s="43">
-        <v>10837</v>
+        <v>11927</v>
       </c>
       <c r="K24" s="43">
-        <v>6749</v>
+        <v>7346</v>
       </c>
       <c r="L24" s="43">
-        <v>21002</v>
+        <v>21290</v>
       </c>
       <c r="M24" s="43">
-        <v>12849</v>
+        <v>13029</v>
       </c>
       <c r="N24" s="43">
-        <v>8153</v>
+        <v>8261</v>
       </c>
       <c r="O24" s="43">
-        <v>61088</v>
+        <v>62084</v>
       </c>
       <c r="P24" s="43">
-        <v>31467</v>
+        <v>31981</v>
       </c>
       <c r="Q24" s="43">
-        <v>29621</v>
+        <v>30103</v>
       </c>
       <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A25" s="100"/>
-[...1 lines deleted...]
-        <v>130</v>
+      <c r="A25" s="96"/>
+      <c r="B25" s="66" t="s">
+        <v>144</v>
       </c>
       <c r="C25" s="43">
-        <v>4399</v>
+        <v>4398</v>
       </c>
       <c r="D25" s="43">
-        <v>2886</v>
+        <v>2881</v>
       </c>
       <c r="E25" s="43">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="F25" s="31">
         <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>1</v>
       </c>
       <c r="I25" s="43">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="J25" s="43">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="K25" s="43">
         <v>143</v>
       </c>
       <c r="L25" s="43">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="M25" s="43">
         <v>505</v>
       </c>
       <c r="N25" s="43">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="O25" s="43">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="P25" s="43">
-        <v>2175</v>
+        <v>2173</v>
       </c>
       <c r="Q25" s="43">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A26" s="100"/>
-[...1 lines deleted...]
-        <v>131</v>
+      <c r="A26" s="96"/>
+      <c r="B26" s="66" t="s">
+        <v>145</v>
       </c>
       <c r="C26" s="43">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="D26" s="43">
-        <v>1091</v>
+        <v>1078</v>
       </c>
       <c r="E26" s="43">
-        <v>817</v>
+        <v>829</v>
       </c>
       <c r="F26" s="43">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="G26" s="43">
-        <v>1083</v>
+        <v>1072</v>
       </c>
       <c r="H26" s="43">
-        <v>811</v>
+        <v>823</v>
       </c>
       <c r="I26" s="43">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J26" s="43">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K26" s="43">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L26" s="31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M26" s="31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>0</v>
       </c>
       <c r="O26" s="43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P26" s="43">
         <v>0</v>
       </c>
       <c r="Q26" s="43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A27" s="100"/>
-[...1 lines deleted...]
-        <v>132</v>
+      <c r="A27" s="96"/>
+      <c r="B27" s="66" t="s">
+        <v>146</v>
       </c>
       <c r="C27" s="43">
-        <v>79101</v>
+        <v>79451</v>
       </c>
       <c r="D27" s="43">
-        <v>25258</v>
+        <v>25381</v>
       </c>
       <c r="E27" s="43">
-        <v>53843</v>
+        <v>54070</v>
       </c>
       <c r="F27" s="43">
-        <v>2558</v>
+        <v>2519</v>
       </c>
       <c r="G27" s="43">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="H27" s="43">
-        <v>1891</v>
+        <v>1854</v>
       </c>
       <c r="I27" s="43">
-        <v>17965</v>
+        <v>17996</v>
       </c>
       <c r="J27" s="43">
-        <v>5034</v>
+        <v>5048</v>
       </c>
       <c r="K27" s="43">
-        <v>12931</v>
+        <v>12948</v>
       </c>
       <c r="L27" s="43">
-        <v>31041</v>
+        <v>31233</v>
       </c>
       <c r="M27" s="43">
-        <v>9997</v>
+        <v>10013</v>
       </c>
       <c r="N27" s="43">
-        <v>21044</v>
+        <v>21220</v>
       </c>
       <c r="O27" s="43">
-        <v>27537</v>
+        <v>27703</v>
       </c>
       <c r="P27" s="43">
-        <v>9560</v>
+        <v>9655</v>
       </c>
       <c r="Q27" s="43">
-        <v>17977</v>
+        <v>18048</v>
       </c>
       <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="100"/>
-[...1 lines deleted...]
-        <v>133</v>
+      <c r="A28" s="96"/>
+      <c r="B28" s="65" t="s">
+        <v>147</v>
       </c>
       <c r="C28" s="43">
-        <v>25071</v>
+        <v>25692</v>
       </c>
       <c r="D28" s="43">
-        <v>21365</v>
+        <v>21863</v>
       </c>
       <c r="E28" s="43">
-        <v>3706</v>
+        <v>3829</v>
       </c>
       <c r="F28" s="43">
         <v>270</v>
       </c>
       <c r="G28" s="43">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H28" s="43">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I28" s="43">
-        <v>1398</v>
+        <v>1416</v>
       </c>
       <c r="J28" s="43">
-        <v>1124</v>
+        <v>1135</v>
       </c>
       <c r="K28" s="43">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="L28" s="43">
-        <v>4179</v>
+        <v>4247</v>
       </c>
       <c r="M28" s="43">
-        <v>3577</v>
+        <v>3632</v>
       </c>
       <c r="N28" s="43">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="O28" s="43">
-        <v>19224</v>
+        <v>19759</v>
       </c>
       <c r="P28" s="43">
-        <v>16454</v>
+        <v>16885</v>
       </c>
       <c r="Q28" s="43">
-        <v>2770</v>
+        <v>2874</v>
       </c>
       <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A29" s="100"/>
-[...1 lines deleted...]
-        <v>134</v>
+      <c r="A29" s="96"/>
+      <c r="B29" s="65" t="s">
+        <v>148</v>
       </c>
       <c r="C29" s="43">
-        <v>136652</v>
+        <v>137353</v>
       </c>
       <c r="D29" s="43">
-        <v>62848</v>
+        <v>63009</v>
       </c>
       <c r="E29" s="43">
-        <v>73804</v>
+        <v>74344</v>
       </c>
       <c r="F29" s="43">
-        <v>1434</v>
+        <v>1416</v>
       </c>
       <c r="G29" s="43">
-        <v>727</v>
+        <v>713</v>
       </c>
       <c r="H29" s="43">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="I29" s="43">
         <v>19121</v>
       </c>
       <c r="J29" s="43">
-        <v>9620</v>
+        <v>9567</v>
       </c>
       <c r="K29" s="43">
-        <v>9501</v>
+        <v>9554</v>
       </c>
       <c r="L29" s="43">
-        <v>71610</v>
+        <v>71816</v>
       </c>
       <c r="M29" s="43">
-        <v>34122</v>
+        <v>34168</v>
       </c>
       <c r="N29" s="43">
-        <v>37488</v>
+        <v>37648</v>
       </c>
       <c r="O29" s="43">
-        <v>44487</v>
+        <v>45000</v>
       </c>
       <c r="P29" s="43">
-        <v>18379</v>
+        <v>18561</v>
       </c>
       <c r="Q29" s="43">
-        <v>26108</v>
+        <v>26439</v>
       </c>
       <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A30" s="100"/>
-[...1 lines deleted...]
-        <v>135</v>
+      <c r="A30" s="96"/>
+      <c r="B30" s="65" t="s">
+        <v>149</v>
       </c>
       <c r="C30" s="43">
-        <v>140583</v>
+        <v>141029</v>
       </c>
       <c r="D30" s="43">
-        <v>79174</v>
+        <v>79492</v>
       </c>
       <c r="E30" s="43">
-        <v>61409</v>
+        <v>61537</v>
       </c>
       <c r="F30" s="43">
-        <v>40136</v>
+        <v>40054</v>
       </c>
       <c r="G30" s="43">
-        <v>21241</v>
+        <v>21239</v>
       </c>
       <c r="H30" s="43">
-        <v>18895</v>
+        <v>18815</v>
       </c>
       <c r="I30" s="43">
-        <v>50670</v>
+        <v>50923</v>
       </c>
       <c r="J30" s="43">
-        <v>27982</v>
+        <v>28078</v>
       </c>
       <c r="K30" s="43">
-        <v>22688</v>
+        <v>22845</v>
       </c>
       <c r="L30" s="43">
-        <v>45759</v>
+        <v>45947</v>
       </c>
       <c r="M30" s="43">
-        <v>27142</v>
+        <v>27292</v>
       </c>
       <c r="N30" s="43">
-        <v>18617</v>
+        <v>18655</v>
       </c>
       <c r="O30" s="43">
-        <v>4018</v>
+        <v>4105</v>
       </c>
       <c r="P30" s="43">
-        <v>2809</v>
+        <v>2883</v>
       </c>
       <c r="Q30" s="43">
-        <v>1209</v>
+        <v>1222</v>
       </c>
       <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A31" s="100"/>
-[...1 lines deleted...]
-        <v>136</v>
+      <c r="A31" s="96"/>
+      <c r="B31" s="65" t="s">
+        <v>150</v>
       </c>
       <c r="C31" s="43">
-        <v>4690</v>
+        <v>4699</v>
       </c>
       <c r="D31" s="43">
-        <v>2437</v>
+        <v>2445</v>
       </c>
       <c r="E31" s="43">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="F31" s="43">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G31" s="43">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H31" s="43">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I31" s="43">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J31" s="43">
         <v>25</v>
       </c>
       <c r="K31" s="43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L31" s="43">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="M31" s="43">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="N31" s="43">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="O31" s="43">
-        <v>4397</v>
+        <v>4398</v>
       </c>
       <c r="P31" s="43">
-        <v>2263</v>
+        <v>2269</v>
       </c>
       <c r="Q31" s="43">
-        <v>2134</v>
+        <v>2129</v>
       </c>
       <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A32" s="100"/>
-[...1 lines deleted...]
-        <v>137</v>
+      <c r="A32" s="96"/>
+      <c r="B32" s="65" t="s">
+        <v>151</v>
       </c>
       <c r="C32" s="43">
-        <v>1359</v>
+        <v>1368</v>
       </c>
       <c r="D32" s="43">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="E32" s="43">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="F32" s="43">
         <v>25</v>
       </c>
       <c r="G32" s="43">
         <v>10</v>
       </c>
       <c r="H32" s="43">
         <v>15</v>
       </c>
       <c r="I32" s="43">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="J32" s="43">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="K32" s="43">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="L32" s="43">
         <v>276</v>
       </c>
       <c r="M32" s="43">
         <v>158</v>
       </c>
       <c r="N32" s="43">
         <v>118</v>
       </c>
       <c r="O32" s="43">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="P32" s="43">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="Q32" s="43">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A33" s="100"/>
-[...1 lines deleted...]
-        <v>138</v>
+      <c r="A33" s="96"/>
+      <c r="B33" s="65" t="s">
+        <v>152</v>
       </c>
       <c r="C33" s="43">
-        <v>4477</v>
+        <v>4483</v>
       </c>
       <c r="D33" s="43">
-        <v>2286</v>
+        <v>2284</v>
       </c>
       <c r="E33" s="43">
-        <v>2191</v>
+        <v>2199</v>
       </c>
       <c r="F33" s="43">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="G33" s="43">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H33" s="43">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I33" s="43">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="J33" s="43">
         <v>518</v>
       </c>
       <c r="K33" s="43">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="L33" s="43">
-        <v>1068</v>
+        <v>1064</v>
       </c>
       <c r="M33" s="43">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="N33" s="43">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="O33" s="43">
-        <v>2278</v>
+        <v>2293</v>
       </c>
       <c r="P33" s="43">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="Q33" s="43">
-        <v>1142</v>
+        <v>1156</v>
       </c>
       <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="101"/>
-[...1 lines deleted...]
-        <v>139</v>
+      <c r="A34" s="97"/>
+      <c r="B34" s="67" t="s">
+        <v>153</v>
       </c>
       <c r="C34" s="44">
-        <v>25238</v>
+        <v>26590</v>
       </c>
       <c r="D34" s="45">
-        <v>14474</v>
+        <v>15020</v>
       </c>
       <c r="E34" s="45">
-        <v>10764</v>
+        <v>11570</v>
       </c>
       <c r="F34" s="45">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="G34" s="45">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="H34" s="45">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="I34" s="45">
-        <v>2308</v>
+        <v>2631</v>
       </c>
       <c r="J34" s="45">
-        <v>835</v>
+        <v>934</v>
       </c>
       <c r="K34" s="45">
-        <v>1473</v>
+        <v>1697</v>
       </c>
       <c r="L34" s="45">
-        <v>5611</v>
+        <v>6025</v>
       </c>
       <c r="M34" s="45">
-        <v>2434</v>
+        <v>2551</v>
       </c>
       <c r="N34" s="45">
-        <v>3177</v>
+        <v>3474</v>
       </c>
       <c r="O34" s="45">
-        <v>16932</v>
+        <v>17526</v>
       </c>
       <c r="P34" s="45">
-        <v>11052</v>
+        <v>11377</v>
       </c>
       <c r="Q34" s="45">
-        <v>5880</v>
+        <v>6149</v>
       </c>
       <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="102"/>
-[...14 lines deleted...]
-      <c r="Q36" s="102"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="40"/>
-    </row>
-[...3 lines deleted...]
-      <c r="E40" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{445B69A7-2C39-4303-B796-F9C0F22827F9}">
+  <dimension ref="A1:AJ40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.5" customWidth="1"/>
+    <col min="2" max="2" width="53.6640625" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="23" customWidth="1"/>
+    <col min="19" max="19" width="15.33203125" customWidth="1"/>
+    <col min="20" max="20" width="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="99" t="s">
+        <v>112</v>
+      </c>
+      <c r="B2" s="99"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="AJ3" s="8"/>
+    </row>
+    <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
+    </row>
+    <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="86"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R5" s="9"/>
+    </row>
+    <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="88"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="R6" s="9"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="53"/>
+      <c r="C7" s="29">
+        <v>1252116</v>
+      </c>
+      <c r="D7" s="29">
+        <v>685119</v>
+      </c>
+      <c r="E7" s="29">
+        <v>566997</v>
+      </c>
+      <c r="F7" s="29">
+        <v>130431</v>
+      </c>
+      <c r="G7" s="29">
+        <v>70370</v>
+      </c>
+      <c r="H7" s="29">
+        <v>60061</v>
+      </c>
+      <c r="I7" s="29">
+        <v>219422</v>
+      </c>
+      <c r="J7" s="29">
+        <v>117008</v>
+      </c>
+      <c r="K7" s="29">
+        <v>102414</v>
+      </c>
+      <c r="L7" s="29">
+        <v>404601</v>
+      </c>
+      <c r="M7" s="29">
+        <v>220287</v>
+      </c>
+      <c r="N7" s="29">
+        <v>184314</v>
+      </c>
+      <c r="O7" s="29">
+        <v>497662</v>
+      </c>
+      <c r="P7" s="29">
+        <v>277454</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>220208</v>
+      </c>
+      <c r="R7" s="16"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="AJ7" s="5"/>
+    </row>
+    <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="30">
+        <v>392561</v>
+      </c>
+      <c r="D8" s="30">
+        <v>196991</v>
+      </c>
+      <c r="E8" s="30">
+        <v>195570</v>
+      </c>
+      <c r="F8" s="30">
+        <v>13959</v>
+      </c>
+      <c r="G8" s="30">
+        <v>7002</v>
+      </c>
+      <c r="H8" s="30">
+        <v>6957</v>
+      </c>
+      <c r="I8" s="30">
+        <v>58663</v>
+      </c>
+      <c r="J8" s="30">
+        <v>26870</v>
+      </c>
+      <c r="K8" s="30">
+        <v>31793</v>
+      </c>
+      <c r="L8" s="30">
+        <v>161565</v>
+      </c>
+      <c r="M8" s="30">
+        <v>78121</v>
+      </c>
+      <c r="N8" s="30">
+        <v>83444</v>
+      </c>
+      <c r="O8" s="30">
+        <v>158374</v>
+      </c>
+      <c r="P8" s="30">
+        <v>84998</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>73376</v>
+      </c>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+    </row>
+    <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="96"/>
+      <c r="B9" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="30">
+        <v>201208</v>
+      </c>
+      <c r="D9" s="30">
+        <v>109461</v>
+      </c>
+      <c r="E9" s="30">
+        <v>91747</v>
+      </c>
+      <c r="F9" s="30">
+        <v>182</v>
+      </c>
+      <c r="G9" s="30">
+        <v>98</v>
+      </c>
+      <c r="H9" s="30">
+        <v>84</v>
+      </c>
+      <c r="I9" s="30">
+        <v>44553</v>
+      </c>
+      <c r="J9" s="30">
+        <v>23945</v>
+      </c>
+      <c r="K9" s="30">
+        <v>20608</v>
+      </c>
+      <c r="L9" s="30">
+        <v>53563</v>
+      </c>
+      <c r="M9" s="30">
+        <v>29306</v>
+      </c>
+      <c r="N9" s="30">
+        <v>24257</v>
+      </c>
+      <c r="O9" s="30">
+        <v>102910</v>
+      </c>
+      <c r="P9" s="30">
+        <v>56112</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>46798</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+    </row>
+    <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="96"/>
+      <c r="B10" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="30">
+        <v>12222</v>
+      </c>
+      <c r="D10" s="30">
+        <v>9385</v>
+      </c>
+      <c r="E10" s="30">
+        <v>2837</v>
+      </c>
+      <c r="F10" s="30">
+        <v>26</v>
+      </c>
+      <c r="G10" s="30">
+        <v>14</v>
+      </c>
+      <c r="H10" s="30">
+        <v>12</v>
+      </c>
+      <c r="I10" s="30">
+        <v>3253</v>
+      </c>
+      <c r="J10" s="30">
+        <v>2720</v>
+      </c>
+      <c r="K10" s="30">
+        <v>533</v>
+      </c>
+      <c r="L10" s="30">
+        <v>2629</v>
+      </c>
+      <c r="M10" s="30">
+        <v>2106</v>
+      </c>
+      <c r="N10" s="30">
+        <v>523</v>
+      </c>
+      <c r="O10" s="30">
+        <v>6314</v>
+      </c>
+      <c r="P10" s="30">
+        <v>4545</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1769</v>
+      </c>
+      <c r="R10" s="18"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+    </row>
+    <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="96"/>
+      <c r="B11" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>77061</v>
+      </c>
+      <c r="D11" s="30">
+        <v>42330</v>
+      </c>
+      <c r="E11" s="30">
+        <v>34731</v>
+      </c>
+      <c r="F11" s="30">
+        <v>8763</v>
+      </c>
+      <c r="G11" s="30">
+        <v>5659</v>
+      </c>
+      <c r="H11" s="30">
+        <v>3104</v>
+      </c>
+      <c r="I11" s="30">
+        <v>6514</v>
+      </c>
+      <c r="J11" s="30">
+        <v>4277</v>
+      </c>
+      <c r="K11" s="30">
+        <v>2237</v>
+      </c>
+      <c r="L11" s="30">
+        <v>12576</v>
+      </c>
+      <c r="M11" s="30">
+        <v>8207</v>
+      </c>
+      <c r="N11" s="30">
+        <v>4369</v>
+      </c>
+      <c r="O11" s="30">
+        <v>49208</v>
+      </c>
+      <c r="P11" s="30">
+        <v>24187</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>25021</v>
+      </c>
+      <c r="R11" s="18"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+    </row>
+    <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="96"/>
+      <c r="B12" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30">
+        <v>11954</v>
+      </c>
+      <c r="D12" s="30">
+        <v>7819</v>
+      </c>
+      <c r="E12" s="30">
+        <v>4135</v>
+      </c>
+      <c r="F12" s="30">
+        <v>1843</v>
+      </c>
+      <c r="G12" s="30">
+        <v>1313</v>
+      </c>
+      <c r="H12" s="30">
+        <v>530</v>
+      </c>
+      <c r="I12" s="30">
+        <v>1226</v>
+      </c>
+      <c r="J12" s="30">
+        <v>852</v>
+      </c>
+      <c r="K12" s="30">
+        <v>374</v>
+      </c>
+      <c r="L12" s="30">
+        <v>1275</v>
+      </c>
+      <c r="M12" s="30">
+        <v>890</v>
+      </c>
+      <c r="N12" s="30">
+        <v>385</v>
+      </c>
+      <c r="O12" s="30">
+        <v>7610</v>
+      </c>
+      <c r="P12" s="30">
+        <v>4764</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>2846</v>
+      </c>
+      <c r="R12" s="18"/>
+      <c r="S12" s="23"/>
+      <c r="T12" s="23"/>
+    </row>
+    <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="96"/>
+      <c r="B13" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="30">
+        <v>81103</v>
+      </c>
+      <c r="D13" s="30">
+        <v>43957</v>
+      </c>
+      <c r="E13" s="30">
+        <v>37146</v>
+      </c>
+      <c r="F13" s="30">
+        <v>60501</v>
+      </c>
+      <c r="G13" s="30">
+        <v>32370</v>
+      </c>
+      <c r="H13" s="30">
+        <v>28131</v>
+      </c>
+      <c r="I13" s="30">
+        <v>9568</v>
+      </c>
+      <c r="J13" s="30">
+        <v>5557</v>
+      </c>
+      <c r="K13" s="30">
+        <v>4011</v>
+      </c>
+      <c r="L13" s="30">
+        <v>6574</v>
+      </c>
+      <c r="M13" s="30">
+        <v>3435</v>
+      </c>
+      <c r="N13" s="30">
+        <v>3139</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4460</v>
+      </c>
+      <c r="P13" s="30">
+        <v>2595</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>1865</v>
+      </c>
+      <c r="R13" s="18"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+    </row>
+    <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="96"/>
+      <c r="B14" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="31">
+        <v>329953</v>
+      </c>
+      <c r="D14" s="31">
+        <v>194205</v>
+      </c>
+      <c r="E14" s="31">
+        <v>135748</v>
+      </c>
+      <c r="F14" s="31">
+        <v>3001</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1826</v>
+      </c>
+      <c r="H14" s="31">
+        <v>1175</v>
+      </c>
+      <c r="I14" s="31">
+        <v>44858</v>
+      </c>
+      <c r="J14" s="31">
+        <v>25227</v>
+      </c>
+      <c r="K14" s="31">
+        <v>19631</v>
+      </c>
+      <c r="L14" s="31">
+        <v>122909</v>
+      </c>
+      <c r="M14" s="31">
+        <v>73204</v>
+      </c>
+      <c r="N14" s="31">
+        <v>49705</v>
+      </c>
+      <c r="O14" s="31">
+        <v>159185</v>
+      </c>
+      <c r="P14" s="31">
+        <v>93948</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>65237</v>
+      </c>
+      <c r="R14" s="19"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+    </row>
+    <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="96"/>
+      <c r="B15" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="31">
+        <v>4476</v>
+      </c>
+      <c r="D15" s="31">
+        <v>2921</v>
+      </c>
+      <c r="E15" s="31">
+        <v>1555</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>354</v>
+      </c>
+      <c r="J15" s="31">
+        <v>208</v>
+      </c>
+      <c r="K15" s="31">
+        <v>146</v>
+      </c>
+      <c r="L15" s="31">
+        <v>821</v>
+      </c>
+      <c r="M15" s="31">
+        <v>501</v>
+      </c>
+      <c r="N15" s="31">
+        <v>320</v>
+      </c>
+      <c r="O15" s="31">
+        <v>3301</v>
+      </c>
+      <c r="P15" s="31">
+        <v>2212</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>1089</v>
+      </c>
+      <c r="R15" s="19"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+    </row>
+    <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="96"/>
+      <c r="B16" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="31">
+        <v>131428</v>
+      </c>
+      <c r="D16" s="31">
+        <v>72483</v>
+      </c>
+      <c r="E16" s="31">
+        <v>58945</v>
+      </c>
+      <c r="F16" s="31">
+        <v>38985</v>
+      </c>
+      <c r="G16" s="31">
+        <v>20465</v>
+      </c>
+      <c r="H16" s="31">
+        <v>18520</v>
+      </c>
+      <c r="I16" s="31">
+        <v>47864</v>
+      </c>
+      <c r="J16" s="31">
+        <v>25867</v>
+      </c>
+      <c r="K16" s="31">
+        <v>21997</v>
+      </c>
+      <c r="L16" s="31">
+        <v>41050</v>
+      </c>
+      <c r="M16" s="31">
+        <v>23666</v>
+      </c>
+      <c r="N16" s="31">
+        <v>17384</v>
+      </c>
+      <c r="O16" s="31">
+        <v>3529</v>
+      </c>
+      <c r="P16" s="31">
+        <v>2485</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>1044</v>
+      </c>
+      <c r="R16" s="19"/>
+      <c r="S16" s="23"/>
+    </row>
+    <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="96"/>
+      <c r="B17" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="32">
+        <v>10150</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5567</v>
+      </c>
+      <c r="E17" s="32">
+        <v>4583</v>
+      </c>
+      <c r="F17" s="32">
+        <v>3171</v>
+      </c>
+      <c r="G17" s="32">
+        <v>1623</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1548</v>
+      </c>
+      <c r="I17" s="32">
+        <v>2569</v>
+      </c>
+      <c r="J17" s="32">
+        <v>1485</v>
+      </c>
+      <c r="K17" s="32">
+        <v>1084</v>
+      </c>
+      <c r="L17" s="32">
+        <v>1639</v>
+      </c>
+      <c r="M17" s="32">
+        <v>851</v>
+      </c>
+      <c r="N17" s="32">
+        <v>788</v>
+      </c>
+      <c r="O17" s="32">
+        <v>2771</v>
+      </c>
+      <c r="P17" s="32">
+        <v>1608</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>1163</v>
+      </c>
+      <c r="R17" s="19"/>
+    </row>
+    <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A18" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="C18" s="43">
+        <v>54174</v>
+      </c>
+      <c r="D18" s="43">
+        <v>28623</v>
+      </c>
+      <c r="E18" s="43">
+        <v>25551</v>
+      </c>
+      <c r="F18" s="43">
+        <v>51</v>
+      </c>
+      <c r="G18" s="43">
+        <v>27</v>
+      </c>
+      <c r="H18" s="43">
+        <v>24</v>
+      </c>
+      <c r="I18" s="43">
+        <v>22337</v>
+      </c>
+      <c r="J18" s="43">
+        <v>12263</v>
+      </c>
+      <c r="K18" s="43">
+        <v>10074</v>
+      </c>
+      <c r="L18" s="43">
+        <v>16252</v>
+      </c>
+      <c r="M18" s="43">
+        <v>8228</v>
+      </c>
+      <c r="N18" s="43">
+        <v>8024</v>
+      </c>
+      <c r="O18" s="43">
+        <v>15534</v>
+      </c>
+      <c r="P18" s="43">
+        <v>8105</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>7429</v>
+      </c>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="96"/>
+      <c r="B19" s="65" t="s">
+        <v>117</v>
+      </c>
+      <c r="C19" s="43">
+        <v>143466</v>
+      </c>
+      <c r="D19" s="43">
+        <v>78785</v>
+      </c>
+      <c r="E19" s="43">
+        <v>64681</v>
+      </c>
+      <c r="F19" s="43">
+        <v>55</v>
+      </c>
+      <c r="G19" s="43">
+        <v>26</v>
+      </c>
+      <c r="H19" s="43">
+        <v>29</v>
+      </c>
+      <c r="I19" s="43">
+        <v>21701</v>
+      </c>
+      <c r="J19" s="43">
+        <v>11357</v>
+      </c>
+      <c r="K19" s="43">
+        <v>10344</v>
+      </c>
+      <c r="L19" s="43">
+        <v>36420</v>
+      </c>
+      <c r="M19" s="43">
+        <v>20563</v>
+      </c>
+      <c r="N19" s="43">
+        <v>15857</v>
+      </c>
+      <c r="O19" s="43">
+        <v>85290</v>
+      </c>
+      <c r="P19" s="43">
+        <v>46839</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>38451</v>
+      </c>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A20" s="96"/>
+      <c r="B20" s="65" t="s">
+        <v>118</v>
+      </c>
+      <c r="C20" s="43">
+        <v>3046</v>
+      </c>
+      <c r="D20" s="43">
+        <v>1701</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1345</v>
+      </c>
+      <c r="F20" s="43">
+        <v>11</v>
+      </c>
+      <c r="G20" s="43">
+        <v>6</v>
+      </c>
+      <c r="H20" s="43">
+        <v>5</v>
+      </c>
+      <c r="I20" s="43">
+        <v>178</v>
+      </c>
+      <c r="J20" s="43">
+        <v>98</v>
+      </c>
+      <c r="K20" s="43">
+        <v>80</v>
+      </c>
+      <c r="L20" s="43">
+        <v>814</v>
+      </c>
+      <c r="M20" s="43">
+        <v>449</v>
+      </c>
+      <c r="N20" s="43">
+        <v>365</v>
+      </c>
+      <c r="O20" s="43">
+        <v>2043</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1148</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>895</v>
+      </c>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A21" s="96"/>
+      <c r="B21" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="C21" s="43">
+        <v>16365</v>
+      </c>
+      <c r="D21" s="43">
+        <v>12158</v>
+      </c>
+      <c r="E21" s="43">
+        <v>4207</v>
+      </c>
+      <c r="F21" s="43">
+        <v>73</v>
+      </c>
+      <c r="G21" s="43">
+        <v>40</v>
+      </c>
+      <c r="H21" s="43">
+        <v>33</v>
+      </c>
+      <c r="I21" s="43">
+        <v>3764</v>
+      </c>
+      <c r="J21" s="43">
+        <v>3066</v>
+      </c>
+      <c r="K21" s="43">
+        <v>698</v>
+      </c>
+      <c r="L21" s="43">
+        <v>3832</v>
+      </c>
+      <c r="M21" s="43">
+        <v>2891</v>
+      </c>
+      <c r="N21" s="43">
+        <v>941</v>
+      </c>
+      <c r="O21" s="43">
+        <v>8696</v>
+      </c>
+      <c r="P21" s="43">
+        <v>6161</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>2535</v>
+      </c>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A22" s="96"/>
+      <c r="B22" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="C22" s="43">
+        <v>336898</v>
+      </c>
+      <c r="D22" s="43">
+        <v>197853</v>
+      </c>
+      <c r="E22" s="43">
+        <v>139045</v>
+      </c>
+      <c r="F22" s="43">
+        <v>4905</v>
+      </c>
+      <c r="G22" s="43">
+        <v>2728</v>
+      </c>
+      <c r="H22" s="43">
+        <v>2177</v>
+      </c>
+      <c r="I22" s="43">
+        <v>47832</v>
+      </c>
+      <c r="J22" s="43">
+        <v>26753</v>
+      </c>
+      <c r="K22" s="43">
+        <v>21079</v>
+      </c>
+      <c r="L22" s="43">
+        <v>125341</v>
+      </c>
+      <c r="M22" s="43">
+        <v>74586</v>
+      </c>
+      <c r="N22" s="43">
+        <v>50755</v>
+      </c>
+      <c r="O22" s="43">
+        <v>158820</v>
+      </c>
+      <c r="P22" s="43">
+        <v>93786</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>65034</v>
+      </c>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A23" s="96"/>
+      <c r="B23" s="65" t="s">
+        <v>121</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102652</v>
+      </c>
+      <c r="D23" s="43">
+        <v>58259</v>
+      </c>
+      <c r="E23" s="43">
+        <v>44393</v>
+      </c>
+      <c r="F23" s="43">
+        <v>6027</v>
+      </c>
+      <c r="G23" s="43">
+        <v>3297</v>
+      </c>
+      <c r="H23" s="43">
+        <v>2730</v>
+      </c>
+      <c r="I23" s="43">
+        <v>12700</v>
+      </c>
+      <c r="J23" s="43">
+        <v>6970</v>
+      </c>
+      <c r="K23" s="43">
+        <v>5730</v>
+      </c>
+      <c r="L23" s="43">
+        <v>40345</v>
+      </c>
+      <c r="M23" s="43">
+        <v>22125</v>
+      </c>
+      <c r="N23" s="43">
+        <v>18220</v>
+      </c>
+      <c r="O23" s="43">
+        <v>43580</v>
+      </c>
+      <c r="P23" s="43">
+        <v>25867</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>17713</v>
+      </c>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A24" s="96"/>
+      <c r="B24" s="66" t="s">
+        <v>122</v>
+      </c>
+      <c r="C24" s="43">
+        <v>172037</v>
+      </c>
+      <c r="D24" s="43">
+        <v>95187</v>
+      </c>
+      <c r="E24" s="43">
+        <v>76850</v>
+      </c>
+      <c r="F24" s="43">
+        <v>72361</v>
+      </c>
+      <c r="G24" s="43">
+        <v>40034</v>
+      </c>
+      <c r="H24" s="43">
+        <v>32327</v>
+      </c>
+      <c r="I24" s="43">
+        <v>17586</v>
+      </c>
+      <c r="J24" s="43">
+        <v>10837</v>
+      </c>
+      <c r="K24" s="43">
+        <v>6749</v>
+      </c>
+      <c r="L24" s="43">
+        <v>21002</v>
+      </c>
+      <c r="M24" s="43">
+        <v>12849</v>
+      </c>
+      <c r="N24" s="43">
+        <v>8153</v>
+      </c>
+      <c r="O24" s="43">
+        <v>61088</v>
+      </c>
+      <c r="P24" s="43">
+        <v>31467</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>29621</v>
+      </c>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A25" s="96"/>
+      <c r="B25" s="66" t="s">
+        <v>123</v>
+      </c>
+      <c r="C25" s="43">
+        <v>4399</v>
+      </c>
+      <c r="D25" s="43">
+        <v>2886</v>
+      </c>
+      <c r="E25" s="43">
+        <v>1513</v>
+      </c>
+      <c r="F25" s="31">
+        <v>1</v>
+      </c>
+      <c r="G25" s="31">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>1</v>
+      </c>
+      <c r="I25" s="43">
+        <v>349</v>
+      </c>
+      <c r="J25" s="43">
+        <v>206</v>
+      </c>
+      <c r="K25" s="43">
+        <v>143</v>
+      </c>
+      <c r="L25" s="43">
+        <v>828</v>
+      </c>
+      <c r="M25" s="43">
+        <v>505</v>
+      </c>
+      <c r="N25" s="43">
+        <v>323</v>
+      </c>
+      <c r="O25" s="43">
+        <v>3221</v>
+      </c>
+      <c r="P25" s="43">
+        <v>2175</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>1046</v>
+      </c>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A26" s="96"/>
+      <c r="B26" s="66" t="s">
+        <v>124</v>
+      </c>
+      <c r="C26" s="43">
+        <v>1908</v>
+      </c>
+      <c r="D26" s="43">
+        <v>1091</v>
+      </c>
+      <c r="E26" s="43">
+        <v>817</v>
+      </c>
+      <c r="F26" s="43">
+        <v>1894</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1083</v>
+      </c>
+      <c r="H26" s="43">
+        <v>811</v>
+      </c>
+      <c r="I26" s="43">
+        <v>12</v>
+      </c>
+      <c r="J26" s="43">
+        <v>7</v>
+      </c>
+      <c r="K26" s="43">
+        <v>5</v>
+      </c>
+      <c r="L26" s="31">
+        <v>1</v>
+      </c>
+      <c r="M26" s="31">
+        <v>1</v>
+      </c>
+      <c r="N26" s="31">
+        <v>0</v>
+      </c>
+      <c r="O26" s="43">
+        <v>1</v>
+      </c>
+      <c r="P26" s="43">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>1</v>
+      </c>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A27" s="96"/>
+      <c r="B27" s="66" t="s">
+        <v>125</v>
+      </c>
+      <c r="C27" s="43">
+        <v>79101</v>
+      </c>
+      <c r="D27" s="43">
+        <v>25258</v>
+      </c>
+      <c r="E27" s="43">
+        <v>53843</v>
+      </c>
+      <c r="F27" s="43">
+        <v>2558</v>
+      </c>
+      <c r="G27" s="43">
+        <v>667</v>
+      </c>
+      <c r="H27" s="43">
+        <v>1891</v>
+      </c>
+      <c r="I27" s="43">
+        <v>17965</v>
+      </c>
+      <c r="J27" s="43">
+        <v>5034</v>
+      </c>
+      <c r="K27" s="43">
+        <v>12931</v>
+      </c>
+      <c r="L27" s="43">
+        <v>31041</v>
+      </c>
+      <c r="M27" s="43">
+        <v>9997</v>
+      </c>
+      <c r="N27" s="43">
+        <v>21044</v>
+      </c>
+      <c r="O27" s="43">
+        <v>27537</v>
+      </c>
+      <c r="P27" s="43">
+        <v>9560</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>17977</v>
+      </c>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="96"/>
+      <c r="B28" s="65" t="s">
+        <v>126</v>
+      </c>
+      <c r="C28" s="43">
+        <v>25071</v>
+      </c>
+      <c r="D28" s="43">
+        <v>21365</v>
+      </c>
+      <c r="E28" s="43">
+        <v>3706</v>
+      </c>
+      <c r="F28" s="43">
+        <v>270</v>
+      </c>
+      <c r="G28" s="43">
+        <v>210</v>
+      </c>
+      <c r="H28" s="43">
+        <v>60</v>
+      </c>
+      <c r="I28" s="43">
+        <v>1398</v>
+      </c>
+      <c r="J28" s="43">
+        <v>1124</v>
+      </c>
+      <c r="K28" s="43">
+        <v>274</v>
+      </c>
+      <c r="L28" s="43">
+        <v>4179</v>
+      </c>
+      <c r="M28" s="43">
+        <v>3577</v>
+      </c>
+      <c r="N28" s="43">
+        <v>602</v>
+      </c>
+      <c r="O28" s="43">
+        <v>19224</v>
+      </c>
+      <c r="P28" s="43">
+        <v>16454</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>2770</v>
+      </c>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A29" s="96"/>
+      <c r="B29" s="65" t="s">
+        <v>127</v>
+      </c>
+      <c r="C29" s="43">
+        <v>136652</v>
+      </c>
+      <c r="D29" s="43">
+        <v>62848</v>
+      </c>
+      <c r="E29" s="43">
+        <v>73804</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1434</v>
+      </c>
+      <c r="G29" s="43">
+        <v>727</v>
+      </c>
+      <c r="H29" s="43">
+        <v>707</v>
+      </c>
+      <c r="I29" s="43">
+        <v>19121</v>
+      </c>
+      <c r="J29" s="43">
+        <v>9620</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9501</v>
+      </c>
+      <c r="L29" s="43">
+        <v>71610</v>
+      </c>
+      <c r="M29" s="43">
+        <v>34122</v>
+      </c>
+      <c r="N29" s="43">
+        <v>37488</v>
+      </c>
+      <c r="O29" s="43">
+        <v>44487</v>
+      </c>
+      <c r="P29" s="43">
+        <v>18379</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>26108</v>
+      </c>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A30" s="96"/>
+      <c r="B30" s="65" t="s">
+        <v>128</v>
+      </c>
+      <c r="C30" s="43">
+        <v>140583</v>
+      </c>
+      <c r="D30" s="43">
+        <v>79174</v>
+      </c>
+      <c r="E30" s="43">
+        <v>61409</v>
+      </c>
+      <c r="F30" s="43">
+        <v>40136</v>
+      </c>
+      <c r="G30" s="43">
+        <v>21241</v>
+      </c>
+      <c r="H30" s="43">
+        <v>18895</v>
+      </c>
+      <c r="I30" s="43">
+        <v>50670</v>
+      </c>
+      <c r="J30" s="43">
+        <v>27982</v>
+      </c>
+      <c r="K30" s="43">
+        <v>22688</v>
+      </c>
+      <c r="L30" s="43">
+        <v>45759</v>
+      </c>
+      <c r="M30" s="43">
+        <v>27142</v>
+      </c>
+      <c r="N30" s="43">
+        <v>18617</v>
+      </c>
+      <c r="O30" s="43">
+        <v>4018</v>
+      </c>
+      <c r="P30" s="43">
+        <v>2809</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>1209</v>
+      </c>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="96"/>
+      <c r="B31" s="65" t="s">
+        <v>129</v>
+      </c>
+      <c r="C31" s="43">
+        <v>4690</v>
+      </c>
+      <c r="D31" s="43">
+        <v>2437</v>
+      </c>
+      <c r="E31" s="43">
+        <v>2253</v>
+      </c>
+      <c r="F31" s="43">
+        <v>26</v>
+      </c>
+      <c r="G31" s="43">
+        <v>14</v>
+      </c>
+      <c r="H31" s="43">
+        <v>12</v>
+      </c>
+      <c r="I31" s="43">
+        <v>45</v>
+      </c>
+      <c r="J31" s="43">
+        <v>25</v>
+      </c>
+      <c r="K31" s="43">
+        <v>20</v>
+      </c>
+      <c r="L31" s="43">
+        <v>222</v>
+      </c>
+      <c r="M31" s="43">
+        <v>135</v>
+      </c>
+      <c r="N31" s="43">
+        <v>87</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4397</v>
+      </c>
+      <c r="P31" s="43">
+        <v>2263</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>2134</v>
+      </c>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="96"/>
+      <c r="B32" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="C32" s="43">
+        <v>1359</v>
+      </c>
+      <c r="D32" s="43">
+        <v>734</v>
+      </c>
+      <c r="E32" s="43">
+        <v>625</v>
+      </c>
+      <c r="F32" s="43">
+        <v>25</v>
+      </c>
+      <c r="G32" s="43">
+        <v>10</v>
+      </c>
+      <c r="H32" s="43">
+        <v>15</v>
+      </c>
+      <c r="I32" s="43">
+        <v>542</v>
+      </c>
+      <c r="J32" s="43">
+        <v>313</v>
+      </c>
+      <c r="K32" s="43">
+        <v>229</v>
+      </c>
+      <c r="L32" s="43">
+        <v>276</v>
+      </c>
+      <c r="M32" s="43">
+        <v>158</v>
+      </c>
+      <c r="N32" s="43">
+        <v>118</v>
+      </c>
+      <c r="O32" s="43">
+        <v>516</v>
+      </c>
+      <c r="P32" s="43">
+        <v>253</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>263</v>
+      </c>
+      <c r="R32" s="40"/>
+    </row>
+    <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="96"/>
+      <c r="B33" s="65" t="s">
+        <v>131</v>
+      </c>
+      <c r="C33" s="43">
+        <v>4477</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2286</v>
+      </c>
+      <c r="E33" s="43">
+        <v>2191</v>
+      </c>
+      <c r="F33" s="43">
+        <v>217</v>
+      </c>
+      <c r="G33" s="43">
+        <v>107</v>
+      </c>
+      <c r="H33" s="43">
+        <v>110</v>
+      </c>
+      <c r="I33" s="43">
+        <v>914</v>
+      </c>
+      <c r="J33" s="43">
+        <v>518</v>
+      </c>
+      <c r="K33" s="43">
+        <v>396</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1068</v>
+      </c>
+      <c r="M33" s="43">
+        <v>525</v>
+      </c>
+      <c r="N33" s="43">
+        <v>543</v>
+      </c>
+      <c r="O33" s="43">
+        <v>2278</v>
+      </c>
+      <c r="P33" s="43">
+        <v>1136</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>1142</v>
+      </c>
+      <c r="R33" s="40"/>
+    </row>
+    <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="97"/>
+      <c r="B34" s="67" t="s">
+        <v>132</v>
+      </c>
+      <c r="C34" s="44">
+        <v>25238</v>
+      </c>
+      <c r="D34" s="45">
+        <v>14474</v>
+      </c>
+      <c r="E34" s="45">
+        <v>10764</v>
+      </c>
+      <c r="F34" s="45">
+        <v>387</v>
+      </c>
+      <c r="G34" s="45">
+        <v>153</v>
+      </c>
+      <c r="H34" s="45">
+        <v>234</v>
+      </c>
+      <c r="I34" s="45">
+        <v>2308</v>
+      </c>
+      <c r="J34" s="45">
+        <v>835</v>
+      </c>
+      <c r="K34" s="45">
+        <v>1473</v>
+      </c>
+      <c r="L34" s="45">
+        <v>5611</v>
+      </c>
+      <c r="M34" s="45">
+        <v>2434</v>
+      </c>
+      <c r="N34" s="45">
+        <v>3177</v>
+      </c>
+      <c r="O34" s="45">
+        <v>16932</v>
+      </c>
+      <c r="P34" s="45">
+        <v>11052</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>5880</v>
+      </c>
+      <c r="R34" s="40"/>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="20"/>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
+      <c r="R36" s="20"/>
+    </row>
+    <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="39"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="39"/>
+      <c r="Q37" s="39"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="A8:A17"/>
+    <mergeCell ref="A18:A34"/>
+    <mergeCell ref="A36:Q36"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89B797E6-05D5-49AF-A68B-E899FBD160FA}">
   <dimension ref="A1:AJ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="81" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="81"/>
+      <c r="A2" s="77" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2" s="77"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="103"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="100"/>
+      <c r="C4" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="87"/>
-[...1 lines deleted...]
-      <c r="F4" s="86" t="s">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="86"/>
-[...1 lines deleted...]
-      <c r="I4" s="86" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="86"/>
-[...1 lines deleted...]
-      <c r="L4" s="86" t="s">
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="87"/>
-[...1 lines deleted...]
-      <c r="O4" s="86" t="s">
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="87"/>
-      <c r="Q4" s="88"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
     </row>
     <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="90"/>
-      <c r="B5" s="104"/>
+      <c r="A5" s="86"/>
+      <c r="B5" s="101"/>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R5" s="9"/>
     </row>
     <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="92"/>
-      <c r="B6" s="105"/>
+      <c r="A6" s="88"/>
+      <c r="B6" s="102"/>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="54"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="29">
         <v>1255789</v>
       </c>
       <c r="D7" s="29">
         <v>687564</v>
       </c>
       <c r="E7" s="29">
         <v>568225</v>
       </c>
       <c r="F7" s="29">
         <v>133800</v>
       </c>
       <c r="G7" s="29">
         <v>72248</v>
       </c>
       <c r="H7" s="29">
         <v>61552</v>
       </c>
       <c r="I7" s="29">
         <v>219470</v>
       </c>
       <c r="J7" s="29">
         <v>116999</v>
       </c>
       <c r="K7" s="29">
@@ -12022,51 +15568,51 @@
       </c>
       <c r="L7" s="29">
         <v>405281</v>
       </c>
       <c r="M7" s="29">
         <v>221017</v>
       </c>
       <c r="N7" s="29">
         <v>184264</v>
       </c>
       <c r="O7" s="29">
         <v>497238</v>
       </c>
       <c r="P7" s="29">
         <v>277300</v>
       </c>
       <c r="Q7" s="29">
         <v>219938</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
         <v>392310</v>
       </c>
       <c r="D8" s="30">
         <v>196933</v>
       </c>
       <c r="E8" s="30">
         <v>195377</v>
       </c>
       <c r="F8" s="30">
         <v>14154</v>
       </c>
       <c r="G8" s="30">
         <v>7079</v>
       </c>
       <c r="H8" s="30">
         <v>7075</v>
       </c>
       <c r="I8" s="30">
         <v>59020</v>
@@ -12078,51 +15624,51 @@
         <v>31929</v>
       </c>
       <c r="L8" s="30">
         <v>161747</v>
       </c>
       <c r="M8" s="30">
         <v>78403</v>
       </c>
       <c r="N8" s="30">
         <v>83344</v>
       </c>
       <c r="O8" s="30">
         <v>157389</v>
       </c>
       <c r="P8" s="30">
         <v>84360</v>
       </c>
       <c r="Q8" s="30">
         <v>73029</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="96"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
         <v>201147</v>
       </c>
       <c r="D9" s="30">
         <v>109577</v>
       </c>
       <c r="E9" s="30">
         <v>91570</v>
       </c>
       <c r="F9" s="30">
         <v>184</v>
       </c>
       <c r="G9" s="30">
         <v>100</v>
       </c>
       <c r="H9" s="30">
         <v>84</v>
       </c>
       <c r="I9" s="30">
         <v>44757</v>
       </c>
       <c r="J9" s="30">
@@ -12132,51 +15678,51 @@
         <v>20674</v>
       </c>
       <c r="L9" s="30">
         <v>53552</v>
       </c>
       <c r="M9" s="30">
         <v>29375</v>
       </c>
       <c r="N9" s="30">
         <v>24177</v>
       </c>
       <c r="O9" s="30">
         <v>102654</v>
       </c>
       <c r="P9" s="30">
         <v>56019</v>
       </c>
       <c r="Q9" s="30">
         <v>46635</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="100"/>
+      <c r="A10" s="96"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
         <v>12386</v>
       </c>
       <c r="D10" s="30">
         <v>9523</v>
       </c>
       <c r="E10" s="30">
         <v>2863</v>
       </c>
       <c r="F10" s="30">
         <v>28</v>
       </c>
       <c r="G10" s="30">
         <v>15</v>
       </c>
       <c r="H10" s="30">
         <v>13</v>
       </c>
       <c r="I10" s="30">
         <v>3343</v>
       </c>
       <c r="J10" s="30">
@@ -12186,51 +15732,51 @@
         <v>538</v>
       </c>
       <c r="L10" s="30">
         <v>2641</v>
       </c>
       <c r="M10" s="30">
         <v>2115</v>
       </c>
       <c r="N10" s="30">
         <v>526</v>
       </c>
       <c r="O10" s="30">
         <v>6374</v>
       </c>
       <c r="P10" s="30">
         <v>4588</v>
       </c>
       <c r="Q10" s="30">
         <v>1786</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="100"/>
+      <c r="A11" s="96"/>
       <c r="B11" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="30">
         <v>76612</v>
       </c>
       <c r="D11" s="30">
         <v>42118</v>
       </c>
       <c r="E11" s="30">
         <v>34494</v>
       </c>
       <c r="F11" s="30">
         <v>9036</v>
       </c>
       <c r="G11" s="30">
         <v>5844</v>
       </c>
       <c r="H11" s="30">
         <v>3192</v>
       </c>
       <c r="I11" s="30">
         <v>6440</v>
       </c>
       <c r="J11" s="30">
@@ -12240,51 +15786,51 @@
         <v>2224</v>
       </c>
       <c r="L11" s="30">
         <v>12466</v>
       </c>
       <c r="M11" s="30">
         <v>8126</v>
       </c>
       <c r="N11" s="30">
         <v>4340</v>
       </c>
       <c r="O11" s="30">
         <v>48670</v>
       </c>
       <c r="P11" s="30">
         <v>23932</v>
       </c>
       <c r="Q11" s="30">
         <v>24738</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="100"/>
+      <c r="A12" s="96"/>
       <c r="B12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="30">
         <v>12115</v>
       </c>
       <c r="D12" s="30">
         <v>7945</v>
       </c>
       <c r="E12" s="30">
         <v>4170</v>
       </c>
       <c r="F12" s="30">
         <v>1887</v>
       </c>
       <c r="G12" s="30">
         <v>1348</v>
       </c>
       <c r="H12" s="30">
         <v>539</v>
       </c>
       <c r="I12" s="30">
         <v>1274</v>
       </c>
       <c r="J12" s="30">
@@ -12294,51 +15840,51 @@
         <v>378</v>
       </c>
       <c r="L12" s="30">
         <v>1303</v>
       </c>
       <c r="M12" s="30">
         <v>912</v>
       </c>
       <c r="N12" s="30">
         <v>391</v>
       </c>
       <c r="O12" s="30">
         <v>7651</v>
       </c>
       <c r="P12" s="30">
         <v>4789</v>
       </c>
       <c r="Q12" s="30">
         <v>2862</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="100"/>
+      <c r="A13" s="96"/>
       <c r="B13" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="30">
         <v>81886</v>
       </c>
       <c r="D13" s="30">
         <v>44331</v>
       </c>
       <c r="E13" s="30">
         <v>37555</v>
       </c>
       <c r="F13" s="30">
         <v>62516</v>
       </c>
       <c r="G13" s="30">
         <v>33500</v>
       </c>
       <c r="H13" s="30">
         <v>29016</v>
       </c>
       <c r="I13" s="30">
         <v>8310</v>
       </c>
       <c r="J13" s="30">
@@ -12348,51 +15894,51 @@
         <v>3533</v>
       </c>
       <c r="L13" s="30">
         <v>6634</v>
       </c>
       <c r="M13" s="30">
         <v>3481</v>
       </c>
       <c r="N13" s="30">
         <v>3153</v>
       </c>
       <c r="O13" s="30">
         <v>4426</v>
       </c>
       <c r="P13" s="30">
         <v>2573</v>
       </c>
       <c r="Q13" s="30">
         <v>1853</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="100"/>
+      <c r="A14" s="96"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
         <v>332163</v>
       </c>
       <c r="D14" s="31">
         <v>195563</v>
       </c>
       <c r="E14" s="31">
         <v>136600</v>
       </c>
       <c r="F14" s="31">
         <v>3114</v>
       </c>
       <c r="G14" s="31">
         <v>1896</v>
       </c>
       <c r="H14" s="31">
         <v>1218</v>
       </c>
       <c r="I14" s="31">
         <v>45156</v>
       </c>
       <c r="J14" s="31">
@@ -12402,51 +15948,51 @@
         <v>19793</v>
       </c>
       <c r="L14" s="31">
         <v>123374</v>
       </c>
       <c r="M14" s="31">
         <v>73544</v>
       </c>
       <c r="N14" s="31">
         <v>49830</v>
       </c>
       <c r="O14" s="31">
         <v>160519</v>
       </c>
       <c r="P14" s="31">
         <v>94760</v>
       </c>
       <c r="Q14" s="31">
         <v>65759</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="100"/>
+      <c r="A15" s="96"/>
       <c r="B15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4491</v>
       </c>
       <c r="D15" s="31">
         <v>2936</v>
       </c>
       <c r="E15" s="31">
         <v>1555</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>354</v>
       </c>
       <c r="J15" s="31">
@@ -12456,992 +16002,992 @@
         <v>145</v>
       </c>
       <c r="L15" s="31">
         <v>822</v>
       </c>
       <c r="M15" s="31">
         <v>503</v>
       </c>
       <c r="N15" s="31">
         <v>319</v>
       </c>
       <c r="O15" s="31">
         <v>3315</v>
       </c>
       <c r="P15" s="31">
         <v>2224</v>
       </c>
       <c r="Q15" s="31">
         <v>1091</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="100"/>
+      <c r="A16" s="96"/>
       <c r="B16" s="34" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C16" s="31">
         <v>132493</v>
       </c>
       <c r="D16" s="31">
         <v>73043</v>
       </c>
       <c r="E16" s="31">
         <v>59450</v>
       </c>
       <c r="F16" s="31">
         <v>39676</v>
       </c>
       <c r="G16" s="31">
         <v>20824</v>
       </c>
       <c r="H16" s="31">
         <v>18852</v>
       </c>
       <c r="I16" s="31">
         <v>48228</v>
       </c>
       <c r="J16" s="31">
         <v>26065</v>
       </c>
       <c r="K16" s="31">
         <v>22163</v>
       </c>
       <c r="L16" s="31">
         <v>41094</v>
       </c>
       <c r="M16" s="31">
         <v>23704</v>
       </c>
       <c r="N16" s="31">
         <v>17390</v>
       </c>
       <c r="O16" s="31">
         <v>3495</v>
       </c>
       <c r="P16" s="31">
         <v>2450</v>
       </c>
       <c r="Q16" s="31">
         <v>1045</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="100"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="A17" s="96"/>
+      <c r="B17" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="C17" s="32">
         <v>10186</v>
       </c>
       <c r="D17" s="32">
         <v>5595</v>
       </c>
       <c r="E17" s="32">
         <v>4591</v>
       </c>
       <c r="F17" s="32">
         <v>3205</v>
       </c>
       <c r="G17" s="32">
         <v>1642</v>
       </c>
       <c r="H17" s="32">
         <v>1563</v>
       </c>
       <c r="I17" s="32">
         <v>2588</v>
       </c>
       <c r="J17" s="32">
         <v>1494</v>
       </c>
       <c r="K17" s="32">
         <v>1094</v>
       </c>
       <c r="L17" s="32">
         <v>1648</v>
       </c>
       <c r="M17" s="32">
         <v>854</v>
       </c>
       <c r="N17" s="32">
         <v>794</v>
       </c>
       <c r="O17" s="32">
         <v>2745</v>
       </c>
       <c r="P17" s="32">
         <v>1605</v>
       </c>
       <c r="Q17" s="32">
         <v>1140</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="68" t="s">
-        <v>100</v>
+      <c r="B18" s="65" t="s">
+        <v>95</v>
       </c>
       <c r="C18" s="43">
         <v>54298</v>
       </c>
       <c r="D18" s="43">
         <v>28660</v>
       </c>
       <c r="E18" s="43">
         <v>25638</v>
       </c>
       <c r="F18" s="43">
         <v>50</v>
       </c>
       <c r="G18" s="43">
         <v>24</v>
       </c>
       <c r="H18" s="43">
         <v>26</v>
       </c>
       <c r="I18" s="43">
         <v>22467</v>
       </c>
       <c r="J18" s="43">
         <v>12329</v>
       </c>
       <c r="K18" s="43">
         <v>10138</v>
       </c>
       <c r="L18" s="43">
         <v>16207</v>
       </c>
       <c r="M18" s="43">
         <v>8193</v>
       </c>
       <c r="N18" s="43">
         <v>8014</v>
       </c>
       <c r="O18" s="43">
         <v>15574</v>
       </c>
       <c r="P18" s="43">
         <v>8114</v>
       </c>
       <c r="Q18" s="43">
         <v>7460</v>
       </c>
       <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A19" s="100"/>
-[...1 lines deleted...]
-        <v>101</v>
+      <c r="A19" s="96"/>
+      <c r="B19" s="65" t="s">
+        <v>96</v>
       </c>
       <c r="C19" s="43">
         <v>143181</v>
       </c>
       <c r="D19" s="43">
         <v>78792</v>
       </c>
       <c r="E19" s="43">
         <v>64389</v>
       </c>
       <c r="F19" s="43">
         <v>52</v>
       </c>
       <c r="G19" s="43">
         <v>24</v>
       </c>
       <c r="H19" s="43">
         <v>28</v>
       </c>
       <c r="I19" s="43">
         <v>21769</v>
       </c>
       <c r="J19" s="43">
         <v>11425</v>
       </c>
       <c r="K19" s="43">
         <v>10344</v>
       </c>
       <c r="L19" s="43">
         <v>36416</v>
       </c>
       <c r="M19" s="43">
         <v>20637</v>
       </c>
       <c r="N19" s="43">
         <v>15779</v>
       </c>
       <c r="O19" s="43">
         <v>84944</v>
       </c>
       <c r="P19" s="43">
         <v>46706</v>
       </c>
       <c r="Q19" s="43">
         <v>38238</v>
       </c>
       <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A20" s="100"/>
-[...1 lines deleted...]
-        <v>102</v>
+      <c r="A20" s="96"/>
+      <c r="B20" s="65" t="s">
+        <v>97</v>
       </c>
       <c r="C20" s="43">
         <v>3087</v>
       </c>
       <c r="D20" s="43">
         <v>1737</v>
       </c>
       <c r="E20" s="43">
         <v>1350</v>
       </c>
       <c r="F20" s="43">
         <v>12</v>
       </c>
       <c r="G20" s="43">
         <v>6</v>
       </c>
       <c r="H20" s="43">
         <v>6</v>
       </c>
       <c r="I20" s="43">
         <v>173</v>
       </c>
       <c r="J20" s="43">
         <v>92</v>
       </c>
       <c r="K20" s="43">
         <v>81</v>
       </c>
       <c r="L20" s="43">
         <v>810</v>
       </c>
       <c r="M20" s="43">
         <v>463</v>
       </c>
       <c r="N20" s="43">
         <v>347</v>
       </c>
       <c r="O20" s="43">
         <v>2092</v>
       </c>
       <c r="P20" s="43">
         <v>1176</v>
       </c>
       <c r="Q20" s="43">
         <v>916</v>
       </c>
       <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A21" s="100"/>
-[...1 lines deleted...]
-        <v>103</v>
+      <c r="A21" s="96"/>
+      <c r="B21" s="65" t="s">
+        <v>98</v>
       </c>
       <c r="C21" s="43">
         <v>16484</v>
       </c>
       <c r="D21" s="43">
         <v>12256</v>
       </c>
       <c r="E21" s="43">
         <v>4228</v>
       </c>
       <c r="F21" s="43">
         <v>76</v>
       </c>
       <c r="G21" s="43">
         <v>42</v>
       </c>
       <c r="H21" s="43">
         <v>34</v>
       </c>
       <c r="I21" s="43">
         <v>3856</v>
       </c>
       <c r="J21" s="43">
         <v>3152</v>
       </c>
       <c r="K21" s="43">
         <v>704</v>
       </c>
       <c r="L21" s="43">
         <v>3832</v>
       </c>
       <c r="M21" s="43">
         <v>2890</v>
       </c>
       <c r="N21" s="43">
         <v>942</v>
       </c>
       <c r="O21" s="43">
         <v>8720</v>
       </c>
       <c r="P21" s="43">
         <v>6172</v>
       </c>
       <c r="Q21" s="43">
         <v>2548</v>
       </c>
       <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A22" s="100"/>
-[...1 lines deleted...]
-        <v>104</v>
+      <c r="A22" s="96"/>
+      <c r="B22" s="65" t="s">
+        <v>99</v>
       </c>
       <c r="C22" s="43">
         <v>338980</v>
       </c>
       <c r="D22" s="43">
         <v>199142</v>
       </c>
       <c r="E22" s="43">
         <v>139838</v>
       </c>
       <c r="F22" s="43">
         <v>5021</v>
       </c>
       <c r="G22" s="43">
         <v>2807</v>
       </c>
       <c r="H22" s="43">
         <v>2214</v>
       </c>
       <c r="I22" s="43">
         <v>48095</v>
       </c>
       <c r="J22" s="43">
         <v>26861</v>
       </c>
       <c r="K22" s="43">
         <v>21234</v>
       </c>
       <c r="L22" s="43">
         <v>125706</v>
       </c>
       <c r="M22" s="43">
         <v>74876</v>
       </c>
       <c r="N22" s="43">
         <v>50830</v>
       </c>
       <c r="O22" s="43">
         <v>160158</v>
       </c>
       <c r="P22" s="43">
         <v>94598</v>
       </c>
       <c r="Q22" s="43">
         <v>65560</v>
       </c>
       <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A23" s="100"/>
-[...1 lines deleted...]
-        <v>105</v>
+      <c r="A23" s="96"/>
+      <c r="B23" s="65" t="s">
+        <v>100</v>
       </c>
       <c r="C23" s="43">
         <v>102778</v>
       </c>
       <c r="D23" s="43">
         <v>58338</v>
       </c>
       <c r="E23" s="43">
         <v>44440</v>
       </c>
       <c r="F23" s="43">
         <v>6078</v>
       </c>
       <c r="G23" s="43">
         <v>3325</v>
       </c>
       <c r="H23" s="43">
         <v>2753</v>
       </c>
       <c r="I23" s="43">
         <v>12791</v>
       </c>
       <c r="J23" s="43">
         <v>7037</v>
       </c>
       <c r="K23" s="43">
         <v>5754</v>
       </c>
       <c r="L23" s="43">
         <v>40401</v>
       </c>
       <c r="M23" s="43">
         <v>22151</v>
       </c>
       <c r="N23" s="43">
         <v>18250</v>
       </c>
       <c r="O23" s="43">
         <v>43508</v>
       </c>
       <c r="P23" s="43">
         <v>25825</v>
       </c>
       <c r="Q23" s="43">
         <v>17683</v>
       </c>
       <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A24" s="100"/>
-[...1 lines deleted...]
-        <v>106</v>
+      <c r="A24" s="96"/>
+      <c r="B24" s="66" t="s">
+        <v>101</v>
       </c>
       <c r="C24" s="43">
         <v>172551</v>
       </c>
       <c r="D24" s="43">
         <v>95489</v>
       </c>
       <c r="E24" s="43">
         <v>77062</v>
       </c>
       <c r="F24" s="43">
         <v>74717</v>
       </c>
       <c r="G24" s="43">
         <v>41397</v>
       </c>
       <c r="H24" s="43">
         <v>33320</v>
       </c>
       <c r="I24" s="43">
         <v>16299</v>
       </c>
       <c r="J24" s="43">
         <v>10043</v>
       </c>
       <c r="K24" s="43">
         <v>6256</v>
       </c>
       <c r="L24" s="43">
         <v>20978</v>
       </c>
       <c r="M24" s="43">
         <v>12833</v>
       </c>
       <c r="N24" s="43">
         <v>8145</v>
       </c>
       <c r="O24" s="43">
         <v>60557</v>
       </c>
       <c r="P24" s="43">
         <v>31216</v>
       </c>
       <c r="Q24" s="43">
         <v>29341</v>
       </c>
       <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="100"/>
-[...1 lines deleted...]
-        <v>107</v>
+      <c r="A25" s="96"/>
+      <c r="B25" s="66" t="s">
+        <v>102</v>
       </c>
       <c r="C25" s="43">
         <v>4413</v>
       </c>
       <c r="D25" s="43">
         <v>2901</v>
       </c>
       <c r="E25" s="43">
         <v>1512</v>
       </c>
       <c r="F25" s="31">
         <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>1</v>
       </c>
       <c r="I25" s="43">
         <v>349</v>
       </c>
       <c r="J25" s="43">
         <v>207</v>
       </c>
       <c r="K25" s="43">
         <v>142</v>
       </c>
       <c r="L25" s="43">
         <v>828</v>
       </c>
       <c r="M25" s="43">
         <v>506</v>
       </c>
       <c r="N25" s="43">
         <v>322</v>
       </c>
       <c r="O25" s="43">
         <v>3235</v>
       </c>
       <c r="P25" s="43">
         <v>2188</v>
       </c>
       <c r="Q25" s="43">
         <v>1047</v>
       </c>
       <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A26" s="100"/>
-[...1 lines deleted...]
-        <v>108</v>
+      <c r="A26" s="96"/>
+      <c r="B26" s="66" t="s">
+        <v>103</v>
       </c>
       <c r="C26" s="43">
         <v>1965</v>
       </c>
       <c r="D26" s="43">
         <v>1122</v>
       </c>
       <c r="E26" s="43">
         <v>843</v>
       </c>
       <c r="F26" s="43">
         <v>1954</v>
       </c>
       <c r="G26" s="43">
         <v>1116</v>
       </c>
       <c r="H26" s="43">
         <v>838</v>
       </c>
       <c r="I26" s="43">
         <v>10</v>
       </c>
       <c r="J26" s="43">
         <v>6</v>
       </c>
       <c r="K26" s="43">
         <v>4</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>0</v>
       </c>
       <c r="O26" s="43">
         <v>1</v>
       </c>
       <c r="P26" s="43">
         <v>0</v>
       </c>
       <c r="Q26" s="43">
         <v>1</v>
       </c>
       <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A27" s="100"/>
-[...1 lines deleted...]
-        <v>109</v>
+      <c r="A27" s="96"/>
+      <c r="B27" s="66" t="s">
+        <v>104</v>
       </c>
       <c r="C27" s="43">
         <v>80178</v>
       </c>
       <c r="D27" s="43">
         <v>25753</v>
       </c>
       <c r="E27" s="43">
         <v>54425</v>
       </c>
       <c r="F27" s="43">
         <v>2651</v>
       </c>
       <c r="G27" s="43">
         <v>688</v>
       </c>
       <c r="H27" s="43">
         <v>1963</v>
       </c>
       <c r="I27" s="43">
         <v>18369</v>
       </c>
       <c r="J27" s="43">
         <v>5201</v>
       </c>
       <c r="K27" s="43">
         <v>13168</v>
       </c>
       <c r="L27" s="43">
         <v>31511</v>
       </c>
       <c r="M27" s="43">
         <v>10286</v>
       </c>
       <c r="N27" s="43">
         <v>21225</v>
       </c>
       <c r="O27" s="43">
         <v>27647</v>
       </c>
       <c r="P27" s="43">
         <v>9578</v>
       </c>
       <c r="Q27" s="43">
         <v>18069</v>
       </c>
       <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="100"/>
-[...1 lines deleted...]
-        <v>110</v>
+      <c r="A28" s="96"/>
+      <c r="B28" s="65" t="s">
+        <v>105</v>
       </c>
       <c r="C28" s="43">
         <v>24586</v>
       </c>
       <c r="D28" s="43">
         <v>20970</v>
       </c>
       <c r="E28" s="43">
         <v>3616</v>
       </c>
       <c r="F28" s="43">
         <v>267</v>
       </c>
       <c r="G28" s="43">
         <v>206</v>
       </c>
       <c r="H28" s="43">
         <v>61</v>
       </c>
       <c r="I28" s="43">
         <v>1379</v>
       </c>
       <c r="J28" s="43">
         <v>1110</v>
       </c>
       <c r="K28" s="43">
         <v>269</v>
       </c>
       <c r="L28" s="43">
         <v>4132</v>
       </c>
       <c r="M28" s="43">
         <v>3534</v>
       </c>
       <c r="N28" s="43">
         <v>598</v>
       </c>
       <c r="O28" s="43">
         <v>18808</v>
       </c>
       <c r="P28" s="43">
         <v>16120</v>
       </c>
       <c r="Q28" s="43">
         <v>2688</v>
       </c>
       <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A29" s="100"/>
-[...1 lines deleted...]
-        <v>111</v>
+      <c r="A29" s="96"/>
+      <c r="B29" s="65" t="s">
+        <v>106</v>
       </c>
       <c r="C29" s="43">
         <v>136746</v>
       </c>
       <c r="D29" s="43">
         <v>63051</v>
       </c>
       <c r="E29" s="43">
         <v>73695</v>
       </c>
       <c r="F29" s="43">
         <v>1456</v>
       </c>
       <c r="G29" s="43">
         <v>745</v>
       </c>
       <c r="H29" s="43">
         <v>711</v>
       </c>
       <c r="I29" s="43">
         <v>19240</v>
       </c>
       <c r="J29" s="43">
         <v>9691</v>
       </c>
       <c r="K29" s="43">
         <v>9549</v>
       </c>
       <c r="L29" s="43">
         <v>71817</v>
       </c>
       <c r="M29" s="43">
         <v>34319</v>
       </c>
       <c r="N29" s="43">
         <v>37498</v>
       </c>
       <c r="O29" s="43">
         <v>44233</v>
       </c>
       <c r="P29" s="43">
         <v>18296</v>
       </c>
       <c r="Q29" s="43">
         <v>25937</v>
       </c>
       <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A30" s="100"/>
-[...1 lines deleted...]
-        <v>112</v>
+      <c r="A30" s="96"/>
+      <c r="B30" s="65" t="s">
+        <v>107</v>
       </c>
       <c r="C30" s="43">
         <v>141744</v>
       </c>
       <c r="D30" s="43">
         <v>79755</v>
       </c>
       <c r="E30" s="43">
         <v>61989</v>
       </c>
       <c r="F30" s="43">
         <v>40832</v>
       </c>
       <c r="G30" s="43">
         <v>21600</v>
       </c>
       <c r="H30" s="43">
         <v>19232</v>
       </c>
       <c r="I30" s="43">
         <v>51070</v>
       </c>
       <c r="J30" s="43">
         <v>28208</v>
       </c>
       <c r="K30" s="43">
         <v>22862</v>
       </c>
       <c r="L30" s="43">
         <v>45868</v>
       </c>
       <c r="M30" s="43">
         <v>27183</v>
       </c>
       <c r="N30" s="43">
         <v>18685</v>
       </c>
       <c r="O30" s="43">
         <v>3974</v>
       </c>
       <c r="P30" s="43">
         <v>2764</v>
       </c>
       <c r="Q30" s="43">
         <v>1210</v>
       </c>
       <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A31" s="100"/>
-[...1 lines deleted...]
-        <v>113</v>
+      <c r="A31" s="96"/>
+      <c r="B31" s="65" t="s">
+        <v>108</v>
       </c>
       <c r="C31" s="43">
         <v>4699</v>
       </c>
       <c r="D31" s="43">
         <v>2447</v>
       </c>
       <c r="E31" s="43">
         <v>2252</v>
       </c>
       <c r="F31" s="43">
         <v>28</v>
       </c>
       <c r="G31" s="43">
         <v>16</v>
       </c>
       <c r="H31" s="43">
         <v>12</v>
       </c>
       <c r="I31" s="43">
         <v>41</v>
       </c>
       <c r="J31" s="43">
         <v>22</v>
       </c>
       <c r="K31" s="43">
         <v>19</v>
       </c>
       <c r="L31" s="43">
         <v>221</v>
       </c>
       <c r="M31" s="43">
         <v>137</v>
       </c>
       <c r="N31" s="43">
         <v>84</v>
       </c>
       <c r="O31" s="43">
         <v>4409</v>
       </c>
       <c r="P31" s="43">
         <v>2272</v>
       </c>
       <c r="Q31" s="43">
         <v>2137</v>
       </c>
       <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A32" s="100"/>
-[...1 lines deleted...]
-        <v>114</v>
+      <c r="A32" s="96"/>
+      <c r="B32" s="65" t="s">
+        <v>109</v>
       </c>
       <c r="C32" s="43">
         <v>1374</v>
       </c>
       <c r="D32" s="43">
         <v>746</v>
       </c>
       <c r="E32" s="43">
         <v>628</v>
       </c>
       <c r="F32" s="43">
         <v>27</v>
       </c>
       <c r="G32" s="43">
         <v>10</v>
       </c>
       <c r="H32" s="43">
         <v>17</v>
       </c>
       <c r="I32" s="43">
         <v>551</v>
       </c>
       <c r="J32" s="43">
         <v>318</v>
       </c>
       <c r="K32" s="43">
         <v>233</v>
       </c>
       <c r="L32" s="43">
         <v>276</v>
       </c>
       <c r="M32" s="43">
         <v>159</v>
       </c>
       <c r="N32" s="43">
         <v>117</v>
       </c>
       <c r="O32" s="43">
         <v>520</v>
       </c>
       <c r="P32" s="43">
         <v>259</v>
       </c>
       <c r="Q32" s="43">
         <v>261</v>
       </c>
       <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A33" s="100"/>
-[...1 lines deleted...]
-        <v>115</v>
+      <c r="A33" s="96"/>
+      <c r="B33" s="65" t="s">
+        <v>110</v>
       </c>
       <c r="C33" s="43">
         <v>4467</v>
       </c>
       <c r="D33" s="43">
         <v>2279</v>
       </c>
       <c r="E33" s="43">
         <v>2188</v>
       </c>
       <c r="F33" s="43">
         <v>217</v>
       </c>
       <c r="G33" s="43">
         <v>107</v>
       </c>
       <c r="H33" s="43">
         <v>110</v>
       </c>
       <c r="I33" s="43">
         <v>914</v>
       </c>
       <c r="J33" s="43">
         <v>518</v>
       </c>
       <c r="K33" s="43">
         <v>396</v>
       </c>
       <c r="L33" s="43">
         <v>1073</v>
       </c>
       <c r="M33" s="43">
         <v>525</v>
       </c>
       <c r="N33" s="43">
         <v>548</v>
       </c>
       <c r="O33" s="43">
         <v>2263</v>
       </c>
       <c r="P33" s="43">
         <v>1129</v>
       </c>
       <c r="Q33" s="43">
         <v>1134</v>
       </c>
       <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="101"/>
-[...1 lines deleted...]
-        <v>116</v>
+      <c r="A34" s="97"/>
+      <c r="B34" s="67" t="s">
+        <v>111</v>
       </c>
       <c r="C34" s="44">
         <v>24258</v>
       </c>
       <c r="D34" s="45">
         <v>14126</v>
       </c>
       <c r="E34" s="45">
         <v>10132</v>
       </c>
       <c r="F34" s="45">
         <v>361</v>
       </c>
       <c r="G34" s="45">
         <v>135</v>
       </c>
       <c r="H34" s="45">
         <v>226</v>
       </c>
       <c r="I34" s="45">
         <v>2097</v>
       </c>
       <c r="J34" s="45">
         <v>779</v>
       </c>
@@ -13469,74 +17015,74 @@
       <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="102"/>
-[...14 lines deleted...]
-      <c r="Q36" s="102"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
@@ -13561,250 +17107,250 @@
       <c r="E40" s="40"/>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D06165C-7A97-4AD4-8B9C-EB7188CB71CE}">
   <dimension ref="A1:AJ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C7" sqref="C7"/>
       <selection pane="topRight" activeCell="C7" sqref="C7"/>
       <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="107" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="106"/>
+      <c r="A2" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2" s="99"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="103"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="100"/>
+      <c r="C4" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="87"/>
-[...1 lines deleted...]
-      <c r="F4" s="86" t="s">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="86"/>
-[...1 lines deleted...]
-      <c r="I4" s="86" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="86"/>
-[...1 lines deleted...]
-      <c r="L4" s="86" t="s">
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="87"/>
-[...1 lines deleted...]
-      <c r="O4" s="86" t="s">
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="87"/>
-      <c r="Q4" s="88"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
     </row>
     <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="90"/>
-      <c r="B5" s="104"/>
+      <c r="A5" s="86"/>
+      <c r="B5" s="101"/>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R5" s="9"/>
     </row>
     <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="92"/>
-      <c r="B6" s="105"/>
+      <c r="A6" s="88"/>
+      <c r="B6" s="102"/>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="54"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="29">
         <v>1244150</v>
       </c>
       <c r="D7" s="29">
         <v>681402</v>
       </c>
       <c r="E7" s="29">
         <v>562748</v>
       </c>
       <c r="F7" s="29">
         <v>134143</v>
       </c>
       <c r="G7" s="29">
         <v>72527</v>
       </c>
       <c r="H7" s="29">
         <v>61616</v>
       </c>
       <c r="I7" s="29">
         <v>215068</v>
       </c>
       <c r="J7" s="29">
         <v>114569</v>
       </c>
       <c r="K7" s="29">
@@ -13812,51 +17358,51 @@
       </c>
       <c r="L7" s="29">
         <v>401144</v>
       </c>
       <c r="M7" s="29">
         <v>218912</v>
       </c>
       <c r="N7" s="29">
         <v>182232</v>
       </c>
       <c r="O7" s="29">
         <v>493795</v>
       </c>
       <c r="P7" s="29">
         <v>275394</v>
       </c>
       <c r="Q7" s="29">
         <v>218401</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
         <v>387871</v>
       </c>
       <c r="D8" s="30">
         <v>194977</v>
       </c>
       <c r="E8" s="30">
         <v>192894</v>
       </c>
       <c r="F8" s="30">
         <v>14076</v>
       </c>
       <c r="G8" s="30">
         <v>7051</v>
       </c>
       <c r="H8" s="30">
         <v>7025</v>
       </c>
       <c r="I8" s="30">
         <v>58132</v>
@@ -13868,51 +17414,51 @@
         <v>31408</v>
       </c>
       <c r="L8" s="30">
         <v>160039</v>
       </c>
       <c r="M8" s="30">
         <v>77698</v>
       </c>
       <c r="N8" s="30">
         <v>82341</v>
       </c>
       <c r="O8" s="30">
         <v>155624</v>
       </c>
       <c r="P8" s="30">
         <v>83504</v>
       </c>
       <c r="Q8" s="30">
         <v>72120</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="96"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
         <v>199319</v>
       </c>
       <c r="D9" s="30">
         <v>108494</v>
       </c>
       <c r="E9" s="30">
         <v>90825</v>
       </c>
       <c r="F9" s="30">
         <v>186</v>
       </c>
       <c r="G9" s="30">
         <v>100</v>
       </c>
       <c r="H9" s="30">
         <v>86</v>
       </c>
       <c r="I9" s="30">
         <v>44509</v>
       </c>
       <c r="J9" s="30">
@@ -13922,51 +17468,51 @@
         <v>20580</v>
       </c>
       <c r="L9" s="30">
         <v>52916</v>
       </c>
       <c r="M9" s="30">
         <v>29028</v>
       </c>
       <c r="N9" s="30">
         <v>23888</v>
       </c>
       <c r="O9" s="30">
         <v>101708</v>
       </c>
       <c r="P9" s="30">
         <v>55437</v>
       </c>
       <c r="Q9" s="30">
         <v>46271</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="100"/>
+      <c r="A10" s="96"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
         <v>12272</v>
       </c>
       <c r="D10" s="30">
         <v>9416</v>
       </c>
       <c r="E10" s="30">
         <v>2856</v>
       </c>
       <c r="F10" s="30">
         <v>28</v>
       </c>
       <c r="G10" s="30">
         <v>15</v>
       </c>
       <c r="H10" s="30">
         <v>13</v>
       </c>
       <c r="I10" s="30">
         <v>3346</v>
       </c>
       <c r="J10" s="30">
@@ -13976,51 +17522,51 @@
         <v>535</v>
       </c>
       <c r="L10" s="30">
         <v>2587</v>
       </c>
       <c r="M10" s="30">
         <v>2068</v>
       </c>
       <c r="N10" s="30">
         <v>519</v>
       </c>
       <c r="O10" s="30">
         <v>6311</v>
       </c>
       <c r="P10" s="30">
         <v>4522</v>
       </c>
       <c r="Q10" s="30">
         <v>1789</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="100"/>
+      <c r="A11" s="96"/>
       <c r="B11" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="30">
         <v>75168</v>
       </c>
       <c r="D11" s="30">
         <v>41291</v>
       </c>
       <c r="E11" s="30">
         <v>33877</v>
       </c>
       <c r="F11" s="30">
         <v>9049</v>
       </c>
       <c r="G11" s="30">
         <v>5870</v>
       </c>
       <c r="H11" s="30">
         <v>3179</v>
       </c>
       <c r="I11" s="30">
         <v>6089</v>
       </c>
       <c r="J11" s="30">
@@ -14030,51 +17576,51 @@
         <v>2123</v>
       </c>
       <c r="L11" s="30">
         <v>12198</v>
       </c>
       <c r="M11" s="30">
         <v>7966</v>
       </c>
       <c r="N11" s="30">
         <v>4232</v>
       </c>
       <c r="O11" s="30">
         <v>47832</v>
       </c>
       <c r="P11" s="30">
         <v>23489</v>
       </c>
       <c r="Q11" s="30">
         <v>24343</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="100"/>
+      <c r="A12" s="96"/>
       <c r="B12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="30">
         <v>11990</v>
       </c>
       <c r="D12" s="30">
         <v>7857</v>
       </c>
       <c r="E12" s="30">
         <v>4133</v>
       </c>
       <c r="F12" s="30">
         <v>1903</v>
       </c>
       <c r="G12" s="30">
         <v>1362</v>
       </c>
       <c r="H12" s="30">
         <v>541</v>
       </c>
       <c r="I12" s="30">
         <v>1265</v>
       </c>
       <c r="J12" s="30">
@@ -14084,51 +17630,51 @@
         <v>371</v>
       </c>
       <c r="L12" s="30">
         <v>1230</v>
       </c>
       <c r="M12" s="30">
         <v>849</v>
       </c>
       <c r="N12" s="30">
         <v>381</v>
       </c>
       <c r="O12" s="30">
         <v>7592</v>
       </c>
       <c r="P12" s="30">
         <v>4752</v>
       </c>
       <c r="Q12" s="30">
         <v>2840</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="100"/>
+      <c r="A13" s="96"/>
       <c r="B13" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="30">
         <v>81264</v>
       </c>
       <c r="D13" s="30">
         <v>43903</v>
       </c>
       <c r="E13" s="30">
         <v>37361</v>
       </c>
       <c r="F13" s="30">
         <v>63343</v>
       </c>
       <c r="G13" s="30">
         <v>33951</v>
       </c>
       <c r="H13" s="30">
         <v>29392</v>
       </c>
       <c r="I13" s="30">
         <v>6985</v>
       </c>
       <c r="J13" s="30">
@@ -14138,51 +17684,51 @@
         <v>3015</v>
       </c>
       <c r="L13" s="30">
         <v>6556</v>
       </c>
       <c r="M13" s="30">
         <v>3438</v>
       </c>
       <c r="N13" s="30">
         <v>3118</v>
       </c>
       <c r="O13" s="30">
         <v>4380</v>
       </c>
       <c r="P13" s="30">
         <v>2544</v>
       </c>
       <c r="Q13" s="30">
         <v>1836</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="100"/>
+      <c r="A14" s="96"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
         <v>330895</v>
       </c>
       <c r="D14" s="31">
         <v>194883</v>
       </c>
       <c r="E14" s="31">
         <v>136012</v>
       </c>
       <c r="F14" s="31">
         <v>3071</v>
       </c>
       <c r="G14" s="31">
         <v>1878</v>
       </c>
       <c r="H14" s="31">
         <v>1193</v>
       </c>
       <c r="I14" s="31">
         <v>44452</v>
       </c>
       <c r="J14" s="31">
@@ -14192,51 +17738,51 @@
         <v>19442</v>
       </c>
       <c r="L14" s="31">
         <v>122486</v>
       </c>
       <c r="M14" s="31">
         <v>73076</v>
       </c>
       <c r="N14" s="31">
         <v>49410</v>
       </c>
       <c r="O14" s="31">
         <v>160886</v>
       </c>
       <c r="P14" s="31">
         <v>94919</v>
       </c>
       <c r="Q14" s="31">
         <v>65967</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="100"/>
+      <c r="A15" s="96"/>
       <c r="B15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4489</v>
       </c>
       <c r="D15" s="31">
         <v>2935</v>
       </c>
       <c r="E15" s="31">
         <v>1554</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>353</v>
       </c>
       <c r="J15" s="31">
@@ -14246,992 +17792,992 @@
         <v>144</v>
       </c>
       <c r="L15" s="31">
         <v>819</v>
       </c>
       <c r="M15" s="31">
         <v>500</v>
       </c>
       <c r="N15" s="31">
         <v>319</v>
       </c>
       <c r="O15" s="31">
         <v>3317</v>
       </c>
       <c r="P15" s="31">
         <v>2226</v>
       </c>
       <c r="Q15" s="31">
         <v>1091</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="100"/>
+      <c r="A16" s="96"/>
       <c r="B16" s="34" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C16" s="31">
         <v>130696</v>
       </c>
       <c r="D16" s="31">
         <v>72048</v>
       </c>
       <c r="E16" s="31">
         <v>58648</v>
       </c>
       <c r="F16" s="31">
         <v>39258</v>
       </c>
       <c r="G16" s="31">
         <v>20646</v>
       </c>
       <c r="H16" s="31">
         <v>18612</v>
       </c>
       <c r="I16" s="31">
         <v>47338</v>
       </c>
       <c r="J16" s="31">
         <v>25554</v>
       </c>
       <c r="K16" s="31">
         <v>21784</v>
       </c>
       <c r="L16" s="31">
         <v>40661</v>
       </c>
       <c r="M16" s="31">
         <v>23433</v>
       </c>
       <c r="N16" s="31">
         <v>17228</v>
       </c>
       <c r="O16" s="31">
         <v>3439</v>
       </c>
       <c r="P16" s="31">
         <v>2415</v>
       </c>
       <c r="Q16" s="31">
         <v>1024</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="100"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="A17" s="96"/>
+      <c r="B17" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="C17" s="32">
         <v>10186</v>
       </c>
       <c r="D17" s="32">
         <v>5598</v>
       </c>
       <c r="E17" s="32">
         <v>4588</v>
       </c>
       <c r="F17" s="32">
         <v>3229</v>
       </c>
       <c r="G17" s="32">
         <v>1654</v>
       </c>
       <c r="H17" s="32">
         <v>1575</v>
       </c>
       <c r="I17" s="32">
         <v>2599</v>
       </c>
       <c r="J17" s="32">
         <v>1502</v>
       </c>
       <c r="K17" s="32">
         <v>1097</v>
       </c>
       <c r="L17" s="32">
         <v>1652</v>
       </c>
       <c r="M17" s="32">
         <v>856</v>
       </c>
       <c r="N17" s="32">
         <v>796</v>
       </c>
       <c r="O17" s="32">
         <v>2706</v>
       </c>
       <c r="P17" s="32">
         <v>1586</v>
       </c>
       <c r="Q17" s="32">
         <v>1120</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="68" t="s">
-        <v>76</v>
+      <c r="B18" s="65" t="s">
+        <v>73</v>
       </c>
       <c r="C18" s="43">
         <v>54048</v>
       </c>
       <c r="D18" s="43">
         <v>28489</v>
       </c>
       <c r="E18" s="43">
         <v>25559</v>
       </c>
       <c r="F18" s="43">
         <v>45</v>
       </c>
       <c r="G18" s="43">
         <v>23</v>
       </c>
       <c r="H18" s="43">
         <v>22</v>
       </c>
       <c r="I18" s="43">
         <v>22347</v>
       </c>
       <c r="J18" s="43">
         <v>12251</v>
       </c>
       <c r="K18" s="43">
         <v>10096</v>
       </c>
       <c r="L18" s="43">
         <v>16019</v>
       </c>
       <c r="M18" s="43">
         <v>8105</v>
       </c>
       <c r="N18" s="43">
         <v>7914</v>
       </c>
       <c r="O18" s="43">
         <v>15637</v>
       </c>
       <c r="P18" s="43">
         <v>8110</v>
       </c>
       <c r="Q18" s="43">
         <v>7527</v>
       </c>
       <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A19" s="100"/>
-[...1 lines deleted...]
-        <v>77</v>
+      <c r="A19" s="96"/>
+      <c r="B19" s="65" t="s">
+        <v>74</v>
       </c>
       <c r="C19" s="43">
         <v>141548</v>
       </c>
       <c r="D19" s="43">
         <v>77871</v>
       </c>
       <c r="E19" s="43">
         <v>63677</v>
       </c>
       <c r="F19" s="43">
         <v>48</v>
       </c>
       <c r="G19" s="43">
         <v>23</v>
       </c>
       <c r="H19" s="43">
         <v>25</v>
       </c>
       <c r="I19" s="43">
         <v>21615</v>
       </c>
       <c r="J19" s="43">
         <v>11333</v>
       </c>
       <c r="K19" s="43">
         <v>10282</v>
       </c>
       <c r="L19" s="43">
         <v>35964</v>
       </c>
       <c r="M19" s="43">
         <v>20388</v>
       </c>
       <c r="N19" s="43">
         <v>15576</v>
       </c>
       <c r="O19" s="43">
         <v>83921</v>
       </c>
       <c r="P19" s="43">
         <v>46127</v>
       </c>
       <c r="Q19" s="43">
         <v>37794</v>
       </c>
       <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A20" s="100"/>
-[...1 lines deleted...]
-        <v>78</v>
+      <c r="A20" s="96"/>
+      <c r="B20" s="65" t="s">
+        <v>75</v>
       </c>
       <c r="C20" s="43">
         <v>3071</v>
       </c>
       <c r="D20" s="43">
         <v>1714</v>
       </c>
       <c r="E20" s="43">
         <v>1357</v>
       </c>
       <c r="F20" s="43">
         <v>9</v>
       </c>
       <c r="G20" s="43">
         <v>6</v>
       </c>
       <c r="H20" s="43">
         <v>3</v>
       </c>
       <c r="I20" s="43">
         <v>147</v>
       </c>
       <c r="J20" s="43">
         <v>80</v>
       </c>
       <c r="K20" s="43">
         <v>67</v>
       </c>
       <c r="L20" s="43">
         <v>798</v>
       </c>
       <c r="M20" s="43">
         <v>445</v>
       </c>
       <c r="N20" s="43">
         <v>353</v>
       </c>
       <c r="O20" s="43">
         <v>2117</v>
       </c>
       <c r="P20" s="43">
         <v>1183</v>
       </c>
       <c r="Q20" s="43">
         <v>934</v>
       </c>
       <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A21" s="100"/>
-[...1 lines deleted...]
-        <v>79</v>
+      <c r="A21" s="96"/>
+      <c r="B21" s="65" t="s">
+        <v>76</v>
       </c>
       <c r="C21" s="43">
         <v>16296</v>
       </c>
       <c r="D21" s="43">
         <v>12099</v>
       </c>
       <c r="E21" s="43">
         <v>4197</v>
       </c>
       <c r="F21" s="43">
         <v>73</v>
       </c>
       <c r="G21" s="43">
         <v>42</v>
       </c>
       <c r="H21" s="43">
         <v>31</v>
       </c>
       <c r="I21" s="43">
         <v>3850</v>
       </c>
       <c r="J21" s="43">
         <v>3152</v>
       </c>
       <c r="K21" s="43">
         <v>698</v>
       </c>
       <c r="L21" s="43">
         <v>3741</v>
       </c>
       <c r="M21" s="43">
         <v>2823</v>
       </c>
       <c r="N21" s="43">
         <v>918</v>
       </c>
       <c r="O21" s="43">
         <v>8632</v>
       </c>
       <c r="P21" s="43">
         <v>6082</v>
       </c>
       <c r="Q21" s="43">
         <v>2550</v>
       </c>
       <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A22" s="100"/>
-[...1 lines deleted...]
-        <v>80</v>
+      <c r="A22" s="96"/>
+      <c r="B22" s="65" t="s">
+        <v>77</v>
       </c>
       <c r="C22" s="43">
         <v>337232</v>
       </c>
       <c r="D22" s="43">
         <v>198243</v>
       </c>
       <c r="E22" s="43">
         <v>138989</v>
       </c>
       <c r="F22" s="43">
         <v>4866</v>
       </c>
       <c r="G22" s="43">
         <v>2754</v>
       </c>
       <c r="H22" s="43">
         <v>2112</v>
       </c>
       <c r="I22" s="43">
         <v>47146</v>
       </c>
       <c r="J22" s="43">
         <v>26392</v>
       </c>
       <c r="K22" s="43">
         <v>20754</v>
       </c>
       <c r="L22" s="43">
         <v>124697</v>
       </c>
       <c r="M22" s="43">
         <v>74344</v>
       </c>
       <c r="N22" s="43">
         <v>50353</v>
       </c>
       <c r="O22" s="43">
         <v>160523</v>
       </c>
       <c r="P22" s="43">
         <v>94753</v>
       </c>
       <c r="Q22" s="43">
         <v>65770</v>
       </c>
       <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A23" s="100"/>
-[...1 lines deleted...]
-        <v>81</v>
+      <c r="A23" s="96"/>
+      <c r="B23" s="65" t="s">
+        <v>78</v>
       </c>
       <c r="C23" s="43">
         <v>102535</v>
       </c>
       <c r="D23" s="43">
         <v>58209</v>
       </c>
       <c r="E23" s="43">
         <v>44326</v>
       </c>
       <c r="F23" s="43">
         <v>6102</v>
       </c>
       <c r="G23" s="43">
         <v>3329</v>
       </c>
       <c r="H23" s="43">
         <v>2773</v>
       </c>
       <c r="I23" s="43">
         <v>12799</v>
       </c>
       <c r="J23" s="43">
         <v>7039</v>
       </c>
       <c r="K23" s="43">
         <v>5760</v>
       </c>
       <c r="L23" s="43">
         <v>40302</v>
       </c>
       <c r="M23" s="43">
         <v>22096</v>
       </c>
       <c r="N23" s="43">
         <v>18206</v>
       </c>
       <c r="O23" s="43">
         <v>43332</v>
       </c>
       <c r="P23" s="43">
         <v>25745</v>
       </c>
       <c r="Q23" s="43">
         <v>17587</v>
       </c>
       <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A24" s="100"/>
-[...1 lines deleted...]
-        <v>82</v>
+      <c r="A24" s="96"/>
+      <c r="B24" s="66" t="s">
+        <v>79</v>
       </c>
       <c r="C24" s="43">
         <v>170357</v>
       </c>
       <c r="D24" s="43">
         <v>94136</v>
       </c>
       <c r="E24" s="43">
         <v>76221</v>
       </c>
       <c r="F24" s="43">
         <v>75576</v>
       </c>
       <c r="G24" s="43">
         <v>41884</v>
       </c>
       <c r="H24" s="43">
         <v>33692</v>
       </c>
       <c r="I24" s="43">
         <v>14605</v>
       </c>
       <c r="J24" s="43">
         <v>8977</v>
       </c>
       <c r="K24" s="43">
         <v>5628</v>
       </c>
       <c r="L24" s="43">
         <v>20547</v>
       </c>
       <c r="M24" s="43">
         <v>12557</v>
       </c>
       <c r="N24" s="43">
         <v>7990</v>
       </c>
       <c r="O24" s="43">
         <v>59629</v>
       </c>
       <c r="P24" s="43">
         <v>30718</v>
       </c>
       <c r="Q24" s="43">
         <v>28911</v>
       </c>
       <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A25" s="100"/>
-[...1 lines deleted...]
-        <v>83</v>
+      <c r="A25" s="96"/>
+      <c r="B25" s="66" t="s">
+        <v>80</v>
       </c>
       <c r="C25" s="43">
         <v>4413</v>
       </c>
       <c r="D25" s="43">
         <v>2900</v>
       </c>
       <c r="E25" s="43">
         <v>1513</v>
       </c>
       <c r="F25" s="31">
         <v>1</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>1</v>
       </c>
       <c r="I25" s="43">
         <v>346</v>
       </c>
       <c r="J25" s="43">
         <v>206</v>
       </c>
       <c r="K25" s="43">
         <v>140</v>
       </c>
       <c r="L25" s="43">
         <v>826</v>
       </c>
       <c r="M25" s="43">
         <v>503</v>
       </c>
       <c r="N25" s="43">
         <v>323</v>
       </c>
       <c r="O25" s="43">
         <v>3240</v>
       </c>
       <c r="P25" s="43">
         <v>2191</v>
       </c>
       <c r="Q25" s="43">
         <v>1049</v>
       </c>
       <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A26" s="100"/>
-[...1 lines deleted...]
-        <v>84</v>
+      <c r="A26" s="96"/>
+      <c r="B26" s="66" t="s">
+        <v>81</v>
       </c>
       <c r="C26" s="43">
         <v>1947</v>
       </c>
       <c r="D26" s="43">
         <v>1103</v>
       </c>
       <c r="E26" s="43">
         <v>844</v>
       </c>
       <c r="F26" s="43">
         <v>1937</v>
       </c>
       <c r="G26" s="43">
         <v>1099</v>
       </c>
       <c r="H26" s="43">
         <v>838</v>
       </c>
       <c r="I26" s="43">
         <v>8</v>
       </c>
       <c r="J26" s="43">
         <v>4</v>
       </c>
       <c r="K26" s="43">
         <v>4</v>
       </c>
       <c r="L26" s="31">
         <v>1</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>1</v>
       </c>
       <c r="O26" s="43">
         <v>1</v>
       </c>
       <c r="P26" s="43">
         <v>0</v>
       </c>
       <c r="Q26" s="43">
         <v>1</v>
       </c>
       <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A27" s="100"/>
-[...1 lines deleted...]
-        <v>85</v>
+      <c r="A27" s="96"/>
+      <c r="B27" s="66" t="s">
+        <v>82</v>
       </c>
       <c r="C27" s="43">
         <v>79181</v>
       </c>
       <c r="D27" s="43">
         <v>25384</v>
       </c>
       <c r="E27" s="43">
         <v>53797</v>
       </c>
       <c r="F27" s="43">
         <v>2642</v>
       </c>
       <c r="G27" s="43">
         <v>693</v>
       </c>
       <c r="H27" s="43">
         <v>1949</v>
       </c>
       <c r="I27" s="43">
         <v>17938</v>
       </c>
       <c r="J27" s="43">
         <v>5029</v>
       </c>
       <c r="K27" s="43">
         <v>12909</v>
       </c>
       <c r="L27" s="43">
         <v>31101</v>
       </c>
       <c r="M27" s="43">
         <v>10133</v>
       </c>
       <c r="N27" s="43">
         <v>20968</v>
       </c>
       <c r="O27" s="43">
         <v>27500</v>
       </c>
       <c r="P27" s="43">
         <v>9529</v>
       </c>
       <c r="Q27" s="43">
         <v>17971</v>
       </c>
       <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="100"/>
-[...1 lines deleted...]
-        <v>86</v>
+      <c r="A28" s="96"/>
+      <c r="B28" s="65" t="s">
+        <v>83</v>
       </c>
       <c r="C28" s="43">
         <v>24038</v>
       </c>
       <c r="D28" s="43">
         <v>20521</v>
       </c>
       <c r="E28" s="43">
         <v>3517</v>
       </c>
       <c r="F28" s="43">
         <v>265</v>
       </c>
       <c r="G28" s="43">
         <v>205</v>
       </c>
       <c r="H28" s="43">
         <v>60</v>
       </c>
       <c r="I28" s="43">
         <v>1362</v>
       </c>
       <c r="J28" s="43">
         <v>1094</v>
       </c>
       <c r="K28" s="43">
         <v>268</v>
       </c>
       <c r="L28" s="43">
         <v>4033</v>
       </c>
       <c r="M28" s="43">
         <v>3451</v>
       </c>
       <c r="N28" s="43">
         <v>582</v>
       </c>
       <c r="O28" s="43">
         <v>18378</v>
       </c>
       <c r="P28" s="43">
         <v>15771</v>
       </c>
       <c r="Q28" s="43">
         <v>2607</v>
       </c>
       <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A29" s="100"/>
-[...1 lines deleted...]
-        <v>87</v>
+      <c r="A29" s="96"/>
+      <c r="B29" s="65" t="s">
+        <v>84</v>
       </c>
       <c r="C29" s="43">
         <v>136054</v>
       </c>
       <c r="D29" s="43">
         <v>62917</v>
       </c>
       <c r="E29" s="43">
         <v>73137</v>
       </c>
       <c r="F29" s="43">
         <v>1456</v>
       </c>
       <c r="G29" s="43">
         <v>751</v>
       </c>
       <c r="H29" s="43">
         <v>705</v>
       </c>
       <c r="I29" s="43">
         <v>19185</v>
       </c>
       <c r="J29" s="43">
         <v>9670</v>
       </c>
       <c r="K29" s="43">
         <v>9515</v>
       </c>
       <c r="L29" s="43">
         <v>71557</v>
       </c>
       <c r="M29" s="43">
         <v>34292</v>
       </c>
       <c r="N29" s="43">
         <v>37265</v>
       </c>
       <c r="O29" s="43">
         <v>43856</v>
       </c>
       <c r="P29" s="43">
         <v>18204</v>
       </c>
       <c r="Q29" s="43">
         <v>25652</v>
       </c>
       <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A30" s="100"/>
-[...1 lines deleted...]
-        <v>88</v>
+      <c r="A30" s="96"/>
+      <c r="B30" s="65" t="s">
+        <v>85</v>
       </c>
       <c r="C30" s="43">
         <v>140313</v>
       </c>
       <c r="D30" s="43">
         <v>78866</v>
       </c>
       <c r="E30" s="43">
         <v>61447</v>
       </c>
       <c r="F30" s="43">
         <v>40555</v>
       </c>
       <c r="G30" s="43">
         <v>21469</v>
       </c>
       <c r="H30" s="43">
         <v>19086</v>
       </c>
       <c r="I30" s="43">
         <v>50442</v>
       </c>
       <c r="J30" s="43">
         <v>27814</v>
       </c>
       <c r="K30" s="43">
         <v>22628</v>
       </c>
       <c r="L30" s="43">
         <v>45457</v>
       </c>
       <c r="M30" s="43">
         <v>26894</v>
       </c>
       <c r="N30" s="43">
         <v>18563</v>
       </c>
       <c r="O30" s="43">
         <v>3859</v>
       </c>
       <c r="P30" s="43">
         <v>2689</v>
       </c>
       <c r="Q30" s="43">
         <v>1170</v>
       </c>
       <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A31" s="100"/>
-[...1 lines deleted...]
-        <v>89</v>
+      <c r="A31" s="96"/>
+      <c r="B31" s="65" t="s">
+        <v>86</v>
       </c>
       <c r="C31" s="43">
         <v>4705</v>
       </c>
       <c r="D31" s="43">
         <v>2452</v>
       </c>
       <c r="E31" s="43">
         <v>2253</v>
       </c>
       <c r="F31" s="43">
         <v>26</v>
       </c>
       <c r="G31" s="43">
         <v>15</v>
       </c>
       <c r="H31" s="43">
         <v>11</v>
       </c>
       <c r="I31" s="43">
         <v>38</v>
       </c>
       <c r="J31" s="43">
         <v>19</v>
       </c>
       <c r="K31" s="43">
         <v>19</v>
       </c>
       <c r="L31" s="43">
         <v>210</v>
       </c>
       <c r="M31" s="43">
         <v>129</v>
       </c>
       <c r="N31" s="43">
         <v>81</v>
       </c>
       <c r="O31" s="43">
         <v>4431</v>
       </c>
       <c r="P31" s="43">
         <v>2289</v>
       </c>
       <c r="Q31" s="43">
         <v>2142</v>
       </c>
       <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A32" s="100"/>
-[...1 lines deleted...]
-        <v>90</v>
+      <c r="A32" s="96"/>
+      <c r="B32" s="65" t="s">
+        <v>87</v>
       </c>
       <c r="C32" s="43">
         <v>1387</v>
       </c>
       <c r="D32" s="43">
         <v>754</v>
       </c>
       <c r="E32" s="43">
         <v>633</v>
       </c>
       <c r="F32" s="43">
         <v>27</v>
       </c>
       <c r="G32" s="43">
         <v>10</v>
       </c>
       <c r="H32" s="43">
         <v>17</v>
       </c>
       <c r="I32" s="43">
         <v>559</v>
       </c>
       <c r="J32" s="43">
         <v>323</v>
       </c>
       <c r="K32" s="43">
         <v>236</v>
       </c>
       <c r="L32" s="43">
         <v>276</v>
       </c>
       <c r="M32" s="43">
         <v>159</v>
       </c>
       <c r="N32" s="43">
         <v>117</v>
       </c>
       <c r="O32" s="43">
         <v>525</v>
       </c>
       <c r="P32" s="43">
         <v>262</v>
       </c>
       <c r="Q32" s="43">
         <v>263</v>
       </c>
       <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A33" s="100"/>
-[...1 lines deleted...]
-        <v>91</v>
+      <c r="A33" s="96"/>
+      <c r="B33" s="65" t="s">
+        <v>88</v>
       </c>
       <c r="C33" s="43">
         <v>4442</v>
       </c>
       <c r="D33" s="43">
         <v>2263</v>
       </c>
       <c r="E33" s="43">
         <v>2179</v>
       </c>
       <c r="F33" s="43">
         <v>216</v>
       </c>
       <c r="G33" s="43">
         <v>106</v>
       </c>
       <c r="H33" s="43">
         <v>110</v>
       </c>
       <c r="I33" s="43">
         <v>918</v>
       </c>
       <c r="J33" s="43">
         <v>522</v>
       </c>
       <c r="K33" s="43">
         <v>396</v>
       </c>
       <c r="L33" s="43">
         <v>1081</v>
       </c>
       <c r="M33" s="43">
         <v>527</v>
       </c>
       <c r="N33" s="43">
         <v>554</v>
       </c>
       <c r="O33" s="43">
         <v>2227</v>
       </c>
       <c r="P33" s="43">
         <v>1108</v>
       </c>
       <c r="Q33" s="43">
         <v>1119</v>
       </c>
       <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="101"/>
-[...1 lines deleted...]
-        <v>92</v>
+      <c r="A34" s="97"/>
+      <c r="B34" s="67" t="s">
+        <v>89</v>
       </c>
       <c r="C34" s="44">
         <v>22583</v>
       </c>
       <c r="D34" s="45">
         <v>13481</v>
       </c>
       <c r="E34" s="45">
         <v>9102</v>
       </c>
       <c r="F34" s="45">
         <v>299</v>
       </c>
       <c r="G34" s="45">
         <v>118</v>
       </c>
       <c r="H34" s="45">
         <v>181</v>
       </c>
       <c r="I34" s="45">
         <v>1763</v>
       </c>
       <c r="J34" s="45">
         <v>664</v>
       </c>
@@ -15259,74 +18805,74 @@
       <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="102"/>
-[...14 lines deleted...]
-      <c r="Q36" s="102"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="50" t="s">
-        <v>97</v>
+      <c r="A37" s="49" t="s">
+        <v>92</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C39" s="40"/>
@@ -15334,250 +18880,250 @@
       <c r="E39" s="40"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C40" s="40"/>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0754D5CA-C29E-495B-AB92-2CD95FD1E155}">
   <dimension ref="A1:AJ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C7" sqref="C7"/>
       <selection pane="topRight" activeCell="C7" sqref="C7"/>
       <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="106" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="106"/>
+      <c r="A2" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="99"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="103"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="100"/>
+      <c r="C4" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="87"/>
-[...1 lines deleted...]
-      <c r="F4" s="86" t="s">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="86"/>
-[...1 lines deleted...]
-      <c r="I4" s="86" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="86"/>
-[...1 lines deleted...]
-      <c r="L4" s="86" t="s">
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="87"/>
-[...1 lines deleted...]
-      <c r="O4" s="86" t="s">
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="87"/>
-      <c r="Q4" s="88"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
     </row>
     <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="90"/>
-      <c r="B5" s="104"/>
+      <c r="A5" s="86"/>
+      <c r="B5" s="101"/>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R5" s="9"/>
     </row>
     <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="92"/>
-      <c r="B6" s="105"/>
+      <c r="A6" s="88"/>
+      <c r="B6" s="102"/>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="54"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="29">
         <v>1238505</v>
       </c>
       <c r="D7" s="29">
         <v>678741</v>
       </c>
       <c r="E7" s="29">
         <v>559764</v>
       </c>
       <c r="F7" s="29">
         <v>136050</v>
       </c>
       <c r="G7" s="29">
         <v>73612</v>
       </c>
       <c r="H7" s="29">
         <v>62438</v>
       </c>
       <c r="I7" s="29">
         <v>211798</v>
       </c>
       <c r="J7" s="29">
         <v>112983</v>
       </c>
       <c r="K7" s="29">
@@ -15585,51 +19131,51 @@
       </c>
       <c r="L7" s="29">
         <v>398682</v>
       </c>
       <c r="M7" s="29">
         <v>217798</v>
       </c>
       <c r="N7" s="29">
         <v>180884</v>
       </c>
       <c r="O7" s="29">
         <v>491975</v>
       </c>
       <c r="P7" s="29">
         <v>274348</v>
       </c>
       <c r="Q7" s="29">
         <v>217627</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
         <v>384738</v>
       </c>
       <c r="D8" s="30">
         <v>193579</v>
       </c>
       <c r="E8" s="30">
         <v>191159</v>
       </c>
       <c r="F8" s="30">
         <v>14154</v>
       </c>
       <c r="G8" s="30">
         <v>7085</v>
       </c>
       <c r="H8" s="30">
         <v>7069</v>
       </c>
       <c r="I8" s="30">
         <v>57504</v>
@@ -15641,51 +19187,51 @@
         <v>30927</v>
       </c>
       <c r="L8" s="30">
         <v>158924</v>
       </c>
       <c r="M8" s="30">
         <v>77237</v>
       </c>
       <c r="N8" s="30">
         <v>81687</v>
       </c>
       <c r="O8" s="30">
         <v>154156</v>
       </c>
       <c r="P8" s="30">
         <v>82680</v>
       </c>
       <c r="Q8" s="30">
         <v>71476</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="96"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
         <v>198254</v>
       </c>
       <c r="D9" s="30">
         <v>107943</v>
       </c>
       <c r="E9" s="30">
         <v>90311</v>
       </c>
       <c r="F9" s="30">
         <v>185</v>
       </c>
       <c r="G9" s="30">
         <v>99</v>
       </c>
       <c r="H9" s="30">
         <v>86</v>
       </c>
       <c r="I9" s="30">
         <v>44456</v>
       </c>
       <c r="J9" s="30">
@@ -15695,51 +19241,51 @@
         <v>20536</v>
       </c>
       <c r="L9" s="30">
         <v>52560</v>
       </c>
       <c r="M9" s="30">
         <v>28898</v>
       </c>
       <c r="N9" s="30">
         <v>23662</v>
       </c>
       <c r="O9" s="30">
         <v>101053</v>
       </c>
       <c r="P9" s="30">
         <v>55026</v>
       </c>
       <c r="Q9" s="30">
         <v>46027</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="100"/>
+      <c r="A10" s="96"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
         <v>12252</v>
       </c>
       <c r="D10" s="30">
         <v>9403</v>
       </c>
       <c r="E10" s="30">
         <v>2849</v>
       </c>
       <c r="F10" s="30">
         <v>28</v>
       </c>
       <c r="G10" s="30">
         <v>15</v>
       </c>
       <c r="H10" s="30">
         <v>13</v>
       </c>
       <c r="I10" s="30">
         <v>3358</v>
       </c>
       <c r="J10" s="30">
@@ -15749,51 +19295,51 @@
         <v>531</v>
       </c>
       <c r="L10" s="30">
         <v>2554</v>
       </c>
       <c r="M10" s="30">
         <v>2036</v>
       </c>
       <c r="N10" s="30">
         <v>518</v>
       </c>
       <c r="O10" s="30">
         <v>6312</v>
       </c>
       <c r="P10" s="30">
         <v>4525</v>
       </c>
       <c r="Q10" s="30">
         <v>1787</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="100"/>
+      <c r="A11" s="96"/>
       <c r="B11" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="30">
         <v>74216</v>
       </c>
       <c r="D11" s="30">
         <v>40779</v>
       </c>
       <c r="E11" s="30">
         <v>33437</v>
       </c>
       <c r="F11" s="30">
         <v>9167</v>
       </c>
       <c r="G11" s="30">
         <v>5955</v>
       </c>
       <c r="H11" s="30">
         <v>3212</v>
       </c>
       <c r="I11" s="30">
         <v>5806</v>
       </c>
       <c r="J11" s="30">
@@ -15803,51 +19349,51 @@
         <v>2062</v>
       </c>
       <c r="L11" s="30">
         <v>11972</v>
       </c>
       <c r="M11" s="30">
         <v>7870</v>
       </c>
       <c r="N11" s="30">
         <v>4102</v>
       </c>
       <c r="O11" s="30">
         <v>47271</v>
       </c>
       <c r="P11" s="30">
         <v>23210</v>
       </c>
       <c r="Q11" s="30">
         <v>24061</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="100"/>
+      <c r="A12" s="96"/>
       <c r="B12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="30">
         <v>12016</v>
       </c>
       <c r="D12" s="30">
         <v>7878</v>
       </c>
       <c r="E12" s="30">
         <v>4138</v>
       </c>
       <c r="F12" s="30">
         <v>1934</v>
       </c>
       <c r="G12" s="30">
         <v>1387</v>
       </c>
       <c r="H12" s="30">
         <v>547</v>
       </c>
       <c r="I12" s="30">
         <v>1258</v>
       </c>
       <c r="J12" s="30">
@@ -15857,51 +19403,51 @@
         <v>376</v>
       </c>
       <c r="L12" s="30">
         <v>1211</v>
       </c>
       <c r="M12" s="30">
         <v>849</v>
       </c>
       <c r="N12" s="30">
         <v>362</v>
       </c>
       <c r="O12" s="30">
         <v>7613</v>
       </c>
       <c r="P12" s="30">
         <v>4760</v>
       </c>
       <c r="Q12" s="30">
         <v>2853</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="100"/>
+      <c r="A13" s="96"/>
       <c r="B13" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="30">
         <v>81272</v>
       </c>
       <c r="D13" s="30">
         <v>43788</v>
       </c>
       <c r="E13" s="30">
         <v>37484</v>
       </c>
       <c r="F13" s="30">
         <v>64936</v>
       </c>
       <c r="G13" s="30">
         <v>34835</v>
       </c>
       <c r="H13" s="30">
         <v>30101</v>
       </c>
       <c r="I13" s="30">
         <v>5506</v>
       </c>
       <c r="J13" s="30">
@@ -15911,51 +19457,51 @@
         <v>2466</v>
       </c>
       <c r="L13" s="30">
         <v>6525</v>
       </c>
       <c r="M13" s="30">
         <v>3412</v>
       </c>
       <c r="N13" s="30">
         <v>3113</v>
       </c>
       <c r="O13" s="30">
         <v>4305</v>
       </c>
       <c r="P13" s="30">
         <v>2501</v>
       </c>
       <c r="Q13" s="30">
         <v>1804</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="100"/>
+      <c r="A14" s="96"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
         <v>331035</v>
       </c>
       <c r="D14" s="31">
         <v>194989</v>
       </c>
       <c r="E14" s="31">
         <v>136046</v>
       </c>
       <c r="F14" s="31">
         <v>3066</v>
       </c>
       <c r="G14" s="31">
         <v>1881</v>
       </c>
       <c r="H14" s="31">
         <v>1185</v>
       </c>
       <c r="I14" s="31">
         <v>44003</v>
       </c>
       <c r="J14" s="31">
@@ -15965,51 +19511,51 @@
         <v>19200</v>
       </c>
       <c r="L14" s="31">
         <v>122066</v>
       </c>
       <c r="M14" s="31">
         <v>72847</v>
       </c>
       <c r="N14" s="31">
         <v>49219</v>
       </c>
       <c r="O14" s="31">
         <v>161900</v>
       </c>
       <c r="P14" s="31">
         <v>95458</v>
       </c>
       <c r="Q14" s="31">
         <v>66442</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="100"/>
+      <c r="A15" s="96"/>
       <c r="B15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4499</v>
       </c>
       <c r="D15" s="31">
         <v>2940</v>
       </c>
       <c r="E15" s="31">
         <v>1559</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>356</v>
       </c>
       <c r="J15" s="31">
@@ -16019,992 +19565,992 @@
         <v>145</v>
       </c>
       <c r="L15" s="31">
         <v>824</v>
       </c>
       <c r="M15" s="31">
         <v>503</v>
       </c>
       <c r="N15" s="31">
         <v>321</v>
       </c>
       <c r="O15" s="31">
         <v>3319</v>
       </c>
       <c r="P15" s="31">
         <v>2226</v>
       </c>
       <c r="Q15" s="31">
         <v>1093</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="100"/>
+      <c r="A16" s="96"/>
       <c r="B16" s="34" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C16" s="31">
         <v>130025</v>
       </c>
       <c r="D16" s="31">
         <v>71850</v>
       </c>
       <c r="E16" s="31">
         <v>58175</v>
       </c>
       <c r="F16" s="31">
         <v>39318</v>
       </c>
       <c r="G16" s="31">
         <v>20687</v>
       </c>
       <c r="H16" s="31">
         <v>18631</v>
       </c>
       <c r="I16" s="31">
         <v>46938</v>
       </c>
       <c r="J16" s="31">
         <v>25473</v>
       </c>
       <c r="K16" s="31">
         <v>21465</v>
       </c>
       <c r="L16" s="31">
         <v>40384</v>
       </c>
       <c r="M16" s="31">
         <v>23285</v>
       </c>
       <c r="N16" s="31">
         <v>17099</v>
       </c>
       <c r="O16" s="31">
         <v>3385</v>
       </c>
       <c r="P16" s="31">
         <v>2405</v>
       </c>
       <c r="Q16" s="31">
         <v>980</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="100"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="A17" s="96"/>
+      <c r="B17" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="C17" s="32">
         <v>10198</v>
       </c>
       <c r="D17" s="32">
         <v>5592</v>
       </c>
       <c r="E17" s="32">
         <v>4606</v>
       </c>
       <c r="F17" s="32">
         <v>3262</v>
       </c>
       <c r="G17" s="32">
         <v>1668</v>
       </c>
       <c r="H17" s="32">
         <v>1594</v>
       </c>
       <c r="I17" s="32">
         <v>2613</v>
       </c>
       <c r="J17" s="32">
         <v>1506</v>
       </c>
       <c r="K17" s="32">
         <v>1107</v>
       </c>
       <c r="L17" s="32">
         <v>1662</v>
       </c>
       <c r="M17" s="32">
         <v>861</v>
       </c>
       <c r="N17" s="32">
         <v>801</v>
       </c>
       <c r="O17" s="32">
         <v>2661</v>
       </c>
       <c r="P17" s="32">
         <v>1557</v>
       </c>
       <c r="Q17" s="32">
         <v>1104</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="68" t="s">
-        <v>76</v>
+      <c r="B18" s="65" t="s">
+        <v>73</v>
       </c>
       <c r="C18" s="43">
         <v>53981</v>
       </c>
       <c r="D18" s="43">
         <v>28462</v>
       </c>
       <c r="E18" s="43">
         <v>25519</v>
       </c>
       <c r="F18" s="43">
         <v>42</v>
       </c>
       <c r="G18" s="43">
         <v>22</v>
       </c>
       <c r="H18" s="43">
         <v>20</v>
       </c>
       <c r="I18" s="43">
         <v>22343</v>
       </c>
       <c r="J18" s="43">
         <v>12264</v>
       </c>
       <c r="K18" s="43">
         <v>10079</v>
       </c>
       <c r="L18" s="43">
         <v>15881</v>
       </c>
       <c r="M18" s="43">
         <v>8050</v>
       </c>
       <c r="N18" s="43">
         <v>7831</v>
       </c>
       <c r="O18" s="43">
         <v>15715</v>
       </c>
       <c r="P18" s="43">
         <v>8126</v>
       </c>
       <c r="Q18" s="43">
         <v>7589</v>
       </c>
       <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A19" s="100"/>
-[...1 lines deleted...]
-        <v>77</v>
+      <c r="A19" s="96"/>
+      <c r="B19" s="65" t="s">
+        <v>74</v>
       </c>
       <c r="C19" s="43">
         <v>140492</v>
       </c>
       <c r="D19" s="43">
         <v>77320</v>
       </c>
       <c r="E19" s="43">
         <v>63172</v>
       </c>
       <c r="F19" s="43">
         <v>44</v>
       </c>
       <c r="G19" s="43">
         <v>22</v>
       </c>
       <c r="H19" s="43">
         <v>22</v>
       </c>
       <c r="I19" s="43">
         <v>21548</v>
       </c>
       <c r="J19" s="43">
         <v>11308</v>
       </c>
       <c r="K19" s="43">
         <v>10240</v>
       </c>
       <c r="L19" s="43">
         <v>35702</v>
       </c>
       <c r="M19" s="43">
         <v>20296</v>
       </c>
       <c r="N19" s="43">
         <v>15406</v>
       </c>
       <c r="O19" s="43">
         <v>83198</v>
       </c>
       <c r="P19" s="43">
         <v>45694</v>
       </c>
       <c r="Q19" s="43">
         <v>37504</v>
       </c>
       <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A20" s="100"/>
-[...1 lines deleted...]
-        <v>78</v>
+      <c r="A20" s="96"/>
+      <c r="B20" s="65" t="s">
+        <v>75</v>
       </c>
       <c r="C20" s="43">
         <v>3045</v>
       </c>
       <c r="D20" s="43">
         <v>1698</v>
       </c>
       <c r="E20" s="43">
         <v>1347</v>
       </c>
       <c r="F20" s="43">
         <v>7</v>
       </c>
       <c r="G20" s="43">
         <v>6</v>
       </c>
       <c r="H20" s="43">
         <v>1</v>
       </c>
       <c r="I20" s="43">
         <v>137</v>
       </c>
       <c r="J20" s="43">
         <v>76</v>
       </c>
       <c r="K20" s="43">
         <v>61</v>
       </c>
       <c r="L20" s="43">
         <v>782</v>
       </c>
       <c r="M20" s="43">
         <v>419</v>
       </c>
       <c r="N20" s="43">
         <v>363</v>
       </c>
       <c r="O20" s="43">
         <v>2119</v>
       </c>
       <c r="P20" s="43">
         <v>1197</v>
       </c>
       <c r="Q20" s="43">
         <v>922</v>
       </c>
       <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A21" s="100"/>
-[...1 lines deleted...]
-        <v>79</v>
+      <c r="A21" s="96"/>
+      <c r="B21" s="65" t="s">
+        <v>76</v>
       </c>
       <c r="C21" s="43">
         <v>16164</v>
       </c>
       <c r="D21" s="43">
         <v>12020</v>
       </c>
       <c r="E21" s="43">
         <v>4144</v>
       </c>
       <c r="F21" s="43">
         <v>74</v>
       </c>
       <c r="G21" s="43">
         <v>43</v>
       </c>
       <c r="H21" s="43">
         <v>31</v>
       </c>
       <c r="I21" s="43">
         <v>3836</v>
       </c>
       <c r="J21" s="43">
         <v>3153</v>
       </c>
       <c r="K21" s="43">
         <v>683</v>
       </c>
       <c r="L21" s="43">
         <v>3682</v>
       </c>
       <c r="M21" s="43">
         <v>2782</v>
       </c>
       <c r="N21" s="43">
         <v>900</v>
       </c>
       <c r="O21" s="43">
         <v>8572</v>
       </c>
       <c r="P21" s="43">
         <v>6042</v>
       </c>
       <c r="Q21" s="43">
         <v>2530</v>
       </c>
       <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A22" s="100"/>
-[...1 lines deleted...]
-        <v>80</v>
+      <c r="A22" s="96"/>
+      <c r="B22" s="65" t="s">
+        <v>77</v>
       </c>
       <c r="C22" s="43">
         <v>337029</v>
       </c>
       <c r="D22" s="43">
         <v>198183</v>
       </c>
       <c r="E22" s="43">
         <v>138846</v>
       </c>
       <c r="F22" s="43">
         <v>4825</v>
       </c>
       <c r="G22" s="43">
         <v>2725</v>
       </c>
       <c r="H22" s="43">
         <v>2100</v>
       </c>
       <c r="I22" s="43">
         <v>46500</v>
       </c>
       <c r="J22" s="43">
         <v>26102</v>
       </c>
       <c r="K22" s="43">
         <v>20398</v>
       </c>
       <c r="L22" s="43">
         <v>124171</v>
       </c>
       <c r="M22" s="43">
         <v>74063</v>
       </c>
       <c r="N22" s="43">
         <v>50108</v>
       </c>
       <c r="O22" s="43">
         <v>161533</v>
       </c>
       <c r="P22" s="43">
         <v>95293</v>
       </c>
       <c r="Q22" s="43">
         <v>66240</v>
       </c>
       <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A23" s="100"/>
-[...1 lines deleted...]
-        <v>81</v>
+      <c r="A23" s="96"/>
+      <c r="B23" s="65" t="s">
+        <v>78</v>
       </c>
       <c r="C23" s="43">
         <v>102602</v>
       </c>
       <c r="D23" s="43">
         <v>58258</v>
       </c>
       <c r="E23" s="43">
         <v>44344</v>
       </c>
       <c r="F23" s="43">
         <v>6142</v>
       </c>
       <c r="G23" s="43">
         <v>3352</v>
       </c>
       <c r="H23" s="43">
         <v>2790</v>
       </c>
       <c r="I23" s="43">
         <v>12842</v>
       </c>
       <c r="J23" s="43">
         <v>7065</v>
       </c>
       <c r="K23" s="43">
         <v>5777</v>
       </c>
       <c r="L23" s="43">
         <v>40281</v>
       </c>
       <c r="M23" s="43">
         <v>22074</v>
       </c>
       <c r="N23" s="43">
         <v>18207</v>
       </c>
       <c r="O23" s="43">
         <v>43337</v>
       </c>
       <c r="P23" s="43">
         <v>25767</v>
       </c>
       <c r="Q23" s="43">
         <v>17570</v>
       </c>
       <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A24" s="100"/>
-[...1 lines deleted...]
-        <v>82</v>
+      <c r="A24" s="96"/>
+      <c r="B24" s="66" t="s">
+        <v>79</v>
       </c>
       <c r="C24" s="43">
         <v>169443</v>
       </c>
       <c r="D24" s="43">
         <v>93538</v>
       </c>
       <c r="E24" s="43">
         <v>75905</v>
       </c>
       <c r="F24" s="43">
         <v>77318</v>
       </c>
       <c r="G24" s="43">
         <v>42877</v>
       </c>
       <c r="H24" s="43">
         <v>34441</v>
       </c>
       <c r="I24" s="43">
         <v>12830</v>
       </c>
       <c r="J24" s="43">
         <v>7812</v>
       </c>
       <c r="K24" s="43">
         <v>5018</v>
       </c>
       <c r="L24" s="43">
         <v>20273</v>
       </c>
       <c r="M24" s="43">
         <v>12440</v>
       </c>
       <c r="N24" s="43">
         <v>7833</v>
       </c>
       <c r="O24" s="43">
         <v>59022</v>
       </c>
       <c r="P24" s="43">
         <v>30409</v>
       </c>
       <c r="Q24" s="43">
         <v>28613</v>
       </c>
       <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A25" s="100"/>
-[...1 lines deleted...]
-        <v>83</v>
+      <c r="A25" s="96"/>
+      <c r="B25" s="66" t="s">
+        <v>80</v>
       </c>
       <c r="C25" s="43">
         <v>4421</v>
       </c>
       <c r="D25" s="43">
         <v>2907</v>
       </c>
       <c r="E25" s="43">
         <v>1514</v>
       </c>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0</v>
       </c>
       <c r="I25" s="43">
         <v>350</v>
       </c>
       <c r="J25" s="43">
         <v>209</v>
       </c>
       <c r="K25" s="43">
         <v>141</v>
       </c>
       <c r="L25" s="43">
         <v>829</v>
       </c>
       <c r="M25" s="43">
         <v>506</v>
       </c>
       <c r="N25" s="43">
         <v>323</v>
       </c>
       <c r="O25" s="43">
         <v>3242</v>
       </c>
       <c r="P25" s="43">
         <v>2192</v>
       </c>
       <c r="Q25" s="43">
         <v>1050</v>
       </c>
       <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A26" s="100"/>
-[...1 lines deleted...]
-        <v>84</v>
+      <c r="A26" s="96"/>
+      <c r="B26" s="66" t="s">
+        <v>81</v>
       </c>
       <c r="C26" s="43">
         <v>1930</v>
       </c>
       <c r="D26" s="43">
         <v>1091</v>
       </c>
       <c r="E26" s="43">
         <v>839</v>
       </c>
       <c r="F26" s="43">
         <v>1924</v>
       </c>
       <c r="G26" s="43">
         <v>1089</v>
       </c>
       <c r="H26" s="43">
         <v>835</v>
       </c>
       <c r="I26" s="43">
         <v>4</v>
       </c>
       <c r="J26" s="43">
         <v>2</v>
       </c>
       <c r="K26" s="43">
         <v>2</v>
       </c>
       <c r="L26" s="31">
         <v>1</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>1</v>
       </c>
       <c r="O26" s="43">
         <v>1</v>
       </c>
       <c r="P26" s="43">
         <v>0</v>
       </c>
       <c r="Q26" s="43">
         <v>1</v>
       </c>
       <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A27" s="100"/>
-[...1 lines deleted...]
-        <v>85</v>
+      <c r="A27" s="96"/>
+      <c r="B27" s="66" t="s">
+        <v>82</v>
       </c>
       <c r="C27" s="43">
         <v>78873</v>
       </c>
       <c r="D27" s="43">
         <v>25286</v>
       </c>
       <c r="E27" s="43">
         <v>53587</v>
       </c>
       <c r="F27" s="43">
         <v>2699</v>
       </c>
       <c r="G27" s="43">
         <v>706</v>
       </c>
       <c r="H27" s="43">
         <v>1993</v>
       </c>
       <c r="I27" s="43">
         <v>17674</v>
       </c>
       <c r="J27" s="43">
         <v>4971</v>
       </c>
       <c r="K27" s="43">
         <v>12703</v>
       </c>
       <c r="L27" s="43">
         <v>31030</v>
       </c>
       <c r="M27" s="43">
         <v>10097</v>
       </c>
       <c r="N27" s="43">
         <v>20933</v>
       </c>
       <c r="O27" s="43">
         <v>27470</v>
       </c>
       <c r="P27" s="43">
         <v>9512</v>
       </c>
       <c r="Q27" s="43">
         <v>17958</v>
       </c>
       <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="100"/>
-[...1 lines deleted...]
-        <v>86</v>
+      <c r="A28" s="96"/>
+      <c r="B28" s="65" t="s">
+        <v>83</v>
       </c>
       <c r="C28" s="43">
         <v>23532</v>
       </c>
       <c r="D28" s="43">
         <v>20113</v>
       </c>
       <c r="E28" s="43">
         <v>3419</v>
       </c>
       <c r="F28" s="43">
         <v>266</v>
       </c>
       <c r="G28" s="43">
         <v>208</v>
       </c>
       <c r="H28" s="43">
         <v>58</v>
       </c>
       <c r="I28" s="43">
         <v>1353</v>
       </c>
       <c r="J28" s="43">
         <v>1087</v>
       </c>
       <c r="K28" s="43">
         <v>266</v>
       </c>
       <c r="L28" s="43">
         <v>3959</v>
       </c>
       <c r="M28" s="43">
         <v>3384</v>
       </c>
       <c r="N28" s="43">
         <v>575</v>
       </c>
       <c r="O28" s="43">
         <v>17954</v>
       </c>
       <c r="P28" s="43">
         <v>15434</v>
       </c>
       <c r="Q28" s="43">
         <v>2520</v>
       </c>
       <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A29" s="100"/>
-[...1 lines deleted...]
-        <v>87</v>
+      <c r="A29" s="96"/>
+      <c r="B29" s="65" t="s">
+        <v>84</v>
       </c>
       <c r="C29" s="43">
         <v>135586</v>
       </c>
       <c r="D29" s="43">
         <v>62810</v>
       </c>
       <c r="E29" s="43">
         <v>72776</v>
       </c>
       <c r="F29" s="43">
         <v>1482</v>
       </c>
       <c r="G29" s="43">
         <v>759</v>
       </c>
       <c r="H29" s="43">
         <v>723</v>
       </c>
       <c r="I29" s="43">
         <v>19223</v>
       </c>
       <c r="J29" s="43">
         <v>9714</v>
       </c>
       <c r="K29" s="43">
         <v>9509</v>
       </c>
       <c r="L29" s="43">
         <v>71378</v>
       </c>
       <c r="M29" s="43">
         <v>34254</v>
       </c>
       <c r="N29" s="43">
         <v>37124</v>
       </c>
       <c r="O29" s="43">
         <v>43503</v>
       </c>
       <c r="P29" s="43">
         <v>18083</v>
       </c>
       <c r="Q29" s="43">
         <v>25420</v>
       </c>
       <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A30" s="100"/>
-[...1 lines deleted...]
-        <v>88</v>
+      <c r="A30" s="96"/>
+      <c r="B30" s="65" t="s">
+        <v>85</v>
       </c>
       <c r="C30" s="43">
         <v>139925</v>
       </c>
       <c r="D30" s="43">
         <v>78731</v>
       </c>
       <c r="E30" s="43">
         <v>61194</v>
       </c>
       <c r="F30" s="43">
         <v>40686</v>
       </c>
       <c r="G30" s="43">
         <v>21553</v>
       </c>
       <c r="H30" s="43">
         <v>19133</v>
       </c>
       <c r="I30" s="43">
         <v>50232</v>
       </c>
       <c r="J30" s="43">
         <v>27803</v>
       </c>
       <c r="K30" s="43">
         <v>22429</v>
       </c>
       <c r="L30" s="43">
         <v>45243</v>
       </c>
       <c r="M30" s="43">
         <v>26752</v>
       </c>
       <c r="N30" s="43">
         <v>18491</v>
       </c>
       <c r="O30" s="43">
         <v>3764</v>
       </c>
       <c r="P30" s="43">
         <v>2623</v>
       </c>
       <c r="Q30" s="43">
         <v>1141</v>
       </c>
       <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A31" s="100"/>
-[...1 lines deleted...]
-        <v>89</v>
+      <c r="A31" s="96"/>
+      <c r="B31" s="65" t="s">
+        <v>86</v>
       </c>
       <c r="C31" s="43">
         <v>4700</v>
       </c>
       <c r="D31" s="43">
         <v>2446</v>
       </c>
       <c r="E31" s="43">
         <v>2254</v>
       </c>
       <c r="F31" s="43">
         <v>24</v>
       </c>
       <c r="G31" s="43">
         <v>14</v>
       </c>
       <c r="H31" s="43">
         <v>10</v>
       </c>
       <c r="I31" s="43">
         <v>37</v>
       </c>
       <c r="J31" s="43">
         <v>17</v>
       </c>
       <c r="K31" s="43">
         <v>20</v>
       </c>
       <c r="L31" s="43">
         <v>193</v>
       </c>
       <c r="M31" s="43">
         <v>116</v>
       </c>
       <c r="N31" s="43">
         <v>77</v>
       </c>
       <c r="O31" s="43">
         <v>4446</v>
       </c>
       <c r="P31" s="43">
         <v>2299</v>
       </c>
       <c r="Q31" s="43">
         <v>2147</v>
       </c>
       <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A32" s="100"/>
-[...1 lines deleted...]
-        <v>90</v>
+      <c r="A32" s="96"/>
+      <c r="B32" s="65" t="s">
+        <v>87</v>
       </c>
       <c r="C32" s="43">
         <v>1407</v>
       </c>
       <c r="D32" s="43">
         <v>761</v>
       </c>
       <c r="E32" s="43">
         <v>646</v>
       </c>
       <c r="F32" s="43">
         <v>27</v>
       </c>
       <c r="G32" s="43">
         <v>10</v>
       </c>
       <c r="H32" s="43">
         <v>17</v>
       </c>
       <c r="I32" s="43">
         <v>581</v>
       </c>
       <c r="J32" s="43">
         <v>334</v>
       </c>
       <c r="K32" s="43">
         <v>247</v>
       </c>
       <c r="L32" s="43">
         <v>277</v>
       </c>
       <c r="M32" s="43">
         <v>158</v>
       </c>
       <c r="N32" s="43">
         <v>119</v>
       </c>
       <c r="O32" s="43">
         <v>522</v>
       </c>
       <c r="P32" s="43">
         <v>259</v>
       </c>
       <c r="Q32" s="43">
         <v>263</v>
       </c>
       <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A33" s="100"/>
-[...1 lines deleted...]
-        <v>91</v>
+      <c r="A33" s="96"/>
+      <c r="B33" s="65" t="s">
+        <v>88</v>
       </c>
       <c r="C33" s="43">
         <v>4433</v>
       </c>
       <c r="D33" s="43">
         <v>2249</v>
       </c>
       <c r="E33" s="43">
         <v>2184</v>
       </c>
       <c r="F33" s="43">
         <v>220</v>
       </c>
       <c r="G33" s="43">
         <v>108</v>
       </c>
       <c r="H33" s="43">
         <v>112</v>
       </c>
       <c r="I33" s="43">
         <v>920</v>
       </c>
       <c r="J33" s="43">
         <v>522</v>
       </c>
       <c r="K33" s="43">
         <v>398</v>
       </c>
       <c r="L33" s="43">
         <v>1091</v>
       </c>
       <c r="M33" s="43">
         <v>529</v>
       </c>
       <c r="N33" s="43">
         <v>562</v>
       </c>
       <c r="O33" s="43">
         <v>2202</v>
       </c>
       <c r="P33" s="43">
         <v>1090</v>
       </c>
       <c r="Q33" s="43">
         <v>1112</v>
       </c>
       <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="101"/>
-[...1 lines deleted...]
-        <v>92</v>
+      <c r="A34" s="97"/>
+      <c r="B34" s="67" t="s">
+        <v>89</v>
       </c>
       <c r="C34" s="44">
         <v>20942</v>
       </c>
       <c r="D34" s="45">
         <v>12868</v>
       </c>
       <c r="E34" s="45">
         <v>8074</v>
       </c>
       <c r="F34" s="45">
         <v>270</v>
       </c>
       <c r="G34" s="45">
         <v>118</v>
       </c>
       <c r="H34" s="45">
         <v>152</v>
       </c>
       <c r="I34" s="45">
         <v>1388</v>
       </c>
       <c r="J34" s="45">
         <v>544</v>
       </c>
@@ -17032,74 +20578,74 @@
       <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="102"/>
-[...14 lines deleted...]
-      <c r="Q36" s="102"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C39" s="40"/>
@@ -17108,250 +20654,250 @@
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C40" s="40"/>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AJ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C7" sqref="C7"/>
       <selection pane="topRight" activeCell="C7" sqref="C7"/>
       <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
       <selection pane="bottomRight" activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="106" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="106"/>
+      <c r="A2" s="99" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="99"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="103"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="100"/>
+      <c r="C4" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="87"/>
-[...1 lines deleted...]
-      <c r="F4" s="86" t="s">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="86"/>
-[...1 lines deleted...]
-      <c r="I4" s="86" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="86"/>
-[...1 lines deleted...]
-      <c r="L4" s="86" t="s">
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="87"/>
-[...1 lines deleted...]
-      <c r="O4" s="86" t="s">
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="87"/>
-      <c r="Q4" s="88"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
     </row>
     <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="90"/>
-      <c r="B5" s="104"/>
+      <c r="A5" s="86"/>
+      <c r="B5" s="101"/>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R5" s="9"/>
     </row>
     <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="92"/>
-      <c r="B6" s="105"/>
+      <c r="A6" s="88"/>
+      <c r="B6" s="102"/>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="54"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="29">
         <v>1232280</v>
       </c>
       <c r="D7" s="29">
         <v>675695</v>
       </c>
       <c r="E7" s="29">
         <v>556585</v>
       </c>
       <c r="F7" s="29">
         <v>137651</v>
       </c>
       <c r="G7" s="29">
         <v>74462</v>
       </c>
       <c r="H7" s="29">
         <v>63189</v>
       </c>
       <c r="I7" s="29">
         <v>208262</v>
       </c>
       <c r="J7" s="29">
         <v>111094</v>
       </c>
       <c r="K7" s="29">
@@ -17359,51 +20905,51 @@
       </c>
       <c r="L7" s="29">
         <v>396229</v>
       </c>
       <c r="M7" s="29">
         <v>216732</v>
       </c>
       <c r="N7" s="29">
         <v>179497</v>
       </c>
       <c r="O7" s="29">
         <v>490138</v>
       </c>
       <c r="P7" s="29">
         <v>273407</v>
       </c>
       <c r="Q7" s="29">
         <v>216731</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
         <v>381749</v>
       </c>
       <c r="D8" s="30">
         <v>192317</v>
       </c>
       <c r="E8" s="30">
         <v>189432</v>
       </c>
       <c r="F8" s="30">
         <v>14255</v>
       </c>
       <c r="G8" s="30">
         <v>7128</v>
       </c>
       <c r="H8" s="30">
         <v>7127</v>
       </c>
       <c r="I8" s="30">
         <v>57006</v>
@@ -17415,51 +20961,51 @@
         <v>30543</v>
       </c>
       <c r="L8" s="30">
         <v>157779</v>
       </c>
       <c r="M8" s="30">
         <v>76812</v>
       </c>
       <c r="N8" s="30">
         <v>80967</v>
       </c>
       <c r="O8" s="30">
         <v>152709</v>
       </c>
       <c r="P8" s="30">
         <v>81914</v>
       </c>
       <c r="Q8" s="30">
         <v>70795</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="96"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
         <v>197054</v>
       </c>
       <c r="D9" s="30">
         <v>107331</v>
       </c>
       <c r="E9" s="30">
         <v>89723</v>
       </c>
       <c r="F9" s="30">
         <v>182</v>
       </c>
       <c r="G9" s="30">
         <v>97</v>
       </c>
       <c r="H9" s="30">
         <v>85</v>
       </c>
       <c r="I9" s="30">
         <v>44405</v>
       </c>
       <c r="J9" s="30">
@@ -17469,51 +21015,51 @@
         <v>20516</v>
       </c>
       <c r="L9" s="30">
         <v>52243</v>
       </c>
       <c r="M9" s="30">
         <v>28748</v>
       </c>
       <c r="N9" s="30">
         <v>23495</v>
       </c>
       <c r="O9" s="30">
         <v>100224</v>
       </c>
       <c r="P9" s="30">
         <v>54597</v>
       </c>
       <c r="Q9" s="30">
         <v>45627</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="100"/>
+      <c r="A10" s="96"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
         <v>12262</v>
       </c>
       <c r="D10" s="30">
         <v>9403</v>
       </c>
       <c r="E10" s="30">
         <v>2859</v>
       </c>
       <c r="F10" s="30">
         <v>30</v>
       </c>
       <c r="G10" s="30">
         <v>16</v>
       </c>
       <c r="H10" s="30">
         <v>14</v>
       </c>
       <c r="I10" s="30">
         <v>3392</v>
       </c>
       <c r="J10" s="30">
@@ -17523,51 +21069,51 @@
         <v>531</v>
       </c>
       <c r="L10" s="30">
         <v>2510</v>
       </c>
       <c r="M10" s="30">
         <v>1992</v>
       </c>
       <c r="N10" s="30">
         <v>518</v>
       </c>
       <c r="O10" s="30">
         <v>6330</v>
       </c>
       <c r="P10" s="30">
         <v>4534</v>
       </c>
       <c r="Q10" s="30">
         <v>1796</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="100"/>
+      <c r="A11" s="96"/>
       <c r="B11" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="30">
         <v>73202</v>
       </c>
       <c r="D11" s="30">
         <v>40272</v>
       </c>
       <c r="E11" s="30">
         <v>32930</v>
       </c>
       <c r="F11" s="30">
         <v>9221</v>
       </c>
       <c r="G11" s="30">
         <v>5993</v>
       </c>
       <c r="H11" s="30">
         <v>3228</v>
       </c>
       <c r="I11" s="30">
         <v>5562</v>
       </c>
       <c r="J11" s="30">
@@ -17577,51 +21123,51 @@
         <v>1981</v>
       </c>
       <c r="L11" s="30">
         <v>11682</v>
       </c>
       <c r="M11" s="30">
         <v>7723</v>
       </c>
       <c r="N11" s="30">
         <v>3959</v>
       </c>
       <c r="O11" s="30">
         <v>46737</v>
       </c>
       <c r="P11" s="30">
         <v>22975</v>
       </c>
       <c r="Q11" s="30">
         <v>23762</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="100"/>
+      <c r="A12" s="96"/>
       <c r="B12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="30">
         <v>12068</v>
       </c>
       <c r="D12" s="30">
         <v>7946</v>
       </c>
       <c r="E12" s="30">
         <v>4122</v>
       </c>
       <c r="F12" s="30">
         <v>1976</v>
       </c>
       <c r="G12" s="30">
         <v>1415</v>
       </c>
       <c r="H12" s="30">
         <v>561</v>
       </c>
       <c r="I12" s="30">
         <v>1261</v>
       </c>
       <c r="J12" s="30">
@@ -17631,51 +21177,51 @@
         <v>379</v>
       </c>
       <c r="L12" s="30">
         <v>1205</v>
       </c>
       <c r="M12" s="30">
         <v>857</v>
       </c>
       <c r="N12" s="30">
         <v>348</v>
       </c>
       <c r="O12" s="30">
         <v>7626</v>
       </c>
       <c r="P12" s="30">
         <v>4792</v>
       </c>
       <c r="Q12" s="30">
         <v>2834</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="100"/>
+      <c r="A13" s="96"/>
       <c r="B13" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="30">
         <v>80809</v>
       </c>
       <c r="D13" s="30">
         <v>43364</v>
       </c>
       <c r="E13" s="30">
         <v>37445</v>
       </c>
       <c r="F13" s="30">
         <v>66365</v>
       </c>
       <c r="G13" s="30">
         <v>35625</v>
       </c>
       <c r="H13" s="30">
         <v>30740</v>
       </c>
       <c r="I13" s="30">
         <v>3753</v>
       </c>
       <c r="J13" s="30">
@@ -17685,51 +21231,51 @@
         <v>1843</v>
       </c>
       <c r="L13" s="30">
         <v>6439</v>
       </c>
       <c r="M13" s="30">
         <v>3362</v>
       </c>
       <c r="N13" s="30">
         <v>3077</v>
       </c>
       <c r="O13" s="30">
         <v>4252</v>
       </c>
       <c r="P13" s="30">
         <v>2467</v>
       </c>
       <c r="Q13" s="30">
         <v>1785</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="100"/>
+      <c r="A14" s="96"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
         <v>331165</v>
       </c>
       <c r="D14" s="31">
         <v>195040</v>
       </c>
       <c r="E14" s="31">
         <v>136125</v>
       </c>
       <c r="F14" s="31">
         <v>3053</v>
       </c>
       <c r="G14" s="31">
         <v>1850</v>
       </c>
       <c r="H14" s="31">
         <v>1203</v>
       </c>
       <c r="I14" s="31">
         <v>43537</v>
       </c>
       <c r="J14" s="31">
@@ -17739,51 +21285,51 @@
         <v>18973</v>
       </c>
       <c r="L14" s="31">
         <v>121577</v>
       </c>
       <c r="M14" s="31">
         <v>72607</v>
       </c>
       <c r="N14" s="31">
         <v>48970</v>
       </c>
       <c r="O14" s="31">
         <v>162998</v>
       </c>
       <c r="P14" s="31">
         <v>96019</v>
       </c>
       <c r="Q14" s="31">
         <v>66979</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="100"/>
+      <c r="A15" s="96"/>
       <c r="B15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4506</v>
       </c>
       <c r="D15" s="31">
         <v>2947</v>
       </c>
       <c r="E15" s="31">
         <v>1559</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>355</v>
       </c>
       <c r="J15" s="31">
@@ -17793,992 +21339,992 @@
         <v>147</v>
       </c>
       <c r="L15" s="31">
         <v>822</v>
       </c>
       <c r="M15" s="31">
         <v>503</v>
       </c>
       <c r="N15" s="31">
         <v>319</v>
       </c>
       <c r="O15" s="31">
         <v>3329</v>
       </c>
       <c r="P15" s="31">
         <v>2236</v>
       </c>
       <c r="Q15" s="31">
         <v>1093</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="100"/>
-[...1 lines deleted...]
-        <v>51</v>
+      <c r="A16" s="96"/>
+      <c r="B16" s="58" t="s">
+        <v>48</v>
       </c>
       <c r="C16" s="31">
         <v>129237</v>
       </c>
       <c r="D16" s="31">
         <v>71475</v>
       </c>
       <c r="E16" s="31">
         <v>57762</v>
       </c>
       <c r="F16" s="31">
         <v>39271</v>
       </c>
       <c r="G16" s="31">
         <v>20656</v>
       </c>
       <c r="H16" s="31">
         <v>18615</v>
       </c>
       <c r="I16" s="31">
         <v>46367</v>
       </c>
       <c r="J16" s="31">
         <v>25222</v>
       </c>
       <c r="K16" s="31">
         <v>21145</v>
       </c>
       <c r="L16" s="31">
         <v>40306</v>
       </c>
       <c r="M16" s="31">
         <v>23262</v>
       </c>
       <c r="N16" s="31">
         <v>17044</v>
       </c>
       <c r="O16" s="31">
         <v>3293</v>
       </c>
       <c r="P16" s="31">
         <v>2335</v>
       </c>
       <c r="Q16" s="31">
         <v>958</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="100"/>
-[...1 lines deleted...]
-        <v>52</v>
+      <c r="A17" s="96"/>
+      <c r="B17" s="59" t="s">
+        <v>49</v>
       </c>
       <c r="C17" s="32">
         <v>10228</v>
       </c>
       <c r="D17" s="32">
         <v>5600</v>
       </c>
       <c r="E17" s="32">
         <v>4628</v>
       </c>
       <c r="F17" s="32">
         <v>3298</v>
       </c>
       <c r="G17" s="32">
         <v>1682</v>
       </c>
       <c r="H17" s="32">
         <v>1616</v>
       </c>
       <c r="I17" s="32">
         <v>2624</v>
       </c>
       <c r="J17" s="32">
         <v>1514</v>
       </c>
       <c r="K17" s="32">
         <v>1110</v>
       </c>
       <c r="L17" s="32">
         <v>1666</v>
       </c>
       <c r="M17" s="32">
         <v>866</v>
       </c>
       <c r="N17" s="32">
         <v>800</v>
       </c>
       <c r="O17" s="32">
         <v>2640</v>
       </c>
       <c r="P17" s="32">
         <v>1538</v>
       </c>
       <c r="Q17" s="32">
         <v>1102</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="62" t="s">
-        <v>54</v>
+      <c r="B18" s="60" t="s">
+        <v>51</v>
       </c>
       <c r="C18" s="43">
         <v>53914</v>
       </c>
       <c r="D18" s="43">
         <v>28393</v>
       </c>
       <c r="E18" s="43">
         <v>25521</v>
       </c>
       <c r="F18" s="43">
         <v>38</v>
       </c>
       <c r="G18" s="43">
         <v>21</v>
       </c>
       <c r="H18" s="43">
         <v>17</v>
       </c>
       <c r="I18" s="43">
         <v>22316</v>
       </c>
       <c r="J18" s="43">
         <v>12252</v>
       </c>
       <c r="K18" s="43">
         <v>10064</v>
       </c>
       <c r="L18" s="43">
         <v>15754</v>
       </c>
       <c r="M18" s="43">
         <v>7962</v>
       </c>
       <c r="N18" s="43">
         <v>7792</v>
       </c>
       <c r="O18" s="43">
         <v>15806</v>
       </c>
       <c r="P18" s="43">
         <v>8158</v>
       </c>
       <c r="Q18" s="43">
         <v>7648</v>
       </c>
       <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A19" s="100"/>
-[...1 lines deleted...]
-        <v>55</v>
+      <c r="A19" s="96"/>
+      <c r="B19" s="60" t="s">
+        <v>52</v>
       </c>
       <c r="C19" s="43">
         <v>139288</v>
       </c>
       <c r="D19" s="43">
         <v>76752</v>
       </c>
       <c r="E19" s="43">
         <v>62536</v>
       </c>
       <c r="F19" s="43">
         <v>41</v>
       </c>
       <c r="G19" s="43">
         <v>21</v>
       </c>
       <c r="H19" s="43">
         <v>20</v>
       </c>
       <c r="I19" s="43">
         <v>21502</v>
       </c>
       <c r="J19" s="43">
         <v>11283</v>
       </c>
       <c r="K19" s="43">
         <v>10219</v>
       </c>
       <c r="L19" s="43">
         <v>35494</v>
       </c>
       <c r="M19" s="43">
         <v>20232</v>
       </c>
       <c r="N19" s="43">
         <v>15262</v>
       </c>
       <c r="O19" s="43">
         <v>82251</v>
       </c>
       <c r="P19" s="43">
         <v>45216</v>
       </c>
       <c r="Q19" s="43">
         <v>37035</v>
       </c>
       <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A20" s="100"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="A20" s="96"/>
+      <c r="B20" s="60" t="s">
+        <v>53</v>
       </c>
       <c r="C20" s="43">
         <v>3036</v>
       </c>
       <c r="D20" s="43">
         <v>1698</v>
       </c>
       <c r="E20" s="43">
         <v>1338</v>
       </c>
       <c r="F20" s="43">
         <v>7</v>
       </c>
       <c r="G20" s="43">
         <v>6</v>
       </c>
       <c r="H20" s="43">
         <v>1</v>
       </c>
       <c r="I20" s="43">
         <v>121</v>
       </c>
       <c r="J20" s="43">
         <v>69</v>
       </c>
       <c r="K20" s="43">
         <v>52</v>
       </c>
       <c r="L20" s="43">
         <v>753</v>
       </c>
       <c r="M20" s="43">
         <v>407</v>
       </c>
       <c r="N20" s="43">
         <v>346</v>
       </c>
       <c r="O20" s="43">
         <v>2155</v>
       </c>
       <c r="P20" s="43">
         <v>1216</v>
       </c>
       <c r="Q20" s="43">
         <v>939</v>
       </c>
       <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A21" s="100"/>
-[...1 lines deleted...]
-        <v>57</v>
+      <c r="A21" s="96"/>
+      <c r="B21" s="60" t="s">
+        <v>54</v>
       </c>
       <c r="C21" s="43">
         <v>16059</v>
       </c>
       <c r="D21" s="43">
         <v>11948</v>
       </c>
       <c r="E21" s="43">
         <v>4111</v>
       </c>
       <c r="F21" s="43">
         <v>68</v>
       </c>
       <c r="G21" s="43">
         <v>36</v>
       </c>
       <c r="H21" s="43">
         <v>32</v>
       </c>
       <c r="I21" s="43">
         <v>3866</v>
       </c>
       <c r="J21" s="43">
         <v>3184</v>
       </c>
       <c r="K21" s="43">
         <v>682</v>
       </c>
       <c r="L21" s="43">
         <v>3598</v>
       </c>
       <c r="M21" s="43">
         <v>2718</v>
       </c>
       <c r="N21" s="43">
         <v>880</v>
       </c>
       <c r="O21" s="43">
         <v>8527</v>
       </c>
       <c r="P21" s="43">
         <v>6010</v>
       </c>
       <c r="Q21" s="43">
         <v>2517</v>
       </c>
       <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A22" s="100"/>
-[...1 lines deleted...]
-        <v>58</v>
+      <c r="A22" s="96"/>
+      <c r="B22" s="60" t="s">
+        <v>55</v>
       </c>
       <c r="C22" s="43">
         <v>336716</v>
       </c>
       <c r="D22" s="43">
         <v>198065</v>
       </c>
       <c r="E22" s="43">
         <v>138651</v>
       </c>
       <c r="F22" s="43">
         <v>4738</v>
       </c>
       <c r="G22" s="43">
         <v>2685</v>
       </c>
       <c r="H22" s="43">
         <v>2053</v>
       </c>
       <c r="I22" s="43">
         <v>45779</v>
       </c>
       <c r="J22" s="43">
         <v>25750</v>
       </c>
       <c r="K22" s="43">
         <v>20029</v>
       </c>
       <c r="L22" s="43">
         <v>123566</v>
       </c>
       <c r="M22" s="43">
         <v>73771</v>
       </c>
       <c r="N22" s="43">
         <v>49795</v>
       </c>
       <c r="O22" s="43">
         <v>162633</v>
       </c>
       <c r="P22" s="43">
         <v>95859</v>
       </c>
       <c r="Q22" s="43">
         <v>66774</v>
       </c>
       <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A23" s="100"/>
-[...1 lines deleted...]
-        <v>59</v>
+      <c r="A23" s="96"/>
+      <c r="B23" s="60" t="s">
+        <v>56</v>
       </c>
       <c r="C23" s="43">
         <v>102539</v>
       </c>
       <c r="D23" s="43">
         <v>58213</v>
       </c>
       <c r="E23" s="43">
         <v>44326</v>
       </c>
       <c r="F23" s="43">
         <v>6183</v>
       </c>
       <c r="G23" s="43">
         <v>3374</v>
       </c>
       <c r="H23" s="43">
         <v>2809</v>
       </c>
       <c r="I23" s="43">
         <v>12877</v>
       </c>
       <c r="J23" s="43">
         <v>7091</v>
       </c>
       <c r="K23" s="43">
         <v>5786</v>
       </c>
       <c r="L23" s="43">
         <v>40226</v>
       </c>
       <c r="M23" s="43">
         <v>22032</v>
       </c>
       <c r="N23" s="43">
         <v>18194</v>
       </c>
       <c r="O23" s="43">
         <v>43253</v>
       </c>
       <c r="P23" s="43">
         <v>25716</v>
       </c>
       <c r="Q23" s="43">
         <v>17537</v>
       </c>
       <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A24" s="100"/>
-[...1 lines deleted...]
-        <v>60</v>
+      <c r="A24" s="96"/>
+      <c r="B24" s="61" t="s">
+        <v>57</v>
       </c>
       <c r="C24" s="43">
         <v>168021</v>
       </c>
       <c r="D24" s="43">
         <v>92695</v>
       </c>
       <c r="E24" s="43">
         <v>75326</v>
       </c>
       <c r="F24" s="43">
         <v>78859</v>
       </c>
       <c r="G24" s="43">
         <v>43752</v>
       </c>
       <c r="H24" s="43">
         <v>35107</v>
       </c>
       <c r="I24" s="43">
         <v>10822</v>
       </c>
       <c r="J24" s="43">
         <v>6519</v>
       </c>
       <c r="K24" s="43">
         <v>4303</v>
       </c>
       <c r="L24" s="43">
         <v>19883</v>
       </c>
       <c r="M24" s="43">
         <v>12244</v>
       </c>
       <c r="N24" s="43">
         <v>7639</v>
       </c>
       <c r="O24" s="43">
         <v>58457</v>
       </c>
       <c r="P24" s="43">
         <v>30180</v>
       </c>
       <c r="Q24" s="43">
         <v>28277</v>
       </c>
       <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A25" s="100"/>
-[...1 lines deleted...]
-        <v>71</v>
+      <c r="A25" s="96"/>
+      <c r="B25" s="61" t="s">
+        <v>68</v>
       </c>
       <c r="C25" s="43">
         <v>4425</v>
       </c>
       <c r="D25" s="43">
         <v>2913</v>
       </c>
       <c r="E25" s="43">
         <v>1512</v>
       </c>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0</v>
       </c>
       <c r="I25" s="43">
         <v>346</v>
       </c>
       <c r="J25" s="43">
         <v>206</v>
       </c>
       <c r="K25" s="43">
         <v>140</v>
       </c>
       <c r="L25" s="43">
         <v>827</v>
       </c>
       <c r="M25" s="43">
         <v>506</v>
       </c>
       <c r="N25" s="43">
         <v>321</v>
       </c>
       <c r="O25" s="43">
         <v>3252</v>
       </c>
       <c r="P25" s="43">
         <v>2201</v>
       </c>
       <c r="Q25" s="43">
         <v>1051</v>
       </c>
       <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A26" s="100"/>
-[...1 lines deleted...]
-        <v>61</v>
+      <c r="A26" s="96"/>
+      <c r="B26" s="61" t="s">
+        <v>58</v>
       </c>
       <c r="C26" s="43">
         <v>1951</v>
       </c>
       <c r="D26" s="43">
         <v>1111</v>
       </c>
       <c r="E26" s="43">
         <v>840</v>
       </c>
       <c r="F26" s="43">
         <v>1948</v>
       </c>
       <c r="G26" s="43">
         <v>1110</v>
       </c>
       <c r="H26" s="43">
         <v>838</v>
       </c>
       <c r="I26" s="43">
         <v>1</v>
       </c>
       <c r="J26" s="43">
         <v>1</v>
       </c>
       <c r="K26" s="43">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>1</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>1</v>
       </c>
       <c r="O26" s="43">
         <v>1</v>
       </c>
       <c r="P26" s="43">
         <v>0</v>
       </c>
       <c r="Q26" s="43">
         <v>1</v>
       </c>
       <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A27" s="100"/>
-[...1 lines deleted...]
-        <v>62</v>
+      <c r="A27" s="96"/>
+      <c r="B27" s="61" t="s">
+        <v>59</v>
       </c>
       <c r="C27" s="43">
         <v>78802</v>
       </c>
       <c r="D27" s="43">
         <v>25360</v>
       </c>
       <c r="E27" s="43">
         <v>53442</v>
       </c>
       <c r="F27" s="43">
         <v>2763</v>
       </c>
       <c r="G27" s="43">
         <v>728</v>
       </c>
       <c r="H27" s="43">
         <v>2035</v>
       </c>
       <c r="I27" s="43">
         <v>17552</v>
       </c>
       <c r="J27" s="43">
         <v>4944</v>
       </c>
       <c r="K27" s="43">
         <v>12608</v>
       </c>
       <c r="L27" s="43">
         <v>30876</v>
       </c>
       <c r="M27" s="43">
         <v>10044</v>
       </c>
       <c r="N27" s="43">
         <v>20832</v>
       </c>
       <c r="O27" s="43">
         <v>27611</v>
       </c>
       <c r="P27" s="43">
         <v>9644</v>
       </c>
       <c r="Q27" s="43">
         <v>17967</v>
       </c>
       <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="100"/>
-[...1 lines deleted...]
-        <v>63</v>
+      <c r="A28" s="96"/>
+      <c r="B28" s="60" t="s">
+        <v>60</v>
       </c>
       <c r="C28" s="43">
         <v>23055</v>
       </c>
       <c r="D28" s="43">
         <v>19691</v>
       </c>
       <c r="E28" s="43">
         <v>3364</v>
       </c>
       <c r="F28" s="43">
         <v>265</v>
       </c>
       <c r="G28" s="43">
         <v>209</v>
       </c>
       <c r="H28" s="43">
         <v>56</v>
       </c>
       <c r="I28" s="43">
         <v>1332</v>
       </c>
       <c r="J28" s="43">
         <v>1074</v>
       </c>
       <c r="K28" s="43">
         <v>258</v>
       </c>
       <c r="L28" s="43">
         <v>3892</v>
       </c>
       <c r="M28" s="43">
         <v>3316</v>
       </c>
       <c r="N28" s="43">
         <v>576</v>
       </c>
       <c r="O28" s="43">
         <v>17566</v>
       </c>
       <c r="P28" s="43">
         <v>15092</v>
       </c>
       <c r="Q28" s="43">
         <v>2474</v>
       </c>
       <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A29" s="100"/>
-[...1 lines deleted...]
-        <v>64</v>
+      <c r="A29" s="96"/>
+      <c r="B29" s="60" t="s">
+        <v>61</v>
       </c>
       <c r="C29" s="43">
         <v>135123</v>
       </c>
       <c r="D29" s="43">
         <v>62737</v>
       </c>
       <c r="E29" s="43">
         <v>72386</v>
       </c>
       <c r="F29" s="43">
         <v>1494</v>
       </c>
       <c r="G29" s="43">
         <v>752</v>
       </c>
       <c r="H29" s="43">
         <v>742</v>
       </c>
       <c r="I29" s="43">
         <v>19262</v>
       </c>
       <c r="J29" s="43">
         <v>9749</v>
       </c>
       <c r="K29" s="43">
         <v>9513</v>
       </c>
       <c r="L29" s="43">
         <v>71302</v>
       </c>
       <c r="M29" s="43">
         <v>34315</v>
       </c>
       <c r="N29" s="43">
         <v>36987</v>
       </c>
       <c r="O29" s="43">
         <v>43065</v>
       </c>
       <c r="P29" s="43">
         <v>17921</v>
       </c>
       <c r="Q29" s="43">
         <v>25144</v>
       </c>
       <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A30" s="100"/>
-[...1 lines deleted...]
-        <v>65</v>
+      <c r="A30" s="96"/>
+      <c r="B30" s="60" t="s">
+        <v>62</v>
       </c>
       <c r="C30" s="43">
         <v>139614</v>
       </c>
       <c r="D30" s="43">
         <v>78514</v>
       </c>
       <c r="E30" s="43">
         <v>61100</v>
       </c>
       <c r="F30" s="43">
         <v>40743</v>
       </c>
       <c r="G30" s="43">
         <v>21531</v>
       </c>
       <c r="H30" s="43">
         <v>19212</v>
       </c>
       <c r="I30" s="43">
         <v>49955</v>
       </c>
       <c r="J30" s="43">
         <v>27680</v>
       </c>
       <c r="K30" s="43">
         <v>22275</v>
       </c>
       <c r="L30" s="43">
         <v>45236</v>
       </c>
       <c r="M30" s="43">
         <v>26745</v>
       </c>
       <c r="N30" s="43">
         <v>18491</v>
       </c>
       <c r="O30" s="43">
         <v>3680</v>
       </c>
       <c r="P30" s="43">
         <v>2558</v>
       </c>
       <c r="Q30" s="43">
         <v>1122</v>
       </c>
       <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A31" s="100"/>
-[...1 lines deleted...]
-        <v>66</v>
+      <c r="A31" s="96"/>
+      <c r="B31" s="60" t="s">
+        <v>63</v>
       </c>
       <c r="C31" s="43">
         <v>4712</v>
       </c>
       <c r="D31" s="43">
         <v>2462</v>
       </c>
       <c r="E31" s="43">
         <v>2250</v>
       </c>
       <c r="F31" s="43">
         <v>25</v>
       </c>
       <c r="G31" s="43">
         <v>15</v>
       </c>
       <c r="H31" s="43">
         <v>10</v>
       </c>
       <c r="I31" s="43">
         <v>35</v>
       </c>
       <c r="J31" s="43">
         <v>17</v>
       </c>
       <c r="K31" s="43">
         <v>18</v>
       </c>
       <c r="L31" s="43">
         <v>176</v>
       </c>
       <c r="M31" s="43">
         <v>109</v>
       </c>
       <c r="N31" s="43">
         <v>67</v>
       </c>
       <c r="O31" s="43">
         <v>4476</v>
       </c>
       <c r="P31" s="43">
         <v>2321</v>
       </c>
       <c r="Q31" s="43">
         <v>2155</v>
       </c>
       <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A32" s="100"/>
-[...1 lines deleted...]
-        <v>67</v>
+      <c r="A32" s="96"/>
+      <c r="B32" s="60" t="s">
+        <v>64</v>
       </c>
       <c r="C32" s="43">
         <v>1422</v>
       </c>
       <c r="D32" s="43">
         <v>767</v>
       </c>
       <c r="E32" s="43">
         <v>655</v>
       </c>
       <c r="F32" s="43">
         <v>28</v>
       </c>
       <c r="G32" s="43">
         <v>10</v>
       </c>
       <c r="H32" s="43">
         <v>18</v>
       </c>
       <c r="I32" s="43">
         <v>591</v>
       </c>
       <c r="J32" s="43">
         <v>336</v>
       </c>
       <c r="K32" s="43">
         <v>255</v>
       </c>
       <c r="L32" s="43">
         <v>278</v>
       </c>
       <c r="M32" s="43">
         <v>159</v>
       </c>
       <c r="N32" s="43">
         <v>119</v>
       </c>
       <c r="O32" s="43">
         <v>525</v>
       </c>
       <c r="P32" s="43">
         <v>262</v>
       </c>
       <c r="Q32" s="43">
         <v>263</v>
       </c>
       <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A33" s="100"/>
-[...1 lines deleted...]
-        <v>68</v>
+      <c r="A33" s="96"/>
+      <c r="B33" s="60" t="s">
+        <v>65</v>
       </c>
       <c r="C33" s="43">
         <v>4418</v>
       </c>
       <c r="D33" s="43">
         <v>2236</v>
       </c>
       <c r="E33" s="43">
         <v>2182</v>
       </c>
       <c r="F33" s="43">
         <v>220</v>
       </c>
       <c r="G33" s="43">
         <v>108</v>
       </c>
       <c r="H33" s="43">
         <v>112</v>
       </c>
       <c r="I33" s="43">
         <v>916</v>
       </c>
       <c r="J33" s="43">
         <v>521</v>
       </c>
       <c r="K33" s="43">
         <v>395</v>
       </c>
       <c r="L33" s="43">
         <v>1096</v>
       </c>
       <c r="M33" s="43">
         <v>532</v>
       </c>
       <c r="N33" s="43">
         <v>564</v>
       </c>
       <c r="O33" s="43">
         <v>2186</v>
       </c>
       <c r="P33" s="43">
         <v>1075</v>
       </c>
       <c r="Q33" s="43">
         <v>1111</v>
       </c>
       <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="101"/>
-[...1 lines deleted...]
-        <v>69</v>
+      <c r="A34" s="97"/>
+      <c r="B34" s="62" t="s">
+        <v>66</v>
       </c>
       <c r="C34" s="44">
         <v>19185</v>
       </c>
       <c r="D34" s="45">
         <v>12140</v>
       </c>
       <c r="E34" s="45">
         <v>7045</v>
       </c>
       <c r="F34" s="45">
         <v>231</v>
       </c>
       <c r="G34" s="45">
         <v>104</v>
       </c>
       <c r="H34" s="45">
         <v>127</v>
       </c>
       <c r="I34" s="45">
         <v>989</v>
       </c>
       <c r="J34" s="45">
         <v>418</v>
       </c>
@@ -18806,74 +22352,74 @@
       <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="102"/>
-[...14 lines deleted...]
-      <c r="Q36" s="102"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="50" t="s">
-        <v>53</v>
+      <c r="A37" s="49" t="s">
+        <v>50</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
@@ -18898,249 +22444,249 @@
       <c r="E40" s="40"/>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AJ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5" customWidth="1"/>
     <col min="2" max="2" width="53.6640625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="15" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="14.1640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="23" customWidth="1"/>
     <col min="19" max="19" width="15.33203125" customWidth="1"/>
     <col min="20" max="20" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:36" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="81" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="81"/>
+      <c r="A2" s="77" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="77"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:36" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:36" s="8" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="103"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="100"/>
+      <c r="C4" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="87"/>
-[...1 lines deleted...]
-      <c r="F4" s="86" t="s">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="86"/>
-[...1 lines deleted...]
-      <c r="I4" s="86" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="86"/>
-[...1 lines deleted...]
-      <c r="L4" s="86" t="s">
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="87"/>
-[...1 lines deleted...]
-      <c r="O4" s="86" t="s">
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="87"/>
-      <c r="Q4" s="88"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
     </row>
     <row r="5" spans="1:36" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="90"/>
-      <c r="B5" s="104"/>
+      <c r="A5" s="86"/>
+      <c r="B5" s="101"/>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R5" s="9"/>
     </row>
     <row r="6" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="92"/>
-      <c r="B6" s="105"/>
+      <c r="A6" s="88"/>
+      <c r="B6" s="102"/>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="9"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="54"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="29">
         <v>1233509</v>
       </c>
       <c r="D7" s="29">
         <v>677110</v>
       </c>
       <c r="E7" s="29">
         <v>556399</v>
       </c>
       <c r="F7" s="29">
         <v>139615</v>
       </c>
       <c r="G7" s="29">
         <v>75543</v>
       </c>
       <c r="H7" s="29">
         <v>64072</v>
       </c>
       <c r="I7" s="29">
         <v>207434</v>
       </c>
       <c r="J7" s="29">
         <v>110858</v>
       </c>
       <c r="K7" s="29">
@@ -19148,51 +22694,51 @@
       </c>
       <c r="L7" s="29">
         <v>395805</v>
       </c>
       <c r="M7" s="29">
         <v>216850</v>
       </c>
       <c r="N7" s="29">
         <v>178955</v>
       </c>
       <c r="O7" s="29">
         <v>490655</v>
       </c>
       <c r="P7" s="29">
         <v>273859</v>
       </c>
       <c r="Q7" s="29">
         <v>216796</v>
       </c>
       <c r="R7" s="16"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36" s="5" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="30">
         <v>380657</v>
       </c>
       <c r="D8" s="30">
         <v>191912</v>
       </c>
       <c r="E8" s="30">
         <v>188745</v>
       </c>
       <c r="F8" s="30">
         <v>14454</v>
       </c>
       <c r="G8" s="30">
         <v>7219</v>
       </c>
       <c r="H8" s="30">
         <v>7235</v>
       </c>
       <c r="I8" s="30">
         <v>56969</v>
@@ -19204,51 +22750,51 @@
         <v>30408</v>
       </c>
       <c r="L8" s="30">
         <v>157206</v>
       </c>
       <c r="M8" s="30">
         <v>76631</v>
       </c>
       <c r="N8" s="30">
         <v>80575</v>
       </c>
       <c r="O8" s="30">
         <v>152028</v>
       </c>
       <c r="P8" s="30">
         <v>81501</v>
       </c>
       <c r="Q8" s="30">
         <v>70527</v>
       </c>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="96"/>
       <c r="B9" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="30">
         <v>196911</v>
       </c>
       <c r="D9" s="30">
         <v>107376</v>
       </c>
       <c r="E9" s="30">
         <v>89535</v>
       </c>
       <c r="F9" s="30">
         <v>187</v>
       </c>
       <c r="G9" s="30">
         <v>100</v>
       </c>
       <c r="H9" s="30">
         <v>87</v>
       </c>
       <c r="I9" s="30">
         <v>44407</v>
       </c>
       <c r="J9" s="30">
@@ -19258,51 +22804,51 @@
         <v>20499</v>
       </c>
       <c r="L9" s="30">
         <v>52196</v>
       </c>
       <c r="M9" s="30">
         <v>28780</v>
       </c>
       <c r="N9" s="30">
         <v>23416</v>
       </c>
       <c r="O9" s="30">
         <v>100121</v>
       </c>
       <c r="P9" s="30">
         <v>54588</v>
       </c>
       <c r="Q9" s="30">
         <v>45533</v>
       </c>
       <c r="R9" s="18"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
     </row>
     <row r="10" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="100"/>
+      <c r="A10" s="96"/>
       <c r="B10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
         <v>12341</v>
       </c>
       <c r="D10" s="30">
         <v>9472</v>
       </c>
       <c r="E10" s="30">
         <v>2869</v>
       </c>
       <c r="F10" s="30">
         <v>30</v>
       </c>
       <c r="G10" s="30">
         <v>16</v>
       </c>
       <c r="H10" s="30">
         <v>14</v>
       </c>
       <c r="I10" s="30">
         <v>3455</v>
       </c>
       <c r="J10" s="30">
@@ -19312,51 +22858,51 @@
         <v>541</v>
       </c>
       <c r="L10" s="30">
         <v>2496</v>
       </c>
       <c r="M10" s="30">
         <v>1985</v>
       </c>
       <c r="N10" s="30">
         <v>511</v>
       </c>
       <c r="O10" s="30">
         <v>6360</v>
       </c>
       <c r="P10" s="30">
         <v>4557</v>
       </c>
       <c r="Q10" s="30">
         <v>1803</v>
       </c>
       <c r="R10" s="18"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
     </row>
     <row r="11" spans="1:36" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="100"/>
+      <c r="A11" s="96"/>
       <c r="B11" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="30">
         <v>72710</v>
       </c>
       <c r="D11" s="30">
         <v>40142</v>
       </c>
       <c r="E11" s="30">
         <v>32568</v>
       </c>
       <c r="F11" s="30">
         <v>9228</v>
       </c>
       <c r="G11" s="30">
         <v>6009</v>
       </c>
       <c r="H11" s="30">
         <v>3219</v>
       </c>
       <c r="I11" s="30">
         <v>5500</v>
       </c>
       <c r="J11" s="30">
@@ -19366,51 +22912,51 @@
         <v>1957</v>
       </c>
       <c r="L11" s="30">
         <v>11516</v>
       </c>
       <c r="M11" s="30">
         <v>7668</v>
       </c>
       <c r="N11" s="30">
         <v>3848</v>
       </c>
       <c r="O11" s="30">
         <v>46466</v>
       </c>
       <c r="P11" s="30">
         <v>22922</v>
       </c>
       <c r="Q11" s="30">
         <v>23544</v>
       </c>
       <c r="R11" s="18"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
     </row>
     <row r="12" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="100"/>
+      <c r="A12" s="96"/>
       <c r="B12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="30">
         <v>12116</v>
       </c>
       <c r="D12" s="30">
         <v>7987</v>
       </c>
       <c r="E12" s="30">
         <v>4129</v>
       </c>
       <c r="F12" s="30">
         <v>2005</v>
       </c>
       <c r="G12" s="30">
         <v>1442</v>
       </c>
       <c r="H12" s="30">
         <v>563</v>
       </c>
       <c r="I12" s="30">
         <v>1265</v>
       </c>
       <c r="J12" s="30">
@@ -19420,51 +22966,51 @@
         <v>382</v>
       </c>
       <c r="L12" s="30">
         <v>1190</v>
       </c>
       <c r="M12" s="30">
         <v>841</v>
       </c>
       <c r="N12" s="30">
         <v>349</v>
       </c>
       <c r="O12" s="30">
         <v>7656</v>
       </c>
       <c r="P12" s="30">
         <v>4821</v>
       </c>
       <c r="Q12" s="30">
         <v>2835</v>
       </c>
       <c r="R12" s="18"/>
       <c r="S12" s="23"/>
       <c r="T12" s="23"/>
     </row>
     <row r="13" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="100"/>
+      <c r="A13" s="96"/>
       <c r="B13" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="30">
         <v>81157</v>
       </c>
       <c r="D13" s="30">
         <v>43548</v>
       </c>
       <c r="E13" s="30">
         <v>37609</v>
       </c>
       <c r="F13" s="30">
         <v>67518</v>
       </c>
       <c r="G13" s="30">
         <v>36276</v>
       </c>
       <c r="H13" s="30">
         <v>31242</v>
       </c>
       <c r="I13" s="30">
         <v>2927</v>
       </c>
       <c r="J13" s="30">
@@ -19474,51 +23020,51 @@
         <v>1508</v>
       </c>
       <c r="L13" s="30">
         <v>6445</v>
       </c>
       <c r="M13" s="30">
         <v>3382</v>
       </c>
       <c r="N13" s="30">
         <v>3063</v>
       </c>
       <c r="O13" s="30">
         <v>4267</v>
       </c>
       <c r="P13" s="30">
         <v>2471</v>
       </c>
       <c r="Q13" s="30">
         <v>1796</v>
       </c>
       <c r="R13" s="18"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
     </row>
     <row r="14" spans="1:36" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="100"/>
+      <c r="A14" s="96"/>
       <c r="B14" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="31">
         <v>332831</v>
       </c>
       <c r="D14" s="31">
         <v>196076</v>
       </c>
       <c r="E14" s="31">
         <v>136755</v>
       </c>
       <c r="F14" s="31">
         <v>3050</v>
       </c>
       <c r="G14" s="31">
         <v>1862</v>
       </c>
       <c r="H14" s="31">
         <v>1188</v>
       </c>
       <c r="I14" s="31">
         <v>43351</v>
       </c>
       <c r="J14" s="31">
@@ -19528,51 +23074,51 @@
         <v>18876</v>
       </c>
       <c r="L14" s="31">
         <v>121895</v>
       </c>
       <c r="M14" s="31">
         <v>72809</v>
       </c>
       <c r="N14" s="31">
         <v>49086</v>
       </c>
       <c r="O14" s="31">
         <v>164535</v>
       </c>
       <c r="P14" s="31">
         <v>96930</v>
       </c>
       <c r="Q14" s="31">
         <v>67605</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
     </row>
     <row r="15" spans="1:36" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="100"/>
+      <c r="A15" s="96"/>
       <c r="B15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="31">
         <v>4514</v>
       </c>
       <c r="D15" s="31">
         <v>2960</v>
       </c>
       <c r="E15" s="31">
         <v>1554</v>
       </c>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>355</v>
       </c>
       <c r="J15" s="31">
@@ -19582,992 +23128,992 @@
         <v>147</v>
       </c>
       <c r="L15" s="31">
         <v>822</v>
       </c>
       <c r="M15" s="31">
         <v>503</v>
       </c>
       <c r="N15" s="31">
         <v>319</v>
       </c>
       <c r="O15" s="31">
         <v>3337</v>
       </c>
       <c r="P15" s="31">
         <v>2249</v>
       </c>
       <c r="Q15" s="31">
         <v>1088</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
     </row>
     <row r="16" spans="1:36" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="100"/>
-[...1 lines deleted...]
-        <v>51</v>
+      <c r="A16" s="96"/>
+      <c r="B16" s="58" t="s">
+        <v>48</v>
       </c>
       <c r="C16" s="31">
         <v>130057</v>
       </c>
       <c r="D16" s="31">
         <v>72057</v>
       </c>
       <c r="E16" s="31">
         <v>58000</v>
       </c>
       <c r="F16" s="31">
         <v>39812</v>
       </c>
       <c r="G16" s="31">
         <v>20917</v>
       </c>
       <c r="H16" s="31">
         <v>18895</v>
       </c>
       <c r="I16" s="31">
         <v>46565</v>
       </c>
       <c r="J16" s="31">
         <v>25429</v>
       </c>
       <c r="K16" s="31">
         <v>21136</v>
       </c>
       <c r="L16" s="31">
         <v>40376</v>
       </c>
       <c r="M16" s="31">
         <v>23382</v>
       </c>
       <c r="N16" s="31">
         <v>16994</v>
       </c>
       <c r="O16" s="31">
         <v>3304</v>
       </c>
       <c r="P16" s="31">
         <v>2329</v>
       </c>
       <c r="Q16" s="31">
         <v>975</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="23"/>
     </row>
     <row r="17" spans="1:18" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="100"/>
-[...1 lines deleted...]
-        <v>52</v>
+      <c r="A17" s="96"/>
+      <c r="B17" s="59" t="s">
+        <v>49</v>
       </c>
       <c r="C17" s="32">
         <v>10215</v>
       </c>
       <c r="D17" s="32">
         <v>5580</v>
       </c>
       <c r="E17" s="32">
         <v>4635</v>
       </c>
       <c r="F17" s="32">
         <v>3331</v>
       </c>
       <c r="G17" s="32">
         <v>1702</v>
       </c>
       <c r="H17" s="32">
         <v>1629</v>
       </c>
       <c r="I17" s="32">
         <v>2640</v>
       </c>
       <c r="J17" s="32">
         <v>1518</v>
       </c>
       <c r="K17" s="32">
         <v>1122</v>
       </c>
       <c r="L17" s="32">
         <v>1663</v>
       </c>
       <c r="M17" s="32">
         <v>869</v>
       </c>
       <c r="N17" s="32">
         <v>794</v>
       </c>
       <c r="O17" s="32">
         <v>2581</v>
       </c>
       <c r="P17" s="32">
         <v>1491</v>
       </c>
       <c r="Q17" s="32">
         <v>1090</v>
       </c>
       <c r="R17" s="19"/>
     </row>
     <row r="18" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="62" t="s">
-        <v>54</v>
+      <c r="B18" s="60" t="s">
+        <v>51</v>
       </c>
       <c r="C18" s="43">
         <v>54026</v>
       </c>
       <c r="D18" s="43">
         <v>28433</v>
       </c>
       <c r="E18" s="43">
         <v>25593</v>
       </c>
       <c r="F18" s="43">
         <v>37</v>
       </c>
       <c r="G18" s="43">
         <v>21</v>
       </c>
       <c r="H18" s="43">
         <v>16</v>
       </c>
       <c r="I18" s="43">
         <v>22284</v>
       </c>
       <c r="J18" s="43">
         <v>12219</v>
       </c>
       <c r="K18" s="43">
         <v>10065</v>
       </c>
       <c r="L18" s="43">
         <v>15754</v>
       </c>
       <c r="M18" s="43">
         <v>7960</v>
       </c>
       <c r="N18" s="43">
         <v>7794</v>
       </c>
       <c r="O18" s="43">
         <v>15951</v>
       </c>
       <c r="P18" s="43">
         <v>8233</v>
       </c>
       <c r="Q18" s="43">
         <v>7718</v>
       </c>
       <c r="R18" s="40"/>
     </row>
     <row r="19" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A19" s="100"/>
-[...1 lines deleted...]
-        <v>55</v>
+      <c r="A19" s="96"/>
+      <c r="B19" s="60" t="s">
+        <v>52</v>
       </c>
       <c r="C19" s="43">
         <v>138966</v>
       </c>
       <c r="D19" s="43">
         <v>76715</v>
       </c>
       <c r="E19" s="43">
         <v>62251</v>
       </c>
       <c r="F19" s="43">
         <v>41</v>
       </c>
       <c r="G19" s="43">
         <v>22</v>
       </c>
       <c r="H19" s="43">
         <v>19</v>
       </c>
       <c r="I19" s="43">
         <v>21509</v>
       </c>
       <c r="J19" s="43">
         <v>11318</v>
       </c>
       <c r="K19" s="43">
         <v>10191</v>
       </c>
       <c r="L19" s="43">
         <v>35453</v>
       </c>
       <c r="M19" s="43">
         <v>20276</v>
       </c>
       <c r="N19" s="43">
         <v>15177</v>
       </c>
       <c r="O19" s="43">
         <v>81963</v>
       </c>
       <c r="P19" s="43">
         <v>45099</v>
       </c>
       <c r="Q19" s="43">
         <v>36864</v>
       </c>
       <c r="R19" s="40"/>
     </row>
     <row r="20" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A20" s="100"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="A20" s="96"/>
+      <c r="B20" s="60" t="s">
+        <v>53</v>
       </c>
       <c r="C20" s="43">
         <v>3043</v>
       </c>
       <c r="D20" s="43">
         <v>1716</v>
       </c>
       <c r="E20" s="43">
         <v>1327</v>
       </c>
       <c r="F20" s="43">
         <v>7</v>
       </c>
       <c r="G20" s="43">
         <v>6</v>
       </c>
       <c r="H20" s="43">
         <v>1</v>
       </c>
       <c r="I20" s="43">
         <v>117</v>
       </c>
       <c r="J20" s="43">
         <v>67</v>
       </c>
       <c r="K20" s="43">
         <v>50</v>
       </c>
       <c r="L20" s="43">
         <v>716</v>
       </c>
       <c r="M20" s="43">
         <v>388</v>
       </c>
       <c r="N20" s="43">
         <v>328</v>
       </c>
       <c r="O20" s="43">
         <v>2203</v>
       </c>
       <c r="P20" s="43">
         <v>1255</v>
       </c>
       <c r="Q20" s="43">
         <v>948</v>
       </c>
       <c r="R20" s="40"/>
     </row>
     <row r="21" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A21" s="100"/>
-[...1 lines deleted...]
-        <v>57</v>
+      <c r="A21" s="96"/>
+      <c r="B21" s="60" t="s">
+        <v>54</v>
       </c>
       <c r="C21" s="43">
         <v>16096</v>
       </c>
       <c r="D21" s="43">
         <v>11980</v>
       </c>
       <c r="E21" s="43">
         <v>4116</v>
       </c>
       <c r="F21" s="43">
         <v>64</v>
       </c>
       <c r="G21" s="43">
         <v>34</v>
       </c>
       <c r="H21" s="43">
         <v>30</v>
       </c>
       <c r="I21" s="43">
         <v>3924</v>
       </c>
       <c r="J21" s="43">
         <v>3233</v>
       </c>
       <c r="K21" s="43">
         <v>691</v>
       </c>
       <c r="L21" s="43">
         <v>3558</v>
       </c>
       <c r="M21" s="43">
         <v>2690</v>
       </c>
       <c r="N21" s="43">
         <v>868</v>
       </c>
       <c r="O21" s="43">
         <v>8550</v>
       </c>
       <c r="P21" s="43">
         <v>6023</v>
       </c>
       <c r="Q21" s="43">
         <v>2527</v>
       </c>
       <c r="R21" s="40"/>
     </row>
     <row r="22" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A22" s="100"/>
-[...1 lines deleted...]
-        <v>58</v>
+      <c r="A22" s="96"/>
+      <c r="B22" s="60" t="s">
+        <v>55</v>
       </c>
       <c r="C22" s="43">
         <v>338207</v>
       </c>
       <c r="D22" s="43">
         <v>198987</v>
       </c>
       <c r="E22" s="43">
         <v>139220</v>
       </c>
       <c r="F22" s="43">
         <v>4720</v>
       </c>
       <c r="G22" s="43">
         <v>2684</v>
       </c>
       <c r="H22" s="43">
         <v>2036</v>
       </c>
       <c r="I22" s="43">
         <v>45477</v>
       </c>
       <c r="J22" s="43">
         <v>25596</v>
       </c>
       <c r="K22" s="43">
         <v>19881</v>
       </c>
       <c r="L22" s="43">
         <v>123836</v>
       </c>
       <c r="M22" s="43">
         <v>73938</v>
       </c>
       <c r="N22" s="43">
         <v>49898</v>
       </c>
       <c r="O22" s="43">
         <v>164174</v>
       </c>
       <c r="P22" s="43">
         <v>96769</v>
       </c>
       <c r="Q22" s="43">
         <v>67405</v>
       </c>
       <c r="R22" s="40"/>
     </row>
     <row r="23" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A23" s="100"/>
-[...1 lines deleted...]
-        <v>59</v>
+      <c r="A23" s="96"/>
+      <c r="B23" s="60" t="s">
+        <v>56</v>
       </c>
       <c r="C23" s="43">
         <v>102556</v>
       </c>
       <c r="D23" s="43">
         <v>58223</v>
       </c>
       <c r="E23" s="43">
         <v>44333</v>
       </c>
       <c r="F23" s="43">
         <v>6229</v>
       </c>
       <c r="G23" s="43">
         <v>3408</v>
       </c>
       <c r="H23" s="43">
         <v>2821</v>
       </c>
       <c r="I23" s="43">
         <v>12932</v>
       </c>
       <c r="J23" s="43">
         <v>7124</v>
       </c>
       <c r="K23" s="43">
         <v>5808</v>
       </c>
       <c r="L23" s="43">
         <v>40210</v>
       </c>
       <c r="M23" s="43">
         <v>22021</v>
       </c>
       <c r="N23" s="43">
         <v>18189</v>
       </c>
       <c r="O23" s="43">
         <v>43185</v>
       </c>
       <c r="P23" s="43">
         <v>25670</v>
       </c>
       <c r="Q23" s="43">
         <v>17515</v>
       </c>
       <c r="R23" s="40"/>
     </row>
     <row r="24" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A24" s="100"/>
-[...1 lines deleted...]
-        <v>60</v>
+      <c r="A24" s="96"/>
+      <c r="B24" s="61" t="s">
+        <v>57</v>
       </c>
       <c r="C24" s="43">
         <v>167926</v>
       </c>
       <c r="D24" s="43">
         <v>92780</v>
       </c>
       <c r="E24" s="43">
         <v>75146</v>
       </c>
       <c r="F24" s="43">
         <v>80053</v>
       </c>
       <c r="G24" s="43">
         <v>44442</v>
       </c>
       <c r="H24" s="43">
         <v>35611</v>
       </c>
       <c r="I24" s="43">
         <v>9937</v>
       </c>
       <c r="J24" s="43">
         <v>5986</v>
       </c>
       <c r="K24" s="43">
         <v>3951</v>
       </c>
       <c r="L24" s="43">
         <v>19699</v>
       </c>
       <c r="M24" s="43">
         <v>12188</v>
       </c>
       <c r="N24" s="43">
         <v>7511</v>
       </c>
       <c r="O24" s="43">
         <v>58237</v>
       </c>
       <c r="P24" s="43">
         <v>30164</v>
       </c>
       <c r="Q24" s="43">
         <v>28073</v>
       </c>
       <c r="R24" s="40"/>
     </row>
     <row r="25" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A25" s="100"/>
-[...1 lines deleted...]
-        <v>72</v>
+      <c r="A25" s="96"/>
+      <c r="B25" s="61" t="s">
+        <v>69</v>
       </c>
       <c r="C25" s="43">
         <v>4436</v>
       </c>
       <c r="D25" s="43">
         <v>2926</v>
       </c>
       <c r="E25" s="43">
         <v>1510</v>
       </c>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0</v>
       </c>
       <c r="I25" s="43">
         <v>346</v>
       </c>
       <c r="J25" s="43">
         <v>206</v>
       </c>
       <c r="K25" s="43">
         <v>140</v>
       </c>
       <c r="L25" s="43">
         <v>827</v>
       </c>
       <c r="M25" s="43">
         <v>506</v>
       </c>
       <c r="N25" s="43">
         <v>321</v>
       </c>
       <c r="O25" s="43">
         <v>3263</v>
       </c>
       <c r="P25" s="43">
         <v>2214</v>
       </c>
       <c r="Q25" s="43">
         <v>1049</v>
       </c>
       <c r="R25" s="40"/>
     </row>
     <row r="26" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A26" s="100"/>
-[...1 lines deleted...]
-        <v>61</v>
+      <c r="A26" s="96"/>
+      <c r="B26" s="61" t="s">
+        <v>58</v>
       </c>
       <c r="C26" s="43">
         <v>1976</v>
       </c>
       <c r="D26" s="43">
         <v>1117</v>
       </c>
       <c r="E26" s="43">
         <v>859</v>
       </c>
       <c r="F26" s="43">
         <v>1972</v>
       </c>
       <c r="G26" s="43">
         <v>1116</v>
       </c>
       <c r="H26" s="43">
         <v>856</v>
       </c>
       <c r="I26" s="43">
         <v>2</v>
       </c>
       <c r="J26" s="43">
         <v>1</v>
       </c>
       <c r="K26" s="43">
         <v>1</v>
       </c>
       <c r="L26" s="31">
         <v>1</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
       <c r="N26" s="31">
         <v>1</v>
       </c>
       <c r="O26" s="43">
         <v>1</v>
       </c>
       <c r="P26" s="43">
         <v>0</v>
       </c>
       <c r="Q26" s="43">
         <v>1</v>
       </c>
       <c r="R26" s="40"/>
     </row>
     <row r="27" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A27" s="100"/>
-[...1 lines deleted...]
-        <v>62</v>
+      <c r="A27" s="96"/>
+      <c r="B27" s="61" t="s">
+        <v>59</v>
       </c>
       <c r="C27" s="43">
         <v>79203</v>
       </c>
       <c r="D27" s="43">
         <v>25675</v>
       </c>
       <c r="E27" s="43">
         <v>53528</v>
       </c>
       <c r="F27" s="43">
         <v>2902</v>
       </c>
       <c r="G27" s="43">
         <v>777</v>
       </c>
       <c r="H27" s="43">
         <v>2125</v>
       </c>
       <c r="I27" s="43">
         <v>17574</v>
       </c>
       <c r="J27" s="43">
         <v>5024</v>
       </c>
       <c r="K27" s="43">
         <v>12550</v>
       </c>
       <c r="L27" s="43">
         <v>30808</v>
       </c>
       <c r="M27" s="43">
         <v>10049</v>
       </c>
       <c r="N27" s="43">
         <v>20759</v>
       </c>
       <c r="O27" s="43">
         <v>27919</v>
       </c>
       <c r="P27" s="43">
         <v>9825</v>
       </c>
       <c r="Q27" s="43">
         <v>18094</v>
       </c>
       <c r="R27" s="40"/>
     </row>
     <row r="28" spans="1:18" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="100"/>
-[...1 lines deleted...]
-        <v>63</v>
+      <c r="A28" s="96"/>
+      <c r="B28" s="60" t="s">
+        <v>60</v>
       </c>
       <c r="C28" s="43">
         <v>22540</v>
       </c>
       <c r="D28" s="43">
         <v>19257</v>
       </c>
       <c r="E28" s="43">
         <v>3283</v>
       </c>
       <c r="F28" s="43">
         <v>261</v>
       </c>
       <c r="G28" s="43">
         <v>205</v>
       </c>
       <c r="H28" s="43">
         <v>56</v>
       </c>
       <c r="I28" s="43">
         <v>1307</v>
       </c>
       <c r="J28" s="43">
         <v>1053</v>
       </c>
       <c r="K28" s="43">
         <v>254</v>
       </c>
       <c r="L28" s="43">
         <v>3825</v>
       </c>
       <c r="M28" s="43">
         <v>3258</v>
       </c>
       <c r="N28" s="43">
         <v>567</v>
       </c>
       <c r="O28" s="43">
         <v>17147</v>
       </c>
       <c r="P28" s="43">
         <v>14741</v>
       </c>
       <c r="Q28" s="43">
         <v>2406</v>
       </c>
       <c r="R28" s="40"/>
     </row>
     <row r="29" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A29" s="100"/>
-[...1 lines deleted...]
-        <v>64</v>
+      <c r="A29" s="96"/>
+      <c r="B29" s="60" t="s">
+        <v>61</v>
       </c>
       <c r="C29" s="43">
         <v>135154</v>
       </c>
       <c r="D29" s="43">
         <v>62894</v>
       </c>
       <c r="E29" s="43">
         <v>72260</v>
       </c>
       <c r="F29" s="43">
         <v>1508</v>
       </c>
       <c r="G29" s="43">
         <v>761</v>
       </c>
       <c r="H29" s="43">
         <v>747</v>
       </c>
       <c r="I29" s="43">
         <v>19398</v>
       </c>
       <c r="J29" s="43">
         <v>9839</v>
       </c>
       <c r="K29" s="43">
         <v>9559</v>
       </c>
       <c r="L29" s="43">
         <v>71372</v>
       </c>
       <c r="M29" s="43">
         <v>34412</v>
       </c>
       <c r="N29" s="43">
         <v>36960</v>
       </c>
       <c r="O29" s="43">
         <v>42876</v>
       </c>
       <c r="P29" s="43">
         <v>17882</v>
       </c>
       <c r="Q29" s="43">
         <v>24994</v>
       </c>
       <c r="R29" s="40"/>
     </row>
     <row r="30" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A30" s="100"/>
-[...1 lines deleted...]
-        <v>65</v>
+      <c r="A30" s="96"/>
+      <c r="B30" s="60" t="s">
+        <v>62</v>
       </c>
       <c r="C30" s="43">
         <v>140560</v>
       </c>
       <c r="D30" s="43">
         <v>79180</v>
       </c>
       <c r="E30" s="43">
         <v>61380</v>
       </c>
       <c r="F30" s="43">
         <v>41348</v>
       </c>
       <c r="G30" s="43">
         <v>21832</v>
       </c>
       <c r="H30" s="43">
         <v>19516</v>
       </c>
       <c r="I30" s="43">
         <v>50293</v>
       </c>
       <c r="J30" s="43">
         <v>27978</v>
       </c>
       <c r="K30" s="43">
         <v>22315</v>
       </c>
       <c r="L30" s="43">
         <v>45324</v>
       </c>
       <c r="M30" s="43">
         <v>26862</v>
       </c>
       <c r="N30" s="43">
         <v>18462</v>
       </c>
       <c r="O30" s="43">
         <v>3595</v>
       </c>
       <c r="P30" s="43">
         <v>2508</v>
       </c>
       <c r="Q30" s="43">
         <v>1087</v>
       </c>
       <c r="R30" s="40"/>
     </row>
     <row r="31" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A31" s="100"/>
-[...1 lines deleted...]
-        <v>66</v>
+      <c r="A31" s="96"/>
+      <c r="B31" s="60" t="s">
+        <v>63</v>
       </c>
       <c r="C31" s="43">
         <v>4738</v>
       </c>
       <c r="D31" s="43">
         <v>2487</v>
       </c>
       <c r="E31" s="43">
         <v>2251</v>
       </c>
       <c r="F31" s="43">
         <v>26</v>
       </c>
       <c r="G31" s="43">
         <v>16</v>
       </c>
       <c r="H31" s="43">
         <v>10</v>
       </c>
       <c r="I31" s="43">
         <v>30</v>
       </c>
       <c r="J31" s="43">
         <v>16</v>
       </c>
       <c r="K31" s="43">
         <v>14</v>
       </c>
       <c r="L31" s="43">
         <v>164</v>
       </c>
       <c r="M31" s="43">
         <v>101</v>
       </c>
       <c r="N31" s="43">
         <v>63</v>
       </c>
       <c r="O31" s="43">
         <v>4518</v>
       </c>
       <c r="P31" s="43">
         <v>2354</v>
       </c>
       <c r="Q31" s="43">
         <v>2164</v>
       </c>
       <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A32" s="100"/>
-[...1 lines deleted...]
-        <v>67</v>
+      <c r="A32" s="96"/>
+      <c r="B32" s="60" t="s">
+        <v>64</v>
       </c>
       <c r="C32" s="43">
         <v>1442</v>
       </c>
       <c r="D32" s="43">
         <v>776</v>
       </c>
       <c r="E32" s="43">
         <v>666</v>
       </c>
       <c r="F32" s="43">
         <v>28</v>
       </c>
       <c r="G32" s="43">
         <v>10</v>
       </c>
       <c r="H32" s="43">
         <v>18</v>
       </c>
       <c r="I32" s="43">
         <v>611</v>
       </c>
       <c r="J32" s="43">
         <v>345</v>
       </c>
       <c r="K32" s="43">
         <v>266</v>
       </c>
       <c r="L32" s="43">
         <v>278</v>
       </c>
       <c r="M32" s="43">
         <v>158</v>
       </c>
       <c r="N32" s="43">
         <v>120</v>
       </c>
       <c r="O32" s="43">
         <v>525</v>
       </c>
       <c r="P32" s="43">
         <v>263</v>
       </c>
       <c r="Q32" s="43">
         <v>262</v>
       </c>
       <c r="R32" s="40"/>
     </row>
     <row r="33" spans="1:18" ht="24" x14ac:dyDescent="0.2">
-      <c r="A33" s="100"/>
-[...1 lines deleted...]
-        <v>68</v>
+      <c r="A33" s="96"/>
+      <c r="B33" s="60" t="s">
+        <v>65</v>
       </c>
       <c r="C33" s="43">
         <v>4407</v>
       </c>
       <c r="D33" s="43">
         <v>2227</v>
       </c>
       <c r="E33" s="43">
         <v>2180</v>
       </c>
       <c r="F33" s="43">
         <v>220</v>
       </c>
       <c r="G33" s="43">
         <v>108</v>
       </c>
       <c r="H33" s="43">
         <v>112</v>
       </c>
       <c r="I33" s="43">
         <v>917</v>
       </c>
       <c r="J33" s="43">
         <v>520</v>
       </c>
       <c r="K33" s="43">
         <v>397</v>
       </c>
       <c r="L33" s="43">
         <v>1093</v>
       </c>
       <c r="M33" s="43">
         <v>528</v>
       </c>
       <c r="N33" s="43">
         <v>565</v>
       </c>
       <c r="O33" s="43">
         <v>2177</v>
       </c>
       <c r="P33" s="43">
         <v>1071</v>
       </c>
       <c r="Q33" s="43">
         <v>1106</v>
       </c>
       <c r="R33" s="40"/>
     </row>
     <row r="34" spans="1:18" ht="35.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="101"/>
-[...1 lines deleted...]
-        <v>69</v>
+      <c r="A34" s="97"/>
+      <c r="B34" s="62" t="s">
+        <v>66</v>
       </c>
       <c r="C34" s="44">
         <v>18233</v>
       </c>
       <c r="D34" s="45">
         <v>11737</v>
       </c>
       <c r="E34" s="45">
         <v>6496</v>
       </c>
       <c r="F34" s="45">
         <v>199</v>
       </c>
       <c r="G34" s="45">
         <v>101</v>
       </c>
       <c r="H34" s="45">
         <v>98</v>
       </c>
       <c r="I34" s="45">
         <v>776</v>
       </c>
       <c r="J34" s="45">
         <v>333</v>
       </c>
@@ -20595,74 +24141,74 @@
       <c r="R34" s="40"/>
     </row>
     <row r="35" spans="1:18" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A35" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="37"/>
       <c r="R35" s="20"/>
     </row>
     <row r="36" spans="1:18" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="102"/>
-[...14 lines deleted...]
-      <c r="Q36" s="102"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
+      <c r="P36" s="98"/>
+      <c r="Q36" s="98"/>
       <c r="R36" s="20"/>
     </row>
     <row r="37" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
@@ -20684,1873 +24230,84 @@
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C40" s="40"/>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.2">
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A18:A34"/>
     <mergeCell ref="A36:Q36"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...1788 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <PresentationFormat/>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>歷年Yearly</vt:lpstr>
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>Q2,2026</vt:lpstr>
       <vt:lpstr>Q1,2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Q3,2025</vt:lpstr>
       <vt:lpstr>Q2,2025</vt:lpstr>
       <vt:lpstr>Q1,2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處楊雅萍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>