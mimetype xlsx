--- v0 (2026-05-25)
+++ v1 (2026-06-15)
@@ -1,116 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150310\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150601\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AEF0543-7827-440E-940D-B3BBA9C5A255}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E77B26A8-8604-4C85-839B-B5D57B3BB692}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年_" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="歷年" sheetId="2" r:id="rId2"/>
-    <sheet name="2024第3季" sheetId="18" state="hidden" r:id="rId3"/>
-[...15 lines deleted...]
-    <sheet name="2021" sheetId="9" r:id="rId19"/>
+    <sheet name="Q1,2026" sheetId="24" r:id="rId3"/>
+    <sheet name="2025" sheetId="23" r:id="rId4"/>
+    <sheet name="Q3,2025" sheetId="22" state="hidden" r:id="rId5"/>
+    <sheet name="Q2,2025" sheetId="21" state="hidden" r:id="rId6"/>
+    <sheet name="Q1,2025" sheetId="20" state="hidden" r:id="rId7"/>
+    <sheet name="2024" sheetId="19" r:id="rId8"/>
+    <sheet name="2023" sheetId="15" r:id="rId9"/>
+    <sheet name="2022" sheetId="11" r:id="rId10"/>
+    <sheet name="2021" sheetId="9" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="940" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="71">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>身心障礙者人數按年齡及等級別分</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  The Disabled Population by Age and Grade </t>
     </r>
   </si>
   <si>
     <r>
@@ -486,1936 +470,1045 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>:2021/05 /31</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>等</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>111</t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>級</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2022</t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第</t>
+      <t>別</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">
+Grade</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>季</t>
-[...4 lines deleted...]
-      <rPr>
+      <t>總計</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>等</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...2 lines deleted...]
-      <rPr>
+      <t>Grand Total</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>級</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>計</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-    </r>
+      <t xml:space="preserve">  Total</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>別</t>
+      <t>男</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">
-Grade</t>
+      <t xml:space="preserve">  Male</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-        <b/>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>總計</t>
-[...3 lines deleted...]
-        <b/>
+      <t>女</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Female</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">
-[...16 lines deleted...]
-        <b/>
+      <t>極重度</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>計</t>
-[...3 lines deleted...]
-        <b/>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Total</t>
+      <t>Profound</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>男</t>
-[...13 lines deleted...]
-      <t xml:space="preserve">  </t>
+      <t>重度</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>女</t>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Female</t>
+      <t>Severe</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>極重度</t>
+      <t>中度</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Profound</t>
+      <t>Moderate</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>重度</t>
+      <t>輕度</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Severe</t>
+      <t>Mild</t>
     </r>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">   </t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中度</t>
-    </r>
+      <t>女</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Female</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">
-</t>
+      <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Moderate</t>
-    </r>
+      <t>2022/08/31</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>輕度</t>
-    </r>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2023/3/10</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">
-</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Mild</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">   </t>
+      <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>女</t>
+      <t>季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Female</t>
-[...2 lines deleted...]
-  <si>
+      <t>)</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t xml:space="preserve">底
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>111</t>
-    </r>
+      <t>Year (Quarter)</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>等</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2022</t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第</t>
+      <t>級</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="4"/>
-[...1 lines deleted...]
-      <t>2</t>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>季</t>
+      <t xml:space="preserve">別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Grade</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">總計
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Grand Total</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">極重度
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Profound</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">重度
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Severe</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">中度
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Moderate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">輕度
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Mild</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2024/3/8</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">      112</t>
+    </r>
+    <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2022/08/31</t>
+      <t>2023</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">      111</t>
+    </r>
+    <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2022/09/30</t>
+      <t>2022</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">      110</t>
+    </r>
+    <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>111</t>
+      <t>2021</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>第</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2022</t>
+      <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第</t>
+      <t>季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="4"/>
-[...1 lines deleted...]
-      <t>3</t>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Q1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
+      <t>第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
       <t>季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Q2</t>
+    </r>
+    <phoneticPr fontId="14" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025/3/7</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2022/11/30</t>
+      <t>2025/6/2</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2023/3/10</t>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> End of 2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> End of 2023</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>112</t>
+      <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2023</t>
-    </r>
+      <t xml:space="preserve"> End of 2022</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1</t>
+      <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>季</t>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> End of 2021</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">      113</t>
+    </r>
+    <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2023/5/31</t>
-[...1165 lines deleted...]
-      </rPr>
       <t>2024</t>
-    </r>
-[...25 lines deleted...]
-      <t>2025</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/9/1</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
@@ -2712,66 +1805,284 @@
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Q3</t>
     </r>
-    <phoneticPr fontId="15" type="noConversion"/>
+    <phoneticPr fontId="14" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">      115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">      114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Q1</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/6/1</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of March,2025</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of March,2026</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="178" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="180" formatCode="#,##0&quot; &quot;;[Red]&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="181" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
@@ -2814,56 +2125,50 @@
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="4"/>
-    </font>
-[...4 lines deleted...]
-      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -2878,51 +2183,51 @@
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
@@ -3018,112 +2323,101 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3156,221 +2450,218 @@
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="7" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_35034-10100-54" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="千分位" xfId="1" builtinId="3" customBuiltin="1"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 主題">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3625,249 +2916,213 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
-[...27 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.875" style="21" customWidth="1"/>
     <col min="2" max="2" width="15.75" style="21" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="21" customWidth="1"/>
     <col min="15" max="15" width="8.875" style="21" customWidth="1"/>
     <col min="16" max="16384" width="8.875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="64" t="s">
+      <c r="A4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="64"/>
+      <c r="B4" s="63"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="5" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="64"/>
-      <c r="B5" s="64"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="65"/>
+      <c r="B6" s="64"/>
       <c r="C6" s="13"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="15"/>
     </row>
     <row r="7" spans="1:14" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="66" t="s">
+      <c r="A7" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="66"/>
+      <c r="B7" s="65"/>
       <c r="C7" s="16">
         <v>1197887</v>
       </c>
       <c r="D7" s="17">
         <v>1562</v>
       </c>
       <c r="E7" s="17">
         <v>8097</v>
       </c>
       <c r="F7" s="17">
         <v>18745</v>
       </c>
       <c r="G7" s="17">
         <v>10404</v>
       </c>
       <c r="H7" s="17">
         <v>12864</v>
       </c>
       <c r="I7" s="17">
         <v>73080</v>
       </c>
       <c r="J7" s="17">
         <v>142971</v>
       </c>
       <c r="K7" s="17">
@@ -3890,15141 +3145,8446 @@
     </row>
     <row r="9" spans="1:14" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:AK23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="40"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="71"/>
+      <c r="A4" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="74"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="74"/>
+      <c r="B5" s="74"/>
       <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="A6" s="75" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1196654</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1536</v>
+      </c>
+      <c r="E6" s="29">
+        <v>7712</v>
+      </c>
+      <c r="F6" s="29">
+        <v>20746</v>
+      </c>
+      <c r="G6" s="29">
+        <v>9754</v>
+      </c>
+      <c r="H6" s="29">
+        <v>12195</v>
+      </c>
+      <c r="I6" s="29">
+        <v>70893</v>
+      </c>
+      <c r="J6" s="29">
+        <v>137751</v>
+      </c>
+      <c r="K6" s="29">
+        <v>64879</v>
+      </c>
+      <c r="L6" s="29">
+        <v>187016</v>
+      </c>
+      <c r="M6" s="29">
+        <v>132016</v>
+      </c>
+      <c r="N6" s="29">
+        <v>552156</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="75"/>
+      <c r="B7" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="30">
-[...38 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="C7" s="30">
+        <v>662250</v>
+      </c>
+      <c r="D7" s="31">
+        <v>907</v>
+      </c>
+      <c r="E7" s="31">
+        <v>5310</v>
+      </c>
+      <c r="F7" s="31">
+        <v>14191</v>
+      </c>
+      <c r="G7" s="31">
+        <v>6629</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7996</v>
+      </c>
+      <c r="I7" s="31">
+        <v>43682</v>
+      </c>
+      <c r="J7" s="31">
+        <v>82578</v>
+      </c>
+      <c r="K7" s="31">
+        <v>39603</v>
+      </c>
+      <c r="L7" s="31">
+        <v>113316</v>
+      </c>
+      <c r="M7" s="31">
+        <v>78020</v>
+      </c>
+      <c r="N7" s="31">
+        <v>270018</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="75"/>
+      <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="32">
-[...38 lines deleted...]
-      <c r="B8" s="26" t="s">
+      <c r="C8" s="30">
+        <v>534404</v>
+      </c>
+      <c r="D8" s="31">
+        <v>629</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2402</v>
+      </c>
+      <c r="F8" s="31">
+        <v>6555</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3125</v>
+      </c>
+      <c r="H8" s="31">
+        <v>4199</v>
+      </c>
+      <c r="I8" s="31">
+        <v>27211</v>
+      </c>
+      <c r="J8" s="31">
+        <v>55173</v>
+      </c>
+      <c r="K8" s="31">
+        <v>25276</v>
+      </c>
+      <c r="L8" s="31">
+        <v>73700</v>
+      </c>
+      <c r="M8" s="31">
+        <v>53996</v>
+      </c>
+      <c r="N8" s="31">
+        <v>282138</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="32">
-[...40 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>139649</v>
+      </c>
+      <c r="D9" s="34">
+        <v>89</v>
+      </c>
+      <c r="E9" s="34">
+        <v>279</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1130</v>
+      </c>
+      <c r="G9" s="34">
+        <v>578</v>
+      </c>
+      <c r="H9" s="34">
+        <v>690</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4833</v>
+      </c>
+      <c r="J9" s="34">
+        <v>13999</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8508</v>
+      </c>
+      <c r="L9" s="34">
+        <v>24425</v>
+      </c>
+      <c r="M9" s="34">
+        <v>17580</v>
+      </c>
+      <c r="N9" s="34">
+        <v>67538</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="35">
-[...38 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="C10" s="30">
+        <v>75129</v>
+      </c>
+      <c r="D10" s="31">
+        <v>54</v>
+      </c>
+      <c r="E10" s="31">
+        <v>166</v>
+      </c>
+      <c r="F10" s="31">
+        <v>605</v>
+      </c>
+      <c r="G10" s="31">
+        <v>354</v>
+      </c>
+      <c r="H10" s="31">
+        <v>410</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2846</v>
+      </c>
+      <c r="J10" s="31">
+        <v>8344</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5313</v>
+      </c>
+      <c r="L10" s="31">
+        <v>14958</v>
+      </c>
+      <c r="M10" s="31">
+        <v>10308</v>
+      </c>
+      <c r="N10" s="31">
+        <v>31771</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="32">
-[...75 lines deleted...]
-        <v>37010</v>
+      <c r="C11" s="30">
+        <v>64520</v>
+      </c>
+      <c r="D11" s="31">
+        <v>35</v>
+      </c>
+      <c r="E11" s="31">
+        <v>113</v>
+      </c>
+      <c r="F11" s="31">
+        <v>525</v>
+      </c>
+      <c r="G11" s="31">
+        <v>224</v>
+      </c>
+      <c r="H11" s="31">
+        <v>280</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1987</v>
+      </c>
+      <c r="J11" s="31">
+        <v>5655</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3195</v>
+      </c>
+      <c r="L11" s="31">
+        <v>9467</v>
+      </c>
+      <c r="M11" s="31">
+        <v>7272</v>
+      </c>
+      <c r="N11" s="31">
+        <v>35767</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="34" t="s">
+      <c r="A12" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>201978</v>
+      </c>
+      <c r="D12" s="34">
+        <v>441</v>
+      </c>
+      <c r="E12" s="34">
+        <v>1146</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2294</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1096</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1419</v>
+      </c>
+      <c r="I12" s="34">
+        <v>10375</v>
+      </c>
+      <c r="J12" s="34">
+        <v>22256</v>
+      </c>
+      <c r="K12" s="34">
+        <v>10495</v>
+      </c>
+      <c r="L12" s="34">
+        <v>30754</v>
+      </c>
+      <c r="M12" s="34">
+        <v>22137</v>
+      </c>
+      <c r="N12" s="34">
+        <v>99565</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="35">
-[...38 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C13" s="30">
+        <v>108978</v>
+      </c>
+      <c r="D13" s="31">
+        <v>241</v>
+      </c>
+      <c r="E13" s="31">
+        <v>668</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1462</v>
+      </c>
+      <c r="G13" s="31">
+        <v>688</v>
+      </c>
+      <c r="H13" s="31">
+        <v>879</v>
+      </c>
+      <c r="I13" s="31">
+        <v>6339</v>
+      </c>
+      <c r="J13" s="31">
+        <v>13250</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6511</v>
+      </c>
+      <c r="L13" s="31">
+        <v>19150</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13206</v>
+      </c>
+      <c r="N13" s="31">
+        <v>46584</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="32">
-[...75 lines deleted...]
-        <v>58177</v>
+      <c r="C14" s="30">
+        <v>93000</v>
+      </c>
+      <c r="D14" s="31">
+        <v>200</v>
+      </c>
+      <c r="E14" s="31">
+        <v>478</v>
+      </c>
+      <c r="F14" s="31">
+        <v>832</v>
+      </c>
+      <c r="G14" s="31">
+        <v>408</v>
+      </c>
+      <c r="H14" s="31">
+        <v>540</v>
+      </c>
+      <c r="I14" s="31">
+        <v>4036</v>
+      </c>
+      <c r="J14" s="31">
+        <v>9006</v>
+      </c>
+      <c r="K14" s="31">
+        <v>3984</v>
+      </c>
+      <c r="L14" s="31">
+        <v>11604</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8931</v>
+      </c>
+      <c r="N14" s="31">
+        <v>52981</v>
       </c>
     </row>
     <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="34" t="s">
+      <c r="A15" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>384688</v>
+      </c>
+      <c r="D15" s="34">
+        <v>230</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1370</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5080</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2388</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3337</v>
+      </c>
+      <c r="I15" s="34">
+        <v>22870</v>
+      </c>
+      <c r="J15" s="34">
+        <v>47074</v>
+      </c>
+      <c r="K15" s="34">
+        <v>23231</v>
+      </c>
+      <c r="L15" s="34">
+        <v>65162</v>
+      </c>
+      <c r="M15" s="34">
+        <v>43109</v>
+      </c>
+      <c r="N15" s="34">
+        <v>170837</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="35">
-[...38 lines deleted...]
-      <c r="B16" s="26" t="s">
+      <c r="C16" s="30">
+        <v>213086</v>
+      </c>
+      <c r="D16" s="31">
+        <v>131</v>
+      </c>
+      <c r="E16" s="31">
+        <v>973</v>
+      </c>
+      <c r="F16" s="31">
+        <v>3366</v>
+      </c>
+      <c r="G16" s="31">
+        <v>1536</v>
+      </c>
+      <c r="H16" s="31">
+        <v>2091</v>
+      </c>
+      <c r="I16" s="31">
+        <v>13574</v>
+      </c>
+      <c r="J16" s="31">
+        <v>27568</v>
+      </c>
+      <c r="K16" s="31">
+        <v>14033</v>
+      </c>
+      <c r="L16" s="31">
+        <v>39325</v>
+      </c>
+      <c r="M16" s="31">
+        <v>25754</v>
+      </c>
+      <c r="N16" s="31">
+        <v>84735</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="42">
-[...78 lines deleted...]
-    <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="30">
+        <v>171602</v>
+      </c>
+      <c r="D17" s="31">
+        <v>99</v>
+      </c>
+      <c r="E17" s="31">
+        <v>397</v>
+      </c>
+      <c r="F17" s="31">
+        <v>1714</v>
+      </c>
+      <c r="G17" s="31">
+        <v>852</v>
+      </c>
+      <c r="H17" s="31">
+        <v>1246</v>
+      </c>
+      <c r="I17" s="31">
+        <v>9296</v>
+      </c>
+      <c r="J17" s="31">
+        <v>19506</v>
+      </c>
+      <c r="K17" s="31">
+        <v>9198</v>
+      </c>
+      <c r="L17" s="31">
+        <v>25837</v>
+      </c>
+      <c r="M17" s="31">
+        <v>17355</v>
+      </c>
+      <c r="N17" s="31">
+        <v>86102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="67" t="s">
-        <v>50</v>
-[...77 lines deleted...]
-    <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>470339</v>
+      </c>
+      <c r="D18" s="34">
+        <v>776</v>
+      </c>
+      <c r="E18" s="34">
+        <v>4917</v>
+      </c>
+      <c r="F18" s="34">
+        <v>12242</v>
+      </c>
+      <c r="G18" s="34">
+        <v>5692</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6749</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32815</v>
+      </c>
+      <c r="J18" s="34">
+        <v>54422</v>
+      </c>
+      <c r="K18" s="34">
+        <v>22645</v>
+      </c>
+      <c r="L18" s="34">
+        <v>66675</v>
+      </c>
+      <c r="M18" s="34">
+        <v>49190</v>
+      </c>
+      <c r="N18" s="34">
+        <v>214216</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="67"/>
       <c r="B19" s="26" t="s">
-        <v>27</v>
-[...80 lines deleted...]
-    <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+      <c r="C19" s="30">
+        <v>265057</v>
+      </c>
+      <c r="D19" s="31">
+        <v>481</v>
+      </c>
+      <c r="E19" s="31">
+        <v>3503</v>
+      </c>
+      <c r="F19" s="31">
+        <v>8758</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4051</v>
+      </c>
+      <c r="H19" s="31">
+        <v>4616</v>
+      </c>
+      <c r="I19" s="31">
+        <v>20923</v>
+      </c>
+      <c r="J19" s="31">
+        <v>33416</v>
+      </c>
+      <c r="K19" s="31">
+        <v>13746</v>
+      </c>
+      <c r="L19" s="31">
+        <v>39883</v>
+      </c>
+      <c r="M19" s="31">
+        <v>28752</v>
+      </c>
+      <c r="N19" s="31">
+        <v>106928</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="36">
+        <v>205282</v>
+      </c>
+      <c r="D20" s="37">
+        <v>295</v>
+      </c>
+      <c r="E20" s="37">
+        <v>1414</v>
+      </c>
+      <c r="F20" s="37">
+        <v>3484</v>
+      </c>
+      <c r="G20" s="37">
+        <v>1641</v>
+      </c>
+      <c r="H20" s="37">
+        <v>2133</v>
+      </c>
+      <c r="I20" s="37">
+        <v>11892</v>
+      </c>
+      <c r="J20" s="37">
+        <v>21006</v>
+      </c>
+      <c r="K20" s="37">
+        <v>8899</v>
+      </c>
+      <c r="L20" s="37">
+        <v>26792</v>
+      </c>
+      <c r="M20" s="37">
+        <v>20438</v>
+      </c>
+      <c r="N20" s="37">
+        <v>107288</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
-    <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
-    <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="23" spans="1:14" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="39" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:AK23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="40"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="74" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="73" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="71"/>
+      <c r="A4" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="74"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="74"/>
+      <c r="B5" s="74"/>
       <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="75" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1203756</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1409</v>
+      </c>
+      <c r="E6" s="29">
+        <v>7982</v>
+      </c>
+      <c r="F6" s="29">
+        <v>19878</v>
+      </c>
+      <c r="G6" s="29">
+        <v>10238</v>
+      </c>
+      <c r="H6" s="29">
+        <v>12636</v>
+      </c>
+      <c r="I6" s="29">
+        <v>72623</v>
+      </c>
+      <c r="J6" s="29">
+        <v>140793</v>
+      </c>
+      <c r="K6" s="29">
+        <v>65007</v>
+      </c>
+      <c r="L6" s="29">
+        <v>195472</v>
+      </c>
+      <c r="M6" s="29">
+        <v>131185</v>
+      </c>
+      <c r="N6" s="29">
+        <v>546533</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="75"/>
+      <c r="B7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="30">
+        <v>667926</v>
+      </c>
+      <c r="D7" s="31">
+        <v>843</v>
+      </c>
+      <c r="E7" s="31">
+        <v>5430</v>
+      </c>
+      <c r="F7" s="31">
+        <v>13558</v>
+      </c>
+      <c r="G7" s="31">
+        <v>6904</v>
+      </c>
+      <c r="H7" s="31">
+        <v>8176</v>
+      </c>
+      <c r="I7" s="31">
+        <v>44714</v>
+      </c>
+      <c r="J7" s="31">
+        <v>84741</v>
+      </c>
+      <c r="K7" s="31">
+        <v>39707</v>
+      </c>
+      <c r="L7" s="31">
+        <v>118494</v>
+      </c>
+      <c r="M7" s="31">
+        <v>77584</v>
+      </c>
+      <c r="N7" s="31">
+        <v>267775</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="75"/>
+      <c r="B8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="30">
+        <v>535830</v>
+      </c>
+      <c r="D8" s="31">
+        <v>566</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2552</v>
+      </c>
+      <c r="F8" s="31">
+        <v>6320</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3334</v>
+      </c>
+      <c r="H8" s="31">
+        <v>4460</v>
+      </c>
+      <c r="I8" s="31">
+        <v>27909</v>
+      </c>
+      <c r="J8" s="31">
+        <v>56052</v>
+      </c>
+      <c r="K8" s="31">
+        <v>25300</v>
+      </c>
+      <c r="L8" s="31">
+        <v>76978</v>
+      </c>
+      <c r="M8" s="31">
+        <v>53601</v>
+      </c>
+      <c r="N8" s="31">
+        <v>278758</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>141876</v>
+      </c>
+      <c r="D9" s="34">
+        <v>104</v>
+      </c>
+      <c r="E9" s="34">
+        <v>317</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1088</v>
+      </c>
+      <c r="G9" s="34">
+        <v>633</v>
+      </c>
+      <c r="H9" s="34">
+        <v>759</v>
+      </c>
+      <c r="I9" s="34">
+        <v>5011</v>
+      </c>
+      <c r="J9" s="34">
+        <v>14554</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8437</v>
+      </c>
+      <c r="L9" s="34">
+        <v>25366</v>
+      </c>
+      <c r="M9" s="34">
+        <v>17842</v>
+      </c>
+      <c r="N9" s="34">
+        <v>67765</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="30">
+        <v>76231</v>
+      </c>
+      <c r="D10" s="31">
+        <v>58</v>
+      </c>
+      <c r="E10" s="31">
+        <v>175</v>
+      </c>
+      <c r="F10" s="31">
+        <v>590</v>
+      </c>
+      <c r="G10" s="31">
+        <v>378</v>
+      </c>
+      <c r="H10" s="31">
+        <v>442</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2982</v>
+      </c>
+      <c r="J10" s="31">
+        <v>8676</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5246</v>
+      </c>
+      <c r="L10" s="31">
+        <v>15489</v>
+      </c>
+      <c r="M10" s="31">
+        <v>10442</v>
+      </c>
+      <c r="N10" s="31">
+        <v>31753</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>65645</v>
+      </c>
+      <c r="D11" s="31">
         <v>46</v>
       </c>
-      <c r="B6" s="34" t="s">
+      <c r="E11" s="31">
+        <v>142</v>
+      </c>
+      <c r="F11" s="31">
+        <v>498</v>
+      </c>
+      <c r="G11" s="31">
+        <v>255</v>
+      </c>
+      <c r="H11" s="31">
+        <v>317</v>
+      </c>
+      <c r="I11" s="31">
+        <v>2029</v>
+      </c>
+      <c r="J11" s="31">
+        <v>5878</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3191</v>
+      </c>
+      <c r="L11" s="31">
+        <v>9877</v>
+      </c>
+      <c r="M11" s="31">
+        <v>7400</v>
+      </c>
+      <c r="N11" s="31">
+        <v>36012</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>204488</v>
+      </c>
+      <c r="D12" s="34">
+        <v>488</v>
+      </c>
+      <c r="E12" s="34">
+        <v>1200</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2182</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1171</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1535</v>
+      </c>
+      <c r="I12" s="34">
+        <v>10888</v>
+      </c>
+      <c r="J12" s="34">
+        <v>22621</v>
+      </c>
+      <c r="K12" s="34">
+        <v>10519</v>
+      </c>
+      <c r="L12" s="34">
+        <v>32013</v>
+      </c>
+      <c r="M12" s="34">
+        <v>21960</v>
+      </c>
+      <c r="N12" s="34">
+        <v>99911</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="30">
-[...38 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="C13" s="30">
+        <v>110529</v>
+      </c>
+      <c r="D13" s="31">
+        <v>271</v>
+      </c>
+      <c r="E13" s="31">
+        <v>699</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1365</v>
+      </c>
+      <c r="G13" s="31">
+        <v>737</v>
+      </c>
+      <c r="H13" s="31">
+        <v>961</v>
+      </c>
+      <c r="I13" s="31">
+        <v>6616</v>
+      </c>
+      <c r="J13" s="31">
+        <v>13512</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6530</v>
+      </c>
+      <c r="L13" s="31">
+        <v>19860</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13116</v>
+      </c>
+      <c r="N13" s="31">
+        <v>46862</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="32">
-[...82 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="C14" s="30">
+        <v>93959</v>
+      </c>
+      <c r="D14" s="31">
+        <v>217</v>
+      </c>
+      <c r="E14" s="31">
+        <v>501</v>
+      </c>
+      <c r="F14" s="31">
+        <v>817</v>
+      </c>
+      <c r="G14" s="31">
+        <v>434</v>
+      </c>
+      <c r="H14" s="31">
+        <v>574</v>
+      </c>
+      <c r="I14" s="31">
+        <v>4272</v>
+      </c>
+      <c r="J14" s="31">
+        <v>9109</v>
+      </c>
+      <c r="K14" s="31">
+        <v>3989</v>
+      </c>
+      <c r="L14" s="31">
+        <v>12153</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8844</v>
+      </c>
+      <c r="N14" s="31">
+        <v>53049</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>387086</v>
+      </c>
+      <c r="D15" s="34">
+        <v>253</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1431</v>
+      </c>
+      <c r="F15" s="34">
+        <v>4814</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2527</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3522</v>
+      </c>
+      <c r="I15" s="34">
+        <v>23382</v>
+      </c>
+      <c r="J15" s="34">
+        <v>48517</v>
+      </c>
+      <c r="K15" s="34">
+        <v>23339</v>
+      </c>
+      <c r="L15" s="34">
+        <v>67745</v>
+      </c>
+      <c r="M15" s="34">
+        <v>42697</v>
+      </c>
+      <c r="N15" s="34">
+        <v>168859</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="35">
-[...38 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="C16" s="30">
+        <v>214898</v>
+      </c>
+      <c r="D16" s="31">
+        <v>153</v>
+      </c>
+      <c r="E16" s="31">
+        <v>984</v>
+      </c>
+      <c r="F16" s="31">
+        <v>3170</v>
+      </c>
+      <c r="G16" s="31">
+        <v>1615</v>
+      </c>
+      <c r="H16" s="31">
+        <v>2176</v>
+      </c>
+      <c r="I16" s="31">
+        <v>13893</v>
+      </c>
+      <c r="J16" s="31">
+        <v>28511</v>
+      </c>
+      <c r="K16" s="31">
+        <v>14118</v>
+      </c>
+      <c r="L16" s="31">
+        <v>40834</v>
+      </c>
+      <c r="M16" s="31">
+        <v>25470</v>
+      </c>
+      <c r="N16" s="31">
+        <v>83974</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="32">
-[...100 lines deleted...]
-      <c r="H12" s="36">
+      <c r="C17" s="30">
+        <v>172188</v>
+      </c>
+      <c r="D17" s="31">
+        <v>100</v>
+      </c>
+      <c r="E17" s="31">
+        <v>447</v>
+      </c>
+      <c r="F17" s="31">
+        <v>1644</v>
+      </c>
+      <c r="G17" s="31">
+        <v>912</v>
+      </c>
+      <c r="H17" s="31">
         <v>1346</v>
       </c>
-      <c r="I12" s="36">
-[...230 lines deleted...]
-    <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I17" s="31">
+        <v>9489</v>
+      </c>
+      <c r="J17" s="31">
+        <v>20006</v>
+      </c>
+      <c r="K17" s="31">
+        <v>9221</v>
+      </c>
+      <c r="L17" s="31">
+        <v>26911</v>
+      </c>
+      <c r="M17" s="31">
+        <v>17227</v>
+      </c>
+      <c r="N17" s="31">
+        <v>84885</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="67" t="s">
-        <v>50</v>
-[...77 lines deleted...]
-    <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>470306</v>
+      </c>
+      <c r="D18" s="34">
+        <v>564</v>
+      </c>
+      <c r="E18" s="34">
+        <v>5034</v>
+      </c>
+      <c r="F18" s="34">
+        <v>11794</v>
+      </c>
+      <c r="G18" s="34">
+        <v>5907</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6820</v>
+      </c>
+      <c r="I18" s="34">
+        <v>33342</v>
+      </c>
+      <c r="J18" s="34">
+        <v>55101</v>
+      </c>
+      <c r="K18" s="34">
+        <v>22712</v>
+      </c>
+      <c r="L18" s="34">
+        <v>70348</v>
+      </c>
+      <c r="M18" s="34">
+        <v>48686</v>
+      </c>
+      <c r="N18" s="34">
+        <v>209998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="67"/>
       <c r="B19" s="26" t="s">
-        <v>27</v>
-[...80 lines deleted...]
-    <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+      <c r="C19" s="30">
+        <v>266268</v>
+      </c>
+      <c r="D19" s="31">
+        <v>361</v>
+      </c>
+      <c r="E19" s="31">
+        <v>3572</v>
+      </c>
+      <c r="F19" s="31">
+        <v>8433</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4174</v>
+      </c>
+      <c r="H19" s="31">
+        <v>4597</v>
+      </c>
+      <c r="I19" s="31">
+        <v>21223</v>
+      </c>
+      <c r="J19" s="31">
+        <v>34042</v>
+      </c>
+      <c r="K19" s="31">
+        <v>13813</v>
+      </c>
+      <c r="L19" s="31">
+        <v>42311</v>
+      </c>
+      <c r="M19" s="31">
+        <v>28556</v>
+      </c>
+      <c r="N19" s="31">
+        <v>105186</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="36">
+        <v>204038</v>
+      </c>
+      <c r="D20" s="37">
+        <v>203</v>
+      </c>
+      <c r="E20" s="37">
+        <v>1462</v>
+      </c>
+      <c r="F20" s="37">
+        <v>3361</v>
+      </c>
+      <c r="G20" s="37">
+        <v>1733</v>
+      </c>
+      <c r="H20" s="37">
+        <v>2223</v>
+      </c>
+      <c r="I20" s="37">
+        <v>12119</v>
+      </c>
+      <c r="J20" s="37">
+        <v>21059</v>
+      </c>
+      <c r="K20" s="37">
+        <v>8899</v>
+      </c>
+      <c r="L20" s="37">
+        <v>28037</v>
+      </c>
+      <c r="M20" s="37">
+        <v>20130</v>
+      </c>
+      <c r="N20" s="37">
+        <v>104812</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
-    <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
-    <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...784 lines deleted...]
-      <c r="B20" s="37" t="s">
+    <row r="23" spans="1:14" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="39" t="s">
         <v>33</v>
-      </c>
-[...5884 lines deleted...]
-        <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A32" sqref="A32"/>
+      <selection pane="bottomRight" activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.5" style="40" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="18.5" style="38" customWidth="1"/>
+    <col min="2" max="13" width="12.875" style="38" customWidth="1"/>
+    <col min="14" max="14" width="12.5" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="62"/>
-[...2 lines deleted...]
-      <c r="D2" s="62"/>
+      <c r="A2" s="61"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="64" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="55" t="s">
+      <c r="A4" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="53" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="22" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="64"/>
-      <c r="B5" s="37" t="s">
+      <c r="A5" s="63"/>
+      <c r="B5" s="35" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="56" t="s">
+      <c r="A6" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="49">
+        <v>1203756</v>
+      </c>
+      <c r="C6" s="49">
+        <v>1409</v>
+      </c>
+      <c r="D6" s="49">
+        <v>7982</v>
+      </c>
+      <c r="E6" s="49">
+        <v>19878</v>
+      </c>
+      <c r="F6" s="49">
+        <v>10238</v>
+      </c>
+      <c r="G6" s="49">
+        <v>12636</v>
+      </c>
+      <c r="H6" s="49">
+        <v>72623</v>
+      </c>
+      <c r="I6" s="49">
+        <v>140793</v>
+      </c>
+      <c r="J6" s="49">
+        <v>65007</v>
+      </c>
+      <c r="K6" s="49">
+        <v>195472</v>
+      </c>
+      <c r="L6" s="49">
+        <v>131185</v>
+      </c>
+      <c r="M6" s="49">
+        <v>546533</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="50">
+        <v>1196654</v>
+      </c>
+      <c r="C7" s="50">
+        <v>1536</v>
+      </c>
+      <c r="D7" s="50">
+        <v>7712</v>
+      </c>
+      <c r="E7" s="50">
+        <v>20746</v>
+      </c>
+      <c r="F7" s="50">
+        <v>9754</v>
+      </c>
+      <c r="G7" s="50">
+        <v>12195</v>
+      </c>
+      <c r="H7" s="50">
+        <v>70893</v>
+      </c>
+      <c r="I7" s="50">
+        <v>137751</v>
+      </c>
+      <c r="J7" s="50">
+        <v>64879</v>
+      </c>
+      <c r="K7" s="50">
+        <v>187016</v>
+      </c>
+      <c r="L7" s="50">
+        <v>132016</v>
+      </c>
+      <c r="M7" s="50">
+        <v>552156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="50">
+        <v>1214668</v>
+      </c>
+      <c r="C8" s="48">
+        <v>1531</v>
+      </c>
+      <c r="D8" s="48">
+        <v>8379</v>
+      </c>
+      <c r="E8" s="48">
+        <v>22173</v>
+      </c>
+      <c r="F8" s="48">
+        <v>9947</v>
+      </c>
+      <c r="G8" s="48">
+        <v>12022</v>
+      </c>
+      <c r="H8" s="48">
+        <v>69907</v>
+      </c>
+      <c r="I8" s="48">
+        <v>135583</v>
+      </c>
+      <c r="J8" s="48">
+        <v>66121</v>
+      </c>
+      <c r="K8" s="48">
+        <v>180986</v>
+      </c>
+      <c r="L8" s="48">
+        <v>131799</v>
+      </c>
+      <c r="M8" s="48">
+        <v>576220</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="47">
+        <v>1233509</v>
+      </c>
+      <c r="C9" s="47">
+        <v>1521</v>
+      </c>
+      <c r="D9" s="47">
+        <v>8968</v>
+      </c>
+      <c r="E9" s="47">
+        <v>22729</v>
+      </c>
+      <c r="F9" s="47">
+        <v>11049</v>
+      </c>
+      <c r="G9" s="47">
+        <v>11956</v>
+      </c>
+      <c r="H9" s="47">
+        <v>68739</v>
+      </c>
+      <c r="I9" s="47">
+        <v>133294</v>
+      </c>
+      <c r="J9" s="47">
+        <v>67572</v>
+      </c>
+      <c r="K9" s="47">
+        <v>175217</v>
+      </c>
+      <c r="L9" s="47">
+        <v>130552</v>
+      </c>
+      <c r="M9" s="47">
+        <v>601912</v>
+      </c>
+      <c r="N9" s="46"/>
+    </row>
+    <row r="10" spans="1:14" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="50">
+        <v>1215021</v>
+      </c>
+      <c r="C10" s="50">
+        <v>1531</v>
+      </c>
+      <c r="D10" s="50">
+        <v>8432</v>
+      </c>
+      <c r="E10" s="50">
+        <v>22341</v>
+      </c>
+      <c r="F10" s="50">
+        <v>10090</v>
+      </c>
+      <c r="G10" s="50">
+        <v>12018</v>
+      </c>
+      <c r="H10" s="50">
+        <v>69557</v>
+      </c>
+      <c r="I10" s="50">
+        <v>134910</v>
+      </c>
+      <c r="J10" s="50">
+        <v>66359</v>
+      </c>
+      <c r="K10" s="50">
+        <v>178627</v>
+      </c>
+      <c r="L10" s="50">
+        <v>130854</v>
+      </c>
+      <c r="M10" s="50">
+        <v>580302</v>
+      </c>
+      <c r="N10" s="46"/>
+    </row>
+    <row r="11" spans="1:14" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="50">
+        <v>1223392</v>
+      </c>
+      <c r="C11" s="50">
+        <v>1586</v>
+      </c>
+      <c r="D11" s="50">
+        <v>8675</v>
+      </c>
+      <c r="E11" s="50">
+        <v>22602</v>
+      </c>
+      <c r="F11" s="50">
+        <v>10349</v>
+      </c>
+      <c r="G11" s="50">
+        <v>12014</v>
+      </c>
+      <c r="H11" s="50">
+        <v>69373</v>
+      </c>
+      <c r="I11" s="50">
+        <v>134660</v>
+      </c>
+      <c r="J11" s="50">
+        <v>66856</v>
+      </c>
+      <c r="K11" s="50">
+        <v>177909</v>
+      </c>
+      <c r="L11" s="50">
+        <v>130863</v>
+      </c>
+      <c r="M11" s="50">
+        <v>588505</v>
+      </c>
+      <c r="N11" s="46"/>
+    </row>
+    <row r="12" spans="1:14" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="50">
+        <v>1227775</v>
+      </c>
+      <c r="C12" s="50">
+        <v>1540</v>
+      </c>
+      <c r="D12" s="50">
+        <v>8758</v>
+      </c>
+      <c r="E12" s="50">
+        <v>22676</v>
+      </c>
+      <c r="F12" s="50">
+        <v>10708</v>
+      </c>
+      <c r="G12" s="50">
+        <v>12042</v>
+      </c>
+      <c r="H12" s="50">
+        <v>69004</v>
+      </c>
+      <c r="I12" s="50">
+        <v>133950</v>
+      </c>
+      <c r="J12" s="50">
+        <v>67310</v>
+      </c>
+      <c r="K12" s="50">
+        <v>176646</v>
+      </c>
+      <c r="L12" s="50">
+        <v>130824</v>
+      </c>
+      <c r="M12" s="50">
+        <v>594317</v>
+      </c>
+      <c r="N12" s="46"/>
+    </row>
+    <row r="13" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="50">
+        <v>1255789</v>
+      </c>
+      <c r="C13" s="50">
+        <v>1565</v>
+      </c>
+      <c r="D13" s="50">
+        <v>8895</v>
+      </c>
+      <c r="E13" s="50">
+        <v>24050</v>
+      </c>
+      <c r="F13" s="50">
+        <v>12020</v>
+      </c>
+      <c r="G13" s="50">
+        <v>11597</v>
+      </c>
+      <c r="H13" s="50">
+        <v>67517</v>
+      </c>
+      <c r="I13" s="50">
+        <v>130938</v>
+      </c>
+      <c r="J13" s="50">
+        <v>69437</v>
+      </c>
+      <c r="K13" s="50">
+        <v>170547</v>
+      </c>
+      <c r="L13" s="50">
+        <v>128361</v>
+      </c>
+      <c r="M13" s="50">
+        <v>630862</v>
+      </c>
+      <c r="N13" s="46"/>
+    </row>
+    <row r="14" spans="1:14" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="50">
+        <v>1232280</v>
+      </c>
+      <c r="C14" s="50">
+        <v>1483</v>
+      </c>
+      <c r="D14" s="50">
+        <v>8985</v>
+      </c>
+      <c r="E14" s="50">
+        <v>22953</v>
+      </c>
+      <c r="F14" s="50">
+        <v>11317</v>
+      </c>
+      <c r="G14" s="50">
+        <v>11885</v>
+      </c>
+      <c r="H14" s="50">
+        <v>68374</v>
+      </c>
+      <c r="I14" s="50">
+        <v>132588</v>
+      </c>
+      <c r="J14" s="50">
+        <v>67864</v>
+      </c>
+      <c r="K14" s="50">
+        <v>172720</v>
+      </c>
+      <c r="L14" s="50">
+        <v>129377</v>
+      </c>
+      <c r="M14" s="50">
+        <v>604734</v>
+      </c>
+      <c r="N14" s="46"/>
+    </row>
+    <row r="15" spans="1:14" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="50">
+        <v>1238505</v>
+      </c>
+      <c r="C15" s="50">
+        <v>1531</v>
+      </c>
+      <c r="D15" s="50">
+        <v>9044</v>
+      </c>
+      <c r="E15" s="50">
+        <v>23302</v>
+      </c>
+      <c r="F15" s="50">
+        <v>11496</v>
+      </c>
+      <c r="G15" s="50">
+        <v>11864</v>
+      </c>
+      <c r="H15" s="50">
+        <v>68082</v>
+      </c>
+      <c r="I15" s="50">
+        <v>132397</v>
+      </c>
+      <c r="J15" s="50">
+        <v>68201</v>
+      </c>
+      <c r="K15" s="50">
+        <v>171985</v>
+      </c>
+      <c r="L15" s="50">
+        <v>129369</v>
+      </c>
+      <c r="M15" s="50">
+        <v>611234</v>
+      </c>
+      <c r="N15" s="46"/>
+    </row>
+    <row r="16" spans="1:14" s="45" customFormat="1" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="55" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="51">
-[...416 lines deleted...]
-      <c r="B16" s="53">
+      <c r="B16" s="51">
         <v>1244150</v>
       </c>
-      <c r="C16" s="53">
+      <c r="C16" s="51">
         <v>1559</v>
       </c>
-      <c r="D16" s="53">
+      <c r="D16" s="51">
         <v>8909</v>
       </c>
-      <c r="E16" s="53">
+      <c r="E16" s="51">
         <v>23661</v>
       </c>
-      <c r="F16" s="53">
+      <c r="F16" s="51">
         <v>11746</v>
       </c>
-      <c r="G16" s="53">
+      <c r="G16" s="51">
         <v>11791</v>
       </c>
-      <c r="H16" s="53">
+      <c r="H16" s="51">
         <v>67729</v>
       </c>
-      <c r="I16" s="53">
+      <c r="I16" s="51">
         <v>131625</v>
       </c>
-      <c r="J16" s="53">
+      <c r="J16" s="51">
         <v>68926</v>
       </c>
-      <c r="K16" s="53">
+      <c r="K16" s="51">
         <v>171251</v>
       </c>
-      <c r="L16" s="53">
+      <c r="L16" s="51">
         <v>128674</v>
       </c>
-      <c r="M16" s="53">
+      <c r="M16" s="51">
         <v>618279</v>
       </c>
-      <c r="N16" s="46"/>
-[...2 lines deleted...]
-      <c r="A17" s="60" t="s">
+      <c r="N16" s="44"/>
+    </row>
+    <row r="17" spans="1:14" s="45" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="52"/>
+      <c r="C17" s="52"/>
+      <c r="D17" s="52"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="52"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="52"/>
+      <c r="J17" s="52"/>
+      <c r="K17" s="52"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="52"/>
+      <c r="N17" s="44"/>
+    </row>
+    <row r="18" spans="1:14" s="45" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="52">
+        <v>1252116</v>
+      </c>
+      <c r="C18" s="52">
+        <v>1551</v>
+      </c>
+      <c r="D18" s="52">
+        <v>8764</v>
+      </c>
+      <c r="E18" s="52">
+        <v>24287</v>
+      </c>
+      <c r="F18" s="52">
+        <v>12189</v>
+      </c>
+      <c r="G18" s="52">
+        <v>11598</v>
+      </c>
+      <c r="H18" s="52">
+        <v>67138</v>
+      </c>
+      <c r="I18" s="52">
+        <v>130113</v>
+      </c>
+      <c r="J18" s="52">
+        <v>69406</v>
+      </c>
+      <c r="K18" s="52">
+        <v>168594</v>
+      </c>
+      <c r="L18" s="52">
+        <v>127085</v>
+      </c>
+      <c r="M18" s="52">
+        <v>631391</v>
+      </c>
+      <c r="N18" s="44"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="61"/>
-[...13 lines deleted...]
-      <c r="A18" s="27" t="s">
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="59"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="59"/>
+      <c r="H19" s="59"/>
+      <c r="I19" s="59"/>
+      <c r="J19" s="59"/>
+      <c r="K19" s="59"/>
+      <c r="L19" s="59"/>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C19" s="25"/>
+    <row r="21" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1007D708-EF93-496E-ACFF-A12FD1BDF25B}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="C6" sqref="C6"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="40"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="71"/>
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
       <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1252116</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1551</v>
+      </c>
+      <c r="E6" s="29">
+        <v>8764</v>
+      </c>
+      <c r="F6" s="29">
+        <v>24287</v>
+      </c>
+      <c r="G6" s="29">
+        <v>12189</v>
+      </c>
+      <c r="H6" s="29">
+        <v>11598</v>
+      </c>
+      <c r="I6" s="29">
+        <v>67138</v>
+      </c>
+      <c r="J6" s="29">
+        <v>130113</v>
+      </c>
+      <c r="K6" s="29">
+        <v>69406</v>
+      </c>
+      <c r="L6" s="29">
+        <v>168594</v>
+      </c>
+      <c r="M6" s="29">
+        <v>127085</v>
+      </c>
+      <c r="N6" s="29">
+        <v>631391</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="30">
-[...38 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="C7" s="30">
+        <v>685119</v>
+      </c>
+      <c r="D7" s="31">
+        <v>927</v>
+      </c>
+      <c r="E7" s="31">
+        <v>6023</v>
+      </c>
+      <c r="F7" s="31">
+        <v>16930</v>
+      </c>
+      <c r="G7" s="31">
+        <v>8297</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7782</v>
+      </c>
+      <c r="I7" s="31">
+        <v>41745</v>
+      </c>
+      <c r="J7" s="31">
+        <v>77190</v>
+      </c>
+      <c r="K7" s="31">
+        <v>41587</v>
+      </c>
+      <c r="L7" s="31">
+        <v>101809</v>
+      </c>
+      <c r="M7" s="31">
+        <v>75308</v>
+      </c>
+      <c r="N7" s="31">
+        <v>307521</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="32">
-[...44 lines deleted...]
-      <c r="D8" s="33">
+      <c r="C8" s="30">
+        <v>566997</v>
+      </c>
+      <c r="D8" s="31">
         <v>624</v>
       </c>
-      <c r="E8" s="33">
-[...27 lines deleted...]
-        <v>304660</v>
+      <c r="E8" s="31">
+        <v>2741</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7357</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3892</v>
+      </c>
+      <c r="H8" s="31">
+        <v>3816</v>
+      </c>
+      <c r="I8" s="31">
+        <v>25393</v>
+      </c>
+      <c r="J8" s="31">
+        <v>52923</v>
+      </c>
+      <c r="K8" s="31">
+        <v>27819</v>
+      </c>
+      <c r="L8" s="31">
+        <v>66785</v>
+      </c>
+      <c r="M8" s="31">
+        <v>51777</v>
+      </c>
+      <c r="N8" s="31">
+        <v>323870</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>130431</v>
+      </c>
+      <c r="D9" s="34">
+        <v>65</v>
+      </c>
+      <c r="E9" s="34">
+        <v>248</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1117</v>
+      </c>
+      <c r="G9" s="34">
+        <v>631</v>
+      </c>
+      <c r="H9" s="34">
+        <v>600</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4124</v>
+      </c>
+      <c r="J9" s="34">
+        <v>11559</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8221</v>
+      </c>
+      <c r="L9" s="34">
+        <v>21321</v>
+      </c>
+      <c r="M9" s="34">
+        <v>15133</v>
+      </c>
+      <c r="N9" s="34">
+        <v>67412</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="35">
-[...2 lines deleted...]
-      <c r="D9" s="36">
+      <c r="C10" s="30">
+        <v>70370</v>
+      </c>
+      <c r="D10" s="31">
+        <v>29</v>
+      </c>
+      <c r="E10" s="31">
+        <v>145</v>
+      </c>
+      <c r="F10" s="31">
+        <v>645</v>
+      </c>
+      <c r="G10" s="31">
+        <v>333</v>
+      </c>
+      <c r="H10" s="31">
+        <v>367</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2446</v>
+      </c>
+      <c r="J10" s="31">
+        <v>6945</v>
+      </c>
+      <c r="K10" s="31">
+        <v>4977</v>
+      </c>
+      <c r="L10" s="31">
+        <v>13269</v>
+      </c>
+      <c r="M10" s="31">
+        <v>9156</v>
+      </c>
+      <c r="N10" s="31">
+        <v>32058</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>60061</v>
+      </c>
+      <c r="D11" s="31">
+        <v>36</v>
+      </c>
+      <c r="E11" s="31">
+        <v>103</v>
+      </c>
+      <c r="F11" s="31">
+        <v>472</v>
+      </c>
+      <c r="G11" s="31">
+        <v>298</v>
+      </c>
+      <c r="H11" s="31">
+        <v>233</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1678</v>
+      </c>
+      <c r="J11" s="31">
+        <v>4614</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3244</v>
+      </c>
+      <c r="L11" s="31">
+        <v>8052</v>
+      </c>
+      <c r="M11" s="31">
+        <v>5977</v>
+      </c>
+      <c r="N11" s="31">
+        <v>35354</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>219422</v>
+      </c>
+      <c r="D12" s="34">
+        <v>378</v>
+      </c>
+      <c r="E12" s="34">
+        <v>858</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2333</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1284</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1203</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9047</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21352</v>
+      </c>
+      <c r="K12" s="34">
+        <v>11619</v>
+      </c>
+      <c r="L12" s="34">
+        <v>29064</v>
+      </c>
+      <c r="M12" s="34">
+        <v>22337</v>
+      </c>
+      <c r="N12" s="34">
+        <v>119947</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="30">
+        <v>117008</v>
+      </c>
+      <c r="D13" s="31">
+        <v>213</v>
+      </c>
+      <c r="E13" s="31">
+        <v>494</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1486</v>
+      </c>
+      <c r="G13" s="31">
+        <v>816</v>
+      </c>
+      <c r="H13" s="31">
+        <v>771</v>
+      </c>
+      <c r="I13" s="31">
+        <v>5538</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12793</v>
+      </c>
+      <c r="K13" s="31">
+        <v>7034</v>
+      </c>
+      <c r="L13" s="31">
+        <v>18208</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13779</v>
+      </c>
+      <c r="N13" s="31">
+        <v>55876</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="30">
+        <v>102414</v>
+      </c>
+      <c r="D14" s="31">
+        <v>165</v>
+      </c>
+      <c r="E14" s="31">
+        <v>364</v>
+      </c>
+      <c r="F14" s="31">
+        <v>847</v>
+      </c>
+      <c r="G14" s="31">
+        <v>468</v>
+      </c>
+      <c r="H14" s="31">
+        <v>432</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3509</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8559</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4585</v>
+      </c>
+      <c r="L14" s="31">
+        <v>10856</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8558</v>
+      </c>
+      <c r="N14" s="31">
+        <v>64071</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>404601</v>
+      </c>
+      <c r="D15" s="34">
+        <v>189</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1337</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5686</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2891</v>
+      </c>
+      <c r="H15" s="34">
+        <v>2905</v>
+      </c>
+      <c r="I15" s="34">
+        <v>21032</v>
+      </c>
+      <c r="J15" s="34">
+        <v>43924</v>
+      </c>
+      <c r="K15" s="34">
+        <v>24461</v>
+      </c>
+      <c r="L15" s="34">
+        <v>59539</v>
+      </c>
+      <c r="M15" s="34">
+        <v>42451</v>
+      </c>
+      <c r="N15" s="34">
+        <v>200186</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="40">
+        <v>220287</v>
+      </c>
+      <c r="D16" s="5">
+        <v>115</v>
+      </c>
+      <c r="E16" s="40">
+        <v>931</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3935</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1842</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1831</v>
+      </c>
+      <c r="I16" s="40">
+        <v>12549</v>
+      </c>
+      <c r="J16" s="40">
+        <v>25458</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14466</v>
+      </c>
+      <c r="L16" s="40">
+        <v>35791</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25288</v>
+      </c>
+      <c r="N16" s="40">
+        <v>98081</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="40">
+        <v>184314</v>
+      </c>
+      <c r="D17" s="5">
         <v>74</v>
       </c>
-      <c r="E9" s="36">
-[...338 lines deleted...]
-      </c>
       <c r="E17" s="5">
-        <v>442</v>
-[...26 lines deleted...]
-        <v>93585</v>
+        <v>406</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1751</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1049</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1074</v>
+      </c>
+      <c r="I17" s="40">
+        <v>8483</v>
+      </c>
+      <c r="J17" s="40">
+        <v>18466</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9995</v>
+      </c>
+      <c r="L17" s="40">
+        <v>23748</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17163</v>
+      </c>
+      <c r="N17" s="40">
+        <v>102105</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="67" t="s">
-[...41 lines deleted...]
-      <c r="Z18" s="42">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>497662</v>
+      </c>
+      <c r="D18" s="34">
+        <v>919</v>
+      </c>
+      <c r="E18" s="34">
+        <v>6321</v>
+      </c>
+      <c r="F18" s="34">
+        <v>15151</v>
+      </c>
+      <c r="G18" s="34">
+        <v>7383</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6890</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32935</v>
+      </c>
+      <c r="J18" s="34">
+        <v>53278</v>
+      </c>
+      <c r="K18" s="34">
+        <v>25105</v>
+      </c>
+      <c r="L18" s="34">
+        <v>58670</v>
+      </c>
+      <c r="M18" s="34">
+        <v>47164</v>
+      </c>
+      <c r="N18" s="34">
+        <v>243846</v>
+      </c>
+      <c r="Z18" s="40">
         <v>208251</v>
       </c>
       <c r="AA18" s="5">
         <v>329</v>
       </c>
-      <c r="AB18" s="42">
+      <c r="AB18" s="40">
         <v>1494</v>
       </c>
-      <c r="AC18" s="42">
+      <c r="AC18" s="40">
         <v>3783</v>
       </c>
-      <c r="AD18" s="42">
+      <c r="AD18" s="40">
         <v>1648</v>
       </c>
-      <c r="AE18" s="42">
+      <c r="AE18" s="40">
         <v>2115</v>
       </c>
-      <c r="AF18" s="42">
+      <c r="AF18" s="40">
         <v>11879</v>
       </c>
-      <c r="AG18" s="42">
+      <c r="AG18" s="40">
         <v>21052</v>
       </c>
-      <c r="AH18" s="42">
+      <c r="AH18" s="40">
         <v>8982</v>
       </c>
-      <c r="AI18" s="42">
+      <c r="AI18" s="40">
         <v>26245</v>
       </c>
-      <c r="AJ18" s="42">
+      <c r="AJ18" s="40">
         <v>20700</v>
       </c>
-      <c r="AK18" s="42">
+      <c r="AK18" s="40">
         <v>110024</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="67"/>
+      <c r="A19" s="66"/>
       <c r="B19" s="26" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>273364</v>
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>277454</v>
       </c>
       <c r="D19" s="5">
-        <v>540</v>
-[...29 lines deleted...]
-        <v>115688</v>
+        <v>570</v>
+      </c>
+      <c r="E19" s="40">
+        <v>4453</v>
+      </c>
+      <c r="F19" s="40">
+        <v>10864</v>
+      </c>
+      <c r="G19" s="40">
+        <v>5306</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4813</v>
+      </c>
+      <c r="I19" s="40">
+        <v>21212</v>
+      </c>
+      <c r="J19" s="40">
+        <v>31994</v>
+      </c>
+      <c r="K19" s="40">
+        <v>15110</v>
+      </c>
+      <c r="L19" s="40">
+        <v>34541</v>
+      </c>
+      <c r="M19" s="40">
+        <v>27085</v>
+      </c>
+      <c r="N19" s="40">
+        <v>121506</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="68"/>
-[...37 lines deleted...]
-        <v>117590</v>
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>220208</v>
+      </c>
+      <c r="D20" s="42">
+        <v>349</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1868</v>
+      </c>
+      <c r="F20" s="43">
+        <v>4287</v>
+      </c>
+      <c r="G20" s="43">
+        <v>2077</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2077</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11723</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21284</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9995</v>
+      </c>
+      <c r="L20" s="43">
+        <v>24129</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20079</v>
+      </c>
+      <c r="N20" s="43">
+        <v>122340</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F6E628D-CE73-45C7-BE83-A204EE7C55FB}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
+      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="40"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="68" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="71"/>
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
       <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1255789</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1565</v>
+      </c>
+      <c r="E6" s="29">
+        <v>8895</v>
+      </c>
+      <c r="F6" s="29">
+        <v>24050</v>
+      </c>
+      <c r="G6" s="29">
+        <v>12020</v>
+      </c>
+      <c r="H6" s="29">
+        <v>11597</v>
+      </c>
+      <c r="I6" s="29">
+        <v>67517</v>
+      </c>
+      <c r="J6" s="29">
+        <v>130938</v>
+      </c>
+      <c r="K6" s="29">
+        <v>69437</v>
+      </c>
+      <c r="L6" s="29">
+        <v>170547</v>
+      </c>
+      <c r="M6" s="29">
+        <v>128361</v>
+      </c>
+      <c r="N6" s="29">
+        <v>630862</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="30">
-[...38 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="C7" s="30">
+        <v>687564</v>
+      </c>
+      <c r="D7" s="31">
+        <v>948</v>
+      </c>
+      <c r="E7" s="31">
+        <v>6118</v>
+      </c>
+      <c r="F7" s="31">
+        <v>16694</v>
+      </c>
+      <c r="G7" s="31">
+        <v>8194</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7775</v>
+      </c>
+      <c r="I7" s="31">
+        <v>41961</v>
+      </c>
+      <c r="J7" s="31">
+        <v>77677</v>
+      </c>
+      <c r="K7" s="31">
+        <v>41746</v>
+      </c>
+      <c r="L7" s="31">
+        <v>103072</v>
+      </c>
+      <c r="M7" s="31">
+        <v>76108</v>
+      </c>
+      <c r="N7" s="31">
+        <v>307271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="32">
-[...75 lines deleted...]
-        <v>301701</v>
+      <c r="C8" s="30">
+        <v>568225</v>
+      </c>
+      <c r="D8" s="31">
+        <v>617</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2777</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7356</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3826</v>
+      </c>
+      <c r="H8" s="31">
+        <v>3822</v>
+      </c>
+      <c r="I8" s="31">
+        <v>25556</v>
+      </c>
+      <c r="J8" s="31">
+        <v>53261</v>
+      </c>
+      <c r="K8" s="31">
+        <v>27691</v>
+      </c>
+      <c r="L8" s="31">
+        <v>67475</v>
+      </c>
+      <c r="M8" s="31">
+        <v>52253</v>
+      </c>
+      <c r="N8" s="31">
+        <v>323591</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>133800</v>
+      </c>
+      <c r="D9" s="34">
+        <v>58</v>
+      </c>
+      <c r="E9" s="34">
+        <v>255</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1122</v>
+      </c>
+      <c r="G9" s="34">
+        <v>616</v>
+      </c>
+      <c r="H9" s="34">
+        <v>603</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4202</v>
+      </c>
+      <c r="J9" s="34">
+        <v>11852</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8397</v>
+      </c>
+      <c r="L9" s="34">
+        <v>21904</v>
+      </c>
+      <c r="M9" s="34">
+        <v>15577</v>
+      </c>
+      <c r="N9" s="34">
+        <v>69214</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="35">
-[...38 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="C10" s="30">
+        <v>72248</v>
+      </c>
+      <c r="D10" s="31">
+        <v>26</v>
+      </c>
+      <c r="E10" s="31">
+        <v>149</v>
+      </c>
+      <c r="F10" s="31">
+        <v>637</v>
+      </c>
+      <c r="G10" s="31">
+        <v>335</v>
+      </c>
+      <c r="H10" s="31">
+        <v>371</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2480</v>
+      </c>
+      <c r="J10" s="31">
+        <v>7104</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5123</v>
+      </c>
+      <c r="L10" s="31">
+        <v>13663</v>
+      </c>
+      <c r="M10" s="31">
+        <v>9413</v>
+      </c>
+      <c r="N10" s="31">
+        <v>32947</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="32">
-[...44 lines deleted...]
-      <c r="D11" s="33">
+      <c r="C11" s="30">
+        <v>61552</v>
+      </c>
+      <c r="D11" s="31">
+        <v>32</v>
+      </c>
+      <c r="E11" s="31">
+        <v>106</v>
+      </c>
+      <c r="F11" s="31">
+        <v>485</v>
+      </c>
+      <c r="G11" s="31">
+        <v>281</v>
+      </c>
+      <c r="H11" s="31">
+        <v>232</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1722</v>
+      </c>
+      <c r="J11" s="31">
+        <v>4748</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3274</v>
+      </c>
+      <c r="L11" s="31">
+        <v>8241</v>
+      </c>
+      <c r="M11" s="31">
+        <v>6164</v>
+      </c>
+      <c r="N11" s="31">
+        <v>36267</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>219470</v>
+      </c>
+      <c r="D12" s="34">
+        <v>389</v>
+      </c>
+      <c r="E12" s="34">
+        <v>870</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2372</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1262</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1209</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9135</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21415</v>
+      </c>
+      <c r="K12" s="34">
+        <v>11495</v>
+      </c>
+      <c r="L12" s="34">
+        <v>29212</v>
+      </c>
+      <c r="M12" s="34">
+        <v>22450</v>
+      </c>
+      <c r="N12" s="34">
+        <v>119661</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="30">
+        <v>116999</v>
+      </c>
+      <c r="D13" s="31">
+        <v>223</v>
+      </c>
+      <c r="E13" s="31">
+        <v>502</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1505</v>
+      </c>
+      <c r="G13" s="31">
+        <v>811</v>
+      </c>
+      <c r="H13" s="31">
+        <v>772</v>
+      </c>
+      <c r="I13" s="31">
+        <v>5596</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12814</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6980</v>
+      </c>
+      <c r="L13" s="31">
+        <v>18237</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13835</v>
+      </c>
+      <c r="N13" s="31">
+        <v>55724</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="30">
+        <v>102471</v>
+      </c>
+      <c r="D14" s="31">
+        <v>166</v>
+      </c>
+      <c r="E14" s="31">
+        <v>368</v>
+      </c>
+      <c r="F14" s="31">
+        <v>867</v>
+      </c>
+      <c r="G14" s="31">
+        <v>451</v>
+      </c>
+      <c r="H14" s="31">
+        <v>437</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3539</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8601</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4515</v>
+      </c>
+      <c r="L14" s="31">
+        <v>10975</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8615</v>
+      </c>
+      <c r="N14" s="31">
+        <v>63937</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="33">
-[...34 lines deleted...]
-      <c r="B12" s="34" t="s">
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>405281</v>
+      </c>
+      <c r="D15" s="34">
+        <v>201</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1384</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5632</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2872</v>
+      </c>
+      <c r="H15" s="34">
+        <v>2942</v>
+      </c>
+      <c r="I15" s="34">
+        <v>21251</v>
+      </c>
+      <c r="J15" s="34">
+        <v>44262</v>
+      </c>
+      <c r="K15" s="34">
+        <v>24490</v>
+      </c>
+      <c r="L15" s="34">
+        <v>60018</v>
+      </c>
+      <c r="M15" s="34">
+        <v>42860</v>
+      </c>
+      <c r="N15" s="34">
+        <v>199369</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="35">
-[...38 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C16" s="40">
+        <v>221017</v>
+      </c>
+      <c r="D16" s="5">
+        <v>116</v>
+      </c>
+      <c r="E16" s="40">
+        <v>967</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3886</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1829</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1851</v>
+      </c>
+      <c r="I16" s="40">
+        <v>12693</v>
+      </c>
+      <c r="J16" s="40">
+        <v>25620</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14518</v>
+      </c>
+      <c r="L16" s="40">
+        <v>36144</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25533</v>
+      </c>
+      <c r="N16" s="40">
+        <v>97860</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="32">
-[...170 lines deleted...]
-        <v>176291</v>
+      <c r="C17" s="40">
+        <v>184264</v>
       </c>
       <c r="D17" s="5">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="E17" s="5">
-        <v>444</v>
-[...26 lines deleted...]
-        <v>92397</v>
+        <v>417</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1746</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1043</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1091</v>
+      </c>
+      <c r="I17" s="40">
+        <v>8558</v>
+      </c>
+      <c r="J17" s="40">
+        <v>18642</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9972</v>
+      </c>
+      <c r="L17" s="40">
+        <v>23874</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17327</v>
+      </c>
+      <c r="N17" s="40">
+        <v>101509</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="67" t="s">
-[...41 lines deleted...]
-      <c r="Z18" s="42">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>497238</v>
+      </c>
+      <c r="D18" s="34">
+        <v>917</v>
+      </c>
+      <c r="E18" s="34">
+        <v>6386</v>
+      </c>
+      <c r="F18" s="34">
+        <v>14924</v>
+      </c>
+      <c r="G18" s="34">
+        <v>7270</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6843</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32929</v>
+      </c>
+      <c r="J18" s="34">
+        <v>53409</v>
+      </c>
+      <c r="K18" s="34">
+        <v>25055</v>
+      </c>
+      <c r="L18" s="34">
+        <v>59413</v>
+      </c>
+      <c r="M18" s="34">
+        <v>47474</v>
+      </c>
+      <c r="N18" s="34">
+        <v>242618</v>
+      </c>
+      <c r="Z18" s="40">
         <v>208251</v>
       </c>
       <c r="AA18" s="5">
         <v>329</v>
       </c>
-      <c r="AB18" s="42">
+      <c r="AB18" s="40">
         <v>1494</v>
       </c>
-      <c r="AC18" s="42">
+      <c r="AC18" s="40">
         <v>3783</v>
       </c>
-      <c r="AD18" s="42">
+      <c r="AD18" s="40">
         <v>1648</v>
       </c>
-      <c r="AE18" s="42">
+      <c r="AE18" s="40">
         <v>2115</v>
       </c>
-      <c r="AF18" s="42">
+      <c r="AF18" s="40">
         <v>11879</v>
       </c>
-      <c r="AG18" s="42">
+      <c r="AG18" s="40">
         <v>21052</v>
       </c>
-      <c r="AH18" s="42">
+      <c r="AH18" s="40">
         <v>8982</v>
       </c>
-      <c r="AI18" s="42">
+      <c r="AI18" s="40">
         <v>26245</v>
       </c>
-      <c r="AJ18" s="42">
+      <c r="AJ18" s="40">
         <v>20700</v>
       </c>
-      <c r="AK18" s="42">
+      <c r="AK18" s="40">
         <v>110024</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="67"/>
+      <c r="A19" s="66"/>
       <c r="B19" s="26" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>272513</v>
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>277300</v>
       </c>
       <c r="D19" s="5">
-        <v>562</v>
-[...29 lines deleted...]
-        <v>114706</v>
+        <v>583</v>
+      </c>
+      <c r="E19" s="40">
+        <v>4500</v>
+      </c>
+      <c r="F19" s="40">
+        <v>10666</v>
+      </c>
+      <c r="G19" s="40">
+        <v>5219</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4781</v>
+      </c>
+      <c r="I19" s="40">
+        <v>21192</v>
+      </c>
+      <c r="J19" s="40">
+        <v>32139</v>
+      </c>
+      <c r="K19" s="40">
+        <v>15125</v>
+      </c>
+      <c r="L19" s="40">
+        <v>35028</v>
+      </c>
+      <c r="M19" s="40">
+        <v>27327</v>
+      </c>
+      <c r="N19" s="40">
+        <v>120740</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="68"/>
-[...37 lines deleted...]
-        <v>116609</v>
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>219938</v>
+      </c>
+      <c r="D20" s="42">
+        <v>334</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1886</v>
+      </c>
+      <c r="F20" s="43">
+        <v>4258</v>
+      </c>
+      <c r="G20" s="43">
+        <v>2051</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2062</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11737</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21270</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9930</v>
+      </c>
+      <c r="L20" s="43">
+        <v>24385</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20147</v>
+      </c>
+      <c r="N20" s="43">
+        <v>121878</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{422F1B6B-D67D-4250-B4A1-4F761BC67F76}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6"/>
       <selection pane="topRight" activeCell="C6" sqref="C6"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="40"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="68" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="71"/>
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
       <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1244150</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1559</v>
+      </c>
+      <c r="E6" s="29">
+        <v>8909</v>
+      </c>
+      <c r="F6" s="29">
+        <v>23661</v>
+      </c>
+      <c r="G6" s="29">
+        <v>11746</v>
+      </c>
+      <c r="H6" s="29">
+        <v>11791</v>
+      </c>
+      <c r="I6" s="29">
+        <v>67729</v>
+      </c>
+      <c r="J6" s="29">
+        <v>131625</v>
+      </c>
+      <c r="K6" s="29">
+        <v>68926</v>
+      </c>
+      <c r="L6" s="29">
+        <v>171251</v>
+      </c>
+      <c r="M6" s="29">
+        <v>128674</v>
+      </c>
+      <c r="N6" s="29">
+        <v>618279</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="30">
-[...38 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="C7" s="30">
+        <v>681402</v>
+      </c>
+      <c r="D7" s="31">
+        <v>943</v>
+      </c>
+      <c r="E7" s="31">
+        <v>6141</v>
+      </c>
+      <c r="F7" s="31">
+        <v>16388</v>
+      </c>
+      <c r="G7" s="31">
+        <v>7994</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7959</v>
+      </c>
+      <c r="I7" s="31">
+        <v>42047</v>
+      </c>
+      <c r="J7" s="31">
+        <v>78148</v>
+      </c>
+      <c r="K7" s="31">
+        <v>41446</v>
+      </c>
+      <c r="L7" s="31">
+        <v>103499</v>
+      </c>
+      <c r="M7" s="31">
+        <v>76155</v>
+      </c>
+      <c r="N7" s="31">
+        <v>300682</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="32">
-[...44 lines deleted...]
-      <c r="D8" s="33">
+      <c r="C8" s="30">
+        <v>562748</v>
+      </c>
+      <c r="D8" s="31">
+        <v>616</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2768</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7273</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3752</v>
+      </c>
+      <c r="H8" s="31">
+        <v>3832</v>
+      </c>
+      <c r="I8" s="31">
+        <v>25682</v>
+      </c>
+      <c r="J8" s="31">
+        <v>53477</v>
+      </c>
+      <c r="K8" s="31">
+        <v>27480</v>
+      </c>
+      <c r="L8" s="31">
+        <v>67752</v>
+      </c>
+      <c r="M8" s="31">
+        <v>52519</v>
+      </c>
+      <c r="N8" s="31">
+        <v>317597</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>134143</v>
+      </c>
+      <c r="D9" s="34">
+        <v>60</v>
+      </c>
+      <c r="E9" s="34">
+        <v>248</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1116</v>
+      </c>
+      <c r="G9" s="34">
+        <v>607</v>
+      </c>
+      <c r="H9" s="34">
+        <v>628</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4264</v>
+      </c>
+      <c r="J9" s="34">
+        <v>12087</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8480</v>
+      </c>
+      <c r="L9" s="34">
+        <v>22166</v>
+      </c>
+      <c r="M9" s="34">
+        <v>15849</v>
+      </c>
+      <c r="N9" s="34">
+        <v>68638</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="30">
+        <v>72527</v>
+      </c>
+      <c r="D10" s="31">
+        <v>26</v>
+      </c>
+      <c r="E10" s="31">
+        <v>150</v>
+      </c>
+      <c r="F10" s="31">
         <v>622</v>
       </c>
-      <c r="E8" s="33">
-[...34 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="G10" s="31">
+        <v>335</v>
+      </c>
+      <c r="H10" s="31">
+        <v>386</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2507</v>
+      </c>
+      <c r="J10" s="31">
+        <v>7235</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5195</v>
+      </c>
+      <c r="L10" s="31">
+        <v>13846</v>
+      </c>
+      <c r="M10" s="31">
+        <v>9536</v>
+      </c>
+      <c r="N10" s="31">
+        <v>32689</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>61616</v>
+      </c>
+      <c r="D11" s="31">
+        <v>34</v>
+      </c>
+      <c r="E11" s="31">
+        <v>98</v>
+      </c>
+      <c r="F11" s="31">
+        <v>494</v>
+      </c>
+      <c r="G11" s="31">
+        <v>272</v>
+      </c>
+      <c r="H11" s="31">
+        <v>242</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1757</v>
+      </c>
+      <c r="J11" s="31">
+        <v>4852</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3285</v>
+      </c>
+      <c r="L11" s="31">
+        <v>8320</v>
+      </c>
+      <c r="M11" s="31">
+        <v>6313</v>
+      </c>
+      <c r="N11" s="31">
+        <v>35949</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>215068</v>
+      </c>
+      <c r="D12" s="34">
+        <v>390</v>
+      </c>
+      <c r="E12" s="34">
+        <v>900</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2357</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1269</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1223</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9266</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21355</v>
+      </c>
+      <c r="K12" s="34">
+        <v>11307</v>
+      </c>
+      <c r="L12" s="34">
+        <v>29112</v>
+      </c>
+      <c r="M12" s="34">
+        <v>22200</v>
+      </c>
+      <c r="N12" s="34">
+        <v>115689</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="35">
-[...38 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="C13" s="30">
+        <v>114569</v>
+      </c>
+      <c r="D13" s="31">
+        <v>221</v>
+      </c>
+      <c r="E13" s="31">
+        <v>515</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1493</v>
+      </c>
+      <c r="G13" s="31">
+        <v>807</v>
+      </c>
+      <c r="H13" s="31">
+        <v>780</v>
+      </c>
+      <c r="I13" s="31">
+        <v>5677</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12726</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6898</v>
+      </c>
+      <c r="L13" s="31">
+        <v>18148</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13617</v>
+      </c>
+      <c r="N13" s="31">
+        <v>53687</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="32">
-[...47 lines deleted...]
-      <c r="E11" s="33">
+      <c r="C14" s="30">
+        <v>100499</v>
+      </c>
+      <c r="D14" s="31">
+        <v>169</v>
+      </c>
+      <c r="E14" s="31">
+        <v>385</v>
+      </c>
+      <c r="F14" s="31">
+        <v>864</v>
+      </c>
+      <c r="G14" s="31">
+        <v>462</v>
+      </c>
+      <c r="H14" s="31">
+        <v>443</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3589</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8629</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4409</v>
+      </c>
+      <c r="L14" s="31">
+        <v>10964</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8583</v>
+      </c>
+      <c r="N14" s="31">
+        <v>62002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>401144</v>
+      </c>
+      <c r="D15" s="34">
+        <v>205</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1392</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5554</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2816</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3010</v>
+      </c>
+      <c r="I15" s="34">
+        <v>21345</v>
+      </c>
+      <c r="J15" s="34">
+        <v>44536</v>
+      </c>
+      <c r="K15" s="34">
+        <v>24341</v>
+      </c>
+      <c r="L15" s="34">
+        <v>60246</v>
+      </c>
+      <c r="M15" s="34">
+        <v>42855</v>
+      </c>
+      <c r="N15" s="34">
+        <v>194844</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="40">
+        <v>218912</v>
+      </c>
+      <c r="D16" s="5">
         <v>118</v>
       </c>
-      <c r="F11" s="33">
-[...73 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="E16" s="40">
+        <v>978</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3798</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1803</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1907</v>
+      </c>
+      <c r="I16" s="40">
+        <v>12747</v>
+      </c>
+      <c r="J16" s="40">
+        <v>25839</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14379</v>
+      </c>
+      <c r="L16" s="40">
+        <v>36328</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25510</v>
+      </c>
+      <c r="N16" s="40">
+        <v>95505</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="32">
-[...170 lines deleted...]
-        <v>175085</v>
+      <c r="C17" s="40">
+        <v>182232</v>
       </c>
       <c r="D17" s="5">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="E17" s="5">
-        <v>439</v>
-[...26 lines deleted...]
-        <v>91095</v>
+        <v>414</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1756</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1013</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1103</v>
+      </c>
+      <c r="I17" s="40">
+        <v>8598</v>
+      </c>
+      <c r="J17" s="40">
+        <v>18697</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9962</v>
+      </c>
+      <c r="L17" s="40">
+        <v>23918</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17345</v>
+      </c>
+      <c r="N17" s="40">
+        <v>99339</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="67" t="s">
-[...41 lines deleted...]
-      <c r="Z18" s="42">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>493795</v>
+      </c>
+      <c r="D18" s="34">
+        <v>904</v>
+      </c>
+      <c r="E18" s="34">
+        <v>6369</v>
+      </c>
+      <c r="F18" s="34">
+        <v>14634</v>
+      </c>
+      <c r="G18" s="34">
+        <v>7054</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6930</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32854</v>
+      </c>
+      <c r="J18" s="34">
+        <v>53647</v>
+      </c>
+      <c r="K18" s="34">
+        <v>24798</v>
+      </c>
+      <c r="L18" s="34">
+        <v>59727</v>
+      </c>
+      <c r="M18" s="34">
+        <v>47770</v>
+      </c>
+      <c r="N18" s="34">
+        <v>239108</v>
+      </c>
+      <c r="Z18" s="40">
         <v>208251</v>
       </c>
       <c r="AA18" s="5">
         <v>329</v>
       </c>
-      <c r="AB18" s="42">
+      <c r="AB18" s="40">
         <v>1494</v>
       </c>
-      <c r="AC18" s="42">
+      <c r="AC18" s="40">
         <v>3783</v>
       </c>
-      <c r="AD18" s="42">
+      <c r="AD18" s="40">
         <v>1648</v>
       </c>
-      <c r="AE18" s="42">
+      <c r="AE18" s="40">
         <v>2115</v>
       </c>
-      <c r="AF18" s="42">
+      <c r="AF18" s="40">
         <v>11879</v>
       </c>
-      <c r="AG18" s="42">
+      <c r="AG18" s="40">
         <v>21052</v>
       </c>
-      <c r="AH18" s="42">
+      <c r="AH18" s="40">
         <v>8982</v>
       </c>
-      <c r="AI18" s="42">
+      <c r="AI18" s="40">
         <v>26245</v>
       </c>
-      <c r="AJ18" s="42">
+      <c r="AJ18" s="40">
         <v>20700</v>
       </c>
-      <c r="AK18" s="42">
+      <c r="AK18" s="40">
         <v>110024</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="67"/>
+      <c r="A19" s="66"/>
       <c r="B19" s="26" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>270556</v>
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>275394</v>
       </c>
       <c r="D19" s="5">
-        <v>518</v>
-[...29 lines deleted...]
-        <v>113157</v>
+        <v>578</v>
+      </c>
+      <c r="E19" s="40">
+        <v>4498</v>
+      </c>
+      <c r="F19" s="40">
+        <v>10475</v>
+      </c>
+      <c r="G19" s="40">
+        <v>5049</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4886</v>
+      </c>
+      <c r="I19" s="40">
+        <v>21116</v>
+      </c>
+      <c r="J19" s="40">
+        <v>32348</v>
+      </c>
+      <c r="K19" s="40">
+        <v>14974</v>
+      </c>
+      <c r="L19" s="40">
+        <v>35177</v>
+      </c>
+      <c r="M19" s="40">
+        <v>27492</v>
+      </c>
+      <c r="N19" s="40">
+        <v>118801</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="68"/>
-[...37 lines deleted...]
-        <v>114802</v>
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>218401</v>
+      </c>
+      <c r="D20" s="42">
+        <v>326</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1871</v>
+      </c>
+      <c r="F20" s="43">
+        <v>4159</v>
+      </c>
+      <c r="G20" s="43">
+        <v>2005</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2044</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11738</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21299</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9824</v>
+      </c>
+      <c r="L20" s="43">
+        <v>24550</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20278</v>
+      </c>
+      <c r="N20" s="43">
+        <v>120307</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F6E628D-CE73-45C7-BE83-A204EE7C55FB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96C54CAE-9E4C-4943-84B2-246E96CAC766}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D24" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C35" sqref="C35"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="C6" sqref="C6"/>
+      <selection pane="topRight" activeCell="C6" sqref="C6"/>
+      <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
+      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="40"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="68" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="71"/>
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
       <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1238505</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1531</v>
+      </c>
+      <c r="E6" s="29">
+        <v>9044</v>
+      </c>
+      <c r="F6" s="29">
+        <v>23302</v>
+      </c>
+      <c r="G6" s="29">
+        <v>11496</v>
+      </c>
+      <c r="H6" s="29">
+        <v>11864</v>
+      </c>
+      <c r="I6" s="29">
+        <v>68082</v>
+      </c>
+      <c r="J6" s="29">
+        <v>132397</v>
+      </c>
+      <c r="K6" s="29">
+        <v>68201</v>
+      </c>
+      <c r="L6" s="29">
+        <v>171985</v>
+      </c>
+      <c r="M6" s="29">
+        <v>129369</v>
+      </c>
+      <c r="N6" s="29">
+        <v>611234</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="30">
-[...38 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="C7" s="30">
+        <v>678741</v>
+      </c>
+      <c r="D7" s="31">
+        <v>928</v>
+      </c>
+      <c r="E7" s="31">
+        <v>6221</v>
+      </c>
+      <c r="F7" s="31">
+        <v>16121</v>
+      </c>
+      <c r="G7" s="31">
+        <v>7825</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7982</v>
+      </c>
+      <c r="I7" s="31">
+        <v>42236</v>
+      </c>
+      <c r="J7" s="31">
+        <v>78647</v>
+      </c>
+      <c r="K7" s="31">
+        <v>41046</v>
+      </c>
+      <c r="L7" s="31">
+        <v>103964</v>
+      </c>
+      <c r="M7" s="31">
+        <v>76636</v>
+      </c>
+      <c r="N7" s="31">
+        <v>297135</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="32">
-[...38 lines deleted...]
-      <c r="B8" s="26" t="s">
+      <c r="C8" s="30">
+        <v>559764</v>
+      </c>
+      <c r="D8" s="31">
+        <v>603</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2823</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7181</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3671</v>
+      </c>
+      <c r="H8" s="31">
+        <v>3882</v>
+      </c>
+      <c r="I8" s="31">
+        <v>25846</v>
+      </c>
+      <c r="J8" s="31">
+        <v>53750</v>
+      </c>
+      <c r="K8" s="31">
+        <v>27155</v>
+      </c>
+      <c r="L8" s="31">
+        <v>68021</v>
+      </c>
+      <c r="M8" s="31">
+        <v>52733</v>
+      </c>
+      <c r="N8" s="31">
+        <v>314099</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>136050</v>
+      </c>
+      <c r="D9" s="34">
+        <v>58</v>
+      </c>
+      <c r="E9" s="34">
+        <v>258</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1119</v>
+      </c>
+      <c r="G9" s="34">
+        <v>611</v>
+      </c>
+      <c r="H9" s="34">
+        <v>639</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4360</v>
+      </c>
+      <c r="J9" s="34">
+        <v>12405</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8497</v>
+      </c>
+      <c r="L9" s="34">
+        <v>22636</v>
+      </c>
+      <c r="M9" s="34">
+        <v>16200</v>
+      </c>
+      <c r="N9" s="34">
+        <v>69267</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="30">
+        <v>73612</v>
+      </c>
+      <c r="D10" s="31">
         <v>28</v>
       </c>
-      <c r="C8" s="32">
-[...40 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="E10" s="31">
+        <v>151</v>
+      </c>
+      <c r="F10" s="31">
+        <v>622</v>
+      </c>
+      <c r="G10" s="31">
+        <v>342</v>
+      </c>
+      <c r="H10" s="31">
+        <v>394</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2564</v>
+      </c>
+      <c r="J10" s="31">
+        <v>7439</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5223</v>
+      </c>
+      <c r="L10" s="31">
+        <v>14134</v>
+      </c>
+      <c r="M10" s="31">
+        <v>9762</v>
+      </c>
+      <c r="N10" s="31">
+        <v>32953</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>62438</v>
+      </c>
+      <c r="D11" s="31">
+        <v>30</v>
+      </c>
+      <c r="E11" s="31">
+        <v>107</v>
+      </c>
+      <c r="F11" s="31">
+        <v>497</v>
+      </c>
+      <c r="G11" s="31">
+        <v>269</v>
+      </c>
+      <c r="H11" s="31">
+        <v>245</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1796</v>
+      </c>
+      <c r="J11" s="31">
+        <v>4966</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3274</v>
+      </c>
+      <c r="L11" s="31">
+        <v>8502</v>
+      </c>
+      <c r="M11" s="31">
+        <v>6438</v>
+      </c>
+      <c r="N11" s="31">
+        <v>36314</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>211798</v>
+      </c>
+      <c r="D12" s="34">
+        <v>386</v>
+      </c>
+      <c r="E12" s="34">
+        <v>925</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2349</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1253</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1235</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9321</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21429</v>
+      </c>
+      <c r="K12" s="34">
+        <v>11202</v>
+      </c>
+      <c r="L12" s="34">
+        <v>28804</v>
+      </c>
+      <c r="M12" s="34">
+        <v>22059</v>
+      </c>
+      <c r="N12" s="34">
+        <v>112835</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="35">
-[...38 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="C13" s="30">
+        <v>112983</v>
+      </c>
+      <c r="D13" s="31">
+        <v>219</v>
+      </c>
+      <c r="E13" s="31">
+        <v>532</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="G13" s="31">
+        <v>792</v>
+      </c>
+      <c r="H13" s="31">
+        <v>779</v>
+      </c>
+      <c r="I13" s="31">
+        <v>5744</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12719</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6836</v>
+      </c>
+      <c r="L13" s="31">
+        <v>17906</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13522</v>
+      </c>
+      <c r="N13" s="31">
+        <v>52434</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="32">
-[...2 lines deleted...]
-      <c r="D10" s="33">
+      <c r="C14" s="30">
+        <v>98815</v>
+      </c>
+      <c r="D14" s="31">
+        <v>167</v>
+      </c>
+      <c r="E14" s="31">
+        <v>393</v>
+      </c>
+      <c r="F14" s="31">
+        <v>849</v>
+      </c>
+      <c r="G14" s="31">
+        <v>461</v>
+      </c>
+      <c r="H14" s="31">
+        <v>456</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3577</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8710</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4366</v>
+      </c>
+      <c r="L14" s="31">
+        <v>10898</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8537</v>
+      </c>
+      <c r="N14" s="31">
+        <v>60401</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>398682</v>
+      </c>
+      <c r="D15" s="34">
+        <v>212</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1389</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5473</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2793</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3087</v>
+      </c>
+      <c r="I15" s="34">
+        <v>21527</v>
+      </c>
+      <c r="J15" s="34">
+        <v>44797</v>
+      </c>
+      <c r="K15" s="34">
+        <v>24112</v>
+      </c>
+      <c r="L15" s="34">
+        <v>60424</v>
+      </c>
+      <c r="M15" s="34">
+        <v>42912</v>
+      </c>
+      <c r="N15" s="34">
+        <v>191956</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="E10" s="33">
-[...118 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C16" s="40">
+        <v>217798</v>
+      </c>
+      <c r="D16" s="5">
+        <v>118</v>
+      </c>
+      <c r="E16" s="40">
+        <v>958</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3740</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1792</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1955</v>
+      </c>
+      <c r="I16" s="40">
+        <v>12821</v>
+      </c>
+      <c r="J16" s="40">
+        <v>26008</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14263</v>
+      </c>
+      <c r="L16" s="40">
+        <v>36446</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25583</v>
+      </c>
+      <c r="N16" s="40">
+        <v>94114</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="32">
-[...170 lines deleted...]
-        <v>184264</v>
+      <c r="C17" s="40">
+        <v>180884</v>
       </c>
       <c r="D17" s="5">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="E17" s="5">
-        <v>417</v>
-[...26 lines deleted...]
-        <v>101509</v>
+        <v>431</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1733</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1001</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1132</v>
+      </c>
+      <c r="I17" s="40">
+        <v>8706</v>
+      </c>
+      <c r="J17" s="40">
+        <v>18789</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9849</v>
+      </c>
+      <c r="L17" s="40">
+        <v>23978</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17329</v>
+      </c>
+      <c r="N17" s="40">
+        <v>97842</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="67" t="s">
-[...41 lines deleted...]
-      <c r="Z18" s="42">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>491975</v>
+      </c>
+      <c r="D18" s="34">
+        <v>875</v>
+      </c>
+      <c r="E18" s="34">
+        <v>6472</v>
+      </c>
+      <c r="F18" s="34">
+        <v>14361</v>
+      </c>
+      <c r="G18" s="34">
+        <v>6839</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6903</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32874</v>
+      </c>
+      <c r="J18" s="34">
+        <v>53766</v>
+      </c>
+      <c r="K18" s="34">
+        <v>24390</v>
+      </c>
+      <c r="L18" s="34">
+        <v>60121</v>
+      </c>
+      <c r="M18" s="34">
+        <v>48198</v>
+      </c>
+      <c r="N18" s="34">
+        <v>237176</v>
+      </c>
+      <c r="Z18" s="40">
         <v>208251</v>
       </c>
       <c r="AA18" s="5">
         <v>329</v>
       </c>
-      <c r="AB18" s="42">
+      <c r="AB18" s="40">
         <v>1494</v>
       </c>
-      <c r="AC18" s="42">
+      <c r="AC18" s="40">
         <v>3783</v>
       </c>
-      <c r="AD18" s="42">
+      <c r="AD18" s="40">
         <v>1648</v>
       </c>
-      <c r="AE18" s="42">
+      <c r="AE18" s="40">
         <v>2115</v>
       </c>
-      <c r="AF18" s="42">
+      <c r="AF18" s="40">
         <v>11879</v>
       </c>
-      <c r="AG18" s="42">
+      <c r="AG18" s="40">
         <v>21052</v>
       </c>
-      <c r="AH18" s="42">
+      <c r="AH18" s="40">
         <v>8982</v>
       </c>
-      <c r="AI18" s="42">
+      <c r="AI18" s="40">
         <v>26245</v>
       </c>
-      <c r="AJ18" s="42">
+      <c r="AJ18" s="40">
         <v>20700</v>
       </c>
-      <c r="AK18" s="42">
+      <c r="AK18" s="40">
         <v>110024</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="67"/>
+      <c r="A19" s="66"/>
       <c r="B19" s="26" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>277300</v>
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>274348</v>
       </c>
       <c r="D19" s="5">
-        <v>583</v>
-[...29 lines deleted...]
-        <v>120740</v>
+        <v>563</v>
+      </c>
+      <c r="E19" s="40">
+        <v>4580</v>
+      </c>
+      <c r="F19" s="40">
+        <v>10259</v>
+      </c>
+      <c r="G19" s="40">
+        <v>4899</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4854</v>
+      </c>
+      <c r="I19" s="40">
+        <v>21107</v>
+      </c>
+      <c r="J19" s="40">
+        <v>32481</v>
+      </c>
+      <c r="K19" s="40">
+        <v>14724</v>
+      </c>
+      <c r="L19" s="40">
+        <v>35478</v>
+      </c>
+      <c r="M19" s="40">
+        <v>27769</v>
+      </c>
+      <c r="N19" s="40">
+        <v>117634</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="68"/>
-[...37 lines deleted...]
-        <v>121878</v>
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>217627</v>
+      </c>
+      <c r="D20" s="42">
+        <v>312</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1892</v>
+      </c>
+      <c r="F20" s="43">
+        <v>4102</v>
+      </c>
+      <c r="G20" s="43">
+        <v>1940</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2049</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11767</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21285</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9666</v>
+      </c>
+      <c r="L20" s="43">
+        <v>24643</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20429</v>
+      </c>
+      <c r="N20" s="43">
+        <v>119542</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>82</v>
-[...859 lines deleted...]
-        <v>79</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96C54CAE-9E4C-4943-84B2-246E96CAC766}">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6"/>
       <selection pane="topRight" activeCell="C6" sqref="C6"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
-      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="40"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="71"/>
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
       <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1232280</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1483</v>
+      </c>
+      <c r="E6" s="29">
+        <v>8985</v>
+      </c>
+      <c r="F6" s="29">
+        <v>22953</v>
+      </c>
+      <c r="G6" s="29">
+        <v>11317</v>
+      </c>
+      <c r="H6" s="29">
+        <v>11885</v>
+      </c>
+      <c r="I6" s="29">
+        <v>68374</v>
+      </c>
+      <c r="J6" s="29">
+        <v>132588</v>
+      </c>
+      <c r="K6" s="29">
+        <v>67864</v>
+      </c>
+      <c r="L6" s="29">
+        <v>172720</v>
+      </c>
+      <c r="M6" s="29">
+        <v>129377</v>
+      </c>
+      <c r="N6" s="29">
+        <v>604734</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="30">
-[...38 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="C7" s="30">
+        <v>675695</v>
+      </c>
+      <c r="D7" s="31">
+        <v>875</v>
+      </c>
+      <c r="E7" s="31">
+        <v>6209</v>
+      </c>
+      <c r="F7" s="31">
+        <v>15835</v>
+      </c>
+      <c r="G7" s="31">
+        <v>7683</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7982</v>
+      </c>
+      <c r="I7" s="31">
+        <v>42362</v>
+      </c>
+      <c r="J7" s="31">
+        <v>78842</v>
+      </c>
+      <c r="K7" s="31">
+        <v>40837</v>
+      </c>
+      <c r="L7" s="31">
+        <v>104377</v>
+      </c>
+      <c r="M7" s="31">
+        <v>76610</v>
+      </c>
+      <c r="N7" s="31">
+        <v>294083</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="32">
-[...38 lines deleted...]
-      <c r="B8" s="26" t="s">
+      <c r="C8" s="30">
+        <v>556585</v>
+      </c>
+      <c r="D8" s="31">
+        <v>608</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2776</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7118</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3634</v>
+      </c>
+      <c r="H8" s="31">
+        <v>3903</v>
+      </c>
+      <c r="I8" s="31">
+        <v>26012</v>
+      </c>
+      <c r="J8" s="31">
+        <v>53746</v>
+      </c>
+      <c r="K8" s="31">
+        <v>27027</v>
+      </c>
+      <c r="L8" s="31">
+        <v>68343</v>
+      </c>
+      <c r="M8" s="31">
+        <v>52767</v>
+      </c>
+      <c r="N8" s="31">
+        <v>310651</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>137651</v>
+      </c>
+      <c r="D9" s="34">
+        <v>59</v>
+      </c>
+      <c r="E9" s="34">
+        <v>259</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1122</v>
+      </c>
+      <c r="G9" s="34">
+        <v>600</v>
+      </c>
+      <c r="H9" s="34">
+        <v>641</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4429</v>
+      </c>
+      <c r="J9" s="34">
+        <v>12712</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8565</v>
+      </c>
+      <c r="L9" s="34">
+        <v>22985</v>
+      </c>
+      <c r="M9" s="34">
+        <v>16434</v>
+      </c>
+      <c r="N9" s="34">
+        <v>69845</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="30">
+        <v>74462</v>
+      </c>
+      <c r="D10" s="31">
         <v>28</v>
       </c>
-      <c r="C8" s="32">
-[...40 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="E10" s="31">
+        <v>150</v>
+      </c>
+      <c r="F10" s="31">
+        <v>633</v>
+      </c>
+      <c r="G10" s="31">
+        <v>328</v>
+      </c>
+      <c r="H10" s="31">
+        <v>398</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2610</v>
+      </c>
+      <c r="J10" s="31">
+        <v>7588</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5287</v>
+      </c>
+      <c r="L10" s="31">
+        <v>14311</v>
+      </c>
+      <c r="M10" s="31">
+        <v>9890</v>
+      </c>
+      <c r="N10" s="31">
+        <v>33239</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>63189</v>
+      </c>
+      <c r="D11" s="31">
+        <v>31</v>
+      </c>
+      <c r="E11" s="31">
+        <v>109</v>
+      </c>
+      <c r="F11" s="31">
+        <v>489</v>
+      </c>
+      <c r="G11" s="31">
+        <v>272</v>
+      </c>
+      <c r="H11" s="31">
+        <v>243</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1819</v>
+      </c>
+      <c r="J11" s="31">
+        <v>5124</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3278</v>
+      </c>
+      <c r="L11" s="31">
+        <v>8674</v>
+      </c>
+      <c r="M11" s="31">
+        <v>6544</v>
+      </c>
+      <c r="N11" s="31">
+        <v>36606</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>208262</v>
+      </c>
+      <c r="D12" s="34">
+        <v>393</v>
+      </c>
+      <c r="E12" s="34">
+        <v>934</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2350</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1228</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1255</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9423</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21310</v>
+      </c>
+      <c r="K12" s="34">
+        <v>11061</v>
+      </c>
+      <c r="L12" s="34">
+        <v>28586</v>
+      </c>
+      <c r="M12" s="34">
+        <v>21739</v>
+      </c>
+      <c r="N12" s="34">
+        <v>109983</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="35">
-[...38 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="C13" s="30">
+        <v>111094</v>
+      </c>
+      <c r="D13" s="31">
+        <v>215</v>
+      </c>
+      <c r="E13" s="31">
+        <v>545</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1492</v>
+      </c>
+      <c r="G13" s="31">
+        <v>776</v>
+      </c>
+      <c r="H13" s="31">
+        <v>799</v>
+      </c>
+      <c r="I13" s="31">
+        <v>5804</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12660</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6732</v>
+      </c>
+      <c r="L13" s="31">
+        <v>17749</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13247</v>
+      </c>
+      <c r="N13" s="31">
+        <v>51075</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="32">
-[...82 lines deleted...]
-      <c r="B12" s="34" t="s">
+      <c r="C14" s="30">
+        <v>97168</v>
+      </c>
+      <c r="D14" s="31">
+        <v>178</v>
+      </c>
+      <c r="E14" s="31">
+        <v>389</v>
+      </c>
+      <c r="F14" s="31">
+        <v>858</v>
+      </c>
+      <c r="G14" s="31">
+        <v>452</v>
+      </c>
+      <c r="H14" s="31">
+        <v>456</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3619</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8650</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4329</v>
+      </c>
+      <c r="L14" s="31">
+        <v>10837</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8492</v>
+      </c>
+      <c r="N14" s="31">
+        <v>58908</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>396229</v>
+      </c>
+      <c r="D15" s="34">
+        <v>192</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1382</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5399</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2743</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3100</v>
+      </c>
+      <c r="I15" s="34">
+        <v>21656</v>
+      </c>
+      <c r="J15" s="34">
+        <v>44983</v>
+      </c>
+      <c r="K15" s="34">
+        <v>24015</v>
+      </c>
+      <c r="L15" s="34">
+        <v>60539</v>
+      </c>
+      <c r="M15" s="34">
+        <v>42862</v>
+      </c>
+      <c r="N15" s="34">
+        <v>189358</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="35">
-[...38 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C16" s="40">
+        <v>216732</v>
+      </c>
+      <c r="D16" s="5">
+        <v>108</v>
+      </c>
+      <c r="E16" s="40">
+        <v>959</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3687</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1750</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1960</v>
+      </c>
+      <c r="I16" s="40">
+        <v>12905</v>
+      </c>
+      <c r="J16" s="40">
+        <v>26140</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14206</v>
+      </c>
+      <c r="L16" s="40">
+        <v>36526</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25536</v>
+      </c>
+      <c r="N16" s="40">
+        <v>92955</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="32">
-[...170 lines deleted...]
-        <v>180884</v>
+      <c r="C17" s="40">
+        <v>179497</v>
       </c>
       <c r="D17" s="5">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="E17" s="5">
-        <v>431</v>
-[...26 lines deleted...]
-        <v>97842</v>
+        <v>423</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1712</v>
+      </c>
+      <c r="G17" s="5">
+        <v>993</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1140</v>
+      </c>
+      <c r="I17" s="40">
+        <v>8751</v>
+      </c>
+      <c r="J17" s="40">
+        <v>18843</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9809</v>
+      </c>
+      <c r="L17" s="40">
+        <v>24013</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17326</v>
+      </c>
+      <c r="N17" s="40">
+        <v>96403</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="67" t="s">
-[...41 lines deleted...]
-      <c r="Z18" s="42">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>490138</v>
+      </c>
+      <c r="D18" s="34">
+        <v>839</v>
+      </c>
+      <c r="E18" s="34">
+        <v>6410</v>
+      </c>
+      <c r="F18" s="34">
+        <v>14082</v>
+      </c>
+      <c r="G18" s="34">
+        <v>6746</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6889</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32866</v>
+      </c>
+      <c r="J18" s="34">
+        <v>53583</v>
+      </c>
+      <c r="K18" s="34">
+        <v>24223</v>
+      </c>
+      <c r="L18" s="34">
+        <v>60610</v>
+      </c>
+      <c r="M18" s="34">
+        <v>48342</v>
+      </c>
+      <c r="N18" s="34">
+        <v>235548</v>
+      </c>
+      <c r="Z18" s="40">
         <v>208251</v>
       </c>
       <c r="AA18" s="5">
         <v>329</v>
       </c>
-      <c r="AB18" s="42">
+      <c r="AB18" s="40">
         <v>1494</v>
       </c>
-      <c r="AC18" s="42">
+      <c r="AC18" s="40">
         <v>3783</v>
       </c>
-      <c r="AD18" s="42">
+      <c r="AD18" s="40">
         <v>1648</v>
       </c>
-      <c r="AE18" s="42">
+      <c r="AE18" s="40">
         <v>2115</v>
       </c>
-      <c r="AF18" s="42">
+      <c r="AF18" s="40">
         <v>11879</v>
       </c>
-      <c r="AG18" s="42">
+      <c r="AG18" s="40">
         <v>21052</v>
       </c>
-      <c r="AH18" s="42">
+      <c r="AH18" s="40">
         <v>8982</v>
       </c>
-      <c r="AI18" s="42">
+      <c r="AI18" s="40">
         <v>26245</v>
       </c>
-      <c r="AJ18" s="42">
+      <c r="AJ18" s="40">
         <v>20700</v>
       </c>
-      <c r="AK18" s="42">
+      <c r="AK18" s="40">
         <v>110024</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="67"/>
+      <c r="A19" s="66"/>
       <c r="B19" s="26" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>274348</v>
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>273407</v>
       </c>
       <c r="D19" s="5">
-        <v>563</v>
-[...29 lines deleted...]
-        <v>117634</v>
+        <v>524</v>
+      </c>
+      <c r="E19" s="40">
+        <v>4555</v>
+      </c>
+      <c r="F19" s="40">
+        <v>10023</v>
+      </c>
+      <c r="G19" s="40">
+        <v>4829</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4825</v>
+      </c>
+      <c r="I19" s="40">
+        <v>21043</v>
+      </c>
+      <c r="J19" s="40">
+        <v>32454</v>
+      </c>
+      <c r="K19" s="40">
+        <v>14612</v>
+      </c>
+      <c r="L19" s="40">
+        <v>35791</v>
+      </c>
+      <c r="M19" s="40">
+        <v>27937</v>
+      </c>
+      <c r="N19" s="40">
+        <v>116814</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="68"/>
-[...37 lines deleted...]
-        <v>119542</v>
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>216731</v>
+      </c>
+      <c r="D20" s="42">
+        <v>315</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1855</v>
+      </c>
+      <c r="F20" s="43">
+        <v>4059</v>
+      </c>
+      <c r="G20" s="43">
+        <v>1917</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2064</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11823</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21129</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9611</v>
+      </c>
+      <c r="L20" s="43">
+        <v>24819</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20405</v>
+      </c>
+      <c r="N20" s="43">
+        <v>118734</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="39" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A12:A14"/>
+  </mergeCells>
+  <phoneticPr fontId="10" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:AK23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+    </row>
+    <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+    </row>
+    <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+    </row>
+    <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N5" s="24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1233509</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1521</v>
+      </c>
+      <c r="E6" s="29">
+        <v>8968</v>
+      </c>
+      <c r="F6" s="29">
+        <v>22729</v>
+      </c>
+      <c r="G6" s="29">
+        <v>11049</v>
+      </c>
+      <c r="H6" s="29">
+        <v>11956</v>
+      </c>
+      <c r="I6" s="29">
+        <v>68739</v>
+      </c>
+      <c r="J6" s="29">
+        <v>133294</v>
+      </c>
+      <c r="K6" s="29">
+        <v>67572</v>
+      </c>
+      <c r="L6" s="29">
+        <v>175217</v>
+      </c>
+      <c r="M6" s="29">
+        <v>130552</v>
+      </c>
+      <c r="N6" s="29">
+        <v>601912</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="30">
+        <v>677110</v>
+      </c>
+      <c r="D7" s="31">
+        <v>915</v>
+      </c>
+      <c r="E7" s="31">
+        <v>6178</v>
+      </c>
+      <c r="F7" s="31">
+        <v>15639</v>
+      </c>
+      <c r="G7" s="31">
+        <v>7478</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7986</v>
+      </c>
+      <c r="I7" s="31">
+        <v>42566</v>
+      </c>
+      <c r="J7" s="31">
+        <v>79309</v>
+      </c>
+      <c r="K7" s="31">
+        <v>40667</v>
+      </c>
+      <c r="L7" s="31">
+        <v>105942</v>
+      </c>
+      <c r="M7" s="31">
+        <v>77361</v>
+      </c>
+      <c r="N7" s="31">
+        <v>293069</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="30">
+        <v>556399</v>
+      </c>
+      <c r="D8" s="31">
+        <v>606</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2790</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7090</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3571</v>
+      </c>
+      <c r="H8" s="31">
+        <v>3970</v>
+      </c>
+      <c r="I8" s="31">
+        <v>26173</v>
+      </c>
+      <c r="J8" s="31">
+        <v>53985</v>
+      </c>
+      <c r="K8" s="31">
+        <v>26905</v>
+      </c>
+      <c r="L8" s="31">
+        <v>69275</v>
+      </c>
+      <c r="M8" s="31">
+        <v>53191</v>
+      </c>
+      <c r="N8" s="31">
+        <v>308843</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>139615</v>
+      </c>
+      <c r="D9" s="34">
+        <v>71</v>
+      </c>
+      <c r="E9" s="34">
+        <v>253</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1131</v>
+      </c>
+      <c r="G9" s="34">
+        <v>597</v>
+      </c>
+      <c r="H9" s="34">
+        <v>660</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4447</v>
+      </c>
+      <c r="J9" s="34">
+        <v>12932</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8591</v>
+      </c>
+      <c r="L9" s="34">
+        <v>23476</v>
+      </c>
+      <c r="M9" s="34">
+        <v>16786</v>
+      </c>
+      <c r="N9" s="34">
+        <v>70671</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="30">
+        <v>75543</v>
+      </c>
+      <c r="D10" s="31">
+        <v>38</v>
+      </c>
+      <c r="E10" s="31">
+        <v>146</v>
+      </c>
+      <c r="F10" s="31">
+        <v>630</v>
+      </c>
+      <c r="G10" s="31">
+        <v>336</v>
+      </c>
+      <c r="H10" s="31">
+        <v>402</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2611</v>
+      </c>
+      <c r="J10" s="31">
+        <v>7704</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5321</v>
+      </c>
+      <c r="L10" s="31">
+        <v>14596</v>
+      </c>
+      <c r="M10" s="31">
+        <v>10098</v>
+      </c>
+      <c r="N10" s="31">
+        <v>33661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>64072</v>
+      </c>
+      <c r="D11" s="31">
+        <v>33</v>
+      </c>
+      <c r="E11" s="31">
+        <v>107</v>
+      </c>
+      <c r="F11" s="31">
+        <v>501</v>
+      </c>
+      <c r="G11" s="31">
+        <v>261</v>
+      </c>
+      <c r="H11" s="31">
+        <v>258</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1836</v>
+      </c>
+      <c r="J11" s="31">
+        <v>5228</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3270</v>
+      </c>
+      <c r="L11" s="31">
+        <v>8880</v>
+      </c>
+      <c r="M11" s="31">
+        <v>6688</v>
+      </c>
+      <c r="N11" s="31">
+        <v>37010</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>207434</v>
+      </c>
+      <c r="D12" s="34">
+        <v>402</v>
+      </c>
+      <c r="E12" s="34">
+        <v>961</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2330</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1212</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1280</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9524</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21320</v>
+      </c>
+      <c r="K12" s="34">
+        <v>10982</v>
+      </c>
+      <c r="L12" s="34">
+        <v>28852</v>
+      </c>
+      <c r="M12" s="34">
+        <v>21801</v>
+      </c>
+      <c r="N12" s="34">
+        <v>108770</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="30">
+        <v>110858</v>
+      </c>
+      <c r="D13" s="31">
+        <v>226</v>
+      </c>
+      <c r="E13" s="31">
+        <v>551</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1491</v>
+      </c>
+      <c r="G13" s="31">
+        <v>757</v>
+      </c>
+      <c r="H13" s="31">
+        <v>823</v>
+      </c>
+      <c r="I13" s="31">
+        <v>5859</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12673</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6683</v>
+      </c>
+      <c r="L13" s="31">
+        <v>17921</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13281</v>
+      </c>
+      <c r="N13" s="31">
+        <v>50593</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="30">
+        <v>96576</v>
+      </c>
+      <c r="D14" s="31">
+        <v>176</v>
+      </c>
+      <c r="E14" s="31">
+        <v>410</v>
+      </c>
+      <c r="F14" s="31">
+        <v>839</v>
+      </c>
+      <c r="G14" s="31">
+        <v>455</v>
+      </c>
+      <c r="H14" s="31">
+        <v>457</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3665</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8647</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4299</v>
+      </c>
+      <c r="L14" s="31">
+        <v>10931</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8520</v>
+      </c>
+      <c r="N14" s="31">
+        <v>58177</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>395805</v>
+      </c>
+      <c r="D15" s="34">
+        <v>190</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1402</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5346</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2677</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3153</v>
+      </c>
+      <c r="I15" s="34">
+        <v>21827</v>
+      </c>
+      <c r="J15" s="34">
+        <v>45252</v>
+      </c>
+      <c r="K15" s="34">
+        <v>23888</v>
+      </c>
+      <c r="L15" s="34">
+        <v>61264</v>
+      </c>
+      <c r="M15" s="34">
+        <v>43130</v>
+      </c>
+      <c r="N15" s="34">
+        <v>187676</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="40">
+        <v>216850</v>
+      </c>
+      <c r="D16" s="5">
+        <v>107</v>
+      </c>
+      <c r="E16" s="40">
+        <v>972</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3628</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1703</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1970</v>
+      </c>
+      <c r="I16" s="40">
+        <v>12990</v>
+      </c>
+      <c r="J16" s="40">
+        <v>26327</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14147</v>
+      </c>
+      <c r="L16" s="40">
+        <v>36942</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25769</v>
+      </c>
+      <c r="N16" s="40">
+        <v>92295</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="40">
+        <v>178955</v>
+      </c>
+      <c r="D17" s="5">
+        <v>83</v>
+      </c>
+      <c r="E17" s="5">
+        <v>430</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1718</v>
+      </c>
+      <c r="G17" s="5">
+        <v>974</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1183</v>
+      </c>
+      <c r="I17" s="40">
+        <v>8837</v>
+      </c>
+      <c r="J17" s="40">
+        <v>18925</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9741</v>
+      </c>
+      <c r="L17" s="40">
+        <v>24322</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17361</v>
+      </c>
+      <c r="N17" s="40">
+        <v>95381</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>490655</v>
+      </c>
+      <c r="D18" s="34">
+        <v>858</v>
+      </c>
+      <c r="E18" s="34">
+        <v>6352</v>
+      </c>
+      <c r="F18" s="34">
+        <v>13922</v>
+      </c>
+      <c r="G18" s="34">
+        <v>6563</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6863</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32941</v>
+      </c>
+      <c r="J18" s="34">
+        <v>53790</v>
+      </c>
+      <c r="K18" s="34">
+        <v>24111</v>
+      </c>
+      <c r="L18" s="34">
+        <v>61625</v>
+      </c>
+      <c r="M18" s="34">
+        <v>48835</v>
+      </c>
+      <c r="N18" s="34">
+        <v>234795</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>208251</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>329</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>1494</v>
+      </c>
+      <c r="AC18" s="40">
+        <v>3783</v>
+      </c>
+      <c r="AD18" s="40">
+        <v>1648</v>
+      </c>
+      <c r="AE18" s="40">
+        <v>2115</v>
+      </c>
+      <c r="AF18" s="40">
+        <v>11879</v>
+      </c>
+      <c r="AG18" s="40">
+        <v>21052</v>
+      </c>
+      <c r="AH18" s="40">
+        <v>8982</v>
+      </c>
+      <c r="AI18" s="40">
+        <v>26245</v>
+      </c>
+      <c r="AJ18" s="40">
+        <v>20700</v>
+      </c>
+      <c r="AK18" s="40">
+        <v>110024</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="66"/>
+      <c r="B19" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>273859</v>
+      </c>
+      <c r="D19" s="5">
+        <v>544</v>
+      </c>
+      <c r="E19" s="40">
+        <v>4509</v>
+      </c>
+      <c r="F19" s="40">
+        <v>9890</v>
+      </c>
+      <c r="G19" s="40">
+        <v>4682</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4791</v>
+      </c>
+      <c r="I19" s="40">
+        <v>21106</v>
+      </c>
+      <c r="J19" s="40">
+        <v>32605</v>
+      </c>
+      <c r="K19" s="40">
+        <v>14516</v>
+      </c>
+      <c r="L19" s="40">
+        <v>36483</v>
+      </c>
+      <c r="M19" s="40">
+        <v>28213</v>
+      </c>
+      <c r="N19" s="40">
+        <v>116520</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>216796</v>
+      </c>
+      <c r="D20" s="42">
+        <v>314</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1843</v>
+      </c>
+      <c r="F20" s="43">
+        <v>4032</v>
+      </c>
+      <c r="G20" s="43">
+        <v>1881</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2072</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11835</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21185</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9595</v>
+      </c>
+      <c r="L20" s="43">
+        <v>25142</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20622</v>
+      </c>
+      <c r="N20" s="43">
+        <v>118275</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>74</v>
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A12:A14"/>
+  </mergeCells>
+  <phoneticPr fontId="10" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:AK23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+    </row>
+    <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="73" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+    </row>
+    <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+    </row>
+    <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N5" s="24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1214668</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1531</v>
+      </c>
+      <c r="E6" s="29">
+        <v>8379</v>
+      </c>
+      <c r="F6" s="29">
+        <v>22173</v>
+      </c>
+      <c r="G6" s="29">
+        <v>9947</v>
+      </c>
+      <c r="H6" s="29">
+        <v>12022</v>
+      </c>
+      <c r="I6" s="29">
+        <v>69907</v>
+      </c>
+      <c r="J6" s="29">
+        <v>135583</v>
+      </c>
+      <c r="K6" s="29">
+        <v>66121</v>
+      </c>
+      <c r="L6" s="29">
+        <v>180986</v>
+      </c>
+      <c r="M6" s="29">
+        <v>131799</v>
+      </c>
+      <c r="N6" s="29">
+        <v>576220</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="30">
+        <v>669360</v>
+      </c>
+      <c r="D7" s="31">
+        <v>883</v>
+      </c>
+      <c r="E7" s="31">
+        <v>5793</v>
+      </c>
+      <c r="F7" s="31">
+        <v>15130</v>
+      </c>
+      <c r="G7" s="31">
+        <v>6741</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7955</v>
+      </c>
+      <c r="I7" s="31">
+        <v>43105</v>
+      </c>
+      <c r="J7" s="31">
+        <v>80864</v>
+      </c>
+      <c r="K7" s="31">
+        <v>40096</v>
+      </c>
+      <c r="L7" s="31">
+        <v>109785</v>
+      </c>
+      <c r="M7" s="31">
+        <v>77919</v>
+      </c>
+      <c r="N7" s="31">
+        <v>281089</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="30">
+        <v>545308</v>
+      </c>
+      <c r="D8" s="31">
+        <v>648</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2586</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7043</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3206</v>
+      </c>
+      <c r="H8" s="31">
+        <v>4067</v>
+      </c>
+      <c r="I8" s="31">
+        <v>26802</v>
+      </c>
+      <c r="J8" s="31">
+        <v>54719</v>
+      </c>
+      <c r="K8" s="31">
+        <v>26025</v>
+      </c>
+      <c r="L8" s="31">
+        <v>71201</v>
+      </c>
+      <c r="M8" s="31">
+        <v>53880</v>
+      </c>
+      <c r="N8" s="31">
+        <v>295131</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>139884</v>
+      </c>
+      <c r="D9" s="34">
+        <v>89</v>
+      </c>
+      <c r="E9" s="34">
+        <v>263</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1128</v>
+      </c>
+      <c r="G9" s="34">
+        <v>581</v>
+      </c>
+      <c r="H9" s="34">
+        <v>677</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4654</v>
+      </c>
+      <c r="J9" s="34">
+        <v>13485</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8498</v>
+      </c>
+      <c r="L9" s="34">
+        <v>24110</v>
+      </c>
+      <c r="M9" s="34">
+        <v>17197</v>
+      </c>
+      <c r="N9" s="34">
+        <v>69202</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="30">
+        <v>75420</v>
+      </c>
+      <c r="D10" s="31">
+        <v>46</v>
+      </c>
+      <c r="E10" s="31">
+        <v>148</v>
+      </c>
+      <c r="F10" s="31">
+        <v>606</v>
+      </c>
+      <c r="G10" s="31">
+        <v>355</v>
+      </c>
+      <c r="H10" s="31">
+        <v>390</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2740</v>
+      </c>
+      <c r="J10" s="31">
+        <v>8035</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5268</v>
+      </c>
+      <c r="L10" s="31">
+        <v>14907</v>
+      </c>
+      <c r="M10" s="31">
+        <v>10197</v>
+      </c>
+      <c r="N10" s="31">
+        <v>32728</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>64464</v>
+      </c>
+      <c r="D11" s="31">
+        <v>43</v>
+      </c>
+      <c r="E11" s="31">
+        <v>115</v>
+      </c>
+      <c r="F11" s="31">
+        <v>522</v>
+      </c>
+      <c r="G11" s="31">
+        <v>226</v>
+      </c>
+      <c r="H11" s="31">
+        <v>287</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1914</v>
+      </c>
+      <c r="J11" s="31">
+        <v>5450</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3230</v>
+      </c>
+      <c r="L11" s="31">
+        <v>9203</v>
+      </c>
+      <c r="M11" s="31">
+        <v>7000</v>
+      </c>
+      <c r="N11" s="31">
+        <v>36474</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>203603</v>
+      </c>
+      <c r="D12" s="34">
+        <v>401</v>
+      </c>
+      <c r="E12" s="34">
+        <v>1063</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2359</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1113</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1346</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9935</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21750</v>
+      </c>
+      <c r="K12" s="34">
+        <v>10755</v>
+      </c>
+      <c r="L12" s="34">
+        <v>29610</v>
+      </c>
+      <c r="M12" s="34">
+        <v>21928</v>
+      </c>
+      <c r="N12" s="34">
+        <v>103343</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="30">
+        <v>109455</v>
+      </c>
+      <c r="D13" s="31">
+        <v>217</v>
+      </c>
+      <c r="E13" s="31">
+        <v>623</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1492</v>
+      </c>
+      <c r="G13" s="31">
+        <v>690</v>
+      </c>
+      <c r="H13" s="31">
+        <v>838</v>
+      </c>
+      <c r="I13" s="31">
+        <v>6103</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12880</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6625</v>
+      </c>
+      <c r="L13" s="31">
+        <v>18406</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13254</v>
+      </c>
+      <c r="N13" s="31">
+        <v>48327</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="30">
+        <v>94148</v>
+      </c>
+      <c r="D14" s="31">
+        <v>184</v>
+      </c>
+      <c r="E14" s="31">
+        <v>440</v>
+      </c>
+      <c r="F14" s="31">
+        <v>867</v>
+      </c>
+      <c r="G14" s="31">
+        <v>423</v>
+      </c>
+      <c r="H14" s="31">
+        <v>508</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3832</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8870</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4130</v>
+      </c>
+      <c r="L14" s="31">
+        <v>11204</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8674</v>
+      </c>
+      <c r="N14" s="31">
+        <v>55016</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>389062</v>
+      </c>
+      <c r="D15" s="34">
+        <v>195</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1453</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5291</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2428</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3176</v>
+      </c>
+      <c r="I15" s="34">
+        <v>22498</v>
+      </c>
+      <c r="J15" s="34">
+        <v>46016</v>
+      </c>
+      <c r="K15" s="34">
+        <v>23488</v>
+      </c>
+      <c r="L15" s="34">
+        <v>63023</v>
+      </c>
+      <c r="M15" s="34">
+        <v>43296</v>
+      </c>
+      <c r="N15" s="34">
+        <v>178198</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="40">
+        <v>214404</v>
+      </c>
+      <c r="D16" s="5">
+        <v>115</v>
+      </c>
+      <c r="E16" s="40">
+        <v>1032</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3547</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1564</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1994</v>
+      </c>
+      <c r="I16" s="40">
+        <v>13345</v>
+      </c>
+      <c r="J16" s="40">
+        <v>26821</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14038</v>
+      </c>
+      <c r="L16" s="40">
+        <v>38135</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25835</v>
+      </c>
+      <c r="N16" s="40">
+        <v>87978</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="40">
+        <v>174658</v>
+      </c>
+      <c r="D17" s="5">
+        <v>80</v>
+      </c>
+      <c r="E17" s="5">
+        <v>421</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1744</v>
+      </c>
+      <c r="G17" s="5">
+        <v>864</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1182</v>
+      </c>
+      <c r="I17" s="40">
+        <v>9153</v>
+      </c>
+      <c r="J17" s="40">
+        <v>19195</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9450</v>
+      </c>
+      <c r="L17" s="40">
+        <v>24888</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17461</v>
+      </c>
+      <c r="N17" s="40">
+        <v>90220</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>482119</v>
+      </c>
+      <c r="D18" s="34">
+        <v>846</v>
+      </c>
+      <c r="E18" s="34">
+        <v>5600</v>
+      </c>
+      <c r="F18" s="34">
+        <v>13395</v>
+      </c>
+      <c r="G18" s="34">
+        <v>5825</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6823</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32820</v>
+      </c>
+      <c r="J18" s="34">
+        <v>54332</v>
+      </c>
+      <c r="K18" s="34">
+        <v>23380</v>
+      </c>
+      <c r="L18" s="34">
+        <v>64243</v>
+      </c>
+      <c r="M18" s="34">
+        <v>49378</v>
+      </c>
+      <c r="N18" s="34">
+        <v>225477</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>208251</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>329</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>1494</v>
+      </c>
+      <c r="AC18" s="40">
+        <v>3783</v>
+      </c>
+      <c r="AD18" s="40">
+        <v>1648</v>
+      </c>
+      <c r="AE18" s="40">
+        <v>2115</v>
+      </c>
+      <c r="AF18" s="40">
+        <v>11879</v>
+      </c>
+      <c r="AG18" s="40">
+        <v>21052</v>
+      </c>
+      <c r="AH18" s="40">
+        <v>8982</v>
+      </c>
+      <c r="AI18" s="40">
+        <v>26245</v>
+      </c>
+      <c r="AJ18" s="40">
+        <v>20700</v>
+      </c>
+      <c r="AK18" s="40">
+        <v>110024</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="66"/>
+      <c r="B19" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>270081</v>
+      </c>
+      <c r="D19" s="5">
+        <v>505</v>
+      </c>
+      <c r="E19" s="40">
+        <v>3990</v>
+      </c>
+      <c r="F19" s="40">
+        <v>9485</v>
+      </c>
+      <c r="G19" s="40">
+        <v>4132</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4733</v>
+      </c>
+      <c r="I19" s="40">
+        <v>20917</v>
+      </c>
+      <c r="J19" s="40">
+        <v>33128</v>
+      </c>
+      <c r="K19" s="40">
+        <v>14165</v>
+      </c>
+      <c r="L19" s="40">
+        <v>38337</v>
+      </c>
+      <c r="M19" s="40">
+        <v>28633</v>
+      </c>
+      <c r="N19" s="40">
+        <v>112056</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>212038</v>
+      </c>
+      <c r="D20" s="42">
+        <v>341</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1610</v>
+      </c>
+      <c r="F20" s="43">
+        <v>3910</v>
+      </c>
+      <c r="G20" s="43">
+        <v>1693</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2090</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11903</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21204</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9215</v>
+      </c>
+      <c r="L20" s="43">
+        <v>25906</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20745</v>
+      </c>
+      <c r="N20" s="43">
+        <v>113421</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...858 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>歷年_</vt:lpstr>
       <vt:lpstr>歷年</vt:lpstr>
-      <vt:lpstr>2024第3季</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>2024第1季</vt:lpstr>
+      <vt:lpstr>Q1,2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Q3,2025</vt:lpstr>
       <vt:lpstr>Q2,2025</vt:lpstr>
       <vt:lpstr>Q1,2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
-      <vt:lpstr>2023第3季</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>2023第1季</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
-      <vt:lpstr>2022第2季</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>2022第1季</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處楊雅萍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>