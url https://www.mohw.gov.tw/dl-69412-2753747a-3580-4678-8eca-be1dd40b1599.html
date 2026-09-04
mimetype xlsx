--- v1 (2026-06-15)
+++ v2 (2026-09-04)
@@ -1,100 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150601\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150831\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E77B26A8-8604-4C85-839B-B5D57B3BB692}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{856F82C0-B6B9-4892-88AF-3C60550C95B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年_" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="歷年" sheetId="2" r:id="rId2"/>
-    <sheet name="Q1,2026" sheetId="24" r:id="rId3"/>
-[...7 lines deleted...]
-    <sheet name="2021" sheetId="9" r:id="rId11"/>
+    <sheet name="Q2,2026" sheetId="25" r:id="rId3"/>
+    <sheet name="Q1,2026" sheetId="24" r:id="rId4"/>
+    <sheet name="2025" sheetId="23" r:id="rId5"/>
+    <sheet name="Q3,2025" sheetId="22" state="hidden" r:id="rId6"/>
+    <sheet name="Q2,2025" sheetId="21" state="hidden" r:id="rId7"/>
+    <sheet name="Q1,2025" sheetId="20" state="hidden" r:id="rId8"/>
+    <sheet name="2024" sheetId="19" r:id="rId9"/>
+    <sheet name="2023" sheetId="15" r:id="rId10"/>
+    <sheet name="2022" sheetId="11" r:id="rId11"/>
+    <sheet name="2021" sheetId="9" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="70">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>身心障礙者人數按年齡及等級別分</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  The Disabled Population by Age and Grade </t>
     </r>
   </si>
   <si>
     <r>
@@ -1151,137 +1153,50 @@
       <t xml:space="preserve">      110</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2021</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">   </t>
-[...85 lines deleted...]
-    <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/3/7</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
@@ -1765,324 +1680,362 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2026/3/10</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">   </t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">      115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>3</t>
+      <t>2026</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">      114</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>季</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Q3</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="14" type="noConversion"/>
+      <t>2025</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">      115</t>
-[...3 lines deleted...]
-        <b/>
+      <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
-[...3 lines deleted...]
-        <b/>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026</t>
+      <t>2026/6/1</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">      114</t>
-[...1 lines deleted...]
-    <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2025</t>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of March,2025</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of March,2026</t>
+    </r>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/8/31</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第一季</t>
+      <t>第二季</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Q1</t>
+      <t xml:space="preserve">  Q2</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/6/1</t>
-[...3 lines deleted...]
-  <si>
+      <t>115</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>月底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>3</t>
-[...78 lines deleted...]
-      <t>End of March,2026</t>
+      <t>End of Jun,2026</t>
     </r>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="178" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="180" formatCode="#,##0&quot; &quot;;[Red]&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="181" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
@@ -2135,56 +2088,50 @@
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -2371,51 +2318,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2531,66 +2478,66 @@
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -2617,51 +2564,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_35034-10100-54" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="千分位" xfId="1" builtinId="3" customBuiltin="1"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 主題">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2915,68 +2862,68 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.875" style="21" customWidth="1"/>
     <col min="2" max="2" width="15.75" style="21" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="21" customWidth="1"/>
     <col min="15" max="15" width="8.875" style="21" customWidth="1"/>
     <col min="16" max="16384" width="8.875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -3145,80 +3092,940 @@
     </row>
     <row r="9" spans="1:14" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:AK23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+    </row>
+    <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+    </row>
+    <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+    </row>
+    <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N5" s="24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1214668</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1531</v>
+      </c>
+      <c r="E6" s="29">
+        <v>8379</v>
+      </c>
+      <c r="F6" s="29">
+        <v>22173</v>
+      </c>
+      <c r="G6" s="29">
+        <v>9947</v>
+      </c>
+      <c r="H6" s="29">
+        <v>12022</v>
+      </c>
+      <c r="I6" s="29">
+        <v>69907</v>
+      </c>
+      <c r="J6" s="29">
+        <v>135583</v>
+      </c>
+      <c r="K6" s="29">
+        <v>66121</v>
+      </c>
+      <c r="L6" s="29">
+        <v>180986</v>
+      </c>
+      <c r="M6" s="29">
+        <v>131799</v>
+      </c>
+      <c r="N6" s="29">
+        <v>576220</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="30">
+        <v>669360</v>
+      </c>
+      <c r="D7" s="31">
+        <v>883</v>
+      </c>
+      <c r="E7" s="31">
+        <v>5793</v>
+      </c>
+      <c r="F7" s="31">
+        <v>15130</v>
+      </c>
+      <c r="G7" s="31">
+        <v>6741</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7955</v>
+      </c>
+      <c r="I7" s="31">
+        <v>43105</v>
+      </c>
+      <c r="J7" s="31">
+        <v>80864</v>
+      </c>
+      <c r="K7" s="31">
+        <v>40096</v>
+      </c>
+      <c r="L7" s="31">
+        <v>109785</v>
+      </c>
+      <c r="M7" s="31">
+        <v>77919</v>
+      </c>
+      <c r="N7" s="31">
+        <v>281089</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="30">
+        <v>545308</v>
+      </c>
+      <c r="D8" s="31">
+        <v>648</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2586</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7043</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3206</v>
+      </c>
+      <c r="H8" s="31">
+        <v>4067</v>
+      </c>
+      <c r="I8" s="31">
+        <v>26802</v>
+      </c>
+      <c r="J8" s="31">
+        <v>54719</v>
+      </c>
+      <c r="K8" s="31">
+        <v>26025</v>
+      </c>
+      <c r="L8" s="31">
+        <v>71201</v>
+      </c>
+      <c r="M8" s="31">
+        <v>53880</v>
+      </c>
+      <c r="N8" s="31">
+        <v>295131</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>139884</v>
+      </c>
+      <c r="D9" s="34">
+        <v>89</v>
+      </c>
+      <c r="E9" s="34">
+        <v>263</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1128</v>
+      </c>
+      <c r="G9" s="34">
+        <v>581</v>
+      </c>
+      <c r="H9" s="34">
+        <v>677</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4654</v>
+      </c>
+      <c r="J9" s="34">
+        <v>13485</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8498</v>
+      </c>
+      <c r="L9" s="34">
+        <v>24110</v>
+      </c>
+      <c r="M9" s="34">
+        <v>17197</v>
+      </c>
+      <c r="N9" s="34">
+        <v>69202</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="30">
+        <v>75420</v>
+      </c>
+      <c r="D10" s="31">
+        <v>46</v>
+      </c>
+      <c r="E10" s="31">
+        <v>148</v>
+      </c>
+      <c r="F10" s="31">
+        <v>606</v>
+      </c>
+      <c r="G10" s="31">
+        <v>355</v>
+      </c>
+      <c r="H10" s="31">
+        <v>390</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2740</v>
+      </c>
+      <c r="J10" s="31">
+        <v>8035</v>
+      </c>
+      <c r="K10" s="31">
+        <v>5268</v>
+      </c>
+      <c r="L10" s="31">
+        <v>14907</v>
+      </c>
+      <c r="M10" s="31">
+        <v>10197</v>
+      </c>
+      <c r="N10" s="31">
+        <v>32728</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>64464</v>
+      </c>
+      <c r="D11" s="31">
+        <v>43</v>
+      </c>
+      <c r="E11" s="31">
+        <v>115</v>
+      </c>
+      <c r="F11" s="31">
+        <v>522</v>
+      </c>
+      <c r="G11" s="31">
+        <v>226</v>
+      </c>
+      <c r="H11" s="31">
+        <v>287</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1914</v>
+      </c>
+      <c r="J11" s="31">
+        <v>5450</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3230</v>
+      </c>
+      <c r="L11" s="31">
+        <v>9203</v>
+      </c>
+      <c r="M11" s="31">
+        <v>7000</v>
+      </c>
+      <c r="N11" s="31">
+        <v>36474</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>203603</v>
+      </c>
+      <c r="D12" s="34">
+        <v>401</v>
+      </c>
+      <c r="E12" s="34">
+        <v>1063</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2359</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1113</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1346</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9935</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21750</v>
+      </c>
+      <c r="K12" s="34">
+        <v>10755</v>
+      </c>
+      <c r="L12" s="34">
+        <v>29610</v>
+      </c>
+      <c r="M12" s="34">
+        <v>21928</v>
+      </c>
+      <c r="N12" s="34">
+        <v>103343</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="30">
+        <v>109455</v>
+      </c>
+      <c r="D13" s="31">
+        <v>217</v>
+      </c>
+      <c r="E13" s="31">
+        <v>623</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1492</v>
+      </c>
+      <c r="G13" s="31">
+        <v>690</v>
+      </c>
+      <c r="H13" s="31">
+        <v>838</v>
+      </c>
+      <c r="I13" s="31">
+        <v>6103</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12880</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6625</v>
+      </c>
+      <c r="L13" s="31">
+        <v>18406</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13254</v>
+      </c>
+      <c r="N13" s="31">
+        <v>48327</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="30">
+        <v>94148</v>
+      </c>
+      <c r="D14" s="31">
+        <v>184</v>
+      </c>
+      <c r="E14" s="31">
+        <v>440</v>
+      </c>
+      <c r="F14" s="31">
+        <v>867</v>
+      </c>
+      <c r="G14" s="31">
+        <v>423</v>
+      </c>
+      <c r="H14" s="31">
+        <v>508</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3832</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8870</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4130</v>
+      </c>
+      <c r="L14" s="31">
+        <v>11204</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8674</v>
+      </c>
+      <c r="N14" s="31">
+        <v>55016</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>389062</v>
+      </c>
+      <c r="D15" s="34">
+        <v>195</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1453</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5291</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2428</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3176</v>
+      </c>
+      <c r="I15" s="34">
+        <v>22498</v>
+      </c>
+      <c r="J15" s="34">
+        <v>46016</v>
+      </c>
+      <c r="K15" s="34">
+        <v>23488</v>
+      </c>
+      <c r="L15" s="34">
+        <v>63023</v>
+      </c>
+      <c r="M15" s="34">
+        <v>43296</v>
+      </c>
+      <c r="N15" s="34">
+        <v>178198</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="40">
+        <v>214404</v>
+      </c>
+      <c r="D16" s="5">
+        <v>115</v>
+      </c>
+      <c r="E16" s="40">
+        <v>1032</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3547</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1564</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1994</v>
+      </c>
+      <c r="I16" s="40">
+        <v>13345</v>
+      </c>
+      <c r="J16" s="40">
+        <v>26821</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14038</v>
+      </c>
+      <c r="L16" s="40">
+        <v>38135</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25835</v>
+      </c>
+      <c r="N16" s="40">
+        <v>87978</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="40">
+        <v>174658</v>
+      </c>
+      <c r="D17" s="5">
+        <v>80</v>
+      </c>
+      <c r="E17" s="5">
+        <v>421</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1744</v>
+      </c>
+      <c r="G17" s="5">
+        <v>864</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1182</v>
+      </c>
+      <c r="I17" s="40">
+        <v>9153</v>
+      </c>
+      <c r="J17" s="40">
+        <v>19195</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9450</v>
+      </c>
+      <c r="L17" s="40">
+        <v>24888</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17461</v>
+      </c>
+      <c r="N17" s="40">
+        <v>90220</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>482119</v>
+      </c>
+      <c r="D18" s="34">
+        <v>846</v>
+      </c>
+      <c r="E18" s="34">
+        <v>5600</v>
+      </c>
+      <c r="F18" s="34">
+        <v>13395</v>
+      </c>
+      <c r="G18" s="34">
+        <v>5825</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6823</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32820</v>
+      </c>
+      <c r="J18" s="34">
+        <v>54332</v>
+      </c>
+      <c r="K18" s="34">
+        <v>23380</v>
+      </c>
+      <c r="L18" s="34">
+        <v>64243</v>
+      </c>
+      <c r="M18" s="34">
+        <v>49378</v>
+      </c>
+      <c r="N18" s="34">
+        <v>225477</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>208251</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>329</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>1494</v>
+      </c>
+      <c r="AC18" s="40">
+        <v>3783</v>
+      </c>
+      <c r="AD18" s="40">
+        <v>1648</v>
+      </c>
+      <c r="AE18" s="40">
+        <v>2115</v>
+      </c>
+      <c r="AF18" s="40">
+        <v>11879</v>
+      </c>
+      <c r="AG18" s="40">
+        <v>21052</v>
+      </c>
+      <c r="AH18" s="40">
+        <v>8982</v>
+      </c>
+      <c r="AI18" s="40">
+        <v>26245</v>
+      </c>
+      <c r="AJ18" s="40">
+        <v>20700</v>
+      </c>
+      <c r="AK18" s="40">
+        <v>110024</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="66"/>
+      <c r="B19" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>270081</v>
+      </c>
+      <c r="D19" s="5">
+        <v>505</v>
+      </c>
+      <c r="E19" s="40">
+        <v>3990</v>
+      </c>
+      <c r="F19" s="40">
+        <v>9485</v>
+      </c>
+      <c r="G19" s="40">
+        <v>4132</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4733</v>
+      </c>
+      <c r="I19" s="40">
+        <v>20917</v>
+      </c>
+      <c r="J19" s="40">
+        <v>33128</v>
+      </c>
+      <c r="K19" s="40">
+        <v>14165</v>
+      </c>
+      <c r="L19" s="40">
+        <v>38337</v>
+      </c>
+      <c r="M19" s="40">
+        <v>28633</v>
+      </c>
+      <c r="N19" s="40">
+        <v>112056</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>212038</v>
+      </c>
+      <c r="D20" s="42">
+        <v>341</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1610</v>
+      </c>
+      <c r="F20" s="43">
+        <v>3910</v>
+      </c>
+      <c r="G20" s="43">
+        <v>1693</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2090</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11903</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21204</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9215</v>
+      </c>
+      <c r="L20" s="43">
+        <v>25906</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20745</v>
+      </c>
+      <c r="N20" s="43">
+        <v>113421</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A12:A14"/>
+  </mergeCells>
+  <phoneticPr fontId="10" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="38"/>
     <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="73" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="74"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
@@ -3967,81 +4774,81 @@
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:14" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="39" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="F19" sqref="F19"/>
+      <selection pane="bottomRight" activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="38"/>
     <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="73" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="74"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
@@ -4793,57 +5600,57 @@
     </row>
     <row r="23" spans="1:14" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="39" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B25" sqref="B25"/>
+      <selection pane="bottomRight" activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5" style="38" customWidth="1"/>
     <col min="2" max="13" width="12.875" style="38" customWidth="1"/>
     <col min="14" max="14" width="12.5" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
@@ -4942,640 +5749,556 @@
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="49">
         <v>1203756</v>
       </c>
       <c r="C6" s="49">
         <v>1409</v>
       </c>
       <c r="D6" s="49">
         <v>7982</v>
       </c>
       <c r="E6" s="49">
         <v>19878</v>
       </c>
       <c r="F6" s="49">
         <v>10238</v>
       </c>
       <c r="G6" s="49">
         <v>12636</v>
       </c>
       <c r="H6" s="49">
         <v>72623</v>
       </c>
       <c r="I6" s="49">
         <v>140793</v>
       </c>
       <c r="J6" s="49">
         <v>65007</v>
       </c>
       <c r="K6" s="49">
         <v>195472</v>
       </c>
       <c r="L6" s="49">
         <v>131185</v>
       </c>
       <c r="M6" s="49">
         <v>546533</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="50">
         <v>1196654</v>
       </c>
       <c r="C7" s="50">
         <v>1536</v>
       </c>
       <c r="D7" s="50">
         <v>7712</v>
       </c>
       <c r="E7" s="50">
         <v>20746</v>
       </c>
       <c r="F7" s="50">
         <v>9754</v>
       </c>
       <c r="G7" s="50">
         <v>12195</v>
       </c>
       <c r="H7" s="50">
         <v>70893</v>
       </c>
       <c r="I7" s="50">
         <v>137751</v>
       </c>
       <c r="J7" s="50">
         <v>64879</v>
       </c>
       <c r="K7" s="50">
         <v>187016</v>
       </c>
       <c r="L7" s="50">
         <v>132016</v>
       </c>
       <c r="M7" s="50">
         <v>552156</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="50">
         <v>1214668</v>
       </c>
       <c r="C8" s="48">
         <v>1531</v>
       </c>
       <c r="D8" s="48">
         <v>8379</v>
       </c>
       <c r="E8" s="48">
         <v>22173</v>
       </c>
       <c r="F8" s="48">
         <v>9947</v>
       </c>
       <c r="G8" s="48">
         <v>12022</v>
       </c>
       <c r="H8" s="48">
         <v>69907</v>
       </c>
       <c r="I8" s="48">
         <v>135583</v>
       </c>
       <c r="J8" s="48">
         <v>66121</v>
       </c>
       <c r="K8" s="48">
         <v>180986</v>
       </c>
       <c r="L8" s="48">
         <v>131799</v>
       </c>
       <c r="M8" s="48">
         <v>576220</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B9" s="47">
         <v>1233509</v>
       </c>
       <c r="C9" s="47">
         <v>1521</v>
       </c>
       <c r="D9" s="47">
         <v>8968</v>
       </c>
       <c r="E9" s="47">
         <v>22729</v>
       </c>
       <c r="F9" s="47">
         <v>11049</v>
       </c>
       <c r="G9" s="47">
         <v>11956</v>
       </c>
       <c r="H9" s="47">
         <v>68739</v>
       </c>
       <c r="I9" s="47">
         <v>133294</v>
       </c>
       <c r="J9" s="47">
         <v>67572</v>
       </c>
       <c r="K9" s="47">
         <v>175217</v>
       </c>
       <c r="L9" s="47">
         <v>130552</v>
       </c>
       <c r="M9" s="47">
         <v>601912</v>
       </c>
       <c r="N9" s="46"/>
     </row>
-    <row r="10" spans="1:14" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="B10" s="50">
-        <v>1215021</v>
+        <v>1255789</v>
       </c>
       <c r="C10" s="50">
+        <v>1565</v>
+      </c>
+      <c r="D10" s="50">
+        <v>8895</v>
+      </c>
+      <c r="E10" s="50">
+        <v>24050</v>
+      </c>
+      <c r="F10" s="50">
+        <v>12020</v>
+      </c>
+      <c r="G10" s="50">
+        <v>11597</v>
+      </c>
+      <c r="H10" s="50">
+        <v>67517</v>
+      </c>
+      <c r="I10" s="50">
+        <v>130938</v>
+      </c>
+      <c r="J10" s="50">
+        <v>69437</v>
+      </c>
+      <c r="K10" s="50">
+        <v>170547</v>
+      </c>
+      <c r="L10" s="50">
+        <v>128361</v>
+      </c>
+      <c r="M10" s="50">
+        <v>630862</v>
+      </c>
+      <c r="N10" s="46"/>
+    </row>
+    <row r="11" spans="1:14" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="50">
+        <v>1232280</v>
+      </c>
+      <c r="C11" s="50">
+        <v>1483</v>
+      </c>
+      <c r="D11" s="50">
+        <v>8985</v>
+      </c>
+      <c r="E11" s="50">
+        <v>22953</v>
+      </c>
+      <c r="F11" s="50">
+        <v>11317</v>
+      </c>
+      <c r="G11" s="50">
+        <v>11885</v>
+      </c>
+      <c r="H11" s="50">
+        <v>68374</v>
+      </c>
+      <c r="I11" s="50">
+        <v>132588</v>
+      </c>
+      <c r="J11" s="50">
+        <v>67864</v>
+      </c>
+      <c r="K11" s="50">
+        <v>172720</v>
+      </c>
+      <c r="L11" s="50">
+        <v>129377</v>
+      </c>
+      <c r="M11" s="50">
+        <v>604734</v>
+      </c>
+      <c r="N11" s="46"/>
+    </row>
+    <row r="12" spans="1:14" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="50">
+        <v>1238505</v>
+      </c>
+      <c r="C12" s="50">
         <v>1531</v>
       </c>
-      <c r="D10" s="50">
-[...82 lines deleted...]
-      </c>
       <c r="D12" s="50">
-        <v>8758</v>
+        <v>9044</v>
       </c>
       <c r="E12" s="50">
-        <v>22676</v>
+        <v>23302</v>
       </c>
       <c r="F12" s="50">
-        <v>10708</v>
+        <v>11496</v>
       </c>
       <c r="G12" s="50">
-        <v>12042</v>
+        <v>11864</v>
       </c>
       <c r="H12" s="50">
-        <v>69004</v>
+        <v>68082</v>
       </c>
       <c r="I12" s="50">
-        <v>133950</v>
+        <v>132397</v>
       </c>
       <c r="J12" s="50">
-        <v>67310</v>
+        <v>68201</v>
       </c>
       <c r="K12" s="50">
-        <v>176646</v>
+        <v>171985</v>
       </c>
       <c r="L12" s="50">
-        <v>130824</v>
+        <v>129369</v>
       </c>
       <c r="M12" s="50">
-        <v>594317</v>
+        <v>611234</v>
       </c>
       <c r="N12" s="46"/>
     </row>
-    <row r="13" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...42 lines deleted...]
-      <c r="A14" s="57" t="s">
+    <row r="13" spans="1:14" s="45" customFormat="1" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="B14" s="50">
-[...37 lines deleted...]
-    <row r="15" spans="1:14" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="51">
+        <v>1244150</v>
+      </c>
+      <c r="C13" s="51">
+        <v>1559</v>
+      </c>
+      <c r="D13" s="51">
+        <v>8909</v>
+      </c>
+      <c r="E13" s="51">
+        <v>23661</v>
+      </c>
+      <c r="F13" s="51">
+        <v>11746</v>
+      </c>
+      <c r="G13" s="51">
+        <v>11791</v>
+      </c>
+      <c r="H13" s="51">
+        <v>67729</v>
+      </c>
+      <c r="I13" s="51">
+        <v>131625</v>
+      </c>
+      <c r="J13" s="51">
+        <v>68926</v>
+      </c>
+      <c r="K13" s="51">
+        <v>171251</v>
+      </c>
+      <c r="L13" s="51">
+        <v>128674</v>
+      </c>
+      <c r="M13" s="51">
+        <v>618279</v>
+      </c>
+      <c r="N13" s="44"/>
+    </row>
+    <row r="14" spans="1:14" s="45" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="52"/>
+      <c r="J14" s="52"/>
+      <c r="K14" s="52"/>
+      <c r="L14" s="52"/>
+      <c r="M14" s="52"/>
+      <c r="N14" s="44"/>
+    </row>
+    <row r="15" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="57" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B15" s="50">
-        <v>1238505</v>
+        <v>1252116</v>
       </c>
       <c r="C15" s="50">
-        <v>1531</v>
+        <v>1551</v>
       </c>
       <c r="D15" s="50">
-        <v>9044</v>
+        <v>8764</v>
       </c>
       <c r="E15" s="50">
-        <v>23302</v>
+        <v>24287</v>
       </c>
       <c r="F15" s="50">
-        <v>11496</v>
+        <v>12189</v>
       </c>
       <c r="G15" s="50">
-        <v>11864</v>
+        <v>11598</v>
       </c>
       <c r="H15" s="50">
-        <v>68082</v>
+        <v>67138</v>
       </c>
       <c r="I15" s="50">
-        <v>132397</v>
+        <v>130113</v>
       </c>
       <c r="J15" s="50">
-        <v>68201</v>
+        <v>69406</v>
       </c>
       <c r="K15" s="50">
-        <v>171985</v>
+        <v>168594</v>
       </c>
       <c r="L15" s="50">
-        <v>129369</v>
+        <v>127085</v>
       </c>
       <c r="M15" s="50">
-        <v>611234</v>
+        <v>631391</v>
       </c>
       <c r="N15" s="46"/>
     </row>
-    <row r="16" spans="1:14" s="45" customFormat="1" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-        <v>618279</v>
+    <row r="16" spans="1:14" s="45" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="52">
+        <v>1258972</v>
+      </c>
+      <c r="C16" s="52">
+        <v>1570</v>
+      </c>
+      <c r="D16" s="52">
+        <v>8665</v>
+      </c>
+      <c r="E16" s="52">
+        <v>24579</v>
+      </c>
+      <c r="F16" s="52">
+        <v>12527</v>
+      </c>
+      <c r="G16" s="52">
+        <v>11624</v>
+      </c>
+      <c r="H16" s="52">
+        <v>67065</v>
+      </c>
+      <c r="I16" s="52">
+        <v>129744</v>
+      </c>
+      <c r="J16" s="52">
+        <v>69645</v>
+      </c>
+      <c r="K16" s="52">
+        <v>168682</v>
+      </c>
+      <c r="L16" s="52">
+        <v>126441</v>
+      </c>
+      <c r="M16" s="52">
+        <v>638430</v>
       </c>
       <c r="N16" s="44"/>
     </row>
-    <row r="17" spans="1:14" s="45" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A18" s="60" t="s">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="B18" s="52">
-[...63 lines deleted...]
-      <c r="C21" s="25"/>
+      <c r="C19" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1007D708-EF93-496E-ACFF-A12FD1BDF25B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F13BF54E-A749-44B7-B2A5-44ED33B033E7}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B18" sqref="B18"/>
+      <selection pane="bottomRight" activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="38"/>
     <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="68" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="69" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
@@ -5635,806 +6358,1665 @@
       </c>
       <c r="J5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="72" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="28">
-        <v>1252116</v>
+        <v>1258972</v>
       </c>
       <c r="D6" s="29">
-        <v>1551</v>
+        <v>1570</v>
       </c>
       <c r="E6" s="29">
-        <v>8764</v>
+        <v>8665</v>
       </c>
       <c r="F6" s="29">
-        <v>24287</v>
+        <v>24579</v>
       </c>
       <c r="G6" s="29">
-        <v>12189</v>
+        <v>12527</v>
       </c>
       <c r="H6" s="29">
-        <v>11598</v>
+        <v>11624</v>
       </c>
       <c r="I6" s="29">
-        <v>67138</v>
+        <v>67065</v>
       </c>
       <c r="J6" s="29">
-        <v>130113</v>
+        <v>129744</v>
       </c>
       <c r="K6" s="29">
-        <v>69406</v>
+        <v>69645</v>
       </c>
       <c r="L6" s="29">
-        <v>168594</v>
+        <v>168682</v>
       </c>
       <c r="M6" s="29">
-        <v>127085</v>
+        <v>126441</v>
       </c>
       <c r="N6" s="29">
-        <v>631391</v>
+        <v>638430</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="72"/>
       <c r="B7" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="30">
-        <v>685119</v>
+        <v>688376</v>
       </c>
       <c r="D7" s="31">
-        <v>927</v>
+        <v>939</v>
       </c>
       <c r="E7" s="31">
-        <v>6023</v>
+        <v>5953</v>
       </c>
       <c r="F7" s="31">
-        <v>16930</v>
+        <v>17154</v>
       </c>
       <c r="G7" s="31">
-        <v>8297</v>
+        <v>8519</v>
       </c>
       <c r="H7" s="31">
-        <v>7782</v>
+        <v>7821</v>
       </c>
       <c r="I7" s="31">
-        <v>41745</v>
+        <v>41734</v>
       </c>
       <c r="J7" s="31">
-        <v>77190</v>
+        <v>76881</v>
       </c>
       <c r="K7" s="31">
-        <v>41587</v>
+        <v>41771</v>
       </c>
       <c r="L7" s="31">
-        <v>101809</v>
+        <v>101781</v>
       </c>
       <c r="M7" s="31">
-        <v>75308</v>
+        <v>74934</v>
       </c>
       <c r="N7" s="31">
-        <v>307521</v>
+        <v>310889</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="72"/>
       <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="30">
-        <v>566997</v>
+        <v>570596</v>
       </c>
       <c r="D8" s="31">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="E8" s="31">
-        <v>2741</v>
+        <v>2712</v>
       </c>
       <c r="F8" s="31">
-        <v>7357</v>
+        <v>7425</v>
       </c>
       <c r="G8" s="31">
-        <v>3892</v>
+        <v>4008</v>
       </c>
       <c r="H8" s="31">
-        <v>3816</v>
+        <v>3803</v>
       </c>
       <c r="I8" s="31">
-        <v>25393</v>
+        <v>25331</v>
       </c>
       <c r="J8" s="31">
-        <v>52923</v>
+        <v>52863</v>
       </c>
       <c r="K8" s="31">
-        <v>27819</v>
+        <v>27874</v>
       </c>
       <c r="L8" s="31">
-        <v>66785</v>
+        <v>66901</v>
       </c>
       <c r="M8" s="31">
-        <v>51777</v>
+        <v>51507</v>
       </c>
       <c r="N8" s="31">
-        <v>323870</v>
+        <v>327541</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="33">
-        <v>130431</v>
+        <v>128752</v>
       </c>
       <c r="D9" s="34">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E9" s="34">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="F9" s="34">
         <v>1117</v>
       </c>
       <c r="G9" s="34">
         <v>631</v>
       </c>
       <c r="H9" s="34">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="I9" s="34">
-        <v>4124</v>
+        <v>4076</v>
       </c>
       <c r="J9" s="34">
-        <v>11559</v>
+        <v>11332</v>
       </c>
       <c r="K9" s="34">
-        <v>8221</v>
+        <v>8073</v>
       </c>
       <c r="L9" s="34">
-        <v>21321</v>
+        <v>21013</v>
       </c>
       <c r="M9" s="34">
-        <v>15133</v>
+        <v>14902</v>
       </c>
       <c r="N9" s="34">
-        <v>67412</v>
+        <v>66705</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="66"/>
       <c r="B10" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="30">
-        <v>70370</v>
+        <v>69440</v>
       </c>
       <c r="D10" s="31">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E10" s="31">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F10" s="31">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="G10" s="31">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H10" s="31">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="I10" s="31">
-        <v>2446</v>
+        <v>2410</v>
       </c>
       <c r="J10" s="31">
-        <v>6945</v>
+        <v>6785</v>
       </c>
       <c r="K10" s="31">
-        <v>4977</v>
+        <v>4887</v>
       </c>
       <c r="L10" s="31">
-        <v>13269</v>
+        <v>13051</v>
       </c>
       <c r="M10" s="31">
-        <v>9156</v>
+        <v>9036</v>
       </c>
       <c r="N10" s="31">
-        <v>32058</v>
+        <v>31747</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66"/>
       <c r="B11" s="26" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="30">
-        <v>60061</v>
+        <v>59312</v>
       </c>
       <c r="D11" s="31">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E11" s="31">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="F11" s="31">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="G11" s="31">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="H11" s="31">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="I11" s="31">
-        <v>1678</v>
+        <v>1666</v>
       </c>
       <c r="J11" s="31">
-        <v>4614</v>
+        <v>4547</v>
       </c>
       <c r="K11" s="31">
-        <v>3244</v>
+        <v>3186</v>
       </c>
       <c r="L11" s="31">
-        <v>8052</v>
+        <v>7962</v>
       </c>
       <c r="M11" s="31">
-        <v>5977</v>
+        <v>5866</v>
       </c>
       <c r="N11" s="31">
-        <v>35354</v>
+        <v>34958</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="33">
-        <v>219422</v>
+        <v>222089</v>
       </c>
       <c r="D12" s="34">
         <v>378</v>
       </c>
       <c r="E12" s="34">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="F12" s="34">
-        <v>2333</v>
+        <v>2338</v>
       </c>
       <c r="G12" s="34">
-        <v>1284</v>
+        <v>1316</v>
       </c>
       <c r="H12" s="34">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="I12" s="34">
-        <v>9047</v>
+        <v>8975</v>
       </c>
       <c r="J12" s="34">
-        <v>21352</v>
+        <v>21384</v>
       </c>
       <c r="K12" s="34">
-        <v>11619</v>
+        <v>11759</v>
       </c>
       <c r="L12" s="34">
-        <v>29064</v>
+        <v>29333</v>
       </c>
       <c r="M12" s="34">
-        <v>22337</v>
+        <v>22406</v>
       </c>
       <c r="N12" s="34">
-        <v>119947</v>
+        <v>122147</v>
       </c>
     </row>
     <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="66"/>
       <c r="B13" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="30">
-        <v>117008</v>
+        <v>118355</v>
       </c>
       <c r="D13" s="31">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E13" s="31">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="F13" s="31">
-        <v>1486</v>
+        <v>1477</v>
       </c>
       <c r="G13" s="31">
-        <v>816</v>
+        <v>830</v>
       </c>
       <c r="H13" s="31">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="I13" s="31">
-        <v>5538</v>
+        <v>5504</v>
       </c>
       <c r="J13" s="31">
-        <v>12793</v>
+        <v>12799</v>
       </c>
       <c r="K13" s="31">
-        <v>7034</v>
+        <v>7147</v>
       </c>
       <c r="L13" s="31">
-        <v>18208</v>
+        <v>18404</v>
       </c>
       <c r="M13" s="31">
-        <v>13779</v>
+        <v>13821</v>
       </c>
       <c r="N13" s="31">
-        <v>55876</v>
+        <v>56899</v>
       </c>
     </row>
     <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="66"/>
       <c r="B14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="30">
-        <v>102414</v>
+        <v>103734</v>
       </c>
       <c r="D14" s="31">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E14" s="31">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="F14" s="31">
-        <v>847</v>
+        <v>861</v>
       </c>
       <c r="G14" s="31">
-        <v>468</v>
+        <v>486</v>
       </c>
       <c r="H14" s="31">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="I14" s="31">
-        <v>3509</v>
+        <v>3471</v>
       </c>
       <c r="J14" s="31">
-        <v>8559</v>
+        <v>8585</v>
       </c>
       <c r="K14" s="31">
-        <v>4585</v>
+        <v>4612</v>
       </c>
       <c r="L14" s="31">
-        <v>10856</v>
+        <v>10929</v>
       </c>
       <c r="M14" s="31">
-        <v>8558</v>
+        <v>8585</v>
       </c>
       <c r="N14" s="31">
-        <v>64071</v>
+        <v>65248</v>
       </c>
     </row>
     <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="66" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="33">
-        <v>404601</v>
+        <v>407176</v>
       </c>
       <c r="D15" s="34">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="E15" s="34">
-        <v>1337</v>
+        <v>1308</v>
       </c>
       <c r="F15" s="34">
-        <v>5686</v>
+        <v>5744</v>
       </c>
       <c r="G15" s="34">
-        <v>2891</v>
+        <v>2944</v>
       </c>
       <c r="H15" s="34">
-        <v>2905</v>
+        <v>2866</v>
       </c>
       <c r="I15" s="34">
-        <v>21032</v>
+        <v>20914</v>
       </c>
       <c r="J15" s="34">
-        <v>43924</v>
+        <v>43700</v>
       </c>
       <c r="K15" s="34">
-        <v>24461</v>
+        <v>24561</v>
       </c>
       <c r="L15" s="34">
-        <v>59539</v>
+        <v>59629</v>
       </c>
       <c r="M15" s="34">
-        <v>42451</v>
+        <v>42363</v>
       </c>
       <c r="N15" s="34">
-        <v>200186</v>
+        <v>202964</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="66"/>
       <c r="B16" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="40">
-        <v>220287</v>
+        <v>221327</v>
       </c>
       <c r="D16" s="5">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E16" s="40">
-        <v>931</v>
+        <v>903</v>
       </c>
       <c r="F16" s="40">
-        <v>3935</v>
+        <v>3984</v>
       </c>
       <c r="G16" s="40">
-        <v>1842</v>
+        <v>1877</v>
       </c>
       <c r="H16" s="40">
-        <v>1831</v>
+        <v>1825</v>
       </c>
       <c r="I16" s="40">
-        <v>12549</v>
+        <v>12465</v>
       </c>
       <c r="J16" s="40">
-        <v>25458</v>
+        <v>25349</v>
       </c>
       <c r="K16" s="40">
-        <v>14466</v>
+        <v>14520</v>
       </c>
       <c r="L16" s="40">
-        <v>35791</v>
+        <v>35837</v>
       </c>
       <c r="M16" s="40">
-        <v>25288</v>
+        <v>25181</v>
       </c>
       <c r="N16" s="40">
-        <v>98081</v>
+        <v>99275</v>
       </c>
     </row>
     <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="66"/>
       <c r="B17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="40">
-        <v>184314</v>
+        <v>185849</v>
       </c>
       <c r="D17" s="5">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E17" s="5">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F17" s="40">
-        <v>1751</v>
+        <v>1760</v>
       </c>
       <c r="G17" s="40">
-        <v>1049</v>
+        <v>1067</v>
       </c>
       <c r="H17" s="40">
-        <v>1074</v>
+        <v>1041</v>
       </c>
       <c r="I17" s="40">
-        <v>8483</v>
+        <v>8449</v>
       </c>
       <c r="J17" s="40">
-        <v>18466</v>
+        <v>18351</v>
       </c>
       <c r="K17" s="40">
-        <v>9995</v>
+        <v>10041</v>
       </c>
       <c r="L17" s="40">
-        <v>23748</v>
+        <v>23792</v>
       </c>
       <c r="M17" s="40">
-        <v>17163</v>
+        <v>17182</v>
       </c>
       <c r="N17" s="40">
-        <v>102105</v>
+        <v>103689</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="66" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="33">
-        <v>497662</v>
+        <v>500955</v>
       </c>
       <c r="D18" s="34">
-        <v>919</v>
+        <v>947</v>
       </c>
       <c r="E18" s="34">
-        <v>6321</v>
+        <v>6266</v>
       </c>
       <c r="F18" s="34">
-        <v>15151</v>
+        <v>15380</v>
       </c>
       <c r="G18" s="34">
-        <v>7383</v>
+        <v>7636</v>
       </c>
       <c r="H18" s="34">
-        <v>6890</v>
+        <v>6955</v>
       </c>
       <c r="I18" s="34">
-        <v>32935</v>
+        <v>33100</v>
       </c>
       <c r="J18" s="34">
-        <v>53278</v>
+        <v>53328</v>
       </c>
       <c r="K18" s="34">
-        <v>25105</v>
+        <v>25252</v>
       </c>
       <c r="L18" s="34">
-        <v>58670</v>
+        <v>58707</v>
       </c>
       <c r="M18" s="34">
-        <v>47164</v>
+        <v>46770</v>
       </c>
       <c r="N18" s="34">
-        <v>243846</v>
+        <v>246614</v>
       </c>
       <c r="Z18" s="40">
         <v>208251</v>
       </c>
       <c r="AA18" s="5">
         <v>329</v>
       </c>
       <c r="AB18" s="40">
         <v>1494</v>
       </c>
       <c r="AC18" s="40">
         <v>3783</v>
       </c>
       <c r="AD18" s="40">
         <v>1648</v>
       </c>
       <c r="AE18" s="40">
         <v>2115</v>
       </c>
       <c r="AF18" s="40">
         <v>11879</v>
       </c>
       <c r="AG18" s="40">
         <v>21052</v>
       </c>
       <c r="AH18" s="40">
         <v>8982</v>
       </c>
       <c r="AI18" s="40">
         <v>26245</v>
       </c>
       <c r="AJ18" s="40">
         <v>20700</v>
       </c>
       <c r="AK18" s="40">
         <v>110024</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="66"/>
       <c r="B19" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="40">
-        <v>277454</v>
+        <v>279254</v>
       </c>
       <c r="D19" s="5">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="E19" s="40">
-        <v>4453</v>
+        <v>4414</v>
       </c>
       <c r="F19" s="40">
-        <v>10864</v>
+        <v>11046</v>
       </c>
       <c r="G19" s="40">
-        <v>5306</v>
+        <v>5477</v>
       </c>
       <c r="H19" s="40">
-        <v>4813</v>
+        <v>4855</v>
       </c>
       <c r="I19" s="40">
-        <v>21212</v>
+        <v>21355</v>
       </c>
       <c r="J19" s="40">
-        <v>31994</v>
+        <v>31948</v>
       </c>
       <c r="K19" s="40">
-        <v>15110</v>
+        <v>15217</v>
       </c>
       <c r="L19" s="40">
-        <v>34541</v>
+        <v>34489</v>
       </c>
       <c r="M19" s="40">
-        <v>27085</v>
+        <v>26896</v>
       </c>
       <c r="N19" s="40">
-        <v>121506</v>
+        <v>122968</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="67"/>
       <c r="B20" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="41">
-        <v>220208</v>
+        <v>221701</v>
       </c>
       <c r="D20" s="42">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="E20" s="43">
-        <v>1868</v>
+        <v>1852</v>
       </c>
       <c r="F20" s="43">
-        <v>4287</v>
+        <v>4334</v>
       </c>
       <c r="G20" s="43">
-        <v>2077</v>
+        <v>2159</v>
       </c>
       <c r="H20" s="43">
-        <v>2077</v>
+        <v>2100</v>
       </c>
       <c r="I20" s="43">
-        <v>11723</v>
+        <v>11745</v>
       </c>
       <c r="J20" s="43">
-        <v>21284</v>
+        <v>21380</v>
       </c>
       <c r="K20" s="43">
-        <v>9995</v>
+        <v>10035</v>
       </c>
       <c r="L20" s="43">
-        <v>24129</v>
+        <v>24218</v>
       </c>
       <c r="M20" s="43">
-        <v>20079</v>
+        <v>19874</v>
       </c>
       <c r="N20" s="43">
-        <v>122340</v>
+        <v>123646</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1007D708-EF93-496E-ACFF-A12FD1BDF25B}">
+  <dimension ref="A1:AK23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9" style="38"/>
+    <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
+    <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+    </row>
+    <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+    </row>
+    <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+    </row>
+    <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="67"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N5" s="24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="28">
+        <v>1252116</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1551</v>
+      </c>
+      <c r="E6" s="29">
+        <v>8764</v>
+      </c>
+      <c r="F6" s="29">
+        <v>24287</v>
+      </c>
+      <c r="G6" s="29">
+        <v>12189</v>
+      </c>
+      <c r="H6" s="29">
+        <v>11598</v>
+      </c>
+      <c r="I6" s="29">
+        <v>67138</v>
+      </c>
+      <c r="J6" s="29">
+        <v>130113</v>
+      </c>
+      <c r="K6" s="29">
+        <v>69406</v>
+      </c>
+      <c r="L6" s="29">
+        <v>168594</v>
+      </c>
+      <c r="M6" s="29">
+        <v>127085</v>
+      </c>
+      <c r="N6" s="29">
+        <v>631391</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="72"/>
+      <c r="B7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="30">
+        <v>685119</v>
+      </c>
+      <c r="D7" s="31">
+        <v>927</v>
+      </c>
+      <c r="E7" s="31">
+        <v>6023</v>
+      </c>
+      <c r="F7" s="31">
+        <v>16930</v>
+      </c>
+      <c r="G7" s="31">
+        <v>8297</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7782</v>
+      </c>
+      <c r="I7" s="31">
+        <v>41745</v>
+      </c>
+      <c r="J7" s="31">
+        <v>77190</v>
+      </c>
+      <c r="K7" s="31">
+        <v>41587</v>
+      </c>
+      <c r="L7" s="31">
+        <v>101809</v>
+      </c>
+      <c r="M7" s="31">
+        <v>75308</v>
+      </c>
+      <c r="N7" s="31">
+        <v>307521</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72"/>
+      <c r="B8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="30">
+        <v>566997</v>
+      </c>
+      <c r="D8" s="31">
+        <v>624</v>
+      </c>
+      <c r="E8" s="31">
+        <v>2741</v>
+      </c>
+      <c r="F8" s="31">
+        <v>7357</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3892</v>
+      </c>
+      <c r="H8" s="31">
+        <v>3816</v>
+      </c>
+      <c r="I8" s="31">
+        <v>25393</v>
+      </c>
+      <c r="J8" s="31">
+        <v>52923</v>
+      </c>
+      <c r="K8" s="31">
+        <v>27819</v>
+      </c>
+      <c r="L8" s="31">
+        <v>66785</v>
+      </c>
+      <c r="M8" s="31">
+        <v>51777</v>
+      </c>
+      <c r="N8" s="31">
+        <v>323870</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="33">
+        <v>130431</v>
+      </c>
+      <c r="D9" s="34">
+        <v>65</v>
+      </c>
+      <c r="E9" s="34">
+        <v>248</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1117</v>
+      </c>
+      <c r="G9" s="34">
+        <v>631</v>
+      </c>
+      <c r="H9" s="34">
+        <v>600</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4124</v>
+      </c>
+      <c r="J9" s="34">
+        <v>11559</v>
+      </c>
+      <c r="K9" s="34">
+        <v>8221</v>
+      </c>
+      <c r="L9" s="34">
+        <v>21321</v>
+      </c>
+      <c r="M9" s="34">
+        <v>15133</v>
+      </c>
+      <c r="N9" s="34">
+        <v>67412</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="30">
+        <v>70370</v>
+      </c>
+      <c r="D10" s="31">
+        <v>29</v>
+      </c>
+      <c r="E10" s="31">
+        <v>145</v>
+      </c>
+      <c r="F10" s="31">
+        <v>645</v>
+      </c>
+      <c r="G10" s="31">
+        <v>333</v>
+      </c>
+      <c r="H10" s="31">
+        <v>367</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2446</v>
+      </c>
+      <c r="J10" s="31">
+        <v>6945</v>
+      </c>
+      <c r="K10" s="31">
+        <v>4977</v>
+      </c>
+      <c r="L10" s="31">
+        <v>13269</v>
+      </c>
+      <c r="M10" s="31">
+        <v>9156</v>
+      </c>
+      <c r="N10" s="31">
+        <v>32058</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="30">
+        <v>60061</v>
+      </c>
+      <c r="D11" s="31">
+        <v>36</v>
+      </c>
+      <c r="E11" s="31">
+        <v>103</v>
+      </c>
+      <c r="F11" s="31">
+        <v>472</v>
+      </c>
+      <c r="G11" s="31">
+        <v>298</v>
+      </c>
+      <c r="H11" s="31">
+        <v>233</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1678</v>
+      </c>
+      <c r="J11" s="31">
+        <v>4614</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3244</v>
+      </c>
+      <c r="L11" s="31">
+        <v>8052</v>
+      </c>
+      <c r="M11" s="31">
+        <v>5977</v>
+      </c>
+      <c r="N11" s="31">
+        <v>35354</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="33">
+        <v>219422</v>
+      </c>
+      <c r="D12" s="34">
+        <v>378</v>
+      </c>
+      <c r="E12" s="34">
+        <v>858</v>
+      </c>
+      <c r="F12" s="34">
+        <v>2333</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1284</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1203</v>
+      </c>
+      <c r="I12" s="34">
+        <v>9047</v>
+      </c>
+      <c r="J12" s="34">
+        <v>21352</v>
+      </c>
+      <c r="K12" s="34">
+        <v>11619</v>
+      </c>
+      <c r="L12" s="34">
+        <v>29064</v>
+      </c>
+      <c r="M12" s="34">
+        <v>22337</v>
+      </c>
+      <c r="N12" s="34">
+        <v>119947</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="30">
+        <v>117008</v>
+      </c>
+      <c r="D13" s="31">
+        <v>213</v>
+      </c>
+      <c r="E13" s="31">
+        <v>494</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1486</v>
+      </c>
+      <c r="G13" s="31">
+        <v>816</v>
+      </c>
+      <c r="H13" s="31">
+        <v>771</v>
+      </c>
+      <c r="I13" s="31">
+        <v>5538</v>
+      </c>
+      <c r="J13" s="31">
+        <v>12793</v>
+      </c>
+      <c r="K13" s="31">
+        <v>7034</v>
+      </c>
+      <c r="L13" s="31">
+        <v>18208</v>
+      </c>
+      <c r="M13" s="31">
+        <v>13779</v>
+      </c>
+      <c r="N13" s="31">
+        <v>55876</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="B14" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="30">
+        <v>102414</v>
+      </c>
+      <c r="D14" s="31">
+        <v>165</v>
+      </c>
+      <c r="E14" s="31">
+        <v>364</v>
+      </c>
+      <c r="F14" s="31">
+        <v>847</v>
+      </c>
+      <c r="G14" s="31">
+        <v>468</v>
+      </c>
+      <c r="H14" s="31">
+        <v>432</v>
+      </c>
+      <c r="I14" s="31">
+        <v>3509</v>
+      </c>
+      <c r="J14" s="31">
+        <v>8559</v>
+      </c>
+      <c r="K14" s="31">
+        <v>4585</v>
+      </c>
+      <c r="L14" s="31">
+        <v>10856</v>
+      </c>
+      <c r="M14" s="31">
+        <v>8558</v>
+      </c>
+      <c r="N14" s="31">
+        <v>64071</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="33">
+        <v>404601</v>
+      </c>
+      <c r="D15" s="34">
+        <v>189</v>
+      </c>
+      <c r="E15" s="34">
+        <v>1337</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5686</v>
+      </c>
+      <c r="G15" s="34">
+        <v>2891</v>
+      </c>
+      <c r="H15" s="34">
+        <v>2905</v>
+      </c>
+      <c r="I15" s="34">
+        <v>21032</v>
+      </c>
+      <c r="J15" s="34">
+        <v>43924</v>
+      </c>
+      <c r="K15" s="34">
+        <v>24461</v>
+      </c>
+      <c r="L15" s="34">
+        <v>59539</v>
+      </c>
+      <c r="M15" s="34">
+        <v>42451</v>
+      </c>
+      <c r="N15" s="34">
+        <v>200186</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="66"/>
+      <c r="B16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="40">
+        <v>220287</v>
+      </c>
+      <c r="D16" s="5">
+        <v>115</v>
+      </c>
+      <c r="E16" s="40">
+        <v>931</v>
+      </c>
+      <c r="F16" s="40">
+        <v>3935</v>
+      </c>
+      <c r="G16" s="40">
+        <v>1842</v>
+      </c>
+      <c r="H16" s="40">
+        <v>1831</v>
+      </c>
+      <c r="I16" s="40">
+        <v>12549</v>
+      </c>
+      <c r="J16" s="40">
+        <v>25458</v>
+      </c>
+      <c r="K16" s="40">
+        <v>14466</v>
+      </c>
+      <c r="L16" s="40">
+        <v>35791</v>
+      </c>
+      <c r="M16" s="40">
+        <v>25288</v>
+      </c>
+      <c r="N16" s="40">
+        <v>98081</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="40">
+        <v>184314</v>
+      </c>
+      <c r="D17" s="5">
+        <v>74</v>
+      </c>
+      <c r="E17" s="5">
+        <v>406</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1751</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1049</v>
+      </c>
+      <c r="H17" s="40">
+        <v>1074</v>
+      </c>
+      <c r="I17" s="40">
+        <v>8483</v>
+      </c>
+      <c r="J17" s="40">
+        <v>18466</v>
+      </c>
+      <c r="K17" s="40">
+        <v>9995</v>
+      </c>
+      <c r="L17" s="40">
+        <v>23748</v>
+      </c>
+      <c r="M17" s="40">
+        <v>17163</v>
+      </c>
+      <c r="N17" s="40">
+        <v>102105</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" s="18" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="33">
+        <v>497662</v>
+      </c>
+      <c r="D18" s="34">
+        <v>919</v>
+      </c>
+      <c r="E18" s="34">
+        <v>6321</v>
+      </c>
+      <c r="F18" s="34">
+        <v>15151</v>
+      </c>
+      <c r="G18" s="34">
+        <v>7383</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6890</v>
+      </c>
+      <c r="I18" s="34">
+        <v>32935</v>
+      </c>
+      <c r="J18" s="34">
+        <v>53278</v>
+      </c>
+      <c r="K18" s="34">
+        <v>25105</v>
+      </c>
+      <c r="L18" s="34">
+        <v>58670</v>
+      </c>
+      <c r="M18" s="34">
+        <v>47164</v>
+      </c>
+      <c r="N18" s="34">
+        <v>243846</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>208251</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>329</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>1494</v>
+      </c>
+      <c r="AC18" s="40">
+        <v>3783</v>
+      </c>
+      <c r="AD18" s="40">
+        <v>1648</v>
+      </c>
+      <c r="AE18" s="40">
+        <v>2115</v>
+      </c>
+      <c r="AF18" s="40">
+        <v>11879</v>
+      </c>
+      <c r="AG18" s="40">
+        <v>21052</v>
+      </c>
+      <c r="AH18" s="40">
+        <v>8982</v>
+      </c>
+      <c r="AI18" s="40">
+        <v>26245</v>
+      </c>
+      <c r="AJ18" s="40">
+        <v>20700</v>
+      </c>
+      <c r="AK18" s="40">
+        <v>110024</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="66"/>
+      <c r="B19" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="40">
+        <v>277454</v>
+      </c>
+      <c r="D19" s="5">
+        <v>570</v>
+      </c>
+      <c r="E19" s="40">
+        <v>4453</v>
+      </c>
+      <c r="F19" s="40">
+        <v>10864</v>
+      </c>
+      <c r="G19" s="40">
+        <v>5306</v>
+      </c>
+      <c r="H19" s="40">
+        <v>4813</v>
+      </c>
+      <c r="I19" s="40">
+        <v>21212</v>
+      </c>
+      <c r="J19" s="40">
+        <v>31994</v>
+      </c>
+      <c r="K19" s="40">
+        <v>15110</v>
+      </c>
+      <c r="L19" s="40">
+        <v>34541</v>
+      </c>
+      <c r="M19" s="40">
+        <v>27085</v>
+      </c>
+      <c r="N19" s="40">
+        <v>121506</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" s="5" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="67"/>
+      <c r="B20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="41">
+        <v>220208</v>
+      </c>
+      <c r="D20" s="42">
+        <v>349</v>
+      </c>
+      <c r="E20" s="43">
+        <v>1868</v>
+      </c>
+      <c r="F20" s="43">
+        <v>4287</v>
+      </c>
+      <c r="G20" s="43">
+        <v>2077</v>
+      </c>
+      <c r="H20" s="43">
+        <v>2077</v>
+      </c>
+      <c r="I20" s="43">
+        <v>11723</v>
+      </c>
+      <c r="J20" s="43">
+        <v>21284</v>
+      </c>
+      <c r="K20" s="43">
+        <v>9995</v>
+      </c>
+      <c r="L20" s="43">
+        <v>24129</v>
+      </c>
+      <c r="M20" s="43">
+        <v>20079</v>
+      </c>
+      <c r="N20" s="43">
+        <v>122340</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A12:A14"/>
+  </mergeCells>
+  <phoneticPr fontId="10" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F6E628D-CE73-45C7-BE83-A204EE7C55FB}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="38"/>
     <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="68" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="69" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
@@ -7200,101 +8782,101 @@
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{422F1B6B-D67D-4250-B4A1-4F761BC67F76}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6"/>
       <selection pane="topRight" activeCell="C6" sqref="C6"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="38"/>
     <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="68" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="69" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
@@ -8060,102 +9642,102 @@
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96C54CAE-9E4C-4943-84B2-246E96CAC766}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6"/>
       <selection pane="topRight" activeCell="C6" sqref="C6"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="38"/>
     <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="68" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="69" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
@@ -8921,102 +10503,102 @@
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6"/>
       <selection pane="topRight" activeCell="C6" sqref="C6"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="38"/>
     <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="73" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="69" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
@@ -9782,100 +11364,100 @@
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="39" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="38"/>
     <col min="2" max="2" width="14.25" style="38" customWidth="1"/>
     <col min="3" max="14" width="10.625" style="38" customWidth="1"/>
     <col min="15" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="68" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
     </row>
     <row r="4" spans="1:14" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="69" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="70"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
@@ -10641,948 +12223,89 @@
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:37" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...858 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>歷年_</vt:lpstr>
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>Q2,2026</vt:lpstr>
       <vt:lpstr>Q1,2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Q3,2025</vt:lpstr>
       <vt:lpstr>Q2,2025</vt:lpstr>
       <vt:lpstr>Q1,2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處楊雅萍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>