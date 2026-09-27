--- v0 (2026-05-14)
+++ v1 (2026-09-27)
@@ -1,100 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ps6667\Documents\02_二科業務\05_網站維護\家庭暴力防治數據更新\114年度數據(11503)\官網數據更新\更新後\家庭暴力通報事件被害人案件類型及性別統計(跑保護資訊系統)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\★問\07.數據\03_官網更新\115年度數據\1150630\★官網數據更新\更新後\家庭暴力通報事件被害人案件類型及性別統計(跑保護資訊系統)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B1132705-5EAD-4459-AFA8-4600B6C43EEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{772AD98C-2402-4F55-9F21-EDCDE8CC7A37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{C1928C58-9F3E-425E-AE01-1C9496EB1994}"/>
+    <workbookView xWindow="1800" yWindow="510" windowWidth="26190" windowHeight="13800" xr2:uid="{C1928C58-9F3E-425E-AE01-1C9496EB1994}"/>
   </bookViews>
   <sheets>
     <sheet name="家庭暴力通報事件被害人案件類型及性別統計" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">家庭暴力通報事件被害人案件類型及性別統計!$A$1:$AG$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AF28" i="1" l="1"/>
+  <c r="AF36" i="1" l="1"/>
+  <c r="AD37" i="1" s="1"/>
+  <c r="AA36" i="1"/>
+  <c r="Y37" i="1" s="1"/>
+  <c r="V36" i="1"/>
+  <c r="T37" i="1" s="1"/>
+  <c r="L36" i="1"/>
+  <c r="H37" i="1" s="1"/>
+  <c r="G36" i="1"/>
+  <c r="E37" i="1" s="1"/>
+  <c r="AF28" i="1"/>
   <c r="AA28" i="1"/>
   <c r="V28" i="1"/>
   <c r="L28" i="1"/>
   <c r="G28" i="1"/>
   <c r="AF26" i="1"/>
   <c r="AA26" i="1"/>
   <c r="V26" i="1"/>
   <c r="L26" i="1"/>
   <c r="G26" i="1"/>
-  <c r="AG26" i="1" s="1"/>
   <c r="AF24" i="1"/>
   <c r="AA24" i="1"/>
   <c r="V24" i="1"/>
   <c r="L24" i="1"/>
   <c r="G24" i="1"/>
-  <c r="AG24" i="1" s="1"/>
   <c r="AF22" i="1"/>
   <c r="AA22" i="1"/>
   <c r="V22" i="1"/>
   <c r="L22" i="1"/>
   <c r="G22" i="1"/>
   <c r="AG22" i="1" s="1"/>
   <c r="AF20" i="1"/>
   <c r="AA20" i="1"/>
   <c r="V20" i="1"/>
   <c r="L20" i="1"/>
   <c r="G20" i="1"/>
   <c r="AF18" i="1"/>
   <c r="AA18" i="1"/>
   <c r="V18" i="1"/>
   <c r="L18" i="1"/>
   <c r="G18" i="1"/>
   <c r="AF16" i="1"/>
   <c r="AA16" i="1"/>
   <c r="V16" i="1"/>
   <c r="L16" i="1"/>
   <c r="G16" i="1"/>
   <c r="AF14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="V14" i="1"/>
   <c r="Q14" i="1"/>
@@ -106,67 +115,85 @@
   <c r="G12" i="1"/>
   <c r="AF11" i="1"/>
   <c r="Q11" i="1"/>
   <c r="L11" i="1"/>
   <c r="G11" i="1"/>
   <c r="AF10" i="1"/>
   <c r="Q10" i="1"/>
   <c r="L10" i="1"/>
   <c r="G10" i="1"/>
   <c r="AF9" i="1"/>
   <c r="Q9" i="1"/>
   <c r="L9" i="1"/>
   <c r="G9" i="1"/>
   <c r="AF8" i="1"/>
   <c r="Q8" i="1"/>
   <c r="L8" i="1"/>
   <c r="G8" i="1"/>
   <c r="AF7" i="1"/>
   <c r="Q7" i="1"/>
   <c r="L7" i="1"/>
   <c r="G7" i="1"/>
   <c r="AF6" i="1"/>
   <c r="Q6" i="1"/>
   <c r="L6" i="1"/>
   <c r="G6" i="1"/>
-  <c r="AG14" i="1" l="1"/>
+  <c r="AG24" i="1" l="1"/>
+  <c r="K37" i="1"/>
+  <c r="AE37" i="1"/>
+  <c r="AG36" i="1"/>
+  <c r="U37" i="1"/>
+  <c r="W37" i="1"/>
+  <c r="X37" i="1"/>
+  <c r="Z37" i="1"/>
+  <c r="D37" i="1"/>
+  <c r="F37" i="1"/>
+  <c r="AB37" i="1"/>
+  <c r="R37" i="1"/>
+  <c r="AC37" i="1"/>
+  <c r="S37" i="1"/>
+  <c r="C37" i="1"/>
+  <c r="AG26" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="AG14" i="1"/>
   <c r="AG9" i="1"/>
   <c r="AG20" i="1"/>
   <c r="AG6" i="1"/>
   <c r="AG10" i="1"/>
   <c r="AG28" i="1"/>
   <c r="AG16" i="1"/>
   <c r="AG7" i="1"/>
   <c r="AG11" i="1"/>
   <c r="AG18" i="1"/>
   <c r="AG8" i="1"/>
   <c r="AG12" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="37">
   <si>
     <t>家庭暴力通報事件被害人案件類型及性別統計</t>
   </si>
   <si>
     <t>年份</t>
   </si>
   <si>
     <t>被害人性別×案件類型_受暴人數</t>
   </si>
   <si>
     <t>案件類型</t>
   </si>
   <si>
     <t>親密關係暴力(含婚姻/離婚/同居)</t>
   </si>
   <si>
     <t>兒少保護</t>
   </si>
   <si>
     <t>老人虐待</t>
   </si>
   <si>
     <t>直系血(姻)親卑親屬虐待尊親屬(被害人年齡65歲以上)</t>
   </si>
   <si>
@@ -230,50 +257,54 @@
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
+    <phoneticPr fontId="22" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年上半年</t>
     <phoneticPr fontId="22" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="0.0%"/>
     <numFmt numFmtId="177" formatCode="0.000%"/>
     <numFmt numFmtId="178" formatCode="#,##0;&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\(#,##0\)"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="MingLiu"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="MingLiu"/>
       <charset val="136"/>
@@ -636,51 +667,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor rgb="FF0070C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5D5FF"/>
         <bgColor rgb="FFD5D5FF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor rgb="FFFFFF99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
@@ -913,161 +944,420 @@
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
+    <border diagonalUp="1">
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
+      <bottom/>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
+      <bottom/>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
+      <bottom/>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
+      <bottom/>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="2"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal style="thin">
+        <color rgb="FFC0C0C0"/>
+      </diagonal>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="21" fillId="35" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="18" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="21" fillId="35" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="21" fillId="35" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="179" fontId="23" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="21" fillId="36" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="21" fillId="35" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="35" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="35" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="35" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="35" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="35" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="35" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...12 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - 輔色1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="24" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="28" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="32" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="36" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="40" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="21" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="25" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="29" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="33" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="37" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="41" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="22" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="26" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="30" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="34" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="38" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="42" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="中等" xfId="9" builtinId="28" customBuiltin="1"/>
     <cellStyle name="合計" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="好" xfId="7" builtinId="26" customBuiltin="1"/>
@@ -1403,225 +1693,235 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A3C82D1-DCA5-4E43-B2FC-6BD09FFA6EC8}">
-  <dimension ref="A1:AH35"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AH44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="AC25" sqref="AC25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C26" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="M16" sqref="M16:P37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9" style="1" customWidth="1"/>
     <col min="28" max="29" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="22.5" customHeight="1">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...31 lines deleted...]
-      <c r="AH1" s="13"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
     </row>
     <row r="2" spans="1:34" ht="10.5" customHeight="1"/>
     <row r="3" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A3" s="14" t="s">
+      <c r="A3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="15" t="s">
+      <c r="B3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="15"/>
-[...29 lines deleted...]
-      <c r="AG3" s="15"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="41"/>
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="41"/>
+      <c r="AG3" s="41"/>
     </row>
     <row r="4" spans="1:34" ht="149.25" customHeight="1">
-      <c r="A4" s="14"/>
+      <c r="A4" s="40"/>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="16" t="s">
+      <c r="C4" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="16"/>
-[...3 lines deleted...]
-      <c r="H4" s="16" t="s">
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="16"/>
-[...3 lines deleted...]
-      <c r="M4" s="16" t="s">
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="16"/>
-[...3 lines deleted...]
-      <c r="R4" s="16" t="s">
+      <c r="N4" s="42"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="16"/>
-[...3 lines deleted...]
-      <c r="W4" s="16" t="s">
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="X4" s="16"/>
-[...3 lines deleted...]
-      <c r="AB4" s="16" t="s">
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="42"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="AC4" s="16"/>
-[...3 lines deleted...]
-      <c r="AG4" s="17" t="s">
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:34" ht="16.5">
-      <c r="A5" s="14"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1671,57 +1971,57 @@
       </c>
       <c r="Y5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="AA5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="17"/>
+      <c r="AG5" s="43"/>
     </row>
     <row r="6" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="18"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="5">
         <v>3604</v>
       </c>
       <c r="D6" s="5">
         <v>38950</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="5">
         <v>488</v>
       </c>
       <c r="G6" s="6">
         <f t="shared" ref="G6:G12" si="0">SUM(C6:F6)</f>
         <v>43042</v>
       </c>
       <c r="H6" s="5">
         <v>8370</v>
       </c>
       <c r="I6" s="5">
         <v>7706</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>16</v>
       </c>
@@ -1772,54 +2072,54 @@
       </c>
       <c r="Z6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA6" s="7"/>
       <c r="AB6" s="5">
         <v>3658</v>
       </c>
       <c r="AC6" s="5">
         <v>9353</v>
       </c>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5">
         <v>220</v>
       </c>
       <c r="AF6" s="6">
         <f t="shared" ref="AF6:AF12" si="3">SUM(AB6:AE6)</f>
         <v>13231</v>
       </c>
       <c r="AG6" s="6">
         <f t="shared" ref="AG6:AG12" si="4">G6+L6+Q6+V6+AA6+AF6</f>
         <v>75438</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="19"/>
+      <c r="B7" s="26"/>
       <c r="C7" s="5">
         <v>4428</v>
       </c>
       <c r="D7" s="5">
         <v>43046</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="5">
         <v>434</v>
       </c>
       <c r="G7" s="6">
         <f t="shared" si="0"/>
         <v>47908</v>
       </c>
       <c r="H7" s="5">
         <v>8498</v>
       </c>
       <c r="I7" s="5">
         <v>8044</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>16</v>
       </c>
@@ -1870,54 +2170,54 @@
       </c>
       <c r="Z7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA7" s="7"/>
       <c r="AB7" s="5">
         <v>4530</v>
       </c>
       <c r="AC7" s="5">
         <v>11166</v>
       </c>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5">
         <v>240</v>
       </c>
       <c r="AF7" s="6">
         <f t="shared" si="3"/>
         <v>15936</v>
       </c>
       <c r="AG7" s="6">
         <f t="shared" si="4"/>
         <v>83728</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="19"/>
+      <c r="B8" s="26"/>
       <c r="C8" s="5">
         <v>5287</v>
       </c>
       <c r="D8" s="5">
         <v>49163</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="5">
         <v>471</v>
       </c>
       <c r="G8" s="6">
         <f t="shared" si="0"/>
         <v>54921</v>
       </c>
       <c r="H8" s="5">
         <v>10679</v>
       </c>
       <c r="I8" s="5">
         <v>10234</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>16</v>
       </c>
@@ -1968,54 +2268,54 @@
       </c>
       <c r="Z8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="7"/>
       <c r="AB8" s="5">
         <v>5818</v>
       </c>
       <c r="AC8" s="5">
         <v>12850</v>
       </c>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5">
         <v>275</v>
       </c>
       <c r="AF8" s="6">
         <f t="shared" si="3"/>
         <v>18943</v>
       </c>
       <c r="AG8" s="6">
         <f t="shared" si="4"/>
         <v>98720</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="19"/>
+      <c r="B9" s="26"/>
       <c r="C9" s="5">
         <v>5672</v>
       </c>
       <c r="D9" s="5">
         <v>43562</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="5">
         <v>660</v>
       </c>
       <c r="G9" s="6">
         <f t="shared" si="0"/>
         <v>49894</v>
       </c>
       <c r="H9" s="5">
         <v>8496</v>
       </c>
       <c r="I9" s="5">
         <v>8078</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>16</v>
       </c>
@@ -2066,54 +2366,54 @@
       </c>
       <c r="Z9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="7"/>
       <c r="AB9" s="5">
         <v>5617</v>
       </c>
       <c r="AC9" s="5">
         <v>11368</v>
       </c>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5">
         <v>375</v>
       </c>
       <c r="AF9" s="6">
         <f t="shared" si="3"/>
         <v>17360</v>
       </c>
       <c r="AG9" s="6">
         <f t="shared" si="4"/>
         <v>86885</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="19"/>
+      <c r="B10" s="26"/>
       <c r="C10" s="5">
         <v>6512</v>
       </c>
       <c r="D10" s="5">
         <v>43492</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="5">
         <v>611</v>
       </c>
       <c r="G10" s="6">
         <f t="shared" si="0"/>
         <v>50615</v>
       </c>
       <c r="H10" s="5">
         <v>9295</v>
       </c>
       <c r="I10" s="5">
         <v>8590</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>16</v>
       </c>
@@ -2164,54 +2464,54 @@
       </c>
       <c r="Z10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="7"/>
       <c r="AB10" s="5">
         <v>5860</v>
       </c>
       <c r="AC10" s="5">
         <v>10575</v>
       </c>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5">
         <v>323</v>
       </c>
       <c r="AF10" s="6">
         <f t="shared" si="3"/>
         <v>16758</v>
       </c>
       <c r="AG10" s="6">
         <f t="shared" si="4"/>
         <v>88522</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="19"/>
+      <c r="B11" s="26"/>
       <c r="C11" s="5">
         <v>5824</v>
       </c>
       <c r="D11" s="5">
         <v>43112</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="5">
         <v>697</v>
       </c>
       <c r="G11" s="6">
         <f t="shared" si="0"/>
         <v>49633</v>
       </c>
       <c r="H11" s="5">
         <v>9745</v>
       </c>
       <c r="I11" s="5">
         <v>8876</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>16</v>
       </c>
@@ -2262,51 +2562,51 @@
       </c>
       <c r="Z11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="7"/>
       <c r="AB11" s="5">
         <v>8261</v>
       </c>
       <c r="AC11" s="5">
         <v>13742</v>
       </c>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5">
         <v>497</v>
       </c>
       <c r="AF11" s="6">
         <f t="shared" si="3"/>
         <v>22500</v>
       </c>
       <c r="AG11" s="6">
         <f t="shared" si="4"/>
         <v>94053</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="5">
         <v>6009</v>
       </c>
       <c r="D12" s="5">
         <v>42903</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="5">
         <v>648</v>
       </c>
       <c r="G12" s="6">
         <f t="shared" si="0"/>
         <v>49560</v>
       </c>
       <c r="H12" s="5">
         <v>9835</v>
       </c>
       <c r="I12" s="5">
@@ -2362,51 +2662,51 @@
       </c>
       <c r="Z12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="7"/>
       <c r="AB12" s="5">
         <v>9419</v>
       </c>
       <c r="AC12" s="5">
         <v>14721</v>
       </c>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5">
         <v>375</v>
       </c>
       <c r="AF12" s="6">
         <f t="shared" si="3"/>
         <v>24515</v>
       </c>
       <c r="AG12" s="6">
         <f t="shared" si="4"/>
         <v>95663</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A13" s="20"/>
+      <c r="A13" s="25"/>
       <c r="B13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="9">
         <v>0.12</v>
       </c>
       <c r="D13" s="9">
         <v>0.87</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>0.01</v>
       </c>
       <c r="G13" s="7"/>
       <c r="H13" s="9">
         <v>0.53</v>
       </c>
       <c r="I13" s="9">
         <v>0.46</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>16</v>
       </c>
@@ -2445,51 +2745,51 @@
       </c>
       <c r="X13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="7"/>
       <c r="AB13" s="10">
         <v>0.38</v>
       </c>
       <c r="AC13" s="10">
         <v>0.6</v>
       </c>
       <c r="AD13" s="10"/>
       <c r="AE13" s="10">
         <v>0.02</v>
       </c>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
     </row>
     <row r="14" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A14" s="20" t="s">
+      <c r="A14" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="5">
         <v>6342</v>
       </c>
       <c r="D14" s="5">
         <v>42725</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="5">
         <v>642</v>
       </c>
       <c r="G14" s="6">
         <f>SUM(C14:F14)</f>
         <v>49709</v>
       </c>
       <c r="H14" s="5">
         <v>9241</v>
       </c>
       <c r="I14" s="5">
@@ -2551,177 +2851,177 @@
       </c>
       <c r="AA14" s="6">
         <f>SUM(W14:Z14)</f>
         <v>6623</v>
       </c>
       <c r="AB14" s="5">
         <v>6961</v>
       </c>
       <c r="AC14" s="5">
         <v>9986</v>
       </c>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5">
         <v>269</v>
       </c>
       <c r="AF14" s="6">
         <f>SUM(AB14:AE14)</f>
         <v>17216</v>
       </c>
       <c r="AG14" s="6">
         <f>G14+L14+Q14+V14+AA14+AF14</f>
         <v>95818</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A15" s="20"/>
+      <c r="A15" s="25"/>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="9">
         <v>0.13</v>
       </c>
       <c r="D15" s="9">
         <v>0.86</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9">
         <v>0.01</v>
       </c>
       <c r="G15" s="7"/>
       <c r="H15" s="9">
         <v>0.53</v>
       </c>
       <c r="I15" s="9">
         <v>0.46</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="9">
         <v>0.01</v>
       </c>
       <c r="L15" s="7"/>
-      <c r="M15" s="9">
+      <c r="M15" s="22">
         <v>0.41</v>
       </c>
-      <c r="N15" s="9">
+      <c r="N15" s="22">
         <v>0.57999999999999996</v>
       </c>
-      <c r="O15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="9">
+      <c r="O15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="22">
         <v>0.01</v>
       </c>
-      <c r="Q15" s="7"/>
+      <c r="Q15" s="24"/>
       <c r="R15" s="9">
         <v>0.38</v>
       </c>
       <c r="S15" s="9">
         <v>0.61</v>
       </c>
       <c r="T15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="9">
         <v>0.01</v>
       </c>
       <c r="V15" s="7"/>
       <c r="W15" s="9">
         <v>0.37</v>
       </c>
       <c r="X15" s="9">
         <v>0.61</v>
       </c>
       <c r="Y15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="9">
         <v>0.02</v>
       </c>
       <c r="AA15" s="7"/>
       <c r="AB15" s="9">
         <v>0.4</v>
       </c>
       <c r="AC15" s="9">
         <v>0.57999999999999996</v>
       </c>
       <c r="AD15" s="9"/>
       <c r="AE15" s="9">
         <v>0.02</v>
       </c>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
     </row>
     <row r="16" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="5">
         <v>7282</v>
       </c>
       <c r="D16" s="5">
         <v>42944</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="5">
         <v>692</v>
       </c>
       <c r="G16" s="6">
         <f>SUM(C16:F16)</f>
         <v>50918</v>
       </c>
       <c r="H16" s="5">
         <v>7392</v>
       </c>
       <c r="I16" s="5">
         <v>6057</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="5">
         <v>124</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="17">
         <f>SUM(H16:K16)</f>
         <v>13573</v>
       </c>
-      <c r="M16" s="21"/>
-[...4 lines deleted...]
-      <c r="R16" s="5">
+      <c r="M16" s="27"/>
+      <c r="N16" s="28"/>
+      <c r="O16" s="28"/>
+      <c r="P16" s="29"/>
+      <c r="Q16" s="36"/>
+      <c r="R16" s="19">
         <v>2132</v>
       </c>
       <c r="S16" s="5">
         <v>3437</v>
       </c>
       <c r="T16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="5">
         <v>79</v>
       </c>
       <c r="V16" s="6">
         <f>SUM(R16:U16)</f>
         <v>5648</v>
       </c>
       <c r="W16" s="5">
         <v>2977</v>
       </c>
       <c r="X16" s="5">
         <v>4970</v>
       </c>
       <c r="Y16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="5">
@@ -2729,169 +3029,169 @@
       </c>
       <c r="AA16" s="6">
         <f>SUM(W16:Z16)</f>
         <v>8085</v>
       </c>
       <c r="AB16" s="5">
         <v>7239</v>
       </c>
       <c r="AC16" s="5">
         <v>9476</v>
       </c>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5">
         <v>236</v>
       </c>
       <c r="AF16" s="6">
         <f>SUM(AB16:AE16)</f>
         <v>16951</v>
       </c>
       <c r="AG16" s="6">
         <f>G16+L16+Q16+V16+AA16+AF16</f>
         <v>95175</v>
       </c>
     </row>
     <row r="17" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A17" s="20"/>
+      <c r="A17" s="25"/>
       <c r="B17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="9">
         <v>0.14000000000000001</v>
       </c>
       <c r="D17" s="9">
         <v>0.84</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="9">
         <v>0.01</v>
       </c>
       <c r="G17" s="7"/>
       <c r="H17" s="9">
         <v>0.54</v>
       </c>
       <c r="I17" s="9">
         <v>0.45</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="9">
         <v>0.01</v>
       </c>
-      <c r="L17" s="7"/>
-[...5 lines deleted...]
-      <c r="R17" s="9">
+      <c r="L17" s="18"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="31"/>
+      <c r="O17" s="31"/>
+      <c r="P17" s="32"/>
+      <c r="Q17" s="37"/>
+      <c r="R17" s="20">
         <v>0.38</v>
       </c>
       <c r="S17" s="9">
         <v>0.61</v>
       </c>
       <c r="T17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="9">
         <v>0.01</v>
       </c>
       <c r="V17" s="7"/>
       <c r="W17" s="9">
         <v>0.37</v>
       </c>
       <c r="X17" s="9">
         <v>0.61</v>
       </c>
       <c r="Y17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z17" s="9">
         <v>0.02</v>
       </c>
       <c r="AA17" s="7"/>
       <c r="AB17" s="9">
         <v>0.43</v>
       </c>
       <c r="AC17" s="9">
         <v>0.56000000000000005</v>
       </c>
       <c r="AD17" s="9"/>
       <c r="AE17" s="9">
         <v>0.01</v>
       </c>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
     </row>
     <row r="18" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="5">
         <v>7815</v>
       </c>
       <c r="D18" s="5">
         <v>41912</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="5">
         <v>703</v>
       </c>
       <c r="G18" s="6">
         <f>SUM(C18:F18)</f>
         <v>50430</v>
       </c>
       <c r="H18" s="5">
         <v>7112</v>
       </c>
       <c r="I18" s="5">
         <v>5894</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="5">
         <v>132</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="17">
         <f>SUM(H18:K18)</f>
         <v>13138</v>
       </c>
-      <c r="M18" s="21"/>
-[...4 lines deleted...]
-      <c r="R18" s="5">
+      <c r="M18" s="30"/>
+      <c r="N18" s="31"/>
+      <c r="O18" s="31"/>
+      <c r="P18" s="32"/>
+      <c r="Q18" s="37"/>
+      <c r="R18" s="19">
         <v>2279</v>
       </c>
       <c r="S18" s="5">
         <v>3607</v>
       </c>
       <c r="T18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U18" s="5">
         <v>81</v>
       </c>
       <c r="V18" s="6">
         <f>SUM(R18:U18)</f>
         <v>5967</v>
       </c>
       <c r="W18" s="5">
         <v>3086</v>
       </c>
       <c r="X18" s="5">
         <v>4881</v>
       </c>
       <c r="Y18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z18" s="5">
@@ -2899,169 +3199,169 @@
       </c>
       <c r="AA18" s="6">
         <f>SUM(W18:Z18)</f>
         <v>8095</v>
       </c>
       <c r="AB18" s="5">
         <v>7703</v>
       </c>
       <c r="AC18" s="5">
         <v>9797</v>
       </c>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5">
         <v>272</v>
       </c>
       <c r="AF18" s="6">
         <f>SUM(AB18:AE18)</f>
         <v>17772</v>
       </c>
       <c r="AG18" s="6">
         <f>G18+L18+Q18+V18+AA18+AF18</f>
         <v>95402</v>
       </c>
     </row>
     <row r="19" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A19" s="20"/>
+      <c r="A19" s="25"/>
       <c r="B19" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="9">
         <v>0.16</v>
       </c>
       <c r="D19" s="9">
         <v>0.83</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="9">
         <v>0.01</v>
       </c>
       <c r="G19" s="7"/>
       <c r="H19" s="9">
         <v>0.54</v>
       </c>
       <c r="I19" s="9">
         <v>0.45</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="9">
         <v>0.01</v>
       </c>
-      <c r="L19" s="7"/>
-[...5 lines deleted...]
-      <c r="R19" s="9">
+      <c r="L19" s="18"/>
+      <c r="M19" s="30"/>
+      <c r="N19" s="31"/>
+      <c r="O19" s="31"/>
+      <c r="P19" s="32"/>
+      <c r="Q19" s="37"/>
+      <c r="R19" s="20">
         <v>0.38</v>
       </c>
       <c r="S19" s="9">
         <v>0.61</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U19" s="9">
         <v>0.01</v>
       </c>
       <c r="V19" s="7"/>
       <c r="W19" s="9">
         <v>0.38</v>
       </c>
       <c r="X19" s="9">
         <v>0.6</v>
       </c>
       <c r="Y19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="9">
         <v>0.02</v>
       </c>
       <c r="AA19" s="7"/>
       <c r="AB19" s="9">
         <v>0.43</v>
       </c>
       <c r="AC19" s="9">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD19" s="9"/>
       <c r="AE19" s="9">
         <v>0.02</v>
       </c>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
     </row>
     <row r="20" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A20" s="20" t="s">
+      <c r="A20" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="5">
         <v>8358</v>
       </c>
       <c r="D20" s="5">
         <v>41604</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="5">
         <v>726</v>
       </c>
       <c r="G20" s="6">
         <f>SUM(C20:F20)</f>
         <v>50688</v>
       </c>
       <c r="H20" s="5">
         <v>6919</v>
       </c>
       <c r="I20" s="5">
         <v>5606</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="5">
         <v>143</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="17">
         <f>SUM(H20:K20)</f>
         <v>12668</v>
       </c>
-      <c r="M20" s="21"/>
-[...4 lines deleted...]
-      <c r="R20" s="5">
+      <c r="M20" s="30"/>
+      <c r="N20" s="31"/>
+      <c r="O20" s="31"/>
+      <c r="P20" s="32"/>
+      <c r="Q20" s="37"/>
+      <c r="R20" s="19">
         <v>2330</v>
       </c>
       <c r="S20" s="5">
         <v>3754</v>
       </c>
       <c r="T20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="5">
         <v>88</v>
       </c>
       <c r="V20" s="6">
         <f>SUM(R20:U20)</f>
         <v>6172</v>
       </c>
       <c r="W20" s="5">
         <v>3017</v>
       </c>
       <c r="X20" s="5">
         <v>4964</v>
       </c>
       <c r="Y20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="5">
@@ -3069,169 +3369,169 @@
       </c>
       <c r="AA20" s="6">
         <f>SUM(W20:Z20)</f>
         <v>8120</v>
       </c>
       <c r="AB20" s="5">
         <v>8339</v>
       </c>
       <c r="AC20" s="5">
         <v>10426</v>
       </c>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5">
         <v>280</v>
       </c>
       <c r="AF20" s="6">
         <f>SUM(AB20:AE20)</f>
         <v>19045</v>
       </c>
       <c r="AG20" s="6">
         <f>G20+L20+Q20+V20+AA20+AF20</f>
         <v>96693</v>
       </c>
     </row>
     <row r="21" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A21" s="20"/>
+      <c r="A21" s="25"/>
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="9">
         <v>0.16</v>
       </c>
       <c r="D21" s="9">
         <v>0.82</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>0.01</v>
       </c>
       <c r="G21" s="7"/>
       <c r="H21" s="9">
         <v>0.55000000000000004</v>
       </c>
       <c r="I21" s="9">
         <v>0.44</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="9">
         <v>0.01</v>
       </c>
-      <c r="L21" s="7"/>
-[...5 lines deleted...]
-      <c r="R21" s="9">
+      <c r="L21" s="18"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="31"/>
+      <c r="P21" s="32"/>
+      <c r="Q21" s="37"/>
+      <c r="R21" s="20">
         <v>0.38</v>
       </c>
       <c r="S21" s="9">
         <v>0.61</v>
       </c>
       <c r="T21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="9">
         <v>0.01</v>
       </c>
       <c r="V21" s="7"/>
       <c r="W21" s="9">
         <v>0.37</v>
       </c>
       <c r="X21" s="9">
         <v>0.61</v>
       </c>
       <c r="Y21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="9">
         <v>0.02</v>
       </c>
       <c r="AA21" s="7"/>
       <c r="AB21" s="9">
         <v>0.44</v>
       </c>
       <c r="AC21" s="9">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD21" s="9"/>
       <c r="AE21" s="9">
         <v>0.01</v>
       </c>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
     </row>
     <row r="22" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A22" s="20" t="s">
+      <c r="A22" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="5">
         <v>9121</v>
       </c>
       <c r="D22" s="5">
         <v>41039</v>
       </c>
       <c r="E22" s="5">
         <v>9</v>
       </c>
       <c r="F22" s="5">
         <v>5</v>
       </c>
       <c r="G22" s="6">
         <f>SUM(C22:F22)</f>
         <v>50174</v>
       </c>
       <c r="H22" s="5">
         <v>9370</v>
       </c>
       <c r="I22" s="5">
         <v>7927</v>
       </c>
       <c r="J22" s="5">
         <v>0</v>
       </c>
       <c r="K22" s="5">
         <v>48</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="17">
         <f>SUM(H22:K22)</f>
         <v>17345</v>
       </c>
-      <c r="M22" s="21"/>
-[...4 lines deleted...]
-      <c r="R22" s="5">
+      <c r="M22" s="30"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+      <c r="P22" s="32"/>
+      <c r="Q22" s="37"/>
+      <c r="R22" s="19">
         <v>2085</v>
       </c>
       <c r="S22" s="5">
         <v>3432</v>
       </c>
       <c r="T22" s="5">
         <v>0</v>
       </c>
       <c r="U22" s="5">
         <v>0</v>
       </c>
       <c r="V22" s="6">
         <f>SUM(R22:U22)</f>
         <v>5517</v>
       </c>
       <c r="W22" s="5">
         <v>2247</v>
       </c>
       <c r="X22" s="5">
         <v>3910</v>
       </c>
       <c r="Y22" s="5">
         <v>0</v>
       </c>
       <c r="Z22" s="5">
@@ -3241,171 +3541,171 @@
         <f>SUM(W22:Z22)</f>
         <v>6157</v>
       </c>
       <c r="AB22" s="5">
         <v>10675</v>
       </c>
       <c r="AC22" s="5">
         <v>14054</v>
       </c>
       <c r="AD22" s="5">
         <v>4</v>
       </c>
       <c r="AE22" s="5">
         <v>4</v>
       </c>
       <c r="AF22" s="6">
         <f>SUM(AB22:AE22)</f>
         <v>24737</v>
       </c>
       <c r="AG22" s="6">
         <f>G22+L22+Q22+V22+AA22+AF22</f>
         <v>103930</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A23" s="20"/>
+      <c r="A23" s="25"/>
       <c r="B23" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="9">
         <v>0.18</v>
       </c>
       <c r="D23" s="9">
         <v>0.82</v>
       </c>
       <c r="E23" s="9">
         <v>1E-3</v>
       </c>
       <c r="F23" s="9">
         <v>1E-3</v>
       </c>
       <c r="G23" s="7"/>
       <c r="H23" s="9">
         <v>0.54</v>
       </c>
       <c r="I23" s="9">
         <v>0.46</v>
       </c>
       <c r="J23" s="9">
         <v>0</v>
       </c>
       <c r="K23" s="9">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="L23" s="7"/>
-[...5 lines deleted...]
-      <c r="R23" s="9">
+      <c r="L23" s="18"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
+      <c r="P23" s="32"/>
+      <c r="Q23" s="37"/>
+      <c r="R23" s="20">
         <v>0.38</v>
       </c>
       <c r="S23" s="9">
         <v>0.62</v>
       </c>
       <c r="T23" s="9">
         <v>0</v>
       </c>
       <c r="U23" s="9">
         <v>0</v>
       </c>
       <c r="V23" s="7"/>
       <c r="W23" s="9">
         <v>0.36</v>
       </c>
       <c r="X23" s="9">
         <v>0.64</v>
       </c>
       <c r="Y23" s="9">
         <v>0</v>
       </c>
       <c r="Z23" s="9">
         <v>0</v>
       </c>
       <c r="AA23" s="7"/>
       <c r="AB23" s="9">
         <v>0.43</v>
       </c>
       <c r="AC23" s="9">
         <v>0.56999999999999995</v>
       </c>
       <c r="AD23" s="9">
         <v>1E-3</v>
       </c>
       <c r="AE23" s="9">
         <v>1E-3</v>
       </c>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
     </row>
     <row r="24" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A24" s="20" t="s">
+      <c r="A24" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="5">
         <v>10377</v>
       </c>
       <c r="D24" s="5">
         <v>42151</v>
       </c>
       <c r="E24" s="5">
         <v>4</v>
       </c>
       <c r="F24" s="5">
         <v>3</v>
       </c>
       <c r="G24" s="6">
         <f>SUM(C24:F24)</f>
         <v>52535</v>
       </c>
       <c r="H24" s="5">
         <v>11413</v>
       </c>
       <c r="I24" s="5">
         <v>9992</v>
       </c>
       <c r="J24" s="5">
         <v>0</v>
       </c>
       <c r="K24" s="5">
         <v>58</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="17">
         <f>SUM(H24:K24)</f>
         <v>21463</v>
       </c>
-      <c r="M24" s="21"/>
-[...4 lines deleted...]
-      <c r="R24" s="5">
+      <c r="M24" s="30"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="31"/>
+      <c r="P24" s="32"/>
+      <c r="Q24" s="37"/>
+      <c r="R24" s="19">
         <v>2590</v>
       </c>
       <c r="S24" s="5">
         <v>4183</v>
       </c>
       <c r="T24" s="5">
         <v>0</v>
       </c>
       <c r="U24" s="5">
         <v>1</v>
       </c>
       <c r="V24" s="6">
         <f>SUM(R24:U24)</f>
         <v>6774</v>
       </c>
       <c r="W24" s="5">
         <v>2857</v>
       </c>
       <c r="X24" s="5">
         <v>4754</v>
       </c>
       <c r="Y24" s="5">
         <v>1</v>
       </c>
       <c r="Z24" s="5">
@@ -3415,169 +3715,169 @@
         <f>SUM(W24:Z24)</f>
         <v>7612</v>
       </c>
       <c r="AB24" s="5">
         <v>11988</v>
       </c>
       <c r="AC24" s="5">
         <v>14003</v>
       </c>
       <c r="AD24" s="5">
         <v>3</v>
       </c>
       <c r="AE24" s="5">
         <v>3</v>
       </c>
       <c r="AF24" s="6">
         <f>SUM(AB24:AE24)</f>
         <v>25997</v>
       </c>
       <c r="AG24" s="6">
         <f>G24+L24+Q24+V24+AA24+AF24</f>
         <v>114381</v>
       </c>
     </row>
     <row r="25" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A25" s="20"/>
+      <c r="A25" s="25"/>
       <c r="B25" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="9">
         <v>0.19800000000000001</v>
       </c>
       <c r="D25" s="9">
         <v>0.80200000000000005</v>
       </c>
       <c r="E25" s="10">
         <v>1E-4</v>
       </c>
       <c r="F25" s="10">
         <v>1E-4</v>
       </c>
       <c r="G25" s="7"/>
       <c r="H25" s="9">
         <v>0.53200000000000003</v>
       </c>
       <c r="I25" s="9">
         <v>0.46600000000000003</v>
       </c>
       <c r="J25" s="9"/>
       <c r="K25" s="9">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="L25" s="7"/>
-[...5 lines deleted...]
-      <c r="R25" s="9">
+      <c r="L25" s="18"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="31"/>
+      <c r="O25" s="31"/>
+      <c r="P25" s="32"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="20">
         <v>0.38200000000000001</v>
       </c>
       <c r="S25" s="9">
         <v>0.61799999999999999</v>
       </c>
       <c r="T25" s="9">
         <v>0</v>
       </c>
       <c r="U25" s="10">
         <v>1E-4</v>
       </c>
       <c r="V25" s="7"/>
       <c r="W25" s="9">
         <v>0.375</v>
       </c>
       <c r="X25" s="9">
         <v>0.625</v>
       </c>
       <c r="Y25" s="10">
         <v>1E-4</v>
       </c>
       <c r="Z25" s="9">
         <v>0</v>
       </c>
       <c r="AA25" s="7"/>
       <c r="AB25" s="9">
         <v>0.46100000000000002</v>
       </c>
       <c r="AC25" s="9">
         <v>0.53900000000000003</v>
       </c>
       <c r="AD25" s="10">
         <v>1E-4</v>
       </c>
       <c r="AE25" s="10">
         <v>1E-4</v>
       </c>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
     </row>
     <row r="26" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A26" s="20" t="s">
+      <c r="A26" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="5">
         <v>11592</v>
       </c>
       <c r="D26" s="5">
         <v>41809</v>
       </c>
       <c r="E26" s="5">
         <v>3</v>
       </c>
       <c r="F26" s="5">
         <v>4</v>
       </c>
       <c r="G26" s="6">
         <f>SUM(C26:F26)</f>
         <v>53408</v>
       </c>
       <c r="H26" s="5">
         <v>11294</v>
       </c>
       <c r="I26" s="5">
         <v>9522</v>
       </c>
       <c r="J26" s="5">
         <v>16</v>
       </c>
       <c r="K26" s="5">
         <v>40</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="17">
         <f>SUM(H26:K26)</f>
         <v>20872</v>
       </c>
-      <c r="M26" s="21"/>
-[...4 lines deleted...]
-      <c r="R26" s="5">
+      <c r="M26" s="30"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
+      <c r="P26" s="32"/>
+      <c r="Q26" s="37"/>
+      <c r="R26" s="19">
         <v>2942</v>
       </c>
       <c r="S26" s="5">
         <v>4725</v>
       </c>
       <c r="T26" s="5">
         <v>0</v>
       </c>
       <c r="U26" s="5">
         <v>0</v>
       </c>
       <c r="V26" s="6">
         <f>SUM(R26:U26)</f>
         <v>7667</v>
       </c>
       <c r="W26" s="5">
         <v>3228</v>
       </c>
       <c r="X26" s="5">
         <v>5392</v>
       </c>
       <c r="Y26" s="5">
         <v>1</v>
       </c>
       <c r="Z26" s="5">
@@ -3587,171 +3887,171 @@
         <f>SUM(W26:Z26)</f>
         <v>8621</v>
       </c>
       <c r="AB26" s="5">
         <v>13218</v>
       </c>
       <c r="AC26" s="5">
         <v>14741</v>
       </c>
       <c r="AD26" s="5">
         <v>2</v>
       </c>
       <c r="AE26" s="5">
         <v>3</v>
       </c>
       <c r="AF26" s="6">
         <f>SUM(AB26:AE26)</f>
         <v>27964</v>
       </c>
       <c r="AG26" s="6">
         <f>G26+L26+Q26+V26+AA26+AF26</f>
         <v>118532</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A27" s="20"/>
+      <c r="A27" s="25"/>
       <c r="B27" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="9">
         <v>0.217</v>
       </c>
       <c r="D27" s="9">
         <v>0.78300000000000003</v>
       </c>
       <c r="E27" s="10">
         <v>1E-4</v>
       </c>
       <c r="F27" s="10">
         <v>1E-4</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="9">
         <v>0.54100000000000004</v>
       </c>
       <c r="I27" s="9">
         <v>0.45600000000000002</v>
       </c>
       <c r="J27" s="9">
         <v>1E-3</v>
       </c>
       <c r="K27" s="9">
         <v>2E-3</v>
       </c>
-      <c r="L27" s="7"/>
-[...5 lines deleted...]
-      <c r="R27" s="9">
+      <c r="L27" s="18"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="31"/>
+      <c r="P27" s="32"/>
+      <c r="Q27" s="37"/>
+      <c r="R27" s="20">
         <v>0.38400000000000001</v>
       </c>
       <c r="S27" s="9">
         <v>0.61599999999999999</v>
       </c>
       <c r="T27" s="9">
         <v>0</v>
       </c>
       <c r="U27" s="9">
         <v>0</v>
       </c>
       <c r="V27" s="7"/>
       <c r="W27" s="9">
         <v>0.374</v>
       </c>
       <c r="X27" s="9">
         <v>0.625</v>
       </c>
       <c r="Y27" s="10">
         <v>1E-4</v>
       </c>
       <c r="Z27" s="9">
         <v>0</v>
       </c>
       <c r="AA27" s="7"/>
       <c r="AB27" s="9">
         <v>0.47299999999999998</v>
       </c>
       <c r="AC27" s="9">
         <v>0.52700000000000002</v>
       </c>
       <c r="AD27" s="10">
         <v>1E-4</v>
       </c>
       <c r="AE27" s="10">
         <v>1E-4</v>
       </c>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
     </row>
     <row r="28" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A28" s="20" t="s">
+      <c r="A28" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="5">
         <v>13234</v>
       </c>
       <c r="D28" s="5">
         <v>43255</v>
       </c>
       <c r="E28" s="5">
         <v>2</v>
       </c>
       <c r="F28" s="5">
         <v>6</v>
       </c>
       <c r="G28" s="6">
         <f>SUM(C28:F28)</f>
         <v>56497</v>
       </c>
       <c r="H28" s="5">
         <v>11374</v>
       </c>
       <c r="I28" s="5">
         <v>9875</v>
       </c>
       <c r="J28" s="5">
         <v>7</v>
       </c>
       <c r="K28" s="5">
         <v>42</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="17">
         <f>SUM(H28:K28)</f>
         <v>21298</v>
       </c>
-      <c r="M28" s="21"/>
-[...4 lines deleted...]
-      <c r="R28" s="5">
+      <c r="M28" s="30"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="32"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="19">
         <v>3096</v>
       </c>
       <c r="S28" s="5">
         <v>5099</v>
       </c>
       <c r="T28" s="5">
         <v>1</v>
       </c>
       <c r="U28" s="5">
         <v>0</v>
       </c>
       <c r="V28" s="6">
         <f>SUM(R28:U28)</f>
         <v>8196</v>
       </c>
       <c r="W28" s="5">
         <v>3314</v>
       </c>
       <c r="X28" s="5">
         <v>5522</v>
       </c>
       <c r="Y28" s="5">
         <v>0</v>
       </c>
       <c r="Z28" s="5">
@@ -3761,672 +4061,878 @@
         <f>SUM(W28:Z28)</f>
         <v>8837</v>
       </c>
       <c r="AB28" s="5">
         <v>13755</v>
       </c>
       <c r="AC28" s="5">
         <v>15152</v>
       </c>
       <c r="AD28" s="5">
         <v>4</v>
       </c>
       <c r="AE28" s="5">
         <v>2</v>
       </c>
       <c r="AF28" s="6">
         <f>SUM(AB28:AE28)</f>
         <v>28913</v>
       </c>
       <c r="AG28" s="6">
         <f>G28+L28+Q28+V28+AA28+AF28</f>
         <v>123741</v>
       </c>
     </row>
     <row r="29" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A29" s="20"/>
+      <c r="A29" s="25"/>
       <c r="B29" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="9">
         <v>0.23400000000000001</v>
       </c>
       <c r="D29" s="9">
         <v>0.76600000000000001</v>
       </c>
       <c r="E29" s="11">
         <v>4.0000000000000003E-5</v>
       </c>
       <c r="F29" s="10">
         <v>1E-4</v>
       </c>
       <c r="G29" s="7"/>
       <c r="H29" s="9">
         <v>0.53400000000000003</v>
       </c>
       <c r="I29" s="9">
         <v>0.46400000000000002</v>
       </c>
       <c r="J29" s="10">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="K29" s="9">
         <v>2E-3</v>
       </c>
-      <c r="L29" s="7"/>
-[...5 lines deleted...]
-      <c r="R29" s="9">
+      <c r="L29" s="18"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="31"/>
+      <c r="P29" s="32"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="20">
         <v>0.378</v>
       </c>
       <c r="S29" s="9">
         <v>0.622</v>
       </c>
       <c r="T29" s="10">
         <v>1E-4</v>
       </c>
       <c r="U29" s="9">
         <v>0</v>
       </c>
       <c r="V29" s="7"/>
       <c r="W29" s="9">
         <v>0.375</v>
       </c>
       <c r="X29" s="9">
         <v>0.625</v>
       </c>
       <c r="Y29" s="10">
         <v>0</v>
       </c>
       <c r="Z29" s="10">
         <v>1E-4</v>
       </c>
       <c r="AA29" s="7"/>
       <c r="AB29" s="9">
         <v>0.47599999999999998</v>
       </c>
       <c r="AC29" s="9">
         <v>0.52400000000000002</v>
       </c>
       <c r="AD29" s="10">
         <v>1E-4</v>
       </c>
       <c r="AE29" s="10">
         <v>1E-4</v>
       </c>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
     </row>
     <row r="30" spans="1:34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A30" s="20" t="s">
+      <c r="A30" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="5">
         <v>15142</v>
       </c>
       <c r="D30" s="5">
         <v>45709</v>
       </c>
       <c r="E30" s="5">
         <v>3</v>
       </c>
       <c r="F30" s="5">
         <v>2</v>
       </c>
       <c r="G30" s="6">
         <v>60856</v>
       </c>
       <c r="H30" s="5">
         <v>12359</v>
       </c>
       <c r="I30" s="5">
         <v>10442</v>
       </c>
       <c r="J30" s="5">
         <v>3</v>
       </c>
       <c r="K30" s="5">
         <v>58</v>
       </c>
-      <c r="L30" s="6">
+      <c r="L30" s="17">
         <v>22862</v>
       </c>
-      <c r="M30" s="21"/>
-[...4 lines deleted...]
-      <c r="R30" s="5">
+      <c r="M30" s="30"/>
+      <c r="N30" s="31"/>
+      <c r="O30" s="31"/>
+      <c r="P30" s="32"/>
+      <c r="Q30" s="37"/>
+      <c r="R30" s="19">
         <v>3233</v>
       </c>
       <c r="S30" s="5">
         <v>5516</v>
       </c>
       <c r="T30" s="5">
         <v>0</v>
       </c>
       <c r="U30" s="5">
         <v>0</v>
       </c>
       <c r="V30" s="6">
         <v>8749</v>
       </c>
       <c r="W30" s="5">
         <v>3319</v>
       </c>
       <c r="X30" s="5">
         <v>5659</v>
       </c>
       <c r="Y30" s="5">
         <v>0</v>
       </c>
       <c r="Z30" s="5">
         <v>2</v>
       </c>
       <c r="AA30" s="6">
         <v>8980</v>
       </c>
       <c r="AB30" s="5">
         <v>14838</v>
       </c>
       <c r="AC30" s="5">
         <v>15853</v>
       </c>
       <c r="AD30" s="5">
         <v>7</v>
       </c>
       <c r="AE30" s="5">
         <v>2</v>
       </c>
       <c r="AF30" s="6">
         <v>30700</v>
       </c>
       <c r="AG30" s="6">
         <v>132147</v>
       </c>
       <c r="AH30" s="1"/>
     </row>
     <row r="31" spans="1:34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A31" s="20"/>
+      <c r="A31" s="25"/>
       <c r="B31" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="9">
         <v>0.24881687919021953</v>
       </c>
       <c r="D31" s="9">
         <v>0.75110095964243495</v>
       </c>
       <c r="E31" s="10">
         <v>4.9296700407519388E-5</v>
       </c>
       <c r="F31" s="10">
         <v>3.2864466938346261E-5</v>
       </c>
       <c r="G31" s="7"/>
       <c r="H31" s="9">
         <v>0.54059137433295423</v>
       </c>
       <c r="I31" s="9">
         <v>0.45674044265593561</v>
       </c>
       <c r="J31" s="10">
         <v>1.3122211530049865E-4</v>
       </c>
       <c r="K31" s="9">
         <v>2.5369608958096404E-3</v>
       </c>
-      <c r="L31" s="7"/>
-[...5 lines deleted...]
-      <c r="R31" s="9">
+      <c r="L31" s="18"/>
+      <c r="M31" s="30"/>
+      <c r="N31" s="31"/>
+      <c r="O31" s="31"/>
+      <c r="P31" s="32"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="20">
         <v>0.36952794605097727</v>
       </c>
       <c r="S31" s="9">
         <v>0.63047205394902273</v>
       </c>
       <c r="T31" s="9">
         <v>0</v>
       </c>
       <c r="U31" s="9">
         <v>0</v>
       </c>
       <c r="V31" s="7"/>
       <c r="W31" s="9">
         <v>0.36959910913140309</v>
       </c>
       <c r="X31" s="9">
         <v>0.63017817371937634</v>
       </c>
       <c r="Y31" s="9">
         <v>0</v>
       </c>
       <c r="Z31" s="10">
         <v>2.2271714922048998E-4</v>
       </c>
       <c r="AA31" s="7"/>
       <c r="AB31" s="9">
         <v>0.48332247557003255</v>
       </c>
       <c r="AC31" s="9">
         <v>0.51638436482084693</v>
       </c>
       <c r="AD31" s="10">
         <v>2.280130293159609E-4</v>
       </c>
       <c r="AE31" s="9">
         <v>6.5146579804560255E-5</v>
       </c>
       <c r="AF31" s="7"/>
       <c r="AG31" s="7"/>
       <c r="AH31" s="1"/>
     </row>
     <row r="32" spans="1:34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A32" s="20" t="s">
+      <c r="A32" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C32" s="5">
         <v>16844</v>
       </c>
       <c r="D32" s="5">
         <v>46267</v>
       </c>
       <c r="E32" s="5">
         <v>5</v>
       </c>
       <c r="F32" s="5">
         <v>6</v>
       </c>
       <c r="G32" s="6">
         <v>63122</v>
       </c>
       <c r="H32" s="5">
         <v>13302</v>
       </c>
       <c r="I32" s="5">
         <v>10758</v>
       </c>
       <c r="J32" s="5">
         <v>0</v>
       </c>
       <c r="K32" s="5">
         <v>78</v>
       </c>
-      <c r="L32" s="6">
+      <c r="L32" s="17">
         <v>24138</v>
       </c>
-      <c r="M32" s="21"/>
-[...4 lines deleted...]
-      <c r="R32" s="5">
+      <c r="M32" s="30"/>
+      <c r="N32" s="31"/>
+      <c r="O32" s="31"/>
+      <c r="P32" s="32"/>
+      <c r="Q32" s="37"/>
+      <c r="R32" s="19">
         <v>3383</v>
       </c>
       <c r="S32" s="5">
         <v>5855</v>
       </c>
       <c r="T32" s="5">
         <v>0</v>
       </c>
       <c r="U32" s="5">
         <v>0</v>
       </c>
       <c r="V32" s="6">
         <v>9238</v>
       </c>
       <c r="W32" s="5">
         <v>3632</v>
       </c>
       <c r="X32" s="5">
         <v>6052</v>
       </c>
       <c r="Y32" s="5">
         <v>2</v>
       </c>
       <c r="Z32" s="5">
         <v>0</v>
       </c>
       <c r="AA32" s="6">
         <v>9686</v>
       </c>
       <c r="AB32" s="5">
         <v>15733</v>
       </c>
       <c r="AC32" s="5">
         <v>16932</v>
       </c>
       <c r="AD32" s="5">
         <v>7</v>
       </c>
       <c r="AE32" s="5">
         <v>3</v>
       </c>
       <c r="AF32" s="6">
         <v>32675</v>
       </c>
       <c r="AG32" s="6">
         <v>138859</v>
       </c>
       <c r="AH32" s="1"/>
     </row>
     <row r="33" spans="1:34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A33" s="20"/>
+      <c r="A33" s="25"/>
       <c r="B33" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="9">
         <v>0.26684832546497261</v>
       </c>
       <c r="D33" s="9">
         <v>0.73297740882734996</v>
       </c>
       <c r="E33" s="10">
         <v>7.9211685307816609E-5</v>
       </c>
       <c r="F33" s="10">
         <v>9.5054022369379937E-5</v>
       </c>
       <c r="G33" s="7"/>
       <c r="H33" s="9">
         <v>0.55108128262490674</v>
       </c>
       <c r="I33" s="9">
         <v>0.44568729803629131</v>
       </c>
       <c r="J33" s="10">
         <v>0</v>
       </c>
       <c r="K33" s="9">
         <v>3.231419338801889E-3</v>
       </c>
-      <c r="L33" s="7"/>
-[...5 lines deleted...]
-      <c r="R33" s="9">
+      <c r="L33" s="18"/>
+      <c r="M33" s="30"/>
+      <c r="N33" s="31"/>
+      <c r="O33" s="31"/>
+      <c r="P33" s="32"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="20">
         <v>0.37497418955193063</v>
       </c>
       <c r="S33" s="9">
         <v>0.62481932686351438</v>
       </c>
       <c r="T33" s="9">
         <v>2.0648358455502787E-4</v>
       </c>
       <c r="U33" s="9">
         <v>0</v>
       </c>
       <c r="V33" s="7"/>
       <c r="W33" s="9">
         <v>0.48149961744452946</v>
       </c>
       <c r="X33" s="9">
         <v>0.51819433817903593</v>
       </c>
       <c r="Y33" s="9">
         <v>2.1423106350420811E-4</v>
       </c>
       <c r="Z33" s="10">
         <v>9.1813312930374901E-5</v>
       </c>
       <c r="AA33" s="7"/>
       <c r="AB33" s="9">
         <v>0.48149961744452946</v>
       </c>
       <c r="AC33" s="9">
         <v>0.51819433817903593</v>
       </c>
       <c r="AD33" s="10">
         <v>2.1423106350420811E-4</v>
       </c>
       <c r="AE33" s="9">
         <v>9.1813312930374901E-5</v>
       </c>
       <c r="AF33" s="7"/>
       <c r="AG33" s="7"/>
       <c r="AH33" s="1"/>
     </row>
     <row r="34" spans="1:34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A34" s="20" t="s">
+      <c r="A34" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="C34" s="23">
+      <c r="C34" s="13">
         <v>18365</v>
       </c>
-      <c r="D34" s="23">
+      <c r="D34" s="13">
         <v>46829</v>
       </c>
-      <c r="E34" s="23">
+      <c r="E34" s="13">
         <v>6</v>
       </c>
-      <c r="F34" s="23">
+      <c r="F34" s="13">
         <v>4</v>
       </c>
-      <c r="G34" s="24">
+      <c r="G34" s="14">
         <v>65204</v>
       </c>
-      <c r="H34" s="23">
+      <c r="H34" s="13">
         <v>13931</v>
       </c>
-      <c r="I34" s="23">
+      <c r="I34" s="13">
         <v>11084</v>
       </c>
-      <c r="J34" s="23">
+      <c r="J34" s="13">
         <v>0</v>
       </c>
-      <c r="K34" s="23">
+      <c r="K34" s="13">
         <v>104</v>
       </c>
-      <c r="L34" s="24">
+      <c r="L34" s="17">
         <v>25119</v>
       </c>
-      <c r="M34" s="21"/>
-[...4 lines deleted...]
-      <c r="R34" s="5">
+      <c r="M34" s="30"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="31"/>
+      <c r="P34" s="32"/>
+      <c r="Q34" s="37"/>
+      <c r="R34" s="19">
         <v>3720</v>
       </c>
       <c r="S34" s="5">
         <v>6546</v>
       </c>
       <c r="T34" s="5">
         <v>0</v>
       </c>
       <c r="U34" s="5">
         <v>1</v>
       </c>
       <c r="V34" s="6">
         <v>10267</v>
       </c>
       <c r="W34" s="5">
         <v>4018</v>
       </c>
       <c r="X34" s="5">
         <v>6725</v>
       </c>
       <c r="Y34" s="5">
         <v>0</v>
       </c>
       <c r="Z34" s="5">
         <v>1</v>
       </c>
       <c r="AA34" s="6">
         <v>10744</v>
       </c>
       <c r="AB34" s="5">
         <v>16821</v>
       </c>
       <c r="AC34" s="5">
         <v>17937</v>
       </c>
       <c r="AD34" s="5">
         <v>7</v>
       </c>
       <c r="AE34" s="5">
         <v>6</v>
       </c>
       <c r="AF34" s="6">
         <v>34771</v>
       </c>
       <c r="AG34" s="6">
         <v>146105</v>
       </c>
       <c r="AH34" s="1"/>
     </row>
     <row r="35" spans="1:34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A35" s="20"/>
+      <c r="A35" s="25"/>
       <c r="B35" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="9">
         <v>0.2816544997239433</v>
       </c>
       <c r="D35" s="9">
         <v>0.71819213545181282</v>
       </c>
       <c r="E35" s="10">
         <v>9.2018894546346854E-5</v>
       </c>
       <c r="F35" s="10">
         <v>6.1345929697564569E-5</v>
       </c>
       <c r="G35" s="7"/>
       <c r="H35" s="9">
         <v>0.55460010350730526</v>
       </c>
       <c r="I35" s="9">
         <v>0.44125960428361</v>
       </c>
       <c r="J35" s="10">
         <v>0</v>
       </c>
       <c r="K35" s="9">
         <v>4.1402922090847567E-3</v>
       </c>
-      <c r="L35" s="7"/>
-[...5 lines deleted...]
-      <c r="R35" s="12">
+      <c r="L35" s="18"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="32"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="21">
         <v>0.36232589850978864</v>
       </c>
       <c r="S35" s="12">
         <v>0.63757670205512806</v>
       </c>
       <c r="T35" s="12">
         <v>0</v>
       </c>
       <c r="U35" s="12">
         <v>9.7399435083276515E-5</v>
       </c>
       <c r="V35" s="7"/>
       <c r="W35" s="12">
         <v>0.37397617274758005</v>
       </c>
       <c r="X35" s="12">
         <v>0.62593075204765447</v>
       </c>
       <c r="Y35" s="12">
         <v>0</v>
       </c>
       <c r="Z35" s="12">
         <v>9.3075204765450485E-5</v>
       </c>
       <c r="AA35" s="7"/>
       <c r="AB35" s="12">
         <v>0.48376520663771533</v>
       </c>
       <c r="AC35" s="12">
         <v>0.51586091858157657</v>
       </c>
       <c r="AD35" s="12">
         <v>2.0131718961203301E-4</v>
       </c>
       <c r="AE35" s="12">
         <v>1.7255759109602829E-4</v>
       </c>
       <c r="AF35" s="7"/>
       <c r="AG35" s="7"/>
       <c r="AH35" s="1"/>
     </row>
+    <row r="36" spans="1:34" customFormat="1" ht="16.5">
+      <c r="A36" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="13">
+        <v>10299</v>
+      </c>
+      <c r="D36" s="13">
+        <v>25702</v>
+      </c>
+      <c r="E36" s="13">
+        <v>3</v>
+      </c>
+      <c r="F36" s="13">
+        <v>4</v>
+      </c>
+      <c r="G36" s="14">
+        <f>SUM(C36:F36)</f>
+        <v>36008</v>
+      </c>
+      <c r="H36" s="13">
+        <v>7686</v>
+      </c>
+      <c r="I36" s="13">
+        <v>6152</v>
+      </c>
+      <c r="J36" s="13">
+        <v>1</v>
+      </c>
+      <c r="K36" s="13">
+        <v>72</v>
+      </c>
+      <c r="L36" s="17">
+        <f>SUM(H36:K36)</f>
+        <v>13911</v>
+      </c>
+      <c r="M36" s="30"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="32"/>
+      <c r="Q36" s="37"/>
+      <c r="R36" s="19">
+        <v>2256</v>
+      </c>
+      <c r="S36" s="5">
+        <v>3949</v>
+      </c>
+      <c r="T36" s="5">
+        <v>1</v>
+      </c>
+      <c r="U36" s="5">
+        <v>1</v>
+      </c>
+      <c r="V36" s="6">
+        <f>SUM(R36:U36)</f>
+        <v>6207</v>
+      </c>
+      <c r="W36" s="5">
+        <v>2202</v>
+      </c>
+      <c r="X36" s="5">
+        <v>4095</v>
+      </c>
+      <c r="Y36" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="6">
+        <f>SUM(W36:Z36)</f>
+        <v>6298</v>
+      </c>
+      <c r="AB36" s="5">
+        <v>9462</v>
+      </c>
+      <c r="AC36" s="5">
+        <v>10039</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="5">
+        <v>4</v>
+      </c>
+      <c r="AF36" s="6">
+        <f>SUM(AB36:AE36)</f>
+        <v>19505</v>
+      </c>
+      <c r="AG36" s="6">
+        <f>SUM(G36,L36,V36,AA36,AF36)</f>
+        <v>81929</v>
+      </c>
+      <c r="AH36" s="1"/>
+    </row>
+    <row r="37" spans="1:34" customFormat="1" ht="16.5">
+      <c r="A37" s="25"/>
+      <c r="B37" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="9">
+        <f>C36/G36</f>
+        <v>0.2860197733836925</v>
+      </c>
+      <c r="D37" s="9">
+        <f>D36/G36</f>
+        <v>0.71378582537213953</v>
+      </c>
+      <c r="E37" s="10">
+        <f>E36/G36</f>
+        <v>8.3314818929126859E-5</v>
+      </c>
+      <c r="F37" s="10">
+        <f>F36/G36</f>
+        <v>1.1108642523883582E-4</v>
+      </c>
+      <c r="G37" s="7"/>
+      <c r="H37" s="9">
+        <f>H36/L36</f>
+        <v>0.55251240025878801</v>
+      </c>
+      <c r="I37" s="9">
+        <f>I36/L36</f>
+        <v>0.44223995399324278</v>
+      </c>
+      <c r="J37" s="10">
+        <f>J36/L36</f>
+        <v>7.1885558191359353E-5</v>
+      </c>
+      <c r="K37" s="9">
+        <f>K36/L36</f>
+        <v>5.1757601897778737E-3</v>
+      </c>
+      <c r="L37" s="18"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="34"/>
+      <c r="O37" s="34"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="38"/>
+      <c r="R37" s="21">
+        <f>R36/V36</f>
+        <v>0.36346060898985016</v>
+      </c>
+      <c r="S37" s="12">
+        <f>S36/V36</f>
+        <v>0.63621717415820844</v>
+      </c>
+      <c r="T37" s="12">
+        <f>T36/V36</f>
+        <v>1.6110842597067828E-4</v>
+      </c>
+      <c r="U37" s="12">
+        <f>U36/V36</f>
+        <v>1.6110842597067828E-4</v>
+      </c>
+      <c r="V37" s="7"/>
+      <c r="W37" s="12">
+        <f>W36/AA36</f>
+        <v>0.34963480469990471</v>
+      </c>
+      <c r="X37" s="12">
+        <f>X36/AA36</f>
+        <v>0.65020641473483642</v>
+      </c>
+      <c r="Y37" s="12">
+        <f>Y36/AA36</f>
+        <v>1.5878056525881233E-4</v>
+      </c>
+      <c r="Z37" s="12">
+        <f>Z36/AA36</f>
+        <v>0</v>
+      </c>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="12">
+        <f>AB36/AF36</f>
+        <v>0.48510638297872338</v>
+      </c>
+      <c r="AC37" s="12">
+        <f>AC36/AF36</f>
+        <v>0.51468854139964115</v>
+      </c>
+      <c r="AD37" s="12">
+        <f>AD36/AF36</f>
+        <v>0</v>
+      </c>
+      <c r="AE37" s="12">
+        <f>AE36/AF36</f>
+        <v>2.0507562163547808E-4</v>
+      </c>
+      <c r="AF37" s="7"/>
+      <c r="AG37" s="7"/>
+      <c r="AH37" s="1"/>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="F43" s="15"/>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="J44" s="16"/>
+    </row>
   </sheetData>
-  <mergeCells count="30">
-[...18 lines deleted...]
-    <mergeCell ref="A10:B10"/>
+  <mergeCells count="31">
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="M16:P37"/>
+    <mergeCell ref="Q16:Q37"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:AG3"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="M4:Q4"/>
     <mergeCell ref="R4:V4"/>
     <mergeCell ref="W4:AA4"/>
     <mergeCell ref="AB4:AF4"/>
     <mergeCell ref="AG4:AG5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="A30:A31"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="0" scale="53" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="D37" formula="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>