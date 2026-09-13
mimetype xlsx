--- v0 (2026-05-25)
+++ v1 (2026-09-13)
@@ -1,137 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stwu15\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1.死因統計業務\07衛生福利年報\衛生福利統計指標\114年\表7\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F738C43-1C8B-4112-B098-73901DD1E7C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6F37760-2639-4C49-BC21-87DD301BCB92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表7" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表7!$A$1:$U$23</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="48">
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>備　　註：</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>標準化死亡率係以</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>WHO 2000</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年世界標準人口年齡結構為計算基礎。</t>
     </r>
   </si>
   <si>
     <r>
       <t>99</t>
-    </r>
-[...12 lines deleted...]
-      <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
@@ -293,62 +290,50 @@
 人數</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>每十萬
 人口
 標準化
 死亡率</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>嬰兒
-[...10 lines deleted...]
-      </rPr>
       <t>孕產婦</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">       </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>死亡率</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
@@ -701,60 +686,151 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛福部統計處</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">嬰兒死亡率
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>排除懷孕週數小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>22</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>週或出生體重小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公克</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="176" formatCode="&quot;( &quot;####&quot;)&quot;"/>
     <numFmt numFmtId="177" formatCode="0.0_);[Red]\(0.0\)"/>
+    <numFmt numFmtId="178" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1025,179 +1101,191 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="2" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="3" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="3" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="3" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般 2 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般 2 2 2 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1484,1281 +1572,1280 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="Y8" sqref="Y8"/>
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="7.75" style="29" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="22" max="16384" width="9" style="29"/>
+    <col min="1" max="2" width="7.75" style="14" customWidth="1"/>
+    <col min="3" max="3" width="12.625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="8.125" style="14" customWidth="1"/>
+    <col min="5" max="5" width="9.625" style="14" customWidth="1"/>
+    <col min="6" max="18" width="8.625" style="14" customWidth="1"/>
+    <col min="19" max="19" width="11.125" style="14" customWidth="1"/>
+    <col min="20" max="21" width="10.75" style="14" customWidth="1"/>
+    <col min="22" max="16384" width="9" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+    </row>
+    <row r="2" spans="1:21" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="36"/>
+      <c r="C2" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="44"/>
+      <c r="G2" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+    </row>
+    <row r="3" spans="1:21" s="6" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="37"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="31"/>
-[...18 lines deleted...]
-      <c r="U1" s="31"/>
+      <c r="H3" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q3" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="R3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="U3" s="16" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="2" spans="1:21" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G2" s="10" t="s">
+    <row r="4" spans="1:21" s="6" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="37"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="11"/>
-[...8 lines deleted...]
-      <c r="Q2" s="12" t="s">
+      <c r="D4" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="R2" s="13"/>
-[...60 lines deleted...]
-      <c r="C4" s="17" t="s">
+      <c r="E4" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="N4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="O4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="P4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="R4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="S4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="T4" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="17" t="s">
+      <c r="U4" s="42" t="s">
         <v>17</v>
-      </c>
-[...49 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:21" s="2" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="20"/>
-[...19 lines deleted...]
-      <c r="U5" s="19"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="41"/>
+      <c r="U5" s="42"/>
     </row>
     <row r="6" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="22" t="s">
-        <v>39</v>
+      <c r="A6" s="7" t="s">
+        <v>37</v>
       </c>
       <c r="B6" s="1">
         <v>2000</v>
       </c>
-      <c r="C6" s="34">
-[...2 lines deleted...]
-      <c r="D6" s="34">
+      <c r="C6" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="18">
         <v>7.8125</v>
       </c>
-      <c r="E6" s="35">
+      <c r="E6" s="19">
         <v>124481</v>
       </c>
-      <c r="F6" s="34">
+      <c r="F6" s="18">
         <v>569.36400000000003</v>
       </c>
-      <c r="G6" s="34">
+      <c r="G6" s="18">
         <v>141.642</v>
       </c>
-      <c r="H6" s="34">
+      <c r="H6" s="18">
         <v>48.817999999999998</v>
       </c>
-      <c r="I6" s="34">
+      <c r="I6" s="18">
         <v>15.558</v>
       </c>
-      <c r="J6" s="34">
+      <c r="J6" s="18">
         <v>61.107999999999997</v>
       </c>
-      <c r="K6" s="34">
+      <c r="K6" s="18">
         <v>42.715000000000003</v>
       </c>
-      <c r="L6" s="34">
+      <c r="L6" s="18">
         <v>7.5308000000000002</v>
       </c>
-      <c r="M6" s="34">
+      <c r="M6" s="18">
         <v>46.468000000000004</v>
       </c>
-      <c r="N6" s="34">
+      <c r="N6" s="18">
+        <v>17.934000000000001</v>
+      </c>
+      <c r="O6" s="18">
         <v>21.928000000000001</v>
       </c>
-      <c r="O6" s="34">
-[...2 lines deleted...]
-      <c r="P6" s="34">
+      <c r="P6" s="18">
         <v>10.627000000000001</v>
       </c>
-      <c r="Q6" s="34">
+      <c r="Q6" s="18">
         <v>28.026</v>
       </c>
-      <c r="R6" s="34">
+      <c r="R6" s="18">
         <v>26.971</v>
       </c>
-      <c r="S6" s="34">
+      <c r="S6" s="18">
         <v>15.253</v>
       </c>
-      <c r="T6" s="34">
+      <c r="T6" s="18">
         <v>10.311</v>
       </c>
-      <c r="U6" s="36">
+      <c r="U6" s="20">
         <v>5.7190000000000003</v>
       </c>
     </row>
     <row r="7" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="22" t="s">
-        <v>40</v>
+      <c r="A7" s="7" t="s">
+        <v>38</v>
       </c>
       <c r="B7" s="1">
         <v>2005</v>
       </c>
-      <c r="C7" s="36">
-[...5 lines deleted...]
-      <c r="E7" s="37">
+      <c r="C7" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="21">
         <v>138957</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="18">
         <v>529.95699999999999</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="18">
         <v>141.184</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="18">
         <v>48.298000000000002</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I7" s="18">
         <v>20.99</v>
       </c>
-      <c r="J7" s="34">
+      <c r="J7" s="18">
         <v>48.860999999999997</v>
       </c>
-      <c r="K7" s="34">
+      <c r="K7" s="18">
         <v>39.406999999999996</v>
       </c>
-      <c r="L7" s="34">
+      <c r="L7" s="18">
         <v>7.0026000000000002</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="18">
         <v>34.01</v>
       </c>
-      <c r="N7" s="34">
+      <c r="N7" s="18">
+        <v>17.927</v>
+      </c>
+      <c r="O7" s="18">
         <v>20.036000000000001</v>
       </c>
-      <c r="O7" s="34">
-[...2 lines deleted...]
-      <c r="P7" s="34">
+      <c r="P7" s="18">
         <v>16.582000000000001</v>
       </c>
-      <c r="Q7" s="34">
+      <c r="Q7" s="18">
         <v>27.382999999999999</v>
       </c>
-      <c r="R7" s="34">
+      <c r="R7" s="18">
         <v>27.315000000000001</v>
       </c>
-      <c r="S7" s="34">
+      <c r="S7" s="18">
         <v>15.47</v>
       </c>
-      <c r="T7" s="34">
+      <c r="T7" s="18">
         <v>10.981999999999999</v>
       </c>
-      <c r="U7" s="36">
+      <c r="U7" s="20">
         <v>6.6310000000000002</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="23" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="22" t="s">
+    <row r="8" spans="1:21" s="8" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="1">
         <v>2010</v>
       </c>
-      <c r="C8" s="34">
-[...5 lines deleted...]
-      <c r="E8" s="35">
+      <c r="C8" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="19">
         <v>144709</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="18">
         <v>455.59100000000001</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="18">
         <v>131.56</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="18">
         <v>47.414999999999999</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="18">
         <v>25.617999999999999</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="18">
         <v>30.622</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="18">
         <v>25.263000000000002</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="18">
         <v>12.235799999999999</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="18">
         <v>24.401</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="18">
+        <v>12.382</v>
+      </c>
+      <c r="O8" s="18">
         <v>14.811</v>
       </c>
-      <c r="O8" s="34">
-[...2 lines deleted...]
-      <c r="P8" s="34">
+      <c r="P8" s="18">
         <v>13.756</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="18">
         <v>25.783999999999999</v>
       </c>
-      <c r="R8" s="34">
+      <c r="R8" s="18">
         <v>25.21</v>
       </c>
-      <c r="S8" s="34">
+      <c r="S8" s="18">
         <v>14.647</v>
       </c>
-      <c r="T8" s="34">
+      <c r="T8" s="18">
         <v>11.010999999999999</v>
       </c>
-      <c r="U8" s="36">
+      <c r="U8" s="20">
         <v>6.1260000000000003</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="22" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="1">
-        <v>2014</v>
-[...19 lines deleted...]
-      <c r="I9" s="34">
+        <v>2015</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="18">
+        <v>11.262688122087539</v>
+      </c>
+      <c r="E9" s="19">
+        <v>163574</v>
+      </c>
+      <c r="F9" s="18">
+        <v>431.5</v>
+      </c>
+      <c r="G9" s="18">
+        <v>128</v>
+      </c>
+      <c r="H9" s="18">
+        <v>48.1</v>
+      </c>
+      <c r="I9" s="18">
+        <v>24.6</v>
+      </c>
+      <c r="J9" s="18">
+        <v>27.9</v>
+      </c>
+      <c r="K9" s="18">
+        <v>24.3</v>
+      </c>
+      <c r="L9" s="18">
+        <v>13.2</v>
+      </c>
+      <c r="M9" s="18">
+        <v>22.8</v>
+      </c>
+      <c r="N9" s="18">
+        <v>11.8</v>
+      </c>
+      <c r="O9" s="18">
+        <v>14.6</v>
+      </c>
+      <c r="P9" s="18">
+        <v>12.1</v>
+      </c>
+      <c r="Q9" s="18">
         <v>24.7</v>
       </c>
-      <c r="J9" s="34">
-[...33 lines deleted...]
-        <v>6.5</v>
+      <c r="R9" s="18">
+        <v>22.8</v>
+      </c>
+      <c r="S9" s="18">
+        <v>14.9</v>
+      </c>
+      <c r="T9" s="18">
+        <v>12</v>
+      </c>
+      <c r="U9" s="20">
+        <v>6.4</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="1">
-        <v>2015</v>
-[...34 lines deleted...]
-      <c r="N10" s="34">
+        <v>2016</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="18">
+        <v>11.6</v>
+      </c>
+      <c r="E10" s="19">
+        <v>172418</v>
+      </c>
+      <c r="F10" s="18">
+        <v>439.4</v>
+      </c>
+      <c r="G10" s="18">
+        <v>126.8</v>
+      </c>
+      <c r="H10" s="18">
+        <v>50.3</v>
+      </c>
+      <c r="I10" s="18">
+        <v>26.9</v>
+      </c>
+      <c r="J10" s="18">
+        <v>28.6</v>
+      </c>
+      <c r="K10" s="18">
+        <v>24.5</v>
+      </c>
+      <c r="L10" s="18">
+        <v>13.5</v>
+      </c>
+      <c r="M10" s="18">
+        <v>23.1</v>
+      </c>
+      <c r="N10" s="18">
+        <v>12.4</v>
+      </c>
+      <c r="O10" s="18">
+        <v>15.1</v>
+      </c>
+      <c r="P10" s="18">
+        <v>12.3</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>24.4</v>
+      </c>
+      <c r="R10" s="18">
+        <v>22.2</v>
+      </c>
+      <c r="S10" s="18">
         <v>14.6</v>
       </c>
-      <c r="O10" s="34">
+      <c r="T10" s="18">
         <v>11.8</v>
       </c>
-      <c r="P10" s="34">
-[...15 lines deleted...]
-        <v>6.4</v>
+      <c r="U10" s="20">
+        <v>6.8</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="22" t="s">
+      <c r="A11" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="1">
-        <v>2016</v>
-[...31 lines deleted...]
-      <c r="M11" s="34">
+        <v>2017</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="19">
+        <v>171857</v>
+      </c>
+      <c r="F11" s="18">
+        <v>424.3</v>
+      </c>
+      <c r="G11" s="18">
+        <v>123.4</v>
+      </c>
+      <c r="H11" s="18">
+        <v>48.5</v>
+      </c>
+      <c r="I11" s="18">
+        <v>26.5</v>
+      </c>
+      <c r="J11" s="18">
+        <v>27.5</v>
+      </c>
+      <c r="K11" s="18">
+        <v>23.5</v>
+      </c>
+      <c r="L11" s="18">
+        <v>13.3</v>
+      </c>
+      <c r="M11" s="18">
+        <v>21.9</v>
+      </c>
+      <c r="N11" s="18">
+        <v>12.4</v>
+      </c>
+      <c r="O11" s="18">
+        <v>13.3</v>
+      </c>
+      <c r="P11" s="18">
+        <v>12.5</v>
+      </c>
+      <c r="Q11" s="18">
         <v>23.1</v>
       </c>
-      <c r="N11" s="34">
-[...21 lines deleted...]
-        <v>6.8</v>
+      <c r="R11" s="18">
+        <v>21.6</v>
+      </c>
+      <c r="S11" s="18">
+        <v>14.4</v>
+      </c>
+      <c r="T11" s="18">
+        <v>12.6</v>
+      </c>
+      <c r="U11" s="20">
+        <v>6.9</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="22" t="s">
+      <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="1">
-        <v>2017</v>
-[...40 lines deleted...]
-      <c r="P12" s="34">
+        <v>2018</v>
+      </c>
+      <c r="C12" s="18">
+        <v>3.5371092020193076</v>
+      </c>
+      <c r="D12" s="18">
+        <v>11.62430254184749</v>
+      </c>
+      <c r="E12" s="19">
+        <v>172859</v>
+      </c>
+      <c r="F12" s="18">
+        <v>415</v>
+      </c>
+      <c r="G12" s="18">
+        <v>121.8</v>
+      </c>
+      <c r="H12" s="18">
+        <v>48.8</v>
+      </c>
+      <c r="I12" s="18">
+        <v>27.4</v>
+      </c>
+      <c r="J12" s="18">
+        <v>26.1</v>
+      </c>
+      <c r="K12" s="18">
+        <v>21.5</v>
+      </c>
+      <c r="L12" s="18">
+        <v>12.8</v>
+      </c>
+      <c r="M12" s="18">
+        <v>21.1</v>
+      </c>
+      <c r="N12" s="18">
+        <v>12.3</v>
+      </c>
+      <c r="O12" s="18">
+        <v>12.7</v>
+      </c>
+      <c r="P12" s="18">
         <v>12.5</v>
       </c>
-      <c r="Q12" s="34">
-[...12 lines deleted...]
-        <v>6.9</v>
+      <c r="Q12" s="18">
+        <v>22.8</v>
+      </c>
+      <c r="R12" s="18">
+        <v>20.3</v>
+      </c>
+      <c r="S12" s="18">
+        <v>14</v>
+      </c>
+      <c r="T12" s="18">
+        <v>12.5</v>
+      </c>
+      <c r="U12" s="20">
+        <v>6.6</v>
       </c>
     </row>
     <row r="13" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="22" t="s">
+      <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="1">
-        <v>2018</v>
-[...56 lines deleted...]
-        <v>6.6</v>
+        <v>2019</v>
+      </c>
+      <c r="C13" s="18">
+        <v>2.9987319647691835</v>
+      </c>
+      <c r="D13" s="18">
+        <v>15.422050104527226</v>
+      </c>
+      <c r="E13" s="19">
+        <v>175424</v>
+      </c>
+      <c r="F13" s="18">
+        <v>408.20447100000001</v>
+      </c>
+      <c r="G13" s="18">
+        <v>121.332359</v>
+      </c>
+      <c r="H13" s="18">
+        <v>43.604709999999997</v>
+      </c>
+      <c r="I13" s="18">
+        <v>30.026589000000001</v>
+      </c>
+      <c r="J13" s="18">
+        <v>26.675808</v>
+      </c>
+      <c r="K13" s="18">
+        <v>22.26146</v>
+      </c>
+      <c r="L13" s="18">
+        <v>12.934416000000001</v>
+      </c>
+      <c r="M13" s="18">
+        <v>20.034517000000001</v>
+      </c>
+      <c r="N13" s="18">
+        <v>10.732453</v>
+      </c>
+      <c r="O13" s="18">
+        <v>12.573321</v>
+      </c>
+      <c r="P13" s="18">
+        <v>12.573414</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>22.829398000000001</v>
+      </c>
+      <c r="R13" s="18">
+        <v>18.838322999999999</v>
+      </c>
+      <c r="S13" s="18">
+        <v>14.937325</v>
+      </c>
+      <c r="T13" s="18">
+        <v>13.105753</v>
+      </c>
+      <c r="U13" s="20">
+        <v>7.1009229999999999</v>
       </c>
     </row>
     <row r="14" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="22" t="s">
-        <v>7</v>
+      <c r="A14" s="7" t="s">
+        <v>39</v>
       </c>
       <c r="B14" s="1">
-        <v>2019</v>
-[...56 lines deleted...]
-        <v>7.1009229999999999</v>
+        <v>2020</v>
+      </c>
+      <c r="C14" s="18">
+        <v>2.9822429442983975</v>
+      </c>
+      <c r="D14" s="18">
+        <v>13.020187490699866</v>
+      </c>
+      <c r="E14" s="19">
+        <v>173067</v>
+      </c>
+      <c r="F14" s="18">
+        <v>390.76692383787298</v>
+      </c>
+      <c r="G14" s="18">
+        <v>117.29906739855799</v>
+      </c>
+      <c r="H14" s="18">
+        <v>43.7668168731647</v>
+      </c>
+      <c r="I14" s="18">
+        <v>26.395457527037799</v>
+      </c>
+      <c r="J14" s="18">
+        <v>25.237254916482101</v>
+      </c>
+      <c r="K14" s="18">
+        <v>22.008434572898398</v>
+      </c>
+      <c r="L14" s="18">
+        <v>13.443573174183999</v>
+      </c>
+      <c r="M14" s="18">
+        <v>20.2518691082179</v>
+      </c>
+      <c r="N14" s="18">
+        <v>10.4811953966458</v>
+      </c>
+      <c r="O14" s="18">
+        <v>10.986978918943</v>
+      </c>
+      <c r="P14" s="18">
+        <v>11.8305103075049</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>21.827663664548702</v>
+      </c>
+      <c r="R14" s="18">
+        <v>17.971560018315401</v>
+      </c>
+      <c r="S14" s="18">
+        <v>14.615321750504901</v>
+      </c>
+      <c r="T14" s="18">
+        <v>12.789031198259</v>
+      </c>
+      <c r="U14" s="20">
+        <v>7.8037010060113996</v>
       </c>
     </row>
     <row r="15" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="22" t="s">
-[...60 lines deleted...]
-        <v>7.8037010060113996</v>
+      <c r="A15" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="4">
+        <v>2021</v>
+      </c>
+      <c r="C15" s="18">
+        <v>3.3053324756876559</v>
+      </c>
+      <c r="D15" s="18">
+        <v>14.01104325</v>
+      </c>
+      <c r="E15" s="19">
+        <v>184172</v>
+      </c>
+      <c r="F15" s="18">
+        <v>405.494590131265</v>
+      </c>
+      <c r="G15" s="18">
+        <v>118.160187590427</v>
+      </c>
+      <c r="H15" s="18">
+        <v>45.638796872877599</v>
+      </c>
+      <c r="I15" s="18">
+        <v>25.3393716186375</v>
+      </c>
+      <c r="J15" s="18">
+        <v>25.161874692501101</v>
+      </c>
+      <c r="K15" s="18">
+        <v>23.795316062019499</v>
+      </c>
+      <c r="L15" s="18">
+        <v>15.212309623858999</v>
+      </c>
+      <c r="M15" s="18">
+        <v>19.9702724194286</v>
+      </c>
+      <c r="N15" s="18">
+        <v>10.9240427568255</v>
+      </c>
+      <c r="O15" s="18">
+        <v>11.661810761713999</v>
+      </c>
+      <c r="P15" s="18">
+        <v>11.579376386526601</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>22.208229567918998</v>
+      </c>
+      <c r="R15" s="18">
+        <v>17.919064311363901</v>
+      </c>
+      <c r="S15" s="18">
+        <v>14.598053393495499</v>
+      </c>
+      <c r="T15" s="18">
+        <v>13.837067980934</v>
+      </c>
+      <c r="U15" s="20">
+        <v>7.4902349535233004</v>
       </c>
     </row>
     <row r="16" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="22" t="s">
-        <v>42</v>
+      <c r="A16" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="B16" s="4">
-        <v>2021</v>
-[...56 lines deleted...]
-        <v>7.4902349535233004</v>
+        <v>2022</v>
+      </c>
+      <c r="C16" s="18">
+        <v>3.40579130067752</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="19">
+        <v>208438</v>
+      </c>
+      <c r="F16" s="18">
+        <v>443.92530862685601</v>
+      </c>
+      <c r="G16" s="18">
+        <v>115.996912891565</v>
+      </c>
+      <c r="H16" s="18">
+        <v>47.845392729879002</v>
+      </c>
+      <c r="I16" s="18">
+        <v>26.3102450079632</v>
+      </c>
+      <c r="J16" s="18">
+        <v>25.084286702603801</v>
+      </c>
+      <c r="K16" s="18">
+        <v>24.683465641169398</v>
+      </c>
+      <c r="L16" s="18">
+        <v>16.305720246104801</v>
+      </c>
+      <c r="M16" s="18">
+        <v>20.005255615964298</v>
+      </c>
+      <c r="N16" s="18">
+        <v>11.303192690260101</v>
+      </c>
+      <c r="O16" s="18">
+        <v>11.8497463985062</v>
+      </c>
+      <c r="P16" s="18">
+        <v>12.296783559530301</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>21.795150969020799</v>
+      </c>
+      <c r="R16" s="18">
+        <v>16.978676229569398</v>
+      </c>
+      <c r="S16" s="18">
+        <v>14.732582061448801</v>
+      </c>
+      <c r="T16" s="18">
+        <v>13.062731516092899</v>
+      </c>
+      <c r="U16" s="20">
+        <v>8.0281694205449003</v>
       </c>
     </row>
     <row r="17" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="22" t="s">
-        <v>43</v>
+      <c r="A17" s="7" t="s">
+        <v>42</v>
       </c>
       <c r="B17" s="4">
-        <v>2022</v>
-[...56 lines deleted...]
-        <v>8.0281694205449003</v>
+        <v>2023</v>
+      </c>
+      <c r="C17" s="22">
+        <v>3.4429963777586914</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="19">
+        <v>205575</v>
+      </c>
+      <c r="F17" s="18">
+        <v>429.56676833417703</v>
+      </c>
+      <c r="G17" s="18">
+        <v>115.437985170323</v>
+      </c>
+      <c r="H17" s="18">
+        <v>46.847582157024597</v>
+      </c>
+      <c r="I17" s="18">
+        <v>29.909357757342399</v>
+      </c>
+      <c r="J17" s="18">
+        <v>24.587750179173899</v>
+      </c>
+      <c r="K17" s="18">
+        <v>22.8153521494757</v>
+      </c>
+      <c r="L17" s="18">
+        <v>16.518413655983</v>
+      </c>
+      <c r="M17" s="18">
+        <v>20.027769797988601</v>
+      </c>
+      <c r="N17" s="18">
+        <v>11.107877336141801</v>
+      </c>
+      <c r="O17" s="18">
+        <v>11.064469269848599</v>
+      </c>
+      <c r="P17" s="18">
+        <v>12.743530881441099</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>21.649374599292099</v>
+      </c>
+      <c r="R17" s="18">
+        <v>16.359881705443701</v>
+      </c>
+      <c r="S17" s="18">
+        <v>14.225255565924501</v>
+      </c>
+      <c r="T17" s="18">
+        <v>13.3225420629489</v>
+      </c>
+      <c r="U17" s="20">
+        <v>7.7092692958356004</v>
       </c>
     </row>
     <row r="18" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="22" t="s">
-        <v>44</v>
+      <c r="A18" s="26" t="s">
+        <v>43</v>
       </c>
       <c r="B18" s="4">
-        <v>2023</v>
-[...56 lines deleted...]
-        <v>7.7092692958356004</v>
+        <v>2024</v>
+      </c>
+      <c r="C18" s="22">
+        <v>3.4503483738842022</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="19">
+        <v>201383</v>
+      </c>
+      <c r="F18" s="18">
+        <v>410.26567187568702</v>
+      </c>
+      <c r="G18" s="18">
+        <v>113.250822137627</v>
+      </c>
+      <c r="H18" s="18">
+        <v>45.509368189708098</v>
+      </c>
+      <c r="I18" s="18">
+        <v>30.078225147446901</v>
+      </c>
+      <c r="J18" s="18">
+        <v>23.931352774131302</v>
+      </c>
+      <c r="K18" s="18">
+        <v>20.166766857424001</v>
+      </c>
+      <c r="L18" s="18">
+        <v>15.9500335214882</v>
+      </c>
+      <c r="M18" s="18">
+        <v>19.174912431121701</v>
+      </c>
+      <c r="N18" s="18">
+        <v>10.4417107738008</v>
+      </c>
+      <c r="O18" s="18">
+        <v>10.748009702253199</v>
+      </c>
+      <c r="P18" s="18">
+        <v>13.384459267829399</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>21.162683583173798</v>
+      </c>
+      <c r="R18" s="18">
+        <v>15.3302691300857</v>
+      </c>
+      <c r="S18" s="18">
+        <v>14.1668945230196</v>
+      </c>
+      <c r="T18" s="18">
+        <v>13.214567836692799</v>
+      </c>
+      <c r="U18" s="20">
+        <v>7.8241289549354001</v>
       </c>
     </row>
     <row r="19" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="24" t="s">
+      <c r="A19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="3">
-        <v>2024</v>
-[...56 lines deleted...]
-        <v>7.8241289549354001</v>
+        <v>2025</v>
+      </c>
+      <c r="C19" s="23">
+        <v>3.576971119270222</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="25">
+        <v>199576</v>
+      </c>
+      <c r="F19" s="24">
+        <v>395.24630118184001</v>
+      </c>
+      <c r="G19" s="24">
+        <v>111.520552750962</v>
+      </c>
+      <c r="H19" s="24">
+        <v>43.776501838190498</v>
+      </c>
+      <c r="I19" s="24">
+        <v>29.287947154104302</v>
+      </c>
+      <c r="J19" s="27">
+        <v>23.340095622799598</v>
+      </c>
+      <c r="K19" s="27">
+        <v>19.4122410827779</v>
+      </c>
+      <c r="L19" s="27">
+        <v>14.6909086115772</v>
+      </c>
+      <c r="M19" s="27">
+        <v>18.3245120333582</v>
+      </c>
+      <c r="N19" s="27">
+        <v>10.6211247135303</v>
+      </c>
+      <c r="O19" s="27">
+        <v>9.7269943967888999</v>
+      </c>
+      <c r="P19" s="27">
+        <v>12.9005625164594</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>21.251484939266899</v>
+      </c>
+      <c r="R19" s="28">
+        <v>14.822587540566801</v>
+      </c>
+      <c r="S19" s="28">
+        <v>14.1559635962637</v>
+      </c>
+      <c r="T19" s="28">
+        <v>13.0893977354113</v>
+      </c>
+      <c r="U19" s="29">
+        <v>7.5233938002988001</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="25" t="s">
-[...20 lines deleted...]
-      <c r="T20" s="28"/>
+      <c r="A20" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="10"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="13"/>
+      <c r="O20" s="13"/>
+      <c r="P20" s="13"/>
+      <c r="Q20" s="13"/>
+      <c r="R20" s="13"/>
+      <c r="S20" s="13"/>
+      <c r="T20" s="13"/>
     </row>
     <row r="21" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="30" t="s">
+      <c r="A21" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="30"/>
-[...17 lines deleted...]
-      <c r="T21" s="28"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="13"/>
+      <c r="O21" s="13"/>
+      <c r="P21" s="13"/>
+      <c r="Q21" s="13"/>
+      <c r="R21" s="13"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="13"/>
     </row>
     <row r="22" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="30" t="s">
-[...20 lines deleted...]
-      <c r="T22" s="28"/>
+      <c r="A22" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="15"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="13"/>
+      <c r="O22" s="13"/>
+      <c r="P22" s="13"/>
+      <c r="Q22" s="13"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="13"/>
     </row>
     <row r="23" spans="1:21" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="30" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="26"/>
+      <c r="A23" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="C23" s="11"/>
     </row>
     <row r="24" spans="1:21" ht="14.65" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="G2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="A2:B5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:F3"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="R4:R5"/>
-    <mergeCell ref="M4:M5"/>
-[...8 lines deleted...]
-    <mergeCell ref="L4:L5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>