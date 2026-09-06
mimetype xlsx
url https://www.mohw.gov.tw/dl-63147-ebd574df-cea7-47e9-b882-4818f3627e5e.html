--- v0 (2026-05-10)
+++ v1 (2026-09-06)
@@ -2,105 +2,77 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\113衛生福利統計指標\113年統計指標(人口、死亡率、醫療設施等)表4-6\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\114衛生福利統計指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69A7EB08-2BFD-4847-954D-46665DC5210D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82F88E8B-EE3E-4B0C-947E-F4937875E053}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表6" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <r>
       <t>99</t>
-    </r>
-[...26 lines deleted...]
-      <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
@@ -401,50 +373,65 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：衛生福利部食品藥物管理署</t>
     </r>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;( &quot;####&quot;)&quot;"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -1110,188 +1097,191 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:B5"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" style="3" customWidth="1"/>
     <col min="3" max="5" width="11.6640625" style="3" customWidth="1"/>
     <col min="6" max="7" width="11.109375" style="3" customWidth="1"/>
     <col min="8" max="9" width="13.44140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="8" style="3" customWidth="1"/>
     <col min="11" max="16384" width="8" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
       <c r="I1" s="19"/>
     </row>
     <row r="2" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="26" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="27" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
     </row>
     <row r="3" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22"/>
       <c r="B3" s="23"/>
       <c r="C3" s="28"/>
       <c r="D3" s="29" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E3" s="29" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="30" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22"/>
       <c r="B4" s="23"/>
       <c r="C4" s="28"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="5"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="30"/>
     </row>
     <row r="5" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="24"/>
       <c r="B5" s="25"/>
       <c r="C5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G5" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B6" s="9">
         <v>2000</v>
       </c>
       <c r="C6" s="1">
         <v>208</v>
       </c>
       <c r="D6" s="1">
         <v>3759</v>
       </c>
       <c r="E6" s="10">
         <v>3</v>
       </c>
       <c r="F6" s="1">
         <v>43641</v>
       </c>
       <c r="G6" s="1">
         <v>6397</v>
       </c>
       <c r="H6" s="1">
         <v>36536</v>
       </c>
       <c r="I6" s="11">
         <v>708</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B7" s="9">
         <v>2005</v>
       </c>
       <c r="C7" s="1">
         <v>247</v>
       </c>
       <c r="D7" s="1">
         <v>3530</v>
       </c>
       <c r="E7" s="10">
         <v>1</v>
       </c>
       <c r="F7" s="1">
         <v>55802</v>
       </c>
       <c r="G7" s="1">
         <v>7673</v>
       </c>
       <c r="H7" s="1">
         <v>47198</v>
       </c>
       <c r="I7" s="11">
         <v>931</v>
       </c>
@@ -1308,416 +1298,387 @@
       </c>
       <c r="D8" s="1">
         <v>6880</v>
       </c>
       <c r="E8" s="10">
         <v>1</v>
       </c>
       <c r="F8" s="1">
         <v>60222</v>
       </c>
       <c r="G8" s="1">
         <v>7558</v>
       </c>
       <c r="H8" s="1">
         <v>51289</v>
       </c>
       <c r="I8" s="11">
         <v>1375</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="9">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C9" s="1">
-        <v>409</v>
+        <v>632</v>
       </c>
       <c r="D9" s="1">
-        <v>3890</v>
+        <v>6235</v>
       </c>
       <c r="E9" s="10">
         <v>0</v>
       </c>
       <c r="F9" s="1">
-        <v>65280</v>
+        <v>67597</v>
       </c>
       <c r="G9" s="1">
-        <v>7701</v>
+        <v>7922</v>
       </c>
       <c r="H9" s="1">
-        <v>55926</v>
+        <v>57945</v>
       </c>
       <c r="I9" s="11">
-        <v>1653</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="9">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C10" s="1">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="D10" s="1">
-        <v>4504</v>
+        <v>5260</v>
       </c>
       <c r="E10" s="10">
         <v>0</v>
       </c>
       <c r="F10" s="1">
-        <v>66678</v>
+        <v>69610</v>
       </c>
       <c r="G10" s="1">
-        <v>7866</v>
+        <v>7907</v>
       </c>
       <c r="H10" s="1">
-        <v>57125</v>
+        <v>59871</v>
       </c>
       <c r="I10" s="11">
-        <v>1687</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="9">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C11" s="1">
-        <v>632</v>
+        <v>528</v>
       </c>
       <c r="D11" s="1">
-        <v>6235</v>
+        <v>6232</v>
       </c>
       <c r="E11" s="10">
         <v>0</v>
       </c>
       <c r="F11" s="1">
-        <v>67597</v>
+        <v>71083</v>
       </c>
       <c r="G11" s="1">
-        <v>7922</v>
+        <v>7950</v>
       </c>
       <c r="H11" s="1">
-        <v>57945</v>
+        <v>61244</v>
       </c>
       <c r="I11" s="11">
-        <v>1730</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="9">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C12" s="1">
-        <v>486</v>
+        <v>398</v>
       </c>
       <c r="D12" s="1">
-        <v>5260</v>
+        <v>4616</v>
       </c>
       <c r="E12" s="10">
         <v>0</v>
       </c>
       <c r="F12" s="1">
-        <v>69610</v>
+        <v>72520</v>
       </c>
       <c r="G12" s="1">
-        <v>7907</v>
+        <v>8048</v>
       </c>
       <c r="H12" s="1">
-        <v>59871</v>
+        <v>62514</v>
       </c>
       <c r="I12" s="11">
-        <v>1832</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C13" s="1">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="D13" s="1">
-        <v>6232</v>
+        <v>6935</v>
       </c>
       <c r="E13" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F13" s="1">
-        <v>71083</v>
+        <v>74294</v>
       </c>
       <c r="G13" s="1">
-        <v>7950</v>
+        <v>8129</v>
       </c>
       <c r="H13" s="1">
-        <v>61244</v>
+        <v>64144</v>
       </c>
       <c r="I13" s="11">
-        <v>1889</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C14" s="1">
-        <v>398</v>
+        <v>506</v>
       </c>
       <c r="D14" s="1">
-        <v>4616</v>
+        <v>4920</v>
       </c>
       <c r="E14" s="10">
         <v>0</v>
       </c>
       <c r="F14" s="1">
-        <v>72520</v>
+        <v>80743</v>
       </c>
       <c r="G14" s="1">
-        <v>8048</v>
+        <v>8234</v>
       </c>
       <c r="H14" s="1">
-        <v>62514</v>
+        <v>70169</v>
       </c>
       <c r="I14" s="11">
-        <v>1958</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B15" s="9">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C15" s="1">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="D15" s="1">
-        <v>6935</v>
+        <v>5823</v>
       </c>
       <c r="E15" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F15" s="1">
-        <v>74294</v>
+        <v>87318</v>
       </c>
       <c r="G15" s="1">
-        <v>8129</v>
+        <v>8421</v>
       </c>
       <c r="H15" s="1">
-        <v>64144</v>
+        <v>76360</v>
       </c>
       <c r="I15" s="11">
-        <v>2021</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="B16" s="9">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C16" s="1">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="D16" s="1">
-        <v>4920</v>
+        <v>4495</v>
       </c>
       <c r="E16" s="10">
         <v>0</v>
       </c>
       <c r="F16" s="1">
-        <v>80743</v>
+        <v>90015</v>
       </c>
       <c r="G16" s="1">
-        <v>8234</v>
+        <v>8665</v>
       </c>
       <c r="H16" s="1">
-        <v>70169</v>
+        <v>78711</v>
       </c>
       <c r="I16" s="11">
-        <v>2340</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17" s="9">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C17" s="1">
-        <v>498</v>
+        <v>633</v>
       </c>
       <c r="D17" s="1">
-        <v>5823</v>
+        <v>5196</v>
       </c>
       <c r="E17" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>87318</v>
+        <v>91007</v>
       </c>
       <c r="G17" s="1">
-        <v>8421</v>
+        <v>8887</v>
       </c>
       <c r="H17" s="1">
-        <v>76360</v>
+        <v>79461</v>
       </c>
       <c r="I17" s="11">
-        <v>2537</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18" s="9">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C18" s="1">
-        <v>499</v>
+        <v>1750</v>
       </c>
       <c r="D18" s="1">
-        <v>4495</v>
+        <v>9045</v>
       </c>
       <c r="E18" s="10">
+        <v>10</v>
+      </c>
+      <c r="F18" s="1">
+        <v>91341</v>
+      </c>
+      <c r="G18" s="1">
+        <v>9014</v>
+      </c>
+      <c r="H18" s="1">
+        <v>79711</v>
+      </c>
+      <c r="I18" s="11">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="13">
+        <v>2025</v>
+      </c>
+      <c r="C19" s="14">
+        <v>1212</v>
+      </c>
+      <c r="D19" s="14">
+        <v>5650</v>
+      </c>
+      <c r="E19" s="15">
         <v>0</v>
       </c>
-      <c r="F18" s="1">
-[...38 lines deleted...]
-        <v>2659</v>
+      <c r="F19" s="14">
+        <v>91453</v>
+      </c>
+      <c r="G19" s="14">
+        <v>9053</v>
+      </c>
+      <c r="H19" s="14">
+        <v>79785</v>
+      </c>
+      <c r="I19" s="16">
+        <v>2615</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="12" t="s">
-[...31 lines deleted...]
-      <c r="B21" s="17"/>
+      <c r="A20" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="17"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
-      <c r="F21" s="17"/>
-[...13 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:B5"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>