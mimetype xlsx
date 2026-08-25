--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\113衛生福利統計指標\113年統計指標(人口、死亡率、醫療設施等)表4-6\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\114衛生福利統計指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A63248E8-B4B0-487F-B490-A6BE1C3D0CB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{856717E0-4FD0-472E-9CFC-DE8B50681ED2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C84B19AE-004D-4015-B5D7-341B65F52D66}"/>
   </bookViews>
   <sheets>
     <sheet name="表5" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">表5!$A$1:$R$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">表5!$A$1:$R$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="39">
   <si>
     <r>
       <t xml:space="preserve">                    3.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>自</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>97</t>
     </r>
     <r>
       <rPr>
@@ -185,171 +185,51 @@
       </rPr>
       <t>結核病</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>破傷風</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>德國麻疹</t>
-[...22 lines deleted...]
-      </rPr>
       <t>百日咳</t>
-    </r>
-[...94 lines deleted...]
-      <t>霍亂</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>確定病例</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年別</t>
     </r>
@@ -379,187 +259,147 @@
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>法定傳染病</t>
     </r>
   </si>
   <si>
     <r>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
-      <t>102</t>
+      <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
-      <t>103</t>
+      <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
-      <t>104</t>
+      <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
-      <t>105</t>
+      <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
-      <t>106</t>
+      <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
-      <t>107</t>
-[...3 lines deleted...]
-        <sz val="12"/>
+      <t>89</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-  </si>
-[...6 lines deleted...]
-        <sz val="12"/>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>94</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
-    </r>
-[...41 lines deleted...]
-      <t>先天性德國麻疹症候群</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：衛生福利部疾病管制署</t>
     </r>
   </si>
   <si>
     <r>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -607,50 +447,109 @@
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>霍亂</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>日本腦炎</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>漢生病</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>瘧疾</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>麻疹</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>流行性腦脊髓膜炎</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>流行性腮腺炎</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>小兒麻痺症</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>先天性德國麻疹症候群</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>德國麻疹</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>白喉</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;( &quot;####&quot;)&quot;"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -692,51 +591,51 @@
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
@@ -863,60 +762,73 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -927,85 +839,88 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="2" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="41" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{ADC7A3FC-B1BF-4E90-BCBD-E6D71B0229BA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 主題">
@@ -1286,236 +1201,236 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8C185F1-AC09-4829-90FB-77B64901D001}">
-  <dimension ref="A1:R31"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:B7"/>
+      <selection pane="bottomRight" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="5.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.33203125" style="1" customWidth="1"/>
     <col min="5" max="9" width="5.88671875" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.44140625" style="1" customWidth="1"/>
     <col min="11" max="14" width="6.6640625" style="1" customWidth="1"/>
     <col min="15" max="15" width="5.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.77734375" style="1" customWidth="1"/>
     <col min="18" max="18" width="5.33203125" style="1" customWidth="1"/>
     <col min="19" max="16384" width="8" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="19" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="20"/>
+      <c r="A1" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
     </row>
     <row r="2" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="21" t="s">
-[...19 lines deleted...]
-      <c r="Q2" s="26"/>
+      <c r="A2" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
       <c r="R2" s="5"/>
     </row>
     <row r="3" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="23"/>
-[...31 lines deleted...]
-      <c r="M3" s="18" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="27"/>
+      <c r="C3" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="N3" s="18" t="s">
+      <c r="I3" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="O3" s="28" t="s">
+      <c r="L3" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="18" t="s">
+      <c r="N3" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="O3" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="P3" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="Q3" s="18" t="s">
+      <c r="Q3" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="R3" s="29" t="s">
+      <c r="R3" s="19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="23"/>
-[...16 lines deleted...]
-      <c r="R4" s="29"/>
+      <c r="A4" s="26"/>
+      <c r="B4" s="27"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="21"/>
+      <c r="Q4" s="21"/>
+      <c r="R4" s="19"/>
     </row>
     <row r="5" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="23"/>
-[...16 lines deleted...]
-      <c r="R5" s="29"/>
+      <c r="A5" s="26"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="21"/>
+      <c r="O5" s="21"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="21"/>
+      <c r="R5" s="19"/>
     </row>
     <row r="6" spans="1:18" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="23"/>
-[...16 lines deleted...]
-      <c r="R6" s="29"/>
+      <c r="A6" s="26"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="21"/>
+      <c r="J6" s="21"/>
+      <c r="K6" s="21"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+      <c r="P6" s="21"/>
+      <c r="Q6" s="21"/>
+      <c r="R6" s="19"/>
     </row>
     <row r="7" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="19"/>
-      <c r="B7" s="25"/>
+      <c r="A7" s="22"/>
+      <c r="B7" s="28"/>
       <c r="C7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1523,51 +1438,51 @@
       </c>
       <c r="L7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="R7" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="B8" s="9">
         <v>2000</v>
       </c>
       <c r="C8" s="2">
         <v>8</v>
       </c>
       <c r="D8" s="2">
         <v>0</v>
       </c>
       <c r="E8" s="2">
         <v>13</v>
       </c>
       <c r="F8" s="2">
         <v>4</v>
       </c>
       <c r="G8" s="2">
         <v>42</v>
       </c>
       <c r="H8" s="2">
         <v>6</v>
       </c>
       <c r="I8" s="2">
         <v>16</v>
       </c>
@@ -1579,51 +1494,51 @@
       </c>
       <c r="L8" s="2">
         <v>0</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
         <v>29</v>
       </c>
       <c r="O8" s="2">
         <v>0</v>
       </c>
       <c r="P8" s="2">
         <v>24</v>
       </c>
       <c r="Q8" s="2">
         <v>13910</v>
       </c>
       <c r="R8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="B9" s="9">
         <v>2005</v>
       </c>
       <c r="C9" s="2">
         <v>2</v>
       </c>
       <c r="D9" s="2">
         <v>0</v>
       </c>
       <c r="E9" s="2">
         <v>35</v>
       </c>
       <c r="F9" s="2">
         <v>9</v>
       </c>
       <c r="G9" s="2">
         <v>26</v>
       </c>
       <c r="H9" s="2">
         <v>7</v>
       </c>
       <c r="I9" s="2">
         <v>20</v>
       </c>
@@ -1635,51 +1550,51 @@
       </c>
       <c r="L9" s="2">
         <v>0</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
         <v>7</v>
       </c>
       <c r="O9" s="2">
         <v>0</v>
       </c>
       <c r="P9" s="2">
         <v>16</v>
       </c>
       <c r="Q9" s="2">
         <v>16472</v>
       </c>
       <c r="R9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B10" s="11">
         <v>2010</v>
       </c>
       <c r="C10" s="2">
         <v>5</v>
       </c>
       <c r="D10" s="2">
         <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>33</v>
       </c>
       <c r="F10" s="2">
         <v>5</v>
       </c>
       <c r="G10" s="2">
         <v>21</v>
       </c>
       <c r="H10" s="2">
         <v>12</v>
       </c>
       <c r="I10" s="2">
         <v>7</v>
       </c>
@@ -1691,840 +1606,784 @@
       </c>
       <c r="L10" s="2">
         <v>0</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
         <v>21</v>
       </c>
       <c r="O10" s="2">
         <v>0</v>
       </c>
       <c r="P10" s="2">
         <v>12</v>
       </c>
       <c r="Q10" s="2">
         <v>13237</v>
       </c>
       <c r="R10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B11" s="11">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C11" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D11" s="2">
         <v>0</v>
       </c>
       <c r="E11" s="2">
+        <v>30</v>
+      </c>
+      <c r="F11" s="2">
         <v>16</v>
       </c>
-      <c r="F11" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="H11" s="2">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="I11" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J11" s="2">
-        <v>1170</v>
+        <v>773</v>
       </c>
       <c r="K11" s="2">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="L11" s="2">
         <v>0</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>7</v>
       </c>
       <c r="O11" s="2">
         <v>0</v>
       </c>
       <c r="P11" s="2">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="Q11" s="2">
-        <v>11528</v>
+        <v>10711</v>
       </c>
       <c r="R11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B12" s="11">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C12" s="2">
+        <v>9</v>
+      </c>
+      <c r="D12" s="2">
+        <v>0</v>
+      </c>
+      <c r="E12" s="2">
+        <v>23</v>
+      </c>
+      <c r="F12" s="2">
+        <v>10</v>
+      </c>
+      <c r="G12" s="2">
+        <v>13</v>
+      </c>
+      <c r="H12" s="2">
+        <v>14</v>
+      </c>
+      <c r="I12" s="2">
+        <v>8</v>
+      </c>
+      <c r="J12" s="2">
+        <v>616</v>
+      </c>
+      <c r="K12" s="2">
+        <v>17</v>
+      </c>
+      <c r="L12" s="2">
+        <v>0</v>
+      </c>
+      <c r="M12" s="2">
+        <v>0</v>
+      </c>
+      <c r="N12" s="2">
         <v>4</v>
       </c>
-      <c r="D12" s="2">
-[...31 lines deleted...]
-      </c>
       <c r="O12" s="2">
         <v>0</v>
       </c>
       <c r="P12" s="2">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="Q12" s="2">
-        <v>11326</v>
+        <v>10328</v>
       </c>
       <c r="R12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="11">
+        <v>2017</v>
+      </c>
+      <c r="C13" s="2">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2">
+        <v>0</v>
+      </c>
+      <c r="E13" s="2">
         <v>25</v>
       </c>
-      <c r="B13" s="11">
-[...2 lines deleted...]
-      <c r="C13" s="2">
+      <c r="F13" s="2">
         <v>10</v>
       </c>
-      <c r="D13" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H13" s="2">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="I13" s="2">
+        <v>12</v>
+      </c>
+      <c r="J13" s="2">
+        <v>636</v>
+      </c>
+      <c r="K13" s="2">
+        <v>34</v>
+      </c>
+      <c r="L13" s="2">
+        <v>0</v>
+      </c>
+      <c r="M13" s="2">
+        <v>1</v>
+      </c>
+      <c r="N13" s="2">
         <v>3</v>
       </c>
-      <c r="J13" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="O13" s="2">
         <v>0</v>
       </c>
       <c r="P13" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Q13" s="2">
-        <v>10711</v>
+        <v>9759</v>
       </c>
       <c r="R13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B14" s="11">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C14" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="2">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="F14" s="2">
+        <v>7</v>
+      </c>
+      <c r="G14" s="2">
+        <v>7</v>
+      </c>
+      <c r="H14" s="2">
+        <v>40</v>
+      </c>
+      <c r="I14" s="2">
+        <v>6</v>
+      </c>
+      <c r="J14" s="2">
+        <v>600</v>
+      </c>
+      <c r="K14" s="2">
+        <v>30</v>
+      </c>
+      <c r="L14" s="2">
+        <v>0</v>
+      </c>
+      <c r="M14" s="2">
+        <v>0</v>
+      </c>
+      <c r="N14" s="2">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-[...20 lines deleted...]
-      <c r="N14" s="2">
+      <c r="O14" s="2">
+        <v>0</v>
+      </c>
+      <c r="P14" s="2">
         <v>4</v>
       </c>
-      <c r="O14" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="Q14" s="2">
-        <v>10328</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9179</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B15" s="11">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C15" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D15" s="2">
         <v>0</v>
       </c>
       <c r="E15" s="2">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F15" s="2">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>7</v>
       </c>
       <c r="H15" s="2">
+        <v>141</v>
+      </c>
+      <c r="I15" s="2">
+        <v>8</v>
+      </c>
+      <c r="J15" s="2">
+        <v>594</v>
+      </c>
+      <c r="K15" s="2">
+        <v>32</v>
+      </c>
+      <c r="L15" s="2">
+        <v>0</v>
+      </c>
+      <c r="M15" s="2">
+        <v>0</v>
+      </c>
+      <c r="N15" s="2">
+        <v>25</v>
+      </c>
+      <c r="O15" s="2">
+        <v>0</v>
+      </c>
+      <c r="P15" s="2">
         <v>6</v>
       </c>
-      <c r="I15" s="2">
-[...14 lines deleted...]
-      <c r="N15" s="2">
+      <c r="Q15" s="2">
+        <v>8732</v>
+      </c>
+      <c r="R15" s="3" t="s">
         <v>3</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B16" s="11">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C16" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D16" s="2">
         <v>0</v>
       </c>
       <c r="E16" s="2">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F16" s="2">
         <v>7</v>
       </c>
       <c r="G16" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H16" s="2">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="I16" s="2">
         <v>6</v>
       </c>
       <c r="J16" s="2">
-        <v>600</v>
+        <v>498</v>
       </c>
       <c r="K16" s="2">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="L16" s="2">
         <v>0</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="O16" s="2">
         <v>0</v>
       </c>
       <c r="P16" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="Q16" s="2">
-        <v>9179</v>
+        <v>7823</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B17" s="11">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C17" s="2">
         <v>0</v>
       </c>
       <c r="D17" s="2">
         <v>0</v>
       </c>
       <c r="E17" s="2">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F17" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G17" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H17" s="2">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="I17" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J17" s="2">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>404</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="L17" s="2">
         <v>0</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="O17" s="2">
         <v>0</v>
       </c>
       <c r="P17" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q17" s="2">
-        <v>8732</v>
+        <v>7062</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B18" s="11">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C18" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D18" s="2">
         <v>0</v>
       </c>
       <c r="E18" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F18" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J18" s="2">
-        <v>498</v>
+        <v>306</v>
       </c>
       <c r="K18" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L18" s="2">
         <v>0</v>
       </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
       <c r="N18" s="2">
         <v>0</v>
       </c>
       <c r="O18" s="2">
         <v>0</v>
       </c>
       <c r="P18" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Q18" s="2">
-        <v>7823</v>
+        <v>6576</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B19" s="11">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="2">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F19" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G19" s="2">
+        <v>5</v>
+      </c>
+      <c r="H19" s="2">
         <v>2</v>
       </c>
-      <c r="H19" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I19" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J19" s="2">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>299</v>
+      </c>
+      <c r="K19" s="2">
+        <v>0</v>
       </c>
       <c r="L19" s="2">
         <v>0</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
       <c r="N19" s="2">
         <v>0</v>
       </c>
       <c r="O19" s="2">
         <v>0</v>
       </c>
       <c r="P19" s="2">
         <v>5</v>
       </c>
       <c r="Q19" s="2">
-        <v>7062</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>6584</v>
+      </c>
+      <c r="R19" s="3">
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B20" s="11">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C20" s="2">
+        <v>0</v>
+      </c>
+      <c r="D20" s="2">
+        <v>0</v>
+      </c>
+      <c r="E20" s="2">
+        <v>25</v>
+      </c>
+      <c r="F20" s="2">
+        <v>9</v>
+      </c>
+      <c r="G20" s="2">
+        <v>9</v>
+      </c>
+      <c r="H20" s="2">
+        <v>32</v>
+      </c>
+      <c r="I20" s="2">
+        <v>7</v>
+      </c>
+      <c r="J20" s="2">
+        <v>407</v>
+      </c>
+      <c r="K20" s="2">
+        <v>33</v>
+      </c>
+      <c r="L20" s="2">
+        <v>0</v>
+      </c>
+      <c r="M20" s="2">
+        <v>0</v>
+      </c>
+      <c r="N20" s="2">
+        <v>0</v>
+      </c>
+      <c r="O20" s="2">
+        <v>0</v>
+      </c>
+      <c r="P20" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q20" s="2">
+        <v>6141</v>
+      </c>
+      <c r="R20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="13">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="18">
+        <v>0</v>
+      </c>
+      <c r="D21" s="14">
+        <v>0</v>
+      </c>
+      <c r="E21" s="14">
+        <v>22</v>
+      </c>
+      <c r="F21" s="14">
+        <v>9</v>
+      </c>
+      <c r="G21" s="14">
+        <v>24</v>
+      </c>
+      <c r="H21" s="14">
+        <v>53</v>
+      </c>
+      <c r="I21" s="14">
+        <v>8</v>
+      </c>
+      <c r="J21" s="14">
+        <v>413</v>
+      </c>
+      <c r="K21" s="14">
+        <v>45</v>
+      </c>
+      <c r="L21" s="18">
+        <v>0</v>
+      </c>
+      <c r="M21" s="14">
+        <v>0</v>
+      </c>
+      <c r="N21" s="18">
+        <v>0</v>
+      </c>
+      <c r="O21" s="14">
+        <v>0</v>
+      </c>
+      <c r="P21" s="14">
+        <v>3</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>5728</v>
+      </c>
+      <c r="R21" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="16"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="17"/>
+      <c r="O22" s="17"/>
+      <c r="P22" s="17"/>
+      <c r="Q22" s="17"/>
+      <c r="R22" s="17"/>
+    </row>
+    <row r="23" spans="1:18" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D20" s="2">
-[...11 lines deleted...]
-      <c r="H20" s="2">
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="30"/>
+      <c r="J23" s="30"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="30"/>
+      <c r="O23" s="30"/>
+      <c r="P23" s="30"/>
+      <c r="Q23" s="30"/>
+      <c r="R23" s="30"/>
+    </row>
+    <row r="24" spans="1:18" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="I20" s="2">
-[...184 lines deleted...]
-      <c r="R24" s="27"/>
+      <c r="B24" s="16"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="17"/>
+      <c r="O24" s="17"/>
+      <c r="P24" s="17"/>
+      <c r="Q24" s="17"/>
+      <c r="R24" s="17"/>
     </row>
     <row r="25" spans="1:18" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="16"/>
+      <c r="A25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="17"/>
       <c r="O25" s="17"/>
       <c r="P25" s="17"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="17"/>
     </row>
-    <row r="26" spans="1:18" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-      <c r="E31" s="4"/>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="E30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="Q3:Q6"/>
-[...7 lines deleted...]
-    <mergeCell ref="A24:R24"/>
+    <mergeCell ref="A23:R23"/>
     <mergeCell ref="K3:K6"/>
     <mergeCell ref="L3:L6"/>
     <mergeCell ref="M3:M6"/>
     <mergeCell ref="N3:N6"/>
     <mergeCell ref="O3:O6"/>
     <mergeCell ref="P3:P6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="I3:I6"/>
     <mergeCell ref="J3:J6"/>
+    <mergeCell ref="Q3:Q6"/>
+    <mergeCell ref="R3:R6"/>
+    <mergeCell ref="D3:D6"/>
+    <mergeCell ref="E3:E6"/>
+    <mergeCell ref="F3:F6"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:B7"/>
+    <mergeCell ref="C2:Q2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="27" max="16383" man="1"/>
+    <brk id="26" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>