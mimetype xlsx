--- v0 (2026-05-10)
+++ v1 (2026-08-26)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\113衛生福利統計指標\113年統計指標(人口、死亡率、醫療設施等)表4-6\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\114衛生福利統計指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB3BBE4B-BFC7-4F69-8880-10444893AE26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{523A3BFF-4476-441B-B52E-7AEFAFF05F01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{14FED21F-B161-4C3D-ACE8-89944C4990A1}"/>
   </bookViews>
   <sheets>
     <sheet name="表4-3" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'表4-3'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="25">
   <si>
     <r>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -85,78 +85,50 @@
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>104</t>
-    </r>
-[...26 lines deleted...]
-      <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
@@ -372,50 +344,65 @@
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛生福利部統計處</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="&quot;( &quot;####&quot;)&quot;"/>
     <numFmt numFmtId="178" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
@@ -1176,782 +1163,744 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F46D3FF-AC1E-4B47-9BD0-9D90DC6DA469}">
-  <dimension ref="A1:L23"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:B6"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.21875" style="4" customWidth="1"/>
     <col min="2" max="2" width="7.44140625" style="4" customWidth="1"/>
     <col min="3" max="12" width="10.21875" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="27" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
     </row>
     <row r="2" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="29" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="37" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="30"/>
       <c r="H2" s="37" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
     </row>
     <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
       <c r="B3" s="32"/>
       <c r="C3" s="38"/>
       <c r="D3" s="24" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="21" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G3" s="21" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="H3" s="38"/>
       <c r="I3" s="37" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="J3" s="5"/>
       <c r="K3" s="21" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L3" s="24" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="31"/>
       <c r="B4" s="32"/>
       <c r="C4" s="38"/>
       <c r="D4" s="35"/>
       <c r="E4" s="40" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="38"/>
       <c r="I4" s="35"/>
       <c r="J4" s="40" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="K4" s="22"/>
       <c r="L4" s="25"/>
     </row>
     <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="31"/>
       <c r="B5" s="32"/>
       <c r="C5" s="39"/>
       <c r="D5" s="36"/>
       <c r="E5" s="41"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
       <c r="H5" s="39"/>
       <c r="I5" s="36"/>
       <c r="J5" s="41"/>
       <c r="K5" s="23"/>
       <c r="L5" s="26"/>
     </row>
     <row r="6" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="33"/>
       <c r="B6" s="34"/>
       <c r="C6" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J6" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="L6" s="8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B7" s="10">
         <v>2000</v>
       </c>
       <c r="C7" s="1">
         <v>159212</v>
       </c>
       <c r="D7" s="1">
         <v>41915</v>
       </c>
       <c r="E7" s="1">
         <v>29585</v>
       </c>
       <c r="F7" s="1">
         <v>24404</v>
       </c>
       <c r="G7" s="1">
         <v>79176</v>
       </c>
       <c r="H7" s="2">
         <v>71.470280659516817</v>
       </c>
       <c r="I7" s="2">
         <v>18.815647148730292</v>
       </c>
       <c r="J7" s="2">
         <v>13.280709075395103</v>
       </c>
       <c r="K7" s="2">
         <v>10.954957724385402</v>
       </c>
       <c r="L7" s="3">
         <v>35.542113292326611</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B8" s="10">
         <v>2005</v>
       </c>
       <c r="C8" s="1">
         <v>199734</v>
       </c>
       <c r="D8" s="1">
         <v>48844</v>
       </c>
       <c r="E8" s="1">
         <v>34093</v>
       </c>
       <c r="F8" s="1">
         <v>26750</v>
       </c>
       <c r="G8" s="1">
         <v>104786</v>
       </c>
       <c r="H8" s="2">
         <v>87.716574639961038</v>
       </c>
       <c r="I8" s="2">
         <v>21.450671251335564</v>
       </c>
       <c r="J8" s="2">
         <v>14.972519346732112</v>
       </c>
       <c r="K8" s="2">
         <v>11.747716320801455</v>
       </c>
       <c r="L8" s="3">
         <v>46.018549622112197</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="11" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B9" s="12">
         <v>2010</v>
       </c>
       <c r="C9" s="1">
         <v>241156</v>
       </c>
       <c r="D9" s="1">
         <v>55897</v>
       </c>
       <c r="E9" s="1">
         <v>38887</v>
       </c>
       <c r="F9" s="1">
         <v>30001</v>
       </c>
       <c r="G9" s="1">
         <v>128955</v>
       </c>
       <c r="H9" s="2">
         <v>104.11653543157509</v>
       </c>
       <c r="I9" s="2">
         <v>24.132934619162501</v>
       </c>
       <c r="J9" s="2">
         <v>16.789048223256565</v>
       </c>
       <c r="K9" s="2">
         <v>12.952612331779777</v>
       </c>
       <c r="L9" s="3">
         <v>55.674948276546147</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B10" s="12">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C10" s="1">
-        <v>265759</v>
+        <v>280508</v>
       </c>
       <c r="D10" s="1">
-        <v>60736</v>
+        <v>63806</v>
       </c>
       <c r="E10" s="1">
-        <v>41965</v>
+        <v>44006</v>
       </c>
       <c r="F10" s="1">
-        <v>32668</v>
+        <v>33516</v>
       </c>
       <c r="G10" s="1">
-        <v>140915</v>
+        <v>148223</v>
       </c>
       <c r="H10" s="2">
-        <v>113.70090346266674</v>
+        <v>119.4</v>
       </c>
       <c r="I10" s="2">
-        <v>25.984964094192584</v>
+        <v>27.160650013276822</v>
       </c>
       <c r="J10" s="2">
-        <v>17.954080252449813</v>
+        <v>18.732275404887623</v>
       </c>
       <c r="K10" s="2">
-        <v>13.976501696342917</v>
+        <v>14.266939564382438</v>
       </c>
       <c r="L10" s="3">
-        <v>60.288316901560002</v>
+        <v>63.094897453498568</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="11" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B11" s="12">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C11" s="1">
-        <v>271555</v>
+        <v>289174</v>
       </c>
       <c r="D11" s="1">
-        <v>62295</v>
+        <v>65202</v>
       </c>
       <c r="E11" s="1">
-        <v>42961</v>
+        <v>44849</v>
       </c>
       <c r="F11" s="1">
-        <v>33162</v>
+        <v>33908</v>
       </c>
       <c r="G11" s="1">
-        <v>142708</v>
+        <v>153509</v>
       </c>
       <c r="H11" s="2">
-        <v>115.88199295264398</v>
+        <v>122.84463056125843</v>
       </c>
       <c r="I11" s="2">
-        <v>26.583449949310296</v>
+        <v>27.698602232065024</v>
       </c>
       <c r="J11" s="2">
-        <v>18.332957593263018</v>
+        <v>19.052400409586888</v>
       </c>
       <c r="K11" s="2">
-        <v>14.151382409808621</v>
+        <v>14.404530604657234</v>
       </c>
       <c r="L11" s="3">
-        <v>60.898482628881517</v>
+        <v>65.212489341462984</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="11" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B12" s="12">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C12" s="1">
-        <v>280508</v>
+        <v>299782</v>
       </c>
       <c r="D12" s="1">
-        <v>63806</v>
+        <v>67428</v>
       </c>
       <c r="E12" s="1">
-        <v>44006</v>
+        <v>46356</v>
       </c>
       <c r="F12" s="1">
-        <v>33516</v>
+        <v>34526</v>
       </c>
       <c r="G12" s="1">
-        <v>148223</v>
+        <v>159621</v>
       </c>
       <c r="H12" s="2">
-        <v>119.4</v>
+        <v>127.18133001731306</v>
       </c>
       <c r="I12" s="2">
-        <v>27.160650013276822</v>
+        <v>28.606062806997702</v>
       </c>
       <c r="J12" s="2">
-        <v>18.732275404887623</v>
+        <v>19.666349995271776</v>
       </c>
       <c r="K12" s="2">
-        <v>14.266939564382438</v>
+        <v>14.64751919787629</v>
       </c>
       <c r="L12" s="3">
-        <v>63.094897453498568</v>
+        <v>67.718579096455173</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="11" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B13" s="12">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C13" s="1">
-        <v>289174</v>
+        <v>312887</v>
       </c>
       <c r="D13" s="1">
-        <v>65202</v>
+        <v>69069</v>
       </c>
       <c r="E13" s="1">
-        <v>44849</v>
+        <v>47471</v>
       </c>
       <c r="F13" s="1">
-        <v>33908</v>
+        <v>34838</v>
       </c>
       <c r="G13" s="1">
-        <v>153509</v>
+        <v>167803</v>
       </c>
       <c r="H13" s="2">
-        <v>122.84463056125843</v>
+        <v>132.6414438771539</v>
       </c>
       <c r="I13" s="2">
-        <v>27.698602232065024</v>
+        <v>29.280257368158932</v>
       </c>
       <c r="J13" s="2">
-        <v>19.052400409586888</v>
+        <v>20.124268449287996</v>
       </c>
       <c r="K13" s="2">
-        <v>14.404530604657234</v>
+        <v>14.76879071930853</v>
       </c>
       <c r="L13" s="3">
-        <v>65.212489341462984</v>
+        <v>71.136327833748481</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="11" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B14" s="12">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C14" s="1">
-        <v>299782</v>
+        <v>326691</v>
       </c>
       <c r="D14" s="1">
-        <v>67428</v>
+        <v>71766</v>
       </c>
       <c r="E14" s="1">
-        <v>46356</v>
+        <v>49542</v>
       </c>
       <c r="F14" s="1">
-        <v>34526</v>
+        <v>35316</v>
       </c>
       <c r="G14" s="1">
-        <v>159621</v>
+        <v>172966</v>
       </c>
       <c r="H14" s="2">
-        <v>127.18133001731306</v>
+        <v>138.41008568315999</v>
       </c>
       <c r="I14" s="2">
-        <v>28.606062806997702</v>
+        <v>30.405301061668901</v>
       </c>
       <c r="J14" s="2">
-        <v>19.666349995271776</v>
+        <v>20.989597096078899</v>
       </c>
       <c r="K14" s="2">
-        <v>14.64751919787629</v>
+        <v>14.9624280619499</v>
       </c>
       <c r="L14" s="3">
-        <v>67.718579096455173</v>
+        <v>73.280986866101301</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11" t="s">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B15" s="12">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C15" s="1">
-        <v>312887</v>
+        <v>337942</v>
       </c>
       <c r="D15" s="1">
-        <v>69069</v>
+        <v>73776</v>
       </c>
       <c r="E15" s="1">
-        <v>47471</v>
+        <v>51045</v>
       </c>
       <c r="F15" s="1">
-        <v>34838</v>
+        <v>35734</v>
       </c>
       <c r="G15" s="1">
-        <v>167803</v>
+        <v>178498</v>
       </c>
       <c r="H15" s="2">
-        <v>132.6414438771539</v>
+        <v>143.43135478970629</v>
       </c>
       <c r="I15" s="2">
-        <v>29.280257368158932</v>
+        <v>31.312448973390019</v>
       </c>
       <c r="J15" s="2">
-        <v>20.124268449287996</v>
+        <v>21.664822677384155</v>
       </c>
       <c r="K15" s="2">
-        <v>14.76879071930853</v>
+        <v>15.166436939046832</v>
       </c>
       <c r="L15" s="3">
-        <v>71.136327833748481</v>
+        <v>75.759183431633218</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="11" t="s">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="B16" s="12">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C16" s="1">
-        <v>326691</v>
+        <v>347555</v>
       </c>
       <c r="D16" s="1">
-        <v>71766</v>
+        <v>75384</v>
       </c>
       <c r="E16" s="1">
-        <v>49542</v>
+        <v>52175</v>
       </c>
       <c r="F16" s="1">
-        <v>35316</v>
+        <v>35977</v>
       </c>
       <c r="G16" s="1">
-        <v>172966</v>
+        <v>183253</v>
       </c>
       <c r="H16" s="2">
-        <v>138.41008568315999</v>
+        <v>148.6846337123001</v>
       </c>
       <c r="I16" s="2">
-        <v>30.405301061668901</v>
+        <v>32.25</v>
       </c>
       <c r="J16" s="2">
-        <v>20.989597096078899</v>
+        <v>22.320555779486</v>
       </c>
       <c r="K16" s="2">
-        <v>14.9624280619499</v>
+        <v>15.39</v>
       </c>
       <c r="L16" s="3">
-        <v>73.280986866101301</v>
+        <v>78.400000000000006</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="11" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B17" s="12">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C17" s="1">
-        <v>337942</v>
+        <v>354099</v>
       </c>
       <c r="D17" s="1">
-        <v>73776</v>
+        <v>76730</v>
       </c>
       <c r="E17" s="1">
-        <v>51045</v>
+        <v>53063</v>
       </c>
       <c r="F17" s="1">
-        <v>35734</v>
+        <v>36336</v>
       </c>
       <c r="G17" s="1">
-        <v>178498</v>
+        <v>185778</v>
       </c>
       <c r="H17" s="2">
-        <v>143.43135478970629</v>
+        <v>152.20566490605484</v>
       </c>
       <c r="I17" s="2">
-        <v>31.312448973390019</v>
+        <v>32.979999999999997</v>
       </c>
       <c r="J17" s="2">
-        <v>21.664822677384155</v>
+        <v>22.80843374322577</v>
       </c>
       <c r="K17" s="2">
-        <v>15.166436939046832</v>
+        <v>15.62</v>
       </c>
       <c r="L17" s="3">
-        <v>75.759183431633218</v>
+        <v>79.849999999999994</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B18" s="12">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C18" s="1">
-        <v>347555</v>
+        <v>359954</v>
       </c>
       <c r="D18" s="1">
-        <v>75384</v>
+        <v>78184</v>
       </c>
       <c r="E18" s="1">
-        <v>52175</v>
+        <v>54016</v>
       </c>
       <c r="F18" s="1">
-        <v>35977</v>
+        <v>36726</v>
       </c>
       <c r="G18" s="1">
-        <v>183253</v>
+        <v>187725</v>
       </c>
       <c r="H18" s="2">
-        <v>148.6846337123001</v>
+        <v>153.69223176915278</v>
       </c>
       <c r="I18" s="2">
-        <v>32.25</v>
+        <v>33.382802937707154</v>
       </c>
       <c r="J18" s="2">
-        <v>22.320555779486</v>
+        <v>23.063612548388281</v>
       </c>
       <c r="K18" s="2">
-        <v>15.39</v>
+        <v>15.681172883073684</v>
       </c>
       <c r="L18" s="3">
-        <v>78.400000000000006</v>
+        <v>80.154336967679768</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="12">
+        <v>2024</v>
+      </c>
+      <c r="C19" s="1">
+        <v>369119</v>
+      </c>
+      <c r="D19" s="1">
+        <v>79957</v>
+      </c>
+      <c r="E19" s="1">
+        <v>55230</v>
+      </c>
+      <c r="F19" s="1">
+        <v>37163</v>
+      </c>
+      <c r="G19" s="1">
+        <v>192146</v>
+      </c>
+      <c r="H19" s="2">
+        <v>157.74167935173261</v>
+      </c>
+      <c r="I19" s="2">
+        <v>34.169336869482422</v>
+      </c>
+      <c r="J19" s="2">
+        <v>23.602342200201537</v>
+      </c>
+      <c r="K19" s="2">
+        <v>15.881474618614696</v>
+      </c>
+      <c r="L19" s="3">
+        <v>82.112903212021081</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="14">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="15">
+        <v>377484</v>
+      </c>
+      <c r="D20" s="15">
+        <v>81607</v>
+      </c>
+      <c r="E20" s="15">
+        <v>56405</v>
+      </c>
+      <c r="F20" s="15">
+        <v>37584</v>
+      </c>
+      <c r="G20" s="15">
+        <v>196047</v>
+      </c>
+      <c r="H20" s="16">
+        <v>162.01633605921455</v>
+      </c>
+      <c r="I20" s="16">
+        <v>35.025768341927936</v>
+      </c>
+      <c r="J20" s="16">
+        <v>24.209056371713761</v>
+      </c>
+      <c r="K20" s="16">
+        <v>16.131073037398991</v>
+      </c>
+      <c r="L20" s="17">
+        <v>84.143477963041704</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="12">
-[...125 lines deleted...]
-    <row r="23" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="19"/>
+      <c r="L21" s="19"/>
+    </row>
+    <row r="22" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="L3:L5"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:B6"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="C2:G2"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="G3:G5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="I3:I5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>