--- v0 (2026-05-10)
+++ v1 (2026-09-06)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\113衛生福利統計指標\113年統計指標(人口、死亡率、醫療設施等)表4-6\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\114衛生福利統計指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A8EAA17-6EC9-42C0-AB7B-CA48F65F6572}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5710745C-3603-4F71-AD5C-A25320FE8151}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{14FED21F-B161-4C3D-ACE8-89944C4990A1}"/>
   </bookViews>
   <sheets>
     <sheet name="表4-2" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'表4-2'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="24">
   <si>
     <r>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -85,78 +85,50 @@
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>104</t>
-    </r>
-[...26 lines deleted...]
-      <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
@@ -356,50 +328,65 @@
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛生福利部統計處</t>
     <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="&quot;( &quot;####&quot;)&quot;"/>
     <numFmt numFmtId="178" formatCode="0.0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="180" formatCode="#,##0;[Red]&quot;-&quot;#,##0"/>
     <numFmt numFmtId="181" formatCode="#,##0.00&quot; &quot;"/>
   </numFmts>
@@ -1210,684 +1197,652 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F46D3FF-AC1E-4B47-9BD0-9D90DC6DA469}">
-  <dimension ref="A1:J23"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:B6"/>
+      <selection pane="bottomRight" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" style="6" customWidth="1"/>
     <col min="2" max="2" width="7.77734375" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.44140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.44140625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="11" style="6" customWidth="1"/>
     <col min="10" max="10" width="9.77734375" style="6" customWidth="1"/>
     <col min="11" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="44" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
     </row>
     <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="52" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="54" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
       <c r="J2" s="54"/>
     </row>
     <row r="3" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="48"/>
       <c r="B3" s="49"/>
       <c r="C3" s="59"/>
       <c r="D3" s="55" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E3" s="55" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F3" s="56"/>
       <c r="G3" s="57" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="H3" s="57"/>
       <c r="I3" s="57"/>
       <c r="J3" s="58" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="48"/>
       <c r="B4" s="49"/>
       <c r="C4" s="59"/>
       <c r="D4" s="55"/>
       <c r="E4" s="55"/>
       <c r="F4" s="56"/>
       <c r="G4" s="56"/>
       <c r="H4" s="57" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="I4" s="57"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="48"/>
       <c r="B5" s="49"/>
       <c r="C5" s="59"/>
       <c r="D5" s="55"/>
       <c r="E5" s="55"/>
       <c r="F5" s="56"/>
       <c r="G5" s="56"/>
       <c r="H5" s="12"/>
       <c r="I5" s="13" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="J5" s="58"/>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="50"/>
       <c r="B6" s="51"/>
       <c r="C6" s="14" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E6" s="15" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F6" s="15" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G6" s="14" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H6" s="14" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I6" s="14" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J6" s="16" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="17" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B7" s="18">
         <v>2000</v>
       </c>
       <c r="C7" s="2">
         <v>126476</v>
       </c>
       <c r="D7" s="1">
         <v>114179</v>
       </c>
       <c r="E7" s="1">
         <v>12297</v>
       </c>
       <c r="F7" s="3">
         <v>56.775087409824955</v>
       </c>
       <c r="G7" s="3">
         <v>51.254963039362437</v>
       </c>
       <c r="H7" s="3">
         <v>33.279207953504006</v>
       </c>
       <c r="I7" s="4">
         <v>31.029769617292924</v>
       </c>
       <c r="J7" s="5">
         <v>5.5201243704625176</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="17" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B8" s="18">
         <v>2005</v>
       </c>
       <c r="C8" s="2">
         <v>146382</v>
       </c>
       <c r="D8" s="1">
         <v>129548</v>
       </c>
       <c r="E8" s="1">
         <v>16834</v>
       </c>
       <c r="F8" s="3">
         <v>64.286138709217141</v>
       </c>
       <c r="G8" s="3">
         <v>56.893202015969607</v>
       </c>
       <c r="H8" s="3">
         <v>34.440790916867762</v>
       </c>
       <c r="I8" s="4">
         <v>31.800519121702962</v>
       </c>
       <c r="J8" s="5">
         <v>7.39293669324754</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>2010</v>
       </c>
       <c r="C9" s="2">
         <v>158922</v>
       </c>
       <c r="D9" s="1">
         <v>135401</v>
       </c>
       <c r="E9" s="1">
         <v>23521</v>
       </c>
       <c r="F9" s="3">
         <v>68.61288147032117</v>
       </c>
       <c r="G9" s="3">
         <v>58.457940146505564</v>
       </c>
       <c r="H9" s="3">
         <v>35.001972832973905</v>
       </c>
       <c r="I9" s="4">
         <v>32.009155637417173</v>
       </c>
       <c r="J9" s="5">
         <v>10.15494132381561</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="19" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B10" s="20">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C10" s="2">
-        <v>159422</v>
+        <v>162163</v>
       </c>
       <c r="D10" s="1">
-        <v>134197</v>
+        <v>133335</v>
       </c>
       <c r="E10" s="1">
-        <v>25225</v>
+        <v>28828</v>
       </c>
       <c r="F10" s="3">
-        <v>68.206252400954469</v>
+        <v>69</v>
       </c>
       <c r="G10" s="3">
-        <v>57.41412385649965</v>
+        <v>56.8</v>
       </c>
       <c r="H10" s="3">
-        <v>34.267842533068517</v>
+        <v>33.9</v>
       </c>
       <c r="I10" s="4">
-        <v>31.100154931754599</v>
+        <v>30.8</v>
       </c>
       <c r="J10" s="5">
-        <v>10.792128544454821</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B11" s="20">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C11" s="2">
-        <v>161491</v>
+        <v>163148</v>
       </c>
       <c r="D11" s="1">
-        <v>133518</v>
+        <v>133499</v>
       </c>
       <c r="E11" s="1">
-        <v>27973</v>
+        <v>29649</v>
       </c>
       <c r="F11" s="3">
-        <v>68.913844060744353</v>
+        <v>69.307253718550726</v>
       </c>
       <c r="G11" s="3">
-        <v>56.976788993209922</v>
+        <v>56.711998088685149</v>
       </c>
       <c r="H11" s="3">
-        <v>34.029973773300419</v>
+        <v>33.955660486046284</v>
       </c>
       <c r="I11" s="4">
-        <v>30.854212724696723</v>
+        <v>30.856230991780055</v>
       </c>
       <c r="J11" s="5">
-        <v>11.937055067534423</v>
+        <v>12.595255629865587</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B12" s="20">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C12" s="2">
-        <v>162163</v>
+        <v>164590</v>
       </c>
       <c r="D12" s="1">
-        <v>133335</v>
+        <v>134134</v>
       </c>
       <c r="E12" s="1">
-        <v>28828</v>
+        <v>30456</v>
       </c>
       <c r="F12" s="3">
-        <v>69</v>
+        <v>69.83</v>
       </c>
       <c r="G12" s="3">
-        <v>56.8</v>
+        <v>56.91</v>
       </c>
       <c r="H12" s="3">
-        <v>33.9</v>
+        <v>34.19</v>
       </c>
       <c r="I12" s="4">
-        <v>30.8</v>
+        <v>31.05</v>
       </c>
       <c r="J12" s="5">
-        <v>12.3</v>
+        <v>12.92</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B13" s="20">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C13" s="2">
-        <v>163148</v>
+        <v>167521</v>
       </c>
       <c r="D13" s="1">
-        <v>133499</v>
+        <v>135496</v>
       </c>
       <c r="E13" s="1">
-        <v>29649</v>
+        <v>32025</v>
       </c>
       <c r="F13" s="3">
-        <v>69.307253718550726</v>
+        <v>71.0167802425307</v>
       </c>
       <c r="G13" s="3">
-        <v>56.711998088685149</v>
+        <v>57.440497942000938</v>
       </c>
       <c r="H13" s="3">
-        <v>33.955660486046284</v>
+        <v>34.606484091776601</v>
       </c>
       <c r="I13" s="4">
-        <v>30.856230991780055</v>
+        <v>31.453310391500555</v>
       </c>
       <c r="J13" s="5">
-        <v>12.595255629865587</v>
+        <v>13.576282300529757</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="19" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B14" s="20">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C14" s="2">
-        <v>164590</v>
+        <v>168266</v>
       </c>
       <c r="D14" s="1">
-        <v>134134</v>
+        <v>135257</v>
       </c>
       <c r="E14" s="1">
-        <v>30456</v>
+        <v>33009</v>
       </c>
       <c r="F14" s="3">
-        <v>69.83</v>
-[...11 lines deleted...]
-        <v>12.92</v>
+        <v>71.289724778346098</v>
+      </c>
+      <c r="G14" s="4">
+        <v>57.304709830534698</v>
+      </c>
+      <c r="H14" s="4">
+        <v>34.566615152292798</v>
+      </c>
+      <c r="I14" s="21">
+        <v>31.439486328947801</v>
+      </c>
+      <c r="J14" s="22">
+        <v>13.985014947811401</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B15" s="20">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C15" s="2">
-        <v>167521</v>
+        <v>169780</v>
       </c>
       <c r="D15" s="1">
-        <v>135496</v>
+        <v>137029</v>
       </c>
       <c r="E15" s="1">
-        <v>32025</v>
+        <v>32751</v>
       </c>
       <c r="F15" s="3">
-        <v>71.0167802425307</v>
-[...11 lines deleted...]
-        <v>13.576282300529757</v>
+        <v>72.06</v>
+      </c>
+      <c r="G15" s="4">
+        <v>58.160000000000004</v>
+      </c>
+      <c r="H15" s="4">
+        <v>35.17</v>
+      </c>
+      <c r="I15" s="21">
+        <v>32.020000000000003</v>
+      </c>
+      <c r="J15" s="22">
+        <v>13.9</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="19" t="s">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="B16" s="20">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C16" s="2">
-        <v>168266</v>
+        <v>170710</v>
       </c>
       <c r="D16" s="1">
-        <v>135257</v>
+        <v>138442</v>
       </c>
       <c r="E16" s="1">
-        <v>33009</v>
+        <v>32268</v>
       </c>
       <c r="F16" s="3">
-        <v>71.289724778346098</v>
+        <v>73.03</v>
       </c>
       <c r="G16" s="4">
-        <v>57.304709830534698</v>
+        <v>59.23</v>
       </c>
       <c r="H16" s="4">
-        <v>34.566615152292798</v>
+        <v>35.85</v>
       </c>
       <c r="I16" s="21">
-        <v>31.439486328947801</v>
+        <v>32.68</v>
       </c>
       <c r="J16" s="22">
-        <v>13.985014947811401</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="20">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C17" s="2">
-        <v>169780</v>
+        <v>172095</v>
       </c>
       <c r="D17" s="1">
-        <v>137029</v>
+        <v>139441</v>
       </c>
       <c r="E17" s="1">
-        <v>32751</v>
+        <v>32654</v>
       </c>
       <c r="F17" s="3">
-        <v>72.06</v>
+        <v>73.972775852108612</v>
       </c>
       <c r="G17" s="4">
-        <v>58.160000000000004</v>
+        <v>59.94</v>
       </c>
       <c r="H17" s="4">
-        <v>35.17</v>
+        <v>36.369999999999997</v>
       </c>
       <c r="I17" s="21">
-        <v>32.020000000000003</v>
+        <v>33.204038403345166</v>
       </c>
       <c r="J17" s="22">
-        <v>13.9</v>
+        <v>14.035893097851503</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18" s="20">
-        <v>2021</v>
-[...23 lines deleted...]
-        <v>13.8</v>
+        <v>2023</v>
+      </c>
+      <c r="C18" s="38">
+        <v>171717</v>
+      </c>
+      <c r="D18" s="39">
+        <v>138664</v>
+      </c>
+      <c r="E18" s="39">
+        <v>33053</v>
+      </c>
+      <c r="F18" s="40">
+        <v>73.319282360256054</v>
+      </c>
+      <c r="G18" s="41">
+        <v>59.206397556459436</v>
+      </c>
+      <c r="H18" s="41">
+        <v>35.947656325188056</v>
+      </c>
+      <c r="I18" s="42">
+        <v>32.777348950118018</v>
+      </c>
+      <c r="J18" s="43">
+        <v>14.112884803796614</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19" s="20">
-        <v>2022</v>
-[...23 lines deleted...]
-        <v>14.035893097851503</v>
+        <v>2024</v>
+      </c>
+      <c r="C19" s="38">
+        <v>170659</v>
+      </c>
+      <c r="D19" s="39">
+        <v>137572</v>
+      </c>
+      <c r="E19" s="39">
+        <v>33087</v>
+      </c>
+      <c r="F19" s="40">
+        <v>72.930510909726493</v>
+      </c>
+      <c r="G19" s="41">
+        <v>58.790900256493316</v>
+      </c>
+      <c r="H19" s="41">
+        <v>35.762056937926225</v>
+      </c>
+      <c r="I19" s="42">
+        <v>32.606531049708082</v>
+      </c>
+      <c r="J19" s="43">
+        <v>14.139610653233175</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="20">
-[...83 lines deleted...]
-      <c r="J23" s="11"/>
+      <c r="B20" s="24">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="32">
+        <v>169482</v>
+      </c>
+      <c r="D20" s="33">
+        <v>136083</v>
+      </c>
+      <c r="E20" s="33">
+        <v>33399</v>
+      </c>
+      <c r="F20" s="34">
+        <v>72.741765658909529</v>
+      </c>
+      <c r="G20" s="35">
+        <v>58.406896874956544</v>
+      </c>
+      <c r="H20" s="35">
+        <v>35.502180939616117</v>
+      </c>
+      <c r="I20" s="36">
+        <v>32.379747022335422</v>
+      </c>
+      <c r="J20" s="37">
+        <v>14.334868783952983</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="30"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:B6"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="F2:J2"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="G3:I3"/>
     <mergeCell ref="J3:J5"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">