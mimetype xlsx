--- v0 (2026-05-25)
+++ v1 (2026-08-23)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\113衛生福利統計指標\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\歷年衛生福利統計指標\114衛生福利統計指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F43E5D1-028F-4DAA-9776-D4B4C9B3BB67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{883E00B4-5080-4AC4-A2AC-E16AFC653FEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{14FED21F-B161-4C3D-ACE8-89944C4990A1}"/>
   </bookViews>
   <sheets>
     <sheet name="表4-1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'表4-1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="26">
   <si>
     <r>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -85,78 +85,50 @@
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>104</t>
-    </r>
-[...26 lines deleted...]
-      <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
@@ -371,50 +343,65 @@
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛生福利部統計處</t>
     <phoneticPr fontId="11" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="&quot;( &quot;####&quot;)&quot;"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
     <numFmt numFmtId="179" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
@@ -1182,736 +1169,702 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F46D3FF-AC1E-4B47-9BD0-9D90DC6DA469}">
-  <dimension ref="A1:L23"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:B6"/>
+      <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.21875" style="5" customWidth="1"/>
     <col min="2" max="2" width="9" style="5"/>
     <col min="3" max="3" width="10.88671875" style="5" customWidth="1"/>
     <col min="4" max="7" width="7.77734375" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.77734375" style="5" customWidth="1"/>
     <col min="9" max="11" width="9.77734375" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="36" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="37"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="38"/>
       <c r="D3" s="37" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="42"/>
       <c r="H3" s="36" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="37"/>
     </row>
-    <row r="4" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="32"/>
       <c r="B4" s="33"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="39" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F4" s="39" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G4" s="43" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="H4" s="38"/>
       <c r="I4" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="J4" s="39" t="s">
-[...6 lines deleted...]
-    <row r="5" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="5" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="39"/>
       <c r="F5" s="39"/>
       <c r="G5" s="43"/>
       <c r="H5" s="38"/>
       <c r="I5" s="39"/>
       <c r="J5" s="39"/>
       <c r="K5" s="40"/>
     </row>
-    <row r="6" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="34"/>
       <c r="B6" s="35"/>
       <c r="C6" s="8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E6" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="G6" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K6" s="10" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B7" s="12">
         <v>2000</v>
       </c>
       <c r="C7" s="2">
         <v>18082</v>
       </c>
       <c r="D7" s="3">
         <v>669</v>
       </c>
       <c r="E7" s="3">
         <v>617</v>
       </c>
       <c r="F7" s="3">
         <v>52</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H7" s="1">
         <v>17413</v>
       </c>
       <c r="I7" s="1">
         <v>9402</v>
       </c>
       <c r="J7" s="1">
         <v>2461</v>
       </c>
       <c r="K7" s="4">
         <v>5550</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B8" s="12">
         <v>2005</v>
       </c>
       <c r="C8" s="2">
         <v>19433</v>
       </c>
       <c r="D8" s="3">
         <v>556</v>
       </c>
       <c r="E8" s="3">
         <v>531</v>
       </c>
       <c r="F8" s="3">
         <v>25</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H8" s="1">
         <v>18877</v>
       </c>
       <c r="I8" s="1">
         <v>9948</v>
       </c>
       <c r="J8" s="1">
         <v>2900</v>
       </c>
       <c r="K8" s="4">
         <v>6029</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B9" s="14">
         <v>2010</v>
       </c>
       <c r="C9" s="2">
         <v>20691</v>
       </c>
       <c r="D9" s="3">
         <v>508</v>
       </c>
       <c r="E9" s="3">
         <v>492</v>
       </c>
       <c r="F9" s="3">
         <v>16</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H9" s="1">
         <v>20183</v>
       </c>
       <c r="I9" s="1">
         <v>10599</v>
       </c>
       <c r="J9" s="1">
         <v>3289</v>
       </c>
       <c r="K9" s="4">
         <v>6295</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B10" s="14">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C10" s="2">
-        <v>21713</v>
+        <v>22177</v>
       </c>
       <c r="D10" s="3">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="E10" s="3">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="F10" s="3">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H10" s="1">
-        <v>21218</v>
+        <v>21683</v>
       </c>
       <c r="I10" s="1">
-        <v>11105</v>
+        <v>11313</v>
       </c>
       <c r="J10" s="1">
-        <v>3548</v>
+        <v>3705</v>
       </c>
       <c r="K10" s="4">
-        <v>6565</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>6665</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="14">
+        <v>2016</v>
+      </c>
+      <c r="C11" s="2">
+        <v>22384</v>
+      </c>
+      <c r="D11" s="3">
+        <v>490</v>
+      </c>
+      <c r="E11" s="3">
+        <v>485</v>
+      </c>
+      <c r="F11" s="3">
         <v>5</v>
       </c>
-      <c r="B11" s="14">
-[...13 lines deleted...]
-      </c>
       <c r="G11" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H11" s="1">
-        <v>21544</v>
+        <v>21894</v>
       </c>
       <c r="I11" s="1">
-        <v>11277</v>
+        <v>11395</v>
       </c>
       <c r="J11" s="1">
-        <v>3637</v>
+        <v>3772</v>
       </c>
       <c r="K11" s="4">
-        <v>6630</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>6727</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B12" s="14">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C12" s="2">
-        <v>22177</v>
+        <v>22612</v>
       </c>
       <c r="D12" s="3">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="E12" s="3">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="F12" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H12" s="1">
-        <v>21683</v>
+        <v>22129</v>
       </c>
       <c r="I12" s="1">
-        <v>11313</v>
+        <v>11499</v>
       </c>
       <c r="J12" s="1">
-        <v>3705</v>
+        <v>3839</v>
       </c>
       <c r="K12" s="4">
-        <v>6665</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>6791</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B13" s="14">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C13" s="2">
-        <v>22384</v>
+        <v>22816</v>
       </c>
       <c r="D13" s="3">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="E13" s="3">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="F13" s="3">
         <v>5</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H13" s="1">
-        <v>21894</v>
+        <v>22333</v>
       </c>
       <c r="I13" s="1">
-        <v>11395</v>
+        <v>11580</v>
       </c>
       <c r="J13" s="1">
-        <v>3772</v>
+        <v>3917</v>
       </c>
       <c r="K13" s="4">
-        <v>6727</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>6836</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B14" s="14">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C14" s="2">
-        <v>22612</v>
+        <v>22992</v>
       </c>
       <c r="D14" s="3">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="E14" s="3">
+        <v>476</v>
+      </c>
+      <c r="F14" s="3">
+        <v>4</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="1">
+        <v>22512</v>
+      </c>
+      <c r="I14" s="1">
+        <v>11663</v>
+      </c>
+      <c r="J14" s="1">
+        <v>3975</v>
+      </c>
+      <c r="K14" s="4">
+        <v>6874</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="14">
+        <v>2020</v>
+      </c>
+      <c r="C15" s="2">
+        <v>23132</v>
+      </c>
+      <c r="D15" s="3">
+        <v>479</v>
+      </c>
+      <c r="E15" s="3">
+        <v>475</v>
+      </c>
+      <c r="F15" s="3">
+        <v>4</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="1">
+        <v>22653</v>
+      </c>
+      <c r="I15" s="1">
+        <v>11724</v>
+      </c>
+      <c r="J15" s="4">
+        <v>4036</v>
+      </c>
+      <c r="K15" s="4">
+        <v>6893</v>
+      </c>
+      <c r="L15" s="6"/>
+    </row>
+    <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="14">
+        <v>2021</v>
+      </c>
+      <c r="C16" s="2">
+        <v>23278</v>
+      </c>
+      <c r="D16" s="3">
         <v>478</v>
       </c>
-      <c r="F14" s="3">
-[...65 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="F16" s="3">
         <v>4</v>
       </c>
-      <c r="G16" s="3" t="s">
-        <v>21</v>
+      <c r="G16" s="3">
+        <v>1</v>
       </c>
       <c r="H16" s="1">
-        <v>22512</v>
+        <v>22800</v>
       </c>
       <c r="I16" s="1">
-        <v>11663</v>
-[...2 lines deleted...]
-        <v>3975</v>
+        <v>11835</v>
+      </c>
+      <c r="J16" s="4">
+        <v>4043</v>
       </c>
       <c r="K16" s="4">
-        <v>6874</v>
-      </c>
+        <v>6922</v>
+      </c>
+      <c r="L16" s="6"/>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B17" s="14">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C17" s="2">
-        <v>23132</v>
+        <v>23578</v>
       </c>
       <c r="D17" s="3">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E17" s="3">
         <v>475</v>
       </c>
       <c r="F17" s="3">
         <v>4</v>
       </c>
-      <c r="G17" s="3" t="s">
-        <v>21</v>
+      <c r="G17" s="3">
+        <v>1</v>
       </c>
       <c r="H17" s="1">
-        <v>22653</v>
+        <v>23098</v>
       </c>
       <c r="I17" s="1">
-        <v>11724</v>
+        <v>11998</v>
       </c>
       <c r="J17" s="4">
-        <v>4036</v>
+        <v>4131</v>
       </c>
       <c r="K17" s="4">
-        <v>6893</v>
+        <v>6969</v>
       </c>
       <c r="L17" s="6"/>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14">
-        <v>2021</v>
-[...10 lines deleted...]
-      <c r="F18" s="3">
+        <v>2023</v>
+      </c>
+      <c r="C18" s="24">
+        <v>23896</v>
+      </c>
+      <c r="D18" s="25">
+        <v>476</v>
+      </c>
+      <c r="E18" s="25">
+        <v>471</v>
+      </c>
+      <c r="F18" s="25">
         <v>4</v>
       </c>
-      <c r="G18" s="3">
+      <c r="G18" s="25">
         <v>1</v>
       </c>
-      <c r="H18" s="1">
-[...9 lines deleted...]
-        <v>6922</v>
+      <c r="H18" s="26">
+        <v>23420</v>
+      </c>
+      <c r="I18" s="26">
+        <v>12200</v>
+      </c>
+      <c r="J18" s="27">
+        <v>4194</v>
+      </c>
+      <c r="K18" s="27">
+        <v>7026</v>
       </c>
       <c r="L18" s="6"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="14">
+        <v>2024</v>
+      </c>
+      <c r="C19" s="24">
+        <v>24268</v>
+      </c>
+      <c r="D19" s="25">
+        <v>468</v>
+      </c>
+      <c r="E19" s="25">
+        <v>463</v>
+      </c>
+      <c r="F19" s="25">
+        <v>4</v>
+      </c>
+      <c r="G19" s="25">
+        <v>1</v>
+      </c>
+      <c r="H19" s="26">
+        <v>23800</v>
+      </c>
+      <c r="I19" s="26">
+        <v>12454</v>
+      </c>
+      <c r="J19" s="27">
+        <v>4249</v>
+      </c>
+      <c r="K19" s="27">
+        <v>7097</v>
+      </c>
+      <c r="L19" s="6"/>
+    </row>
+    <row r="20" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="16">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="19">
+        <v>24546</v>
+      </c>
+      <c r="D20" s="20">
+        <v>460</v>
+      </c>
+      <c r="E20" s="20">
+        <v>455</v>
+      </c>
+      <c r="F20" s="20">
+        <v>4</v>
+      </c>
+      <c r="G20" s="20">
+        <v>1</v>
+      </c>
+      <c r="H20" s="21">
+        <v>24086</v>
+      </c>
+      <c r="I20" s="21">
+        <v>12688</v>
+      </c>
+      <c r="J20" s="22">
+        <v>4270</v>
+      </c>
+      <c r="K20" s="22">
+        <v>7128</v>
+      </c>
+      <c r="L20" s="6"/>
+    </row>
+    <row r="21" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="14">
-[...120 lines deleted...]
-      <c r="B23" s="7"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:B6"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 