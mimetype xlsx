--- v0 (2026-05-25)
+++ v1 (2026-09-04)
@@ -1,83 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150310\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150831\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CCF8C652-1F7C-4C32-A3D3-E96DF8EB5D68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3C1356F-D1EC-47FD-84D1-143F76D366BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12225" yWindow="1920" windowWidth="14280" windowHeight="13560" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="1" r:id="rId1"/>
-    <sheet name="2025" sheetId="16" r:id="rId2"/>
-[...9 lines deleted...]
-    <sheet name="2018" sheetId="4" r:id="rId12"/>
+    <sheet name="End of June, 2026" sheetId="18" r:id="rId2"/>
+    <sheet name="2025" sheetId="16" r:id="rId3"/>
+    <sheet name="End of June, 2025" sheetId="17" state="hidden" r:id="rId4"/>
+    <sheet name="2024" sheetId="14" r:id="rId5"/>
+    <sheet name="End of June, 2024" sheetId="13" state="hidden" r:id="rId6"/>
+    <sheet name="2023" sheetId="12" r:id="rId7"/>
+    <sheet name="End of June, 2023" sheetId="11" state="hidden" r:id="rId8"/>
+    <sheet name="2022" sheetId="10" r:id="rId9"/>
+    <sheet name="2021" sheetId="8" r:id="rId10"/>
+    <sheet name="2020" sheetId="6" r:id="rId11"/>
+    <sheet name="2019" sheetId="2" r:id="rId12"/>
+    <sheet name="2018" sheetId="4" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B8" i="8" l="1"/>
   <c r="N29" i="8"/>
   <c r="K29" i="8"/>
   <c r="H29" i="8"/>
   <c r="B29" i="8"/>
@@ -376,51 +378,51 @@
   <c r="E11" i="8"/>
   <c r="G7" i="8"/>
   <c r="E12" i="8"/>
   <c r="E17" i="8"/>
   <c r="D7" i="4"/>
   <c r="C18" i="4"/>
   <c r="C22" i="4"/>
   <c r="E26" i="8"/>
   <c r="C8" i="4"/>
   <c r="E16" i="8"/>
   <c r="E20" i="8"/>
   <c r="F7" i="8"/>
   <c r="C11" i="4"/>
   <c r="E28" i="8"/>
   <c r="C13" i="4"/>
   <c r="C15" i="4"/>
   <c r="B7" i="8"/>
   <c r="E10" i="8"/>
   <c r="E9" i="8"/>
   <c r="E7" i="8" l="1"/>
   <c r="C7" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="688" uniqueCount="93">
   <si>
     <t>…</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：直轄市、縣﹝市﹞政府。</t>
     </r>
   </si>
   <si>
     <t>Source : County and City Government.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
@@ -2588,109 +2590,217 @@
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">月底
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>End of June,  2025</t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...18 lines deleted...]
-    <r>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">年底
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>End of 2025</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>End of June,  2026</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">2026/08/31	</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+End of June,  2026</t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;;[Red]&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="177" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
   </numFmts>
-  <fonts count="55" x14ac:knownFonts="1">
+  <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="標楷體"/>
@@ -3015,50 +3125,65 @@
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCE6F1"/>
         <bgColor rgb="FFDCE6F1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2DCDB"/>
         <bgColor rgb="FFF2DCDB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -4163,51 +4288,51 @@
     <xf numFmtId="0" fontId="36" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="30" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="22" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="31" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="42" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="42" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="43" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="42" fillId="0" borderId="16" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="43" fillId="0" borderId="16" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -4356,51 +4481,54 @@
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="54" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4666,51 +4794,51 @@
     <cellStyle name="標題 1" xfId="166" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="167" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="168" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="169" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="170" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="171" builtinId="21" customBuiltin="1"/>
     <cellStyle name="㼿?" xfId="172" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
     <cellStyle name="檢查儲存格" xfId="173" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="174" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="175" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4935,237 +5063,237 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S20"/>
+  <dimension ref="A1:S24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
+      <selection pane="bottomRight" activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.375" style="12" customWidth="1"/>
     <col min="2" max="4" width="8.625" style="12" customWidth="1"/>
     <col min="5" max="5" width="10" style="12" customWidth="1"/>
     <col min="6" max="19" width="8.5" style="12" customWidth="1"/>
     <col min="20" max="20" width="9" style="12" customWidth="1"/>
     <col min="21" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="3" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:19" s="3" customFormat="1" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="57" t="s">
         <v>69</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:19" s="6" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="71" t="s">
+      <c r="A3" s="72" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="72" t="s">
+      <c r="B3" s="73" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="73"/>
-[...1 lines deleted...]
-      <c r="E3" s="74" t="s">
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="75" t="s">
         <v>49</v>
       </c>
-      <c r="F3" s="75"/>
-[...12 lines deleted...]
-      <c r="S3" s="75"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
     </row>
     <row r="4" spans="1:19" s="6" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="71"/>
-      <c r="B4" s="76" t="s">
+      <c r="A4" s="72"/>
+      <c r="B4" s="77" t="s">
         <v>76</v>
       </c>
-      <c r="C4" s="76" t="s">
+      <c r="C4" s="77" t="s">
         <v>50</v>
       </c>
-      <c r="D4" s="76" t="s">
+      <c r="D4" s="77" t="s">
         <v>51</v>
       </c>
-      <c r="E4" s="69" t="s">
+      <c r="E4" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="F4" s="67" t="s">
+      <c r="F4" s="68" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="67" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" s="6" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="71"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="72"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-[...9 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+    </row>
+    <row r="6" spans="1:19" s="6" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="72"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
@@ -5690,1796 +5818,3711 @@
       <c r="L15" s="56">
         <v>9386</v>
       </c>
       <c r="M15" s="56">
         <v>8762</v>
       </c>
       <c r="N15" s="56">
         <v>15596</v>
       </c>
       <c r="O15" s="56">
         <v>8003</v>
       </c>
       <c r="P15" s="56">
         <v>7593</v>
       </c>
       <c r="Q15" s="56">
         <v>6968</v>
       </c>
       <c r="R15" s="56">
         <v>3587</v>
       </c>
       <c r="S15" s="56">
         <v>3381</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="66" t="s">
+    <row r="16" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B16" s="39">
+      <c r="B16" s="56">
         <v>28675</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="56">
         <v>853</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="56">
         <v>27822</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="56">
         <v>46541</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="56">
         <v>24056</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="56">
         <v>22485</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H16" s="56">
         <v>10478</v>
       </c>
-      <c r="I16" s="39">
+      <c r="I16" s="56">
         <v>5440</v>
       </c>
-      <c r="J16" s="39">
+      <c r="J16" s="56">
         <v>5038</v>
       </c>
-      <c r="K16" s="39">
+      <c r="K16" s="56">
         <v>19338</v>
       </c>
-      <c r="L16" s="39">
+      <c r="L16" s="56">
         <v>10063</v>
       </c>
-      <c r="M16" s="39">
+      <c r="M16" s="56">
         <v>9275</v>
       </c>
-      <c r="N16" s="39">
+      <c r="N16" s="56">
         <v>12489</v>
       </c>
-      <c r="O16" s="39">
+      <c r="O16" s="56">
         <v>6369</v>
       </c>
-      <c r="P16" s="39">
+      <c r="P16" s="56">
         <v>6120</v>
       </c>
-      <c r="Q16" s="39">
+      <c r="Q16" s="56">
         <v>4236</v>
       </c>
-      <c r="R16" s="39">
+      <c r="R16" s="56">
         <v>2184</v>
       </c>
-      <c r="S16" s="39">
+      <c r="S16" s="56">
         <v>2052</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="6" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="6" t="s">
+    <row r="17" spans="1:19" s="9" customFormat="1" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="39">
+        <v>28503</v>
+      </c>
+      <c r="C17" s="39">
+        <v>833</v>
+      </c>
+      <c r="D17" s="39">
+        <v>27670</v>
+      </c>
+      <c r="E17" s="39">
+        <v>51147</v>
+      </c>
+      <c r="F17" s="39">
+        <v>26460</v>
+      </c>
+      <c r="G17" s="39">
+        <v>24687</v>
+      </c>
+      <c r="H17" s="39">
+        <v>9724</v>
+      </c>
+      <c r="I17" s="39">
+        <v>5080</v>
+      </c>
+      <c r="J17" s="39">
+        <v>4644</v>
+      </c>
+      <c r="K17" s="39">
+        <v>18629</v>
+      </c>
+      <c r="L17" s="39">
+        <v>9698</v>
+      </c>
+      <c r="M17" s="39">
+        <v>8931</v>
+      </c>
+      <c r="N17" s="39">
+        <v>15956</v>
+      </c>
+      <c r="O17" s="39">
+        <v>8204</v>
+      </c>
+      <c r="P17" s="39">
+        <v>7752</v>
+      </c>
+      <c r="Q17" s="39">
+        <v>6838</v>
+      </c>
+      <c r="R17" s="39">
+        <v>3478</v>
+      </c>
+      <c r="S17" s="39">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="6" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="6" t="s">
+    <row r="19" spans="1:19" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="11"/>
-[...16 lines deleted...]
-      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="B20" s="60"/>
-[...16 lines deleted...]
-      <c r="S20" s="60"/>
+      <c r="A20" s="66" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B21" s="60"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="60"/>
+      <c r="S21" s="60"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B23" s="60"/>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="60"/>
+      <c r="M23" s="60"/>
+      <c r="N23" s="60"/>
+      <c r="O23" s="60"/>
+      <c r="P23" s="60"/>
+      <c r="Q23" s="60"/>
+      <c r="R23" s="60"/>
+      <c r="S23" s="60"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B24" s="60"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="60"/>
+      <c r="M24" s="60"/>
+      <c r="N24" s="60"/>
+      <c r="O24" s="60"/>
+      <c r="P24" s="60"/>
+      <c r="Q24" s="60"/>
+      <c r="R24" s="60"/>
+      <c r="S24" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="C9" sqref="C9:S27"/>
+      <selection pane="bottomRight" activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.625" customWidth="1"/>
-    <col min="2" max="2" width="9" customWidth="1"/>
+    <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
+    <col min="2" max="2" width="9" style="52" customWidth="1"/>
+    <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
+    <col min="4" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
+    <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="31" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="3"/>
+      <c r="A1" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="13"/>
-[...16 lines deleted...]
-      <c r="S2" s="3"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
     </row>
     <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="96" t="s">
-[...23 lines deleted...]
-      <c r="S3" s="75"/>
+      <c r="A3" s="84" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="96"/>
-[...9 lines deleted...]
-      <c r="E4" s="92" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="79" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="F4" s="89" t="s">
+      <c r="F4" s="90" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="89" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="96"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="96"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
         <v>60</v>
       </c>
       <c r="Q6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="R6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="S6" s="54" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="32.25" x14ac:dyDescent="0.25">
-      <c r="A7" s="14" t="s">
-[...54 lines deleted...]
-        <v>3099</v>
+      <c r="A7" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="45">
+        <f>SUM(C7:D7)</f>
+        <v>27547</v>
+      </c>
+      <c r="C7" s="46">
+        <f>SUM(C8:C29)</f>
+        <v>876</v>
+      </c>
+      <c r="D7" s="46">
+        <f>SUM(D8:D29)</f>
+        <v>26671</v>
+      </c>
+      <c r="E7" s="47">
+        <f>SUM(E8:E29)</f>
+        <v>44795</v>
+      </c>
+      <c r="F7" s="47">
+        <f>SUM(F8:F29)</f>
+        <v>23229</v>
+      </c>
+      <c r="G7" s="47">
+        <f>SUM(G8:G29)</f>
+        <v>21566</v>
+      </c>
+      <c r="H7" s="47">
+        <f t="shared" ref="H7:S7" si="0">SUM(H8:H29)</f>
+        <v>10151</v>
+      </c>
+      <c r="I7" s="47">
+        <f t="shared" si="0"/>
+        <v>5282</v>
+      </c>
+      <c r="J7" s="47">
+        <f t="shared" si="0"/>
+        <v>4869</v>
+      </c>
+      <c r="K7" s="47">
+        <f t="shared" si="0"/>
+        <v>15603</v>
+      </c>
+      <c r="L7" s="47">
+        <f t="shared" si="0"/>
+        <v>8142</v>
+      </c>
+      <c r="M7" s="47">
+        <f t="shared" si="0"/>
+        <v>7461</v>
+      </c>
+      <c r="N7" s="47">
+        <f t="shared" si="0"/>
+        <v>13023</v>
+      </c>
+      <c r="O7" s="47">
+        <f t="shared" si="0"/>
+        <v>6749</v>
+      </c>
+      <c r="P7" s="47">
+        <f t="shared" si="0"/>
+        <v>6274</v>
+      </c>
+      <c r="Q7" s="47">
+        <f t="shared" si="0"/>
+        <v>6018</v>
+      </c>
+      <c r="R7" s="47">
+        <f t="shared" si="0"/>
+        <v>3056</v>
+      </c>
+      <c r="S7" s="47">
+        <f t="shared" si="0"/>
+        <v>2962</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" s="33" t="s">
-        <v>13</v>
-[...53 lines deleted...]
-        <v>726</v>
+        <v>55</v>
+      </c>
+      <c r="B8" s="36">
+        <f>SUM(C8:D8)</f>
+        <v>5453</v>
+      </c>
+      <c r="C8" s="38">
+        <v>166</v>
+      </c>
+      <c r="D8" s="38">
+        <v>5287</v>
+      </c>
+      <c r="E8" s="38">
+        <f>SUM(F8:G8)</f>
+        <v>8480</v>
+      </c>
+      <c r="F8" s="38">
+        <f>I8+L8+O8+R8</f>
+        <v>4381</v>
+      </c>
+      <c r="G8" s="38">
+        <f>J8+M8+P8+S8</f>
+        <v>4099</v>
+      </c>
+      <c r="H8" s="38">
+        <f>SUM(I8:J8)</f>
+        <v>1814</v>
+      </c>
+      <c r="I8" s="38">
+        <v>953</v>
+      </c>
+      <c r="J8" s="38">
+        <v>861</v>
+      </c>
+      <c r="K8" s="38">
+        <f>SUM(L8:M8)</f>
+        <v>2742</v>
+      </c>
+      <c r="L8" s="38">
+        <v>1426</v>
+      </c>
+      <c r="M8" s="38">
+        <v>1316</v>
+      </c>
+      <c r="N8" s="38">
+        <f>SUM(O8:P8)</f>
+        <v>2531</v>
+      </c>
+      <c r="O8" s="38">
+        <v>1300</v>
+      </c>
+      <c r="P8" s="38">
+        <v>1231</v>
+      </c>
+      <c r="Q8" s="38">
+        <f>SUM(R8:S8)</f>
+        <v>1393</v>
+      </c>
+      <c r="R8" s="38">
+        <v>702</v>
+      </c>
+      <c r="S8" s="38">
+        <v>691</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="33" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>4112</v>
+        <v>63</v>
+      </c>
+      <c r="B9" s="36">
+        <f t="shared" ref="B9:B29" si="1">SUM(C9:D9)</f>
+        <v>4229</v>
       </c>
       <c r="C9" s="38">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D9" s="38">
-        <v>3937</v>
+        <v>4060</v>
       </c>
       <c r="E9" s="38">
-        <v>5851</v>
+        <f t="shared" ref="E9:E29" si="2">SUM(F9:G9)</f>
+        <v>5553</v>
       </c>
       <c r="F9" s="38">
-        <v>3016</v>
+        <f t="shared" ref="F9:G29" si="3">I9+L9+O9+R9</f>
+        <v>2902</v>
       </c>
       <c r="G9" s="38">
-        <v>2835</v>
+        <f t="shared" si="3"/>
+        <v>2651</v>
       </c>
       <c r="H9" s="38">
-        <v>1283</v>
+        <f t="shared" ref="H9:H29" si="4">SUM(I9:J9)</f>
+        <v>1299</v>
       </c>
       <c r="I9" s="38">
-        <v>671</v>
+        <v>701</v>
       </c>
       <c r="J9" s="38">
-        <v>612</v>
+        <v>598</v>
       </c>
       <c r="K9" s="38">
-        <v>1970</v>
+        <f t="shared" ref="K9:K29" si="5">SUM(L9:M9)</f>
+        <v>1768</v>
       </c>
       <c r="L9" s="38">
-        <v>1045</v>
+        <v>934</v>
       </c>
       <c r="M9" s="38">
-        <v>925</v>
+        <v>834</v>
       </c>
       <c r="N9" s="38">
-        <v>1595</v>
+        <f t="shared" ref="N9:N29" si="6">SUM(O9:P9)</f>
+        <v>1579</v>
       </c>
       <c r="O9" s="38">
-        <v>784</v>
+        <v>838</v>
       </c>
       <c r="P9" s="38">
-        <v>811</v>
+        <v>741</v>
       </c>
       <c r="Q9" s="38">
-        <v>1003</v>
+        <f t="shared" ref="Q9:Q29" si="7">SUM(R9:S9)</f>
+        <v>907</v>
       </c>
       <c r="R9" s="38">
-        <v>516</v>
+        <v>429</v>
       </c>
       <c r="S9" s="38">
-        <v>487</v>
+        <v>478</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="33" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2467</v>
+        <v>64</v>
+      </c>
+      <c r="B10" s="36">
+        <f t="shared" si="1"/>
+        <v>2469</v>
       </c>
       <c r="C10" s="38">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D10" s="38">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="E10" s="38">
-        <v>4673</v>
+        <f t="shared" si="2"/>
+        <v>4699</v>
       </c>
       <c r="F10" s="38">
-        <v>2411</v>
+        <f t="shared" si="3"/>
+        <v>2407</v>
       </c>
       <c r="G10" s="38">
-        <v>2262</v>
+        <f t="shared" si="3"/>
+        <v>2292</v>
       </c>
       <c r="H10" s="38">
-        <v>971</v>
+        <f t="shared" si="4"/>
+        <v>960</v>
       </c>
       <c r="I10" s="38">
-        <v>487</v>
+        <v>524</v>
       </c>
       <c r="J10" s="38">
-        <v>484</v>
+        <v>436</v>
       </c>
       <c r="K10" s="38">
-        <v>1664</v>
+        <f t="shared" si="5"/>
+        <v>1575</v>
       </c>
       <c r="L10" s="38">
-        <v>865</v>
+        <v>787</v>
       </c>
       <c r="M10" s="38">
-        <v>799</v>
+        <v>788</v>
       </c>
       <c r="N10" s="38">
-        <v>1250</v>
+        <f t="shared" si="6"/>
+        <v>1462</v>
       </c>
       <c r="O10" s="38">
-        <v>672</v>
+        <v>756</v>
       </c>
       <c r="P10" s="38">
-        <v>578</v>
+        <v>706</v>
       </c>
       <c r="Q10" s="38">
-        <v>788</v>
+        <f t="shared" si="7"/>
+        <v>702</v>
       </c>
       <c r="R10" s="38">
-        <v>387</v>
+        <v>340</v>
       </c>
       <c r="S10" s="38">
-        <v>401</v>
+        <v>362</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="33" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>4116</v>
+        <v>65</v>
+      </c>
+      <c r="B11" s="36">
+        <f t="shared" si="1"/>
+        <v>4161</v>
       </c>
       <c r="C11" s="38">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D11" s="38">
-        <v>4007</v>
+        <v>4049</v>
       </c>
       <c r="E11" s="38">
-        <v>7454</v>
+        <f t="shared" si="2"/>
+        <v>7501</v>
       </c>
       <c r="F11" s="38">
-        <v>3904</v>
+        <f t="shared" si="3"/>
+        <v>3862</v>
       </c>
       <c r="G11" s="38">
-        <v>3550</v>
+        <f t="shared" si="3"/>
+        <v>3639</v>
       </c>
       <c r="H11" s="38">
-        <v>1654</v>
+        <f t="shared" si="4"/>
+        <v>1737</v>
       </c>
       <c r="I11" s="38">
-        <v>845</v>
+        <v>876</v>
       </c>
       <c r="J11" s="38">
-        <v>809</v>
+        <v>861</v>
       </c>
       <c r="K11" s="38">
-        <v>2702</v>
+        <f t="shared" si="5"/>
+        <v>2631</v>
       </c>
       <c r="L11" s="38">
-        <v>1412</v>
+        <v>1344</v>
       </c>
       <c r="M11" s="38">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="N11" s="38">
-        <v>2222</v>
+        <f t="shared" si="6"/>
+        <v>2289</v>
       </c>
       <c r="O11" s="38">
-        <v>1174</v>
+        <v>1208</v>
       </c>
       <c r="P11" s="38">
-        <v>1048</v>
+        <v>1081</v>
       </c>
       <c r="Q11" s="38">
-        <v>876</v>
+        <f t="shared" si="7"/>
+        <v>844</v>
       </c>
       <c r="R11" s="38">
-        <v>473</v>
+        <v>434</v>
       </c>
       <c r="S11" s="38">
-        <v>403</v>
+        <v>410</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="33" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1950</v>
+        <v>66</v>
+      </c>
+      <c r="B12" s="36">
+        <f t="shared" si="1"/>
+        <v>1983</v>
       </c>
       <c r="C12" s="38">
         <v>66</v>
       </c>
       <c r="D12" s="38">
-        <v>1884</v>
+        <v>1917</v>
       </c>
       <c r="E12" s="38">
-        <v>3320</v>
+        <f t="shared" si="2"/>
+        <v>3378</v>
       </c>
       <c r="F12" s="38">
-        <v>1713</v>
+        <f t="shared" si="3"/>
+        <v>1815</v>
       </c>
       <c r="G12" s="38">
-        <v>1607</v>
+        <f t="shared" si="3"/>
+        <v>1563</v>
       </c>
       <c r="H12" s="38">
-        <v>777</v>
+        <f t="shared" si="4"/>
+        <v>817</v>
       </c>
       <c r="I12" s="38">
-        <v>407</v>
+        <v>441</v>
       </c>
       <c r="J12" s="38">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="K12" s="38">
-        <v>1350</v>
+        <f t="shared" si="5"/>
+        <v>1286</v>
       </c>
       <c r="L12" s="38">
-        <v>688</v>
+        <v>713</v>
       </c>
       <c r="M12" s="38">
-        <v>662</v>
+        <v>573</v>
       </c>
       <c r="N12" s="38">
-        <v>921</v>
+        <f t="shared" si="6"/>
+        <v>975</v>
       </c>
       <c r="O12" s="38">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="P12" s="38">
-        <v>448</v>
+        <v>478</v>
       </c>
       <c r="Q12" s="38">
-        <v>272</v>
+        <f t="shared" si="7"/>
+        <v>300</v>
       </c>
       <c r="R12" s="38">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="S12" s="38">
-        <v>127</v>
+        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>3028</v>
+        <v>67</v>
+      </c>
+      <c r="B13" s="36">
+        <f t="shared" si="1"/>
+        <v>3051</v>
       </c>
       <c r="C13" s="38">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="D13" s="38">
-        <v>2952</v>
+        <v>2966</v>
       </c>
       <c r="E13" s="38">
-        <v>4804</v>
+        <f t="shared" si="2"/>
+        <v>4873</v>
       </c>
       <c r="F13" s="38">
-        <v>2560</v>
+        <f t="shared" si="3"/>
+        <v>2553</v>
       </c>
       <c r="G13" s="38">
-        <v>2244</v>
+        <f t="shared" si="3"/>
+        <v>2320</v>
       </c>
       <c r="H13" s="38">
-        <v>1146</v>
+        <f t="shared" si="4"/>
+        <v>1119</v>
       </c>
       <c r="I13" s="38">
-        <v>602</v>
+        <v>575</v>
       </c>
       <c r="J13" s="38">
         <v>544</v>
       </c>
       <c r="K13" s="38">
-        <v>1745</v>
+        <f t="shared" si="5"/>
+        <v>1798</v>
       </c>
       <c r="L13" s="38">
-        <v>919</v>
+        <v>944</v>
       </c>
       <c r="M13" s="38">
-        <v>826</v>
+        <v>854</v>
       </c>
       <c r="N13" s="38">
-        <v>1259</v>
+        <f t="shared" si="6"/>
+        <v>1300</v>
       </c>
       <c r="O13" s="38">
-        <v>696</v>
+        <v>689</v>
       </c>
       <c r="P13" s="38">
-        <v>563</v>
+        <v>611</v>
       </c>
       <c r="Q13" s="38">
-        <v>654</v>
+        <f t="shared" si="7"/>
+        <v>656</v>
       </c>
       <c r="R13" s="38">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="S13" s="38">
         <v>311</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="19">
-        <v>341</v>
+      <c r="B14" s="36">
+        <f t="shared" si="1"/>
+        <v>350</v>
       </c>
       <c r="C14" s="38">
         <v>6</v>
       </c>
       <c r="D14" s="38">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="E14" s="38">
-        <v>558</v>
+        <f t="shared" si="2"/>
+        <v>552</v>
       </c>
       <c r="F14" s="38">
-        <v>277</v>
+        <f t="shared" si="3"/>
+        <v>298</v>
       </c>
       <c r="G14" s="38">
-        <v>281</v>
+        <f t="shared" si="3"/>
+        <v>254</v>
       </c>
       <c r="H14" s="38">
-        <v>136</v>
+        <f t="shared" si="4"/>
+        <v>155</v>
       </c>
       <c r="I14" s="38">
+        <v>79</v>
+      </c>
+      <c r="J14" s="38">
+        <v>76</v>
+      </c>
+      <c r="K14" s="38">
+        <f t="shared" si="5"/>
+        <v>198</v>
+      </c>
+      <c r="L14" s="38">
+        <v>120</v>
+      </c>
+      <c r="M14" s="38">
         <v>78</v>
       </c>
-      <c r="J14" s="38">
-[...10 lines deleted...]
-      </c>
       <c r="N14" s="38">
-        <v>156</v>
+        <f t="shared" si="6"/>
+        <v>135</v>
       </c>
       <c r="O14" s="38">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="P14" s="38">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="Q14" s="38">
-        <v>66</v>
+        <f t="shared" si="7"/>
+        <v>64</v>
       </c>
       <c r="R14" s="38">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S14" s="38">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="19">
-        <v>682</v>
+      <c r="B15" s="36">
+        <f t="shared" si="1"/>
+        <v>698</v>
       </c>
       <c r="C15" s="38">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" s="38">
-        <v>647</v>
+        <v>660</v>
       </c>
       <c r="E15" s="38">
-        <v>1199</v>
+        <f t="shared" si="2"/>
+        <v>1188</v>
       </c>
       <c r="F15" s="38">
-        <v>599</v>
+        <f t="shared" si="3"/>
+        <v>613</v>
       </c>
       <c r="G15" s="38">
-        <v>600</v>
+        <f t="shared" si="3"/>
+        <v>575</v>
       </c>
       <c r="H15" s="38">
-        <v>270</v>
+        <f t="shared" si="4"/>
+        <v>275</v>
       </c>
       <c r="I15" s="38">
+        <v>146</v>
+      </c>
+      <c r="J15" s="38">
         <v>129</v>
       </c>
-      <c r="J15" s="38">
-[...1 lines deleted...]
-      </c>
       <c r="K15" s="38">
-        <v>398</v>
+        <f t="shared" si="5"/>
+        <v>400</v>
       </c>
       <c r="L15" s="38">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M15" s="38">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="N15" s="38">
-        <v>351</v>
+        <f t="shared" si="6"/>
+        <v>332</v>
       </c>
       <c r="O15" s="38">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="P15" s="38">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="Q15" s="38">
-        <v>180</v>
+        <f t="shared" si="7"/>
+        <v>181</v>
       </c>
       <c r="R15" s="38">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="S15" s="38">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="19">
-        <v>528</v>
+      <c r="B16" s="36">
+        <f t="shared" si="1"/>
+        <v>529</v>
       </c>
       <c r="C16" s="38">
         <v>18</v>
       </c>
       <c r="D16" s="38">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E16" s="38">
-        <v>924</v>
+        <f t="shared" si="2"/>
+        <v>951</v>
       </c>
       <c r="F16" s="38">
-        <v>469</v>
+        <f t="shared" si="3"/>
+        <v>496</v>
       </c>
       <c r="G16" s="38">
+        <f t="shared" si="3"/>
         <v>455</v>
       </c>
       <c r="H16" s="38">
-        <v>200</v>
+        <f t="shared" si="4"/>
+        <v>211</v>
       </c>
       <c r="I16" s="38">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="J16" s="38">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="K16" s="38">
-        <v>334</v>
+        <f t="shared" si="5"/>
+        <v>355</v>
       </c>
       <c r="L16" s="38">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="M16" s="38">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="N16" s="38">
-        <v>261</v>
+        <f t="shared" si="6"/>
+        <v>268</v>
       </c>
       <c r="O16" s="38">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="P16" s="38">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="Q16" s="38">
-        <v>129</v>
+        <f t="shared" si="7"/>
+        <v>117</v>
       </c>
       <c r="R16" s="38">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="S16" s="38">
-        <v>62</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="19">
-        <v>668</v>
+      <c r="B17" s="36">
+        <f t="shared" si="1"/>
+        <v>689</v>
       </c>
       <c r="C17" s="38">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D17" s="38">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="E17" s="38">
-        <v>1257</v>
+        <f t="shared" si="2"/>
+        <v>1301</v>
       </c>
       <c r="F17" s="38">
-        <v>666</v>
+        <f t="shared" si="3"/>
+        <v>679</v>
       </c>
       <c r="G17" s="38">
-        <v>591</v>
+        <f t="shared" si="3"/>
+        <v>622</v>
       </c>
       <c r="H17" s="38">
-        <v>305</v>
+        <f t="shared" si="4"/>
+        <v>303</v>
       </c>
       <c r="I17" s="38">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="J17" s="38">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="K17" s="38">
-        <v>487</v>
+        <f t="shared" si="5"/>
+        <v>530</v>
       </c>
       <c r="L17" s="38">
-        <v>258</v>
+        <v>285</v>
       </c>
       <c r="M17" s="38">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="N17" s="38">
-        <v>355</v>
+        <f t="shared" si="6"/>
+        <v>375</v>
       </c>
       <c r="O17" s="38">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="P17" s="38">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="Q17" s="38">
-        <v>110</v>
+        <f t="shared" si="7"/>
+        <v>93</v>
       </c>
       <c r="R17" s="38">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="S17" s="38">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="19">
-        <v>372</v>
+      <c r="B18" s="36">
+        <f t="shared" si="1"/>
+        <v>377</v>
       </c>
       <c r="C18" s="38">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D18" s="38">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="E18" s="38">
-        <v>495</v>
+        <f t="shared" si="2"/>
+        <v>501</v>
       </c>
       <c r="F18" s="38">
-        <v>263</v>
+        <f t="shared" si="3"/>
+        <v>266</v>
       </c>
       <c r="G18" s="38">
-        <v>232</v>
+        <f t="shared" si="3"/>
+        <v>235</v>
       </c>
       <c r="H18" s="38">
-        <v>132</v>
+        <f t="shared" si="4"/>
+        <v>126</v>
       </c>
       <c r="I18" s="38">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="J18" s="38">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="K18" s="38">
-        <v>194</v>
+        <f t="shared" si="5"/>
+        <v>221</v>
       </c>
       <c r="L18" s="38">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="M18" s="38">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="N18" s="38">
-        <v>119</v>
+        <f t="shared" si="6"/>
+        <v>120</v>
       </c>
       <c r="O18" s="38">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="P18" s="38">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="Q18" s="38">
-        <v>50</v>
+        <f t="shared" si="7"/>
+        <v>34</v>
       </c>
       <c r="R18" s="38">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="S18" s="38">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="19">
-        <v>371</v>
+      <c r="B19" s="36">
+        <f t="shared" si="1"/>
+        <v>390</v>
       </c>
       <c r="C19" s="38">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D19" s="38">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="E19" s="38">
-        <v>682</v>
+        <f t="shared" si="2"/>
+        <v>718</v>
       </c>
       <c r="F19" s="38">
-        <v>378</v>
+        <f t="shared" si="3"/>
+        <v>355</v>
       </c>
       <c r="G19" s="38">
-        <v>304</v>
+        <f t="shared" si="3"/>
+        <v>363</v>
       </c>
       <c r="H19" s="38">
-        <v>173</v>
+        <f t="shared" si="4"/>
+        <v>191</v>
       </c>
       <c r="I19" s="38">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="J19" s="38">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="K19" s="38">
-        <v>274</v>
+        <f t="shared" si="5"/>
+        <v>287</v>
       </c>
       <c r="L19" s="38">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="M19" s="38">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="N19" s="38">
-        <v>179</v>
+        <f t="shared" si="6"/>
+        <v>184</v>
       </c>
       <c r="O19" s="38">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="P19" s="38">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="Q19" s="38">
+        <f t="shared" si="7"/>
         <v>56</v>
       </c>
       <c r="R19" s="38">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="S19" s="38">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="19">
-        <v>323</v>
+      <c r="B20" s="36">
+        <f t="shared" si="1"/>
+        <v>333</v>
       </c>
       <c r="C20" s="38">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D20" s="38">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="E20" s="38">
-        <v>467</v>
+        <f t="shared" si="2"/>
+        <v>477</v>
       </c>
       <c r="F20" s="38">
-        <v>227</v>
+        <f t="shared" si="3"/>
+        <v>233</v>
       </c>
       <c r="G20" s="38">
-        <v>240</v>
+        <f t="shared" si="3"/>
+        <v>244</v>
       </c>
       <c r="H20" s="38">
-        <v>115</v>
+        <f t="shared" si="4"/>
+        <v>113</v>
       </c>
       <c r="I20" s="38">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J20" s="38">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="K20" s="38">
-        <v>169</v>
+        <f t="shared" si="5"/>
+        <v>186</v>
       </c>
       <c r="L20" s="38">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M20" s="38">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="N20" s="38">
-        <v>128</v>
+        <f t="shared" si="6"/>
+        <v>130</v>
       </c>
       <c r="O20" s="38">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P20" s="38">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="Q20" s="38">
-        <v>55</v>
+        <f t="shared" si="7"/>
+        <v>48</v>
       </c>
       <c r="R20" s="38">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="S20" s="38">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="19">
-        <v>502</v>
+      <c r="B21" s="36">
+        <f t="shared" si="1"/>
+        <v>499</v>
       </c>
       <c r="C21" s="38">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D21" s="38">
         <v>488</v>
       </c>
       <c r="E21" s="38">
-        <v>836</v>
+        <f t="shared" si="2"/>
+        <v>872</v>
       </c>
       <c r="F21" s="38">
-        <v>430</v>
+        <f t="shared" si="3"/>
+        <v>453</v>
       </c>
       <c r="G21" s="38">
-        <v>406</v>
+        <f t="shared" si="3"/>
+        <v>419</v>
       </c>
       <c r="H21" s="38">
-        <v>181</v>
+        <f t="shared" si="4"/>
+        <v>199</v>
       </c>
       <c r="I21" s="38">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="J21" s="38">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="K21" s="38">
-        <v>370</v>
+        <f t="shared" si="5"/>
+        <v>330</v>
       </c>
       <c r="L21" s="38">
-        <v>201</v>
+        <v>175</v>
       </c>
       <c r="M21" s="38">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="N21" s="38">
-        <v>199</v>
+        <f t="shared" si="6"/>
+        <v>262</v>
       </c>
       <c r="O21" s="38">
-        <v>86</v>
+        <v>142</v>
       </c>
       <c r="P21" s="38">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="Q21" s="38">
-        <v>86</v>
+        <f t="shared" si="7"/>
+        <v>81</v>
       </c>
       <c r="R21" s="38">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="S21" s="38">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="19">
-        <v>174</v>
+      <c r="B22" s="36">
+        <f t="shared" si="1"/>
+        <v>175</v>
       </c>
       <c r="C22" s="38">
         <v>11</v>
       </c>
       <c r="D22" s="38">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E22" s="38">
-        <v>336</v>
+        <f t="shared" si="2"/>
+        <v>322</v>
       </c>
       <c r="F22" s="38">
-        <v>168</v>
+        <f t="shared" si="3"/>
+        <v>166</v>
       </c>
       <c r="G22" s="38">
-        <v>168</v>
+        <f t="shared" si="3"/>
+        <v>156</v>
       </c>
       <c r="H22" s="38">
-        <v>80</v>
+        <f t="shared" si="4"/>
+        <v>75</v>
       </c>
       <c r="I22" s="38">
+        <v>38</v>
+      </c>
+      <c r="J22" s="38">
+        <v>37</v>
+      </c>
+      <c r="K22" s="38">
+        <f t="shared" si="5"/>
+        <v>131</v>
+      </c>
+      <c r="L22" s="38">
+        <v>66</v>
+      </c>
+      <c r="M22" s="38">
+        <v>65</v>
+      </c>
+      <c r="N22" s="38">
+        <f t="shared" si="6"/>
+        <v>81</v>
+      </c>
+      <c r="O22" s="38">
+        <v>44</v>
+      </c>
+      <c r="P22" s="38">
+        <v>37</v>
+      </c>
+      <c r="Q22" s="38">
+        <f t="shared" si="7"/>
         <v>35</v>
       </c>
-      <c r="J22" s="38">
-[...22 lines deleted...]
-      </c>
       <c r="R22" s="38">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="S22" s="38">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A23" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="19">
-        <v>329</v>
+      <c r="B23" s="36">
+        <f t="shared" si="1"/>
+        <v>332</v>
       </c>
       <c r="C23" s="38">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D23" s="38">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="E23" s="38">
-        <v>596</v>
+        <f t="shared" si="2"/>
+        <v>613</v>
       </c>
       <c r="F23" s="38">
-        <v>302</v>
+        <f t="shared" si="3"/>
+        <v>317</v>
       </c>
       <c r="G23" s="38">
-        <v>294</v>
+        <f t="shared" si="3"/>
+        <v>296</v>
       </c>
       <c r="H23" s="38">
-        <v>118</v>
+        <f t="shared" si="4"/>
+        <v>129</v>
       </c>
       <c r="I23" s="38">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="J23" s="38">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K23" s="38">
-        <v>236</v>
+        <f t="shared" si="5"/>
+        <v>216</v>
       </c>
       <c r="L23" s="38">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="M23" s="38">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="N23" s="38">
-        <v>167</v>
+        <f t="shared" si="6"/>
+        <v>186</v>
       </c>
       <c r="O23" s="38">
         <v>89</v>
       </c>
       <c r="P23" s="38">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="Q23" s="38">
-        <v>75</v>
+        <f t="shared" si="7"/>
+        <v>82</v>
       </c>
       <c r="R23" s="38">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="S23" s="38">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="19">
-        <v>59</v>
+      <c r="B24" s="36">
+        <f t="shared" si="1"/>
+        <v>71</v>
       </c>
       <c r="C24" s="38">
         <v>0</v>
       </c>
       <c r="D24" s="38">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="E24" s="38">
-        <v>98</v>
+        <f t="shared" si="2"/>
+        <v>119</v>
       </c>
       <c r="F24" s="38">
-        <v>50</v>
+        <f t="shared" si="3"/>
+        <v>64</v>
       </c>
       <c r="G24" s="38">
-        <v>48</v>
+        <f t="shared" si="3"/>
+        <v>55</v>
       </c>
       <c r="H24" s="38">
+        <f t="shared" si="4"/>
+        <v>43</v>
+      </c>
+      <c r="I24" s="38">
+        <v>20</v>
+      </c>
+      <c r="J24" s="38">
+        <v>23</v>
+      </c>
+      <c r="K24" s="38">
+        <f t="shared" si="5"/>
+        <v>39</v>
+      </c>
+      <c r="L24" s="38">
+        <v>22</v>
+      </c>
+      <c r="M24" s="38">
+        <v>17</v>
+      </c>
+      <c r="N24" s="38">
+        <f t="shared" si="6"/>
         <v>30</v>
       </c>
-      <c r="I24" s="38">
-[...16 lines deleted...]
-      </c>
       <c r="O24" s="38">
+        <v>18</v>
+      </c>
+      <c r="P24" s="38">
         <v>12</v>
       </c>
-      <c r="P24" s="38">
-[...1 lines deleted...]
-      </c>
       <c r="Q24" s="38">
-        <v>6</v>
+        <f t="shared" si="7"/>
+        <v>7</v>
       </c>
       <c r="R24" s="38">
         <v>4</v>
       </c>
       <c r="S24" s="38">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="19">
-        <v>366</v>
+      <c r="B25" s="36">
+        <f t="shared" si="1"/>
+        <v>369</v>
       </c>
       <c r="C25" s="38">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D25" s="38">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E25" s="38">
-        <v>604</v>
+        <f t="shared" si="2"/>
+        <v>600</v>
       </c>
       <c r="F25" s="38">
-        <v>289</v>
+        <f t="shared" si="3"/>
+        <v>297</v>
       </c>
       <c r="G25" s="38">
-        <v>315</v>
+        <f t="shared" si="3"/>
+        <v>303</v>
       </c>
       <c r="H25" s="38">
-        <v>143</v>
+        <f t="shared" si="4"/>
+        <v>128</v>
       </c>
       <c r="I25" s="38">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="J25" s="38">
+        <v>62</v>
+      </c>
+      <c r="K25" s="38">
+        <f t="shared" si="5"/>
+        <v>199</v>
+      </c>
+      <c r="L25" s="38">
+        <v>109</v>
+      </c>
+      <c r="M25" s="38">
+        <v>90</v>
+      </c>
+      <c r="N25" s="38">
+        <f t="shared" si="6"/>
+        <v>152</v>
+      </c>
+      <c r="O25" s="38">
+        <v>63</v>
+      </c>
+      <c r="P25" s="38">
+        <v>89</v>
+      </c>
+      <c r="Q25" s="38">
+        <f t="shared" si="7"/>
+        <v>121</v>
+      </c>
+      <c r="R25" s="38">
         <v>59</v>
       </c>
-      <c r="K25" s="38">
-[...22 lines deleted...]
-      </c>
       <c r="S25" s="38">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="19">
-        <v>910</v>
+      <c r="B26" s="36">
+        <f t="shared" si="1"/>
+        <v>889</v>
       </c>
       <c r="C26" s="38">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D26" s="38">
-        <v>854</v>
+        <v>835</v>
       </c>
       <c r="E26" s="38">
-        <v>1474</v>
+        <f t="shared" si="2"/>
+        <v>1446</v>
       </c>
       <c r="F26" s="38">
-        <v>774</v>
+        <f t="shared" si="3"/>
+        <v>738</v>
       </c>
       <c r="G26" s="38">
-        <v>700</v>
+        <f t="shared" si="3"/>
+        <v>708</v>
       </c>
       <c r="H26" s="38">
-        <v>290</v>
+        <f t="shared" si="4"/>
+        <v>296</v>
       </c>
       <c r="I26" s="38">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="J26" s="38">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="K26" s="38">
-        <v>513</v>
+        <f t="shared" si="5"/>
+        <v>474</v>
       </c>
       <c r="L26" s="38">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M26" s="38">
-        <v>256</v>
+        <v>215</v>
       </c>
       <c r="N26" s="38">
-        <v>415</v>
+        <f t="shared" si="6"/>
+        <v>448</v>
       </c>
       <c r="O26" s="38">
         <v>223</v>
       </c>
       <c r="P26" s="38">
-        <v>192</v>
+        <v>225</v>
       </c>
       <c r="Q26" s="38">
-        <v>256</v>
+        <f t="shared" si="7"/>
+        <v>228</v>
       </c>
       <c r="R26" s="38">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="S26" s="38">
-        <v>130</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="19">
-        <v>427</v>
+      <c r="B27" s="36">
+        <f t="shared" si="1"/>
+        <v>433</v>
       </c>
       <c r="C27" s="38">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D27" s="38">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="E27" s="38">
-        <v>554</v>
+        <f t="shared" si="2"/>
+        <v>569</v>
       </c>
       <c r="F27" s="38">
-        <v>276</v>
+        <f t="shared" si="3"/>
+        <v>294</v>
       </c>
       <c r="G27" s="38">
-        <v>278</v>
+        <f t="shared" si="3"/>
+        <v>275</v>
       </c>
       <c r="H27" s="38">
-        <v>128</v>
+        <f t="shared" si="4"/>
+        <v>132</v>
       </c>
       <c r="I27" s="38">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="J27" s="38">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="K27" s="38">
-        <v>227</v>
+        <f t="shared" si="5"/>
+        <v>206</v>
       </c>
       <c r="L27" s="38">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="M27" s="38">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="N27" s="38">
-        <v>135</v>
+        <f t="shared" si="6"/>
+        <v>167</v>
       </c>
       <c r="O27" s="38">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="P27" s="38">
+        <v>80</v>
+      </c>
+      <c r="Q27" s="38">
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
-      <c r="Q27" s="38">
-[...1 lines deleted...]
-      </c>
       <c r="R27" s="38">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="S27" s="38">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="19">
-[...2 lines deleted...]
-      <c r="C28" s="20">
+      <c r="B28" s="36">
+        <f t="shared" si="1"/>
+        <v>61</v>
+      </c>
+      <c r="C28" s="37">
         <v>1</v>
       </c>
-      <c r="D28" s="21">
-[...17 lines deleted...]
-      <c r="J28" s="21">
+      <c r="D28" s="38">
+        <v>60</v>
+      </c>
+      <c r="E28" s="38">
+        <f t="shared" si="2"/>
+        <v>73</v>
+      </c>
+      <c r="F28" s="38">
+        <f t="shared" si="3"/>
+        <v>35</v>
+      </c>
+      <c r="G28" s="38">
+        <f t="shared" si="3"/>
+        <v>38</v>
+      </c>
+      <c r="H28" s="38">
+        <f t="shared" si="4"/>
+        <v>28</v>
+      </c>
+      <c r="I28" s="38">
         <v>10</v>
       </c>
-      <c r="K28" s="21">
+      <c r="J28" s="50">
+        <v>18</v>
+      </c>
+      <c r="K28" s="38">
+        <f t="shared" si="5"/>
         <v>30</v>
       </c>
-      <c r="L28" s="21">
-[...17 lines deleted...]
-      <c r="R28" s="21">
+      <c r="L28" s="38">
+        <v>19</v>
+      </c>
+      <c r="M28" s="38">
+        <v>11</v>
+      </c>
+      <c r="N28" s="38">
+        <f t="shared" si="6"/>
+        <v>12</v>
+      </c>
+      <c r="O28" s="38">
+        <v>4</v>
+      </c>
+      <c r="P28" s="38">
+        <v>8</v>
+      </c>
+      <c r="Q28" s="38">
+        <f t="shared" si="7"/>
         <v>3</v>
       </c>
-      <c r="S28" s="21">
+      <c r="R28" s="38">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:19" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="S28" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="22">
-[...2 lines deleted...]
-      <c r="C29" s="23">
+      <c r="B29" s="36">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="C29" s="48">
         <v>0</v>
       </c>
-      <c r="D29" s="23">
-[...5 lines deleted...]
-      <c r="F29" s="23">
+      <c r="D29" s="48">
+        <v>6</v>
+      </c>
+      <c r="E29" s="38">
+        <f t="shared" si="2"/>
+        <v>9</v>
+      </c>
+      <c r="F29" s="38">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="G29" s="38">
+        <f t="shared" si="3"/>
+        <v>4</v>
+      </c>
+      <c r="H29" s="38">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="I29" s="48">
+        <v>1</v>
+      </c>
+      <c r="J29" s="48">
+        <v>0</v>
+      </c>
+      <c r="K29" s="38">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="L29" s="48">
+        <v>0</v>
+      </c>
+      <c r="M29" s="48">
+        <v>1</v>
+      </c>
+      <c r="N29" s="38">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+      <c r="O29" s="48">
+        <v>3</v>
+      </c>
+      <c r="P29" s="49">
         <v>2</v>
       </c>
-      <c r="G29" s="23">
-[...2 lines deleted...]
-      <c r="H29" s="23">
+      <c r="Q29" s="49">
+        <f t="shared" si="7"/>
+        <v>2</v>
+      </c>
+      <c r="R29" s="48">
         <v>1</v>
       </c>
-      <c r="I29" s="23">
-[...2 lines deleted...]
-      <c r="J29" s="23">
+      <c r="S29" s="48">
         <v>1</v>
       </c>
-      <c r="K29" s="23">
-[...25 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="95" t="s">
-[...19 lines deleted...]
-      <c r="S30" s="6"/>
+      <c r="A30" s="83" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="E4:E6"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:S31"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="C9" sqref="C9:S27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
+    <col min="2" max="2" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+    </row>
+    <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+    </row>
+    <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="98" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="99" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
+    </row>
+    <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="97"/>
+      <c r="B4" s="100" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="100" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="93" t="s">
+        <v>78</v>
+      </c>
+      <c r="F4" s="90" t="s">
+        <v>80</v>
+      </c>
+      <c r="G4" s="82"/>
+      <c r="H4" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+    </row>
+    <row r="5" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="97"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="H5" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
+        <v>44</v>
+      </c>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+    </row>
+    <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="97"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="J6" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="K6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="N6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="P6" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="R6" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="S6" s="54" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="32.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="15">
+        <v>27099</v>
+      </c>
+      <c r="C7" s="16">
+        <v>872</v>
+      </c>
+      <c r="D7" s="17">
+        <v>26227</v>
+      </c>
+      <c r="E7" s="18">
+        <v>44992</v>
+      </c>
+      <c r="F7" s="18">
+        <v>23289</v>
+      </c>
+      <c r="G7" s="18">
+        <v>21703</v>
+      </c>
+      <c r="H7" s="18">
+        <v>10029</v>
+      </c>
+      <c r="I7" s="18">
+        <v>5193</v>
+      </c>
+      <c r="J7" s="18">
+        <v>4836</v>
+      </c>
+      <c r="K7" s="18">
+        <v>16132</v>
+      </c>
+      <c r="L7" s="18">
+        <v>8398</v>
+      </c>
+      <c r="M7" s="18">
+        <v>7734</v>
+      </c>
+      <c r="N7" s="18">
+        <v>12489</v>
+      </c>
+      <c r="O7" s="18">
+        <v>6455</v>
+      </c>
+      <c r="P7" s="18">
+        <v>6034</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>6342</v>
+      </c>
+      <c r="R7" s="18">
+        <v>3243</v>
+      </c>
+      <c r="S7" s="18">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A8" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="19">
+        <v>5310</v>
+      </c>
+      <c r="C8" s="20">
+        <v>171</v>
+      </c>
+      <c r="D8" s="21">
+        <v>5139</v>
+      </c>
+      <c r="E8" s="21">
+        <v>8720</v>
+      </c>
+      <c r="F8" s="21">
+        <v>4466</v>
+      </c>
+      <c r="G8" s="21">
+        <v>4254</v>
+      </c>
+      <c r="H8" s="21">
+        <v>1869</v>
+      </c>
+      <c r="I8" s="21">
+        <v>969</v>
+      </c>
+      <c r="J8" s="21">
+        <v>900</v>
+      </c>
+      <c r="K8" s="21">
+        <v>2925</v>
+      </c>
+      <c r="L8" s="21">
+        <v>1534</v>
+      </c>
+      <c r="M8" s="21">
+        <v>1391</v>
+      </c>
+      <c r="N8" s="21">
+        <v>2469</v>
+      </c>
+      <c r="O8" s="21">
+        <v>1232</v>
+      </c>
+      <c r="P8" s="21">
+        <v>1237</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>1457</v>
+      </c>
+      <c r="R8" s="21">
+        <v>731</v>
+      </c>
+      <c r="S8" s="21">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="19">
+        <v>4112</v>
+      </c>
+      <c r="C9" s="38">
+        <v>175</v>
+      </c>
+      <c r="D9" s="38">
+        <v>3937</v>
+      </c>
+      <c r="E9" s="38">
+        <v>5851</v>
+      </c>
+      <c r="F9" s="38">
+        <v>3016</v>
+      </c>
+      <c r="G9" s="38">
+        <v>2835</v>
+      </c>
+      <c r="H9" s="38">
+        <v>1283</v>
+      </c>
+      <c r="I9" s="38">
+        <v>671</v>
+      </c>
+      <c r="J9" s="38">
+        <v>612</v>
+      </c>
+      <c r="K9" s="38">
+        <v>1970</v>
+      </c>
+      <c r="L9" s="38">
+        <v>1045</v>
+      </c>
+      <c r="M9" s="38">
+        <v>925</v>
+      </c>
+      <c r="N9" s="38">
+        <v>1595</v>
+      </c>
+      <c r="O9" s="38">
+        <v>784</v>
+      </c>
+      <c r="P9" s="38">
+        <v>811</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>1003</v>
+      </c>
+      <c r="R9" s="38">
+        <v>516</v>
+      </c>
+      <c r="S9" s="38">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A10" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="19">
+        <v>2467</v>
+      </c>
+      <c r="C10" s="38">
+        <v>58</v>
+      </c>
+      <c r="D10" s="38">
+        <v>2409</v>
+      </c>
+      <c r="E10" s="38">
+        <v>4673</v>
+      </c>
+      <c r="F10" s="38">
+        <v>2411</v>
+      </c>
+      <c r="G10" s="38">
+        <v>2262</v>
+      </c>
+      <c r="H10" s="38">
+        <v>971</v>
+      </c>
+      <c r="I10" s="38">
+        <v>487</v>
+      </c>
+      <c r="J10" s="38">
+        <v>484</v>
+      </c>
+      <c r="K10" s="38">
+        <v>1664</v>
+      </c>
+      <c r="L10" s="38">
+        <v>865</v>
+      </c>
+      <c r="M10" s="38">
+        <v>799</v>
+      </c>
+      <c r="N10" s="38">
+        <v>1250</v>
+      </c>
+      <c r="O10" s="38">
+        <v>672</v>
+      </c>
+      <c r="P10" s="38">
+        <v>578</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>788</v>
+      </c>
+      <c r="R10" s="38">
+        <v>387</v>
+      </c>
+      <c r="S10" s="38">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A11" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="19">
+        <v>4116</v>
+      </c>
+      <c r="C11" s="38">
+        <v>109</v>
+      </c>
+      <c r="D11" s="38">
+        <v>4007</v>
+      </c>
+      <c r="E11" s="38">
+        <v>7454</v>
+      </c>
+      <c r="F11" s="38">
+        <v>3904</v>
+      </c>
+      <c r="G11" s="38">
+        <v>3550</v>
+      </c>
+      <c r="H11" s="38">
+        <v>1654</v>
+      </c>
+      <c r="I11" s="38">
+        <v>845</v>
+      </c>
+      <c r="J11" s="38">
+        <v>809</v>
+      </c>
+      <c r="K11" s="38">
+        <v>2702</v>
+      </c>
+      <c r="L11" s="38">
+        <v>1412</v>
+      </c>
+      <c r="M11" s="38">
+        <v>1290</v>
+      </c>
+      <c r="N11" s="38">
+        <v>2222</v>
+      </c>
+      <c r="O11" s="38">
+        <v>1174</v>
+      </c>
+      <c r="P11" s="38">
+        <v>1048</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>876</v>
+      </c>
+      <c r="R11" s="38">
+        <v>473</v>
+      </c>
+      <c r="S11" s="38">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A12" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="19">
+        <v>1950</v>
+      </c>
+      <c r="C12" s="38">
+        <v>66</v>
+      </c>
+      <c r="D12" s="38">
+        <v>1884</v>
+      </c>
+      <c r="E12" s="38">
+        <v>3320</v>
+      </c>
+      <c r="F12" s="38">
+        <v>1713</v>
+      </c>
+      <c r="G12" s="38">
+        <v>1607</v>
+      </c>
+      <c r="H12" s="38">
+        <v>777</v>
+      </c>
+      <c r="I12" s="38">
+        <v>407</v>
+      </c>
+      <c r="J12" s="38">
+        <v>370</v>
+      </c>
+      <c r="K12" s="38">
+        <v>1350</v>
+      </c>
+      <c r="L12" s="38">
+        <v>688</v>
+      </c>
+      <c r="M12" s="38">
+        <v>662</v>
+      </c>
+      <c r="N12" s="38">
+        <v>921</v>
+      </c>
+      <c r="O12" s="38">
+        <v>473</v>
+      </c>
+      <c r="P12" s="38">
+        <v>448</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>272</v>
+      </c>
+      <c r="R12" s="38">
+        <v>145</v>
+      </c>
+      <c r="S12" s="38">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="19">
+        <v>3028</v>
+      </c>
+      <c r="C13" s="38">
+        <v>76</v>
+      </c>
+      <c r="D13" s="38">
+        <v>2952</v>
+      </c>
+      <c r="E13" s="38">
+        <v>4804</v>
+      </c>
+      <c r="F13" s="38">
+        <v>2560</v>
+      </c>
+      <c r="G13" s="38">
+        <v>2244</v>
+      </c>
+      <c r="H13" s="38">
+        <v>1146</v>
+      </c>
+      <c r="I13" s="38">
+        <v>602</v>
+      </c>
+      <c r="J13" s="38">
+        <v>544</v>
+      </c>
+      <c r="K13" s="38">
+        <v>1745</v>
+      </c>
+      <c r="L13" s="38">
+        <v>919</v>
+      </c>
+      <c r="M13" s="38">
+        <v>826</v>
+      </c>
+      <c r="N13" s="38">
+        <v>1259</v>
+      </c>
+      <c r="O13" s="38">
+        <v>696</v>
+      </c>
+      <c r="P13" s="38">
+        <v>563</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>654</v>
+      </c>
+      <c r="R13" s="38">
+        <v>343</v>
+      </c>
+      <c r="S13" s="38">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="19">
+        <v>341</v>
+      </c>
+      <c r="C14" s="38">
+        <v>6</v>
+      </c>
+      <c r="D14" s="38">
+        <v>335</v>
+      </c>
+      <c r="E14" s="38">
+        <v>558</v>
+      </c>
+      <c r="F14" s="38">
+        <v>277</v>
+      </c>
+      <c r="G14" s="38">
+        <v>281</v>
+      </c>
+      <c r="H14" s="38">
+        <v>136</v>
+      </c>
+      <c r="I14" s="38">
+        <v>78</v>
+      </c>
+      <c r="J14" s="38">
+        <v>58</v>
+      </c>
+      <c r="K14" s="38">
+        <v>200</v>
+      </c>
+      <c r="L14" s="38">
+        <v>92</v>
+      </c>
+      <c r="M14" s="38">
+        <v>108</v>
+      </c>
+      <c r="N14" s="38">
+        <v>156</v>
+      </c>
+      <c r="O14" s="38">
+        <v>74</v>
+      </c>
+      <c r="P14" s="38">
+        <v>82</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>66</v>
+      </c>
+      <c r="R14" s="38">
+        <v>33</v>
+      </c>
+      <c r="S14" s="38">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A15" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="19">
+        <v>682</v>
+      </c>
+      <c r="C15" s="38">
+        <v>35</v>
+      </c>
+      <c r="D15" s="38">
+        <v>647</v>
+      </c>
+      <c r="E15" s="38">
+        <v>1199</v>
+      </c>
+      <c r="F15" s="38">
+        <v>599</v>
+      </c>
+      <c r="G15" s="38">
+        <v>600</v>
+      </c>
+      <c r="H15" s="38">
+        <v>270</v>
+      </c>
+      <c r="I15" s="38">
+        <v>129</v>
+      </c>
+      <c r="J15" s="38">
+        <v>141</v>
+      </c>
+      <c r="K15" s="38">
+        <v>398</v>
+      </c>
+      <c r="L15" s="38">
+        <v>197</v>
+      </c>
+      <c r="M15" s="38">
+        <v>201</v>
+      </c>
+      <c r="N15" s="38">
+        <v>351</v>
+      </c>
+      <c r="O15" s="38">
+        <v>177</v>
+      </c>
+      <c r="P15" s="38">
+        <v>174</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>180</v>
+      </c>
+      <c r="R15" s="38">
+        <v>96</v>
+      </c>
+      <c r="S15" s="38">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A16" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="19">
+        <v>528</v>
+      </c>
+      <c r="C16" s="38">
+        <v>18</v>
+      </c>
+      <c r="D16" s="38">
+        <v>510</v>
+      </c>
+      <c r="E16" s="38">
+        <v>924</v>
+      </c>
+      <c r="F16" s="38">
+        <v>469</v>
+      </c>
+      <c r="G16" s="38">
+        <v>455</v>
+      </c>
+      <c r="H16" s="38">
+        <v>200</v>
+      </c>
+      <c r="I16" s="38">
+        <v>89</v>
+      </c>
+      <c r="J16" s="38">
+        <v>111</v>
+      </c>
+      <c r="K16" s="38">
+        <v>334</v>
+      </c>
+      <c r="L16" s="38">
+        <v>185</v>
+      </c>
+      <c r="M16" s="38">
+        <v>149</v>
+      </c>
+      <c r="N16" s="38">
+        <v>261</v>
+      </c>
+      <c r="O16" s="38">
+        <v>128</v>
+      </c>
+      <c r="P16" s="38">
+        <v>133</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>129</v>
+      </c>
+      <c r="R16" s="38">
+        <v>67</v>
+      </c>
+      <c r="S16" s="38">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A17" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="19">
+        <v>668</v>
+      </c>
+      <c r="C17" s="38">
+        <v>30</v>
+      </c>
+      <c r="D17" s="38">
+        <v>638</v>
+      </c>
+      <c r="E17" s="38">
+        <v>1257</v>
+      </c>
+      <c r="F17" s="38">
+        <v>666</v>
+      </c>
+      <c r="G17" s="38">
+        <v>591</v>
+      </c>
+      <c r="H17" s="38">
+        <v>305</v>
+      </c>
+      <c r="I17" s="38">
+        <v>169</v>
+      </c>
+      <c r="J17" s="38">
+        <v>136</v>
+      </c>
+      <c r="K17" s="38">
+        <v>487</v>
+      </c>
+      <c r="L17" s="38">
+        <v>258</v>
+      </c>
+      <c r="M17" s="38">
+        <v>229</v>
+      </c>
+      <c r="N17" s="38">
+        <v>355</v>
+      </c>
+      <c r="O17" s="38">
+        <v>187</v>
+      </c>
+      <c r="P17" s="38">
+        <v>168</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>110</v>
+      </c>
+      <c r="R17" s="38">
+        <v>52</v>
+      </c>
+      <c r="S17" s="38">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="19">
+        <v>372</v>
+      </c>
+      <c r="C18" s="38">
+        <v>8</v>
+      </c>
+      <c r="D18" s="38">
+        <v>364</v>
+      </c>
+      <c r="E18" s="38">
+        <v>495</v>
+      </c>
+      <c r="F18" s="38">
+        <v>263</v>
+      </c>
+      <c r="G18" s="38">
+        <v>232</v>
+      </c>
+      <c r="H18" s="38">
+        <v>132</v>
+      </c>
+      <c r="I18" s="38">
+        <v>72</v>
+      </c>
+      <c r="J18" s="38">
+        <v>60</v>
+      </c>
+      <c r="K18" s="38">
+        <v>194</v>
+      </c>
+      <c r="L18" s="38">
+        <v>102</v>
+      </c>
+      <c r="M18" s="38">
+        <v>92</v>
+      </c>
+      <c r="N18" s="38">
+        <v>119</v>
+      </c>
+      <c r="O18" s="38">
+        <v>65</v>
+      </c>
+      <c r="P18" s="38">
+        <v>54</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>50</v>
+      </c>
+      <c r="R18" s="38">
+        <v>24</v>
+      </c>
+      <c r="S18" s="38">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A19" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="19">
+        <v>371</v>
+      </c>
+      <c r="C19" s="38">
+        <v>5</v>
+      </c>
+      <c r="D19" s="38">
+        <v>366</v>
+      </c>
+      <c r="E19" s="38">
+        <v>682</v>
+      </c>
+      <c r="F19" s="38">
+        <v>378</v>
+      </c>
+      <c r="G19" s="38">
+        <v>304</v>
+      </c>
+      <c r="H19" s="38">
+        <v>173</v>
+      </c>
+      <c r="I19" s="38">
+        <v>88</v>
+      </c>
+      <c r="J19" s="38">
+        <v>85</v>
+      </c>
+      <c r="K19" s="38">
+        <v>274</v>
+      </c>
+      <c r="L19" s="38">
+        <v>154</v>
+      </c>
+      <c r="M19" s="38">
+        <v>120</v>
+      </c>
+      <c r="N19" s="38">
+        <v>179</v>
+      </c>
+      <c r="O19" s="38">
+        <v>109</v>
+      </c>
+      <c r="P19" s="38">
+        <v>70</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>56</v>
+      </c>
+      <c r="R19" s="38">
+        <v>27</v>
+      </c>
+      <c r="S19" s="38">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A20" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="19">
+        <v>323</v>
+      </c>
+      <c r="C20" s="38">
+        <v>6</v>
+      </c>
+      <c r="D20" s="38">
+        <v>317</v>
+      </c>
+      <c r="E20" s="38">
+        <v>467</v>
+      </c>
+      <c r="F20" s="38">
+        <v>227</v>
+      </c>
+      <c r="G20" s="38">
+        <v>240</v>
+      </c>
+      <c r="H20" s="38">
+        <v>115</v>
+      </c>
+      <c r="I20" s="38">
+        <v>54</v>
+      </c>
+      <c r="J20" s="38">
+        <v>61</v>
+      </c>
+      <c r="K20" s="38">
+        <v>169</v>
+      </c>
+      <c r="L20" s="38">
+        <v>86</v>
+      </c>
+      <c r="M20" s="38">
+        <v>83</v>
+      </c>
+      <c r="N20" s="38">
+        <v>128</v>
+      </c>
+      <c r="O20" s="38">
+        <v>60</v>
+      </c>
+      <c r="P20" s="38">
+        <v>68</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>55</v>
+      </c>
+      <c r="R20" s="38">
+        <v>27</v>
+      </c>
+      <c r="S20" s="38">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A21" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="19">
+        <v>502</v>
+      </c>
+      <c r="C21" s="38">
+        <v>14</v>
+      </c>
+      <c r="D21" s="38">
+        <v>488</v>
+      </c>
+      <c r="E21" s="38">
+        <v>836</v>
+      </c>
+      <c r="F21" s="38">
+        <v>430</v>
+      </c>
+      <c r="G21" s="38">
+        <v>406</v>
+      </c>
+      <c r="H21" s="38">
+        <v>181</v>
+      </c>
+      <c r="I21" s="38">
+        <v>94</v>
+      </c>
+      <c r="J21" s="38">
+        <v>87</v>
+      </c>
+      <c r="K21" s="38">
+        <v>370</v>
+      </c>
+      <c r="L21" s="38">
+        <v>201</v>
+      </c>
+      <c r="M21" s="38">
+        <v>169</v>
+      </c>
+      <c r="N21" s="38">
+        <v>199</v>
+      </c>
+      <c r="O21" s="38">
+        <v>86</v>
+      </c>
+      <c r="P21" s="38">
+        <v>113</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>86</v>
+      </c>
+      <c r="R21" s="38">
+        <v>49</v>
+      </c>
+      <c r="S21" s="38">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A22" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="19">
+        <v>174</v>
+      </c>
+      <c r="C22" s="38">
+        <v>11</v>
+      </c>
+      <c r="D22" s="38">
+        <v>163</v>
+      </c>
+      <c r="E22" s="38">
+        <v>336</v>
+      </c>
+      <c r="F22" s="38">
+        <v>168</v>
+      </c>
+      <c r="G22" s="38">
+        <v>168</v>
+      </c>
+      <c r="H22" s="38">
+        <v>80</v>
+      </c>
+      <c r="I22" s="38">
+        <v>35</v>
+      </c>
+      <c r="J22" s="38">
+        <v>45</v>
+      </c>
+      <c r="K22" s="38">
+        <v>107</v>
+      </c>
+      <c r="L22" s="38">
+        <v>58</v>
+      </c>
+      <c r="M22" s="38">
+        <v>49</v>
+      </c>
+      <c r="N22" s="38">
+        <v>104</v>
+      </c>
+      <c r="O22" s="38">
+        <v>53</v>
+      </c>
+      <c r="P22" s="38">
+        <v>51</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>45</v>
+      </c>
+      <c r="R22" s="38">
+        <v>22</v>
+      </c>
+      <c r="S22" s="38">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="19">
+        <v>329</v>
+      </c>
+      <c r="C23" s="38">
+        <v>4</v>
+      </c>
+      <c r="D23" s="38">
+        <v>325</v>
+      </c>
+      <c r="E23" s="38">
+        <v>596</v>
+      </c>
+      <c r="F23" s="38">
+        <v>302</v>
+      </c>
+      <c r="G23" s="38">
+        <v>294</v>
+      </c>
+      <c r="H23" s="38">
+        <v>118</v>
+      </c>
+      <c r="I23" s="38">
+        <v>62</v>
+      </c>
+      <c r="J23" s="38">
+        <v>56</v>
+      </c>
+      <c r="K23" s="38">
+        <v>236</v>
+      </c>
+      <c r="L23" s="38">
+        <v>116</v>
+      </c>
+      <c r="M23" s="38">
+        <v>120</v>
+      </c>
+      <c r="N23" s="38">
+        <v>167</v>
+      </c>
+      <c r="O23" s="38">
+        <v>89</v>
+      </c>
+      <c r="P23" s="38">
+        <v>78</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>75</v>
+      </c>
+      <c r="R23" s="38">
+        <v>35</v>
+      </c>
+      <c r="S23" s="38">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="19">
+        <v>59</v>
+      </c>
+      <c r="C24" s="38">
+        <v>0</v>
+      </c>
+      <c r="D24" s="38">
+        <v>59</v>
+      </c>
+      <c r="E24" s="38">
+        <v>98</v>
+      </c>
+      <c r="F24" s="38">
+        <v>50</v>
+      </c>
+      <c r="G24" s="38">
+        <v>48</v>
+      </c>
+      <c r="H24" s="38">
+        <v>30</v>
+      </c>
+      <c r="I24" s="38">
+        <v>13</v>
+      </c>
+      <c r="J24" s="38">
+        <v>17</v>
+      </c>
+      <c r="K24" s="38">
+        <v>36</v>
+      </c>
+      <c r="L24" s="38">
+        <v>21</v>
+      </c>
+      <c r="M24" s="38">
+        <v>15</v>
+      </c>
+      <c r="N24" s="38">
+        <v>26</v>
+      </c>
+      <c r="O24" s="38">
+        <v>12</v>
+      </c>
+      <c r="P24" s="38">
+        <v>14</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>6</v>
+      </c>
+      <c r="R24" s="38">
+        <v>4</v>
+      </c>
+      <c r="S24" s="38">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="19">
+        <v>366</v>
+      </c>
+      <c r="C25" s="38">
+        <v>8</v>
+      </c>
+      <c r="D25" s="38">
+        <v>358</v>
+      </c>
+      <c r="E25" s="38">
+        <v>604</v>
+      </c>
+      <c r="F25" s="38">
+        <v>289</v>
+      </c>
+      <c r="G25" s="38">
+        <v>315</v>
+      </c>
+      <c r="H25" s="38">
+        <v>143</v>
+      </c>
+      <c r="I25" s="38">
+        <v>84</v>
+      </c>
+      <c r="J25" s="38">
+        <v>59</v>
+      </c>
+      <c r="K25" s="38">
+        <v>197</v>
+      </c>
+      <c r="L25" s="38">
+        <v>83</v>
+      </c>
+      <c r="M25" s="38">
+        <v>114</v>
+      </c>
+      <c r="N25" s="38">
+        <v>156</v>
+      </c>
+      <c r="O25" s="38">
+        <v>75</v>
+      </c>
+      <c r="P25" s="38">
+        <v>81</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>108</v>
+      </c>
+      <c r="R25" s="38">
+        <v>47</v>
+      </c>
+      <c r="S25" s="38">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="19">
+        <v>910</v>
+      </c>
+      <c r="C26" s="38">
+        <v>56</v>
+      </c>
+      <c r="D26" s="38">
+        <v>854</v>
+      </c>
+      <c r="E26" s="38">
+        <v>1474</v>
+      </c>
+      <c r="F26" s="38">
+        <v>774</v>
+      </c>
+      <c r="G26" s="38">
+        <v>700</v>
+      </c>
+      <c r="H26" s="38">
+        <v>290</v>
+      </c>
+      <c r="I26" s="38">
+        <v>168</v>
+      </c>
+      <c r="J26" s="38">
+        <v>122</v>
+      </c>
+      <c r="K26" s="38">
+        <v>513</v>
+      </c>
+      <c r="L26" s="38">
+        <v>257</v>
+      </c>
+      <c r="M26" s="38">
+        <v>256</v>
+      </c>
+      <c r="N26" s="38">
+        <v>415</v>
+      </c>
+      <c r="O26" s="38">
+        <v>223</v>
+      </c>
+      <c r="P26" s="38">
+        <v>192</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>256</v>
+      </c>
+      <c r="R26" s="38">
+        <v>126</v>
+      </c>
+      <c r="S26" s="38">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="19">
+        <v>427</v>
+      </c>
+      <c r="C27" s="38">
+        <v>15</v>
+      </c>
+      <c r="D27" s="38">
+        <v>412</v>
+      </c>
+      <c r="E27" s="38">
+        <v>554</v>
+      </c>
+      <c r="F27" s="38">
+        <v>276</v>
+      </c>
+      <c r="G27" s="38">
+        <v>278</v>
+      </c>
+      <c r="H27" s="38">
+        <v>128</v>
+      </c>
+      <c r="I27" s="38">
+        <v>60</v>
+      </c>
+      <c r="J27" s="38">
+        <v>68</v>
+      </c>
+      <c r="K27" s="38">
+        <v>227</v>
+      </c>
+      <c r="L27" s="38">
+        <v>109</v>
+      </c>
+      <c r="M27" s="38">
+        <v>118</v>
+      </c>
+      <c r="N27" s="38">
+        <v>135</v>
+      </c>
+      <c r="O27" s="38">
+        <v>71</v>
+      </c>
+      <c r="P27" s="38">
+        <v>64</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>64</v>
+      </c>
+      <c r="R27" s="38">
+        <v>36</v>
+      </c>
+      <c r="S27" s="38">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="19">
+        <v>57</v>
+      </c>
+      <c r="C28" s="20">
+        <v>1</v>
+      </c>
+      <c r="D28" s="21">
+        <v>56</v>
+      </c>
+      <c r="E28" s="21">
+        <v>83</v>
+      </c>
+      <c r="F28" s="21">
+        <v>49</v>
+      </c>
+      <c r="G28" s="21">
+        <v>34</v>
+      </c>
+      <c r="H28" s="21">
+        <v>27</v>
+      </c>
+      <c r="I28" s="21">
+        <v>17</v>
+      </c>
+      <c r="J28" s="21">
+        <v>10</v>
+      </c>
+      <c r="K28" s="21">
+        <v>30</v>
+      </c>
+      <c r="L28" s="21">
+        <v>15</v>
+      </c>
+      <c r="M28" s="21">
+        <v>15</v>
+      </c>
+      <c r="N28" s="21">
+        <v>21</v>
+      </c>
+      <c r="O28" s="21">
+        <v>14</v>
+      </c>
+      <c r="P28" s="21">
+        <v>7</v>
+      </c>
+      <c r="Q28" s="21">
+        <v>5</v>
+      </c>
+      <c r="R28" s="21">
+        <v>3</v>
+      </c>
+      <c r="S28" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="22">
+        <v>7</v>
+      </c>
+      <c r="C29" s="23">
+        <v>0</v>
+      </c>
+      <c r="D29" s="23">
+        <v>7</v>
+      </c>
+      <c r="E29" s="23">
+        <v>7</v>
+      </c>
+      <c r="F29" s="23">
+        <v>2</v>
+      </c>
+      <c r="G29" s="23">
+        <v>5</v>
+      </c>
+      <c r="H29" s="23">
+        <v>1</v>
+      </c>
+      <c r="I29" s="23">
+        <v>0</v>
+      </c>
+      <c r="J29" s="23">
+        <v>1</v>
+      </c>
+      <c r="K29" s="23">
+        <v>4</v>
+      </c>
+      <c r="L29" s="23">
+        <v>1</v>
+      </c>
+      <c r="M29" s="23">
+        <v>3</v>
+      </c>
+      <c r="N29" s="23">
+        <v>1</v>
+      </c>
+      <c r="O29" s="23">
+        <v>1</v>
+      </c>
+      <c r="P29" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="23">
+        <v>1</v>
+      </c>
+      <c r="R29" s="23">
+        <v>0</v>
+      </c>
+      <c r="S29" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A30" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
+      <c r="N30" s="96"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A31" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:S4"/>
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:S3"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:D6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="Q5:S5"/>
+    <mergeCell ref="E4:E6"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C9" sqref="C9:S28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
@@ -7499,150 +9542,150 @@
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
     </row>
     <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="96" t="s">
+      <c r="A3" s="97" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="97" t="s">
+      <c r="B3" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="73"/>
-[...1 lines deleted...]
-      <c r="E3" s="98" t="s">
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="75"/>
-[...12 lines deleted...]
-      <c r="S3" s="75"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="96"/>
-      <c r="B4" s="99" t="s">
+      <c r="A4" s="97"/>
+      <c r="B4" s="100" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="99" t="s">
+      <c r="C4" s="100" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="99" t="s">
+      <c r="D4" s="100" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="92" t="s">
+      <c r="E4" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="F4" s="89" t="s">
+      <c r="F4" s="90" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="89" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="96"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="97"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="96"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="97"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
@@ -8994,108 +11037,108 @@
         <v>2</v>
       </c>
       <c r="M29" s="23">
         <v>2</v>
       </c>
       <c r="N29" s="23">
         <v>2</v>
       </c>
       <c r="O29" s="23">
         <v>1</v>
       </c>
       <c r="P29" s="23">
         <v>1</v>
       </c>
       <c r="Q29" s="23">
         <v>0</v>
       </c>
       <c r="R29" s="23">
         <v>0</v>
       </c>
       <c r="S29" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="95" t="s">
+      <c r="A30" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="95"/>
-[...11 lines deleted...]
-      <c r="N30" s="95"/>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
+      <c r="N30" s="96"/>
       <c r="O30" s="6"/>
       <c r="P30" s="6"/>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
       <c r="S30" s="6"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="E4:E6"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:Q31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" style="12" customWidth="1"/>
     <col min="2" max="2" width="13.5" style="12" customWidth="1"/>
     <col min="3" max="6" width="10.5" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.5" style="12" customWidth="1"/>
     <col min="9" max="9" width="10.5" style="12" customWidth="1"/>
     <col min="10" max="11" width="9" style="12" customWidth="1"/>
     <col min="12" max="12" width="10.5" style="12" customWidth="1"/>
     <col min="13" max="14" width="10" style="12" customWidth="1"/>
     <col min="15" max="15" width="10.5" style="12" customWidth="1"/>
     <col min="16" max="17" width="9.5" style="12" customWidth="1"/>
     <col min="18" max="18" width="9" style="12" customWidth="1"/>
     <col min="19" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="3" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="31" t="s">
         <v>7</v>
       </c>
@@ -9110,136 +11153,136 @@
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="2" spans="1:17" s="3" customFormat="1" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:17" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="100" t="s">
+      <c r="A3" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="97" t="s">
+      <c r="B3" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="98" t="s">
+      <c r="C3" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="75"/>
-[...12 lines deleted...]
-      <c r="Q3" s="75"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
     </row>
     <row r="4" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="101"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="102"/>
+      <c r="B4" s="104"/>
+      <c r="C4" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="D4" s="89" t="s">
+      <c r="D4" s="90" t="s">
         <v>80</v>
       </c>
-      <c r="E4" s="81"/>
-      <c r="F4" s="89" t="s">
+      <c r="E4" s="82"/>
+      <c r="F4" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="G4" s="68"/>
-[...9 lines deleted...]
-      <c r="Q4" s="68"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
     </row>
     <row r="5" spans="1:17" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="101"/>
-[...2 lines deleted...]
-      <c r="D5" s="78" t="s">
+      <c r="A5" s="102"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="E5" s="78" t="s">
+      <c r="E5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="F5" s="69" t="s">
+      <c r="F5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="69"/>
-[...1 lines deleted...]
-      <c r="I5" s="69" t="s">
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="69"/>
-[...1 lines deleted...]
-      <c r="L5" s="69" t="s">
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="69"/>
-[...1 lines deleted...]
-      <c r="O5" s="70" t="s">
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="70"/>
-      <c r="Q5" s="70"/>
+      <c r="P5" s="71"/>
+      <c r="Q5" s="71"/>
     </row>
     <row r="6" spans="1:17" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="102"/>
-[...3 lines deleted...]
-      <c r="E6" s="78"/>
+      <c r="A6" s="103"/>
+      <c r="B6" s="105"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
       <c r="F6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="K6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="N6" s="54" t="s">
@@ -10577,113 +12620,1732 @@
       <c r="K29" s="30">
         <v>2</v>
       </c>
       <c r="L29" s="30">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="M29" s="30">
         <v>0</v>
       </c>
       <c r="N29" s="30">
         <v>1</v>
       </c>
       <c r="O29" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P29" s="30">
         <v>0</v>
       </c>
       <c r="Q29" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="95" t="s">
+      <c r="A30" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="95"/>
-[...9 lines deleted...]
-      <c r="L30" s="95"/>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
     </row>
     <row r="31" spans="1:17" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A30:L30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:Q3"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFC86486-DDF1-4B47-A0D1-80A1FAB6C32B}">
+  <dimension ref="A1:S31"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="4" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="D9" sqref="D9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
+    <col min="2" max="2" width="11.5" style="52" customWidth="1"/>
+    <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.625" style="52" customWidth="1"/>
+    <col min="5" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
+    <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="52"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+    </row>
+    <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+    </row>
+    <row r="3" spans="1:19" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="84" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
+    </row>
+    <row r="4" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="84"/>
+      <c r="B4" s="79" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="F4" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="G4" s="82"/>
+      <c r="H4" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+    </row>
+    <row r="5" spans="1:19" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="84"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="H5" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
+        <v>44</v>
+      </c>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+    </row>
+    <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="84"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="J6" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="K6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="N6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="P6" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="R6" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="S6" s="54" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="32.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="B7" s="45">
+        <v>28503</v>
+      </c>
+      <c r="C7" s="46">
+        <v>833</v>
+      </c>
+      <c r="D7" s="46">
+        <v>27670</v>
+      </c>
+      <c r="E7" s="47">
+        <v>51147</v>
+      </c>
+      <c r="F7" s="47">
+        <v>26460</v>
+      </c>
+      <c r="G7" s="47">
+        <v>24687</v>
+      </c>
+      <c r="H7" s="47">
+        <v>9724</v>
+      </c>
+      <c r="I7" s="47">
+        <v>5080</v>
+      </c>
+      <c r="J7" s="47">
+        <v>4644</v>
+      </c>
+      <c r="K7" s="47">
+        <v>18629</v>
+      </c>
+      <c r="L7" s="47">
+        <v>9698</v>
+      </c>
+      <c r="M7" s="47">
+        <v>8931</v>
+      </c>
+      <c r="N7" s="47">
+        <v>15956</v>
+      </c>
+      <c r="O7" s="47">
+        <v>8204</v>
+      </c>
+      <c r="P7" s="47">
+        <v>7752</v>
+      </c>
+      <c r="Q7" s="47">
+        <v>6838</v>
+      </c>
+      <c r="R7" s="47">
+        <v>3478</v>
+      </c>
+      <c r="S7" s="47">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A8" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="36">
+        <v>5335</v>
+      </c>
+      <c r="C8" s="37">
+        <v>145</v>
+      </c>
+      <c r="D8" s="38">
+        <v>5190</v>
+      </c>
+      <c r="E8" s="38">
+        <v>8862</v>
+      </c>
+      <c r="F8" s="38">
+        <v>4575</v>
+      </c>
+      <c r="G8" s="38">
+        <v>4287</v>
+      </c>
+      <c r="H8" s="38">
+        <v>1717</v>
+      </c>
+      <c r="I8" s="38">
+        <v>891</v>
+      </c>
+      <c r="J8" s="38">
+        <v>826</v>
+      </c>
+      <c r="K8" s="38">
+        <v>3009</v>
+      </c>
+      <c r="L8" s="38">
+        <v>1609</v>
+      </c>
+      <c r="M8" s="38">
+        <v>1400</v>
+      </c>
+      <c r="N8" s="38">
+        <v>2697</v>
+      </c>
+      <c r="O8" s="38">
+        <v>1355</v>
+      </c>
+      <c r="P8" s="38">
+        <v>1342</v>
+      </c>
+      <c r="Q8" s="38">
+        <v>1439</v>
+      </c>
+      <c r="R8" s="38">
+        <v>720</v>
+      </c>
+      <c r="S8" s="38">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="36">
+        <v>4167</v>
+      </c>
+      <c r="C9" s="37">
+        <v>133</v>
+      </c>
+      <c r="D9" s="38">
+        <v>4034</v>
+      </c>
+      <c r="E9" s="38">
+        <v>5066</v>
+      </c>
+      <c r="F9" s="38">
+        <v>2616</v>
+      </c>
+      <c r="G9" s="38">
+        <v>2450</v>
+      </c>
+      <c r="H9" s="38">
+        <v>1033</v>
+      </c>
+      <c r="I9" s="38">
+        <v>536</v>
+      </c>
+      <c r="J9" s="38">
+        <v>497</v>
+      </c>
+      <c r="K9" s="38">
+        <v>1691</v>
+      </c>
+      <c r="L9" s="38">
+        <v>881</v>
+      </c>
+      <c r="M9" s="38">
+        <v>810</v>
+      </c>
+      <c r="N9" s="38">
+        <v>1433</v>
+      </c>
+      <c r="O9" s="38">
+        <v>752</v>
+      </c>
+      <c r="P9" s="38">
+        <v>681</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>909</v>
+      </c>
+      <c r="R9" s="38">
+        <v>447</v>
+      </c>
+      <c r="S9" s="38">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A10" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="36">
+        <v>2654</v>
+      </c>
+      <c r="C10" s="37">
+        <v>64</v>
+      </c>
+      <c r="D10" s="38">
+        <v>2590</v>
+      </c>
+      <c r="E10" s="38">
+        <v>5417</v>
+      </c>
+      <c r="F10" s="38">
+        <v>2810</v>
+      </c>
+      <c r="G10" s="38">
+        <v>2607</v>
+      </c>
+      <c r="H10" s="38">
+        <v>988</v>
+      </c>
+      <c r="I10" s="38">
+        <v>541</v>
+      </c>
+      <c r="J10" s="38">
+        <v>447</v>
+      </c>
+      <c r="K10" s="38">
+        <v>1932</v>
+      </c>
+      <c r="L10" s="38">
+        <v>999</v>
+      </c>
+      <c r="M10" s="38">
+        <v>933</v>
+      </c>
+      <c r="N10" s="38">
+        <v>1706</v>
+      </c>
+      <c r="O10" s="38">
+        <v>868</v>
+      </c>
+      <c r="P10" s="38">
+        <v>838</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>791</v>
+      </c>
+      <c r="R10" s="38">
+        <v>402</v>
+      </c>
+      <c r="S10" s="38">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A11" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="36">
+        <v>4405</v>
+      </c>
+      <c r="C11" s="37">
+        <v>116</v>
+      </c>
+      <c r="D11" s="38">
+        <v>4289</v>
+      </c>
+      <c r="E11" s="38">
+        <v>9289</v>
+      </c>
+      <c r="F11" s="38">
+        <v>4836</v>
+      </c>
+      <c r="G11" s="38">
+        <v>4453</v>
+      </c>
+      <c r="H11" s="38">
+        <v>1687</v>
+      </c>
+      <c r="I11" s="38">
+        <v>861</v>
+      </c>
+      <c r="J11" s="38">
+        <v>826</v>
+      </c>
+      <c r="K11" s="38">
+        <v>3309</v>
+      </c>
+      <c r="L11" s="38">
+        <v>1730</v>
+      </c>
+      <c r="M11" s="38">
+        <v>1579</v>
+      </c>
+      <c r="N11" s="38">
+        <v>3045</v>
+      </c>
+      <c r="O11" s="38">
+        <v>1600</v>
+      </c>
+      <c r="P11" s="38">
+        <v>1445</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>1248</v>
+      </c>
+      <c r="R11" s="38">
+        <v>645</v>
+      </c>
+      <c r="S11" s="38">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A12" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="36">
+        <v>2000</v>
+      </c>
+      <c r="C12" s="37">
+        <v>58</v>
+      </c>
+      <c r="D12" s="38">
+        <v>1942</v>
+      </c>
+      <c r="E12" s="38">
+        <v>3707</v>
+      </c>
+      <c r="F12" s="38">
+        <v>1974</v>
+      </c>
+      <c r="G12" s="38">
+        <v>1733</v>
+      </c>
+      <c r="H12" s="38">
+        <v>740</v>
+      </c>
+      <c r="I12" s="38">
+        <v>399</v>
+      </c>
+      <c r="J12" s="38">
+        <v>341</v>
+      </c>
+      <c r="K12" s="38">
+        <v>1431</v>
+      </c>
+      <c r="L12" s="38">
+        <v>756</v>
+      </c>
+      <c r="M12" s="38">
+        <v>675</v>
+      </c>
+      <c r="N12" s="38">
+        <v>1204</v>
+      </c>
+      <c r="O12" s="38">
+        <v>625</v>
+      </c>
+      <c r="P12" s="38">
+        <v>579</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>332</v>
+      </c>
+      <c r="R12" s="38">
+        <v>194</v>
+      </c>
+      <c r="S12" s="38">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="36">
+        <v>3316</v>
+      </c>
+      <c r="C13" s="37">
+        <v>99</v>
+      </c>
+      <c r="D13" s="38">
+        <v>3217</v>
+      </c>
+      <c r="E13" s="38">
+        <v>5802</v>
+      </c>
+      <c r="F13" s="38">
+        <v>2987</v>
+      </c>
+      <c r="G13" s="38">
+        <v>2815</v>
+      </c>
+      <c r="H13" s="38">
+        <v>1176</v>
+      </c>
+      <c r="I13" s="38">
+        <v>626</v>
+      </c>
+      <c r="J13" s="38">
+        <v>550</v>
+      </c>
+      <c r="K13" s="38">
+        <v>2263</v>
+      </c>
+      <c r="L13" s="38">
+        <v>1184</v>
+      </c>
+      <c r="M13" s="38">
+        <v>1079</v>
+      </c>
+      <c r="N13" s="38">
+        <v>1798</v>
+      </c>
+      <c r="O13" s="38">
+        <v>888</v>
+      </c>
+      <c r="P13" s="38">
+        <v>910</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>565</v>
+      </c>
+      <c r="R13" s="38">
+        <v>289</v>
+      </c>
+      <c r="S13" s="38">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="36">
+        <v>395</v>
+      </c>
+      <c r="C14" s="37">
+        <v>11</v>
+      </c>
+      <c r="D14" s="38">
+        <v>384</v>
+      </c>
+      <c r="E14" s="38">
+        <v>750</v>
+      </c>
+      <c r="F14" s="38">
+        <v>392</v>
+      </c>
+      <c r="G14" s="38">
+        <v>358</v>
+      </c>
+      <c r="H14" s="38">
+        <v>156</v>
+      </c>
+      <c r="I14" s="38">
+        <v>81</v>
+      </c>
+      <c r="J14" s="38">
+        <v>75</v>
+      </c>
+      <c r="K14" s="38">
+        <v>251</v>
+      </c>
+      <c r="L14" s="38">
+        <v>127</v>
+      </c>
+      <c r="M14" s="38">
+        <v>124</v>
+      </c>
+      <c r="N14" s="38">
+        <v>242</v>
+      </c>
+      <c r="O14" s="38">
+        <v>131</v>
+      </c>
+      <c r="P14" s="38">
+        <v>111</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>101</v>
+      </c>
+      <c r="R14" s="38">
+        <v>53</v>
+      </c>
+      <c r="S14" s="38">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A15" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="36">
+        <v>830</v>
+      </c>
+      <c r="C15" s="37">
+        <v>33</v>
+      </c>
+      <c r="D15" s="38">
+        <v>797</v>
+      </c>
+      <c r="E15" s="38">
+        <v>1855</v>
+      </c>
+      <c r="F15" s="38">
+        <v>929</v>
+      </c>
+      <c r="G15" s="38">
+        <v>926</v>
+      </c>
+      <c r="H15" s="38">
+        <v>297</v>
+      </c>
+      <c r="I15" s="38">
+        <v>136</v>
+      </c>
+      <c r="J15" s="38">
+        <v>161</v>
+      </c>
+      <c r="K15" s="38">
+        <v>618</v>
+      </c>
+      <c r="L15" s="38">
+        <v>305</v>
+      </c>
+      <c r="M15" s="38">
+        <v>313</v>
+      </c>
+      <c r="N15" s="38">
+        <v>548</v>
+      </c>
+      <c r="O15" s="38">
+        <v>284</v>
+      </c>
+      <c r="P15" s="38">
+        <v>264</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>392</v>
+      </c>
+      <c r="R15" s="38">
+        <v>204</v>
+      </c>
+      <c r="S15" s="38">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A16" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="36">
+        <v>552</v>
+      </c>
+      <c r="C16" s="37">
+        <v>16</v>
+      </c>
+      <c r="D16" s="38">
+        <v>536</v>
+      </c>
+      <c r="E16" s="38">
+        <v>1093</v>
+      </c>
+      <c r="F16" s="38">
+        <v>559</v>
+      </c>
+      <c r="G16" s="38">
+        <v>534</v>
+      </c>
+      <c r="H16" s="38">
+        <v>190</v>
+      </c>
+      <c r="I16" s="38">
+        <v>106</v>
+      </c>
+      <c r="J16" s="38">
+        <v>84</v>
+      </c>
+      <c r="K16" s="38">
+        <v>438</v>
+      </c>
+      <c r="L16" s="38">
+        <v>218</v>
+      </c>
+      <c r="M16" s="38">
+        <v>220</v>
+      </c>
+      <c r="N16" s="38">
+        <v>344</v>
+      </c>
+      <c r="O16" s="38">
+        <v>184</v>
+      </c>
+      <c r="P16" s="38">
+        <v>160</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>121</v>
+      </c>
+      <c r="R16" s="38">
+        <v>51</v>
+      </c>
+      <c r="S16" s="38">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A17" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="36">
+        <v>706</v>
+      </c>
+      <c r="C17" s="37">
+        <v>25</v>
+      </c>
+      <c r="D17" s="38">
+        <v>681</v>
+      </c>
+      <c r="E17" s="38">
+        <v>1461</v>
+      </c>
+      <c r="F17" s="38">
+        <v>756</v>
+      </c>
+      <c r="G17" s="38">
+        <v>705</v>
+      </c>
+      <c r="H17" s="38">
+        <v>282</v>
+      </c>
+      <c r="I17" s="38">
+        <v>141</v>
+      </c>
+      <c r="J17" s="38">
+        <v>141</v>
+      </c>
+      <c r="K17" s="38">
+        <v>611</v>
+      </c>
+      <c r="L17" s="38">
+        <v>327</v>
+      </c>
+      <c r="M17" s="38">
+        <v>284</v>
+      </c>
+      <c r="N17" s="38">
+        <v>470</v>
+      </c>
+      <c r="O17" s="38">
+        <v>237</v>
+      </c>
+      <c r="P17" s="38">
+        <v>233</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>98</v>
+      </c>
+      <c r="R17" s="38">
+        <v>51</v>
+      </c>
+      <c r="S17" s="38">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="36">
+        <v>389</v>
+      </c>
+      <c r="C18" s="37">
+        <v>10</v>
+      </c>
+      <c r="D18" s="38">
+        <v>379</v>
+      </c>
+      <c r="E18" s="38">
+        <v>683</v>
+      </c>
+      <c r="F18" s="38">
+        <v>326</v>
+      </c>
+      <c r="G18" s="38">
+        <v>357</v>
+      </c>
+      <c r="H18" s="38">
+        <v>149</v>
+      </c>
+      <c r="I18" s="38">
+        <v>77</v>
+      </c>
+      <c r="J18" s="38">
+        <v>72</v>
+      </c>
+      <c r="K18" s="38">
+        <v>325</v>
+      </c>
+      <c r="L18" s="38">
+        <v>148</v>
+      </c>
+      <c r="M18" s="38">
+        <v>177</v>
+      </c>
+      <c r="N18" s="38">
+        <v>178</v>
+      </c>
+      <c r="O18" s="38">
+        <v>89</v>
+      </c>
+      <c r="P18" s="38">
+        <v>89</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>31</v>
+      </c>
+      <c r="R18" s="38">
+        <v>12</v>
+      </c>
+      <c r="S18" s="38">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A19" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="36">
+        <v>493</v>
+      </c>
+      <c r="C19" s="37">
+        <v>11</v>
+      </c>
+      <c r="D19" s="38">
+        <v>482</v>
+      </c>
+      <c r="E19" s="38">
+        <v>1044</v>
+      </c>
+      <c r="F19" s="38">
+        <v>552</v>
+      </c>
+      <c r="G19" s="38">
+        <v>492</v>
+      </c>
+      <c r="H19" s="38">
+        <v>207</v>
+      </c>
+      <c r="I19" s="38">
+        <v>118</v>
+      </c>
+      <c r="J19" s="38">
+        <v>89</v>
+      </c>
+      <c r="K19" s="38">
+        <v>417</v>
+      </c>
+      <c r="L19" s="38">
+        <v>211</v>
+      </c>
+      <c r="M19" s="38">
+        <v>206</v>
+      </c>
+      <c r="N19" s="38">
+        <v>345</v>
+      </c>
+      <c r="O19" s="38">
+        <v>183</v>
+      </c>
+      <c r="P19" s="38">
+        <v>162</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>75</v>
+      </c>
+      <c r="R19" s="38">
+        <v>40</v>
+      </c>
+      <c r="S19" s="38">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A20" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="36">
+        <v>368</v>
+      </c>
+      <c r="C20" s="37">
+        <v>11</v>
+      </c>
+      <c r="D20" s="38">
+        <v>357</v>
+      </c>
+      <c r="E20" s="38">
+        <v>626</v>
+      </c>
+      <c r="F20" s="38">
+        <v>301</v>
+      </c>
+      <c r="G20" s="38">
+        <v>325</v>
+      </c>
+      <c r="H20" s="38">
+        <v>115</v>
+      </c>
+      <c r="I20" s="38">
+        <v>50</v>
+      </c>
+      <c r="J20" s="38">
+        <v>65</v>
+      </c>
+      <c r="K20" s="38">
+        <v>283</v>
+      </c>
+      <c r="L20" s="38">
+        <v>141</v>
+      </c>
+      <c r="M20" s="38">
+        <v>142</v>
+      </c>
+      <c r="N20" s="38">
+        <v>185</v>
+      </c>
+      <c r="O20" s="38">
+        <v>87</v>
+      </c>
+      <c r="P20" s="38">
+        <v>98</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>43</v>
+      </c>
+      <c r="R20" s="38">
+        <v>23</v>
+      </c>
+      <c r="S20" s="38">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A21" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="36">
+        <v>568</v>
+      </c>
+      <c r="C21" s="37">
+        <v>12</v>
+      </c>
+      <c r="D21" s="38">
+        <v>556</v>
+      </c>
+      <c r="E21" s="38">
+        <v>1127</v>
+      </c>
+      <c r="F21" s="38">
+        <v>573</v>
+      </c>
+      <c r="G21" s="38">
+        <v>554</v>
+      </c>
+      <c r="H21" s="38">
+        <v>232</v>
+      </c>
+      <c r="I21" s="38">
+        <v>114</v>
+      </c>
+      <c r="J21" s="38">
+        <v>118</v>
+      </c>
+      <c r="K21" s="38">
+        <v>457</v>
+      </c>
+      <c r="L21" s="38">
+        <v>226</v>
+      </c>
+      <c r="M21" s="38">
+        <v>231</v>
+      </c>
+      <c r="N21" s="38">
+        <v>359</v>
+      </c>
+      <c r="O21" s="38">
+        <v>194</v>
+      </c>
+      <c r="P21" s="38">
+        <v>165</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>79</v>
+      </c>
+      <c r="R21" s="38">
+        <v>39</v>
+      </c>
+      <c r="S21" s="38">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A22" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="36">
+        <v>189</v>
+      </c>
+      <c r="C22" s="37">
+        <v>10</v>
+      </c>
+      <c r="D22" s="38">
+        <v>179</v>
+      </c>
+      <c r="E22" s="38">
+        <v>446</v>
+      </c>
+      <c r="F22" s="38">
+        <v>243</v>
+      </c>
+      <c r="G22" s="38">
+        <v>203</v>
+      </c>
+      <c r="H22" s="38">
+        <v>66</v>
+      </c>
+      <c r="I22" s="38">
+        <v>41</v>
+      </c>
+      <c r="J22" s="38">
+        <v>25</v>
+      </c>
+      <c r="K22" s="38">
+        <v>160</v>
+      </c>
+      <c r="L22" s="38">
+        <v>89</v>
+      </c>
+      <c r="M22" s="38">
+        <v>71</v>
+      </c>
+      <c r="N22" s="38">
+        <v>175</v>
+      </c>
+      <c r="O22" s="38">
+        <v>93</v>
+      </c>
+      <c r="P22" s="38">
+        <v>82</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>45</v>
+      </c>
+      <c r="R22" s="38">
+        <v>20</v>
+      </c>
+      <c r="S22" s="38">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="36">
+        <v>418</v>
+      </c>
+      <c r="C23" s="37">
+        <v>8</v>
+      </c>
+      <c r="D23" s="38">
+        <v>410</v>
+      </c>
+      <c r="E23" s="38">
+        <v>883</v>
+      </c>
+      <c r="F23" s="38">
+        <v>445</v>
+      </c>
+      <c r="G23" s="38">
+        <v>438</v>
+      </c>
+      <c r="H23" s="38">
+        <v>145</v>
+      </c>
+      <c r="I23" s="38">
+        <v>67</v>
+      </c>
+      <c r="J23" s="38">
+        <v>78</v>
+      </c>
+      <c r="K23" s="38">
+        <v>329</v>
+      </c>
+      <c r="L23" s="38">
+        <v>167</v>
+      </c>
+      <c r="M23" s="38">
+        <v>162</v>
+      </c>
+      <c r="N23" s="38">
+        <v>278</v>
+      </c>
+      <c r="O23" s="38">
+        <v>144</v>
+      </c>
+      <c r="P23" s="38">
+        <v>134</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>131</v>
+      </c>
+      <c r="R23" s="38">
+        <v>67</v>
+      </c>
+      <c r="S23" s="38">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="36">
+        <v>67</v>
+      </c>
+      <c r="C24" s="38">
+        <v>0</v>
+      </c>
+      <c r="D24" s="38">
+        <v>67</v>
+      </c>
+      <c r="E24" s="38">
+        <v>139</v>
+      </c>
+      <c r="F24" s="38">
+        <v>70</v>
+      </c>
+      <c r="G24" s="38">
+        <v>69</v>
+      </c>
+      <c r="H24" s="38">
+        <v>28</v>
+      </c>
+      <c r="I24" s="38">
+        <v>13</v>
+      </c>
+      <c r="J24" s="38">
+        <v>15</v>
+      </c>
+      <c r="K24" s="38">
+        <v>49</v>
+      </c>
+      <c r="L24" s="38">
+        <v>24</v>
+      </c>
+      <c r="M24" s="38">
+        <v>25</v>
+      </c>
+      <c r="N24" s="38">
+        <v>51</v>
+      </c>
+      <c r="O24" s="38">
+        <v>29</v>
+      </c>
+      <c r="P24" s="38">
+        <v>22</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>11</v>
+      </c>
+      <c r="R24" s="38">
+        <v>4</v>
+      </c>
+      <c r="S24" s="38">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="36">
+        <v>323</v>
+      </c>
+      <c r="C25" s="37">
+        <v>5</v>
+      </c>
+      <c r="D25" s="38">
+        <v>318</v>
+      </c>
+      <c r="E25" s="38">
+        <v>604</v>
+      </c>
+      <c r="F25" s="38">
+        <v>301</v>
+      </c>
+      <c r="G25" s="38">
+        <v>303</v>
+      </c>
+      <c r="H25" s="38">
+        <v>123</v>
+      </c>
+      <c r="I25" s="38">
+        <v>58</v>
+      </c>
+      <c r="J25" s="38">
+        <v>65</v>
+      </c>
+      <c r="K25" s="38">
+        <v>213</v>
+      </c>
+      <c r="L25" s="38">
+        <v>108</v>
+      </c>
+      <c r="M25" s="38">
+        <v>105</v>
+      </c>
+      <c r="N25" s="38">
+        <v>176</v>
+      </c>
+      <c r="O25" s="38">
+        <v>92</v>
+      </c>
+      <c r="P25" s="38">
+        <v>84</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>92</v>
+      </c>
+      <c r="R25" s="38">
+        <v>43</v>
+      </c>
+      <c r="S25" s="38">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="36">
+        <v>839</v>
+      </c>
+      <c r="C26" s="37">
+        <v>43</v>
+      </c>
+      <c r="D26" s="38">
+        <v>796</v>
+      </c>
+      <c r="E26" s="38">
+        <v>1472</v>
+      </c>
+      <c r="F26" s="38">
+        <v>787</v>
+      </c>
+      <c r="G26" s="38">
+        <v>685</v>
+      </c>
+      <c r="H26" s="38">
+        <v>226</v>
+      </c>
+      <c r="I26" s="38">
+        <v>130</v>
+      </c>
+      <c r="J26" s="38">
+        <v>96</v>
+      </c>
+      <c r="K26" s="38">
+        <v>515</v>
+      </c>
+      <c r="L26" s="38">
+        <v>277</v>
+      </c>
+      <c r="M26" s="38">
+        <v>238</v>
+      </c>
+      <c r="N26" s="38">
+        <v>488</v>
+      </c>
+      <c r="O26" s="38">
+        <v>250</v>
+      </c>
+      <c r="P26" s="38">
+        <v>238</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>243</v>
+      </c>
+      <c r="R26" s="38">
+        <v>130</v>
+      </c>
+      <c r="S26" s="38">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="36">
+        <v>418</v>
+      </c>
+      <c r="C27" s="37">
+        <v>20</v>
+      </c>
+      <c r="D27" s="38">
+        <v>398</v>
+      </c>
+      <c r="E27" s="38">
+        <v>703</v>
+      </c>
+      <c r="F27" s="38">
+        <v>372</v>
+      </c>
+      <c r="G27" s="38">
+        <v>331</v>
+      </c>
+      <c r="H27" s="38">
+        <v>143</v>
+      </c>
+      <c r="I27" s="38">
+        <v>82</v>
+      </c>
+      <c r="J27" s="38">
+        <v>61</v>
+      </c>
+      <c r="K27" s="38">
+        <v>274</v>
+      </c>
+      <c r="L27" s="38">
+        <v>145</v>
+      </c>
+      <c r="M27" s="38">
+        <v>129</v>
+      </c>
+      <c r="N27" s="38">
+        <v>202</v>
+      </c>
+      <c r="O27" s="38">
+        <v>104</v>
+      </c>
+      <c r="P27" s="38">
+        <v>98</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>84</v>
+      </c>
+      <c r="R27" s="38">
+        <v>41</v>
+      </c>
+      <c r="S27" s="38">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="36">
+        <v>70</v>
+      </c>
+      <c r="C28" s="38">
+        <v>3</v>
+      </c>
+      <c r="D28" s="38">
+        <v>67</v>
+      </c>
+      <c r="E28" s="38">
+        <v>118</v>
+      </c>
+      <c r="F28" s="38">
+        <v>56</v>
+      </c>
+      <c r="G28" s="38">
+        <v>62</v>
+      </c>
+      <c r="H28" s="38">
+        <v>24</v>
+      </c>
+      <c r="I28" s="38">
+        <v>12</v>
+      </c>
+      <c r="J28" s="50">
+        <v>12</v>
+      </c>
+      <c r="K28" s="38">
+        <v>54</v>
+      </c>
+      <c r="L28" s="38">
+        <v>26</v>
+      </c>
+      <c r="M28" s="38">
+        <v>28</v>
+      </c>
+      <c r="N28" s="38">
+        <v>32</v>
+      </c>
+      <c r="O28" s="38">
+        <v>15</v>
+      </c>
+      <c r="P28" s="38">
+        <v>17</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>8</v>
+      </c>
+      <c r="R28" s="38">
+        <v>3</v>
+      </c>
+      <c r="S28" s="38">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="36">
+        <v>1</v>
+      </c>
+      <c r="C29" s="48">
+        <v>0</v>
+      </c>
+      <c r="D29" s="48">
+        <v>1</v>
+      </c>
+      <c r="E29" s="38">
+        <v>0</v>
+      </c>
+      <c r="F29" s="38">
+        <v>0</v>
+      </c>
+      <c r="G29" s="38">
+        <v>0</v>
+      </c>
+      <c r="H29" s="38">
+        <v>0</v>
+      </c>
+      <c r="I29" s="48">
+        <v>0</v>
+      </c>
+      <c r="J29" s="48">
+        <v>0</v>
+      </c>
+      <c r="K29" s="38">
+        <v>0</v>
+      </c>
+      <c r="L29" s="48">
+        <v>0</v>
+      </c>
+      <c r="M29" s="48">
+        <v>0</v>
+      </c>
+      <c r="N29" s="38">
+        <v>0</v>
+      </c>
+      <c r="O29" s="48">
+        <v>0</v>
+      </c>
+      <c r="P29" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="49">
+        <v>0</v>
+      </c>
+      <c r="R29" s="48">
+        <v>0</v>
+      </c>
+      <c r="S29" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A30" s="83" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A31" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:S3"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:D6"/>
+    <mergeCell ref="E4:E6"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:S4"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="Q5:S5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEAF6802-8E00-4D69-B27E-E9C109E65248}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="4" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A19" sqref="A19"/>
+      <selection pane="bottomRight" activeCell="A7" sqref="A7:XFD7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="52" customWidth="1"/>
     <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="52" customWidth="1"/>
     <col min="5" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
@@ -10704,190 +14366,190 @@
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
     </row>
     <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="85" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="F3" s="85"/>
-[...12 lines deleted...]
-      <c r="S3" s="85"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-      <c r="B4" s="78" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="79" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="78" t="s">
+      <c r="D4" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="69" t="s">
+      <c r="E4" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="F4" s="67" t="s">
+      <c r="F4" s="68" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="67" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="83"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="83"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
         <v>60</v>
       </c>
       <c r="Q6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="R6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="S6" s="54" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="32.25" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B7" s="45">
         <v>28675</v>
       </c>
       <c r="C7" s="46">
         <v>853</v>
       </c>
       <c r="D7" s="46">
         <v>27822</v>
       </c>
       <c r="E7" s="47">
         <v>46541</v>
       </c>
       <c r="F7" s="47">
         <v>24056</v>
       </c>
       <c r="G7" s="47">
         <v>22485</v>
       </c>
       <c r="H7" s="47">
         <v>10478</v>
       </c>
       <c r="I7" s="47">
         <v>5440</v>
       </c>
@@ -12199,108 +15861,108 @@
         <v>0</v>
       </c>
       <c r="M29" s="48">
         <v>0</v>
       </c>
       <c r="N29" s="38">
         <v>0</v>
       </c>
       <c r="O29" s="48">
         <v>0</v>
       </c>
       <c r="P29" s="49">
         <v>0</v>
       </c>
       <c r="Q29" s="49">
         <v>0</v>
       </c>
       <c r="R29" s="48">
         <v>0</v>
       </c>
       <c r="S29" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="82" t="s">
+      <c r="A30" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="82"/>
-[...11 lines deleted...]
-      <c r="N30" s="82"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F27EF9D-896B-4D14-88B8-08D92ECD75D1}">
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="52" customWidth="1"/>
     <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="52" customWidth="1"/>
     <col min="5" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
@@ -12321,150 +15983,150 @@
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
     </row>
     <row r="3" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="85" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="F3" s="85"/>
-[...12 lines deleted...]
-      <c r="S3" s="85"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
     </row>
     <row r="4" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-      <c r="B4" s="78" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="79" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="78" t="s">
+      <c r="D4" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="69" t="s">
+      <c r="E4" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="F4" s="67" t="s">
+      <c r="F4" s="68" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="67" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="83"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="83"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
@@ -13816,102 +17478,102 @@
         <v>1</v>
       </c>
       <c r="M29" s="48">
         <v>0</v>
       </c>
       <c r="N29" s="38">
         <v>0</v>
       </c>
       <c r="O29" s="48">
         <v>0</v>
       </c>
       <c r="P29" s="49">
         <v>0</v>
       </c>
       <c r="Q29" s="49">
         <v>0</v>
       </c>
       <c r="R29" s="48">
         <v>0</v>
       </c>
       <c r="S29" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="82" t="s">
+      <c r="A30" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="82"/>
-[...11 lines deleted...]
-      <c r="N30" s="82"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="52" customWidth="1"/>
     <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="52" customWidth="1"/>
     <col min="5" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
@@ -13943,150 +17605,150 @@
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
     </row>
     <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="85" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="F3" s="85"/>
-[...12 lines deleted...]
-      <c r="S3" s="85"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
     </row>
     <row r="4" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-      <c r="B4" s="78" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="79" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="78" t="s">
+      <c r="D4" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="69" t="s">
+      <c r="E4" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="F4" s="67" t="s">
+      <c r="F4" s="68" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="67" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="83"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="83"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
@@ -15438,103 +19100,103 @@
         <v>0</v>
       </c>
       <c r="M29" s="48">
         <v>0</v>
       </c>
       <c r="N29" s="38">
         <v>0</v>
       </c>
       <c r="O29" s="48">
         <v>0</v>
       </c>
       <c r="P29" s="49">
         <v>0</v>
       </c>
       <c r="Q29" s="49">
         <v>0</v>
       </c>
       <c r="R29" s="48">
         <v>0</v>
       </c>
       <c r="S29" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="82" t="s">
+      <c r="A30" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="82"/>
-[...11 lines deleted...]
-      <c r="N30" s="82"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="52" customWidth="1"/>
     <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="52" customWidth="1"/>
     <col min="5" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
@@ -15566,150 +19228,150 @@
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
     </row>
     <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="85" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="F3" s="85"/>
-[...12 lines deleted...]
-      <c r="S3" s="85"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-      <c r="B4" s="78" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="79" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="78" t="s">
+      <c r="D4" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="87" t="s">
         <v>77</v>
       </c>
-      <c r="F4" s="89" t="s">
+      <c r="F4" s="90" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="89" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="83"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="83"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
@@ -17061,103 +20723,103 @@
         <v>1</v>
       </c>
       <c r="M29" s="48">
         <v>0</v>
       </c>
       <c r="N29" s="38">
         <v>1</v>
       </c>
       <c r="O29" s="48">
         <v>1</v>
       </c>
       <c r="P29" s="49">
         <v>0</v>
       </c>
       <c r="Q29" s="49">
         <v>0</v>
       </c>
       <c r="R29" s="48">
         <v>0</v>
       </c>
       <c r="S29" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="82" t="s">
+      <c r="A30" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="82"/>
-[...11 lines deleted...]
-      <c r="N30" s="82"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A29" sqref="A3:A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
     <col min="2" max="2" width="9" style="52" customWidth="1"/>
     <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="52"/>
@@ -17188,150 +20850,150 @@
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
     </row>
     <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="90" t="s">
+      <c r="B3" s="91" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="F3" s="85"/>
-[...12 lines deleted...]
-      <c r="S3" s="85"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-      <c r="B4" s="91" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="92" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="78" t="s">
+      <c r="D4" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="92" t="s">
+      <c r="E4" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="F4" s="89" t="s">
+      <c r="F4" s="90" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="89" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="83"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="83"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
@@ -18683,103 +22345,103 @@
         <v>1</v>
       </c>
       <c r="M29" s="48">
         <v>0</v>
       </c>
       <c r="N29" s="38">
         <v>1</v>
       </c>
       <c r="O29" s="48">
         <v>1</v>
       </c>
       <c r="P29" s="49">
         <v>0</v>
       </c>
       <c r="Q29" s="49">
         <v>0</v>
       </c>
       <c r="R29" s="48">
         <v>0</v>
       </c>
       <c r="S29" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="82" t="s">
+      <c r="A30" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="82"/>
-[...11 lines deleted...]
-      <c r="N30" s="82"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="E4" sqref="E4:S4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
     <col min="2" max="2" width="9" style="52" customWidth="1"/>
     <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="52"/>
@@ -18810,148 +22472,148 @@
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
     </row>
     <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="85" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="F3" s="85"/>
-[...12 lines deleted...]
-      <c r="S3" s="85"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-      <c r="B4" s="78" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="79" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="78" t="s">
+      <c r="D4" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="93" t="s">
+      <c r="E4" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="94"/>
-[...12 lines deleted...]
-      <c r="S4" s="94"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95"/>
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95"/>
     </row>
     <row r="5" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="83"/>
-[...3 lines deleted...]
-      <c r="E5" s="78" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79" t="s">
         <v>61</v>
       </c>
-      <c r="F5" s="78" t="s">
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="83"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
@@ -20303,102 +23965,102 @@
         <v>1</v>
       </c>
       <c r="M29" s="48">
         <v>1</v>
       </c>
       <c r="N29" s="38">
         <v>2</v>
       </c>
       <c r="O29" s="48">
         <v>1</v>
       </c>
       <c r="P29" s="49">
         <v>1</v>
       </c>
       <c r="Q29" s="49">
         <v>0</v>
       </c>
       <c r="R29" s="48">
         <v>0</v>
       </c>
       <c r="S29" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="82" t="s">
+      <c r="A30" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="82"/>
-[...11 lines deleted...]
-      <c r="N30" s="82"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:S4"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="V6" sqref="V6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" style="52" customWidth="1"/>
     <col min="2" max="2" width="9" style="52" customWidth="1"/>
     <col min="3" max="3" width="9.125" style="52" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.125" style="52" bestFit="1" customWidth="1"/>
     <col min="15" max="19" width="10.75" style="52" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="52"/>
@@ -20429,150 +24091,150 @@
     </row>
     <row r="2" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
     </row>
     <row r="3" spans="1:19" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="85" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="F3" s="85"/>
-[...12 lines deleted...]
-      <c r="S3" s="85"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-      <c r="B4" s="78" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="79" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="78" t="s">
+      <c r="D4" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="92" t="s">
+      <c r="E4" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="F4" s="89" t="s">
+      <c r="F4" s="90" t="s">
         <v>80</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="89" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="68"/>
-[...9 lines deleted...]
-      <c r="S4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
     </row>
     <row r="5" spans="1:19" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="83"/>
-[...4 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="A5" s="84"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="79" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="78" t="s">
+      <c r="G5" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="69"/>
-[...1 lines deleted...]
-      <c r="K5" s="69" t="s">
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="69"/>
-[...1 lines deleted...]
-      <c r="N5" s="69" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="69"/>
-[...1 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="70"/>
-      <c r="S5" s="70"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
     </row>
     <row r="6" spans="1:19" ht="27.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="83"/>
-[...5 lines deleted...]
-      <c r="G6" s="78"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
       <c r="H6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="53" t="s">
         <v>60</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="54" t="s">
@@ -21924,1936 +25586,121 @@
         <v>0</v>
       </c>
       <c r="M29" s="48">
         <v>1</v>
       </c>
       <c r="N29" s="38">
         <v>1</v>
       </c>
       <c r="O29" s="48">
         <v>0</v>
       </c>
       <c r="P29" s="49">
         <v>1</v>
       </c>
       <c r="Q29" s="49">
         <v>0</v>
       </c>
       <c r="R29" s="48">
         <v>0</v>
       </c>
       <c r="S29" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A30" s="82" t="s">
+      <c r="A30" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="82"/>
-[...11 lines deleted...]
-      <c r="N30" s="82"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:S3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1814 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>End of June, 2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>End of June, 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>End of June, 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>End of June, 2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hong</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>