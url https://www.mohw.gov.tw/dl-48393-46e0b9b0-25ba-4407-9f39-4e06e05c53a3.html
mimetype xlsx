--- v0 (2026-05-18)
+++ v1 (2026-08-29)
@@ -1,104 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nh13409\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150825\115年8月性別統計指標_提供給科長\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A206A2D8-A19A-475D-95CA-FBAABB425C5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{76C387B2-0B3F-49A1-A769-9B064C9BA02E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8130" yWindow="0" windowWidth="18075" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="11" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="106" sheetId="1" r:id="rId8"/>
+    <sheet name="114" sheetId="12" r:id="rId1"/>
+    <sheet name="113" sheetId="11" r:id="rId2"/>
+    <sheet name="112" sheetId="10" r:id="rId3"/>
+    <sheet name="111" sheetId="8" r:id="rId4"/>
+    <sheet name="110" sheetId="6" r:id="rId5"/>
+    <sheet name="109" sheetId="5" r:id="rId6"/>
+    <sheet name="108" sheetId="4" r:id="rId7"/>
+    <sheet name="107" sheetId="2" r:id="rId8"/>
+    <sheet name="106" sheetId="1" r:id="rId9"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'106'!$A$1:$L$29</definedName>
-[...6 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'113'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'106'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'107'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'108'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'109'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'110'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'111'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'112'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'113'!$A$1:$L$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'114'!$A$1:$L$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="531" uniqueCount="59">
   <si>
     <t>一般護理之家</t>
   </si>
   <si>
     <t>居家護理</t>
   </si>
   <si>
     <t>產後護理</t>
   </si>
   <si>
     <t>公立一般護理之家</t>
   </si>
   <si>
     <t>私立一般護理之家</t>
   </si>
   <si>
     <t>私立居家護理</t>
   </si>
   <si>
     <t>公立產後護理</t>
   </si>
   <si>
     <t>私立產後護理</t>
   </si>
   <si>
@@ -442,50 +445,79 @@
   <si>
     <t>公立居家護理</t>
     <phoneticPr fontId="15" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛生福利部護理及健康照護司</t>
     <phoneticPr fontId="15" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <phoneticPr fontId="7" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
@@ -879,116 +911,116 @@
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="12" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="2" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="12" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="21">
     <cellStyle name="Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="一般 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="一般 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="一般 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="一般 5 2" xfId="20" xr:uid="{BAD9DF22-01E2-49D2-B339-07D618A8DC0F}"/>
     <cellStyle name="一般 6" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="一般 7" xfId="19" xr:uid="{71E744D8-6330-401D-A672-D286D60653D5}"/>
     <cellStyle name="一般_102現況服務量年報表17(中)" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="一般_95年報表70" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="一般_97現況服務量年報表77" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="一般_97現況服務量年報表89" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="一般_97現況服務量年報表90" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="千分位 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="千分位[0] 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="百分比 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="貨幣 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="貨幣 2 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1264,8533 +1296,9613 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91135C5D-D8C8-49F1-96B4-3CCC2A678C6D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C58E1808-1B54-47D3-AEFD-5F42E5344433}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="I6" sqref="I6:I7"/>
       <selection pane="topRight" activeCell="I6" sqref="I6:I7"/>
       <selection pane="bottomLeft" activeCell="I6" sqref="I6:I7"/>
-      <selection pane="bottomRight" activeCell="N7" sqref="N7"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.125" customWidth="1"/>
-    <col min="2" max="12" width="11.625" customWidth="1"/>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
-      <c r="F2" s="34" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="34"/>
+      <c r="F2" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="G2" s="27"/>
       <c r="H2" s="13"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="L2" s="27"/>
-[...2 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="29"/>
-[...18 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
       <c r="G4" s="25" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="25"/>
-      <c r="L4" s="32"/>
-[...3 lines deleted...]
-      <c r="B5" s="31" t="s">
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="33" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="31"/>
+      <c r="F5" s="32"/>
       <c r="G5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="33" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="33" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="31"/>
+    <row r="6" spans="1:13" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="14"/>
       <c r="D6" s="4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
-      <c r="L6" s="32"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="17">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="C7" s="18">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D7" s="10">
         <v>8</v>
       </c>
       <c r="E7" s="18">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="F7" s="10">
         <v>23</v>
       </c>
       <c r="G7" s="18">
-        <v>730</v>
+        <v>748</v>
       </c>
       <c r="H7" s="18">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="I7" s="18">
-        <v>576</v>
+        <v>600</v>
       </c>
       <c r="J7" s="18">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="K7" s="18">
         <v>5</v>
       </c>
       <c r="L7" s="18">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="M7" s="23"/>
     </row>
-    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="19">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C8" s="20">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>0</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0</v>
       </c>
       <c r="E8" s="20">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F8" s="11">
         <v>3</v>
       </c>
       <c r="G8" s="20">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H8" s="20">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I8" s="20">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="J8" s="20">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K8" s="20">
         <v>0</v>
       </c>
       <c r="L8" s="20">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M8" s="23"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="19">
         <v>18</v>
       </c>
       <c r="C9" s="20">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D9" s="11">
         <v>2</v>
       </c>
       <c r="E9" s="20">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>10</v>
+      </c>
+      <c r="F9" s="11">
+        <v>0</v>
       </c>
       <c r="G9" s="20">
         <v>51</v>
       </c>
       <c r="H9" s="20">
         <v>12</v>
       </c>
       <c r="I9" s="20">
         <v>39</v>
       </c>
       <c r="J9" s="20">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="K9" s="20">
         <v>1</v>
       </c>
       <c r="L9" s="20">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="M9" s="23"/>
     </row>
-    <row r="10" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="19">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C10" s="20">
         <v>4</v>
       </c>
-      <c r="D10" s="11" t="s">
-        <v>8</v>
+      <c r="D10" s="11">
+        <v>0</v>
       </c>
       <c r="E10" s="20">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="20">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="H10" s="20">
         <v>17</v>
       </c>
       <c r="I10" s="20">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="J10" s="20">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="K10" s="20">
         <v>1</v>
       </c>
       <c r="L10" s="20">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="M10" s="23"/>
     </row>
-    <row r="11" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="19">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C11" s="20">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D11" s="11">
         <v>1</v>
       </c>
       <c r="E11" s="20">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F11" s="11">
         <v>5</v>
       </c>
       <c r="G11" s="20">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H11" s="20">
         <v>4</v>
       </c>
       <c r="I11" s="20">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J11" s="20">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="K11" s="20">
         <v>1</v>
       </c>
       <c r="L11" s="20">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M11" s="23"/>
     </row>
-    <row r="12" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="19">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C12" s="20">
         <v>3</v>
       </c>
-      <c r="D12" s="11" t="s">
-        <v>8</v>
+      <c r="D12" s="11">
+        <v>0</v>
       </c>
       <c r="E12" s="20">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" s="11">
         <v>2</v>
       </c>
       <c r="G12" s="20">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H12" s="20">
         <v>5</v>
       </c>
       <c r="I12" s="20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J12" s="20">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="K12" s="20">
         <v>1</v>
       </c>
       <c r="L12" s="20">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="M12" s="23"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="19">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C13" s="20">
         <v>2</v>
       </c>
-      <c r="D13" s="11" t="s">
-        <v>8</v>
+      <c r="D13" s="11">
+        <v>0</v>
       </c>
       <c r="E13" s="20">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F13" s="11">
         <v>1</v>
       </c>
       <c r="G13" s="20">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="H13" s="20">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I13" s="20">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="J13" s="20">
         <v>21</v>
       </c>
       <c r="K13" s="20">
         <v>1</v>
       </c>
       <c r="L13" s="20">
         <v>20</v>
       </c>
       <c r="M13" s="23"/>
     </row>
-    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="19">
         <v>6</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="11">
         <v>1</v>
       </c>
       <c r="E14" s="20">
         <v>3</v>
       </c>
-      <c r="F14" s="11" t="s">
-        <v>8</v>
+      <c r="F14" s="11">
+        <v>0</v>
       </c>
       <c r="G14" s="20">
         <v>32</v>
       </c>
       <c r="H14" s="20">
         <v>15</v>
       </c>
       <c r="I14" s="20">
         <v>17</v>
       </c>
       <c r="J14" s="20">
         <v>6</v>
       </c>
       <c r="K14" s="20">
         <v>0</v>
       </c>
       <c r="L14" s="20">
         <v>6</v>
       </c>
       <c r="M14" s="23"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19">
         <v>16</v>
       </c>
       <c r="C15" s="20">
         <v>2</v>
       </c>
-      <c r="D15" s="11" t="s">
-        <v>8</v>
+      <c r="D15" s="11">
+        <v>0</v>
       </c>
       <c r="E15" s="20">
         <v>14</v>
       </c>
       <c r="F15" s="11">
         <v>2</v>
       </c>
       <c r="G15" s="20">
         <v>25</v>
       </c>
       <c r="H15" s="20">
         <v>15</v>
       </c>
       <c r="I15" s="20">
         <v>10</v>
       </c>
       <c r="J15" s="20">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K15" s="20">
         <v>0</v>
       </c>
       <c r="L15" s="20">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M15" s="23"/>
     </row>
-    <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="19">
         <v>13</v>
       </c>
       <c r="C16" s="20">
         <v>1</v>
       </c>
-      <c r="D16" s="11" t="s">
-        <v>8</v>
+      <c r="D16" s="11">
+        <v>0</v>
       </c>
       <c r="E16" s="20">
         <v>12</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H16" s="20">
         <v>7</v>
       </c>
       <c r="I16" s="20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J16" s="20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K16" s="20">
         <v>0</v>
       </c>
       <c r="L16" s="20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M16" s="23"/>
     </row>
-    <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="19">
+        <v>39</v>
+      </c>
+      <c r="C17" s="20">
+        <v>1</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0</v>
+      </c>
+      <c r="E17" s="20">
+        <v>38</v>
+      </c>
+      <c r="F17" s="11">
+        <v>3</v>
+      </c>
+      <c r="G17" s="20">
         <v>40</v>
       </c>
-      <c r="C17" s="20">
-[...5 lines deleted...]
-      <c r="E17" s="20">
+      <c r="H17" s="20">
+        <v>1</v>
+      </c>
+      <c r="I17" s="20">
         <v>39</v>
       </c>
-      <c r="F17" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="J17" s="20">
         <v>8</v>
       </c>
       <c r="K17" s="20">
         <v>0</v>
       </c>
       <c r="L17" s="20">
         <v>8</v>
       </c>
       <c r="M17" s="23"/>
     </row>
-    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="19">
         <v>14</v>
       </c>
       <c r="C18" s="20">
         <v>1</v>
       </c>
-      <c r="D18" s="11" t="s">
-        <v>8</v>
+      <c r="D18" s="11">
+        <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>13</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="20">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H18" s="20">
         <v>8</v>
       </c>
       <c r="I18" s="20">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J18" s="20">
         <v>0</v>
       </c>
       <c r="K18" s="20">
         <v>0</v>
       </c>
       <c r="L18" s="20">
         <v>0</v>
       </c>
       <c r="M18" s="23"/>
     </row>
-    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="19">
         <v>13</v>
       </c>
       <c r="C19" s="20">
         <v>2</v>
       </c>
-      <c r="D19" s="11" t="s">
-        <v>8</v>
+      <c r="D19" s="11">
+        <v>0</v>
       </c>
       <c r="E19" s="20">
         <v>11</v>
       </c>
-      <c r="F19" s="11" t="s">
-        <v>8</v>
+      <c r="F19" s="11">
+        <v>0</v>
       </c>
       <c r="G19" s="20">
+        <v>25</v>
+      </c>
+      <c r="H19" s="20">
+        <v>2</v>
+      </c>
+      <c r="I19" s="20">
         <v>23</v>
       </c>
-      <c r="H19" s="20">
-[...4 lines deleted...]
-      </c>
       <c r="J19" s="20">
         <v>2</v>
       </c>
       <c r="K19" s="20">
         <v>0</v>
       </c>
       <c r="L19" s="20">
         <v>2</v>
       </c>
       <c r="M19" s="23"/>
     </row>
-    <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C20" s="20">
         <v>2</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="20">
         <v>8</v>
       </c>
       <c r="H20" s="20">
         <v>2</v>
       </c>
       <c r="I20" s="20">
         <v>6</v>
       </c>
       <c r="J20" s="20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="L20" s="20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M20" s="23"/>
     </row>
-    <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="19">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C21" s="20">
         <v>4</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F21" s="11">
         <v>1</v>
       </c>
       <c r="G21" s="20">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H21" s="20">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I21" s="20">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J21" s="20">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M21" s="23"/>
     </row>
-    <row r="22" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="19">
         <v>3</v>
       </c>
       <c r="C22" s="20">
         <v>1</v>
       </c>
-      <c r="D22" s="11" t="s">
-        <v>8</v>
+      <c r="D22" s="11">
+        <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>2</v>
       </c>
-      <c r="F22" s="11" t="s">
-        <v>8</v>
+      <c r="F22" s="11">
+        <v>0</v>
       </c>
       <c r="G22" s="20">
         <v>27</v>
       </c>
       <c r="H22" s="20">
         <v>16</v>
       </c>
       <c r="I22" s="20">
         <v>11</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="23"/>
     </row>
-    <row r="23" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="19">
         <v>5</v>
       </c>
       <c r="C23" s="20">
         <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>1</v>
       </c>
       <c r="E23" s="20">
         <v>2</v>
       </c>
-      <c r="F23" s="11" t="s">
-        <v>8</v>
+      <c r="F23" s="11">
+        <v>0</v>
       </c>
       <c r="G23" s="20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H23" s="20">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I23" s="20">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J23" s="20">
         <v>2</v>
       </c>
       <c r="K23" s="20">
         <v>0</v>
       </c>
       <c r="L23" s="20">
         <v>2</v>
       </c>
       <c r="M23" s="23"/>
     </row>
-    <row r="24" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="19">
         <v>2</v>
       </c>
       <c r="C24" s="20">
         <v>1</v>
       </c>
-      <c r="D24" s="11" t="s">
-        <v>8</v>
+      <c r="D24" s="11">
+        <v>0</v>
       </c>
       <c r="E24" s="20">
         <v>1</v>
       </c>
-      <c r="F24" s="11" t="s">
-        <v>8</v>
+      <c r="F24" s="11">
+        <v>0</v>
       </c>
       <c r="G24" s="20">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="H24" s="20">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I24" s="20">
         <v>3</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="L24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="23"/>
     </row>
-    <row r="25" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="19">
         <v>9</v>
       </c>
       <c r="C25" s="20">
         <v>2</v>
       </c>
-      <c r="D25" s="11" t="s">
-        <v>8</v>
+      <c r="D25" s="11">
+        <v>0</v>
       </c>
       <c r="E25" s="20">
         <v>7</v>
       </c>
-      <c r="F25" s="11" t="s">
-        <v>8</v>
+      <c r="F25" s="11">
+        <v>0</v>
       </c>
       <c r="G25" s="20">
+        <v>12</v>
+      </c>
+      <c r="H25" s="20">
+        <v>2</v>
+      </c>
+      <c r="I25" s="20">
         <v>10</v>
       </c>
-      <c r="H25" s="20">
-[...4 lines deleted...]
-      </c>
       <c r="J25" s="20">
         <v>1</v>
       </c>
       <c r="K25" s="20">
         <v>0</v>
       </c>
       <c r="L25" s="20">
         <v>1</v>
       </c>
       <c r="M25" s="23"/>
     </row>
-    <row r="26" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="19">
         <v>8</v>
       </c>
       <c r="C26" s="20">
         <v>1</v>
       </c>
-      <c r="D26" s="11" t="s">
-        <v>8</v>
+      <c r="D26" s="11">
+        <v>0</v>
       </c>
       <c r="E26" s="20">
         <v>7</v>
       </c>
       <c r="F26" s="11">
         <v>1</v>
       </c>
       <c r="G26" s="20">
         <v>14</v>
       </c>
       <c r="H26" s="20">
         <v>2</v>
       </c>
       <c r="I26" s="20">
         <v>12</v>
       </c>
       <c r="J26" s="20">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="L26" s="20">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M26" s="23"/>
     </row>
-    <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="19">
         <v>14</v>
       </c>
       <c r="C27" s="20">
         <v>2</v>
       </c>
-      <c r="D27" s="11" t="s">
-        <v>8</v>
+      <c r="D27" s="11">
+        <v>0</v>
       </c>
       <c r="E27" s="20">
         <v>12</v>
       </c>
-      <c r="F27" s="11" t="s">
-        <v>8</v>
+      <c r="F27" s="11">
+        <v>0</v>
       </c>
       <c r="G27" s="20">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H27" s="20">
         <v>2</v>
       </c>
       <c r="I27" s="20">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="J27" s="20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K27" s="20">
         <v>0</v>
       </c>
       <c r="L27" s="20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M27" s="23"/>
     </row>
-    <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="19">
         <v>0</v>
       </c>
       <c r="C28" s="20">
         <v>0</v>
       </c>
-      <c r="D28" s="11" t="s">
-        <v>8</v>
+      <c r="D28" s="11">
+        <v>0</v>
       </c>
       <c r="E28" s="20">
         <v>0</v>
       </c>
-      <c r="F28" s="11" t="s">
-        <v>8</v>
+      <c r="F28" s="11">
+        <v>0</v>
       </c>
       <c r="G28" s="20">
         <v>2</v>
       </c>
       <c r="H28" s="20">
         <v>1</v>
       </c>
       <c r="I28" s="20">
         <v>1</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="L28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="23"/>
     </row>
-    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="21">
         <v>1</v>
       </c>
       <c r="C29" s="22">
         <v>1</v>
       </c>
-      <c r="D29" s="12" t="s">
-        <v>8</v>
+      <c r="D29" s="12">
+        <v>0</v>
       </c>
       <c r="E29" s="22">
         <v>0</v>
       </c>
-      <c r="F29" s="12" t="s">
-        <v>8</v>
+      <c r="F29" s="12">
+        <v>0</v>
       </c>
       <c r="G29" s="22">
         <v>1</v>
       </c>
       <c r="H29" s="22">
         <v>1</v>
       </c>
       <c r="I29" s="22">
         <v>0</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="22">
         <v>0</v>
       </c>
       <c r="L29" s="22">
         <v>0</v>
       </c>
       <c r="M29" s="23"/>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" s="24" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="16"/>
       <c r="M30" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="K2:L2"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:D5"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+  </mergeCells>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91135C5D-D8C8-49F1-96B4-3CCC2A678C6D}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:L1"/>
+      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="22.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G2" s="27"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="25"/>
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="32"/>
+      <c r="G5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="L5" s="33" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="14"/>
+      <c r="F6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="17">
+        <v>511</v>
+      </c>
+      <c r="C7" s="18">
+        <v>50</v>
+      </c>
+      <c r="D7" s="10">
+        <v>8</v>
+      </c>
+      <c r="E7" s="18">
+        <v>461</v>
+      </c>
+      <c r="F7" s="10">
+        <v>23</v>
+      </c>
+      <c r="G7" s="18">
+        <v>730</v>
+      </c>
+      <c r="H7" s="18">
+        <v>154</v>
+      </c>
+      <c r="I7" s="18">
+        <v>576</v>
+      </c>
+      <c r="J7" s="18">
+        <v>260</v>
+      </c>
+      <c r="K7" s="18">
+        <v>5</v>
+      </c>
+      <c r="L7" s="18">
+        <v>255</v>
+      </c>
+      <c r="M7" s="23"/>
+    </row>
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="19">
+        <v>79</v>
+      </c>
+      <c r="C8" s="20">
+        <v>1</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="20">
+        <v>78</v>
+      </c>
+      <c r="F8" s="11">
+        <v>3</v>
+      </c>
+      <c r="G8" s="20">
+        <v>90</v>
+      </c>
+      <c r="H8" s="20">
+        <v>11</v>
+      </c>
+      <c r="I8" s="20">
+        <v>79</v>
+      </c>
+      <c r="J8" s="20">
+        <v>42</v>
+      </c>
+      <c r="K8" s="20">
+        <v>0</v>
+      </c>
+      <c r="L8" s="20">
+        <v>42</v>
+      </c>
+      <c r="M8" s="23"/>
+    </row>
+    <row r="9" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="19">
+        <v>18</v>
+      </c>
+      <c r="C9" s="20">
+        <v>9</v>
+      </c>
+      <c r="D9" s="11">
+        <v>2</v>
+      </c>
+      <c r="E9" s="20">
+        <v>9</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="20">
+        <v>51</v>
+      </c>
+      <c r="H9" s="20">
+        <v>12</v>
+      </c>
+      <c r="I9" s="20">
+        <v>39</v>
+      </c>
+      <c r="J9" s="20">
+        <v>50</v>
+      </c>
+      <c r="K9" s="20">
+        <v>1</v>
+      </c>
+      <c r="L9" s="20">
+        <v>49</v>
+      </c>
+      <c r="M9" s="23"/>
+    </row>
+    <row r="10" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="19">
+        <v>46</v>
+      </c>
+      <c r="C10" s="20">
+        <v>4</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="20">
+        <v>42</v>
+      </c>
+      <c r="F10" s="11">
+        <v>2</v>
+      </c>
+      <c r="G10" s="20">
+        <v>62</v>
+      </c>
+      <c r="H10" s="20">
+        <v>17</v>
+      </c>
+      <c r="I10" s="20">
+        <v>45</v>
+      </c>
+      <c r="J10" s="20">
+        <v>33</v>
+      </c>
+      <c r="K10" s="20">
+        <v>1</v>
+      </c>
+      <c r="L10" s="20">
+        <v>32</v>
+      </c>
+      <c r="M10" s="23"/>
+    </row>
+    <row r="11" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="19">
+        <v>60</v>
+      </c>
+      <c r="C11" s="20">
+        <v>4</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1</v>
+      </c>
+      <c r="E11" s="20">
+        <v>56</v>
+      </c>
+      <c r="F11" s="11">
+        <v>5</v>
+      </c>
+      <c r="G11" s="20">
+        <v>84</v>
+      </c>
+      <c r="H11" s="20">
+        <v>4</v>
+      </c>
+      <c r="I11" s="20">
+        <v>80</v>
+      </c>
+      <c r="J11" s="20">
+        <v>34</v>
+      </c>
+      <c r="K11" s="20">
+        <v>1</v>
+      </c>
+      <c r="L11" s="20">
+        <v>33</v>
+      </c>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="19">
+        <v>73</v>
+      </c>
+      <c r="C12" s="20">
+        <v>3</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="20">
+        <v>70</v>
+      </c>
+      <c r="F12" s="11">
+        <v>2</v>
+      </c>
+      <c r="G12" s="20">
+        <v>34</v>
+      </c>
+      <c r="H12" s="20">
+        <v>5</v>
+      </c>
+      <c r="I12" s="20">
+        <v>29</v>
+      </c>
+      <c r="J12" s="20">
+        <v>26</v>
+      </c>
+      <c r="K12" s="20">
+        <v>1</v>
+      </c>
+      <c r="L12" s="20">
+        <v>25</v>
+      </c>
+      <c r="M12" s="23"/>
+    </row>
+    <row r="13" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="19">
+        <v>59</v>
+      </c>
+      <c r="C13" s="20">
+        <v>2</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="20">
+        <v>57</v>
+      </c>
+      <c r="F13" s="11">
+        <v>1</v>
+      </c>
+      <c r="G13" s="20">
+        <v>101</v>
+      </c>
+      <c r="H13" s="20">
+        <v>12</v>
+      </c>
+      <c r="I13" s="20">
+        <v>89</v>
+      </c>
+      <c r="J13" s="20">
+        <v>21</v>
+      </c>
+      <c r="K13" s="20">
+        <v>1</v>
+      </c>
+      <c r="L13" s="20">
+        <v>20</v>
+      </c>
+      <c r="M13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="19">
+        <v>6</v>
+      </c>
+      <c r="C14" s="20">
+        <v>3</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1</v>
+      </c>
+      <c r="E14" s="20">
+        <v>3</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" s="20">
+        <v>32</v>
+      </c>
+      <c r="H14" s="20">
+        <v>15</v>
+      </c>
+      <c r="I14" s="20">
+        <v>17</v>
+      </c>
+      <c r="J14" s="20">
+        <v>6</v>
+      </c>
+      <c r="K14" s="20">
+        <v>0</v>
+      </c>
+      <c r="L14" s="20">
+        <v>6</v>
+      </c>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="19">
+        <v>16</v>
+      </c>
+      <c r="C15" s="20">
+        <v>2</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="20">
+        <v>14</v>
+      </c>
+      <c r="F15" s="11">
+        <v>2</v>
+      </c>
+      <c r="G15" s="20">
+        <v>25</v>
+      </c>
+      <c r="H15" s="20">
+        <v>15</v>
+      </c>
+      <c r="I15" s="20">
+        <v>10</v>
+      </c>
+      <c r="J15" s="20">
+        <v>9</v>
+      </c>
+      <c r="K15" s="20">
+        <v>0</v>
+      </c>
+      <c r="L15" s="20">
+        <v>9</v>
+      </c>
+      <c r="M15" s="23"/>
+    </row>
+    <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="19">
+        <v>13</v>
+      </c>
+      <c r="C16" s="20">
+        <v>1</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="20">
+        <v>12</v>
+      </c>
+      <c r="F16" s="11">
+        <v>1</v>
+      </c>
+      <c r="G16" s="20">
+        <v>20</v>
+      </c>
+      <c r="H16" s="20">
+        <v>7</v>
+      </c>
+      <c r="I16" s="20">
+        <v>13</v>
+      </c>
+      <c r="J16" s="20">
+        <v>5</v>
+      </c>
+      <c r="K16" s="20">
+        <v>0</v>
+      </c>
+      <c r="L16" s="20">
+        <v>5</v>
+      </c>
+      <c r="M16" s="23"/>
+    </row>
+    <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="19">
+        <v>40</v>
+      </c>
+      <c r="C17" s="20">
+        <v>1</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="20">
+        <v>39</v>
+      </c>
+      <c r="F17" s="11">
+        <v>3</v>
+      </c>
+      <c r="G17" s="20">
+        <v>38</v>
+      </c>
+      <c r="H17" s="20">
+        <v>1</v>
+      </c>
+      <c r="I17" s="20">
+        <v>37</v>
+      </c>
+      <c r="J17" s="20">
+        <v>8</v>
+      </c>
+      <c r="K17" s="20">
+        <v>0</v>
+      </c>
+      <c r="L17" s="20">
+        <v>8</v>
+      </c>
+      <c r="M17" s="23"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="19">
+        <v>14</v>
+      </c>
+      <c r="C18" s="20">
+        <v>1</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="20">
+        <v>13</v>
+      </c>
+      <c r="F18" s="11">
+        <v>1</v>
+      </c>
+      <c r="G18" s="20">
+        <v>17</v>
+      </c>
+      <c r="H18" s="20">
+        <v>8</v>
+      </c>
+      <c r="I18" s="20">
+        <v>9</v>
+      </c>
+      <c r="J18" s="20">
+        <v>0</v>
+      </c>
+      <c r="K18" s="20">
+        <v>0</v>
+      </c>
+      <c r="L18" s="20">
+        <v>0</v>
+      </c>
+      <c r="M18" s="23"/>
+    </row>
+    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="19">
+        <v>13</v>
+      </c>
+      <c r="C19" s="20">
+        <v>2</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="20">
+        <v>11</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="20">
+        <v>23</v>
+      </c>
+      <c r="H19" s="20">
+        <v>2</v>
+      </c>
+      <c r="I19" s="20">
+        <v>21</v>
+      </c>
+      <c r="J19" s="20">
+        <v>2</v>
+      </c>
+      <c r="K19" s="20">
+        <v>0</v>
+      </c>
+      <c r="L19" s="20">
+        <v>2</v>
+      </c>
+      <c r="M19" s="23"/>
+    </row>
+    <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="19">
+        <v>14</v>
+      </c>
+      <c r="C20" s="20">
+        <v>2</v>
+      </c>
+      <c r="D20" s="11">
+        <v>1</v>
+      </c>
+      <c r="E20" s="20">
+        <v>12</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="20">
+        <v>8</v>
+      </c>
+      <c r="H20" s="20">
+        <v>2</v>
+      </c>
+      <c r="I20" s="20">
+        <v>6</v>
+      </c>
+      <c r="J20" s="20">
+        <v>3</v>
+      </c>
+      <c r="K20" s="20">
+        <v>0</v>
+      </c>
+      <c r="L20" s="20">
+        <v>3</v>
+      </c>
+      <c r="M20" s="23"/>
+    </row>
+    <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="19">
+        <v>18</v>
+      </c>
+      <c r="C21" s="20">
+        <v>4</v>
+      </c>
+      <c r="D21" s="11">
+        <v>2</v>
+      </c>
+      <c r="E21" s="20">
+        <v>14</v>
+      </c>
+      <c r="F21" s="11">
+        <v>1</v>
+      </c>
+      <c r="G21" s="20">
+        <v>41</v>
+      </c>
+      <c r="H21" s="20">
+        <v>4</v>
+      </c>
+      <c r="I21" s="20">
+        <v>37</v>
+      </c>
+      <c r="J21" s="20">
+        <v>4</v>
+      </c>
+      <c r="K21" s="20">
+        <v>0</v>
+      </c>
+      <c r="L21" s="20">
+        <v>4</v>
+      </c>
+      <c r="M21" s="23"/>
+    </row>
+    <row r="22" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="19">
+        <v>3</v>
+      </c>
+      <c r="C22" s="20">
+        <v>1</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="20">
+        <v>2</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22" s="20">
+        <v>27</v>
+      </c>
+      <c r="H22" s="20">
+        <v>16</v>
+      </c>
+      <c r="I22" s="20">
+        <v>11</v>
+      </c>
+      <c r="J22" s="20">
+        <v>0</v>
+      </c>
+      <c r="K22" s="20">
+        <v>0</v>
+      </c>
+      <c r="L22" s="20">
+        <v>0</v>
+      </c>
+      <c r="M22" s="23"/>
+    </row>
+    <row r="23" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="19">
+        <v>5</v>
+      </c>
+      <c r="C23" s="20">
+        <v>3</v>
+      </c>
+      <c r="D23" s="11">
+        <v>1</v>
+      </c>
+      <c r="E23" s="20">
+        <v>2</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23" s="20">
+        <v>24</v>
+      </c>
+      <c r="H23" s="20">
+        <v>7</v>
+      </c>
+      <c r="I23" s="20">
+        <v>17</v>
+      </c>
+      <c r="J23" s="20">
+        <v>2</v>
+      </c>
+      <c r="K23" s="20">
+        <v>0</v>
+      </c>
+      <c r="L23" s="20">
+        <v>2</v>
+      </c>
+      <c r="M23" s="23"/>
+    </row>
+    <row r="24" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="19">
+        <v>2</v>
+      </c>
+      <c r="C24" s="20">
+        <v>1</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="20">
+        <v>1</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24" s="20">
+        <v>11</v>
+      </c>
+      <c r="H24" s="20">
+        <v>8</v>
+      </c>
+      <c r="I24" s="20">
+        <v>3</v>
+      </c>
+      <c r="J24" s="20">
+        <v>0</v>
+      </c>
+      <c r="K24" s="20">
+        <v>0</v>
+      </c>
+      <c r="L24" s="20">
+        <v>0</v>
+      </c>
+      <c r="M24" s="23"/>
+    </row>
+    <row r="25" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="19">
+        <v>9</v>
+      </c>
+      <c r="C25" s="20">
+        <v>2</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="20">
+        <v>7</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25" s="20">
+        <v>10</v>
+      </c>
+      <c r="H25" s="20">
+        <v>2</v>
+      </c>
+      <c r="I25" s="20">
+        <v>8</v>
+      </c>
+      <c r="J25" s="20">
+        <v>1</v>
+      </c>
+      <c r="K25" s="20">
+        <v>0</v>
+      </c>
+      <c r="L25" s="20">
+        <v>1</v>
+      </c>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="19">
+        <v>8</v>
+      </c>
+      <c r="C26" s="20">
+        <v>1</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="20">
+        <v>7</v>
+      </c>
+      <c r="F26" s="11">
+        <v>1</v>
+      </c>
+      <c r="G26" s="20">
+        <v>14</v>
+      </c>
+      <c r="H26" s="20">
+        <v>2</v>
+      </c>
+      <c r="I26" s="20">
+        <v>12</v>
+      </c>
+      <c r="J26" s="20">
+        <v>9</v>
+      </c>
+      <c r="K26" s="20">
+        <v>0</v>
+      </c>
+      <c r="L26" s="20">
+        <v>9</v>
+      </c>
+      <c r="M26" s="23"/>
+    </row>
+    <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="19">
+        <v>14</v>
+      </c>
+      <c r="C27" s="20">
+        <v>2</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="20">
+        <v>12</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="20">
+        <v>15</v>
+      </c>
+      <c r="H27" s="20">
+        <v>2</v>
+      </c>
+      <c r="I27" s="20">
+        <v>13</v>
+      </c>
+      <c r="J27" s="20">
+        <v>5</v>
+      </c>
+      <c r="K27" s="20">
+        <v>0</v>
+      </c>
+      <c r="L27" s="20">
+        <v>5</v>
+      </c>
+      <c r="M27" s="23"/>
+    </row>
+    <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="19">
+        <v>0</v>
+      </c>
+      <c r="C28" s="20">
+        <v>0</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="20">
+        <v>0</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28" s="20">
+        <v>2</v>
+      </c>
+      <c r="H28" s="20">
+        <v>1</v>
+      </c>
+      <c r="I28" s="20">
+        <v>1</v>
+      </c>
+      <c r="J28" s="20">
+        <v>0</v>
+      </c>
+      <c r="K28" s="20">
+        <v>0</v>
+      </c>
+      <c r="L28" s="20">
+        <v>0</v>
+      </c>
+      <c r="M28" s="23"/>
+    </row>
+    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="21">
+        <v>1</v>
+      </c>
+      <c r="C29" s="22">
+        <v>1</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="22">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" s="22">
+        <v>1</v>
+      </c>
+      <c r="H29" s="22">
+        <v>1</v>
+      </c>
+      <c r="I29" s="22">
+        <v>0</v>
+      </c>
+      <c r="J29" s="22">
+        <v>0</v>
+      </c>
+      <c r="K29" s="22">
+        <v>0</v>
+      </c>
+      <c r="L29" s="22">
+        <v>0</v>
+      </c>
+      <c r="M29" s="23"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="M30" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:D5"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73AD62A7-5E82-4813-99BD-613C49A7513C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="I6" sqref="I6:I7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+      <selection sqref="A1:L1"/>
+      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.125" customWidth="1"/>
-    <col min="2" max="12" width="11.625" customWidth="1"/>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
-      <c r="F2" s="34" t="s">
+      <c r="F2" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="G2" s="34"/>
+      <c r="G2" s="27"/>
       <c r="H2" s="13"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="L2" s="27"/>
-[...2 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="29"/>
-[...18 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
       <c r="G4" s="25" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="25"/>
-      <c r="L4" s="32"/>
-[...3 lines deleted...]
-      <c r="B5" s="31" t="s">
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="33" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="31"/>
+      <c r="F5" s="32"/>
       <c r="G5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="33" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="33" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="31"/>
+    <row r="6" spans="1:13" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="14"/>
       <c r="D6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
-      <c r="L6" s="32"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="17">
         <v>520</v>
       </c>
       <c r="C7" s="18">
         <v>50</v>
       </c>
       <c r="D7" s="10">
         <v>8</v>
       </c>
       <c r="E7" s="18">
         <v>470</v>
       </c>
       <c r="F7" s="10">
         <v>25</v>
       </c>
       <c r="G7" s="18">
         <v>720</v>
       </c>
       <c r="H7" s="18">
         <v>160</v>
       </c>
       <c r="I7" s="18">
         <v>560</v>
       </c>
       <c r="J7" s="18">
         <v>267</v>
       </c>
       <c r="K7" s="18">
         <v>5</v>
       </c>
       <c r="L7" s="18">
         <v>262</v>
       </c>
       <c r="M7" s="23"/>
     </row>
-    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="19">
         <v>79</v>
       </c>
       <c r="C8" s="20">
         <v>1</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="20">
         <v>78</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="20">
         <v>86</v>
       </c>
       <c r="H8" s="20">
         <v>12</v>
       </c>
       <c r="I8" s="20">
         <v>74</v>
       </c>
       <c r="J8" s="20">
         <v>44</v>
       </c>
       <c r="K8" s="20">
         <v>0</v>
       </c>
       <c r="L8" s="20">
         <v>44</v>
       </c>
       <c r="M8" s="23"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="19">
         <v>18</v>
       </c>
       <c r="C9" s="20">
         <v>8</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" s="20">
         <v>10</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="20">
         <v>52</v>
       </c>
       <c r="H9" s="20">
         <v>12</v>
       </c>
       <c r="I9" s="20">
         <v>40</v>
       </c>
       <c r="J9" s="20">
         <v>53</v>
       </c>
       <c r="K9" s="20">
         <v>1</v>
       </c>
       <c r="L9" s="20">
         <v>52</v>
       </c>
       <c r="M9" s="23"/>
     </row>
-    <row r="10" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="19">
         <v>47</v>
       </c>
       <c r="C10" s="20">
         <v>4</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="20">
         <v>43</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="20">
         <v>60</v>
       </c>
       <c r="H10" s="20">
         <v>17</v>
       </c>
       <c r="I10" s="20">
         <v>43</v>
       </c>
       <c r="J10" s="20">
         <v>36</v>
       </c>
       <c r="K10" s="20">
         <v>1</v>
       </c>
       <c r="L10" s="20">
         <v>35</v>
       </c>
       <c r="M10" s="23"/>
     </row>
-    <row r="11" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="19">
         <v>62</v>
       </c>
       <c r="C11" s="20">
         <v>4</v>
       </c>
       <c r="D11" s="11">
         <v>1</v>
       </c>
       <c r="E11" s="20">
         <v>58</v>
       </c>
       <c r="F11" s="11">
         <v>5</v>
       </c>
       <c r="G11" s="20">
         <v>82</v>
       </c>
       <c r="H11" s="20">
         <v>4</v>
       </c>
       <c r="I11" s="20">
         <v>78</v>
       </c>
       <c r="J11" s="20">
         <v>33</v>
       </c>
       <c r="K11" s="20">
         <v>1</v>
       </c>
       <c r="L11" s="20">
         <v>32</v>
       </c>
       <c r="M11" s="23"/>
     </row>
-    <row r="12" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="19">
         <v>75</v>
       </c>
       <c r="C12" s="20">
         <v>3</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="20">
         <v>72</v>
       </c>
       <c r="F12" s="11">
         <v>2</v>
       </c>
       <c r="G12" s="20">
         <v>36</v>
       </c>
       <c r="H12" s="20">
         <v>5</v>
       </c>
       <c r="I12" s="20">
         <v>31</v>
       </c>
       <c r="J12" s="20">
         <v>26</v>
       </c>
       <c r="K12" s="20">
         <v>1</v>
       </c>
       <c r="L12" s="20">
         <v>25</v>
       </c>
       <c r="M12" s="23"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="19">
         <v>60</v>
       </c>
       <c r="C13" s="20">
         <v>2</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="20">
         <v>58</v>
       </c>
       <c r="F13" s="11">
         <v>1</v>
       </c>
       <c r="G13" s="20">
         <v>98</v>
       </c>
       <c r="H13" s="20">
         <v>11</v>
       </c>
       <c r="I13" s="20">
         <v>87</v>
       </c>
       <c r="J13" s="20">
         <v>18</v>
       </c>
       <c r="K13" s="20">
         <v>1</v>
       </c>
       <c r="L13" s="20">
         <v>17</v>
       </c>
       <c r="M13" s="23"/>
     </row>
-    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="19">
         <v>6</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="11">
         <v>1</v>
       </c>
       <c r="E14" s="20">
         <v>3</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G14" s="20">
         <v>32</v>
       </c>
       <c r="H14" s="20">
         <v>15</v>
       </c>
       <c r="I14" s="20">
         <v>17</v>
       </c>
       <c r="J14" s="20">
         <v>6</v>
       </c>
       <c r="K14" s="20">
         <v>0</v>
       </c>
       <c r="L14" s="20">
         <v>6</v>
       </c>
       <c r="M14" s="23"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19">
         <v>16</v>
       </c>
       <c r="C15" s="20">
         <v>2</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="20">
         <v>14</v>
       </c>
       <c r="F15" s="11">
         <v>2</v>
       </c>
       <c r="G15" s="20">
         <v>22</v>
       </c>
       <c r="H15" s="20">
         <v>15</v>
       </c>
       <c r="I15" s="20">
         <v>7</v>
       </c>
       <c r="J15" s="20">
         <v>11</v>
       </c>
       <c r="K15" s="20">
         <v>0</v>
       </c>
       <c r="L15" s="20">
         <v>11</v>
       </c>
       <c r="M15" s="23"/>
     </row>
-    <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="19">
         <v>13</v>
       </c>
       <c r="C16" s="20">
         <v>1</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="20">
         <v>12</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="20">
         <v>20</v>
       </c>
       <c r="H16" s="20">
         <v>7</v>
       </c>
       <c r="I16" s="20">
         <v>13</v>
       </c>
       <c r="J16" s="20">
         <v>4</v>
       </c>
       <c r="K16" s="20">
         <v>0</v>
       </c>
       <c r="L16" s="20">
         <v>4</v>
       </c>
       <c r="M16" s="23"/>
     </row>
-    <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="19">
         <v>41</v>
       </c>
       <c r="C17" s="20">
         <v>1</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="20">
         <v>40</v>
       </c>
       <c r="F17" s="11">
         <v>3</v>
       </c>
       <c r="G17" s="20">
         <v>38</v>
       </c>
       <c r="H17" s="20">
         <v>1</v>
       </c>
       <c r="I17" s="20">
         <v>37</v>
       </c>
       <c r="J17" s="20">
         <v>8</v>
       </c>
       <c r="K17" s="20">
         <v>0</v>
       </c>
       <c r="L17" s="20">
         <v>8</v>
       </c>
       <c r="M17" s="23"/>
     </row>
-    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="19">
         <v>14</v>
       </c>
       <c r="C18" s="20">
         <v>1</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="20">
         <v>13</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="20">
         <v>16</v>
       </c>
       <c r="H18" s="20">
         <v>8</v>
       </c>
       <c r="I18" s="20">
         <v>8</v>
       </c>
       <c r="J18" s="20">
         <v>0</v>
       </c>
       <c r="K18" s="20">
         <v>0</v>
       </c>
       <c r="L18" s="20">
         <v>0</v>
       </c>
       <c r="M18" s="23"/>
     </row>
-    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="19">
         <v>13</v>
       </c>
       <c r="C19" s="20">
         <v>2</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="20">
         <v>11</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="20">
         <v>23</v>
       </c>
       <c r="H19" s="20">
         <v>2</v>
       </c>
       <c r="I19" s="20">
         <v>21</v>
       </c>
       <c r="J19" s="20">
         <v>2</v>
       </c>
       <c r="K19" s="20">
         <v>0</v>
       </c>
       <c r="L19" s="20">
         <v>2</v>
       </c>
       <c r="M19" s="23"/>
     </row>
-    <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="19">
         <v>14</v>
       </c>
       <c r="C20" s="20">
         <v>2</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="20">
         <v>12</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="20">
         <v>8</v>
       </c>
       <c r="H20" s="20">
         <v>2</v>
       </c>
       <c r="I20" s="20">
         <v>6</v>
       </c>
       <c r="J20" s="20">
         <v>3</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="L20" s="20">
         <v>3</v>
       </c>
       <c r="M20" s="23"/>
     </row>
-    <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="19">
         <v>19</v>
       </c>
       <c r="C21" s="20">
         <v>4</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" s="20">
         <v>15</v>
       </c>
       <c r="F21" s="11">
         <v>2</v>
       </c>
       <c r="G21" s="20">
         <v>40</v>
       </c>
       <c r="H21" s="20">
         <v>5</v>
       </c>
       <c r="I21" s="20">
         <v>35</v>
       </c>
       <c r="J21" s="20">
         <v>4</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
         <v>4</v>
       </c>
       <c r="M21" s="23"/>
     </row>
-    <row r="22" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="19">
         <v>4</v>
       </c>
       <c r="C22" s="20">
         <v>2</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="20">
         <v>2</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G22" s="20">
         <v>27</v>
       </c>
       <c r="H22" s="20">
         <v>16</v>
       </c>
       <c r="I22" s="20">
         <v>11</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="23"/>
     </row>
-    <row r="23" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="19">
         <v>5</v>
       </c>
       <c r="C23" s="20">
         <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>1</v>
       </c>
       <c r="E23" s="20">
         <v>2</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="20">
         <v>26</v>
       </c>
       <c r="H23" s="20">
         <v>11</v>
       </c>
       <c r="I23" s="20">
         <v>15</v>
       </c>
       <c r="J23" s="20">
         <v>3</v>
       </c>
       <c r="K23" s="20">
         <v>0</v>
       </c>
       <c r="L23" s="20">
         <v>3</v>
       </c>
       <c r="M23" s="23"/>
     </row>
-    <row r="24" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="19">
         <v>2</v>
       </c>
       <c r="C24" s="20">
         <v>1</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="20">
         <v>1</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="20">
         <v>12</v>
       </c>
       <c r="H24" s="20">
         <v>9</v>
       </c>
       <c r="I24" s="20">
         <v>3</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="L24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="23"/>
     </row>
-    <row r="25" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="19">
         <v>9</v>
       </c>
       <c r="C25" s="20">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>1</v>
       </c>
       <c r="E25" s="20">
         <v>7</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="20">
         <v>9</v>
       </c>
       <c r="H25" s="20">
         <v>2</v>
       </c>
       <c r="I25" s="20">
         <v>7</v>
       </c>
       <c r="J25" s="20">
         <v>1</v>
       </c>
       <c r="K25" s="20">
         <v>0</v>
       </c>
       <c r="L25" s="20">
         <v>1</v>
       </c>
       <c r="M25" s="23"/>
     </row>
-    <row r="26" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="19">
         <v>8</v>
       </c>
       <c r="C26" s="20">
         <v>1</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="20">
         <v>7</v>
       </c>
       <c r="F26" s="11">
         <v>1</v>
       </c>
       <c r="G26" s="20">
         <v>14</v>
       </c>
       <c r="H26" s="20">
         <v>2</v>
       </c>
       <c r="I26" s="20">
         <v>12</v>
       </c>
       <c r="J26" s="20">
         <v>10</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="L26" s="20">
         <v>10</v>
       </c>
       <c r="M26" s="23"/>
     </row>
-    <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="19">
         <v>14</v>
       </c>
       <c r="C27" s="20">
         <v>2</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="20">
         <v>12</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="20">
         <v>16</v>
       </c>
       <c r="H27" s="20">
         <v>2</v>
       </c>
       <c r="I27" s="20">
         <v>14</v>
       </c>
       <c r="J27" s="20">
         <v>5</v>
       </c>
       <c r="K27" s="20">
         <v>0</v>
       </c>
       <c r="L27" s="20">
         <v>5</v>
       </c>
       <c r="M27" s="23"/>
     </row>
-    <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="19">
         <v>0</v>
       </c>
       <c r="C28" s="20">
         <v>0</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="20">
         <v>0</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="20">
         <v>2</v>
       </c>
       <c r="H28" s="20">
         <v>1</v>
       </c>
       <c r="I28" s="20">
         <v>1</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="L28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="23"/>
     </row>
-    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="21">
         <v>1</v>
       </c>
       <c r="C29" s="22">
         <v>1</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="22">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="22">
         <v>1</v>
       </c>
       <c r="H29" s="22">
         <v>1</v>
       </c>
       <c r="I29" s="22">
         <v>0</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="22">
         <v>0</v>
       </c>
       <c r="L29" s="22">
         <v>0</v>
       </c>
       <c r="M29" s="23"/>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" s="24" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="16"/>
       <c r="M30" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="F2:G2"/>
-    <mergeCell ref="K5:K6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF6EAE40-B0D8-4E94-B052-6D76330D6B42}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="G5" sqref="G5:L6"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+      <selection sqref="A1:L1"/>
+      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.125" customWidth="1"/>
-    <col min="2" max="12" width="11.625" customWidth="1"/>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
-      <c r="F2" s="34" t="s">
+      <c r="F2" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="G2" s="34"/>
+      <c r="G2" s="27"/>
       <c r="H2" s="13"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="L2" s="27"/>
-[...2 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="29"/>
-[...18 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
       <c r="G4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25" t="s">
         <v>2</v>
       </c>
       <c r="K4" s="25"/>
-      <c r="L4" s="32"/>
-[...3 lines deleted...]
-      <c r="B5" s="31" t="s">
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="33" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="31"/>
+      <c r="F5" s="32"/>
       <c r="G5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="33" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="31"/>
+    <row r="6" spans="1:13" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="14"/>
       <c r="D6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
-      <c r="L6" s="32"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="17">
         <v>525</v>
       </c>
       <c r="C7" s="18">
         <v>50</v>
       </c>
       <c r="D7" s="18">
         <v>8</v>
       </c>
       <c r="E7" s="18">
         <v>475</v>
       </c>
       <c r="F7" s="18">
         <v>26</v>
       </c>
       <c r="G7" s="18">
         <v>728</v>
       </c>
       <c r="H7" s="18">
         <v>165</v>
       </c>
       <c r="I7" s="18">
         <v>563</v>
       </c>
       <c r="J7" s="18">
         <v>269</v>
       </c>
       <c r="K7" s="18">
         <v>5</v>
       </c>
       <c r="L7" s="18">
         <v>264</v>
       </c>
       <c r="M7" s="23"/>
     </row>
-    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="19">
         <v>80</v>
       </c>
       <c r="C8" s="20">
         <v>1</v>
       </c>
       <c r="D8" s="20">
         <v>0</v>
       </c>
       <c r="E8" s="20">
         <v>79</v>
       </c>
       <c r="F8" s="20">
         <v>4</v>
       </c>
       <c r="G8" s="20">
         <v>85</v>
       </c>
       <c r="H8" s="20">
         <v>12</v>
       </c>
       <c r="I8" s="20">
         <v>73</v>
       </c>
       <c r="J8" s="20">
         <v>45</v>
       </c>
       <c r="K8" s="20">
         <v>0</v>
       </c>
       <c r="L8" s="20">
         <v>45</v>
       </c>
       <c r="M8" s="23"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="19">
         <v>18</v>
       </c>
       <c r="C9" s="20">
         <v>8</v>
       </c>
       <c r="D9" s="20">
         <v>1</v>
       </c>
       <c r="E9" s="20">
         <v>10</v>
       </c>
       <c r="F9" s="20">
         <v>0</v>
       </c>
       <c r="G9" s="20">
         <v>54</v>
       </c>
       <c r="H9" s="20">
         <v>12</v>
       </c>
       <c r="I9" s="20">
         <v>42</v>
       </c>
       <c r="J9" s="20">
         <v>55</v>
       </c>
       <c r="K9" s="20">
         <v>1</v>
       </c>
       <c r="L9" s="20">
         <v>54</v>
       </c>
       <c r="M9" s="23"/>
     </row>
-    <row r="10" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="19">
         <v>47</v>
       </c>
       <c r="C10" s="20">
         <v>4</v>
       </c>
       <c r="D10" s="20">
         <v>0</v>
       </c>
       <c r="E10" s="20">
         <v>43</v>
       </c>
       <c r="F10" s="20">
         <v>2</v>
       </c>
       <c r="G10" s="20">
         <v>61</v>
       </c>
       <c r="H10" s="20">
         <v>17</v>
       </c>
       <c r="I10" s="20">
         <v>44</v>
       </c>
       <c r="J10" s="20">
         <v>38</v>
       </c>
       <c r="K10" s="20">
         <v>1</v>
       </c>
       <c r="L10" s="20">
         <v>37</v>
       </c>
       <c r="M10" s="23"/>
     </row>
-    <row r="11" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="19">
         <v>62</v>
       </c>
       <c r="C11" s="20">
         <v>4</v>
       </c>
       <c r="D11" s="20">
         <v>1</v>
       </c>
       <c r="E11" s="20">
         <v>58</v>
       </c>
       <c r="F11" s="20">
         <v>5</v>
       </c>
       <c r="G11" s="20">
         <v>84</v>
       </c>
       <c r="H11" s="20">
         <v>4</v>
       </c>
       <c r="I11" s="20">
         <v>80</v>
       </c>
       <c r="J11" s="20">
         <v>34</v>
       </c>
       <c r="K11" s="20">
         <v>1</v>
       </c>
       <c r="L11" s="20">
         <v>33</v>
       </c>
       <c r="M11" s="23"/>
     </row>
-    <row r="12" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="19">
         <v>76</v>
       </c>
       <c r="C12" s="20">
         <v>3</v>
       </c>
       <c r="D12" s="20">
         <v>0</v>
       </c>
       <c r="E12" s="20">
         <v>73</v>
       </c>
       <c r="F12" s="20">
         <v>2</v>
       </c>
       <c r="G12" s="20">
         <v>36</v>
       </c>
       <c r="H12" s="20">
         <v>5</v>
       </c>
       <c r="I12" s="20">
         <v>31</v>
       </c>
       <c r="J12" s="20">
         <v>25</v>
       </c>
       <c r="K12" s="20">
         <v>1</v>
       </c>
       <c r="L12" s="20">
         <v>24</v>
       </c>
       <c r="M12" s="23"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="19">
         <v>62</v>
       </c>
       <c r="C13" s="20">
         <v>2</v>
       </c>
       <c r="D13" s="20">
         <v>0</v>
       </c>
       <c r="E13" s="20">
         <v>60</v>
       </c>
       <c r="F13" s="20">
         <v>2</v>
       </c>
       <c r="G13" s="20">
         <v>99</v>
       </c>
       <c r="H13" s="20">
         <v>11</v>
       </c>
       <c r="I13" s="20">
         <v>88</v>
       </c>
       <c r="J13" s="20">
         <v>17</v>
       </c>
       <c r="K13" s="20">
         <v>1</v>
       </c>
       <c r="L13" s="20">
         <v>16</v>
       </c>
       <c r="M13" s="23"/>
     </row>
-    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="19">
         <v>6</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>1</v>
       </c>
       <c r="E14" s="20">
         <v>3</v>
       </c>
       <c r="F14" s="20">
         <v>0</v>
       </c>
       <c r="G14" s="20">
         <v>32</v>
       </c>
       <c r="H14" s="20">
         <v>15</v>
       </c>
       <c r="I14" s="20">
         <v>17</v>
       </c>
       <c r="J14" s="20">
         <v>6</v>
       </c>
       <c r="K14" s="20">
         <v>0</v>
       </c>
       <c r="L14" s="20">
         <v>6</v>
       </c>
       <c r="M14" s="23"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="19">
         <v>16</v>
       </c>
       <c r="C15" s="20">
         <v>2</v>
       </c>
       <c r="D15" s="20">
         <v>0</v>
       </c>
       <c r="E15" s="20">
         <v>14</v>
       </c>
       <c r="F15" s="20">
         <v>2</v>
       </c>
       <c r="G15" s="20">
         <v>22</v>
       </c>
       <c r="H15" s="20">
         <v>15</v>
       </c>
       <c r="I15" s="20">
         <v>7</v>
       </c>
       <c r="J15" s="20">
         <v>11</v>
       </c>
       <c r="K15" s="20">
         <v>0</v>
       </c>
       <c r="L15" s="20">
         <v>11</v>
       </c>
       <c r="M15" s="23"/>
     </row>
-    <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="19">
         <v>13</v>
       </c>
       <c r="C16" s="20">
         <v>1</v>
       </c>
       <c r="D16" s="20">
         <v>0</v>
       </c>
       <c r="E16" s="20">
         <v>12</v>
       </c>
       <c r="F16" s="20">
         <v>1</v>
       </c>
       <c r="G16" s="20">
         <v>20</v>
       </c>
       <c r="H16" s="20">
         <v>7</v>
       </c>
       <c r="I16" s="20">
         <v>13</v>
       </c>
       <c r="J16" s="20">
         <v>4</v>
       </c>
       <c r="K16" s="20">
         <v>0</v>
       </c>
       <c r="L16" s="20">
         <v>4</v>
       </c>
       <c r="M16" s="23"/>
     </row>
-    <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="19">
         <v>41</v>
       </c>
       <c r="C17" s="20">
         <v>1</v>
       </c>
       <c r="D17" s="20">
         <v>0</v>
       </c>
       <c r="E17" s="20">
         <v>40</v>
       </c>
       <c r="F17" s="20">
         <v>3</v>
       </c>
       <c r="G17" s="20">
         <v>36</v>
       </c>
       <c r="H17" s="20">
         <v>2</v>
       </c>
       <c r="I17" s="20">
         <v>34</v>
       </c>
       <c r="J17" s="20">
         <v>8</v>
       </c>
       <c r="K17" s="20">
         <v>0</v>
       </c>
       <c r="L17" s="20">
         <v>8</v>
       </c>
       <c r="M17" s="23"/>
     </row>
-    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="19">
         <v>14</v>
       </c>
       <c r="C18" s="20">
         <v>1</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>13</v>
       </c>
       <c r="F18" s="20">
         <v>1</v>
       </c>
       <c r="G18" s="20">
         <v>17</v>
       </c>
       <c r="H18" s="20">
         <v>8</v>
       </c>
       <c r="I18" s="20">
         <v>9</v>
       </c>
       <c r="J18" s="20">
         <v>0</v>
       </c>
       <c r="K18" s="20">
         <v>0</v>
       </c>
       <c r="L18" s="20">
         <v>0</v>
       </c>
       <c r="M18" s="23"/>
     </row>
-    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="19">
         <v>13</v>
       </c>
       <c r="C19" s="20">
         <v>2</v>
       </c>
       <c r="D19" s="20">
         <v>0</v>
       </c>
       <c r="E19" s="20">
         <v>11</v>
       </c>
       <c r="F19" s="20">
         <v>0</v>
       </c>
       <c r="G19" s="20">
         <v>22</v>
       </c>
       <c r="H19" s="20">
         <v>2</v>
       </c>
       <c r="I19" s="20">
         <v>20</v>
       </c>
       <c r="J19" s="20">
         <v>2</v>
       </c>
       <c r="K19" s="20">
         <v>0</v>
       </c>
       <c r="L19" s="20">
         <v>2</v>
       </c>
       <c r="M19" s="23"/>
     </row>
-    <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="19">
         <v>14</v>
       </c>
       <c r="C20" s="20">
         <v>2</v>
       </c>
       <c r="D20" s="20">
         <v>1</v>
       </c>
       <c r="E20" s="20">
         <v>12</v>
       </c>
       <c r="F20" s="20">
         <v>1</v>
       </c>
       <c r="G20" s="20">
         <v>9</v>
       </c>
       <c r="H20" s="20">
         <v>2</v>
       </c>
       <c r="I20" s="20">
         <v>7</v>
       </c>
       <c r="J20" s="20">
         <v>3</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="L20" s="20">
         <v>3</v>
       </c>
       <c r="M20" s="23"/>
     </row>
-    <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="19">
         <v>20</v>
       </c>
       <c r="C21" s="20">
         <v>4</v>
       </c>
       <c r="D21" s="20">
         <v>2</v>
       </c>
       <c r="E21" s="20">
         <v>16</v>
       </c>
       <c r="F21" s="20">
         <v>2</v>
       </c>
       <c r="G21" s="20">
         <v>39</v>
       </c>
       <c r="H21" s="20">
         <v>5</v>
       </c>
       <c r="I21" s="20">
         <v>34</v>
       </c>
       <c r="J21" s="20">
         <v>4</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
         <v>4</v>
       </c>
       <c r="M21" s="23"/>
     </row>
-    <row r="22" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="19">
         <v>4</v>
       </c>
       <c r="C22" s="20">
         <v>2</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>2</v>
       </c>
       <c r="F22" s="20">
         <v>0</v>
       </c>
       <c r="G22" s="20">
         <v>26</v>
       </c>
       <c r="H22" s="20">
         <v>16</v>
       </c>
       <c r="I22" s="20">
         <v>10</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="23"/>
     </row>
-    <row r="23" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="19">
         <v>5</v>
       </c>
       <c r="C23" s="20">
         <v>3</v>
       </c>
       <c r="D23" s="20">
         <v>1</v>
       </c>
       <c r="E23" s="20">
         <v>2</v>
       </c>
       <c r="F23" s="20">
         <v>0</v>
       </c>
       <c r="G23" s="20">
         <v>28</v>
       </c>
       <c r="H23" s="20">
         <v>13</v>
       </c>
       <c r="I23" s="20">
         <v>15</v>
       </c>
       <c r="J23" s="20">
         <v>3</v>
       </c>
       <c r="K23" s="20">
         <v>0</v>
       </c>
       <c r="L23" s="20">
         <v>3</v>
       </c>
       <c r="M23" s="23"/>
     </row>
-    <row r="24" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="19">
         <v>2</v>
       </c>
       <c r="C24" s="20">
         <v>1</v>
       </c>
       <c r="D24" s="20">
         <v>0</v>
       </c>
       <c r="E24" s="20">
         <v>1</v>
       </c>
       <c r="F24" s="20">
         <v>0</v>
       </c>
       <c r="G24" s="20">
         <v>12</v>
       </c>
       <c r="H24" s="20">
         <v>9</v>
       </c>
       <c r="I24" s="20">
         <v>3</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="L24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="23"/>
     </row>
-    <row r="25" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="19">
         <v>9</v>
       </c>
       <c r="C25" s="20">
         <v>2</v>
       </c>
       <c r="D25" s="20">
         <v>1</v>
       </c>
       <c r="E25" s="20">
         <v>7</v>
       </c>
       <c r="F25" s="20">
         <v>0</v>
       </c>
       <c r="G25" s="20">
         <v>10</v>
       </c>
       <c r="H25" s="20">
         <v>2</v>
       </c>
       <c r="I25" s="20">
         <v>8</v>
       </c>
       <c r="J25" s="20">
         <v>0</v>
       </c>
       <c r="K25" s="20">
         <v>0</v>
       </c>
       <c r="L25" s="20">
         <v>0</v>
       </c>
       <c r="M25" s="23"/>
     </row>
-    <row r="26" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="19">
         <v>8</v>
       </c>
       <c r="C26" s="20">
         <v>1</v>
       </c>
       <c r="D26" s="20">
         <v>0</v>
       </c>
       <c r="E26" s="20">
         <v>7</v>
       </c>
       <c r="F26" s="20">
         <v>1</v>
       </c>
       <c r="G26" s="20">
         <v>14</v>
       </c>
       <c r="H26" s="20">
         <v>2</v>
       </c>
       <c r="I26" s="20">
         <v>12</v>
       </c>
       <c r="J26" s="20">
         <v>9</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="L26" s="20">
         <v>9</v>
       </c>
       <c r="M26" s="23"/>
     </row>
-    <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="19">
         <v>14</v>
       </c>
       <c r="C27" s="20">
         <v>2</v>
       </c>
       <c r="D27" s="20">
         <v>0</v>
       </c>
       <c r="E27" s="20">
         <v>12</v>
       </c>
       <c r="F27" s="20">
         <v>0</v>
       </c>
       <c r="G27" s="20">
         <v>17</v>
       </c>
       <c r="H27" s="20">
         <v>2</v>
       </c>
       <c r="I27" s="20">
         <v>15</v>
       </c>
       <c r="J27" s="20">
         <v>5</v>
       </c>
       <c r="K27" s="20">
         <v>0</v>
       </c>
       <c r="L27" s="20">
         <v>5</v>
       </c>
       <c r="M27" s="23"/>
     </row>
-    <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="19">
         <v>0</v>
       </c>
       <c r="C28" s="20">
         <v>0</v>
       </c>
       <c r="D28" s="20">
         <v>0</v>
       </c>
       <c r="E28" s="20">
         <v>0</v>
       </c>
       <c r="F28" s="20">
         <v>0</v>
       </c>
       <c r="G28" s="20">
         <v>2</v>
       </c>
       <c r="H28" s="20">
         <v>1</v>
       </c>
       <c r="I28" s="20">
         <v>1</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="L28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="23"/>
     </row>
-    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="21">
         <v>1</v>
       </c>
       <c r="C29" s="22">
         <v>1</v>
       </c>
       <c r="D29" s="22">
         <v>0</v>
       </c>
       <c r="E29" s="22">
         <v>0</v>
       </c>
       <c r="F29" s="22">
         <v>0</v>
       </c>
       <c r="G29" s="22">
         <v>3</v>
       </c>
       <c r="H29" s="22">
         <v>3</v>
       </c>
       <c r="I29" s="22">
         <v>0</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="22">
         <v>0</v>
       </c>
       <c r="L29" s="22">
         <v>0</v>
       </c>
       <c r="M29" s="23"/>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B30" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="K2:L2"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
     <mergeCell ref="F2:G2"/>
+    <mergeCell ref="L5:L6"/>
+  </mergeCells>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:L30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:L1"/>
+      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="22.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" s="35"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="K4" s="25"/>
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="32"/>
+      <c r="G5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="L5" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="14"/>
+      <c r="F6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="7">
+        <v>543</v>
+      </c>
+      <c r="C7" s="10">
+        <v>52</v>
+      </c>
+      <c r="D7" s="10">
+        <v>11</v>
+      </c>
+      <c r="E7" s="10">
+        <v>491</v>
+      </c>
+      <c r="F7" s="10">
+        <v>33</v>
+      </c>
+      <c r="G7" s="10">
+        <v>710</v>
+      </c>
+      <c r="H7" s="10">
+        <v>174</v>
+      </c>
+      <c r="I7" s="10">
+        <v>536</v>
+      </c>
+      <c r="J7" s="10">
+        <v>284</v>
+      </c>
+      <c r="K7" s="10">
+        <v>5</v>
+      </c>
+      <c r="L7" s="10">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="8">
+        <v>82</v>
+      </c>
+      <c r="C8" s="11">
+        <v>1</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="11">
+        <v>81</v>
+      </c>
+      <c r="F8" s="11">
+        <v>5</v>
+      </c>
+      <c r="G8" s="11">
+        <v>88</v>
+      </c>
+      <c r="H8" s="11">
+        <v>13</v>
+      </c>
+      <c r="I8" s="11">
+        <v>75</v>
+      </c>
+      <c r="J8" s="11">
+        <v>48</v>
+      </c>
+      <c r="K8" s="11">
+        <v>0</v>
+      </c>
+      <c r="L8" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="8">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>8</v>
+      </c>
+      <c r="D9" s="11">
+        <v>2</v>
+      </c>
+      <c r="E9" s="11">
+        <v>11</v>
+      </c>
+      <c r="F9" s="11">
+        <v>0</v>
+      </c>
+      <c r="G9" s="11">
+        <v>57</v>
+      </c>
+      <c r="H9" s="11">
+        <v>11</v>
+      </c>
+      <c r="I9" s="11">
+        <v>46</v>
+      </c>
+      <c r="J9" s="11">
+        <v>68</v>
+      </c>
+      <c r="K9" s="11">
+        <v>4</v>
+      </c>
+      <c r="L9" s="11">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="8">
+        <v>49</v>
+      </c>
+      <c r="C10" s="11">
+        <v>5</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="11">
+        <v>44</v>
+      </c>
+      <c r="F10" s="11">
+        <v>2</v>
+      </c>
+      <c r="G10" s="11">
+        <v>63</v>
+      </c>
+      <c r="H10" s="11">
+        <v>18</v>
+      </c>
+      <c r="I10" s="11">
+        <v>45</v>
+      </c>
+      <c r="J10" s="11">
+        <v>37</v>
+      </c>
+      <c r="K10" s="11">
+        <v>0</v>
+      </c>
+      <c r="L10" s="11">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="8">
+        <v>67</v>
+      </c>
+      <c r="C11" s="11">
+        <v>4</v>
+      </c>
+      <c r="D11" s="11">
+        <v>2</v>
+      </c>
+      <c r="E11" s="11">
+        <v>63</v>
+      </c>
+      <c r="F11" s="11">
+        <v>5</v>
+      </c>
+      <c r="G11" s="11">
+        <v>83</v>
+      </c>
+      <c r="H11" s="11">
+        <v>3</v>
+      </c>
+      <c r="I11" s="11">
+        <v>80</v>
+      </c>
+      <c r="J11" s="11">
+        <v>34</v>
+      </c>
+      <c r="K11" s="11">
+        <v>0</v>
+      </c>
+      <c r="L11" s="11">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="8">
+        <v>76</v>
+      </c>
+      <c r="C12" s="11">
+        <v>3</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1</v>
+      </c>
+      <c r="E12" s="11">
+        <v>73</v>
+      </c>
+      <c r="F12" s="11">
+        <v>3</v>
+      </c>
+      <c r="G12" s="11">
+        <v>32</v>
+      </c>
+      <c r="H12" s="11">
+        <v>6</v>
+      </c>
+      <c r="I12" s="11">
+        <v>26</v>
+      </c>
+      <c r="J12" s="11">
+        <v>26</v>
+      </c>
+      <c r="K12" s="11">
+        <v>0</v>
+      </c>
+      <c r="L12" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="8">
+        <v>65</v>
+      </c>
+      <c r="C13" s="11">
+        <v>3</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="11">
+        <v>62</v>
+      </c>
+      <c r="F13" s="11">
+        <v>4</v>
+      </c>
+      <c r="G13" s="11">
+        <v>89</v>
+      </c>
+      <c r="H13" s="11">
+        <v>12</v>
+      </c>
+      <c r="I13" s="11">
+        <v>77</v>
+      </c>
+      <c r="J13" s="11">
+        <v>18</v>
+      </c>
+      <c r="K13" s="11">
+        <v>1</v>
+      </c>
+      <c r="L13" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="8">
+        <v>8</v>
+      </c>
+      <c r="C14" s="11">
+        <v>3</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1</v>
+      </c>
+      <c r="E14" s="11">
+        <v>5</v>
+      </c>
+      <c r="F14" s="11">
+        <v>0</v>
+      </c>
+      <c r="G14" s="11">
+        <v>30</v>
+      </c>
+      <c r="H14" s="11">
+        <v>15</v>
+      </c>
+      <c r="I14" s="11">
+        <v>15</v>
+      </c>
+      <c r="J14" s="11">
+        <v>5</v>
+      </c>
+      <c r="K14" s="11">
+        <v>0</v>
+      </c>
+      <c r="L14" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="8">
+        <v>16</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="11">
+        <v>14</v>
+      </c>
+      <c r="F15" s="11">
+        <v>2</v>
+      </c>
+      <c r="G15" s="11">
+        <v>21</v>
+      </c>
+      <c r="H15" s="11">
+        <v>15</v>
+      </c>
+      <c r="I15" s="11">
+        <v>6</v>
+      </c>
+      <c r="J15" s="11">
+        <v>11</v>
+      </c>
+      <c r="K15" s="11">
+        <v>0</v>
+      </c>
+      <c r="L15" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="8">
+        <v>13</v>
+      </c>
+      <c r="C16" s="11">
+        <v>1</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="11">
+        <v>12</v>
+      </c>
+      <c r="F16" s="11">
+        <v>1</v>
+      </c>
+      <c r="G16" s="11">
+        <v>21</v>
+      </c>
+      <c r="H16" s="11">
+        <v>6</v>
+      </c>
+      <c r="I16" s="11">
+        <v>15</v>
+      </c>
+      <c r="J16" s="11">
+        <v>5</v>
+      </c>
+      <c r="K16" s="11">
+        <v>0</v>
+      </c>
+      <c r="L16" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="8">
+        <v>41</v>
+      </c>
+      <c r="C17" s="11">
+        <v>1</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="11">
+        <v>40</v>
+      </c>
+      <c r="F17" s="11">
+        <v>4</v>
+      </c>
+      <c r="G17" s="11">
+        <v>36</v>
+      </c>
+      <c r="H17" s="11">
+        <v>2</v>
+      </c>
+      <c r="I17" s="11">
+        <v>34</v>
+      </c>
+      <c r="J17" s="11">
+        <v>8</v>
+      </c>
+      <c r="K17" s="11">
+        <v>0</v>
+      </c>
+      <c r="L17" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="8">
+        <v>15</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="11">
+        <v>14</v>
+      </c>
+      <c r="F18" s="11">
+        <v>1</v>
+      </c>
+      <c r="G18" s="11">
+        <v>16</v>
+      </c>
+      <c r="H18" s="11">
+        <v>8</v>
+      </c>
+      <c r="I18" s="11">
+        <v>8</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0</v>
+      </c>
+      <c r="L18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="8">
+        <v>13</v>
+      </c>
+      <c r="C19" s="11">
+        <v>2</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="11">
+        <v>11</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>19</v>
+      </c>
+      <c r="H19" s="11">
+        <v>2</v>
+      </c>
+      <c r="I19" s="11">
+        <v>17</v>
+      </c>
+      <c r="J19" s="11">
+        <v>2</v>
+      </c>
+      <c r="K19" s="11">
+        <v>0</v>
+      </c>
+      <c r="L19" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="8">
+        <v>14</v>
+      </c>
+      <c r="C20" s="11">
+        <v>2</v>
+      </c>
+      <c r="D20" s="11">
+        <v>1</v>
+      </c>
+      <c r="E20" s="11">
+        <v>12</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="11">
+        <v>8</v>
+      </c>
+      <c r="H20" s="11">
+        <v>2</v>
+      </c>
+      <c r="I20" s="11">
+        <v>6</v>
+      </c>
+      <c r="J20" s="11">
+        <v>3</v>
+      </c>
+      <c r="K20" s="11">
+        <v>0</v>
+      </c>
+      <c r="L20" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="8">
+        <v>22</v>
+      </c>
+      <c r="C21" s="11">
+        <v>4</v>
+      </c>
+      <c r="D21" s="11">
+        <v>2</v>
+      </c>
+      <c r="E21" s="11">
+        <v>18</v>
+      </c>
+      <c r="F21" s="11">
+        <v>4</v>
+      </c>
+      <c r="G21" s="11">
+        <v>38</v>
+      </c>
+      <c r="H21" s="11">
+        <v>6</v>
+      </c>
+      <c r="I21" s="11">
+        <v>32</v>
+      </c>
+      <c r="J21" s="11">
+        <v>4</v>
+      </c>
+      <c r="K21" s="11">
+        <v>0</v>
+      </c>
+      <c r="L21" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="8">
+        <v>4</v>
+      </c>
+      <c r="C22" s="11">
+        <v>2</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="11">
+        <v>2</v>
+      </c>
+      <c r="F22" s="11">
+        <v>0</v>
+      </c>
+      <c r="G22" s="11">
+        <v>24</v>
+      </c>
+      <c r="H22" s="11">
+        <v>16</v>
+      </c>
+      <c r="I22" s="11">
+        <v>8</v>
+      </c>
+      <c r="J22" s="11">
+        <v>0</v>
+      </c>
+      <c r="K22" s="11">
+        <v>0</v>
+      </c>
+      <c r="L22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="8">
+        <v>5</v>
+      </c>
+      <c r="C23" s="11">
+        <v>3</v>
+      </c>
+      <c r="D23" s="11">
+        <v>1</v>
+      </c>
+      <c r="E23" s="11">
+        <v>2</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>28</v>
+      </c>
+      <c r="H23" s="11">
+        <v>14</v>
+      </c>
+      <c r="I23" s="11">
+        <v>14</v>
+      </c>
+      <c r="J23" s="11">
+        <v>3</v>
+      </c>
+      <c r="K23" s="11">
+        <v>0</v>
+      </c>
+      <c r="L23" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="8">
+        <v>2</v>
+      </c>
+      <c r="C24" s="11">
+        <v>1</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="11">
+        <v>1</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>14</v>
+      </c>
+      <c r="H24" s="11">
+        <v>12</v>
+      </c>
+      <c r="I24" s="11">
+        <v>2</v>
+      </c>
+      <c r="J24" s="11">
+        <v>0</v>
+      </c>
+      <c r="K24" s="11">
+        <v>0</v>
+      </c>
+      <c r="L24" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="8">
+        <v>9</v>
+      </c>
+      <c r="C25" s="11">
+        <v>2</v>
+      </c>
+      <c r="D25" s="11">
+        <v>1</v>
+      </c>
+      <c r="E25" s="11">
+        <v>7</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25" s="11">
+        <v>10</v>
+      </c>
+      <c r="H25" s="11">
+        <v>2</v>
+      </c>
+      <c r="I25" s="11">
+        <v>8</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="8">
+        <v>8</v>
+      </c>
+      <c r="C26" s="11">
+        <v>1</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="11">
+        <v>7</v>
+      </c>
+      <c r="F26" s="11">
+        <v>1</v>
+      </c>
+      <c r="G26" s="11">
+        <v>12</v>
+      </c>
+      <c r="H26" s="11">
+        <v>2</v>
+      </c>
+      <c r="I26" s="11">
+        <v>10</v>
+      </c>
+      <c r="J26" s="11">
+        <v>7</v>
+      </c>
+      <c r="K26" s="11">
+        <v>0</v>
+      </c>
+      <c r="L26" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="8">
+        <v>14</v>
+      </c>
+      <c r="C27" s="11">
+        <v>2</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="11">
+        <v>12</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="11">
+        <v>14</v>
+      </c>
+      <c r="H27" s="11">
+        <v>3</v>
+      </c>
+      <c r="I27" s="11">
+        <v>11</v>
+      </c>
+      <c r="J27" s="11">
+        <v>5</v>
+      </c>
+      <c r="K27" s="11">
+        <v>0</v>
+      </c>
+      <c r="L27" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="8">
+        <v>0</v>
+      </c>
+      <c r="C28" s="11">
+        <v>0</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="11">
+        <v>0</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28" s="11">
+        <v>2</v>
+      </c>
+      <c r="H28" s="11">
+        <v>1</v>
+      </c>
+      <c r="I28" s="11">
+        <v>1</v>
+      </c>
+      <c r="J28" s="11">
+        <v>0</v>
+      </c>
+      <c r="K28" s="11">
+        <v>0</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="9">
+        <v>1</v>
+      </c>
+      <c r="C29" s="12">
+        <v>1</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" s="12">
+        <v>5</v>
+      </c>
+      <c r="H29" s="12">
+        <v>5</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B30" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F2:G2"/>
     <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="B7" sqref="B7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+      <selection sqref="A1:L1"/>
+      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.125" customWidth="1"/>
-    <col min="2" max="12" width="11.625" customWidth="1"/>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-[...1046 lines deleted...]
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="35" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="35"/>
       <c r="H2" s="13"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="L2" s="27"/>
-[...2 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="29"/>
-[...18 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
       <c r="G4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25" t="s">
         <v>2</v>
       </c>
       <c r="K4" s="25"/>
-      <c r="L4" s="32"/>
-[...3 lines deleted...]
-      <c r="B5" s="31" t="s">
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="33" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="31"/>
+      <c r="F5" s="32"/>
       <c r="G5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="33" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="31"/>
+    <row r="6" spans="1:12" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="14"/>
       <c r="D6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
-      <c r="L6" s="32"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="7">
         <v>552</v>
       </c>
       <c r="C7" s="10">
         <v>51</v>
       </c>
       <c r="D7" s="10">
         <v>11</v>
       </c>
       <c r="E7" s="10">
         <v>501</v>
       </c>
       <c r="F7" s="10">
         <v>33</v>
       </c>
       <c r="G7" s="10">
         <v>680</v>
       </c>
       <c r="H7" s="10">
         <v>174</v>
       </c>
       <c r="I7" s="10">
         <v>506</v>
       </c>
       <c r="J7" s="10">
         <v>279</v>
       </c>
       <c r="K7" s="10">
         <v>4</v>
       </c>
       <c r="L7" s="10">
         <v>275</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="8">
         <v>82</v>
       </c>
       <c r="C8" s="11">
         <v>1</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="11">
         <v>81</v>
       </c>
       <c r="F8" s="11">
         <v>5</v>
       </c>
       <c r="G8" s="11">
         <v>81</v>
       </c>
       <c r="H8" s="11">
         <v>13</v>
       </c>
       <c r="I8" s="11">
         <v>68</v>
       </c>
       <c r="J8" s="11">
         <v>49</v>
       </c>
       <c r="K8" s="11">
         <v>0</v>
       </c>
       <c r="L8" s="11">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="8">
         <v>20</v>
       </c>
       <c r="C9" s="11">
         <v>8</v>
       </c>
       <c r="D9" s="11">
         <v>2</v>
       </c>
       <c r="E9" s="11">
         <v>12</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>57</v>
       </c>
       <c r="H9" s="11">
         <v>11</v>
       </c>
       <c r="I9" s="11">
         <v>46</v>
       </c>
       <c r="J9" s="11">
         <v>66</v>
       </c>
       <c r="K9" s="11">
         <v>3</v>
       </c>
       <c r="L9" s="11">
         <v>63</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8">
         <v>48</v>
       </c>
       <c r="C10" s="11">
         <v>4</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="11">
         <v>44</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>56</v>
       </c>
       <c r="H10" s="11">
         <v>18</v>
       </c>
       <c r="I10" s="11">
         <v>38</v>
       </c>
       <c r="J10" s="11">
         <v>37</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="8">
         <v>70</v>
       </c>
       <c r="C11" s="11">
         <v>4</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>66</v>
       </c>
       <c r="F11" s="11">
         <v>5</v>
       </c>
       <c r="G11" s="11">
         <v>70</v>
       </c>
       <c r="H11" s="11">
         <v>3</v>
       </c>
       <c r="I11" s="11">
         <v>67</v>
       </c>
       <c r="J11" s="11">
         <v>35</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>35</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="8">
         <v>79</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>1</v>
       </c>
       <c r="E12" s="11">
         <v>76</v>
       </c>
       <c r="F12" s="11">
         <v>3</v>
       </c>
       <c r="G12" s="11">
         <v>32</v>
       </c>
       <c r="H12" s="11">
         <v>6</v>
       </c>
       <c r="I12" s="11">
         <v>26</v>
       </c>
       <c r="J12" s="11">
         <v>25</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="8">
         <v>66</v>
       </c>
       <c r="C13" s="11">
         <v>2</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="11">
         <v>64</v>
       </c>
       <c r="F13" s="11">
         <v>4</v>
       </c>
       <c r="G13" s="11">
         <v>89</v>
       </c>
       <c r="H13" s="11">
         <v>12</v>
       </c>
       <c r="I13" s="11">
         <v>77</v>
       </c>
       <c r="J13" s="11">
         <v>17</v>
       </c>
       <c r="K13" s="11">
         <v>1</v>
       </c>
       <c r="L13" s="11">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="8">
         <v>8</v>
       </c>
       <c r="C14" s="11">
         <v>3</v>
       </c>
       <c r="D14" s="11">
         <v>1</v>
       </c>
       <c r="E14" s="11">
         <v>5</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>29</v>
       </c>
       <c r="H14" s="11">
         <v>15</v>
       </c>
       <c r="I14" s="11">
         <v>14</v>
       </c>
       <c r="J14" s="11">
         <v>5</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="8">
         <v>15</v>
       </c>
       <c r="C15" s="11">
         <v>2</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="11">
         <v>13</v>
       </c>
       <c r="F15" s="11">
         <v>2</v>
       </c>
       <c r="G15" s="11">
         <v>22</v>
       </c>
       <c r="H15" s="11">
         <v>15</v>
       </c>
       <c r="I15" s="11">
         <v>7</v>
       </c>
       <c r="J15" s="11">
         <v>12</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="8">
         <v>13</v>
       </c>
       <c r="C16" s="11">
         <v>1</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="11">
         <v>12</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="11">
         <v>19</v>
       </c>
       <c r="H16" s="11">
         <v>5</v>
       </c>
       <c r="I16" s="11">
         <v>14</v>
       </c>
       <c r="J16" s="11">
         <v>5</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="8">
         <v>41</v>
       </c>
       <c r="C17" s="11">
         <v>1</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="11">
         <v>40</v>
       </c>
       <c r="F17" s="11">
         <v>4</v>
       </c>
       <c r="G17" s="11">
         <v>38</v>
       </c>
       <c r="H17" s="11">
         <v>3</v>
       </c>
       <c r="I17" s="11">
         <v>35</v>
       </c>
       <c r="J17" s="11">
         <v>6</v>
       </c>
       <c r="K17" s="11">
         <v>0</v>
       </c>
       <c r="L17" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="8">
         <v>18</v>
       </c>
       <c r="C18" s="11">
         <v>2</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>16</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="11">
         <v>14</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="11">
         <v>6</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="11">
         <v>0</v>
       </c>
       <c r="L18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="8">
         <v>13</v>
       </c>
       <c r="C19" s="11">
         <v>2</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="11">
         <v>11</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>20</v>
       </c>
       <c r="H19" s="11">
         <v>2</v>
       </c>
       <c r="I19" s="11">
         <v>18</v>
       </c>
       <c r="J19" s="11">
         <v>2</v>
       </c>
       <c r="K19" s="11">
         <v>0</v>
       </c>
       <c r="L19" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="8">
         <v>14</v>
       </c>
       <c r="C20" s="11">
         <v>2</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>12</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>8</v>
       </c>
       <c r="H20" s="11">
         <v>2</v>
       </c>
       <c r="I20" s="11">
         <v>6</v>
       </c>
       <c r="J20" s="11">
         <v>3</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="8">
         <v>22</v>
       </c>
       <c r="C21" s="11">
         <v>4</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" s="11">
         <v>18</v>
       </c>
       <c r="F21" s="11">
         <v>4</v>
       </c>
       <c r="G21" s="11">
         <v>37</v>
       </c>
       <c r="H21" s="11">
         <v>6</v>
       </c>
       <c r="I21" s="11">
         <v>31</v>
       </c>
       <c r="J21" s="11">
         <v>4</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="11">
         <v>2</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="11">
         <v>2</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>23</v>
       </c>
       <c r="H22" s="11">
         <v>16</v>
       </c>
       <c r="I22" s="11">
         <v>7</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="8">
         <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>1</v>
       </c>
       <c r="E23" s="11">
         <v>2</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>28</v>
       </c>
       <c r="H23" s="11">
         <v>14</v>
       </c>
       <c r="I23" s="11">
         <v>14</v>
       </c>
       <c r="J23" s="11">
         <v>3</v>
       </c>
       <c r="K23" s="11">
         <v>0</v>
       </c>
       <c r="L23" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="11">
         <v>1</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>15</v>
       </c>
       <c r="H24" s="11">
         <v>13</v>
       </c>
       <c r="I24" s="11">
         <v>2</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="8">
         <v>9</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>1</v>
       </c>
       <c r="E25" s="11">
         <v>7</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="11">
         <v>8</v>
       </c>
       <c r="H25" s="11">
         <v>2</v>
       </c>
       <c r="I25" s="11">
         <v>6</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="8">
         <v>8</v>
       </c>
       <c r="C26" s="11">
         <v>1</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="11">
         <v>7</v>
       </c>
       <c r="F26" s="11">
         <v>1</v>
       </c>
       <c r="G26" s="11">
         <v>13</v>
       </c>
       <c r="H26" s="11">
         <v>2</v>
       </c>
       <c r="I26" s="11">
         <v>11</v>
       </c>
       <c r="J26" s="11">
         <v>5</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="8">
         <v>14</v>
       </c>
       <c r="C27" s="11">
         <v>2</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="11">
         <v>12</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="11">
         <v>13</v>
       </c>
       <c r="H27" s="11">
         <v>2</v>
       </c>
       <c r="I27" s="11">
         <v>11</v>
       </c>
       <c r="J27" s="11">
         <v>5</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="8">
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="11">
         <v>3</v>
       </c>
       <c r="H28" s="11">
         <v>1</v>
       </c>
       <c r="I28" s="11">
         <v>2</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="9">
         <v>1</v>
       </c>
       <c r="C29" s="12">
         <v>1</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="12">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="12">
         <v>5</v>
       </c>
       <c r="H29" s="12">
         <v>5</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J29" s="12">
         <v>0</v>
       </c>
       <c r="K29" s="12">
         <v>0</v>
       </c>
       <c r="L29" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B30" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="G5:G6"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="C5:D5"/>
-    <mergeCell ref="L5:L6"/>
-[...2 lines deleted...]
-    <mergeCell ref="G5:G6"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="B7" sqref="B7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+      <selection sqref="A1:L1"/>
+      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.125" customWidth="1"/>
-    <col min="2" max="12" width="11.625" customWidth="1"/>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A1" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="35" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="35"/>
       <c r="H2" s="13"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="L2" s="27"/>
-[...2 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="29"/>
-[...18 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
       <c r="G4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25" t="s">
         <v>2</v>
       </c>
       <c r="K4" s="25"/>
-      <c r="L4" s="32"/>
-[...3 lines deleted...]
-      <c r="B5" s="31" t="s">
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="33" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="31"/>
+      <c r="F5" s="32"/>
       <c r="G5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="33" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="31"/>
+    <row r="6" spans="1:12" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="14"/>
       <c r="D6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
-      <c r="L6" s="32"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="7">
         <v>554</v>
       </c>
       <c r="C7" s="10">
         <v>51</v>
       </c>
       <c r="D7" s="10">
         <v>9</v>
       </c>
       <c r="E7" s="10">
         <v>503</v>
       </c>
       <c r="F7" s="10">
         <v>34</v>
       </c>
       <c r="G7" s="10">
         <v>652</v>
       </c>
       <c r="H7" s="10">
         <v>190</v>
       </c>
       <c r="I7" s="10">
         <v>462</v>
       </c>
       <c r="J7" s="10">
         <v>272</v>
       </c>
       <c r="K7" s="10">
         <v>4</v>
       </c>
       <c r="L7" s="10">
         <v>268</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="8">
         <v>82</v>
       </c>
       <c r="C8" s="11">
         <v>1</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="11">
         <v>81</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>61</v>
       </c>
       <c r="H8" s="11">
         <v>3</v>
       </c>
       <c r="I8" s="11">
         <v>58</v>
       </c>
       <c r="J8" s="11">
         <v>50</v>
       </c>
       <c r="K8" s="11">
         <v>0</v>
       </c>
       <c r="L8" s="11">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="11">
         <v>8</v>
       </c>
       <c r="D9" s="11">
         <v>2</v>
       </c>
       <c r="E9" s="11">
         <v>13</v>
       </c>
       <c r="F9" s="11">
         <v>2</v>
       </c>
       <c r="G9" s="11">
         <v>53</v>
       </c>
       <c r="H9" s="11">
         <v>11</v>
       </c>
       <c r="I9" s="11">
         <v>42</v>
       </c>
       <c r="J9" s="11">
         <v>69</v>
       </c>
       <c r="K9" s="11">
         <v>3</v>
       </c>
       <c r="L9" s="11">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8">
         <v>50</v>
       </c>
       <c r="C10" s="11">
         <v>5</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="11">
         <v>45</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>28</v>
       </c>
       <c r="H10" s="11">
         <v>6</v>
       </c>
       <c r="I10" s="11">
         <v>22</v>
       </c>
       <c r="J10" s="11">
         <v>33</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="8">
         <v>69</v>
       </c>
       <c r="C11" s="11">
         <v>4</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>65</v>
       </c>
       <c r="F11" s="11">
         <v>3</v>
       </c>
       <c r="G11" s="11">
         <v>74</v>
       </c>
       <c r="H11" s="11">
         <v>13</v>
       </c>
       <c r="I11" s="11">
         <v>61</v>
       </c>
       <c r="J11" s="11">
         <v>34</v>
       </c>
       <c r="K11" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L11" s="11">
         <v>34</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="8">
         <v>79</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>1</v>
       </c>
       <c r="E12" s="11">
         <v>76</v>
       </c>
       <c r="F12" s="11">
         <v>5</v>
       </c>
       <c r="G12" s="11">
         <v>13</v>
       </c>
       <c r="H12" s="11">
         <v>8</v>
       </c>
       <c r="I12" s="11">
         <v>5</v>
       </c>
       <c r="J12" s="11">
         <v>19</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>19</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="8">
         <v>66</v>
       </c>
       <c r="C13" s="11">
         <v>2</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="11">
         <v>64</v>
       </c>
       <c r="F13" s="11">
         <v>6</v>
       </c>
       <c r="G13" s="11">
         <v>18</v>
       </c>
       <c r="H13" s="11">
         <v>2</v>
       </c>
       <c r="I13" s="11">
         <v>16</v>
       </c>
       <c r="J13" s="11">
         <v>17</v>
       </c>
       <c r="K13" s="11">
         <v>1</v>
       </c>
       <c r="L13" s="11">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="8">
         <v>8</v>
       </c>
       <c r="C14" s="11">
         <v>3</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="11">
         <v>5</v>
       </c>
       <c r="F14" s="11">
         <v>1</v>
       </c>
       <c r="G14" s="11">
         <v>34</v>
       </c>
       <c r="H14" s="11">
         <v>6</v>
       </c>
       <c r="I14" s="11">
         <v>28</v>
       </c>
       <c r="J14" s="11">
         <v>4</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="8">
         <v>16</v>
       </c>
       <c r="C15" s="11">
         <v>2</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="11">
         <v>14</v>
       </c>
       <c r="F15" s="11">
         <v>2</v>
       </c>
       <c r="G15" s="11">
         <v>12</v>
       </c>
       <c r="H15" s="11">
         <v>2</v>
       </c>
       <c r="I15" s="11">
         <v>10</v>
       </c>
       <c r="J15" s="11">
         <v>12</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="8">
         <v>13</v>
       </c>
       <c r="C16" s="11">
         <v>1</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="11">
         <v>12</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G16" s="11">
         <v>13</v>
       </c>
       <c r="H16" s="11">
         <v>2</v>
       </c>
       <c r="I16" s="11">
         <v>11</v>
       </c>
       <c r="J16" s="11">
         <v>6</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="8">
         <v>40</v>
       </c>
       <c r="C17" s="11">
         <v>1</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="11">
         <v>39</v>
       </c>
       <c r="F17" s="11">
         <v>3</v>
       </c>
       <c r="G17" s="11">
         <v>54</v>
       </c>
       <c r="H17" s="11">
         <v>17</v>
       </c>
       <c r="I17" s="11">
         <v>37</v>
       </c>
       <c r="J17" s="11">
         <v>8</v>
       </c>
       <c r="K17" s="11">
         <v>0</v>
       </c>
       <c r="L17" s="11">
         <v>8</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="8">
         <v>18</v>
       </c>
       <c r="C18" s="11">
         <v>2</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>16</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="11">
         <v>22</v>
       </c>
       <c r="H18" s="11">
         <v>15</v>
       </c>
       <c r="I18" s="11">
         <v>7</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="11">
         <v>0</v>
       </c>
       <c r="L18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="8">
         <v>13</v>
       </c>
       <c r="C19" s="11">
         <v>2</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="11">
         <v>11</v>
       </c>
       <c r="F19" s="11">
         <v>2</v>
       </c>
       <c r="G19" s="11">
         <v>30</v>
       </c>
       <c r="H19" s="11">
         <v>15</v>
       </c>
       <c r="I19" s="11">
         <v>15</v>
       </c>
       <c r="J19" s="11">
         <v>2</v>
       </c>
       <c r="K19" s="11">
         <v>0</v>
       </c>
       <c r="L19" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="8">
         <v>14</v>
       </c>
       <c r="C20" s="11">
         <v>2</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>12</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G20" s="11">
         <v>33</v>
       </c>
       <c r="H20" s="11">
         <v>2</v>
       </c>
       <c r="I20" s="11">
         <v>31</v>
       </c>
       <c r="J20" s="11">
         <v>3</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="8">
         <v>24</v>
       </c>
       <c r="C21" s="11">
         <v>3</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="11">
         <v>21</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G21" s="11">
         <v>27</v>
       </c>
       <c r="H21" s="11">
         <v>20</v>
       </c>
       <c r="I21" s="11">
         <v>7</v>
       </c>
       <c r="J21" s="11">
         <v>4</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="11">
         <v>2</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="11">
         <v>2</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G22" s="11">
         <v>23</v>
       </c>
       <c r="H22" s="11">
         <v>16</v>
       </c>
       <c r="I22" s="11">
         <v>7</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="8">
         <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>2</v>
       </c>
       <c r="E23" s="11">
         <v>2</v>
       </c>
       <c r="F23" s="11">
         <v>1</v>
       </c>
       <c r="G23" s="11">
         <v>28</v>
       </c>
       <c r="H23" s="11">
         <v>16</v>
       </c>
       <c r="I23" s="11">
         <v>12</v>
       </c>
       <c r="J23" s="11">
         <v>2</v>
       </c>
       <c r="K23" s="11">
         <v>0</v>
       </c>
       <c r="L23" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="11">
         <v>1</v>
       </c>
       <c r="F24" s="11">
         <v>2</v>
       </c>
       <c r="G24" s="11">
         <v>11</v>
       </c>
       <c r="H24" s="11">
         <v>10</v>
       </c>
       <c r="I24" s="11">
         <v>1</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="8">
         <v>9</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>1</v>
       </c>
       <c r="E25" s="11">
         <v>7</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="11">
         <v>7</v>
       </c>
       <c r="H25" s="11">
         <v>2</v>
       </c>
       <c r="I25" s="11">
         <v>5</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="11">
         <v>1</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="11">
         <v>5</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G26" s="11">
         <v>86</v>
       </c>
       <c r="H26" s="11">
         <v>14</v>
       </c>
       <c r="I26" s="11">
         <v>72</v>
       </c>
       <c r="J26" s="11">
         <v>5</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="8">
         <v>14</v>
       </c>
       <c r="C27" s="11">
         <v>2</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="11">
         <v>12</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="11">
         <v>18</v>
       </c>
       <c r="H27" s="11">
         <v>4</v>
       </c>
       <c r="I27" s="11">
         <v>14</v>
       </c>
       <c r="J27" s="11">
         <v>4</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="11">
         <v>2</v>
       </c>
       <c r="H28" s="11">
         <v>1</v>
       </c>
       <c r="I28" s="11">
         <v>1</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="9">
         <v>1</v>
       </c>
       <c r="C29" s="12">
         <v>1</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="12">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="12">
         <v>5</v>
       </c>
       <c r="H29" s="12">
         <v>5</v>
       </c>
       <c r="I29" s="12">
         <v>0</v>
       </c>
       <c r="J29" s="12">
         <v>0</v>
       </c>
       <c r="K29" s="12">
         <v>0</v>
       </c>
       <c r="L29" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B30" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="F2:G2"/>
-    <mergeCell ref="J4:L4"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="G4:I4"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="J4:L4"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="工作表1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="B7" sqref="B7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+      <selection sqref="A1:L1"/>
+      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.125" customWidth="1"/>
-    <col min="2" max="12" width="11.625" customWidth="1"/>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A1" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="35" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="35"/>
       <c r="H2" s="13"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="L2" s="27"/>
-[...2 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="29"/>
-[...18 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
       <c r="G4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25" t="s">
         <v>2</v>
       </c>
       <c r="K4" s="25"/>
-      <c r="L4" s="32"/>
-[...3 lines deleted...]
-      <c r="B5" s="31" t="s">
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="33" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="31"/>
+      <c r="F5" s="32"/>
       <c r="G5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="33" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="31"/>
+    <row r="6" spans="1:12" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="14"/>
       <c r="D6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
-      <c r="L6" s="32"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="7">
         <v>539</v>
       </c>
       <c r="C7" s="10">
         <v>52</v>
       </c>
       <c r="D7" s="10">
         <v>8</v>
       </c>
       <c r="E7" s="10">
         <v>487</v>
       </c>
       <c r="F7" s="10">
         <v>28</v>
       </c>
       <c r="G7" s="10">
         <v>595</v>
       </c>
       <c r="H7" s="10">
         <v>183</v>
       </c>
       <c r="I7" s="10">
         <v>412</v>
       </c>
       <c r="J7" s="10">
         <v>270</v>
       </c>
       <c r="K7" s="10">
         <v>3</v>
       </c>
       <c r="L7" s="10">
         <v>267</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="8">
         <v>83</v>
       </c>
       <c r="C8" s="11">
         <v>1</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>82</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>67</v>
       </c>
       <c r="H8" s="11">
         <v>13</v>
       </c>
       <c r="I8" s="11">
         <v>54</v>
       </c>
       <c r="J8" s="11">
         <v>48</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L8" s="11">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="11">
         <v>9</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <v>12</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>51</v>
       </c>
       <c r="H9" s="11">
         <v>11</v>
       </c>
       <c r="I9" s="11">
         <v>40</v>
       </c>
       <c r="J9" s="11">
         <v>74</v>
       </c>
       <c r="K9" s="11">
         <v>3</v>
       </c>
       <c r="L9" s="11">
         <v>71</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8">
         <v>45</v>
       </c>
       <c r="C10" s="11">
         <v>5</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>40</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>50</v>
       </c>
       <c r="H10" s="11">
         <v>17</v>
       </c>
       <c r="I10" s="11">
         <v>33</v>
       </c>
       <c r="J10" s="11">
         <v>31</v>
       </c>
       <c r="K10" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L10" s="11">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="8">
         <v>70</v>
       </c>
       <c r="C11" s="11">
         <v>4</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>66</v>
       </c>
       <c r="F11" s="11">
         <v>5</v>
       </c>
       <c r="G11" s="11">
         <v>47</v>
       </c>
       <c r="H11" s="11">
         <v>3</v>
       </c>
       <c r="I11" s="11">
         <v>44</v>
       </c>
       <c r="J11" s="11">
         <v>34</v>
       </c>
       <c r="K11" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L11" s="11">
         <v>34</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="8">
         <v>76</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>1</v>
       </c>
       <c r="E12" s="11">
         <v>73</v>
       </c>
       <c r="F12" s="11">
         <v>3</v>
       </c>
       <c r="G12" s="11">
         <v>28</v>
       </c>
       <c r="H12" s="11">
         <v>5</v>
       </c>
       <c r="I12" s="11">
         <v>23</v>
       </c>
       <c r="J12" s="11">
         <v>20</v>
       </c>
       <c r="K12" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L12" s="11">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="8">
         <v>67</v>
       </c>
       <c r="C13" s="11">
         <v>3</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>64</v>
       </c>
       <c r="F13" s="11">
         <v>4</v>
       </c>
       <c r="G13" s="11">
         <v>83</v>
       </c>
       <c r="H13" s="11">
         <v>12</v>
       </c>
       <c r="I13" s="11">
         <v>71</v>
       </c>
       <c r="J13" s="11">
         <v>16</v>
       </c>
       <c r="K13" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L13" s="11">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="8">
         <v>8</v>
       </c>
       <c r="C14" s="11">
         <v>3</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>5</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>24</v>
       </c>
       <c r="H14" s="11">
         <v>15</v>
       </c>
       <c r="I14" s="11">
         <v>9</v>
       </c>
       <c r="J14" s="11">
         <v>4</v>
       </c>
       <c r="K14" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L14" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="8">
         <v>12</v>
       </c>
       <c r="C15" s="11">
         <v>2</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>10</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="11">
         <v>20</v>
       </c>
       <c r="H15" s="11">
         <v>15</v>
       </c>
       <c r="I15" s="11">
         <v>5</v>
       </c>
       <c r="J15" s="11">
         <v>11</v>
       </c>
       <c r="K15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L15" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="8">
         <v>12</v>
       </c>
       <c r="C16" s="11">
         <v>1</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>11</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="11">
         <v>16</v>
       </c>
       <c r="H16" s="11">
         <v>2</v>
       </c>
       <c r="I16" s="11">
         <v>14</v>
       </c>
       <c r="J16" s="11">
         <v>6</v>
       </c>
       <c r="K16" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L16" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="8">
         <v>38</v>
       </c>
       <c r="C17" s="11">
         <v>1</v>
       </c>
       <c r="D17" s="11">
         <v>0</v>
       </c>
       <c r="E17" s="11">
         <v>37</v>
       </c>
       <c r="F17" s="11">
         <v>3</v>
       </c>
       <c r="G17" s="11">
         <v>27</v>
       </c>
       <c r="H17" s="11">
         <v>2</v>
       </c>
       <c r="I17" s="11">
         <v>25</v>
       </c>
       <c r="J17" s="11">
         <v>6</v>
       </c>
       <c r="K17" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L17" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="8">
         <v>17</v>
       </c>
       <c r="C18" s="11">
         <v>2</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>15</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="11">
         <v>13</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="11">
         <v>5</v>
       </c>
       <c r="J18" s="11" t="s">
         <v>8</v>
       </c>
       <c r="K18" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L18" s="11" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="8">
         <v>13</v>
       </c>
       <c r="C19" s="11">
         <v>2</v>
       </c>
       <c r="D19" s="11">
         <v>0</v>
       </c>
       <c r="E19" s="11">
         <v>11</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="11">
         <v>15</v>
       </c>
       <c r="H19" s="11">
         <v>2</v>
       </c>
       <c r="I19" s="11">
         <v>13</v>
       </c>
       <c r="J19" s="11">
         <v>1</v>
       </c>
       <c r="K19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="8">
         <v>13</v>
       </c>
       <c r="C20" s="11">
         <v>2</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>11</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>25</v>
       </c>
       <c r="H20" s="11">
         <v>20</v>
       </c>
       <c r="I20" s="11">
         <v>5</v>
       </c>
       <c r="J20" s="11">
         <v>3</v>
       </c>
       <c r="K20" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L20" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="8">
         <v>24</v>
       </c>
       <c r="C21" s="11">
         <v>3</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>21</v>
       </c>
       <c r="F21" s="11">
         <v>1</v>
       </c>
       <c r="G21" s="11">
         <v>34</v>
       </c>
       <c r="H21" s="11">
         <v>6</v>
       </c>
       <c r="I21" s="11">
         <v>28</v>
       </c>
       <c r="J21" s="11">
         <v>3</v>
       </c>
       <c r="K21" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L21" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="11">
         <v>2</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>2</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>23</v>
       </c>
       <c r="H22" s="11">
         <v>16</v>
       </c>
       <c r="I22" s="11">
         <v>7</v>
       </c>
       <c r="J22" s="11" t="s">
         <v>8</v>
       </c>
       <c r="K22" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L22" s="11" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="8">
         <v>4</v>
       </c>
       <c r="C23" s="11">
         <v>2</v>
       </c>
       <c r="D23" s="11">
         <v>2</v>
       </c>
       <c r="E23" s="11">
         <v>2</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>25</v>
       </c>
       <c r="H23" s="11">
         <v>16</v>
       </c>
       <c r="I23" s="11">
         <v>9</v>
       </c>
       <c r="J23" s="11">
         <v>2</v>
       </c>
       <c r="K23" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L23" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>1</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>11</v>
       </c>
       <c r="H24" s="11">
         <v>10</v>
       </c>
       <c r="I24" s="11">
         <v>1</v>
       </c>
       <c r="J24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="K24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L24" s="11" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="8">
         <v>9</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>1</v>
       </c>
       <c r="E25" s="11">
         <v>7</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>7</v>
       </c>
       <c r="H25" s="11">
         <v>2</v>
       </c>
       <c r="I25" s="11">
         <v>5</v>
       </c>
       <c r="J25" s="11" t="s">
         <v>8</v>
       </c>
       <c r="K25" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L25" s="11" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="11">
         <v>1</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>5</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>10</v>
       </c>
       <c r="H26" s="11">
         <v>2</v>
       </c>
       <c r="I26" s="11">
         <v>8</v>
       </c>
       <c r="J26" s="11">
         <v>6</v>
       </c>
       <c r="K26" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L26" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="8">
         <v>14</v>
       </c>
       <c r="C27" s="11">
         <v>2</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>12</v>
       </c>
       <c r="F27" s="11">
         <v>1</v>
       </c>
       <c r="G27" s="11">
         <v>14</v>
       </c>
       <c r="H27" s="11">
         <v>2</v>
       </c>
       <c r="I27" s="11">
         <v>12</v>
       </c>
       <c r="J27" s="11">
         <v>5</v>
       </c>
       <c r="K27" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L27" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>2</v>
       </c>
       <c r="H28" s="11">
         <v>1</v>
       </c>
       <c r="I28" s="11">
         <v>1</v>
       </c>
       <c r="J28" s="11" t="s">
         <v>8</v>
       </c>
       <c r="K28" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L28" s="11" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="9">
         <v>1</v>
       </c>
       <c r="C29" s="12">
         <v>1</v>
       </c>
       <c r="D29" s="12">
         <v>0</v>
       </c>
       <c r="E29" s="12">
         <v>0</v>
       </c>
       <c r="F29" s="12">
         <v>0</v>
       </c>
       <c r="G29" s="12">
         <v>3</v>
       </c>
       <c r="H29" s="12">
         <v>3</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="L29" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B30" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="F2:G2"/>
-    <mergeCell ref="I5:I6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J4:L4"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="工作表2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="B7" sqref="B7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+      <selection sqref="A1:L1"/>
+      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.125" customWidth="1"/>
-    <col min="2" max="12" width="11.625" customWidth="1"/>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="12" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A1" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="35" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="35"/>
       <c r="H2" s="3"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="L2" s="27"/>
-[...2 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="L2" s="28"/>
+    </row>
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="29"/>
-[...18 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
       <c r="G4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25" t="s">
         <v>2</v>
       </c>
       <c r="K4" s="25"/>
-      <c r="L4" s="32"/>
-[...3 lines deleted...]
-      <c r="B5" s="31" t="s">
+      <c r="L4" s="33"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="33" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="31"/>
+      <c r="F5" s="32"/>
       <c r="G5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="33" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="31"/>
+    <row r="6" spans="1:12" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="14"/>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
-      <c r="L6" s="32"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="7">
         <v>528</v>
       </c>
       <c r="C7" s="10">
         <v>52</v>
       </c>
       <c r="D7" s="10">
         <v>8</v>
       </c>
       <c r="E7" s="10">
         <v>476</v>
       </c>
       <c r="F7" s="10">
         <v>22</v>
       </c>
       <c r="G7" s="10">
         <v>554</v>
       </c>
       <c r="H7" s="10">
         <v>180</v>
       </c>
       <c r="I7" s="10">
         <v>374</v>
       </c>
       <c r="J7" s="10">
         <v>225</v>
       </c>
       <c r="K7" s="10">
         <v>3</v>
       </c>
       <c r="L7" s="10">
         <v>222</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="8">
         <v>84</v>
       </c>
       <c r="C8" s="11">
         <v>2</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>82</v>
       </c>
       <c r="F8" s="11">
         <v>3</v>
       </c>
       <c r="G8" s="11">
         <v>61</v>
       </c>
       <c r="H8" s="11">
         <v>13</v>
       </c>
       <c r="I8" s="11">
         <v>48</v>
       </c>
       <c r="J8" s="11">
         <v>41</v>
       </c>
       <c r="K8" s="11">
         <v>0</v>
       </c>
       <c r="L8" s="11">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="11">
         <v>9</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>12</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>45</v>
       </c>
       <c r="H9" s="11">
         <v>12</v>
       </c>
       <c r="I9" s="11">
         <v>33</v>
       </c>
       <c r="J9" s="11">
         <v>60</v>
       </c>
       <c r="K9" s="11">
         <v>3</v>
       </c>
       <c r="L9" s="11">
         <v>57</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8">
         <v>44</v>
       </c>
       <c r="C10" s="11">
         <v>4</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>40</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>49</v>
       </c>
       <c r="H10" s="11">
         <v>17</v>
       </c>
       <c r="I10" s="11">
         <v>32</v>
       </c>
       <c r="J10" s="11">
         <v>24</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="8">
         <v>69</v>
       </c>
       <c r="C11" s="11">
         <v>4</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>65</v>
       </c>
       <c r="F11" s="11">
         <v>3</v>
       </c>
       <c r="G11" s="11">
         <v>40</v>
       </c>
       <c r="H11" s="11">
         <v>2</v>
       </c>
       <c r="I11" s="11">
         <v>38</v>
       </c>
       <c r="J11" s="11">
         <v>30</v>
       </c>
       <c r="K11" s="11">
         <v>0</v>
       </c>
       <c r="L11" s="11">
         <v>30</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="8">
         <v>73</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>1</v>
       </c>
       <c r="E12" s="11">
         <v>70</v>
       </c>
       <c r="F12" s="11">
         <v>3</v>
       </c>
       <c r="G12" s="11">
         <v>28</v>
       </c>
       <c r="H12" s="11">
         <v>5</v>
       </c>
       <c r="I12" s="11">
         <v>23</v>
       </c>
       <c r="J12" s="11">
         <v>16</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="8">
         <v>69</v>
       </c>
       <c r="C13" s="11">
         <v>3</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>66</v>
       </c>
       <c r="F13" s="11">
         <v>4</v>
       </c>
       <c r="G13" s="11">
         <v>80</v>
       </c>
       <c r="H13" s="11">
         <v>12</v>
       </c>
       <c r="I13" s="11">
         <v>68</v>
       </c>
       <c r="J13" s="11">
         <v>15</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="8">
         <v>8</v>
       </c>
       <c r="C14" s="11">
         <v>3</v>
       </c>
       <c r="D14" s="11">
         <v>1</v>
       </c>
       <c r="E14" s="11">
         <v>5</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>24</v>
       </c>
       <c r="H14" s="11">
         <v>15</v>
       </c>
       <c r="I14" s="11">
         <v>9</v>
       </c>
       <c r="J14" s="11">
         <v>3</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="8">
         <v>12</v>
       </c>
       <c r="C15" s="11">
         <v>2</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>10</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="11">
         <v>21</v>
       </c>
       <c r="H15" s="11">
         <v>15</v>
       </c>
       <c r="I15" s="11">
         <v>6</v>
       </c>
       <c r="J15" s="11">
         <v>9</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
       <c r="L15" s="11">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="8">
         <v>10</v>
       </c>
       <c r="C16" s="11">
         <v>1</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>9</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="11">
         <v>15</v>
       </c>
       <c r="H16" s="11">
         <v>2</v>
       </c>
       <c r="I16" s="11">
         <v>13</v>
       </c>
       <c r="J16" s="11">
         <v>5</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="8">
         <v>36</v>
       </c>
       <c r="C17" s="11">
         <v>1</v>
       </c>
       <c r="D17" s="11">
         <v>0</v>
       </c>
       <c r="E17" s="11">
         <v>35</v>
       </c>
       <c r="F17" s="11">
         <v>3</v>
       </c>
       <c r="G17" s="11">
         <v>21</v>
       </c>
       <c r="H17" s="11">
         <v>2</v>
       </c>
       <c r="I17" s="11">
         <v>19</v>
       </c>
       <c r="J17" s="11">
         <v>6</v>
       </c>
       <c r="K17" s="11">
         <v>0</v>
       </c>
       <c r="L17" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="8">
         <v>17</v>
       </c>
       <c r="C18" s="11">
         <v>2</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>15</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="11">
         <v>13</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="11">
         <v>5</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="11">
         <v>0</v>
       </c>
       <c r="L18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="8">
         <v>13</v>
       </c>
       <c r="C19" s="11">
         <v>2</v>
       </c>
       <c r="D19" s="11">
         <v>0</v>
       </c>
       <c r="E19" s="11">
         <v>11</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>10</v>
       </c>
       <c r="H19" s="11">
         <v>0</v>
       </c>
       <c r="I19" s="11">
         <v>10</v>
       </c>
       <c r="J19" s="11">
         <v>1</v>
       </c>
       <c r="K19" s="11">
         <v>0</v>
       </c>
       <c r="L19" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="8">
         <v>12</v>
       </c>
       <c r="C20" s="11">
         <v>2</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>10</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>25</v>
       </c>
       <c r="H20" s="11">
         <v>20</v>
       </c>
       <c r="I20" s="11">
         <v>5</v>
       </c>
       <c r="J20" s="11">
         <v>1</v>
       </c>
       <c r="K20" s="11">
         <v>0</v>
       </c>
       <c r="L20" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="8">
         <v>22</v>
       </c>
       <c r="C21" s="11">
         <v>3</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>19</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>32</v>
       </c>
       <c r="H21" s="11">
         <v>6</v>
       </c>
       <c r="I21" s="11">
         <v>26</v>
       </c>
       <c r="J21" s="11">
         <v>2</v>
       </c>
       <c r="K21" s="11">
         <v>0</v>
       </c>
       <c r="L21" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="11">
         <v>2</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>2</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>23</v>
       </c>
       <c r="H22" s="11">
         <v>16</v>
       </c>
       <c r="I22" s="11">
         <v>7</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="8">
         <v>4</v>
       </c>
       <c r="C23" s="11">
         <v>2</v>
       </c>
       <c r="D23" s="11">
         <v>2</v>
       </c>
       <c r="E23" s="11">
         <v>2</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>24</v>
       </c>
       <c r="H23" s="11">
         <v>15</v>
       </c>
       <c r="I23" s="11">
         <v>9</v>
       </c>
       <c r="J23" s="11">
         <v>2</v>
       </c>
       <c r="K23" s="11">
         <v>0</v>
       </c>
       <c r="L23" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>1</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>10</v>
       </c>
       <c r="H24" s="11">
         <v>9</v>
       </c>
       <c r="I24" s="11">
         <v>1</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="8">
         <v>9</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>1</v>
       </c>
       <c r="E25" s="11">
         <v>7</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>7</v>
       </c>
       <c r="H25" s="11">
         <v>2</v>
       </c>
       <c r="I25" s="11">
         <v>5</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="8">
         <v>5</v>
       </c>
       <c r="C26" s="11">
         <v>1</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>4</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>9</v>
       </c>
       <c r="H26" s="11">
         <v>2</v>
       </c>
       <c r="I26" s="11">
         <v>7</v>
       </c>
       <c r="J26" s="11">
         <v>7</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="11">
         <v>7</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="8">
         <v>13</v>
       </c>
       <c r="C27" s="11">
         <v>2</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>11</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>11</v>
       </c>
       <c r="H27" s="11">
         <v>2</v>
       </c>
       <c r="I27" s="11">
         <v>9</v>
       </c>
       <c r="J27" s="11">
         <v>3</v>
       </c>
       <c r="K27" s="11">
         <v>0</v>
       </c>
       <c r="L27" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="8">
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>3</v>
       </c>
       <c r="H28" s="11">
         <v>2</v>
       </c>
       <c r="I28" s="11">
         <v>1</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
       <c r="L28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="9">
         <v>1</v>
       </c>
       <c r="C29" s="12">
         <v>1</v>
       </c>
       <c r="D29" s="12">
         <v>0</v>
       </c>
       <c r="E29" s="12">
         <v>0</v>
       </c>
       <c r="F29" s="12">
         <v>0</v>
       </c>
       <c r="G29" s="12">
         <v>3</v>
       </c>
       <c r="H29" s="12">
         <v>3</v>
       </c>
       <c r="I29" s="12">
         <v>0</v>
       </c>
       <c r="J29" s="12">
         <v>0</v>
       </c>
       <c r="K29" s="12">
         <v>0</v>
       </c>
       <c r="L29" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B30" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="F2:G2"/>
-    <mergeCell ref="I5:I6"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="C5:D5"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>'106'!Print_Area</vt:lpstr>
       <vt:lpstr>'107'!Print_Area</vt:lpstr>
       <vt:lpstr>'108'!Print_Area</vt:lpstr>
       <vt:lpstr>'109'!Print_Area</vt:lpstr>
       <vt:lpstr>'110'!Print_Area</vt:lpstr>
       <vt:lpstr>'111'!Print_Area</vt:lpstr>
       <vt:lpstr>'112'!Print_Area</vt:lpstr>
       <vt:lpstr>'113'!Print_Area</vt:lpstr>
+      <vt:lpstr>'114'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HWDC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處陳文進</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>