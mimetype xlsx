--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -1,167 +1,185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sfaa0964\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\YMZGYKE4\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\社家署\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4155DB0C-A80A-4040-8610-07DE98B59DD3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCE1D515-319C-4675-A16E-E3A442CB2CF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="9" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="108" sheetId="4" r:id="rId6"/>
+    <sheet name="114" sheetId="10" r:id="rId1"/>
+    <sheet name="113" sheetId="9" r:id="rId2"/>
+    <sheet name="112" sheetId="8" r:id="rId3"/>
+    <sheet name="111" sheetId="7" r:id="rId4"/>
+    <sheet name="110" sheetId="6" r:id="rId5"/>
+    <sheet name="109" sheetId="1" r:id="rId6"/>
+    <sheet name="108" sheetId="4" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D27" i="9" l="1"/>
   <c r="C27" i="9"/>
   <c r="B26" i="9"/>
   <c r="B25" i="9"/>
   <c r="B24" i="9"/>
   <c r="B23" i="9"/>
   <c r="B22" i="9"/>
   <c r="B21" i="9"/>
   <c r="B20" i="9"/>
   <c r="B19" i="9"/>
   <c r="B18" i="9"/>
   <c r="B17" i="9"/>
   <c r="B16" i="9"/>
   <c r="B15" i="9"/>
   <c r="B14" i="9"/>
   <c r="B13" i="9"/>
   <c r="B12" i="9"/>
   <c r="B11" i="9"/>
   <c r="B10" i="9"/>
   <c r="B9" i="9"/>
   <c r="B8" i="9"/>
   <c r="B7" i="9"/>
   <c r="B6" i="9"/>
   <c r="B5" i="9"/>
   <c r="B27" i="9" s="1"/>
   <c r="D27" i="8" l="1"/>
   <c r="C27" i="8"/>
   <c r="B27" i="8"/>
   <c r="D27" i="7" l="1"/>
   <c r="C27" i="7"/>
   <c r="B27" i="7"/>
   <c r="D27" i="6" l="1"/>
   <c r="C27" i="6"/>
   <c r="B27" i="6"/>
   <c r="B5" i="4"/>
-  <c r="B27" i="4" s="1"/>
   <c r="B6" i="4"/>
   <c r="B7" i="4"/>
   <c r="B8" i="4"/>
   <c r="B9" i="4"/>
   <c r="B10" i="4"/>
   <c r="B11" i="4"/>
   <c r="B12" i="4"/>
   <c r="B13" i="4"/>
   <c r="B14" i="4"/>
   <c r="B15" i="4"/>
   <c r="B16" i="4"/>
   <c r="B17" i="4"/>
   <c r="B18" i="4"/>
   <c r="B19" i="4"/>
   <c r="B20" i="4"/>
   <c r="B21" i="4"/>
   <c r="B22" i="4"/>
   <c r="B23" i="4"/>
   <c r="B24" i="4"/>
   <c r="B25" i="4"/>
   <c r="B26" i="4"/>
   <c r="C27" i="4"/>
   <c r="D27" i="4"/>
   <c r="B6" i="1"/>
   <c r="B7" i="1"/>
   <c r="B8" i="1"/>
   <c r="B9" i="1"/>
   <c r="B10" i="1"/>
   <c r="B11" i="1"/>
   <c r="B12" i="1"/>
   <c r="B13" i="1"/>
   <c r="B14" i="1"/>
   <c r="B15" i="1"/>
   <c r="B16" i="1"/>
   <c r="B17" i="1"/>
   <c r="B18" i="1"/>
   <c r="B19" i="1"/>
   <c r="B20" i="1"/>
   <c r="B21" i="1"/>
   <c r="B22" i="1"/>
   <c r="B23" i="1"/>
   <c r="B24" i="1"/>
   <c r="B25" i="1"/>
   <c r="B26" i="1"/>
   <c r="B5" i="1"/>
   <c r="C27" i="1"/>
   <c r="D27" i="1"/>
-  <c r="B27" i="1" l="1"/>
+  <c r="B27" i="4" l="1"/>
+  <c r="B27" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="63">
   <si>
     <t>合  計</t>
   </si>
   <si>
     <t>男性</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>桃園市</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>縣市別</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>登記托育人員</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>女性</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -503,50 +521,54 @@
   </si>
   <si>
     <t xml:space="preserve">112年度居家托育服務登記證書人數   </t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">113年度居家托育服務登記證書人數   </t>
   </si>
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t>托育人員總數</t>
   </si>
   <si>
     <t>托育人員身份別</t>
   </si>
   <si>
     <t>登記托育人員</t>
   </si>
   <si>
     <t>男性</t>
   </si>
   <si>
     <t>桃園市</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114年度居家托育服務登記證書人數   </t>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#,##0&quot; &quot;;[Red]&quot;(&quot;#,##0&quot;)&quot;"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -926,98 +948,86 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="8" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="22" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1069,281 +1079,179 @@
     <cellStyle name="千分位 2 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="千分位 2 4" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="千分位 3" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="千分位 3 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="千分位 3 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="千分位 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="千分位 5" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="千分位 6" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="千分位[0] 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="千分位[0] 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="千分位[0] 2 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="千分位[0] 2 3" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="千分位[0] 2 4" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="千分位[0] 3" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="千分位[0] 4" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="千分位[0] 5" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="百分比 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="百分比 3" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="貨幣 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="貨幣 3" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="貨幣 4" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="貨幣[0]_Module4" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="CCE8CF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1471,1730 +1379,2118 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CC66F1D-8574-4E09-9DD7-F1A92C7233BE}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC38BA9D-DAB4-4E8B-A330-F7BBC117568B}">
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="4" width="20.77734375" customWidth="1"/>
-    <col min="5" max="1024" width="9.33203125" customWidth="1"/>
+    <col min="1" max="4" width="20.75" customWidth="1"/>
+    <col min="5" max="1024" width="9.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="34.5" customHeight="1">
-      <c r="A1" s="22" t="s">
-[...7 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="A1" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+    </row>
+    <row r="2" spans="1:4" ht="26.45" customHeight="1">
+      <c r="A2" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="24" t="s">
+      <c r="C2" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="D2" s="24"/>
+      <c r="D2" s="20"/>
     </row>
     <row r="3" spans="1:4" ht="24" customHeight="1">
-      <c r="A3" s="23"/>
-[...1 lines deleted...]
-      <c r="C3" s="24" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="D3" s="24"/>
+      <c r="D3" s="20"/>
     </row>
     <row r="4" spans="1:4" ht="36" customHeight="1">
-      <c r="A4" s="23"/>
-[...1 lines deleted...]
-      <c r="C4" s="16" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="16" t="s">
+      <c r="D4" s="12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="18">
-[...7 lines deleted...]
-        <v>139</v>
+      <c r="B5" s="14">
+        <v>5382</v>
+      </c>
+      <c r="C5" s="14">
+        <v>5236</v>
+      </c>
+      <c r="D5" s="14">
+        <v>146</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="18">
-[...6 lines deleted...]
-      <c r="D6" s="18">
+      <c r="B6" s="14">
+        <v>4215</v>
+      </c>
+      <c r="C6" s="14">
+        <v>4074</v>
+      </c>
+      <c r="D6" s="14">
         <v>141</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18" customHeight="1">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="18">
-[...7 lines deleted...]
-        <v>60</v>
+      <c r="B7" s="14">
+        <v>2625</v>
+      </c>
+      <c r="C7" s="14">
+        <v>2562</v>
+      </c>
+      <c r="D7" s="14">
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" customHeight="1">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="18">
-[...7 lines deleted...]
-        <v>110</v>
+      <c r="B8" s="14">
+        <v>4377</v>
+      </c>
+      <c r="C8" s="14">
+        <v>4260</v>
+      </c>
+      <c r="D8" s="14">
+        <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" customHeight="1">
-      <c r="A9" s="17" t="s">
+      <c r="A9" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="18">
-[...7 lines deleted...]
-        <v>69</v>
+      <c r="B9" s="14">
+        <v>2031</v>
+      </c>
+      <c r="C9" s="14">
+        <v>1967</v>
+      </c>
+      <c r="D9" s="14">
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18" customHeight="1">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="18">
-[...7 lines deleted...]
-        <v>92</v>
+      <c r="B10" s="14">
+        <v>3371</v>
+      </c>
+      <c r="C10" s="14">
+        <v>3268</v>
+      </c>
+      <c r="D10" s="14">
+        <v>103</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" customHeight="1">
-      <c r="A11" s="17" t="s">
+      <c r="A11" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="18">
-[...6 lines deleted...]
-      <c r="D11" s="18">
+      <c r="B11" s="14">
+        <v>390</v>
+      </c>
+      <c r="C11" s="14">
+        <v>379</v>
+      </c>
+      <c r="D11" s="14">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" customHeight="1">
-      <c r="A12" s="17" t="s">
+      <c r="A12" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="18">
-[...6 lines deleted...]
-      <c r="D12" s="18">
+      <c r="B12" s="14">
+        <v>827</v>
+      </c>
+      <c r="C12" s="14">
+        <v>792</v>
+      </c>
+      <c r="D12" s="14">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="18" customHeight="1">
+      <c r="A13" s="13" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="B13" s="14">
+        <v>540</v>
+      </c>
+      <c r="C13" s="14">
+        <v>526</v>
+      </c>
+      <c r="D13" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="14">
+        <v>731</v>
+      </c>
+      <c r="C14" s="14">
+        <v>704</v>
+      </c>
+      <c r="D14" s="14">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="14">
+        <v>384</v>
+      </c>
+      <c r="C15" s="14">
+        <v>375</v>
+      </c>
+      <c r="D15" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="18" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="14">
+        <v>502</v>
+      </c>
+      <c r="C16" s="14">
+        <v>490</v>
+      </c>
+      <c r="D16" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="14">
+        <v>376</v>
+      </c>
+      <c r="C17" s="14">
+        <v>365</v>
+      </c>
+      <c r="D17" s="14">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="14">
+        <v>562</v>
+      </c>
+      <c r="C18" s="14">
+        <v>547</v>
+      </c>
+      <c r="D18" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="14">
+        <v>195</v>
+      </c>
+      <c r="C19" s="14">
+        <v>185</v>
+      </c>
+      <c r="D19" s="14">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="14">
+        <v>406</v>
+      </c>
+      <c r="C20" s="14">
+        <v>397</v>
+      </c>
+      <c r="D20" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="14">
+        <v>91</v>
+      </c>
+      <c r="C21" s="14">
+        <v>91</v>
+      </c>
+      <c r="D21" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="14">
+        <v>344</v>
+      </c>
+      <c r="C22" s="14">
+        <v>338</v>
+      </c>
+      <c r="D22" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18" customHeight="1">
+      <c r="A23" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="14">
+        <v>835</v>
+      </c>
+      <c r="C23" s="14">
+        <v>796</v>
+      </c>
+      <c r="D23" s="14">
         <v>39</v>
       </c>
-      <c r="B13" s="18">
-[...36 lines deleted...]
-      <c r="D15" s="18">
+    </row>
+    <row r="24" spans="1:4" ht="18" customHeight="1">
+      <c r="A24" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="14">
+        <v>415</v>
+      </c>
+      <c r="C24" s="14">
+        <v>397</v>
+      </c>
+      <c r="D24" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="18" customHeight="1">
+      <c r="A25" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="14">
+        <v>70</v>
+      </c>
+      <c r="C25" s="14">
+        <v>67</v>
+      </c>
+      <c r="D25" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="18" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="14">
         <v>6</v>
       </c>
-    </row>
-[...86 lines deleted...]
-      <c r="D21" s="18">
+      <c r="C26" s="14">
+        <v>6</v>
+      </c>
+      <c r="D26" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="18" customHeight="1">
-[...70 lines deleted...]
-      <c r="D26" s="18">
+    <row r="27" spans="1:4" ht="20.25" customHeight="1">
+      <c r="A27" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>828</v>
+      <c r="B27" s="16">
+        <v>28675</v>
+      </c>
+      <c r="C27" s="16">
+        <v>27822</v>
+      </c>
+      <c r="D27" s="16">
+        <v>853</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="16.5" customHeight="1">
-      <c r="C29" s="21"/>
+      <c r="C29" s="17"/>
     </row>
     <row r="48" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CC66F1D-8574-4E09-9DD7-F1A92C7233BE}">
+  <dimension ref="A1:D48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <cols>
+    <col min="1" max="4" width="20.75" customWidth="1"/>
+    <col min="5" max="1024" width="9.375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="34.5" customHeight="1">
+      <c r="A1" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+    </row>
+    <row r="2" spans="1:4" ht="26.45" customHeight="1">
+      <c r="A2" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D2" s="20"/>
+    </row>
+    <row r="3" spans="1:4" ht="24" customHeight="1">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D3" s="20"/>
+    </row>
+    <row r="4" spans="1:4" ht="36" customHeight="1">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="18" customHeight="1">
+      <c r="A5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="14">
+        <f t="shared" ref="B5:B26" si="0">C5+D5</f>
+        <v>5329</v>
+      </c>
+      <c r="C5" s="14">
+        <v>5190</v>
+      </c>
+      <c r="D5" s="14">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="14">
+        <f t="shared" si="0"/>
+        <v>4189</v>
+      </c>
+      <c r="C6" s="14">
+        <v>4048</v>
+      </c>
+      <c r="D6" s="14">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="14">
+        <f t="shared" si="0"/>
+        <v>2485</v>
+      </c>
+      <c r="C7" s="14">
+        <v>2425</v>
+      </c>
+      <c r="D7" s="14">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="14">
+        <f t="shared" si="0"/>
+        <v>4258</v>
+      </c>
+      <c r="C8" s="14">
+        <v>4148</v>
+      </c>
+      <c r="D8" s="14">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="14">
+        <f t="shared" si="0"/>
+        <v>2017</v>
+      </c>
+      <c r="C9" s="14">
+        <v>1948</v>
+      </c>
+      <c r="D9" s="14">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="14">
+        <f t="shared" si="0"/>
+        <v>3265</v>
+      </c>
+      <c r="C10" s="14">
+        <v>3173</v>
+      </c>
+      <c r="D10" s="14">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="14">
+        <f t="shared" si="0"/>
+        <v>383</v>
+      </c>
+      <c r="C11" s="14">
+        <v>372</v>
+      </c>
+      <c r="D11" s="14">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="14">
+        <f t="shared" si="0"/>
+        <v>771</v>
+      </c>
+      <c r="C12" s="14">
+        <v>732</v>
+      </c>
+      <c r="D12" s="14">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="18" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="14">
+        <f t="shared" si="0"/>
+        <v>522</v>
+      </c>
+      <c r="C13" s="14">
+        <v>505</v>
+      </c>
+      <c r="D13" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="14">
+        <f t="shared" si="0"/>
+        <v>703</v>
+      </c>
+      <c r="C14" s="14">
+        <v>680</v>
+      </c>
+      <c r="D14" s="14">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="14">
+        <f t="shared" si="0"/>
+        <v>367</v>
+      </c>
+      <c r="C15" s="14">
+        <v>361</v>
+      </c>
+      <c r="D15" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="18" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="14">
+        <f t="shared" si="0"/>
+        <v>465</v>
+      </c>
+      <c r="C16" s="14">
+        <v>452</v>
+      </c>
+      <c r="D16" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="14">
+        <f t="shared" si="0"/>
+        <v>359</v>
+      </c>
+      <c r="C17" s="14">
+        <v>348</v>
+      </c>
+      <c r="D17" s="14">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="14">
+        <f t="shared" si="0"/>
+        <v>522</v>
+      </c>
+      <c r="C18" s="14">
+        <v>508</v>
+      </c>
+      <c r="D18" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="14">
+        <f t="shared" si="0"/>
+        <v>191</v>
+      </c>
+      <c r="C19" s="14">
+        <v>181</v>
+      </c>
+      <c r="D19" s="14">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="14">
+        <f t="shared" si="0"/>
+        <v>364</v>
+      </c>
+      <c r="C20" s="14">
+        <v>355</v>
+      </c>
+      <c r="D20" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="14">
+        <f t="shared" si="0"/>
+        <v>78</v>
+      </c>
+      <c r="C21" s="14">
+        <v>78</v>
+      </c>
+      <c r="D21" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="14">
+        <f t="shared" si="0"/>
+        <v>338</v>
+      </c>
+      <c r="C22" s="14">
+        <v>333</v>
+      </c>
+      <c r="D22" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18" customHeight="1">
+      <c r="A23" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="14">
+        <f t="shared" si="0"/>
+        <v>832</v>
+      </c>
+      <c r="C23" s="14">
+        <v>792</v>
+      </c>
+      <c r="D23" s="14">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="18" customHeight="1">
+      <c r="A24" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="14">
+        <f t="shared" si="0"/>
+        <v>390</v>
+      </c>
+      <c r="C24" s="14">
+        <v>373</v>
+      </c>
+      <c r="D24" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="18" customHeight="1">
+      <c r="A25" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="14">
+        <f t="shared" si="0"/>
+        <v>68</v>
+      </c>
+      <c r="C25" s="14">
+        <v>66</v>
+      </c>
+      <c r="D25" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="18" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="14">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="C26" s="14">
+        <v>6</v>
+      </c>
+      <c r="D26" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="20.25" customHeight="1">
+      <c r="A27" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="16">
+        <f>SUM(B5:B26)</f>
+        <v>27902</v>
+      </c>
+      <c r="C27" s="16">
+        <f>SUM(C5:C26)</f>
+        <v>27074</v>
+      </c>
+      <c r="D27" s="16">
+        <f>SUM(D5:D26)</f>
+        <v>828</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="16.5" customHeight="1">
+      <c r="C29" s="17"/>
+    </row>
+    <row r="48" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="C3:D3"/>
+  </mergeCells>
+  <phoneticPr fontId="18" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="12.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="16.6640625" customWidth="1"/>
+    <col min="1" max="1" width="12.625" customWidth="1"/>
+    <col min="2" max="2" width="20.625" customWidth="1"/>
+    <col min="3" max="4" width="16.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24.6">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:4" ht="25.5">
+      <c r="A1" s="21" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="25"/>
-[...4 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+    </row>
+    <row r="2" spans="1:4" ht="19.5">
+      <c r="A2" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="30" t="s">
+      <c r="C2" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="D2" s="30"/>
-[...4 lines deleted...]
-      <c r="C3" s="31" t="s">
+      <c r="D2" s="26"/>
+    </row>
+    <row r="3" spans="1:4" ht="19.5">
+      <c r="A3" s="22"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="15" t="s">
+      <c r="D3" s="28"/>
+    </row>
+    <row r="4" spans="1:4" ht="19.5">
+      <c r="A4" s="22"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="15" t="s">
+      <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="19.8">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:4" ht="19.5">
+      <c r="A5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="6">
         <v>5268</v>
       </c>
       <c r="C5" s="6">
         <v>5128</v>
       </c>
       <c r="D5" s="6">
         <v>140</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="19.8">
-      <c r="A6" s="12" t="s">
+    <row r="6" spans="1:4" ht="19.5">
+      <c r="A6" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="6">
         <v>4167</v>
       </c>
       <c r="C6" s="6">
         <v>4023</v>
       </c>
       <c r="D6" s="6">
         <v>144</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="19.8">
-      <c r="A7" s="12" t="s">
+    <row r="7" spans="1:4" ht="19.5">
+      <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="6">
         <v>2415</v>
       </c>
       <c r="C7" s="6">
         <v>2361</v>
       </c>
       <c r="D7" s="6">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="19.8">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:4" ht="19.5">
+      <c r="A8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="6">
         <v>4126</v>
       </c>
       <c r="C8" s="6">
         <v>4015</v>
       </c>
       <c r="D8" s="6">
         <v>111</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="19.8">
-      <c r="A9" s="12" t="s">
+    <row r="9" spans="1:4" ht="19.5">
+      <c r="A9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="6">
         <v>1999</v>
       </c>
       <c r="C9" s="6">
         <v>1929</v>
       </c>
       <c r="D9" s="6">
         <v>70</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="19.8">
-      <c r="A10" s="12" t="s">
+    <row r="10" spans="1:4" ht="19.5">
+      <c r="A10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="6">
         <v>3137</v>
       </c>
       <c r="C10" s="6">
         <v>3050</v>
       </c>
       <c r="D10" s="6">
         <v>87</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="19.8">
-      <c r="A11" s="12" t="s">
+    <row r="11" spans="1:4" ht="19.5">
+      <c r="A11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="6">
         <v>371</v>
       </c>
       <c r="C11" s="6">
         <v>363</v>
       </c>
       <c r="D11" s="6">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="19.8">
-      <c r="A12" s="12" t="s">
+    <row r="12" spans="1:4" ht="19.5">
+      <c r="A12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="6">
         <v>694</v>
       </c>
       <c r="C12" s="6">
         <v>659</v>
       </c>
       <c r="D12" s="6">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="19.8">
-      <c r="A13" s="12" t="s">
+    <row r="13" spans="1:4" ht="19.5">
+      <c r="A13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="6">
         <v>504</v>
       </c>
       <c r="C13" s="6">
         <v>488</v>
       </c>
       <c r="D13" s="6">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="19.8">
-      <c r="A14" s="12" t="s">
+    <row r="14" spans="1:4" ht="19.5">
+      <c r="A14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="6">
         <v>696</v>
       </c>
       <c r="C14" s="6">
         <v>669</v>
       </c>
       <c r="D14" s="6">
         <v>27</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="19.8">
-      <c r="A15" s="12" t="s">
+    <row r="15" spans="1:4" ht="19.5">
+      <c r="A15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="6">
         <v>352</v>
       </c>
       <c r="C15" s="6">
         <v>347</v>
       </c>
       <c r="D15" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="19.8">
-      <c r="A16" s="12" t="s">
+    <row r="16" spans="1:4" ht="19.5">
+      <c r="A16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="6">
         <v>430</v>
       </c>
       <c r="C16" s="6">
         <v>420</v>
       </c>
       <c r="D16" s="6">
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="19.8">
-      <c r="A17" s="12" t="s">
+    <row r="17" spans="1:4" ht="19.5">
+      <c r="A17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="6">
         <v>343</v>
       </c>
       <c r="C17" s="6">
         <v>334</v>
       </c>
       <c r="D17" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="19.8">
-      <c r="A18" s="12" t="s">
+    <row r="18" spans="1:4" ht="19.5">
+      <c r="A18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="6">
         <v>506</v>
       </c>
       <c r="C18" s="6">
         <v>495</v>
       </c>
       <c r="D18" s="6">
         <v>11</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="19.8">
-      <c r="A19" s="12" t="s">
+    <row r="19" spans="1:4" ht="19.5">
+      <c r="A19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="6">
         <v>188</v>
       </c>
       <c r="C19" s="6">
         <v>176</v>
       </c>
       <c r="D19" s="6">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="19.8">
-      <c r="A20" s="12" t="s">
+    <row r="20" spans="1:4" ht="19.5">
+      <c r="A20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="6">
         <v>349</v>
       </c>
       <c r="C20" s="6">
         <v>338</v>
       </c>
       <c r="D20" s="6">
         <v>11</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="19.8">
-      <c r="A21" s="12" t="s">
+    <row r="21" spans="1:4" ht="19.5">
+      <c r="A21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="6">
         <v>79</v>
       </c>
       <c r="C21" s="6">
         <v>79</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="19.8">
-      <c r="A22" s="12" t="s">
+    <row r="22" spans="1:4" ht="19.5">
+      <c r="A22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="6">
         <v>341</v>
       </c>
       <c r="C22" s="6">
         <v>335</v>
       </c>
       <c r="D22" s="6">
         <v>6</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="19.8">
-      <c r="A23" s="12" t="s">
+    <row r="23" spans="1:4" ht="19.5">
+      <c r="A23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="6">
         <v>833</v>
       </c>
       <c r="C23" s="6">
         <v>788</v>
       </c>
       <c r="D23" s="6">
         <v>45</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="19.8">
-      <c r="A24" s="12" t="s">
+    <row r="24" spans="1:4" ht="19.5">
+      <c r="A24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="6">
         <v>414</v>
       </c>
       <c r="C24" s="6">
         <v>396</v>
       </c>
       <c r="D24" s="6">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="19.8">
-      <c r="A25" s="12" t="s">
+    <row r="25" spans="1:4" ht="19.5">
+      <c r="A25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="6">
         <v>63</v>
       </c>
       <c r="C25" s="6">
         <v>62</v>
       </c>
       <c r="D25" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="19.8">
-      <c r="A26" s="12" t="s">
+    <row r="26" spans="1:4" ht="19.5">
+      <c r="A26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="6">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>6</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="22.2">
-      <c r="A27" s="13" t="s">
+    <row r="27" spans="1:4" ht="23.25">
+      <c r="A27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="7">
         <f>SUM(B5:B26)</f>
         <v>27281</v>
       </c>
       <c r="C27" s="7">
         <f>SUM(C5:C26)</f>
         <v>26461</v>
       </c>
       <c r="D27" s="7">
         <f>SUM(D5:D26)</f>
         <v>820</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="31.6640625" style="11" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="11"/>
+    <col min="1" max="1" width="31.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="26" style="8" customWidth="1"/>
+    <col min="3" max="3" width="22.25" style="8" customWidth="1"/>
+    <col min="4" max="4" width="32.25" style="8" customWidth="1"/>
+    <col min="5" max="16384" width="8.875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="34.5" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="25"/>
-[...1 lines deleted...]
-      <c r="D1" s="25"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
     </row>
     <row r="2" spans="1:4" ht="16.5" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="30" t="s">
+      <c r="C2" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="D2" s="30"/>
+      <c r="D2" s="26"/>
     </row>
     <row r="3" spans="1:4" ht="16.5" customHeight="1">
-      <c r="A3" s="26"/>
-[...1 lines deleted...]
-      <c r="C3" s="31" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="32"/>
+      <c r="D3" s="28"/>
     </row>
     <row r="4" spans="1:4" ht="36" customHeight="1">
-      <c r="A4" s="26"/>
-[...1 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="A4" s="22"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="6">
         <v>5331</v>
       </c>
       <c r="C5" s="6">
         <v>5188</v>
       </c>
       <c r="D5" s="6">
         <v>143</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1">
-      <c r="A6" s="12" t="s">
+      <c r="A6" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="6">
         <v>4175</v>
       </c>
       <c r="C6" s="6">
         <v>4020</v>
       </c>
       <c r="D6" s="6">
         <v>155</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18" customHeight="1">
-      <c r="A7" s="12" t="s">
+      <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="6">
         <v>2391</v>
       </c>
       <c r="C7" s="6">
         <v>2336</v>
       </c>
       <c r="D7" s="6">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" customHeight="1">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="6">
         <v>4122</v>
       </c>
       <c r="C8" s="6">
         <v>4008</v>
       </c>
       <c r="D8" s="6">
         <v>114</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" customHeight="1">
-      <c r="A9" s="12" t="s">
+      <c r="A9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="6">
         <v>1939</v>
       </c>
       <c r="C9" s="6">
         <v>1875</v>
       </c>
       <c r="D9" s="6">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18" customHeight="1">
-      <c r="A10" s="12" t="s">
+      <c r="A10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="6">
         <v>3060</v>
       </c>
       <c r="C10" s="6">
         <v>2977</v>
       </c>
       <c r="D10" s="6">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" customHeight="1">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="6">
         <v>346</v>
       </c>
       <c r="C11" s="6">
         <v>339</v>
       </c>
       <c r="D11" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" customHeight="1">
-      <c r="A12" s="12" t="s">
+      <c r="A12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="6">
         <v>677</v>
       </c>
       <c r="C12" s="6">
         <v>642</v>
       </c>
       <c r="D12" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18" customHeight="1">
-      <c r="A13" s="12" t="s">
+      <c r="A13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="6">
         <v>525</v>
       </c>
       <c r="C13" s="6">
         <v>508</v>
       </c>
       <c r="D13" s="6">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="6">
         <v>716</v>
       </c>
       <c r="C14" s="6">
         <v>687</v>
       </c>
       <c r="D14" s="6">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" customHeight="1">
-      <c r="A15" s="12" t="s">
+      <c r="A15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="6">
         <v>342</v>
       </c>
       <c r="C15" s="6">
         <v>338</v>
       </c>
       <c r="D15" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" customHeight="1">
-      <c r="A16" s="12" t="s">
+      <c r="A16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="6">
         <v>408</v>
       </c>
       <c r="C16" s="6">
         <v>400</v>
       </c>
       <c r="D16" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18" customHeight="1">
-      <c r="A17" s="12" t="s">
+      <c r="A17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="6">
         <v>324</v>
       </c>
       <c r="C17" s="6">
         <v>318</v>
       </c>
       <c r="D17" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="18" customHeight="1">
-      <c r="A18" s="12" t="s">
+      <c r="A18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="6">
         <v>488</v>
       </c>
       <c r="C18" s="6">
         <v>479</v>
       </c>
       <c r="D18" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="18" customHeight="1">
-      <c r="A19" s="12" t="s">
+      <c r="A19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="6">
         <v>176</v>
       </c>
       <c r="C19" s="6">
         <v>168</v>
       </c>
       <c r="D19" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="18" customHeight="1">
-      <c r="A20" s="12" t="s">
+      <c r="A20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="6">
         <v>345</v>
       </c>
       <c r="C20" s="6">
         <v>337</v>
       </c>
       <c r="D20" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="18" customHeight="1">
-      <c r="A21" s="12" t="s">
+      <c r="A21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="6">
         <v>80</v>
       </c>
       <c r="C21" s="6">
         <v>79</v>
       </c>
       <c r="D21" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="18" customHeight="1">
-      <c r="A22" s="12" t="s">
+      <c r="A22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="6">
         <v>350</v>
       </c>
       <c r="C22" s="6">
         <v>346</v>
       </c>
       <c r="D22" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="18" customHeight="1">
-      <c r="A23" s="12" t="s">
+      <c r="A23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="6">
         <v>856</v>
       </c>
       <c r="C23" s="6">
         <v>809</v>
       </c>
       <c r="D23" s="6">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="18" customHeight="1">
-      <c r="A24" s="12" t="s">
+      <c r="A24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="6">
         <v>418</v>
       </c>
       <c r="C24" s="6">
         <v>400</v>
       </c>
       <c r="D24" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="18" customHeight="1">
-      <c r="A25" s="12" t="s">
+      <c r="A25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="6">
         <v>59</v>
       </c>
       <c r="C25" s="6">
         <v>59</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1">
-      <c r="A26" s="12" t="s">
+      <c r="A26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="6">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>6</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="22.2">
-      <c r="A27" s="13" t="s">
+    <row r="27" spans="1:4" ht="23.25">
+      <c r="A27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="7">
         <f>SUM(B5:B26)</f>
         <v>27134</v>
       </c>
       <c r="C27" s="7">
         <f>SUM(C5:C26)</f>
         <v>26319</v>
       </c>
       <c r="D27" s="7">
         <f>SUM(D5:D26)</f>
         <v>815</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="C29" s="14"/>
+      <c r="C29" s="11"/>
     </row>
     <row r="48" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="31.6640625" style="11" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="11"/>
+    <col min="1" max="1" width="31.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="26" style="8" customWidth="1"/>
+    <col min="3" max="3" width="22.25" style="8" customWidth="1"/>
+    <col min="4" max="4" width="32.25" style="8" customWidth="1"/>
+    <col min="5" max="16384" width="8.875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="34.5" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="25"/>
-[...1 lines deleted...]
-      <c r="D1" s="25"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
     </row>
     <row r="2" spans="1:4" ht="16.5" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="30" t="s">
+      <c r="C2" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="D2" s="30"/>
+      <c r="D2" s="26"/>
     </row>
     <row r="3" spans="1:4" ht="16.5" customHeight="1">
-      <c r="A3" s="26"/>
-[...1 lines deleted...]
-      <c r="C3" s="31" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="32"/>
+      <c r="D3" s="28"/>
     </row>
     <row r="4" spans="1:4" ht="36" customHeight="1">
-      <c r="A4" s="26"/>
-[...1 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="A4" s="22"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="6">
         <v>5453</v>
       </c>
       <c r="C5" s="6">
         <v>5287</v>
       </c>
       <c r="D5" s="6">
         <v>166</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1">
-      <c r="A6" s="12" t="s">
+      <c r="A6" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="6">
         <v>4229</v>
       </c>
       <c r="C6" s="6">
         <v>4060</v>
       </c>
       <c r="D6" s="6">
         <v>169</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18" customHeight="1">
-      <c r="A7" s="12" t="s">
+      <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="6">
         <v>2469</v>
       </c>
       <c r="C7" s="6">
         <v>2410</v>
       </c>
       <c r="D7" s="6">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" customHeight="1">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="6">
         <v>4161</v>
       </c>
       <c r="C8" s="6">
         <v>4049</v>
       </c>
       <c r="D8" s="6">
         <v>112</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" customHeight="1">
-      <c r="A9" s="12" t="s">
+      <c r="A9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="6">
         <v>1983</v>
       </c>
       <c r="C9" s="6">
         <v>1917</v>
       </c>
       <c r="D9" s="6">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18" customHeight="1">
-      <c r="A10" s="12" t="s">
+      <c r="A10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="6">
         <v>3051</v>
       </c>
       <c r="C10" s="6">
         <v>2966</v>
       </c>
       <c r="D10" s="6">
         <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" customHeight="1">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="6">
         <v>350</v>
       </c>
       <c r="C11" s="6">
         <v>344</v>
       </c>
       <c r="D11" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" customHeight="1">
-      <c r="A12" s="12" t="s">
+      <c r="A12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="6">
         <v>698</v>
       </c>
       <c r="C12" s="6">
         <v>660</v>
       </c>
       <c r="D12" s="6">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18" customHeight="1">
-      <c r="A13" s="12" t="s">
+      <c r="A13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="6">
         <v>529</v>
       </c>
       <c r="C13" s="6">
         <v>511</v>
       </c>
       <c r="D13" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="6">
         <v>689</v>
       </c>
       <c r="C14" s="6">
         <v>660</v>
       </c>
       <c r="D14" s="6">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" customHeight="1">
-      <c r="A15" s="12" t="s">
+      <c r="A15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="6">
         <v>377</v>
       </c>
       <c r="C15" s="6">
         <v>371</v>
       </c>
       <c r="D15" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" customHeight="1">
-      <c r="A16" s="12" t="s">
+      <c r="A16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="6">
         <v>390</v>
       </c>
       <c r="C16" s="6">
         <v>383</v>
       </c>
       <c r="D16" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18" customHeight="1">
-      <c r="A17" s="12" t="s">
+      <c r="A17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="6">
         <v>333</v>
       </c>
       <c r="C17" s="6">
         <v>326</v>
       </c>
       <c r="D17" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="18" customHeight="1">
-      <c r="A18" s="12" t="s">
+      <c r="A18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="6">
         <v>499</v>
       </c>
       <c r="C18" s="6">
         <v>488</v>
       </c>
       <c r="D18" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="18" customHeight="1">
-      <c r="A19" s="12" t="s">
+      <c r="A19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="6">
         <v>175</v>
       </c>
       <c r="C19" s="6">
         <v>164</v>
       </c>
       <c r="D19" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="18" customHeight="1">
-      <c r="A20" s="12" t="s">
+      <c r="A20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="6">
         <v>332</v>
       </c>
       <c r="C20" s="6">
         <v>324</v>
       </c>
       <c r="D20" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="18" customHeight="1">
-      <c r="A21" s="12" t="s">
+      <c r="A21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="6">
         <v>71</v>
       </c>
       <c r="C21" s="6">
         <v>71</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="18" customHeight="1">
-      <c r="A22" s="12" t="s">
+      <c r="A22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="6">
         <v>369</v>
       </c>
       <c r="C22" s="6">
         <v>363</v>
       </c>
       <c r="D22" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="18" customHeight="1">
-      <c r="A23" s="12" t="s">
+      <c r="A23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="6">
         <v>889</v>
       </c>
       <c r="C23" s="6">
         <v>835</v>
       </c>
       <c r="D23" s="6">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="18" customHeight="1">
-      <c r="A24" s="12" t="s">
+      <c r="A24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="6">
         <v>433</v>
       </c>
       <c r="C24" s="6">
         <v>416</v>
       </c>
       <c r="D24" s="6">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="18" customHeight="1">
-      <c r="A25" s="12" t="s">
+      <c r="A25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="6">
         <v>61</v>
       </c>
       <c r="C25" s="6">
         <v>60</v>
       </c>
       <c r="D25" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1">
-      <c r="A26" s="12" t="s">
+      <c r="A26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="6">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>6</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="22.2">
-      <c r="A27" s="13" t="s">
+    <row r="27" spans="1:4" ht="23.25">
+      <c r="A27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="7">
         <f>SUM(B5:B26)</f>
         <v>27547</v>
       </c>
       <c r="C27" s="7">
         <f>SUM(C5:C26)</f>
         <v>26671</v>
       </c>
       <c r="D27" s="7">
         <f>SUM(D5:D26)</f>
         <v>876</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="C29" s="14"/>
+      <c r="C29" s="11"/>
     </row>
     <row r="48" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="31.6640625" customWidth="1"/>
+    <col min="1" max="1" width="31.625" customWidth="1"/>
     <col min="2" max="2" width="26" customWidth="1"/>
-    <col min="3" max="3" width="22.21875" customWidth="1"/>
-    <col min="4" max="4" width="32.21875" customWidth="1"/>
+    <col min="3" max="3" width="22.25" customWidth="1"/>
+    <col min="4" max="4" width="32.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="34.5" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="25"/>
-[...1 lines deleted...]
-      <c r="D1" s="25"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
     </row>
     <row r="2" spans="1:4" ht="16.5" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="30" t="s">
+      <c r="C2" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="D2" s="30"/>
+      <c r="D2" s="26"/>
     </row>
     <row r="3" spans="1:4" ht="16.5" customHeight="1">
-      <c r="A3" s="26"/>
-[...1 lines deleted...]
-      <c r="C3" s="31" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="32"/>
+      <c r="D3" s="28"/>
     </row>
     <row r="4" spans="1:4" ht="36" customHeight="1">
-      <c r="A4" s="26"/>
-      <c r="B4" s="29"/>
+      <c r="A4" s="22"/>
+      <c r="B4" s="25"/>
       <c r="C4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="6">
         <f>C5+D5</f>
         <v>5310</v>
       </c>
       <c r="C5" s="6">
         <v>5139</v>
       </c>
       <c r="D5" s="6">
         <v>171</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>7</v>
@@ -3488,139 +3784,139 @@
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
       <c r="C25" s="6">
         <v>56</v>
       </c>
       <c r="D25" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="6">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>7</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="22.2">
+    <row r="27" spans="1:4" ht="23.25">
       <c r="A27" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="7">
         <f>SUM(B5:B26)</f>
         <v>27099</v>
       </c>
       <c r="C27" s="7">
         <f>SUM(C5:C26)</f>
         <v>26227</v>
       </c>
       <c r="D27" s="7">
         <f>SUM(D5:D26)</f>
         <v>872</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="C29" s="1"/>
     </row>
     <row r="48" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="31.77734375" customWidth="1"/>
+    <col min="1" max="1" width="31.75" customWidth="1"/>
     <col min="2" max="2" width="26" customWidth="1"/>
-    <col min="3" max="3" width="22.21875" customWidth="1"/>
-    <col min="4" max="4" width="32.21875" customWidth="1"/>
+    <col min="3" max="3" width="22.25" customWidth="1"/>
+    <col min="4" max="4" width="32.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="34.5" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="25"/>
-[...1 lines deleted...]
-      <c r="D1" s="25"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
     </row>
     <row r="2" spans="1:4" ht="16.5" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="30" t="s">
+      <c r="C2" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="D2" s="30"/>
+      <c r="D2" s="26"/>
     </row>
     <row r="3" spans="1:4" ht="16.5" customHeight="1">
-      <c r="A3" s="26"/>
-[...1 lines deleted...]
-      <c r="C3" s="31" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="32"/>
+      <c r="D3" s="28"/>
     </row>
     <row r="4" spans="1:4" ht="36" customHeight="1">
-      <c r="A4" s="26"/>
-[...1 lines deleted...]
-      <c r="C4" s="8" t="s">
+      <c r="A4" s="22"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="6">
         <f t="shared" ref="B5:B26" si="0">C5+D5</f>
         <v>5180</v>
       </c>
       <c r="C5" s="6">
         <v>5002</v>
       </c>
       <c r="D5" s="6">
         <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
         <f t="shared" si="0"/>
         <v>3990</v>
@@ -3910,101 +4206,102 @@
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
       <c r="C25" s="6">
         <v>57</v>
       </c>
       <c r="D25" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="6">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>7</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="22.2">
+    <row r="27" spans="1:4" ht="23.25">
       <c r="A27" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="7">
         <f>SUM(B5:B26)</f>
         <v>26272</v>
       </c>
       <c r="C27" s="7">
         <f>SUM(C5:C26)</f>
         <v>25418</v>
       </c>
       <c r="D27" s="7">
         <f>SUM(D5:D26)</f>
         <v>854</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="C29" s="1"/>
     </row>
     <row r="48" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jaja7264</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>